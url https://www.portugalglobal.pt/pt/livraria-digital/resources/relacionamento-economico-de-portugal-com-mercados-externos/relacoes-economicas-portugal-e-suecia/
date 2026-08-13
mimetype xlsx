--- v0 (2026-05-05)
+++ v1 (2026-08-13)
@@ -7,156 +7,116 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/richData/richValueRel.xml" ContentType="application/vnd.ms-excel.richvaluerel+xml"/>
   <Override PartName="/xl/richData/rdrichvalue.xml" ContentType="application/vnd.ms-excel.rdrichvalue+xml"/>
   <Override PartName="/xl/richData/rdrichvaluestructure.xml" ContentType="application/vnd.ms-excel.rdrichvaluestructure+xml"/>
   <Override PartName="/xl/richData/rdRichValueTypes.xml" ContentType="application/vnd.ms-excel.rdrichvaluetypes+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\DBITD\_Conhecimento\Direção de Informação\Estatística\Mercados Externos\Suécia\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{99A7D06E-6F52-49D9-8320-6949F28F068D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BADD8BC7-933E-430F-A8E9-48B6C5CC8B76}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13020" tabRatio="932" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" tabRatio="932" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Suécia" sheetId="75" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Suécia!$A$1:$K$354</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Suécia!$A$1:$K$436</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Suécia!$2:$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
-  <connection id="1" xr16:uid="{00000000-0015-0000-FFFF-FFFF00000000}" keepAlive="1" name="Connection" type="5" refreshedVersion="8">
-[...40 lines deleted...]
-    <dbPr connection="Provider=MSOLAP.3;Cache Authentication=False;Persist Security Info=True;User ID=&quot;&quot;;Initial Catalog=ComercioExternoConf;Data Source=sicorp41;Impersonation Level=Impersonate;Location=sicorp41;Mode=ReadWrite;Protection Level=Pkt Privacy;Auto Synch Period=20000;Default Isolation Mode=0;Default MDX Visual Mode=0;MDX Compatibility=1;MDX Unique Name Style=0;Non Empty Threshold=0;SQLQueryMode=Calculated;Safety Options=2;Secured Cell Value=0;SQL Compatibility=0;Compression Level=0;Real Time Olap=False;MDX Missing Member Mode=Error;Packet Size=4096" command="ComercioExternoSegredo" commandType="1"/>
+  <connection id="1" xr16:uid="{00000000-0015-0000-FFFF-FFFF00000000}" keepAlive="1" name="Connection" type="5" refreshedVersion="8" saveData="1">
+    <dbPr connection="Provider=MSOLAP.8;Cache Authentication=False;Persist Security Info=True;User ID=iacardoso;Initial Catalog=ComercioExterno;Data Source=sicorp44;Impersonation Level=Impersonate;Location=sicorp44;Mode=ReadWrite;Protection Level=Pkt Privacy;Auto Synch Period=20000;Default Isolation Mode=0;Default MDX Visual Mode=0;MDX Compatibility=1;MDX Unique Name Style=0;Non Empty Threshold=0;SQLQueryMode=Calculated;Safety Options=2;Secured Cell Value=0;SQL Compatibility=0;Compression Level=0;Real Time Olap=False;MDX Missing Member Mode=Error;Packet Size=4096;Update Isolation Level=2" command="ComercioExternoSegredo" commandType="1"/>
     <olapPr rowDrillCount="1000" serverFill="0" serverNumberFormat="0" serverFont="0" serverFontColor="0"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xlrd="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata">
   <metadataTypes count="1">
     <metadataType name="XLRICHVALUE" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1"/>
   </metadataTypes>
   <futureMetadata name="XLRICHVALUE" count="1">
     <bk>
       <extLst>
         <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
           <xlrd:rvb i="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <valueMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </valueMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="418" uniqueCount="184">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="550" uniqueCount="198">
   <si>
     <t>Notas:</t>
   </si>
   <si>
     <t>Fonte: INE - Instituto Nacional de Estatística</t>
   </si>
   <si>
     <t>tvh %</t>
   </si>
   <si>
     <t>Unidades: pp - pontos percentuais; tvh % - taxa de variação homóloga em percentagem</t>
   </si>
   <si>
     <t>pp</t>
   </si>
   <si>
     <t>Pastas celulósicas e papel</t>
   </si>
   <si>
     <t>Matérias têxteis</t>
   </si>
   <si>
     <t>Vestuário</t>
   </si>
   <si>
@@ -518,207 +478,249 @@
     <r>
       <t>Dormidas</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="9"/>
         <color rgb="FF002060"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t>a</t>
     </r>
   </si>
   <si>
     <t>tvma % - taxa de variação média anual (composta) em percentagem</t>
   </si>
   <si>
     <t>tvh % - taxa de variação homóloga em percentagem; tvma % - taxa de variação média anual (composta) em percentagem</t>
   </si>
   <si>
     <t>2024 dez</t>
   </si>
   <si>
-    <t>2020 a 2024: resultados definitivos</t>
+    <t>Fonte: DGE - Direção Geral da Economia (Ministério da Economia e da Coesão Territorial) a partir de dados de base do INE</t>
+  </si>
+  <si>
+    <t>2025 dez</t>
+  </si>
+  <si>
+    <t>Posição entre 15 países</t>
+  </si>
+  <si>
+    <t>2025 jan/mar</t>
+  </si>
+  <si>
+    <t>2026 jan/mar</t>
+  </si>
+  <si>
+    <t>2025 mar</t>
+  </si>
+  <si>
+    <t>2026 mar</t>
   </si>
   <si>
     <t>2021 a 2024: resultados definitivos; 2025: resultados preliminares</t>
   </si>
   <si>
-    <t>Fonte: DGE - Direção Geral da Economia (Ministério da Economia e da Coesão Territorial) a partir de dados de base do INE</t>
-[...5 lines deleted...]
-    <t>Posição entre 15 países</t>
+    <t>2025 jan/jun</t>
+  </si>
+  <si>
+    <t>2026 jan/jun</t>
+  </si>
+  <si>
+    <t>2021 a 2025: resultados definitivos; 2026: resultados preliminares</t>
   </si>
   <si>
     <t>PORTUGAL - RELACIONAMENTO ECONÓMICO COM A SUÉCIA</t>
   </si>
   <si>
     <t>Balança Comercial de Bens de Portugal com a Suécia</t>
   </si>
   <si>
     <t>tvh % 25/24</t>
   </si>
   <si>
     <t>tvma % 25/21</t>
   </si>
   <si>
+    <t>tvh % 26/25</t>
+  </si>
+  <si>
     <t>Posição e Quota da Suécia no Comércio Internacional Português de Bens</t>
   </si>
   <si>
     <t>Suécia como cliente de Portugal</t>
   </si>
   <si>
     <t>Suécia como fornecedor de Portugal</t>
   </si>
   <si>
     <t>Posição e Quota de Portugal no Comércio Internacional de Bens da Suécia</t>
   </si>
   <si>
     <t>Portugal como cliente da Suécia</t>
   </si>
   <si>
     <t>% Export. Suécia</t>
   </si>
   <si>
     <t>Portugal como fornecedor da Suécia</t>
   </si>
   <si>
     <t>% Import. Suécia</t>
   </si>
   <si>
     <t>Fonte: ITC - International Trade Centre</t>
   </si>
   <si>
     <t>Contributo da Suécia para o Crescimento do Comércio Internacional Português de Bens</t>
   </si>
   <si>
     <t>Suécia - contribuição p/ o cresc. das exportações globais de Portugal</t>
   </si>
   <si>
     <t>Suécia - contribuição p/ o cresc. das importações globais de Portugal</t>
   </si>
   <si>
     <t>Empresas exportadoras de bens para a Suécia</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>Empresas Portuguesas Exportadoras de Bens para a Suécia por Escalão de Exportação Individual em Valor em 2024</t>
+    <t>Empresas Portuguesas Exportadoras de Bens para a Suécia por Escalão de Exportação Individual em Valor em 2025</t>
   </si>
   <si>
     <t>M€</t>
   </si>
   <si>
-    <t>Empresas Portuguesas Exportadoras de Bens para a Suécia por Nível de Exposição ao Mercado em 2024</t>
+    <t>Empresas Portuguesas Exportadoras de Bens para a Suécia por Nível de Exposição ao Mercado em 2025</t>
   </si>
   <si>
     <t>Exportações de Portugal para a Suécia por Grupos de Produtos</t>
   </si>
   <si>
     <t>% Tot 21</t>
   </si>
   <si>
     <t>% Tot 24</t>
   </si>
   <si>
     <t>% Tot 25</t>
   </si>
   <si>
     <t>vh M€ 25/24</t>
   </si>
   <si>
+    <t>&gt;1000%</t>
+  </si>
+  <si>
     <t>Importações de Portugal Provenientes da Suécia por Grupos de Produtos</t>
   </si>
   <si>
+    <t>% Tot 26</t>
+  </si>
+  <si>
+    <t>vh M€ 26/25</t>
+  </si>
+  <si>
     <t>Principais Produtos Exportados para a Suécia</t>
   </si>
   <si>
     <t>2603 Minérios de cobre e seus concentrados</t>
   </si>
   <si>
     <t>8526 Aparelhos de radiodeteção e de radiossondagem (radar), aparelhos de radionavegação e aparelhos...</t>
   </si>
   <si>
     <t>8703 Automóveis de passageiros e outros veículos automóveis principalmente concebidos para transporte...</t>
   </si>
   <si>
     <t>4703 Pastas químicas de madeira, à soda ou ao sulfato (exceto pastas para dissolução)</t>
   </si>
   <si>
     <t>8708 Partes e acessórios para tratores, para veículos para transporte de = &gt; 10 pessoas, incluindo o...</t>
   </si>
   <si>
     <t>6403 Calçado com sola exterior de borracha, plástico, couro natural ou reconstituído e parte superior...</t>
   </si>
   <si>
     <t>9029 Contadores, por exemplo: contadores de voltas, contadores de produção, taxímetros, totalizadores...</t>
   </si>
   <si>
     <t>9032 Instrumentos e aparelhos para regulação ou controlo, automáticos (exceto torneiras e válvulas da...</t>
   </si>
   <si>
     <t>2204 Vinhos de uvas frescas, incluídos os vinhos enriquecidos com álcool; mosto de uvas excluídos os...</t>
   </si>
   <si>
-    <t>8409 Partes reconhecíveis como exclusiva ou principalmente destinadas aos motores de pistão, não...</t>
+    <t>8501 Motores e geradores, elétricos (exceto os grupos eletrogéneos)</t>
   </si>
   <si>
     <t>Amostra</t>
   </si>
   <si>
     <t>Principais Produtos Importados Provenientes da Suécia</t>
   </si>
   <si>
     <t>0305 Peixes secos, salgados ou em salmoura; peixes fumados, mesmo cozidos antes ou durante a defumação</t>
   </si>
   <si>
     <t>8704 Veículos automóveis para transporte de mercadorias, incluídos chassis com motor e cabine</t>
   </si>
   <si>
     <t>3004 Medicamentos constituídos por produtos misturados ou não misturados, preparados para fins...</t>
   </si>
   <si>
     <t>0303 Peixes congelados (exceto os filetes de peixes e outra carne de peixes da posição 0304)</t>
   </si>
   <si>
     <t>8517 Aparelhos telefónicos, incluindo os telefones inteligentes (smartphones) e outros telefones para...</t>
   </si>
   <si>
     <t>0302 Peixes frescos ou refrigerados (exceto filetes de peixe e outra carne de peixes da posição 0304)</t>
   </si>
   <si>
     <t>2707 Óleos e outros produtos provenientes da destilação dos alcatrões de hulha a alta temperatura;...</t>
   </si>
   <si>
     <t>3822 Reagentes de diagnóstico ou de laboratório em qualquer suporte e reagentes de diagnóstico ou de...</t>
+  </si>
+  <si>
+    <t>8534 Circuitos impressos</t>
+  </si>
+  <si>
+    <t>3003 Medicamentos (exceto os produtos das posições 3002, 3005 ou 3006) constituídos por produtos...</t>
+  </si>
+  <si>
+    <t>8504 Transformadores elétricos, conversores elétricos estáticos (por exemplo: retificadores) e...</t>
+  </si>
+  <si>
+    <t>8706 Chassis de tratores, veículos para o transporte de = &gt; 10 pessoas, incluindo o motorista,...</t>
   </si>
   <si>
     <t>Exportação de Produtos Industriais Transformados para a Suécia por Graus de Intensidade Tecnológica</t>
   </si>
   <si>
     <t>Importação de Produtos Industriais Transformados da Suécia por Graus de Intensidade Tecnológica</t>
   </si>
   <si>
     <t>Exportação de Bens para a Suécia por Meios de Transporte</t>
   </si>
   <si>
     <t>Importação de Bens da Suécia por Meios de Transporte</t>
   </si>
   <si>
     <t>Balança Comercial de Serviços de Portugal com a Suécia</t>
   </si>
   <si>
     <t>Posição e Quota da Suécia no Comércio Internacional Português de Serviços</t>
   </si>
   <si>
     <t>Balança Comercial de Bens e Serviços de Portugal com a Suécia</t>
   </si>
   <si>
     <t>Posição e Quota da Suécia no Comércio Internacional Português de Bens e Serviços</t>
   </si>
@@ -740,51 +742,51 @@
   <si>
     <t>Balança Comercial de Serviços de Turismo de Portugal com a Suécia</t>
   </si>
   <si>
     <t>Indicadores de Turismo da Suécia em Portugal</t>
   </si>
   <si>
     <t>Fonte: Banco de Portugal; Unidade: Milhões de Euros (posições em fim de período)</t>
   </si>
   <si>
     <t>Fonte: Banco de Portugal; Unidade: Milhões de euros</t>
   </si>
   <si>
     <t>Fonte: INE - Instituto Nacional de Estatística; Unidade: Milhares de unidades</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0%"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
-  <fonts count="26" x14ac:knownFonts="1">
+  <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color indexed="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color rgb="FF005629"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
@@ -900,54 +902,50 @@
       <i/>
       <sz val="9"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="12"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF71525D"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="9"/>
       <color rgb="FF002060"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
-    <font>
-[...2 lines deleted...]
-    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF005629"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
@@ -1054,51 +1052,51 @@
         <color rgb="FF005629"/>
       </top>
       <bottom style="hair">
         <color rgb="FF005629"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FF005629"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="145">
+  <cellXfs count="148">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
@@ -1383,154 +1381,163 @@
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="8" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="7" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="5" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...46 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="56">
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
@@ -1798,57 +1805,57 @@
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValue" Target="richData/rdrichvalue.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2022/10/relationships/richValueRel" Target="richData/richValueRel.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueTypes" Target="richData/rdRichValueTypes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueStructure" Target="richData/rdrichvaluestructure.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>504825</xdr:colOff>
-      <xdr:row>351</xdr:row>
+      <xdr:row>433</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>496165</xdr:colOff>
-      <xdr:row>353</xdr:row>
+      <xdr:row>435</xdr:row>
       <xdr:rowOff>77066</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4DCE7B3C-94C4-4DA6-B569-C59D1E9698F5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
@@ -2240,7546 +2247,9718 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.portugalglobal.pt/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C3250995-AF3B-4024-B239-B6B14584E211}">
   <sheetPr codeName="Sheet20">
     <tabColor rgb="FF0070C0"/>
   </sheetPr>
-  <dimension ref="A2:K355"/>
+  <dimension ref="A2:K437"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A350" sqref="A350"/>
+      <selection activeCell="A432" sqref="A432"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="13.85546875" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12" max="16384" width="9.140625" style="4"/>
+    <col min="1" max="1" width="13.88671875" style="4" customWidth="1"/>
+    <col min="2" max="2" width="9" style="4" bestFit="1" customWidth="1"/>
+    <col min="3" max="11" width="8.6640625" style="4" customWidth="1"/>
+    <col min="12" max="16384" width="9.109375" style="4"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="6"/>
     </row>
-    <row r="3" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="94" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="7" t="e" vm="1">
         <v>#VALUE!</v>
       </c>
     </row>
-    <row r="4" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="6"/>
     </row>
-    <row r="5" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="6"/>
     </row>
-    <row r="6" spans="1:11" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:11" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.25">
       <c r="A6" s="2" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="B6" s="8"/>
       <c r="C6" s="8"/>
       <c r="D6" s="8"/>
       <c r="E6" s="8"/>
       <c r="F6" s="8"/>
       <c r="G6" s="8"/>
       <c r="H6" s="8"/>
       <c r="I6" s="8"/>
       <c r="J6" s="8"/>
       <c r="K6" s="9"/>
     </row>
-    <row r="7" spans="1:11" s="14" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:11" s="14" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="11">
         <v>0</v>
       </c>
-      <c r="B7" s="12"/>
-[...1 lines deleted...]
-      <c r="D7" s="12"/>
+      <c r="B7" s="12">
+        <v>2021</v>
+      </c>
+      <c r="C7" s="12">
+        <v>2022</v>
+      </c>
+      <c r="D7" s="12">
+        <v>2023</v>
+      </c>
       <c r="E7" s="12">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="F7" s="12">
-        <v>2022</v>
-[...7 lines deleted...]
-      <c r="I7" s="12">
         <v>2025</v>
       </c>
+      <c r="G7" s="13" t="s">
+        <v>126</v>
+      </c>
+      <c r="H7" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>121</v>
+      </c>
       <c r="J7" s="13" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="K7" s="13" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="15" t="s">
         <v>25</v>
       </c>
-      <c r="B8" s="16"/>
-[...1 lines deleted...]
-      <c r="D8" s="16"/>
+      <c r="B8" s="16">
+        <v>756.30600399999992</v>
+      </c>
+      <c r="C8" s="16">
+        <v>993.18318500000009</v>
+      </c>
+      <c r="D8" s="16">
+        <v>1050.7822169999999</v>
+      </c>
       <c r="E8" s="16">
-        <v>756.30600399999992</v>
+        <v>1072.134348</v>
       </c>
       <c r="F8" s="16">
-        <v>993.18318500000009</v>
+        <v>1062.745169</v>
       </c>
       <c r="G8" s="16">
-        <v>1050.7822169999999</v>
+        <v>-0.87574649739698596</v>
       </c>
       <c r="H8" s="16">
-        <v>1072.134348</v>
+        <v>8.8761857438628855</v>
       </c>
       <c r="I8" s="16">
-        <v>1072.675845</v>
+        <v>536.83439599999997</v>
       </c>
       <c r="J8" s="16">
-        <v>5.0506450148721078E-2</v>
+        <v>601.42504399999996</v>
       </c>
       <c r="K8" s="16">
-        <v>9.1296439469777724</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>12.0317640749681</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="15" t="s">
         <v>26</v>
       </c>
-      <c r="B9" s="16"/>
-[...1 lines deleted...]
-      <c r="D9" s="16"/>
+      <c r="B9" s="16">
+        <v>841.10233400000004</v>
+      </c>
+      <c r="C9" s="16">
+        <v>1007.4395069999999</v>
+      </c>
+      <c r="D9" s="16">
+        <v>1022.0796949999999</v>
+      </c>
       <c r="E9" s="16">
-        <v>841.10233400000004</v>
+        <v>1005.374101</v>
       </c>
       <c r="F9" s="16">
-        <v>1007.4395069999999</v>
+        <v>1027.295865</v>
       </c>
       <c r="G9" s="16">
-        <v>1022.0796949999999</v>
+        <v>2.1804583963517135</v>
       </c>
       <c r="H9" s="16">
-        <v>1005.374101</v>
+        <v>5.1263716793583658</v>
       </c>
       <c r="I9" s="16">
-        <v>1024.0904370000001</v>
+        <v>501.22538299999997</v>
       </c>
       <c r="J9" s="16">
-        <v>1.8616290176347072</v>
+        <v>466.46386999999999</v>
       </c>
       <c r="K9" s="16">
-        <v>5.044270203195822</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-6.9353057883742446</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="16"/>
-[...1 lines deleted...]
-      <c r="D10" s="16"/>
+      <c r="B10" s="16">
+        <v>-84.796330000000125</v>
+      </c>
+      <c r="C10" s="16">
+        <v>-14.256321999999841</v>
+      </c>
+      <c r="D10" s="16">
+        <v>28.702522000000044</v>
+      </c>
       <c r="E10" s="16">
-        <v>-84.796330000000125</v>
+        <v>66.760247000000049</v>
       </c>
       <c r="F10" s="16">
-        <v>-14.256321999999841</v>
-[...5 lines deleted...]
-        <v>66.760247000000049</v>
+        <v>35.449303999999984</v>
+      </c>
+      <c r="G10" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="16" t="s">
+        <v>24</v>
       </c>
       <c r="I10" s="16">
-        <v>48.585407999999916</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>35.609013000000004</v>
+      </c>
+      <c r="J10" s="16">
+        <v>134.96117399999997</v>
       </c>
       <c r="K10" s="16" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="11" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B11" s="17"/>
-[...1 lines deleted...]
-      <c r="D11" s="17"/>
+      <c r="B11" s="17">
+        <v>89.918428879309218</v>
+      </c>
+      <c r="C11" s="17">
+        <v>98.584895479982421</v>
+      </c>
+      <c r="D11" s="17">
+        <v>102.80824696355992</v>
+      </c>
       <c r="E11" s="17">
-        <v>89.918428879309218</v>
+        <v>106.64033884835473</v>
       </c>
       <c r="F11" s="17">
-        <v>98.584895479982421</v>
-[...5 lines deleted...]
-        <v>106.64033884835473</v>
+        <v>103.45073948097708</v>
+      </c>
+      <c r="G11" s="18" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="18" t="s">
+        <v>24</v>
       </c>
       <c r="I11" s="17">
-        <v>104.74424975027863</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>107.10439139910837</v>
+      </c>
+      <c r="J11" s="17">
+        <v>128.93282474374703</v>
       </c>
       <c r="K11" s="18" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="12" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="I12" s="8"/>
-[...3 lines deleted...]
-    <row r="13" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="13" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="I13" s="8"/>
-[...3 lines deleted...]
-    <row r="14" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="14" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="16" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="20" t="s">
         <v>110</v>
       </c>
     </row>
-    <row r="17" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="21"/>
     </row>
-    <row r="19" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="2" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="B19" s="22"/>
       <c r="C19" s="22"/>
       <c r="D19" s="22"/>
     </row>
-    <row r="20" spans="1:11" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:11" s="25" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="23">
         <v>0</v>
       </c>
       <c r="B20" s="23">
         <v>0</v>
       </c>
       <c r="C20" s="23">
         <v>0</v>
       </c>
       <c r="D20" s="24">
         <v>0</v>
       </c>
-      <c r="E20" s="12"/>
-      <c r="F20" s="12"/>
+      <c r="E20" s="12">
+        <v>2021</v>
+      </c>
+      <c r="F20" s="12">
+        <v>2022</v>
+      </c>
       <c r="G20" s="12">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="H20" s="12">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="I20" s="12">
-        <v>2023</v>
-[...4 lines deleted...]
-      <c r="K20" s="12">
         <v>2025</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C21" s="129">
+      <c r="J20" s="13" t="s">
+        <v>121</v>
+      </c>
+      <c r="K20" s="13" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="126" t="s">
+        <v>130</v>
+      </c>
+      <c r="B21" s="126">
+        <v>0</v>
+      </c>
+      <c r="C21" s="126">
         <v>0</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="E21" s="27"/>
-      <c r="F21" s="27"/>
+      <c r="E21" s="27">
+        <v>12</v>
+      </c>
+      <c r="F21" s="27">
+        <v>11</v>
+      </c>
       <c r="G21" s="27">
+        <v>11</v>
+      </c>
+      <c r="H21" s="27">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="I21" s="27">
         <v>11</v>
       </c>
       <c r="J21" s="27">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="K21" s="27">
-        <v>11</v>
-[...9 lines deleted...]
-      <c r="C22" s="129">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="126">
+        <v>0</v>
+      </c>
+      <c r="B22" s="126">
+        <v>0</v>
+      </c>
+      <c r="C22" s="126">
         <v>0</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="E22" s="28"/>
-      <c r="F22" s="28"/>
+      <c r="E22" s="28">
+        <v>1.1888141081174317</v>
+      </c>
+      <c r="F22" s="28">
+        <v>1.2667710409555843</v>
+      </c>
       <c r="G22" s="28">
-        <v>1.1888141081174317</v>
+        <v>1.358650147703345</v>
       </c>
       <c r="H22" s="28">
-        <v>1.2667710409555843</v>
+        <v>1.3589370854868621</v>
       </c>
       <c r="I22" s="28">
-        <v>1.358650147703345</v>
+        <v>1.345799760282818</v>
       </c>
       <c r="J22" s="28">
-        <v>1.3589370854868621</v>
+        <v>1.3205746450482514</v>
       </c>
       <c r="K22" s="28">
-        <v>1.352475592429393</v>
-[...9 lines deleted...]
-      <c r="C23" s="130">
+        <v>1.4542022616981773</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="129" t="s">
+        <v>131</v>
+      </c>
+      <c r="B23" s="129">
+        <v>0</v>
+      </c>
+      <c r="C23" s="129">
         <v>0</v>
       </c>
       <c r="D23" s="29" t="s">
         <v>21</v>
       </c>
-      <c r="E23" s="30"/>
-      <c r="F23" s="30"/>
+      <c r="E23" s="30">
+        <v>16</v>
+      </c>
+      <c r="F23" s="30">
+        <v>16</v>
+      </c>
       <c r="G23" s="30">
         <v>16</v>
       </c>
       <c r="H23" s="30">
+        <v>17</v>
+      </c>
+      <c r="I23" s="30">
+        <v>15</v>
+      </c>
+      <c r="J23" s="30">
         <v>16</v>
       </c>
-      <c r="I23" s="30">
-[...2 lines deleted...]
-      <c r="J23" s="30">
+      <c r="K23" s="30">
         <v>17</v>
       </c>
-      <c r="K23" s="30">
-[...10 lines deleted...]
-      <c r="C24" s="131">
+    </row>
+    <row r="24" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="130">
+        <v>0</v>
+      </c>
+      <c r="B24" s="130">
+        <v>0</v>
+      </c>
+      <c r="C24" s="130">
         <v>0</v>
       </c>
       <c r="D24" s="31" t="s">
         <v>30</v>
       </c>
-      <c r="E24" s="32"/>
-      <c r="F24" s="32"/>
+      <c r="E24" s="32">
+        <v>1.0116003403568743</v>
+      </c>
+      <c r="F24" s="32">
+        <v>0.91951912196405883</v>
+      </c>
       <c r="G24" s="32">
-        <v>1.0116003403568743</v>
+        <v>0.97203533604740167</v>
       </c>
       <c r="H24" s="32">
-        <v>0.91951912196405883</v>
+        <v>0.93746900401313338</v>
       </c>
       <c r="I24" s="32">
-        <v>0.97203533604740167</v>
+        <v>0.91663035955978378</v>
       </c>
       <c r="J24" s="32">
-        <v>0.93746900401313338</v>
+        <v>0.89385440210770195</v>
       </c>
       <c r="K24" s="32">
-        <v>0.91919254249015547</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>0.78232162571204478</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B25" s="33"/>
       <c r="C25" s="34"/>
     </row>
-    <row r="26" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="35"/>
       <c r="B26" s="36"/>
       <c r="C26" s="36"/>
       <c r="D26" s="36"/>
       <c r="E26" s="36"/>
       <c r="F26" s="36"/>
       <c r="G26" s="36"/>
       <c r="H26" s="36"/>
       <c r="I26" s="36"/>
       <c r="J26" s="36"/>
     </row>
-    <row r="27" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="2" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="B27" s="37"/>
       <c r="C27" s="38"/>
       <c r="D27" s="37"/>
       <c r="E27" s="37"/>
       <c r="F27" s="37"/>
       <c r="G27" s="37"/>
       <c r="H27" s="37"/>
       <c r="I27" s="37"/>
       <c r="J27" s="37"/>
       <c r="K27" s="37"/>
     </row>
-    <row r="28" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="23">
         <v>0</v>
       </c>
       <c r="B28" s="23">
         <v>0</v>
       </c>
       <c r="C28" s="23">
         <v>0</v>
       </c>
       <c r="D28" s="24">
         <v>0</v>
       </c>
       <c r="E28" s="12">
         <v>0</v>
       </c>
       <c r="F28" s="12">
         <v>0</v>
       </c>
-      <c r="G28" s="12">
-[...2 lines deleted...]
-      <c r="H28" s="12">
+      <c r="G28" s="146">
         <v>2021</v>
       </c>
-      <c r="I28" s="12">
+      <c r="H28" s="146">
         <v>2022</v>
       </c>
-      <c r="J28" s="13">
+      <c r="I28" s="146">
         <v>2023</v>
       </c>
-      <c r="K28" s="13">
+      <c r="J28" s="147">
         <v>2024</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E29" s="141" t="s">
+      <c r="K28" s="147">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="126" t="s">
+        <v>133</v>
+      </c>
+      <c r="B29" s="126">
+        <v>0</v>
+      </c>
+      <c r="C29" s="126">
+        <v>0</v>
+      </c>
+      <c r="D29" s="126">
+        <v>0</v>
+      </c>
+      <c r="E29" s="127" t="s">
         <v>21</v>
       </c>
-      <c r="F29" s="141">
+      <c r="F29" s="127">
         <v>0</v>
       </c>
       <c r="G29" s="27">
+        <v>29</v>
+      </c>
+      <c r="H29" s="27">
+        <v>30</v>
+      </c>
+      <c r="I29" s="27">
         <v>31</v>
       </c>
-      <c r="H29" s="27">
-[...4 lines deleted...]
-      </c>
       <c r="J29" s="27">
+        <v>33</v>
+      </c>
+      <c r="K29" s="27">
         <v>31</v>
       </c>
-      <c r="K29" s="27">
-[...19 lines deleted...]
-      <c r="F30" s="141">
+    </row>
+    <row r="30" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="126">
+        <v>0</v>
+      </c>
+      <c r="B30" s="126">
+        <v>0</v>
+      </c>
+      <c r="C30" s="126">
+        <v>0</v>
+      </c>
+      <c r="D30" s="126">
+        <v>0</v>
+      </c>
+      <c r="E30" s="127" t="s">
+        <v>134</v>
+      </c>
+      <c r="F30" s="127">
         <v>0</v>
       </c>
       <c r="G30" s="28">
-        <v>0.46685594575505757</v>
+        <v>0.49159896131655784</v>
       </c>
       <c r="H30" s="28">
-        <v>0.49159896131655784</v>
+        <v>0.4782156979403776</v>
       </c>
       <c r="I30" s="28">
-        <v>0.4782156979403776</v>
+        <v>0.47657494549137702</v>
       </c>
       <c r="J30" s="28">
-        <v>0.47657494549137702</v>
+        <v>0.45480120568907106</v>
       </c>
       <c r="K30" s="28">
-        <v>0.45480120568907106</v>
-[...15 lines deleted...]
-      <c r="E31" s="143" t="s">
+        <v>0.50743500229582206</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="129" t="s">
+        <v>135</v>
+      </c>
+      <c r="B31" s="129">
+        <v>0</v>
+      </c>
+      <c r="C31" s="129">
+        <v>0</v>
+      </c>
+      <c r="D31" s="129">
+        <v>0</v>
+      </c>
+      <c r="E31" s="131" t="s">
         <v>21</v>
       </c>
-      <c r="F31" s="143">
+      <c r="F31" s="131">
         <v>0</v>
       </c>
       <c r="G31" s="30">
         <v>30</v>
       </c>
       <c r="H31" s="30">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="I31" s="30">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="J31" s="30">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="K31" s="30">
         <v>27</v>
       </c>
     </row>
-    <row r="32" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...15 lines deleted...]
-      <c r="F32" s="142">
+    <row r="32" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="130">
+        <v>0</v>
+      </c>
+      <c r="B32" s="130">
+        <v>0</v>
+      </c>
+      <c r="C32" s="130">
+        <v>0</v>
+      </c>
+      <c r="D32" s="130">
+        <v>0</v>
+      </c>
+      <c r="E32" s="128" t="s">
+        <v>136</v>
+      </c>
+      <c r="F32" s="128">
         <v>0</v>
       </c>
       <c r="G32" s="32">
-        <v>0.42849507398997555</v>
+        <v>0.42529023670223692</v>
       </c>
       <c r="H32" s="32">
-        <v>0.42529023670223692</v>
+        <v>0.47857071807667106</v>
       </c>
       <c r="I32" s="32">
-        <v>0.47857071807667106</v>
+        <v>0.56432457067066244</v>
       </c>
       <c r="J32" s="32">
-        <v>0.56432457067066244</v>
+        <v>0.62215940082270438</v>
       </c>
       <c r="K32" s="32">
-        <v>0.62215940082270438</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>0.56880541259574391</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="B33" s="33"/>
       <c r="C33" s="34"/>
     </row>
-    <row r="34" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="35"/>
       <c r="B34" s="36"/>
       <c r="C34" s="36"/>
       <c r="D34" s="36"/>
       <c r="E34" s="36"/>
       <c r="F34" s="36"/>
       <c r="G34" s="36"/>
       <c r="H34" s="36"/>
       <c r="I34" s="36"/>
       <c r="J34" s="36"/>
     </row>
-    <row r="35" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="2" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="B35" s="37"/>
       <c r="C35" s="37"/>
       <c r="D35" s="37"/>
       <c r="E35" s="37"/>
       <c r="F35" s="37"/>
       <c r="G35" s="37"/>
       <c r="H35" s="37"/>
       <c r="I35" s="37"/>
       <c r="J35" s="37"/>
       <c r="K35" s="37"/>
     </row>
-    <row r="36" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="23">
         <v>0</v>
       </c>
       <c r="B36" s="23">
         <v>0</v>
       </c>
       <c r="C36" s="23">
         <v>0</v>
       </c>
       <c r="D36" s="23">
         <v>0</v>
       </c>
       <c r="E36" s="39" t="s">
         <v>22</v>
       </c>
-      <c r="F36" s="13"/>
+      <c r="F36" s="13">
+        <v>2021</v>
+      </c>
       <c r="G36" s="13">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="H36" s="13">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="I36" s="13">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="J36" s="13">
-        <v>2024</v>
-[...1 lines deleted...]
-      <c r="K36" s="13">
         <v>2025</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D37" s="129">
+      <c r="K36" s="13" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="126" t="s">
+        <v>139</v>
+      </c>
+      <c r="B37" s="126">
+        <v>0</v>
+      </c>
+      <c r="C37" s="126">
+        <v>0</v>
+      </c>
+      <c r="D37" s="126">
         <v>0</v>
       </c>
       <c r="E37" s="26" t="s">
         <v>4</v>
       </c>
-      <c r="F37" s="40"/>
+      <c r="F37" s="40">
+        <v>0.25815567195670863</v>
+      </c>
       <c r="G37" s="40">
-        <v>0.25815567195670863</v>
+        <v>0.37233994332257941</v>
       </c>
       <c r="H37" s="40">
-        <v>0.37233994332257941</v>
+        <v>7.3465587040394631E-2</v>
       </c>
       <c r="I37" s="40">
-        <v>7.3465587040394631E-2</v>
+        <v>2.7608076600073674E-2</v>
       </c>
       <c r="J37" s="40">
-        <v>2.7608076600073674E-2</v>
+        <v>-1.190084392797987E-2</v>
       </c>
       <c r="K37" s="40">
-        <v>6.8635088163395363E-4</v>
-[...3 lines deleted...]
-      <c r="A38" s="136" t="s">
+        <v>0.15888842572605313</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="133" t="s">
         <v>31</v>
       </c>
-      <c r="B38" s="136">
-[...5 lines deleted...]
-      <c r="D38" s="136">
+      <c r="B38" s="133">
+        <v>0</v>
+      </c>
+      <c r="C38" s="133">
+        <v>0</v>
+      </c>
+      <c r="D38" s="133">
         <v>0</v>
       </c>
       <c r="E38" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="F38" s="42"/>
+      <c r="F38" s="42">
+        <v>18.343770509814043</v>
+      </c>
       <c r="G38" s="42">
-        <v>18.343770509814043</v>
+        <v>23.2388490869163</v>
       </c>
       <c r="H38" s="42">
-        <v>23.2388490869163</v>
+        <v>-1.3552804405528664</v>
       </c>
       <c r="I38" s="42">
-        <v>-1.3552804405528664</v>
+        <v>2.0104785650741244</v>
       </c>
       <c r="J38" s="42">
-        <v>2.0104785650741244</v>
+        <v>9.1877061696347309E-2</v>
       </c>
       <c r="K38" s="42">
-        <v>0.5285007714086577</v>
-[...12 lines deleted...]
-      <c r="D39" s="130">
+        <v>1.7370904819408279</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="129" t="s">
+        <v>140</v>
+      </c>
+      <c r="B39" s="129">
+        <v>0</v>
+      </c>
+      <c r="C39" s="129">
+        <v>0</v>
+      </c>
+      <c r="D39" s="129">
         <v>0</v>
       </c>
       <c r="E39" s="43" t="s">
         <v>4</v>
       </c>
-      <c r="F39" s="44"/>
+      <c r="F39" s="44">
+        <v>0.17458955224921607</v>
+      </c>
       <c r="G39" s="44">
-        <v>0.17458955224921607</v>
+        <v>0.20005501592247421</v>
       </c>
       <c r="H39" s="44">
-        <v>0.20005501592247421</v>
+        <v>1.3362522237425735E-2</v>
       </c>
       <c r="I39" s="44">
-        <v>1.3362522237425735E-2</v>
+        <v>-1.5887633574074068E-2</v>
       </c>
       <c r="J39" s="44">
-        <v>-1.5887633574074068E-2</v>
+        <v>2.0441121611199063E-2</v>
       </c>
       <c r="K39" s="44">
-        <v>1.7452195010039515E-2</v>
-[...3 lines deleted...]
-      <c r="A40" s="137" t="s">
+        <v>-6.1991536089013463E-2</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="134" t="s">
         <v>32</v>
       </c>
-      <c r="B40" s="137">
-[...5 lines deleted...]
-      <c r="D40" s="137">
+      <c r="B40" s="134">
+        <v>0</v>
+      </c>
+      <c r="C40" s="134">
+        <v>0</v>
+      </c>
+      <c r="D40" s="134">
         <v>0</v>
       </c>
       <c r="E40" s="45" t="s">
         <v>2</v>
       </c>
-      <c r="F40" s="17"/>
+      <c r="F40" s="17">
+        <v>22.011918431971004</v>
+      </c>
       <c r="G40" s="17">
-        <v>22.011918431971004</v>
+        <v>31.770544770324882</v>
       </c>
       <c r="H40" s="17">
-        <v>31.770544770324882</v>
+        <v>-4.0280111631669717</v>
       </c>
       <c r="I40" s="17">
-        <v>-4.0280111631669717</v>
+        <v>1.9924603779147958</v>
       </c>
       <c r="J40" s="17">
-        <v>1.9924603779147958</v>
+        <v>4.5034255776094412</v>
       </c>
       <c r="K40" s="17">
-        <v>3.886961096989102</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>6.3325924630490569</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B41" s="33"/>
       <c r="C41" s="34"/>
-      <c r="K41" s="37"/>
-[...1 lines deleted...]
-    <row r="42" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="42" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="43" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="46"/>
     </row>
-    <row r="44" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="2" t="s">
         <v>62</v>
       </c>
       <c r="B44" s="37"/>
       <c r="C44" s="37"/>
       <c r="D44" s="37"/>
       <c r="E44" s="37"/>
       <c r="F44" s="37"/>
       <c r="G44" s="37"/>
       <c r="H44" s="37"/>
       <c r="I44" s="37"/>
       <c r="J44" s="37"/>
       <c r="K44" s="37"/>
     </row>
-    <row r="45" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="23">
         <v>0</v>
       </c>
       <c r="B45" s="23">
         <v>0</v>
       </c>
       <c r="C45" s="23">
         <v>0</v>
       </c>
       <c r="D45" s="23">
         <v>0</v>
       </c>
       <c r="E45" s="23">
         <v>0</v>
       </c>
       <c r="F45" s="23">
         <v>0</v>
       </c>
       <c r="G45" s="12">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="H45" s="12">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="I45" s="12">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="J45" s="12">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="K45" s="12">
-        <v>2024</v>
-[...9 lines deleted...]
-      <c r="C46" s="138">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="46" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="135" t="s">
+        <v>141</v>
+      </c>
+      <c r="B46" s="135">
+        <v>0</v>
+      </c>
+      <c r="C46" s="135">
         <v>0</v>
       </c>
       <c r="D46" s="47" t="s">
         <v>27</v>
       </c>
       <c r="E46" s="47"/>
       <c r="F46" s="47"/>
       <c r="G46" s="48">
-        <v>1548</v>
+        <v>1585</v>
       </c>
       <c r="H46" s="48">
-        <v>1585</v>
+        <v>1667</v>
       </c>
       <c r="I46" s="48">
-        <v>1667</v>
+        <v>1687</v>
       </c>
       <c r="J46" s="48">
-        <v>1687</v>
+        <v>1364</v>
       </c>
       <c r="K46" s="48">
-        <v>1364</v>
-[...9 lines deleted...]
-      <c r="C47" s="129">
+        <v>1813</v>
+      </c>
+    </row>
+    <row r="47" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="126">
+        <v>0</v>
+      </c>
+      <c r="B47" s="126">
+        <v>0</v>
+      </c>
+      <c r="C47" s="126">
         <v>0</v>
       </c>
       <c r="D47" s="50" t="s">
         <v>59</v>
       </c>
       <c r="E47" s="50"/>
       <c r="F47" s="50"/>
       <c r="G47" s="51">
-        <v>7.4753718369712185</v>
+        <v>7.0375632714678975</v>
       </c>
       <c r="H47" s="51">
-        <v>7.0375632714678975</v>
+        <v>7.2667829119442029</v>
       </c>
       <c r="I47" s="51">
-        <v>7.2667829119442029</v>
+        <v>7.4718752768181425</v>
       </c>
       <c r="J47" s="51">
-        <v>7.4718752768181425</v>
+        <v>6.4427754947805962</v>
       </c>
       <c r="K47" s="51">
-        <v>6.4427754947805962</v>
-[...9 lines deleted...]
-      <c r="C48" s="131">
+        <v>8.4133834516682917</v>
+      </c>
+    </row>
+    <row r="48" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="130">
+        <v>0</v>
+      </c>
+      <c r="B48" s="130">
+        <v>0</v>
+      </c>
+      <c r="C48" s="130">
         <v>0</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E48" s="1"/>
       <c r="F48" s="1"/>
       <c r="G48" s="52">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H48" s="52">
         <v>14</v>
       </c>
       <c r="I48" s="52">
         <v>14</v>
       </c>
       <c r="J48" s="52">
+        <v>16</v>
+      </c>
+      <c r="K48" s="52">
         <v>14</v>
       </c>
-      <c r="K48" s="52">
-[...3 lines deleted...]
-    <row r="49" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="49" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C49" s="53"/>
       <c r="F49" s="54"/>
-      <c r="G49" s="140"/>
-[...6 lines deleted...]
-      <c r="A50" s="125" t="s">
+      <c r="G49" s="138"/>
+      <c r="H49" s="138"/>
+      <c r="I49" s="138"/>
+      <c r="J49" s="138"/>
+      <c r="K49" s="138"/>
+    </row>
+    <row r="50" spans="1:11" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="132" t="s">
         <v>38</v>
       </c>
-      <c r="B50" s="125">
-[...30 lines deleted...]
-    <row r="51" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B50" s="132">
+        <v>0</v>
+      </c>
+      <c r="C50" s="132">
+        <v>0</v>
+      </c>
+      <c r="D50" s="132">
+        <v>0</v>
+      </c>
+      <c r="E50" s="132">
+        <v>0</v>
+      </c>
+      <c r="F50" s="132">
+        <v>0</v>
+      </c>
+      <c r="G50" s="132">
+        <v>0</v>
+      </c>
+      <c r="H50" s="132">
+        <v>0</v>
+      </c>
+      <c r="I50" s="132">
+        <v>0</v>
+      </c>
+      <c r="J50" s="132">
+        <v>0</v>
+      </c>
+      <c r="K50" s="132">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="C51" s="53"/>
     </row>
-    <row r="52" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-[...14 lines deleted...]
-    <row r="53" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="132" t="s">
+        <v>142</v>
+      </c>
+      <c r="B52" s="132"/>
+      <c r="C52" s="132"/>
+      <c r="D52" s="132"/>
+      <c r="E52" s="132"/>
+      <c r="F52" s="132"/>
+      <c r="G52" s="132"/>
+      <c r="H52" s="132"/>
+      <c r="I52" s="132"/>
+      <c r="J52" s="132"/>
+      <c r="K52" s="132"/>
+    </row>
+    <row r="53" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="55"/>
       <c r="B53" s="55"/>
       <c r="C53" s="55"/>
       <c r="D53" s="55"/>
       <c r="E53" s="55"/>
       <c r="F53" s="55"/>
       <c r="G53" s="55"/>
       <c r="H53" s="55"/>
       <c r="I53" s="55"/>
       <c r="J53" s="55"/>
       <c r="K53" s="55"/>
     </row>
-    <row r="54" spans="1:11" ht="12" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A54" s="46"/>
       <c r="B54" s="46"/>
       <c r="C54" s="56"/>
       <c r="D54" s="46"/>
       <c r="E54" s="46"/>
       <c r="F54" s="46"/>
       <c r="G54" s="46"/>
       <c r="H54" s="46"/>
       <c r="I54" s="46"/>
       <c r="J54" s="46"/>
       <c r="K54" s="46"/>
     </row>
-    <row r="55" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="2" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="B55" s="37"/>
       <c r="C55" s="38"/>
       <c r="D55" s="37"/>
       <c r="E55" s="37"/>
       <c r="F55" s="37"/>
       <c r="G55" s="37"/>
       <c r="H55" s="37"/>
       <c r="I55" s="37"/>
       <c r="J55" s="37"/>
       <c r="K55" s="37"/>
     </row>
-    <row r="56" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="47">
         <v>0</v>
       </c>
       <c r="B56" s="47">
         <v>0</v>
       </c>
       <c r="C56" s="57">
         <v>0</v>
       </c>
       <c r="D56" s="47">
         <v>0</v>
       </c>
       <c r="E56" s="47">
         <v>0</v>
       </c>
       <c r="F56" s="47">
         <v>0</v>
       </c>
       <c r="G56" s="47">
         <v>0</v>
       </c>
-      <c r="H56" s="132" t="s">
+      <c r="H56" s="125" t="s">
         <v>48</v>
       </c>
-      <c r="I56" s="132">
-[...2 lines deleted...]
-      <c r="J56" s="132" t="s">
+      <c r="I56" s="125">
+        <v>0</v>
+      </c>
+      <c r="J56" s="125" t="s">
         <v>45</v>
       </c>
-      <c r="K56" s="132">
-[...3 lines deleted...]
-    <row r="57" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="K56" s="125">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="1">
         <v>0</v>
       </c>
       <c r="B57" s="1">
         <v>0</v>
       </c>
       <c r="C57" s="58">
         <v>0</v>
       </c>
       <c r="D57" s="1">
         <v>0</v>
       </c>
       <c r="E57" s="1">
         <v>0</v>
       </c>
       <c r="F57" s="1">
         <v>0</v>
       </c>
       <c r="G57" s="1">
         <v>0</v>
       </c>
       <c r="H57" s="58" t="s">
         <v>49</v>
       </c>
       <c r="I57" s="58" t="s">
         <v>47</v>
       </c>
       <c r="J57" s="58" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="K57" s="58" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="58" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B58" s="22"/>
       <c r="C58" s="59"/>
       <c r="D58" s="22"/>
       <c r="E58" s="22"/>
       <c r="F58" s="37"/>
       <c r="G58" s="37"/>
       <c r="H58" s="49">
-        <v>1364</v>
+        <v>1813</v>
       </c>
       <c r="I58" s="60">
         <v>100</v>
       </c>
       <c r="J58" s="60">
-        <v>1072.134348</v>
+        <v>1071.9560369999999</v>
       </c>
       <c r="K58" s="60">
         <v>100</v>
       </c>
     </row>
-    <row r="59" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="15" t="s">
         <v>89</v>
       </c>
       <c r="B59" s="22"/>
       <c r="C59" s="59"/>
       <c r="D59" s="22"/>
       <c r="E59" s="22"/>
       <c r="F59" s="37"/>
       <c r="G59" s="37"/>
       <c r="H59" s="49">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I59" s="60">
-        <v>1.0263929618768328</v>
+        <v>0.66188637617209045</v>
       </c>
       <c r="J59" s="60">
-        <v>600.36773199999993</v>
+        <v>554.09331799999995</v>
       </c>
       <c r="K59" s="60">
-        <v>55.997434754324274</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>51.689929332428399</v>
+      </c>
+    </row>
+    <row r="60" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="15" t="s">
         <v>90</v>
       </c>
       <c r="B60" s="22"/>
       <c r="C60" s="59"/>
       <c r="D60" s="22"/>
       <c r="E60" s="22"/>
       <c r="F60" s="37"/>
       <c r="G60" s="37"/>
       <c r="H60" s="49">
-        <v>112</v>
+        <v>121</v>
       </c>
       <c r="I60" s="60">
-        <v>8.2111436950146626</v>
+        <v>6.6740209597352456</v>
       </c>
       <c r="J60" s="60">
-        <v>298.25886099999997</v>
+        <v>335.29974900000002</v>
       </c>
       <c r="K60" s="60">
-        <v>27.819168517115727</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>31.279244430431806</v>
+      </c>
+    </row>
+    <row r="61" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="15" t="s">
         <v>91</v>
       </c>
       <c r="B61" s="22"/>
       <c r="C61" s="59"/>
       <c r="D61" s="22"/>
       <c r="E61" s="22"/>
       <c r="F61" s="37"/>
       <c r="G61" s="37"/>
       <c r="H61" s="49">
-        <v>1125</v>
+        <v>1386</v>
       </c>
       <c r="I61" s="60">
-        <v>82.478005865102645</v>
+        <v>76.447876447876453</v>
       </c>
       <c r="J61" s="60">
-        <v>152.95663000000002</v>
+        <v>153.014162</v>
       </c>
       <c r="K61" s="60">
-        <v>14.266554400139414</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>14.274294534338258</v>
+      </c>
+    </row>
+    <row r="62" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="15" t="s">
         <v>92</v>
       </c>
       <c r="B62" s="22"/>
       <c r="C62" s="59"/>
       <c r="D62" s="22"/>
       <c r="E62" s="22"/>
       <c r="F62" s="37"/>
       <c r="G62" s="37"/>
       <c r="H62" s="49">
-        <v>113</v>
+        <v>294</v>
       </c>
       <c r="I62" s="60">
-        <v>8.284457478005864</v>
+        <v>16.216216216216218</v>
       </c>
       <c r="J62" s="60">
-        <v>4.4347999999999999E-2</v>
+        <v>0.125363</v>
       </c>
       <c r="K62" s="60">
-        <v>4.1364219029759132E-3</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>1.1694789307856663E-2</v>
+      </c>
+    </row>
+    <row r="63" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="61" t="s">
         <v>50</v>
       </c>
       <c r="B63" s="61"/>
       <c r="C63" s="62"/>
       <c r="D63" s="61"/>
       <c r="E63" s="61"/>
       <c r="F63" s="63"/>
       <c r="G63" s="63"/>
       <c r="H63" s="64" t="s">
         <v>24</v>
       </c>
       <c r="I63" s="65" t="s">
         <v>24</v>
       </c>
       <c r="J63" s="66">
-        <v>20.506777000000056</v>
+        <v>29.423444999999901</v>
       </c>
       <c r="K63" s="66">
-        <v>1.9127059065176155</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:11" ht="12" x14ac:dyDescent="0.2">
+        <v>2.7448369134936854</v>
+      </c>
+    </row>
+    <row r="64" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A64" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C64" s="53"/>
-      <c r="F64" s="139" t="s">
-[...8 lines deleted...]
-    <row r="65" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F64" s="137" t="s">
+        <v>142</v>
+      </c>
+      <c r="G64" s="137"/>
+      <c r="H64" s="137"/>
+      <c r="I64" s="137"/>
+      <c r="J64" s="137"/>
+      <c r="K64" s="137"/>
+    </row>
+    <row r="65" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="46"/>
       <c r="C65" s="53"/>
     </row>
-    <row r="66" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="46"/>
       <c r="C66" s="53"/>
     </row>
-    <row r="67" spans="1:11" ht="12" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A67" s="2" t="s">
-        <v>138</v>
+        <v>145</v>
       </c>
       <c r="B67" s="37"/>
       <c r="C67" s="38"/>
       <c r="D67" s="37"/>
       <c r="E67" s="37"/>
       <c r="F67" s="37"/>
       <c r="G67" s="37"/>
       <c r="H67" s="37"/>
       <c r="I67" s="37"/>
       <c r="J67" s="37"/>
       <c r="K67" s="37"/>
     </row>
-    <row r="68" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="47">
         <v>0</v>
       </c>
       <c r="B68" s="47">
         <v>0</v>
       </c>
       <c r="C68" s="57">
         <v>0</v>
       </c>
       <c r="D68" s="47">
         <v>0</v>
       </c>
       <c r="E68" s="47">
         <v>0</v>
       </c>
       <c r="F68" s="47">
         <v>0</v>
       </c>
       <c r="G68" s="47">
         <v>0</v>
       </c>
-      <c r="H68" s="132" t="s">
+      <c r="H68" s="125" t="s">
         <v>48</v>
       </c>
-      <c r="I68" s="132">
-[...2 lines deleted...]
-      <c r="J68" s="132" t="s">
+      <c r="I68" s="125">
+        <v>0</v>
+      </c>
+      <c r="J68" s="125" t="s">
         <v>45</v>
       </c>
-      <c r="K68" s="132">
-[...3 lines deleted...]
-    <row r="69" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="K68" s="125">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="69" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="1">
         <v>0</v>
       </c>
       <c r="B69" s="1">
         <v>0</v>
       </c>
       <c r="C69" s="58">
         <v>0</v>
       </c>
       <c r="D69" s="1">
         <v>0</v>
       </c>
       <c r="E69" s="1">
         <v>0</v>
       </c>
       <c r="F69" s="1">
         <v>0</v>
       </c>
       <c r="G69" s="1">
         <v>0</v>
       </c>
       <c r="H69" s="58" t="s">
         <v>49</v>
       </c>
       <c r="I69" s="58" t="s">
         <v>47</v>
       </c>
       <c r="J69" s="58" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="K69" s="58" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="70" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B70" s="22"/>
       <c r="C70" s="59"/>
       <c r="D70" s="22"/>
       <c r="E70" s="22"/>
       <c r="F70" s="22"/>
       <c r="G70" s="22"/>
       <c r="H70" s="49">
-        <v>1364</v>
+        <v>1813</v>
       </c>
       <c r="I70" s="67">
         <v>100</v>
       </c>
       <c r="J70" s="60">
-        <v>1072.134348</v>
+        <v>1071.9560369999999</v>
       </c>
       <c r="K70" s="67">
         <v>100</v>
       </c>
     </row>
-    <row r="71" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="15" t="s">
         <v>83</v>
       </c>
       <c r="B71" s="22"/>
       <c r="C71" s="59"/>
       <c r="D71" s="22"/>
       <c r="E71" s="22"/>
       <c r="F71" s="22"/>
       <c r="G71" s="22"/>
       <c r="H71" s="49">
-        <v>1278</v>
+        <v>1734</v>
       </c>
       <c r="I71" s="60">
-        <v>93.695014662756591</v>
+        <v>95.642581356867069</v>
       </c>
       <c r="J71" s="60">
-        <v>687.96279299999992</v>
+        <v>698.39146600000004</v>
       </c>
       <c r="K71" s="67">
-        <v>64.167591895861904</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>65.151129514092204</v>
+      </c>
+    </row>
+    <row r="72" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="15" t="s">
         <v>84</v>
       </c>
       <c r="B72" s="22"/>
       <c r="C72" s="59"/>
       <c r="D72" s="22"/>
       <c r="E72" s="22"/>
       <c r="F72" s="22"/>
       <c r="G72" s="22"/>
       <c r="H72" s="49">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="I72" s="67">
-        <v>3.9589442815249267</v>
+        <v>2.4820739106453393</v>
       </c>
       <c r="J72" s="60">
-        <v>213.607145</v>
+        <v>303.90474200000006</v>
       </c>
       <c r="K72" s="67">
-        <v>19.923542734963288</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>28.350485608580989</v>
+      </c>
+    </row>
+    <row r="73" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="15" t="s">
         <v>85</v>
       </c>
       <c r="B73" s="22"/>
       <c r="C73" s="59"/>
       <c r="D73" s="22"/>
       <c r="E73" s="22"/>
       <c r="F73" s="22"/>
       <c r="G73" s="22"/>
       <c r="H73" s="49">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I73" s="67">
-        <v>1.1730205278592376</v>
+        <v>0.9376723662437948</v>
       </c>
       <c r="J73" s="60">
-        <v>20.741104</v>
+        <v>24.911541</v>
       </c>
       <c r="K73" s="67">
-        <v>1.9345620293474637</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>2.3239330849535578</v>
+      </c>
+    </row>
+    <row r="74" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="15" t="s">
         <v>86</v>
       </c>
       <c r="B74" s="22"/>
       <c r="C74" s="59"/>
       <c r="D74" s="22"/>
       <c r="E74" s="22"/>
       <c r="F74" s="22"/>
       <c r="G74" s="22"/>
       <c r="H74" s="49">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I74" s="67">
-        <v>1.1730205278592376</v>
+        <v>0.9376723662437948</v>
       </c>
       <c r="J74" s="60">
-        <v>129.316529</v>
+        <v>15.324843000000001</v>
       </c>
       <c r="K74" s="67">
-        <v>12.061597433309728</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>1.4296148788795899</v>
+      </c>
+    </row>
+    <row r="75" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="50" t="s">
         <v>87</v>
       </c>
       <c r="B75" s="68"/>
       <c r="C75" s="69"/>
       <c r="D75" s="68"/>
       <c r="E75" s="68"/>
       <c r="F75" s="68"/>
       <c r="G75" s="68"/>
       <c r="H75" s="70">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I75" s="71">
-        <v>0</v>
+        <v>0.16547159404302261</v>
       </c>
       <c r="J75" s="72">
-        <v>0</v>
+        <v>1.5718669999999999</v>
       </c>
       <c r="K75" s="71">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>0.14663539788432575</v>
+      </c>
+    </row>
+    <row r="76" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="73" t="s">
         <v>50</v>
       </c>
       <c r="B76" s="73"/>
       <c r="C76" s="74"/>
       <c r="D76" s="73"/>
       <c r="E76" s="73"/>
       <c r="F76" s="75"/>
       <c r="G76" s="75"/>
       <c r="H76" s="76" t="s">
         <v>24</v>
       </c>
       <c r="I76" s="77" t="s">
         <v>24</v>
       </c>
       <c r="J76" s="78">
-        <v>20.506777000000284</v>
+        <v>29.423444999999674</v>
       </c>
       <c r="K76" s="78">
-        <v>1.9127059065176155</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:11" ht="12" x14ac:dyDescent="0.2">
+        <v>2.744836913493657</v>
+      </c>
+    </row>
+    <row r="77" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A77" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C77" s="53"/>
-      <c r="F77" s="139" t="s">
-[...8 lines deleted...]
-    <row r="78" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F77" s="137" t="s">
+        <v>142</v>
+      </c>
+      <c r="G77" s="137"/>
+      <c r="H77" s="137"/>
+      <c r="I77" s="137"/>
+      <c r="J77" s="137"/>
+      <c r="K77" s="137"/>
+    </row>
+    <row r="78" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="46"/>
       <c r="C78" s="34"/>
     </row>
-    <row r="79" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="46"/>
       <c r="C79" s="34"/>
     </row>
-    <row r="80" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="80" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="2" t="s">
-        <v>139</v>
+        <v>146</v>
       </c>
       <c r="B80" s="37"/>
       <c r="C80" s="37"/>
       <c r="D80" s="37"/>
       <c r="E80" s="37"/>
       <c r="F80" s="37"/>
       <c r="G80" s="37"/>
       <c r="H80" s="37"/>
       <c r="I80" s="37"/>
       <c r="J80" s="37"/>
       <c r="K80" s="37"/>
     </row>
-    <row r="81" spans="1:11" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="81" spans="1:11" s="25" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="23">
         <v>0</v>
       </c>
       <c r="B81" s="23">
         <v>0</v>
       </c>
       <c r="C81" s="23">
         <v>0</v>
       </c>
       <c r="D81" s="13">
         <v>2021</v>
       </c>
       <c r="E81" s="13" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="F81" s="13">
         <v>2024</v>
       </c>
       <c r="G81" s="13" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="H81" s="13">
         <v>2025</v>
       </c>
       <c r="I81" s="13" t="s">
-        <v>142</v>
+        <v>149</v>
       </c>
       <c r="J81" s="13" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="K81" s="13" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="82" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B82" s="5"/>
       <c r="C82" s="79"/>
       <c r="D82" s="16">
         <v>147.16672699999995</v>
       </c>
       <c r="E82" s="16">
         <v>19.458622068535099</v>
       </c>
       <c r="F82" s="16">
         <v>232.76036799999997</v>
       </c>
       <c r="G82" s="16">
         <v>21.710000097860867</v>
       </c>
       <c r="H82" s="16">
-        <v>240.38113599999997</v>
+        <v>238.74740700000004</v>
       </c>
       <c r="I82" s="16">
-        <v>22.409485318465428</v>
+        <v>22.465160413258019</v>
       </c>
       <c r="J82" s="16">
-        <v>3.2740831549123515</v>
+        <v>2.5721900388128218</v>
       </c>
       <c r="K82" s="16">
-        <v>7.6207679999999982</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>5.9870390000000668</v>
+      </c>
+    </row>
+    <row r="83" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B83" s="5"/>
       <c r="C83" s="79"/>
       <c r="D83" s="16">
         <v>80.632608000000005</v>
       </c>
       <c r="E83" s="16">
         <v>10.661373514628348</v>
       </c>
       <c r="F83" s="16">
         <v>164.542508</v>
       </c>
       <c r="G83" s="16">
         <v>15.347191171231833</v>
       </c>
       <c r="H83" s="16">
-        <v>201.76269099999999</v>
+        <v>198.79067900000001</v>
       </c>
       <c r="I83" s="16">
-        <v>18.809288187150329</v>
+        <v>18.705394745482959</v>
       </c>
       <c r="J83" s="16">
-        <v>22.62040578596261</v>
+        <v>20.814178303396236</v>
       </c>
       <c r="K83" s="16">
-        <v>37.220182999999992</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>34.248171000000013</v>
+      </c>
+    </row>
+    <row r="84" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="15" t="s">
         <v>46</v>
       </c>
       <c r="B84" s="5"/>
       <c r="C84" s="79"/>
       <c r="D84" s="16">
         <v>95.627359999999996</v>
       </c>
       <c r="E84" s="16">
         <v>12.644003815154164</v>
       </c>
       <c r="F84" s="16">
         <v>100.76817100000002</v>
       </c>
       <c r="G84" s="16">
         <v>9.3988380456215008</v>
       </c>
       <c r="H84" s="16">
-        <v>112.14771299999998</v>
+        <v>111.494642</v>
       </c>
       <c r="I84" s="16">
-        <v>10.45494904380922</v>
+        <v>10.491192550412807</v>
       </c>
       <c r="J84" s="16">
-        <v>11.292794031162831</v>
+        <v>10.644701490116331</v>
       </c>
       <c r="K84" s="16">
-        <v>11.379541999999958</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>10.726470999999975</v>
+      </c>
+    </row>
+    <row r="85" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B85" s="5"/>
       <c r="C85" s="79"/>
       <c r="D85" s="16">
         <v>54.176470999999992</v>
       </c>
       <c r="E85" s="16">
         <v>7.1633003987100432</v>
       </c>
       <c r="F85" s="16">
         <v>157.59492599999999</v>
       </c>
       <c r="G85" s="16">
         <v>14.699177047539195</v>
       </c>
       <c r="H85" s="16">
-        <v>80.703271999999998</v>
+        <v>78.488635999999985</v>
       </c>
       <c r="I85" s="16">
-        <v>7.5235470600160674</v>
+        <v>7.3854615659043263</v>
       </c>
       <c r="J85" s="16">
-        <v>-48.790691395736943</v>
+        <v>-50.195962527372238</v>
       </c>
       <c r="K85" s="16">
-        <v>-76.891653999999988</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-79.106290000000001</v>
+      </c>
+    </row>
+    <row r="86" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B86" s="5"/>
       <c r="C86" s="79"/>
       <c r="D86" s="16">
         <v>84.343537999999981</v>
       </c>
       <c r="E86" s="16">
         <v>11.152038666084687</v>
       </c>
       <c r="F86" s="16">
         <v>76.410859000000002</v>
       </c>
       <c r="G86" s="16">
         <v>7.1269854512673438</v>
       </c>
       <c r="H86" s="16">
-        <v>71.140219999999999</v>
+        <v>70.316735000000008</v>
       </c>
       <c r="I86" s="16">
-        <v>6.6320333707150834</v>
+        <v>6.616518903225427</v>
       </c>
       <c r="J86" s="16">
-        <v>-6.897761743523918</v>
+        <v>-7.9754685129243121</v>
       </c>
       <c r="K86" s="16">
-        <v>-5.2706390000000027</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-6.0941239999999937</v>
+      </c>
+    </row>
+    <row r="87" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B87" s="5"/>
       <c r="C87" s="79"/>
       <c r="D87" s="16">
         <v>45.841723999999999</v>
       </c>
       <c r="E87" s="16">
         <v>6.0612667038935744</v>
       </c>
       <c r="F87" s="16">
         <v>73.715744999999998</v>
       </c>
       <c r="G87" s="16">
         <v>6.875607067109839</v>
       </c>
       <c r="H87" s="16">
-        <v>63.449282999999994</v>
+        <v>64.471764999999991</v>
       </c>
       <c r="I87" s="16">
-        <v>5.9150472433729497</v>
+        <v>6.0665309879192675</v>
       </c>
       <c r="J87" s="16">
-        <v>-13.927095222330053</v>
+        <v>-12.540034696793755</v>
       </c>
       <c r="K87" s="16">
-        <v>-10.266462000000004</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-9.2439800000000076</v>
+      </c>
+    </row>
+    <row r="88" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B88" s="5"/>
       <c r="C88" s="79"/>
       <c r="D88" s="16">
         <v>34.381065999999997</v>
       </c>
       <c r="E88" s="16">
         <v>4.5459200136139604</v>
       </c>
       <c r="F88" s="16">
         <v>37.325417000000002</v>
       </c>
       <c r="G88" s="16">
         <v>3.4814122940495511</v>
       </c>
       <c r="H88" s="16">
-        <v>58.690357000000006</v>
+        <v>57.158592000000006</v>
       </c>
       <c r="I88" s="16">
-        <v>5.4713972793896568</v>
+        <v>5.3783911390332566</v>
       </c>
       <c r="J88" s="16">
-        <v>57.239655219391125</v>
+        <v>53.135843063722511</v>
       </c>
       <c r="K88" s="16">
-        <v>21.364940000000004</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>19.833175000000004</v>
+      </c>
+    </row>
+    <row r="89" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B89" s="5"/>
       <c r="C89" s="79"/>
       <c r="D89" s="16">
         <v>49.167591000000002</v>
       </c>
       <c r="E89" s="16">
         <v>6.5010182042664315</v>
       </c>
       <c r="F89" s="16">
         <v>56.580926999999996</v>
       </c>
       <c r="G89" s="16">
         <v>5.2774101590484621</v>
       </c>
       <c r="H89" s="16">
-        <v>51.923363999999999</v>
+        <v>52.240563000000002</v>
       </c>
       <c r="I89" s="16">
-        <v>4.8405456543118115</v>
+        <v>4.915624603512077</v>
       </c>
       <c r="J89" s="16">
-        <v>-8.2316837969091541</v>
+        <v>-7.671072621344635</v>
       </c>
       <c r="K89" s="16">
-        <v>-4.6575629999999961</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-4.3403639999999939</v>
+      </c>
+    </row>
+    <row r="90" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B90" s="5"/>
       <c r="C90" s="79"/>
       <c r="D90" s="16">
         <v>41.637855999999999</v>
       </c>
       <c r="E90" s="16">
         <v>5.5054244948186355</v>
       </c>
       <c r="F90" s="16">
         <v>47.42537500000001</v>
       </c>
       <c r="G90" s="16">
         <v>4.4234544941563616</v>
       </c>
       <c r="H90" s="16">
-        <v>50.007457999999993</v>
+        <v>48.575624000000012</v>
       </c>
       <c r="I90" s="16">
-        <v>4.6619356847734359</v>
+        <v>4.5707687427746855</v>
       </c>
       <c r="J90" s="16">
-        <v>5.4445178345980025</v>
+        <v>2.4253872531318983</v>
       </c>
       <c r="K90" s="16">
-        <v>2.582082999999983</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>1.1502490000000023</v>
+      </c>
+    </row>
+    <row r="91" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B91" s="5"/>
       <c r="C91" s="79"/>
       <c r="D91" s="16">
         <v>34.776430999999995</v>
       </c>
       <c r="E91" s="16">
         <v>4.5981958117576962</v>
       </c>
       <c r="F91" s="16">
         <v>30.938910000000003</v>
       </c>
       <c r="G91" s="16">
         <v>2.8857306976233543</v>
       </c>
       <c r="H91" s="16">
-        <v>34.895705999999997</v>
+        <v>34.910970999999996</v>
       </c>
       <c r="I91" s="16">
-        <v>3.2531455017522091</v>
+        <v>3.2849804467095156</v>
       </c>
       <c r="J91" s="16">
-        <v>12.789060765230555</v>
+        <v>12.838399930702124</v>
       </c>
       <c r="K91" s="16">
-        <v>3.9567959999999935</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>3.972060999999993</v>
+      </c>
+    </row>
+    <row r="92" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B92" s="5"/>
       <c r="C92" s="79"/>
       <c r="D92" s="16">
         <v>23.564174999999999</v>
       </c>
       <c r="E92" s="16">
         <v>3.115693234665899</v>
       </c>
       <c r="F92" s="16">
         <v>26.055770999999996</v>
       </c>
       <c r="G92" s="16">
         <v>2.4302710801687697</v>
       </c>
       <c r="H92" s="16">
-        <v>29.945745000000002</v>
+        <v>30.222966999999997</v>
       </c>
       <c r="I92" s="16">
-        <v>2.7916863365185596</v>
+        <v>2.8438583285623005</v>
       </c>
       <c r="J92" s="16">
-        <v>14.929414293670321</v>
+        <v>15.99337052816438</v>
       </c>
       <c r="K92" s="16">
-        <v>3.8899740000000058</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>4.1671960000000006</v>
+      </c>
+    </row>
+    <row r="93" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B93" s="5"/>
       <c r="C93" s="79"/>
       <c r="D93" s="16">
         <v>27.671521999999996</v>
       </c>
       <c r="E93" s="16">
         <v>3.6587732814031715</v>
       </c>
       <c r="F93" s="16">
         <v>22.561499999999995</v>
       </c>
       <c r="G93" s="16">
         <v>2.1043538099574062</v>
       </c>
       <c r="H93" s="16">
-        <v>24.852615999999998</v>
+        <v>24.595036</v>
       </c>
       <c r="I93" s="16">
-        <v>2.3168803619326392</v>
+        <v>2.3142929008223985</v>
       </c>
       <c r="J93" s="16">
-        <v>10.154980830175312</v>
+        <v>9.0133014205616</v>
       </c>
       <c r="K93" s="16">
-        <v>2.2911160000000024</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>2.0335360000000051</v>
+      </c>
+    </row>
+    <row r="94" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B94" s="5"/>
       <c r="C94" s="79"/>
       <c r="D94" s="16">
         <v>6.3182200000000002</v>
       </c>
       <c r="E94" s="16">
         <v>0.83540524160641216</v>
       </c>
       <c r="F94" s="16">
         <v>5.1980040000000001</v>
       </c>
       <c r="G94" s="16">
         <v>0.48482767198873472</v>
       </c>
       <c r="H94" s="16">
-        <v>9.3622049999999994</v>
+        <v>9.5839050000000015</v>
       </c>
       <c r="I94" s="16">
-        <v>0.87278976623175464</v>
+        <v>0.90180649882587238</v>
       </c>
       <c r="J94" s="16">
-        <v>80.111538967649878</v>
+        <v>84.376637647835622</v>
       </c>
       <c r="K94" s="16">
-        <v>4.1642009999999994</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>4.3859010000000014</v>
+      </c>
+    </row>
+    <row r="95" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B95" s="5"/>
       <c r="C95" s="79"/>
       <c r="D95" s="16">
         <v>1.3327979999999999</v>
       </c>
       <c r="E95" s="16">
         <v>0.17622470176767233</v>
       </c>
       <c r="F95" s="16">
         <v>4.6141539999999992</v>
       </c>
       <c r="G95" s="16">
         <v>0.43037087736321633</v>
       </c>
       <c r="H95" s="16">
-        <v>6.1846440000000014</v>
+        <v>5.974545</v>
       </c>
       <c r="I95" s="16">
-        <v>0.57656225119900983</v>
+        <v>0.5621803960418662</v>
       </c>
       <c r="J95" s="16">
-        <v>34.036358561071047</v>
+        <v>29.482999483762377</v>
       </c>
       <c r="K95" s="16">
-        <v>1.5704900000000022</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>1.3603910000000008</v>
+      </c>
+    </row>
+    <row r="96" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B96" s="5"/>
       <c r="C96" s="79"/>
       <c r="D96" s="16">
         <v>4.4559659999999992</v>
       </c>
       <c r="E96" s="16">
         <v>0.58917501334552402</v>
       </c>
       <c r="F96" s="16">
         <v>4.2222420000000005</v>
       </c>
       <c r="G96" s="16">
         <v>0.3938165033026253</v>
       </c>
       <c r="H96" s="16">
-        <v>4.6063250000000009</v>
+        <v>4.4646480000000004</v>
       </c>
       <c r="I96" s="16">
-        <v>0.42942376501449053</v>
+        <v>0.42010522656160859</v>
       </c>
       <c r="J96" s="16">
-        <v>9.096660020908331</v>
+        <v>5.7411678440032539</v>
       </c>
       <c r="K96" s="16">
-        <v>0.3840830000000004</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>0.2424059999999999</v>
+      </c>
+    </row>
+    <row r="97" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B97" s="5"/>
       <c r="C97" s="79"/>
       <c r="D97" s="16">
         <v>2.3368000000000003E-2</v>
       </c>
       <c r="E97" s="16">
         <v>3.089754659676086E-3</v>
       </c>
       <c r="F97" s="16">
         <v>2.9999999999999997E-5</v>
       </c>
       <c r="G97" s="16">
         <v>2.7981567847316087E-6</v>
       </c>
       <c r="H97" s="16">
-        <v>2.5099999999999998E-4</v>
+        <v>4.3100000000000001E-4</v>
       </c>
       <c r="I97" s="16">
-        <v>2.3399426879049372E-5</v>
-[...2 lines deleted...]
-        <v>736.66666666666663</v>
+        <v>4.0555347845575573E-5</v>
+      </c>
+      <c r="J97" s="16" t="s">
+        <v>151</v>
       </c>
       <c r="K97" s="16">
-        <v>2.2099999999999998E-4</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>4.0099999999999999E-4</v>
+      </c>
+    </row>
+    <row r="98" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B98" s="5"/>
       <c r="C98" s="79"/>
       <c r="D98" s="16">
         <v>25.188583000000001</v>
       </c>
       <c r="E98" s="16">
         <v>3.3304750810890038</v>
       </c>
       <c r="F98" s="16">
         <v>31.419440999999996</v>
       </c>
       <c r="G98" s="16">
         <v>2.9305507335541492</v>
       </c>
       <c r="H98" s="16">
-        <v>32.622858999999998</v>
+        <v>32.708023000000004</v>
       </c>
       <c r="I98" s="16">
-        <v>3.0412597759204694</v>
+        <v>3.0776919956057691</v>
       </c>
       <c r="J98" s="16">
-        <v>3.8301699893387755</v>
+        <v>4.1012250981804836</v>
       </c>
       <c r="K98" s="16">
-        <v>1.2034180000000028</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>1.2885820000000088</v>
+      </c>
+    </row>
+    <row r="99" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B99" s="95"/>
       <c r="C99" s="96"/>
       <c r="D99" s="17">
         <v>756.30600399999992</v>
       </c>
       <c r="E99" s="17">
         <v>100</v>
       </c>
       <c r="F99" s="17">
         <v>1072.134348</v>
       </c>
       <c r="G99" s="17">
         <v>100</v>
       </c>
       <c r="H99" s="17">
-        <v>1072.675845</v>
+        <v>1062.745169</v>
       </c>
       <c r="I99" s="17">
         <v>100</v>
       </c>
       <c r="J99" s="17">
-        <v>5.0506450148721078E-2</v>
+        <v>-0.87574649739698596</v>
       </c>
       <c r="K99" s="17">
-        <v>0.54149699999993572</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-9.3891790000000128</v>
+      </c>
+    </row>
+    <row r="100" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E100" s="80"/>
       <c r="F100" s="80"/>
       <c r="G100" s="80"/>
       <c r="H100" s="80"/>
       <c r="I100" s="80"/>
     </row>
-    <row r="101" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="101" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="4" t="s">
         <v>33</v>
       </c>
       <c r="E101" s="80"/>
       <c r="F101" s="80"/>
       <c r="G101" s="80"/>
       <c r="H101" s="80"/>
       <c r="I101" s="80"/>
     </row>
-    <row r="102" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="102" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="4" t="s">
         <v>40</v>
       </c>
       <c r="E102" s="81"/>
       <c r="F102" s="82"/>
       <c r="G102" s="81"/>
       <c r="H102" s="82"/>
       <c r="I102" s="81"/>
     </row>
-    <row r="103" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="103" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="46"/>
       <c r="E103" s="81"/>
       <c r="F103" s="82"/>
       <c r="G103" s="81"/>
       <c r="H103" s="82"/>
       <c r="I103" s="81"/>
     </row>
-    <row r="104" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="104" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="46"/>
       <c r="E104" s="81"/>
       <c r="F104" s="82"/>
       <c r="G104" s="81"/>
       <c r="H104" s="82"/>
       <c r="I104" s="81"/>
     </row>
-    <row r="105" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="105" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="46"/>
       <c r="E105" s="81"/>
       <c r="F105" s="82"/>
       <c r="G105" s="81"/>
       <c r="H105" s="82"/>
       <c r="I105" s="81"/>
     </row>
-    <row r="106" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="106" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="2" t="s">
-        <v>144</v>
+        <v>152</v>
       </c>
       <c r="B106" s="37"/>
       <c r="C106" s="37"/>
       <c r="D106" s="37"/>
       <c r="E106" s="37"/>
       <c r="F106" s="37"/>
       <c r="G106" s="37"/>
       <c r="H106" s="37"/>
       <c r="I106" s="37"/>
       <c r="J106" s="37"/>
       <c r="K106" s="37"/>
     </row>
-    <row r="107" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="107" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="23">
         <v>0</v>
       </c>
       <c r="B107" s="23">
         <v>0</v>
       </c>
       <c r="C107" s="23">
         <v>0</v>
       </c>
       <c r="D107" s="13">
         <v>2021</v>
       </c>
       <c r="E107" s="13" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="F107" s="13">
         <v>2024</v>
       </c>
       <c r="G107" s="13" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="H107" s="13">
         <v>2025</v>
       </c>
       <c r="I107" s="13" t="s">
-        <v>142</v>
+        <v>149</v>
       </c>
       <c r="J107" s="13" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="K107" s="13" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="108" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B108" s="5"/>
       <c r="C108" s="79"/>
       <c r="D108" s="16">
         <v>289.58558399999998</v>
       </c>
       <c r="E108" s="16">
         <v>34.429292643004359</v>
       </c>
       <c r="F108" s="16">
         <v>228.62944199999998</v>
       </c>
       <c r="G108" s="16">
         <v>22.740733202953272</v>
       </c>
       <c r="H108" s="16">
-        <v>239.192914</v>
+        <v>234.39803000000001</v>
       </c>
       <c r="I108" s="16">
-        <v>23.35662021224401</v>
+        <v>22.816993427691838</v>
       </c>
       <c r="J108" s="16">
-        <v>4.6203463156770592</v>
+        <v>2.5231168608634502</v>
       </c>
       <c r="K108" s="16">
-        <v>10.563472000000019</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>5.7685880000000225</v>
+      </c>
+    </row>
+    <row r="109" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="15" t="s">
         <v>46</v>
       </c>
       <c r="B109" s="5"/>
       <c r="C109" s="79"/>
       <c r="D109" s="16">
         <v>87.962922000000006</v>
       </c>
       <c r="E109" s="16">
         <v>10.458052301635867</v>
       </c>
       <c r="F109" s="16">
         <v>200.74451800000003</v>
       </c>
       <c r="G109" s="16">
         <v>19.967146338893009</v>
       </c>
       <c r="H109" s="16">
-        <v>205.90463999999994</v>
+        <v>206.88657599999999</v>
       </c>
       <c r="I109" s="16">
-        <v>20.106099281932842</v>
+        <v>20.138947604933655</v>
       </c>
       <c r="J109" s="16">
-        <v>2.5704921117696053</v>
+        <v>3.0596392176447691</v>
       </c>
       <c r="K109" s="16">
-        <v>5.1601219999999159</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>6.1420579999999632</v>
+      </c>
+    </row>
+    <row r="110" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B110" s="5"/>
       <c r="C110" s="79"/>
       <c r="D110" s="16">
         <v>140.60080699999997</v>
       </c>
       <c r="E110" s="16">
         <v>16.716254528904916</v>
       </c>
       <c r="F110" s="16">
         <v>162.40943200000001</v>
       </c>
       <c r="G110" s="16">
         <v>16.154129277694611</v>
       </c>
       <c r="H110" s="16">
-        <v>155.81128799999999</v>
+        <v>162.50585400000006</v>
       </c>
       <c r="I110" s="16">
-        <v>15.214602379887273</v>
+        <v>15.818797635284948</v>
       </c>
       <c r="J110" s="16">
-        <v>-4.0626605971998098</v>
+        <v>5.9369704587136682E-2</v>
       </c>
       <c r="K110" s="16">
-        <v>-6.5981440000000191</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>9.6422000000046637E-2</v>
+      </c>
+    </row>
+    <row r="111" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B111" s="5"/>
       <c r="C111" s="79"/>
       <c r="D111" s="16">
         <v>94.077545999999998</v>
       </c>
       <c r="E111" s="16">
         <v>11.185029716015507</v>
       </c>
       <c r="F111" s="16">
         <v>145.57385399999998</v>
       </c>
       <c r="G111" s="16">
         <v>14.479570724489946</v>
       </c>
       <c r="H111" s="16">
-        <v>133.54526000000001</v>
+        <v>137.00368400000002</v>
       </c>
       <c r="I111" s="16">
-        <v>13.040377604854053</v>
+        <v>13.336341424872767</v>
       </c>
       <c r="J111" s="16">
-        <v>-8.2628807780276059</v>
+        <v>-5.887162951665732</v>
       </c>
       <c r="K111" s="16">
-        <v>-12.02859399999997</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-8.5701699999999619</v>
+      </c>
+    </row>
+    <row r="112" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B112" s="5"/>
       <c r="C112" s="79"/>
       <c r="D112" s="16">
         <v>72.124677999999989</v>
       </c>
       <c r="E112" s="16">
         <v>8.5750181737101201</v>
       </c>
       <c r="F112" s="16">
         <v>70.524994000000007</v>
       </c>
       <c r="G112" s="16">
         <v>7.0148011501243168</v>
       </c>
       <c r="H112" s="16">
-        <v>80.41112600000001</v>
+        <v>81.817890999999989</v>
       </c>
       <c r="I112" s="16">
-        <v>7.8519555592725458</v>
+        <v>7.9643940745346988</v>
       </c>
       <c r="J112" s="16">
-        <v>14.017912571534572</v>
+        <v>16.012616746908169</v>
       </c>
       <c r="K112" s="16">
-        <v>9.8861320000000035</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>11.292896999999982</v>
+      </c>
+    </row>
+    <row r="113" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B113" s="5"/>
       <c r="C113" s="79"/>
       <c r="D113" s="16">
         <v>56.975921999999997</v>
       </c>
       <c r="E113" s="16">
         <v>6.7739583754382968</v>
       </c>
       <c r="F113" s="16">
         <v>68.870722999999998</v>
       </c>
       <c r="G113" s="16">
         <v>6.8502583199126983</v>
       </c>
       <c r="H113" s="16">
-        <v>55.939372000000006</v>
+        <v>54.935589000000007</v>
       </c>
       <c r="I113" s="16">
-        <v>5.4623468766948369</v>
+        <v>5.3475917573171587</v>
       </c>
       <c r="J113" s="16">
-        <v>-18.776267239128579</v>
+        <v>-20.233755931384646</v>
       </c>
       <c r="K113" s="16">
-        <v>-12.931350999999992</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-13.935133999999991</v>
+      </c>
+    </row>
+    <row r="114" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B114" s="5"/>
       <c r="C114" s="79"/>
       <c r="D114" s="16">
         <v>23.660327000000002</v>
       </c>
       <c r="E114" s="16">
         <v>2.813014070176151</v>
       </c>
       <c r="F114" s="16">
         <v>36.892005999999988</v>
       </c>
       <c r="G114" s="16">
         <v>3.6694804414899078</v>
       </c>
       <c r="H114" s="16">
-        <v>41.425904000000003</v>
+        <v>41.322611999999992</v>
       </c>
       <c r="I114" s="16">
-        <v>4.045141181217768</v>
+        <v>4.0224645506579542</v>
       </c>
       <c r="J114" s="16">
-        <v>12.289648874067776</v>
+        <v>12.009664099046297</v>
       </c>
       <c r="K114" s="16">
-        <v>4.5338980000000149</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>4.4306060000000045</v>
+      </c>
+    </row>
+    <row r="115" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B115" s="5"/>
       <c r="C115" s="79"/>
       <c r="D115" s="16">
         <v>27.650805999999999</v>
       </c>
       <c r="E115" s="16">
         <v>3.2874484925635694</v>
       </c>
       <c r="F115" s="16">
         <v>18.265606000000002</v>
       </c>
       <c r="G115" s="16">
         <v>1.8167969496958429</v>
       </c>
       <c r="H115" s="16">
-        <v>40.332957999999998</v>
+        <v>40.355421999999997</v>
       </c>
       <c r="I115" s="16">
-        <v>3.938417598952737</v>
+        <v>3.9283154322829867</v>
       </c>
       <c r="J115" s="16">
-        <v>120.8136866633387</v>
+        <v>120.93667190675193</v>
       </c>
       <c r="K115" s="16">
-        <v>22.067351999999996</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>22.089815999999995</v>
+      </c>
+    </row>
+    <row r="116" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B116" s="5"/>
       <c r="C116" s="79"/>
       <c r="D116" s="16">
         <v>11.143163000000001</v>
       </c>
       <c r="E116" s="16">
         <v>1.3248284482824895</v>
       </c>
       <c r="F116" s="16">
         <v>17.593690000000002</v>
       </c>
       <c r="G116" s="16">
         <v>1.7499645139555871</v>
       </c>
       <c r="H116" s="16">
-        <v>19.870643000000005</v>
+        <v>22.531899000000006</v>
       </c>
       <c r="I116" s="16">
-        <v>1.9403211163859353</v>
+        <v>2.1933212979495451</v>
       </c>
       <c r="J116" s="16">
-        <v>12.941872910117219</v>
+        <v>28.068068722365823</v>
       </c>
       <c r="K116" s="16">
-        <v>2.2769530000000024</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>4.9382090000000041</v>
+      </c>
+    </row>
+    <row r="117" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B117" s="5"/>
       <c r="C117" s="79"/>
       <c r="D117" s="16">
         <v>15.218489000000002</v>
       </c>
       <c r="E117" s="16">
         <v>1.8093504660278352</v>
       </c>
       <c r="F117" s="16">
         <v>12.780909000000001</v>
       </c>
       <c r="G117" s="16">
         <v>1.2712590255992682</v>
       </c>
       <c r="H117" s="16">
-        <v>14.104240999999996</v>
+        <v>13.746529999999998</v>
       </c>
       <c r="I117" s="16">
-        <v>1.3772456504249142</v>
+        <v>1.3381276483576616</v>
       </c>
       <c r="J117" s="16">
-        <v>10.353974040500525</v>
+        <v>7.5551824991477279</v>
       </c>
       <c r="K117" s="16">
-        <v>1.3233319999999953</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>0.96562099999999695</v>
+      </c>
+    </row>
+    <row r="118" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="15" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="B118" s="5"/>
       <c r="C118" s="79"/>
       <c r="D118" s="16">
-        <v>6.1029029999999995</v>
+        <v>4.8611170000000001</v>
       </c>
       <c r="E118" s="16">
-        <v>0.72558388596743562</v>
+        <v>0.57794596489610972</v>
       </c>
       <c r="F118" s="16">
-        <v>14.735105000000001</v>
+        <v>10.930301999999999</v>
       </c>
       <c r="G118" s="16">
-        <v>1.4656340346686532</v>
+        <v>1.0871875443308241</v>
       </c>
       <c r="H118" s="16">
-        <v>9.2510019999999997</v>
+        <v>7.2463890000000006</v>
       </c>
       <c r="I118" s="16">
-        <v>0.90333838358066798</v>
+        <v>0.70538481141457721</v>
       </c>
       <c r="J118" s="16">
-        <v>-37.217943136475789</v>
+        <v>-33.703670767742729</v>
       </c>
       <c r="K118" s="16">
-        <v>-5.4841030000000011</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-3.6839129999999987</v>
+      </c>
+    </row>
+    <row r="119" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="15" t="s">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="B119" s="5"/>
       <c r="C119" s="79"/>
       <c r="D119" s="16">
-        <v>4.8611170000000001</v>
+        <v>6.1029029999999995</v>
       </c>
       <c r="E119" s="16">
-        <v>0.57794596489610972</v>
+        <v>0.72558388596743562</v>
       </c>
       <c r="F119" s="16">
-        <v>10.930301999999999</v>
+        <v>14.735105000000001</v>
       </c>
       <c r="G119" s="16">
-        <v>1.0871875443308241</v>
+        <v>1.4656340346686532</v>
       </c>
       <c r="H119" s="16">
-        <v>9.209772000000001</v>
+        <v>7.0699589999999999</v>
       </c>
       <c r="I119" s="16">
-        <v>0.8993123719599776</v>
+        <v>0.68821059646726013</v>
       </c>
       <c r="J119" s="16">
-        <v>-15.740919143862616</v>
+        <v>-52.019622527291119</v>
       </c>
       <c r="K119" s="16">
-        <v>-1.7205299999999983</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-7.6651460000000009</v>
+      </c>
+    </row>
+    <row r="120" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A120" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B120" s="5"/>
       <c r="C120" s="79"/>
       <c r="D120" s="16">
         <v>4.3131410000000008</v>
       </c>
       <c r="E120" s="16">
         <v>0.51279622296232985</v>
       </c>
       <c r="F120" s="16">
         <v>6.901294</v>
       </c>
       <c r="G120" s="16">
         <v>0.68644039996013384</v>
       </c>
       <c r="H120" s="16">
-        <v>7.2585449999999998</v>
+        <v>6.8455510000000013</v>
       </c>
       <c r="I120" s="16">
-        <v>0.70877968758925147</v>
+        <v>0.66636606193289805</v>
       </c>
       <c r="J120" s="16">
-        <v>5.1765799283438696</v>
+        <v>-0.80771808881057328</v>
       </c>
       <c r="K120" s="16">
-        <v>0.35725099999999976</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-5.5742999999998766E-2</v>
+      </c>
+    </row>
+    <row r="121" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A121" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B121" s="5"/>
       <c r="C121" s="79"/>
       <c r="D121" s="16">
         <v>1.2942099999999999</v>
       </c>
       <c r="E121" s="16">
         <v>0.15387069416930185</v>
       </c>
       <c r="F121" s="16">
         <v>3.2507030000000001</v>
       </c>
       <c r="G121" s="16">
         <v>0.32333267753433009</v>
       </c>
       <c r="H121" s="16">
-        <v>3.3974400000000005</v>
+        <v>2.1561970000000001</v>
       </c>
       <c r="I121" s="16">
-        <v>0.33175195053598572</v>
+        <v>0.20989055572612475</v>
       </c>
       <c r="J121" s="16">
-        <v>4.5140082006876767</v>
+        <v>-33.669824650237196</v>
       </c>
       <c r="K121" s="16">
-        <v>0.14673700000000034</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-1.094506</v>
+      </c>
+    </row>
+    <row r="122" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A122" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B122" s="5"/>
       <c r="C122" s="79"/>
       <c r="D122" s="16">
         <v>0.30556800000000001</v>
       </c>
       <c r="E122" s="16">
         <v>3.6329467610299128E-2</v>
       </c>
       <c r="F122" s="16">
         <v>1.2342679999999999</v>
       </c>
       <c r="G122" s="16">
         <v>0.12276703754078501</v>
       </c>
       <c r="H122" s="16">
-        <v>1.3298989999999999</v>
+        <v>1.3452680000000001</v>
       </c>
       <c r="I122" s="16">
-        <v>0.1298614801926912</v>
+        <v>0.13095234253668489</v>
       </c>
       <c r="J122" s="16">
-        <v>7.7479931424941766</v>
+        <v>8.993184624408979</v>
       </c>
       <c r="K122" s="16">
-        <v>9.5631000000000022E-2</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>0.11100000000000021</v>
+      </c>
+    </row>
+    <row r="123" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A123" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B123" s="5"/>
       <c r="C123" s="79"/>
       <c r="D123" s="16">
         <v>0.35263600000000001</v>
       </c>
       <c r="E123" s="16">
         <v>4.1925457313021788E-2</v>
       </c>
       <c r="F123" s="16">
         <v>0.27434500000000006</v>
       </c>
       <c r="G123" s="16">
         <v>2.7287852325529528E-2</v>
       </c>
       <c r="H123" s="16">
-        <v>0.25747700000000001</v>
+        <v>0.34319499999999997</v>
       </c>
       <c r="I123" s="16">
-        <v>2.5142017804038921E-2</v>
+        <v>3.340761037717211E-2</v>
       </c>
       <c r="J123" s="16">
-        <v>-6.1484627020722247</v>
+        <v>25.09613807432244</v>
       </c>
       <c r="K123" s="16">
-        <v>-1.686800000000005E-2</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>6.8849999999999911E-2</v>
+      </c>
+    </row>
+    <row r="124" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A124" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B124" s="5"/>
       <c r="C124" s="79"/>
       <c r="D124" s="16">
         <v>4.872514999999999</v>
       </c>
       <c r="E124" s="16">
         <v>0.57930109132237873</v>
       </c>
       <c r="F124" s="16">
         <v>5.7629099999999998</v>
       </c>
       <c r="G124" s="16">
         <v>0.57321050883127933</v>
       </c>
       <c r="H124" s="16">
-        <v>6.8479559999999999</v>
+        <v>6.7852189999999988</v>
       </c>
       <c r="I124" s="16">
-        <v>0.66868664647046194</v>
+        <v>0.66049316766207344</v>
       </c>
       <c r="J124" s="16">
-        <v>18.828092057658374</v>
+        <v>17.739458016869932</v>
       </c>
       <c r="K124" s="16">
-        <v>1.0850460000000002</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>1.022308999999999</v>
+      </c>
+    </row>
+    <row r="125" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A125" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B125" s="95"/>
       <c r="C125" s="96"/>
       <c r="D125" s="17">
         <v>841.10233400000004</v>
       </c>
       <c r="E125" s="17">
         <v>100</v>
       </c>
       <c r="F125" s="17">
         <v>1005.374101</v>
       </c>
       <c r="G125" s="17">
         <v>100</v>
       </c>
       <c r="H125" s="17">
-        <v>1024.0904370000001</v>
+        <v>1027.295865</v>
       </c>
       <c r="I125" s="17">
         <v>100</v>
       </c>
       <c r="J125" s="17">
-        <v>1.8616290176347072</v>
+        <v>2.1804583963517135</v>
       </c>
       <c r="K125" s="17">
-        <v>18.716336000000069</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+        <v>21.921764000000053</v>
+      </c>
+    </row>
+    <row r="126" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A126" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E126" s="80"/>
       <c r="F126" s="80"/>
       <c r="G126" s="80"/>
       <c r="H126" s="80"/>
       <c r="I126" s="80"/>
     </row>
-    <row r="127" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="127" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A127" s="4" t="s">
         <v>33</v>
       </c>
       <c r="E127" s="80"/>
       <c r="F127" s="80"/>
       <c r="G127" s="80"/>
       <c r="H127" s="80"/>
       <c r="I127" s="80"/>
     </row>
-    <row r="128" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="128" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A128" s="4" t="s">
         <v>40</v>
       </c>
       <c r="E128" s="81"/>
       <c r="F128" s="82"/>
       <c r="G128" s="81"/>
       <c r="H128" s="82"/>
       <c r="I128" s="81"/>
     </row>
-    <row r="129" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="129" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="46"/>
     </row>
-    <row r="130" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...24 lines deleted...]
-      <c r="G132" s="13">
+    <row r="130" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A130" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="B130" s="37"/>
+      <c r="C130" s="37"/>
+      <c r="D130" s="37"/>
+      <c r="E130" s="37"/>
+      <c r="F130" s="37"/>
+      <c r="G130" s="37"/>
+      <c r="H130" s="37"/>
+      <c r="I130" s="37"/>
+      <c r="J130" s="37"/>
+      <c r="K130" s="37"/>
+    </row>
+    <row r="131" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A131" s="23">
+        <v>0</v>
+      </c>
+      <c r="B131" s="23">
+        <v>0</v>
+      </c>
+      <c r="C131" s="23">
+        <v>0</v>
+      </c>
+      <c r="D131" s="13">
+        <v>0</v>
+      </c>
+      <c r="E131" s="13">
+        <v>0</v>
+      </c>
+      <c r="F131" s="13" t="s">
+        <v>121</v>
+      </c>
+      <c r="G131" s="13" t="s">
+        <v>149</v>
+      </c>
+      <c r="H131" s="13" t="s">
+        <v>122</v>
+      </c>
+      <c r="I131" s="13" t="s">
+        <v>153</v>
+      </c>
+      <c r="J131" s="13" t="s">
+        <v>128</v>
+      </c>
+      <c r="K131" s="13" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="132" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A132" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="B132" s="5"/>
+      <c r="C132" s="79"/>
+      <c r="D132" s="16"/>
+      <c r="E132" s="16">
+        <v>0</v>
+      </c>
+      <c r="F132" s="16">
+        <v>119.77408499999999</v>
+      </c>
+      <c r="G132" s="16">
+        <v>22.311179367873439</v>
+      </c>
+      <c r="H132" s="16">
+        <v>158.60632900000004</v>
+      </c>
+      <c r="I132" s="16">
+        <v>26.371753318606412</v>
+      </c>
+      <c r="J132" s="16">
+        <v>32.421240370986816</v>
+      </c>
+      <c r="K132" s="16">
+        <v>38.83224400000006</v>
+      </c>
+    </row>
+    <row r="133" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A133" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="B133" s="5"/>
+      <c r="C133" s="79"/>
+      <c r="D133" s="16"/>
+      <c r="E133" s="16">
+        <v>0</v>
+      </c>
+      <c r="F133" s="16">
+        <v>88.13874899999999</v>
+      </c>
+      <c r="G133" s="16">
+        <v>16.418238037042617</v>
+      </c>
+      <c r="H133" s="16">
+        <v>110.01581</v>
+      </c>
+      <c r="I133" s="16">
+        <v>18.292522251534312</v>
+      </c>
+      <c r="J133" s="16">
+        <v>24.821161235224718</v>
+      </c>
+      <c r="K133" s="16">
+        <v>21.877061000000012</v>
+      </c>
+    </row>
+    <row r="134" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A134" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="B134" s="5"/>
+      <c r="C134" s="79"/>
+      <c r="D134" s="16"/>
+      <c r="E134" s="16">
+        <v>0</v>
+      </c>
+      <c r="F134" s="16">
+        <v>59.263049000000002</v>
+      </c>
+      <c r="G134" s="16">
+        <v>11.0393539314124</v>
+      </c>
+      <c r="H134" s="16">
+        <v>50.361858999999995</v>
+      </c>
+      <c r="I134" s="16">
+        <v>8.37375488474005</v>
+      </c>
+      <c r="J134" s="16">
+        <v>-15.019797580782598</v>
+      </c>
+      <c r="K134" s="16">
+        <v>-8.9011900000000068</v>
+      </c>
+    </row>
+    <row r="135" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A135" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="B135" s="5"/>
+      <c r="C135" s="79"/>
+      <c r="D135" s="16"/>
+      <c r="E135" s="16">
+        <v>0</v>
+      </c>
+      <c r="F135" s="16">
+        <v>33.876925999999997</v>
+      </c>
+      <c r="G135" s="16">
+        <v>6.310498405545534</v>
+      </c>
+      <c r="H135" s="16">
+        <v>38.418311000000003</v>
+      </c>
+      <c r="I135" s="16">
+        <v>6.3878801495336477</v>
+      </c>
+      <c r="J135" s="16">
+        <v>13.40554039643386</v>
+      </c>
+      <c r="K135" s="16">
+        <v>4.5413850000000053</v>
+      </c>
+    </row>
+    <row r="136" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A136" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="B136" s="5"/>
+      <c r="C136" s="79"/>
+      <c r="D136" s="16"/>
+      <c r="E136" s="16">
+        <v>0</v>
+      </c>
+      <c r="F136" s="16">
+        <v>33.681846999999998</v>
+      </c>
+      <c r="G136" s="16">
+        <v>6.274159638608551</v>
+      </c>
+      <c r="H136" s="16">
+        <v>38.084259999999993</v>
+      </c>
+      <c r="I136" s="16">
+        <v>6.3323369021526812</v>
+      </c>
+      <c r="J136" s="16">
+        <v>13.070580719638079</v>
+      </c>
+      <c r="K136" s="16">
+        <v>4.4024129999999957</v>
+      </c>
+    </row>
+    <row r="137" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A137" s="15" t="s">
+        <v>34</v>
+      </c>
+      <c r="B137" s="5"/>
+      <c r="C137" s="79"/>
+      <c r="D137" s="16"/>
+      <c r="E137" s="16">
+        <v>0</v>
+      </c>
+      <c r="F137" s="16">
+        <v>53.106650000000002</v>
+      </c>
+      <c r="G137" s="16">
+        <v>9.8925572570800782</v>
+      </c>
+      <c r="H137" s="16">
+        <v>32.780127</v>
+      </c>
+      <c r="I137" s="16">
+        <v>5.4504093780304901</v>
+      </c>
+      <c r="J137" s="16">
+        <v>-38.274910957478966</v>
+      </c>
+      <c r="K137" s="16">
+        <v>-20.326523000000002</v>
+      </c>
+    </row>
+    <row r="138" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A138" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="B138" s="5"/>
+      <c r="C138" s="79"/>
+      <c r="D138" s="16"/>
+      <c r="E138" s="16">
+        <v>0</v>
+      </c>
+      <c r="F138" s="16">
+        <v>10.491662</v>
+      </c>
+      <c r="G138" s="16">
+        <v>1.9543572614151201</v>
+      </c>
+      <c r="H138" s="16">
+        <v>27.751498000000002</v>
+      </c>
+      <c r="I138" s="16">
+        <v>4.6142903886124174</v>
+      </c>
+      <c r="J138" s="16">
+        <v>164.51002710533373</v>
+      </c>
+      <c r="K138" s="16">
+        <v>17.259836</v>
+      </c>
+    </row>
+    <row r="139" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A139" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="B139" s="5"/>
+      <c r="C139" s="79"/>
+      <c r="D139" s="16"/>
+      <c r="E139" s="16">
+        <v>0</v>
+      </c>
+      <c r="F139" s="16">
+        <v>27.939615999999994</v>
+      </c>
+      <c r="G139" s="16">
+        <v>5.2045130133576603</v>
+      </c>
+      <c r="H139" s="16">
+        <v>27.022321000000002</v>
+      </c>
+      <c r="I139" s="16">
+        <v>4.4930488461667721</v>
+      </c>
+      <c r="J139" s="16">
+        <v>-3.2831338841592972</v>
+      </c>
+      <c r="K139" s="16">
+        <v>-0.9172949999999922</v>
+      </c>
+    </row>
+    <row r="140" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A140" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="B140" s="5"/>
+      <c r="C140" s="79"/>
+      <c r="D140" s="16"/>
+      <c r="E140" s="16">
+        <v>0</v>
+      </c>
+      <c r="F140" s="16">
+        <v>30.218108999999998</v>
+      </c>
+      <c r="G140" s="16">
+        <v>5.6289442750236889</v>
+      </c>
+      <c r="H140" s="16">
+        <v>23.321895000000001</v>
+      </c>
+      <c r="I140" s="16">
+        <v>3.8777725059284367</v>
+      </c>
+      <c r="J140" s="16">
+        <v>-22.821461131138278</v>
+      </c>
+      <c r="K140" s="16">
+        <v>-6.896213999999997</v>
+      </c>
+    </row>
+    <row r="141" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A141" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="B141" s="5"/>
+      <c r="C141" s="79"/>
+      <c r="D141" s="16"/>
+      <c r="E141" s="16">
+        <v>0</v>
+      </c>
+      <c r="F141" s="16">
+        <v>20.252984999999999</v>
+      </c>
+      <c r="G141" s="16">
+        <v>3.7726690299479246</v>
+      </c>
+      <c r="H141" s="16">
+        <v>23.091293999999998</v>
+      </c>
+      <c r="I141" s="16">
+        <v>3.8394300720207455</v>
+      </c>
+      <c r="J141" s="16">
+        <v>14.014274932806195</v>
+      </c>
+      <c r="K141" s="16">
+        <v>2.8383089999999989</v>
+      </c>
+    </row>
+    <row r="142" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A142" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="B142" s="5"/>
+      <c r="C142" s="79"/>
+      <c r="D142" s="16"/>
+      <c r="E142" s="16">
+        <v>0</v>
+      </c>
+      <c r="F142" s="16">
+        <v>16.895186000000002</v>
+      </c>
+      <c r="G142" s="16">
+        <v>3.1471876850454272</v>
+      </c>
+      <c r="H142" s="16">
+        <v>18.213864999999998</v>
+      </c>
+      <c r="I142" s="16">
+        <v>3.0284513725703781</v>
+      </c>
+      <c r="J142" s="16">
+        <v>7.8050576063500907</v>
+      </c>
+      <c r="K142" s="16">
+        <v>1.3186789999999959</v>
+      </c>
+    </row>
+    <row r="143" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A143" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="B143" s="5"/>
+      <c r="C143" s="79"/>
+      <c r="D143" s="16"/>
+      <c r="E143" s="16">
+        <v>0</v>
+      </c>
+      <c r="F143" s="16">
+        <v>17.807495000000003</v>
+      </c>
+      <c r="G143" s="16">
+        <v>3.3171300372489556</v>
+      </c>
+      <c r="H143" s="16">
+        <v>18.208680000000001</v>
+      </c>
+      <c r="I143" s="16">
+        <v>3.0275892534997269</v>
+      </c>
+      <c r="J143" s="16">
+        <v>2.2528996919555393</v>
+      </c>
+      <c r="K143" s="16">
+        <v>0.40118499999999813</v>
+      </c>
+    </row>
+    <row r="144" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A144" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B144" s="5"/>
+      <c r="C144" s="79"/>
+      <c r="D144" s="16"/>
+      <c r="E144" s="16">
+        <v>0</v>
+      </c>
+      <c r="F144" s="16">
+        <v>3.7667130000000006</v>
+      </c>
+      <c r="G144" s="16">
+        <v>0.7016526936548978</v>
+      </c>
+      <c r="H144" s="16">
+        <v>7.6358430000000004</v>
+      </c>
+      <c r="I144" s="16">
+        <v>1.2696250474065727</v>
+      </c>
+      <c r="J144" s="16">
+        <v>102.71900195209986</v>
+      </c>
+      <c r="K144" s="16">
+        <v>3.8691299999999997</v>
+      </c>
+    </row>
+    <row r="145" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A145" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="B145" s="5"/>
+      <c r="C145" s="79"/>
+      <c r="D145" s="16"/>
+      <c r="E145" s="16">
+        <v>0</v>
+      </c>
+      <c r="F145" s="16">
+        <v>4.1578530000000002</v>
+      </c>
+      <c r="G145" s="16">
+        <v>0.7745131517243542</v>
+      </c>
+      <c r="H145" s="16">
+        <v>7.103206000000001</v>
+      </c>
+      <c r="I145" s="16">
+        <v>1.1810625564837638</v>
+      </c>
+      <c r="J145" s="16">
+        <v>70.838314870679667</v>
+      </c>
+      <c r="K145" s="16">
+        <v>2.9453530000000008</v>
+      </c>
+    </row>
+    <row r="146" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A146" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="B146" s="5"/>
+      <c r="C146" s="79"/>
+      <c r="D146" s="16"/>
+      <c r="E146" s="16">
+        <v>0</v>
+      </c>
+      <c r="F146" s="16">
+        <v>2.0270769999999998</v>
+      </c>
+      <c r="G146" s="16">
+        <v>0.37759819696799007</v>
+      </c>
+      <c r="H146" s="16">
+        <v>2.4128210000000005</v>
+      </c>
+      <c r="I146" s="16">
+        <v>0.40118399193233473</v>
+      </c>
+      <c r="J146" s="16">
+        <v>19.02956819104557</v>
+      </c>
+      <c r="K146" s="16">
+        <v>0.38574400000000075</v>
+      </c>
+    </row>
+    <row r="147" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A147" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="B147" s="5"/>
+      <c r="C147" s="79"/>
+      <c r="D147" s="16"/>
+      <c r="E147" s="16">
+        <v>0</v>
+      </c>
+      <c r="F147" s="16">
+        <v>3.0000000000000001E-6</v>
+      </c>
+      <c r="G147" s="16">
+        <v>5.5883155445203635E-7</v>
+      </c>
+      <c r="H147" s="16">
+        <v>3.9999999999999998E-6</v>
+      </c>
+      <c r="I147" s="16">
+        <v>6.6508703618268349E-7</v>
+      </c>
+      <c r="J147" s="16">
+        <v>33.333333333333329</v>
+      </c>
+      <c r="K147" s="16">
+        <v>9.9999999999999974E-7</v>
+      </c>
+    </row>
+    <row r="148" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A148" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="B148" s="5"/>
+      <c r="C148" s="79"/>
+      <c r="D148" s="16"/>
+      <c r="E148" s="16">
+        <v>0</v>
+      </c>
+      <c r="F148" s="16">
+        <v>15.436391</v>
+      </c>
+      <c r="G148" s="16">
+        <v>2.8754474592198078</v>
+      </c>
+      <c r="H148" s="16">
+        <v>18.396920999999999</v>
+      </c>
+      <c r="I148" s="16">
+        <v>3.0588884156942426</v>
+      </c>
+      <c r="J148" s="16">
+        <v>19.178900042114758</v>
+      </c>
+      <c r="K148" s="16">
+        <v>2.9605299999999986</v>
+      </c>
+    </row>
+    <row r="149" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A149" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B149" s="95"/>
+      <c r="C149" s="96"/>
+      <c r="D149" s="17"/>
+      <c r="E149" s="17">
+        <v>0</v>
+      </c>
+      <c r="F149" s="17">
+        <v>536.83439599999997</v>
+      </c>
+      <c r="G149" s="17">
+        <v>100</v>
+      </c>
+      <c r="H149" s="17">
+        <v>601.42504399999996</v>
+      </c>
+      <c r="I149" s="17">
+        <v>100</v>
+      </c>
+      <c r="J149" s="17">
+        <v>12.0317640749681</v>
+      </c>
+      <c r="K149" s="17">
+        <v>64.590647999999987</v>
+      </c>
+    </row>
+    <row r="150" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A150" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="E150" s="80"/>
+      <c r="F150" s="80"/>
+      <c r="G150" s="80"/>
+      <c r="H150" s="80"/>
+      <c r="I150" s="80"/>
+    </row>
+    <row r="151" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A151" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="E151" s="80"/>
+      <c r="F151" s="80"/>
+      <c r="G151" s="80"/>
+      <c r="H151" s="80"/>
+      <c r="I151" s="80"/>
+    </row>
+    <row r="152" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A152" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="E152" s="81"/>
+      <c r="F152" s="82"/>
+      <c r="G152" s="81"/>
+      <c r="H152" s="82"/>
+      <c r="I152" s="81"/>
+    </row>
+    <row r="153" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A153" s="46"/>
+      <c r="E153" s="81"/>
+      <c r="F153" s="82"/>
+      <c r="G153" s="81"/>
+      <c r="H153" s="82"/>
+      <c r="I153" s="81"/>
+    </row>
+    <row r="154" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A154" s="46"/>
+      <c r="E154" s="81"/>
+      <c r="F154" s="82"/>
+      <c r="G154" s="81"/>
+      <c r="H154" s="82"/>
+      <c r="I154" s="81"/>
+    </row>
+    <row r="155" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A155" s="46"/>
+      <c r="E155" s="81"/>
+      <c r="F155" s="82"/>
+      <c r="G155" s="81"/>
+      <c r="H155" s="82"/>
+      <c r="I155" s="81"/>
+    </row>
+    <row r="156" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A156" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="B156" s="37"/>
+      <c r="C156" s="37"/>
+      <c r="D156" s="37"/>
+      <c r="E156" s="37"/>
+      <c r="F156" s="37"/>
+      <c r="G156" s="37"/>
+      <c r="H156" s="37"/>
+      <c r="I156" s="37"/>
+      <c r="J156" s="37"/>
+      <c r="K156" s="37"/>
+    </row>
+    <row r="157" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A157" s="23">
+        <v>0</v>
+      </c>
+      <c r="B157" s="23">
+        <v>0</v>
+      </c>
+      <c r="C157" s="23">
+        <v>0</v>
+      </c>
+      <c r="D157" s="13">
+        <v>0</v>
+      </c>
+      <c r="E157" s="13">
+        <v>0</v>
+      </c>
+      <c r="F157" s="13" t="s">
+        <v>121</v>
+      </c>
+      <c r="G157" s="13" t="s">
+        <v>149</v>
+      </c>
+      <c r="H157" s="13" t="s">
+        <v>122</v>
+      </c>
+      <c r="I157" s="13" t="s">
+        <v>153</v>
+      </c>
+      <c r="J157" s="13" t="s">
+        <v>128</v>
+      </c>
+      <c r="K157" s="13" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="158" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A158" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B158" s="5"/>
+      <c r="C158" s="79"/>
+      <c r="D158" s="16"/>
+      <c r="E158" s="16">
+        <v>0</v>
+      </c>
+      <c r="F158" s="16">
+        <v>107.51299700000001</v>
+      </c>
+      <c r="G158" s="16">
+        <v>21.450030394809438</v>
+      </c>
+      <c r="H158" s="16">
+        <v>98.245476999999994</v>
+      </c>
+      <c r="I158" s="16">
+        <v>21.06175490076005</v>
+      </c>
+      <c r="J158" s="16">
+        <v>-8.6199066704465679</v>
+      </c>
+      <c r="K158" s="16">
+        <v>-9.2675200000000189</v>
+      </c>
+    </row>
+    <row r="159" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A159" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="B159" s="5"/>
+      <c r="C159" s="79"/>
+      <c r="D159" s="16"/>
+      <c r="E159" s="16">
+        <v>0</v>
+      </c>
+      <c r="F159" s="16">
+        <v>90.794033999999996</v>
+      </c>
+      <c r="G159" s="16">
+        <v>18.114412613456967</v>
+      </c>
+      <c r="H159" s="16">
+        <v>85.975805000000008</v>
+      </c>
+      <c r="I159" s="16">
+        <v>18.43139641233093</v>
+      </c>
+      <c r="J159" s="16">
+        <v>-5.3067682839160861</v>
+      </c>
+      <c r="K159" s="16">
+        <v>-4.8182289999999881</v>
+      </c>
+    </row>
+    <row r="160" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A160" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="B160" s="5"/>
+      <c r="C160" s="79"/>
+      <c r="D160" s="16"/>
+      <c r="E160" s="16">
+        <v>0</v>
+      </c>
+      <c r="F160" s="16">
+        <v>78.481057000000035</v>
+      </c>
+      <c r="G160" s="16">
+        <v>15.657837703722208</v>
+      </c>
+      <c r="H160" s="16">
+        <v>78.492022000000006</v>
+      </c>
+      <c r="I160" s="16">
+        <v>16.82703142689272</v>
+      </c>
+      <c r="J160" s="16">
+        <v>1.3971524364115478E-2</v>
+      </c>
+      <c r="K160" s="16">
+        <v>1.096499999997036E-2</v>
+      </c>
+    </row>
+    <row r="161" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A161" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="B161" s="5"/>
+      <c r="C161" s="79"/>
+      <c r="D161" s="16"/>
+      <c r="E161" s="16">
+        <v>0</v>
+      </c>
+      <c r="F161" s="16">
+        <v>85.093260999999984</v>
+      </c>
+      <c r="G161" s="16">
+        <v>16.977045434269236</v>
+      </c>
+      <c r="H161" s="16">
+        <v>66.185190999999975</v>
+      </c>
+      <c r="I161" s="16">
+        <v>14.188706833821874</v>
+      </c>
+      <c r="J161" s="16">
+        <v>-22.220408264762604</v>
+      </c>
+      <c r="K161" s="16">
+        <v>-18.908070000000009</v>
+      </c>
+    </row>
+    <row r="162" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A162" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="B162" s="5"/>
+      <c r="C162" s="79"/>
+      <c r="D162" s="16"/>
+      <c r="E162" s="16">
+        <v>0</v>
+      </c>
+      <c r="F162" s="16">
+        <v>37.052087</v>
+      </c>
+      <c r="G162" s="16">
+        <v>7.3923006010252283</v>
+      </c>
+      <c r="H162" s="16">
+        <v>41.184944999999992</v>
+      </c>
+      <c r="I162" s="16">
+        <v>8.8291822044009525</v>
+      </c>
+      <c r="J162" s="16">
+        <v>11.154184108441695</v>
+      </c>
+      <c r="K162" s="16">
+        <v>4.1328579999999917</v>
+      </c>
+    </row>
+    <row r="163" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A163" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="B163" s="5"/>
+      <c r="C163" s="79"/>
+      <c r="D163" s="16"/>
+      <c r="E163" s="16">
+        <v>0</v>
+      </c>
+      <c r="F163" s="16">
+        <v>20.812728000000003</v>
+      </c>
+      <c r="G163" s="16">
+        <v>4.1523691149536228</v>
+      </c>
+      <c r="H163" s="16">
+        <v>23.028859000000001</v>
+      </c>
+      <c r="I163" s="16">
+        <v>4.9369009008136047</v>
+      </c>
+      <c r="J163" s="16">
+        <v>10.647960228952192</v>
+      </c>
+      <c r="K163" s="16">
+        <v>2.2161309999999972</v>
+      </c>
+    </row>
+    <row r="164" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A164" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="B164" s="5"/>
+      <c r="C164" s="79"/>
+      <c r="D164" s="16"/>
+      <c r="E164" s="16">
+        <v>0</v>
+      </c>
+      <c r="F164" s="16">
+        <v>32.719667000000001</v>
+      </c>
+      <c r="G164" s="16">
+        <v>6.5279349589523887</v>
+      </c>
+      <c r="H164" s="16">
+        <v>22.251619999999999</v>
+      </c>
+      <c r="I164" s="16">
+        <v>4.7702772778521947</v>
+      </c>
+      <c r="J164" s="16">
+        <v>-31.993134282204039</v>
+      </c>
+      <c r="K164" s="16">
+        <v>-10.468047000000002</v>
+      </c>
+    </row>
+    <row r="165" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A165" s="15" t="s">
+        <v>34</v>
+      </c>
+      <c r="B165" s="5"/>
+      <c r="C165" s="79"/>
+      <c r="D165" s="16"/>
+      <c r="E165" s="16">
+        <v>0</v>
+      </c>
+      <c r="F165" s="16">
+        <v>12.348252</v>
+      </c>
+      <c r="G165" s="16">
+        <v>2.4636126618511658</v>
+      </c>
+      <c r="H165" s="16">
+        <v>15.167902000000002</v>
+      </c>
+      <c r="I165" s="16">
+        <v>3.2516777773163872</v>
+      </c>
+      <c r="J165" s="16">
+        <v>22.83440603576928</v>
+      </c>
+      <c r="K165" s="16">
+        <v>2.8196500000000011</v>
+      </c>
+    </row>
+    <row r="166" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A166" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="B166" s="5"/>
+      <c r="C166" s="79"/>
+      <c r="D166" s="16"/>
+      <c r="E166" s="16">
+        <v>0</v>
+      </c>
+      <c r="F166" s="16">
+        <v>13.445537</v>
+      </c>
+      <c r="G166" s="16">
+        <v>2.6825331389890921</v>
+      </c>
+      <c r="H166" s="16">
+        <v>10.923342999999999</v>
+      </c>
+      <c r="I166" s="16">
+        <v>2.341733991102033</v>
+      </c>
+      <c r="J166" s="16">
+        <v>-18.758596253909388</v>
+      </c>
+      <c r="K166" s="16">
+        <v>-2.5221940000000007</v>
+      </c>
+    </row>
+    <row r="167" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A167" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="B167" s="5"/>
+      <c r="C167" s="79"/>
+      <c r="D167" s="16"/>
+      <c r="E167" s="16">
+        <v>0</v>
+      </c>
+      <c r="F167" s="16">
+        <v>7.4577219999999995</v>
+      </c>
+      <c r="G167" s="16">
+        <v>1.4878979103897456</v>
+      </c>
+      <c r="H167" s="16">
+        <v>6.654236</v>
+      </c>
+      <c r="I167" s="16">
+        <v>1.4265276322472737</v>
+      </c>
+      <c r="J167" s="16">
+        <v>-10.773879745048147</v>
+      </c>
+      <c r="K167" s="16">
+        <v>-0.80348599999999948</v>
+      </c>
+    </row>
+    <row r="168" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A168" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="B168" s="5"/>
+      <c r="C168" s="79"/>
+      <c r="D168" s="16"/>
+      <c r="E168" s="16">
+        <v>0</v>
+      </c>
+      <c r="F168" s="16">
+        <v>4.0047210000000009</v>
+      </c>
+      <c r="G168" s="16">
+        <v>0.79898607210002404</v>
+      </c>
+      <c r="H168" s="16">
+        <v>4.7460320000000014</v>
+      </c>
+      <c r="I168" s="16">
+        <v>1.0174490041425934</v>
+      </c>
+      <c r="J168" s="16">
+        <v>18.510927477844284</v>
+      </c>
+      <c r="K168" s="16">
+        <v>0.7413110000000005</v>
+      </c>
+    </row>
+    <row r="169" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A169" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="B169" s="5"/>
+      <c r="C169" s="79"/>
+      <c r="D169" s="16"/>
+      <c r="E169" s="16">
+        <v>0</v>
+      </c>
+      <c r="F169" s="16">
+        <v>3.3927240000000003</v>
+      </c>
+      <c r="G169" s="16">
+        <v>0.67688591102338491</v>
+      </c>
+      <c r="H169" s="16">
+        <v>4.6840579999999994</v>
+      </c>
+      <c r="I169" s="16">
+        <v>1.0041630877006613</v>
+      </c>
+      <c r="J169" s="16">
+        <v>38.061864153995401</v>
+      </c>
+      <c r="K169" s="16">
+        <v>1.2913339999999991</v>
+      </c>
+    </row>
+    <row r="170" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A170" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="B170" s="5"/>
+      <c r="C170" s="79"/>
+      <c r="D170" s="16"/>
+      <c r="E170" s="16">
+        <v>0</v>
+      </c>
+      <c r="F170" s="16">
+        <v>2.9254009999999999</v>
+      </c>
+      <c r="G170" s="16">
+        <v>0.5836498108875704</v>
+      </c>
+      <c r="H170" s="16">
+        <v>2.4470859999999997</v>
+      </c>
+      <c r="I170" s="16">
+        <v>0.52460354539355847</v>
+      </c>
+      <c r="J170" s="16">
+        <v>-16.350408029531689</v>
+      </c>
+      <c r="K170" s="16">
+        <v>-0.47831500000000027</v>
+      </c>
+    </row>
+    <row r="171" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A171" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="B171" s="5"/>
+      <c r="C171" s="79"/>
+      <c r="D171" s="16"/>
+      <c r="E171" s="16">
+        <v>0</v>
+      </c>
+      <c r="F171" s="16">
+        <v>1.2290290000000001</v>
+      </c>
+      <c r="G171" s="16">
+        <v>0.24520486026542676</v>
+      </c>
+      <c r="H171" s="16">
+        <v>1.2072079999999998</v>
+      </c>
+      <c r="I171" s="16">
+        <v>0.25879989376240431</v>
+      </c>
+      <c r="J171" s="16">
+        <v>-1.7754666488748687</v>
+      </c>
+      <c r="K171" s="16">
+        <v>-2.1821000000000312E-2</v>
+      </c>
+    </row>
+    <row r="172" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A172" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="B172" s="5"/>
+      <c r="C172" s="79"/>
+      <c r="D172" s="16"/>
+      <c r="E172" s="16">
+        <v>0</v>
+      </c>
+      <c r="F172" s="16">
+        <v>0.80906200000000006</v>
+      </c>
+      <c r="G172" s="16">
+        <v>0.16141680518203128</v>
+      </c>
+      <c r="H172" s="16">
+        <v>0.69156200000000001</v>
+      </c>
+      <c r="I172" s="16">
+        <v>0.14825628402902888</v>
+      </c>
+      <c r="J172" s="16">
+        <v>-14.522990821469806</v>
+      </c>
+      <c r="K172" s="16">
+        <v>-0.11750000000000005</v>
+      </c>
+    </row>
+    <row r="173" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A173" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="B173" s="5"/>
+      <c r="C173" s="79"/>
+      <c r="D173" s="16"/>
+      <c r="E173" s="16">
+        <v>0</v>
+      </c>
+      <c r="F173" s="16">
+        <v>0.17013800000000001</v>
+      </c>
+      <c r="G173" s="16">
+        <v>3.3944410193607458E-2</v>
+      </c>
+      <c r="H173" s="16">
+        <v>0.62987899999999997</v>
+      </c>
+      <c r="I173" s="16">
+        <v>0.13503275183992278</v>
+      </c>
+      <c r="J173" s="16">
+        <v>270.21653011085112</v>
+      </c>
+      <c r="K173" s="16">
+        <v>0.45974099999999996</v>
+      </c>
+    </row>
+    <row r="174" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A174" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="B174" s="5"/>
+      <c r="C174" s="79"/>
+      <c r="D174" s="16"/>
+      <c r="E174" s="16">
+        <v>0</v>
+      </c>
+      <c r="F174" s="16">
+        <v>2.976966</v>
+      </c>
+      <c r="G174" s="16">
+        <v>0.59393759792887435</v>
+      </c>
+      <c r="H174" s="16">
+        <v>3.9486450000000004</v>
+      </c>
+      <c r="I174" s="16">
+        <v>0.84650607559380764</v>
+      </c>
+      <c r="J174" s="16">
+        <v>32.639909223014321</v>
+      </c>
+      <c r="K174" s="16">
+        <v>0.9716790000000004</v>
+      </c>
+    </row>
+    <row r="175" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A175" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B175" s="95"/>
+      <c r="C175" s="96"/>
+      <c r="D175" s="17"/>
+      <c r="E175" s="17">
+        <v>0</v>
+      </c>
+      <c r="F175" s="17">
+        <v>501.22538299999997</v>
+      </c>
+      <c r="G175" s="17">
+        <v>100</v>
+      </c>
+      <c r="H175" s="17">
+        <v>466.46386999999999</v>
+      </c>
+      <c r="I175" s="17">
+        <v>100</v>
+      </c>
+      <c r="J175" s="17">
+        <v>-6.9353057883742446</v>
+      </c>
+      <c r="K175" s="17">
+        <v>-34.761512999999979</v>
+      </c>
+    </row>
+    <row r="176" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A176" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="E176" s="80"/>
+      <c r="F176" s="80"/>
+      <c r="G176" s="80"/>
+      <c r="H176" s="80"/>
+      <c r="I176" s="80"/>
+    </row>
+    <row r="177" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A177" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="E177" s="80"/>
+      <c r="F177" s="80"/>
+      <c r="G177" s="80"/>
+      <c r="H177" s="80"/>
+      <c r="I177" s="80"/>
+    </row>
+    <row r="178" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A178" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="E178" s="81"/>
+      <c r="F178" s="82"/>
+      <c r="G178" s="81"/>
+      <c r="H178" s="82"/>
+      <c r="I178" s="81"/>
+    </row>
+    <row r="179" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A179" s="46"/>
+    </row>
+    <row r="180" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A180" s="46"/>
+    </row>
+    <row r="181" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A181" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="B181" s="37"/>
+      <c r="C181" s="37"/>
+      <c r="D181" s="37"/>
+      <c r="E181" s="37"/>
+      <c r="F181" s="37"/>
+      <c r="G181" s="37"/>
+      <c r="H181" s="37"/>
+      <c r="I181" s="37"/>
+      <c r="J181" s="37"/>
+      <c r="K181" s="37"/>
+    </row>
+    <row r="182" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A182" s="23"/>
+      <c r="B182" s="23"/>
+      <c r="C182" s="23"/>
+      <c r="D182" s="23"/>
+      <c r="E182" s="23"/>
+      <c r="F182" s="23"/>
+      <c r="G182" s="13">
         <v>2024</v>
       </c>
-      <c r="H132" s="13">
+      <c r="H182" s="13">
         <v>2025</v>
       </c>
-      <c r="I132" s="13" t="s">
-[...18 lines deleted...]
-      <c r="G133" s="16">
+      <c r="I182" s="13" t="s">
+        <v>149</v>
+      </c>
+      <c r="J182" s="13" t="s">
+        <v>126</v>
+      </c>
+      <c r="K182" s="13" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="183" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A183" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="B183" s="5"/>
+      <c r="C183" s="5"/>
+      <c r="D183" s="37"/>
+      <c r="E183" s="5"/>
+      <c r="F183" s="5"/>
+      <c r="G183" s="16">
         <v>128.645083</v>
       </c>
-      <c r="H133" s="16">
-[...21 lines deleted...]
-      <c r="G134" s="16">
+      <c r="H183" s="16">
+        <v>162.831289</v>
+      </c>
+      <c r="I183" s="16">
+        <v>15.321762333035831</v>
+      </c>
+      <c r="J183" s="16">
+        <v>26.574047917556243</v>
+      </c>
+      <c r="K183" s="16">
+        <v>34.186205999999999</v>
+      </c>
+    </row>
+    <row r="184" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A184" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="B184" s="5"/>
+      <c r="C184" s="5"/>
+      <c r="D184" s="37"/>
+      <c r="E184" s="5"/>
+      <c r="F184" s="5"/>
+      <c r="G184" s="16">
         <v>97.013741999999993</v>
       </c>
-      <c r="H134" s="16">
-[...21 lines deleted...]
-      <c r="G135" s="16">
+      <c r="H184" s="16">
+        <v>93.03201700000001</v>
+      </c>
+      <c r="I184" s="16">
+        <v>8.7539345944559166</v>
+      </c>
+      <c r="J184" s="16">
+        <v>-4.104289678878672</v>
+      </c>
+      <c r="K184" s="16">
+        <v>-3.9817249999999831</v>
+      </c>
+    </row>
+    <row r="185" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A185" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="B185" s="5"/>
+      <c r="C185" s="5"/>
+      <c r="D185" s="37"/>
+      <c r="E185" s="5"/>
+      <c r="F185" s="5"/>
+      <c r="G185" s="16">
         <v>52.176682999999997</v>
       </c>
-      <c r="H135" s="16">
-[...13 lines deleted...]
-      <c r="A136" s="3" t="s">
+      <c r="H185" s="16">
+        <v>57.591740999999999</v>
+      </c>
+      <c r="I185" s="16">
+        <v>5.4191486990424513</v>
+      </c>
+      <c r="J185" s="16">
+        <v>10.378310173530966</v>
+      </c>
+      <c r="K185" s="16">
+        <v>5.4150580000000019</v>
+      </c>
+    </row>
+    <row r="186" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A186" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="B186" s="5"/>
+      <c r="C186" s="5"/>
+      <c r="D186" s="37"/>
+      <c r="E186" s="5"/>
+      <c r="F186" s="5"/>
+      <c r="G186" s="16">
+        <v>31.297267000000002</v>
+      </c>
+      <c r="H186" s="16">
+        <v>49.708978000000002</v>
+      </c>
+      <c r="I186" s="16">
+        <v>4.6774127467240456</v>
+      </c>
+      <c r="J186" s="16">
+        <v>58.828494513594428</v>
+      </c>
+      <c r="K186" s="16">
+        <v>18.411711</v>
+      </c>
+    </row>
+    <row r="187" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A187" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="B187" s="5"/>
+      <c r="C187" s="5"/>
+      <c r="D187" s="37"/>
+      <c r="E187" s="5"/>
+      <c r="F187" s="5"/>
+      <c r="G187" s="16">
+        <v>41.316351000000004</v>
+      </c>
+      <c r="H187" s="16">
+        <v>47.794154999999996</v>
+      </c>
+      <c r="I187" s="16">
+        <v>4.4972356867989669</v>
+      </c>
+      <c r="J187" s="16">
+        <v>15.678548185438718</v>
+      </c>
+      <c r="K187" s="16">
+        <v>6.4778039999999919</v>
+      </c>
+    </row>
+    <row r="188" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A188" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="B188" s="5"/>
+      <c r="C188" s="5"/>
+      <c r="D188" s="37"/>
+      <c r="E188" s="5"/>
+      <c r="F188" s="5"/>
+      <c r="G188" s="16">
+        <v>44.101551000000001</v>
+      </c>
+      <c r="H188" s="16">
+        <v>44.634112000000002</v>
+      </c>
+      <c r="I188" s="16">
+        <v>4.1998884870960067</v>
+      </c>
+      <c r="J188" s="16">
+        <v>1.207578844562635</v>
+      </c>
+      <c r="K188" s="16">
+        <v>0.53256100000000117</v>
+      </c>
+    </row>
+    <row r="189" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A189" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="B189" s="5"/>
+      <c r="C189" s="5"/>
+      <c r="D189" s="37"/>
+      <c r="E189" s="5"/>
+      <c r="F189" s="5"/>
+      <c r="G189" s="16">
+        <v>37.543277000000003</v>
+      </c>
+      <c r="H189" s="16">
+        <v>37.211146999999997</v>
+      </c>
+      <c r="I189" s="16">
+        <v>3.50141765734999</v>
+      </c>
+      <c r="J189" s="16">
+        <v>-0.88465905626726837</v>
+      </c>
+      <c r="K189" s="16">
+        <v>-0.33213000000000648</v>
+      </c>
+    </row>
+    <row r="190" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A190" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="B190" s="5"/>
+      <c r="C190" s="5"/>
+      <c r="D190" s="37"/>
+      <c r="E190" s="5"/>
+      <c r="F190" s="5"/>
+      <c r="G190" s="16">
+        <v>103.012823</v>
+      </c>
+      <c r="H190" s="16">
+        <v>22.273913</v>
+      </c>
+      <c r="I190" s="16">
+        <v>2.0958846626382548</v>
+      </c>
+      <c r="J190" s="16">
+        <v>-78.377533639671242</v>
+      </c>
+      <c r="K190" s="16">
+        <v>-80.738910000000004</v>
+      </c>
+    </row>
+    <row r="191" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A191" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="B191" s="5"/>
+      <c r="C191" s="5"/>
+      <c r="D191" s="37"/>
+      <c r="E191" s="5"/>
+      <c r="F191" s="5"/>
+      <c r="G191" s="16">
+        <v>22.948014000000001</v>
+      </c>
+      <c r="H191" s="16">
+        <v>21.545107999999999</v>
+      </c>
+      <c r="I191" s="16">
+        <v>2.0273070749663411</v>
+      </c>
+      <c r="J191" s="16">
+        <v>-6.1134092039511634</v>
+      </c>
+      <c r="K191" s="16">
+        <v>-1.4029060000000015</v>
+      </c>
+    </row>
+    <row r="192" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A192" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="B192" s="5"/>
+      <c r="C192" s="5"/>
+      <c r="D192" s="37"/>
+      <c r="E192" s="5"/>
+      <c r="F192" s="5"/>
+      <c r="G192" s="16">
+        <v>12.174638999999999</v>
+      </c>
+      <c r="H192" s="16">
+        <v>19.793810000000001</v>
+      </c>
+      <c r="I192" s="16">
+        <v>1.8625170527592396</v>
+      </c>
+      <c r="J192" s="16">
+        <v>62.582315582416868</v>
+      </c>
+      <c r="K192" s="16">
+        <v>7.6191710000000015</v>
+      </c>
+    </row>
+    <row r="193" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A193" s="97" t="s">
+        <v>166</v>
+      </c>
+      <c r="B193" s="95"/>
+      <c r="C193" s="95"/>
+      <c r="D193" s="98"/>
+      <c r="E193" s="98"/>
+      <c r="F193" s="98"/>
+      <c r="G193" s="17">
+        <v>570.22942999999998</v>
+      </c>
+      <c r="H193" s="17">
+        <v>556.41627000000005</v>
+      </c>
+      <c r="I193" s="17">
+        <v>52.356508994867049</v>
+      </c>
+      <c r="J193" s="18" t="s">
+        <v>24</v>
+      </c>
+      <c r="K193" s="18" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="194" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A194" s="4" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="195" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A195" s="4" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="196" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A196" s="46"/>
+    </row>
+    <row r="197" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A197" s="46"/>
+    </row>
+    <row r="198" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A198" s="46"/>
+    </row>
+    <row r="199" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A199" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="B199" s="37"/>
+      <c r="C199" s="37"/>
+      <c r="D199" s="37"/>
+      <c r="E199" s="37"/>
+      <c r="F199" s="37"/>
+      <c r="G199" s="37"/>
+      <c r="H199" s="37"/>
+      <c r="I199" s="37"/>
+      <c r="J199" s="37"/>
+      <c r="K199" s="37"/>
+    </row>
+    <row r="200" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A200" s="23"/>
+      <c r="B200" s="23"/>
+      <c r="C200" s="23"/>
+      <c r="D200" s="23"/>
+      <c r="E200" s="23"/>
+      <c r="F200" s="23"/>
+      <c r="G200" s="13">
+        <v>2024</v>
+      </c>
+      <c r="H200" s="13">
+        <v>2025</v>
+      </c>
+      <c r="I200" s="13" t="s">
         <v>149</v>
       </c>
-      <c r="B136" s="5"/>
-[...21 lines deleted...]
-      <c r="A137" s="3" t="s">
+      <c r="J200" s="13" t="s">
+        <v>126</v>
+      </c>
+      <c r="K200" s="13" t="s">
         <v>150</v>
       </c>
-      <c r="B137" s="5"/>
-[...21 lines deleted...]
-      <c r="A138" s="3" t="s">
+    </row>
+    <row r="201" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A201" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="B201" s="5"/>
+      <c r="C201" s="5"/>
+      <c r="D201" s="37"/>
+      <c r="E201" s="5"/>
+      <c r="F201" s="5"/>
+      <c r="G201" s="16">
+        <v>138.64551800000001</v>
+      </c>
+      <c r="H201" s="16">
+        <v>163.987526</v>
+      </c>
+      <c r="I201" s="16">
+        <v>15.963027944242722</v>
+      </c>
+      <c r="J201" s="16">
+        <v>18.278274238911919</v>
+      </c>
+      <c r="K201" s="16">
+        <v>25.342007999999993</v>
+      </c>
+    </row>
+    <row r="202" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A202" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="B202" s="5"/>
+      <c r="C202" s="5"/>
+      <c r="D202" s="37"/>
+      <c r="E202" s="5"/>
+      <c r="F202" s="5"/>
+      <c r="G202" s="16">
+        <v>112.019424</v>
+      </c>
+      <c r="H202" s="16">
+        <v>106.38933299999999</v>
+      </c>
+      <c r="I202" s="16">
+        <v>10.3562504848591</v>
+      </c>
+      <c r="J202" s="16">
+        <v>-5.025995313098564</v>
+      </c>
+      <c r="K202" s="16">
+        <v>-5.6300910000000073</v>
+      </c>
+    </row>
+    <row r="203" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A203" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="B203" s="5"/>
+      <c r="C203" s="5"/>
+      <c r="D203" s="37"/>
+      <c r="E203" s="5"/>
+      <c r="F203" s="5"/>
+      <c r="G203" s="16">
+        <v>36.562472999999997</v>
+      </c>
+      <c r="H203" s="16">
+        <v>79.358277000000001</v>
+      </c>
+      <c r="I203" s="16">
+        <v>7.7249680159084457</v>
+      </c>
+      <c r="J203" s="16">
+        <v>117.04843925628336</v>
+      </c>
+      <c r="K203" s="16">
+        <v>42.795804000000004</v>
+      </c>
+    </row>
+    <row r="204" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A204" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="B204" s="5"/>
+      <c r="C204" s="5"/>
+      <c r="D204" s="37"/>
+      <c r="E204" s="5"/>
+      <c r="F204" s="5"/>
+      <c r="G204" s="16">
+        <v>79.695217</v>
+      </c>
+      <c r="H204" s="16">
+        <v>74.336395999999993</v>
+      </c>
+      <c r="I204" s="16">
+        <v>7.2361233538110259</v>
+      </c>
+      <c r="J204" s="16">
+        <v>-6.7241438090318599</v>
+      </c>
+      <c r="K204" s="16">
+        <v>-5.3588210000000061</v>
+      </c>
+    </row>
+    <row r="205" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A205" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="B205" s="5"/>
+      <c r="C205" s="5"/>
+      <c r="D205" s="37"/>
+      <c r="E205" s="5"/>
+      <c r="F205" s="5"/>
+      <c r="G205" s="16">
+        <v>44.303832</v>
+      </c>
+      <c r="H205" s="16">
+        <v>30.003983999999999</v>
+      </c>
+      <c r="I205" s="16">
+        <v>2.9206760216055185</v>
+      </c>
+      <c r="J205" s="16">
+        <v>-32.276774613988245</v>
+      </c>
+      <c r="K205" s="16">
+        <v>-14.299848000000001</v>
+      </c>
+    </row>
+    <row r="206" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A206" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="B206" s="5"/>
+      <c r="C206" s="5"/>
+      <c r="D206" s="37"/>
+      <c r="E206" s="5"/>
+      <c r="F206" s="5"/>
+      <c r="G206" s="16">
+        <v>33.457619000000001</v>
+      </c>
+      <c r="H206" s="16">
+        <v>28.334154999999999</v>
+      </c>
+      <c r="I206" s="16">
+        <v>2.7581299570401754</v>
+      </c>
+      <c r="J206" s="16">
+        <v>-15.313295306518979</v>
+      </c>
+      <c r="K206" s="16">
+        <v>-5.123464000000002</v>
+      </c>
+    </row>
+    <row r="207" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A207" s="3" t="s">
+        <v>173</v>
+      </c>
+      <c r="B207" s="5"/>
+      <c r="C207" s="5"/>
+      <c r="D207" s="37"/>
+      <c r="E207" s="5"/>
+      <c r="F207" s="5"/>
+      <c r="G207" s="16">
+        <v>29.936720000000001</v>
+      </c>
+      <c r="H207" s="16">
+        <v>27.365514999999998</v>
+      </c>
+      <c r="I207" s="16">
+        <v>2.6638396914018529</v>
+      </c>
+      <c r="J207" s="16">
+        <v>-8.5887999754148172</v>
+      </c>
+      <c r="K207" s="16">
+        <v>-2.5712050000000026</v>
+      </c>
+    </row>
+    <row r="208" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A208" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="B208" s="5"/>
+      <c r="C208" s="5"/>
+      <c r="D208" s="37"/>
+      <c r="E208" s="5"/>
+      <c r="F208" s="5"/>
+      <c r="G208" s="16">
+        <v>17.993021000000002</v>
+      </c>
+      <c r="H208" s="16">
+        <v>25.730194999999998</v>
+      </c>
+      <c r="I208" s="16">
+        <v>2.5046528343614036</v>
+      </c>
+      <c r="J208" s="16">
+        <v>43.000972432589251</v>
+      </c>
+      <c r="K208" s="16">
+        <v>7.737173999999996</v>
+      </c>
+    </row>
+    <row r="209" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A209" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="B209" s="5"/>
+      <c r="C209" s="5"/>
+      <c r="D209" s="37"/>
+      <c r="E209" s="5"/>
+      <c r="F209" s="5"/>
+      <c r="G209" s="16">
+        <v>38.299896000000004</v>
+      </c>
+      <c r="H209" s="16">
+        <v>24.864476999999997</v>
+      </c>
+      <c r="I209" s="16">
+        <v>2.420381298818914</v>
+      </c>
+      <c r="J209" s="16">
+        <v>-35.079518231589986</v>
+      </c>
+      <c r="K209" s="16">
+        <v>-13.435419000000007</v>
+      </c>
+    </row>
+    <row r="210" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A210" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="B210" s="5"/>
+      <c r="C210" s="5"/>
+      <c r="D210" s="37"/>
+      <c r="E210" s="5"/>
+      <c r="F210" s="5"/>
+      <c r="G210" s="16">
+        <v>9.0681389999999986</v>
+      </c>
+      <c r="H210" s="16">
+        <v>18.838681000000001</v>
+      </c>
+      <c r="I210" s="16">
+        <v>1.8338125988660532</v>
+      </c>
+      <c r="J210" s="16">
+        <v>107.74583406804862</v>
+      </c>
+      <c r="K210" s="16">
+        <v>9.7705420000000025</v>
+      </c>
+    </row>
+    <row r="211" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A211" s="97" t="s">
+        <v>166</v>
+      </c>
+      <c r="B211" s="95"/>
+      <c r="C211" s="95"/>
+      <c r="D211" s="98"/>
+      <c r="E211" s="98"/>
+      <c r="F211" s="98"/>
+      <c r="G211" s="17">
+        <v>539.98185899999999</v>
+      </c>
+      <c r="H211" s="17">
+        <v>579.20853899999986</v>
+      </c>
+      <c r="I211" s="17">
+        <v>56.381862200915201</v>
+      </c>
+      <c r="J211" s="18" t="s">
+        <v>24</v>
+      </c>
+      <c r="K211" s="18" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="212" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A212" s="4" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="213" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A213" s="4" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="214" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A214" s="46"/>
+    </row>
+    <row r="215" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A215" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="B215" s="37"/>
+      <c r="C215" s="37"/>
+      <c r="D215" s="37"/>
+      <c r="E215" s="37"/>
+      <c r="F215" s="37"/>
+      <c r="G215" s="37"/>
+      <c r="H215" s="37"/>
+      <c r="I215" s="37"/>
+      <c r="J215" s="37"/>
+      <c r="K215" s="37"/>
+    </row>
+    <row r="216" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A216" s="23"/>
+      <c r="B216" s="23"/>
+      <c r="C216" s="23"/>
+      <c r="D216" s="23"/>
+      <c r="E216" s="23"/>
+      <c r="F216" s="23"/>
+      <c r="G216" s="13" t="s">
+        <v>121</v>
+      </c>
+      <c r="H216" s="13" t="s">
+        <v>122</v>
+      </c>
+      <c r="I216" s="13" t="s">
+        <v>153</v>
+      </c>
+      <c r="J216" s="13" t="s">
+        <v>128</v>
+      </c>
+      <c r="K216" s="13" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="217" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A217" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="B217" s="5"/>
+      <c r="C217" s="5"/>
+      <c r="D217" s="37"/>
+      <c r="E217" s="5"/>
+      <c r="F217" s="5"/>
+      <c r="G217" s="16">
+        <v>69.426168999999987</v>
+      </c>
+      <c r="H217" s="16">
+        <v>90.41798</v>
+      </c>
+      <c r="I217" s="16">
+        <v>15.033956583956289</v>
+      </c>
+      <c r="J217" s="16">
+        <v>30.236164982688322</v>
+      </c>
+      <c r="K217" s="16">
+        <v>20.991811000000013</v>
+      </c>
+    </row>
+    <row r="218" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A218" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="B218" s="5"/>
+      <c r="C218" s="5"/>
+      <c r="D218" s="37"/>
+      <c r="E218" s="5"/>
+      <c r="F218" s="5"/>
+      <c r="G218" s="16">
+        <v>51.558315</v>
+      </c>
+      <c r="H218" s="16">
+        <v>47.520566000000002</v>
+      </c>
+      <c r="I218" s="16">
+        <v>7.9013280996659008</v>
+      </c>
+      <c r="J218" s="16">
+        <v>-7.8314215660461333</v>
+      </c>
+      <c r="K218" s="16">
+        <v>-4.037748999999998</v>
+      </c>
+    </row>
+    <row r="219" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A219" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="B219" s="5"/>
+      <c r="C219" s="5"/>
+      <c r="D219" s="37"/>
+      <c r="E219" s="5"/>
+      <c r="F219" s="5"/>
+      <c r="G219" s="16">
+        <v>1.1359999999999999E-2</v>
+      </c>
+      <c r="H219" s="16">
+        <v>30.068777999999998</v>
+      </c>
+      <c r="I219" s="16">
+        <v>4.9995886104137695</v>
+      </c>
+      <c r="J219" s="16" t="s">
         <v>151</v>
       </c>
-      <c r="B138" s="5"/>
-[...138 lines deleted...]
-      <c r="J143" s="18" t="s">
+      <c r="K219" s="16">
+        <v>30.057417999999998</v>
+      </c>
+    </row>
+    <row r="220" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A220" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="B220" s="5"/>
+      <c r="C220" s="5"/>
+      <c r="D220" s="37"/>
+      <c r="E220" s="5"/>
+      <c r="F220" s="5"/>
+      <c r="G220" s="16">
+        <v>26.734009999999998</v>
+      </c>
+      <c r="H220" s="16">
+        <v>27.221593000000002</v>
+      </c>
+      <c r="I220" s="16">
+        <v>4.5261821521353207</v>
+      </c>
+      <c r="J220" s="16">
+        <v>1.8238303943179657</v>
+      </c>
+      <c r="K220" s="16">
+        <v>0.48758300000000432</v>
+      </c>
+    </row>
+    <row r="221" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A221" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="B221" s="5"/>
+      <c r="C221" s="5"/>
+      <c r="D221" s="37"/>
+      <c r="E221" s="5"/>
+      <c r="F221" s="5"/>
+      <c r="G221" s="16">
+        <v>18.836333</v>
+      </c>
+      <c r="H221" s="16">
+        <v>21.383414999999999</v>
+      </c>
+      <c r="I221" s="16">
+        <v>3.555458026453584</v>
+      </c>
+      <c r="J221" s="16">
+        <v>13.522175468017048</v>
+      </c>
+      <c r="K221" s="16">
+        <v>2.5470819999999996</v>
+      </c>
+    </row>
+    <row r="222" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A222" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="B222" s="5"/>
+      <c r="C222" s="5"/>
+      <c r="D222" s="37"/>
+      <c r="E222" s="5"/>
+      <c r="F222" s="5"/>
+      <c r="G222" s="16">
+        <v>26.292725999999998</v>
+      </c>
+      <c r="H222" s="16">
+        <v>19.500382000000002</v>
+      </c>
+      <c r="I222" s="16">
+        <v>3.2423628172025376</v>
+      </c>
+      <c r="J222" s="16">
+        <v>-25.833548031497365</v>
+      </c>
+      <c r="K222" s="16">
+        <v>-6.7923439999999964</v>
+      </c>
+    </row>
+    <row r="223" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A223" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="B223" s="5"/>
+      <c r="C223" s="5"/>
+      <c r="D223" s="37"/>
+      <c r="E223" s="5"/>
+      <c r="F223" s="5"/>
+      <c r="G223" s="16">
+        <v>21.108090000000001</v>
+      </c>
+      <c r="H223" s="16">
+        <v>19.408415000000002</v>
+      </c>
+      <c r="I223" s="16">
+        <v>3.227071302338385</v>
+      </c>
+      <c r="J223" s="16">
+        <v>-8.0522444238204365</v>
+      </c>
+      <c r="K223" s="16">
+        <v>-1.6996749999999992</v>
+      </c>
+    </row>
+    <row r="224" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A224" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="B224" s="5"/>
+      <c r="C224" s="5"/>
+      <c r="D224" s="37"/>
+      <c r="E224" s="5"/>
+      <c r="F224" s="5"/>
+      <c r="G224" s="16">
+        <v>28.211573000000001</v>
+      </c>
+      <c r="H224" s="16">
+        <v>19.122093</v>
+      </c>
+      <c r="I224" s="16">
+        <v>3.1794640397449099</v>
+      </c>
+      <c r="J224" s="16">
+        <v>-32.21897623361874</v>
+      </c>
+      <c r="K224" s="16">
+        <v>-9.0894800000000018</v>
+      </c>
+    </row>
+    <row r="225" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A225" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="B225" s="5"/>
+      <c r="C225" s="5"/>
+      <c r="D225" s="37"/>
+      <c r="E225" s="5"/>
+      <c r="F225" s="5"/>
+      <c r="G225" s="16">
+        <v>2.7789029999999997</v>
+      </c>
+      <c r="H225" s="16">
+        <v>17.634501</v>
+      </c>
+      <c r="I225" s="16">
+        <v>2.9321195011626422</v>
+      </c>
+      <c r="J225" s="16">
+        <v>534.58497831698344</v>
+      </c>
+      <c r="K225" s="16">
+        <v>14.855598000000001</v>
+      </c>
+    </row>
+    <row r="226" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A226" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="B226" s="5"/>
+      <c r="C226" s="5"/>
+      <c r="D226" s="37"/>
+      <c r="E226" s="5"/>
+      <c r="F226" s="5"/>
+      <c r="G226" s="16">
+        <v>3.337021</v>
+      </c>
+      <c r="H226" s="16">
+        <v>12.382766</v>
+      </c>
+      <c r="I226" s="16">
+        <v>2.058904284670926</v>
+      </c>
+      <c r="J226" s="16">
+        <v>271.07246253469788</v>
+      </c>
+      <c r="K226" s="16">
+        <v>9.0457450000000001</v>
+      </c>
+    </row>
+    <row r="227" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A227" s="97" t="s">
+        <v>166</v>
+      </c>
+      <c r="B227" s="95"/>
+      <c r="C227" s="95"/>
+      <c r="D227" s="98"/>
+      <c r="E227" s="98"/>
+      <c r="F227" s="98"/>
+      <c r="G227" s="17">
+        <v>248.29449999999997</v>
+      </c>
+      <c r="H227" s="17">
+        <v>304.66048900000004</v>
+      </c>
+      <c r="I227" s="17">
+        <v>50.65643541774427</v>
+      </c>
+      <c r="J227" s="18" t="s">
         <v>24</v>
       </c>
-      <c r="K143" s="18" t="s">
+      <c r="K227" s="18" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="144" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1701 lines deleted...]
-    <row r="228" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="228" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A228" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="F228" s="60"/>
-[...6 lines deleted...]
-    <row r="229" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="229" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A229" s="4" t="s">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="A230" s="4" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="230" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A230" s="46"/>
+    </row>
+    <row r="231" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A231" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="B231" s="37"/>
+      <c r="C231" s="37"/>
+      <c r="D231" s="37"/>
+      <c r="E231" s="37"/>
+      <c r="F231" s="37"/>
+      <c r="G231" s="37"/>
+      <c r="H231" s="37"/>
+      <c r="I231" s="37"/>
+      <c r="J231" s="37"/>
+      <c r="K231" s="37"/>
+    </row>
+    <row r="232" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A232" s="23"/>
+      <c r="B232" s="23"/>
+      <c r="C232" s="23"/>
+      <c r="D232" s="23"/>
+      <c r="E232" s="23"/>
+      <c r="F232" s="23"/>
+      <c r="G232" s="13" t="s">
+        <v>121</v>
+      </c>
+      <c r="H232" s="13" t="s">
+        <v>122</v>
+      </c>
+      <c r="I232" s="13" t="s">
+        <v>153</v>
+      </c>
+      <c r="J232" s="13" t="s">
+        <v>128</v>
+      </c>
+      <c r="K232" s="13" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="233" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A233" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="B233" s="5"/>
+      <c r="C233" s="5"/>
+      <c r="D233" s="37"/>
+      <c r="E233" s="5"/>
+      <c r="F233" s="5"/>
+      <c r="G233" s="16">
+        <v>69.017212000000001</v>
+      </c>
+      <c r="H233" s="16">
+        <v>61.440823999999999</v>
+      </c>
+      <c r="I233" s="16">
+        <v>13.171614770507306</v>
+      </c>
+      <c r="J233" s="16">
+        <v>-10.977534125835163</v>
+      </c>
+      <c r="K233" s="16">
+        <v>-7.5763880000000015</v>
+      </c>
+    </row>
+    <row r="234" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A234" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="B234" s="5"/>
+      <c r="C234" s="5"/>
+      <c r="D234" s="37"/>
+      <c r="E234" s="5"/>
+      <c r="F234" s="5"/>
+      <c r="G234" s="16">
+        <v>50.499313999999998</v>
+      </c>
+      <c r="H234" s="16">
+        <v>53.543995000000002</v>
+      </c>
+      <c r="I234" s="16">
+        <v>11.478701447981384</v>
+      </c>
+      <c r="J234" s="16">
+        <v>6.0291531881007421</v>
+      </c>
+      <c r="K234" s="16">
+        <v>3.0446810000000042</v>
+      </c>
+    </row>
+    <row r="235" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A235" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="B235" s="5"/>
+      <c r="C235" s="5"/>
+      <c r="D235" s="37"/>
+      <c r="E235" s="5"/>
+      <c r="F235" s="5"/>
+      <c r="G235" s="16">
+        <v>31.007366000000001</v>
+      </c>
+      <c r="H235" s="16">
+        <v>47.691344000000001</v>
+      </c>
+      <c r="I235" s="16">
+        <v>10.224016706803038</v>
+      </c>
+      <c r="J235" s="16">
+        <v>53.80649875258672</v>
+      </c>
+      <c r="K235" s="16">
+        <v>16.683978</v>
+      </c>
+    </row>
+    <row r="236" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A236" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="B236" s="5"/>
+      <c r="C236" s="5"/>
+      <c r="D236" s="37"/>
+      <c r="E236" s="5"/>
+      <c r="F236" s="5"/>
+      <c r="G236" s="16">
+        <v>46.932780000000001</v>
+      </c>
+      <c r="H236" s="16">
+        <v>24.230197</v>
+      </c>
+      <c r="I236" s="16">
+        <v>5.1944423905757162</v>
+      </c>
+      <c r="J236" s="16">
+        <v>-48.372551125247639</v>
+      </c>
+      <c r="K236" s="16">
+        <v>-22.702583000000001</v>
+      </c>
+    </row>
+    <row r="237" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A237" s="3" t="s">
+        <v>173</v>
+      </c>
+      <c r="B237" s="5"/>
+      <c r="C237" s="5"/>
+      <c r="D237" s="37"/>
+      <c r="E237" s="5"/>
+      <c r="F237" s="5"/>
+      <c r="G237" s="16">
+        <v>13.889324</v>
+      </c>
+      <c r="H237" s="16">
+        <v>18.715173999999998</v>
+      </c>
+      <c r="I237" s="16">
+        <v>4.0121379604383929</v>
+      </c>
+      <c r="J237" s="16">
+        <v>34.745031507652904</v>
+      </c>
+      <c r="K237" s="16">
+        <v>4.8258499999999973</v>
+      </c>
+    </row>
+    <row r="238" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A238" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="B238" s="5"/>
+      <c r="C238" s="5"/>
+      <c r="D238" s="37"/>
+      <c r="E238" s="5"/>
+      <c r="F238" s="5"/>
+      <c r="G238" s="16">
+        <v>13.315083000000001</v>
+      </c>
+      <c r="H238" s="16">
+        <v>10.832698000000001</v>
+      </c>
+      <c r="I238" s="16">
+        <v>2.3223016179152314</v>
+      </c>
+      <c r="J238" s="16">
+        <v>-18.643406128223162</v>
+      </c>
+      <c r="K238" s="16">
+        <v>-2.4823850000000007</v>
+      </c>
+    </row>
+    <row r="239" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A239" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="B239" s="5"/>
+      <c r="C239" s="5"/>
+      <c r="D239" s="37"/>
+      <c r="E239" s="5"/>
+      <c r="F239" s="5"/>
+      <c r="G239" s="16">
+        <v>7.7814430000000003</v>
+      </c>
+      <c r="H239" s="16">
+        <v>8.7779360000000004</v>
+      </c>
+      <c r="I239" s="16">
+        <v>1.8818040505473661</v>
+      </c>
+      <c r="J239" s="16">
+        <v>12.806018112578862</v>
+      </c>
+      <c r="K239" s="16">
+        <v>0.99649300000000007</v>
+      </c>
+    </row>
+    <row r="240" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A240" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="B240" s="5"/>
+      <c r="C240" s="5"/>
+      <c r="D240" s="37"/>
+      <c r="E240" s="5"/>
+      <c r="F240" s="5"/>
+      <c r="G240" s="16">
+        <v>9.7160740000000008</v>
+      </c>
+      <c r="H240" s="16">
+        <v>8.0484359999999988</v>
+      </c>
+      <c r="I240" s="16">
+        <v>1.7254146607324592</v>
+      </c>
+      <c r="J240" s="16">
+        <v>-17.163702129069847</v>
+      </c>
+      <c r="K240" s="16">
+        <v>-1.667638000000002</v>
+      </c>
+    </row>
+    <row r="241" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A241" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="B241" s="5"/>
+      <c r="C241" s="5"/>
+      <c r="D241" s="37"/>
+      <c r="E241" s="5"/>
+      <c r="F241" s="5"/>
+      <c r="G241" s="16">
+        <v>8.4657839999999993</v>
+      </c>
+      <c r="H241" s="16">
+        <v>7.2713289999999997</v>
+      </c>
+      <c r="I241" s="16">
+        <v>1.5588193357826405</v>
+      </c>
+      <c r="J241" s="16">
+        <v>-14.109207133090093</v>
+      </c>
+      <c r="K241" s="16">
+        <v>-1.1944549999999996</v>
+      </c>
+    </row>
+    <row r="242" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A242" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="B242" s="5"/>
+      <c r="C242" s="5"/>
+      <c r="D242" s="37"/>
+      <c r="E242" s="5"/>
+      <c r="F242" s="5"/>
+      <c r="G242" s="16">
+        <v>16.361667000000001</v>
+      </c>
+      <c r="H242" s="16">
+        <v>6.9994059999999996</v>
+      </c>
+      <c r="I242" s="16">
+        <v>1.5005247887687421</v>
+      </c>
+      <c r="J242" s="16">
+        <v>-57.220703733916601</v>
+      </c>
+      <c r="K242" s="16">
+        <v>-9.3622610000000002</v>
+      </c>
+    </row>
+    <row r="243" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A243" s="97" t="s">
+        <v>166</v>
+      </c>
+      <c r="B243" s="95"/>
+      <c r="C243" s="95"/>
+      <c r="D243" s="98"/>
+      <c r="E243" s="98"/>
+      <c r="F243" s="98"/>
+      <c r="G243" s="17">
+        <v>266.98604699999999</v>
+      </c>
+      <c r="H243" s="17">
+        <v>247.55133900000001</v>
+      </c>
+      <c r="I243" s="17">
+        <v>53.06977773005228</v>
+      </c>
+      <c r="J243" s="18" t="s">
+        <v>24</v>
+      </c>
+      <c r="K243" s="18" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="244" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A244" s="4" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="245" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A245" s="4" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="246" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A246" s="46"/>
+    </row>
+    <row r="247" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A247" s="46"/>
+    </row>
+    <row r="248" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A248" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="B248" s="22"/>
+      <c r="C248" s="22"/>
+      <c r="D248" s="22"/>
+      <c r="E248" s="22"/>
+      <c r="F248" s="22"/>
+      <c r="G248" s="22"/>
+      <c r="H248" s="22"/>
+      <c r="I248" s="22"/>
+      <c r="J248" s="22"/>
+      <c r="K248" s="22"/>
+    </row>
+    <row r="249" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A249" s="12">
+        <v>0</v>
+      </c>
+      <c r="B249" s="12">
+        <v>0</v>
+      </c>
+      <c r="C249" s="12">
+        <v>0</v>
+      </c>
+      <c r="D249" s="12">
+        <v>2021</v>
+      </c>
+      <c r="E249" s="12">
+        <v>2024</v>
+      </c>
+      <c r="F249" s="12">
+        <v>2025</v>
+      </c>
+      <c r="G249" s="13" t="s">
+        <v>126</v>
+      </c>
+      <c r="H249" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="I249" s="13" t="s">
+        <v>121</v>
+      </c>
+      <c r="J249" s="13" t="s">
+        <v>122</v>
+      </c>
+      <c r="K249" s="13" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="250" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A250" s="15" t="s">
+        <v>52</v>
+      </c>
+      <c r="B250" s="22"/>
+      <c r="C250" s="139" t="s">
+        <v>68</v>
+      </c>
+      <c r="D250" s="16">
+        <v>16.159701307664822</v>
+      </c>
+      <c r="E250" s="16">
+        <v>31.729202134936589</v>
+      </c>
+      <c r="F250" s="16">
+        <v>25.954999623629295</v>
+      </c>
+      <c r="G250" s="16">
+        <v>-22.040126979228596</v>
+      </c>
+      <c r="H250" s="16">
+        <v>19.279463466914294</v>
+      </c>
+      <c r="I250" s="16">
+        <v>27.241111724446931</v>
+      </c>
+      <c r="J250" s="16">
+        <v>29.475281780668951</v>
+      </c>
+      <c r="K250" s="16">
+        <v>17.951589725315554</v>
+      </c>
+    </row>
+    <row r="251" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A251" s="15" t="s">
+        <v>53</v>
+      </c>
+      <c r="B251" s="22"/>
+      <c r="C251" s="139">
+        <v>0</v>
+      </c>
+      <c r="D251" s="16">
+        <v>28.669909035409148</v>
+      </c>
+      <c r="E251" s="16">
+        <v>23.4510304629461</v>
+      </c>
+      <c r="F251" s="16">
+        <v>25.038463423260755</v>
+      </c>
+      <c r="G251" s="16">
+        <v>1.7548199249233523</v>
+      </c>
+      <c r="H251" s="16">
+        <v>2.4269149238950849</v>
+      </c>
+      <c r="I251" s="16">
+        <v>25.102288243547871</v>
+      </c>
+      <c r="J251" s="16">
+        <v>23.572143089898862</v>
+      </c>
+      <c r="K251" s="16">
+        <v>2.366161125688953</v>
+      </c>
+    </row>
+    <row r="252" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A252" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="B252" s="22"/>
+      <c r="C252" s="139">
+        <v>0</v>
+      </c>
+      <c r="D252" s="16">
+        <v>16.241606896671492</v>
+      </c>
+      <c r="E252" s="16">
+        <v>14.727148670227445</v>
+      </c>
+      <c r="F252" s="16">
+        <v>14.862050809428244</v>
+      </c>
+      <c r="G252" s="16">
+        <v>-3.8234225263088608</v>
+      </c>
+      <c r="H252" s="16">
+        <v>3.6289718171744534</v>
+      </c>
+      <c r="I252" s="16">
+        <v>15.278428006940375</v>
+      </c>
+      <c r="J252" s="16">
+        <v>15.856146482611285</v>
+      </c>
+      <c r="K252" s="16">
+        <v>13.133086975651231</v>
+      </c>
+    </row>
+    <row r="253" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A253" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B253" s="22"/>
+      <c r="C253" s="139">
+        <v>0</v>
+      </c>
+      <c r="D253" s="16">
+        <v>38.928782760254549</v>
+      </c>
+      <c r="E253" s="16">
+        <v>30.092618731889871</v>
+      </c>
+      <c r="F253" s="16">
+        <v>34.144486143681704</v>
+      </c>
+      <c r="G253" s="16">
+        <v>8.1358867780169852</v>
+      </c>
+      <c r="H253" s="16">
+        <v>2.5371380973250313</v>
+      </c>
+      <c r="I253" s="16">
+        <v>32.378172025064821</v>
+      </c>
+      <c r="J253" s="16">
+        <v>31.096428646820918</v>
+      </c>
+      <c r="K253" s="16">
+        <v>4.695700832752431</v>
+      </c>
+    </row>
+    <row r="254" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A254" s="99" t="s">
+        <v>70</v>
+      </c>
+      <c r="B254" s="100"/>
+      <c r="C254" s="143" t="s">
+        <v>69</v>
+      </c>
+      <c r="D254" s="101">
+        <v>94.108082738425551</v>
+      </c>
+      <c r="E254" s="101">
+        <v>87.789186845453074</v>
+      </c>
+      <c r="F254" s="101">
+        <v>84.405421747911035</v>
+      </c>
+      <c r="G254" s="101">
+        <v>-4.6964128160461058</v>
+      </c>
+      <c r="H254" s="101">
+        <v>5.9543404695814539</v>
+      </c>
+      <c r="I254" s="101">
+        <v>86.751497569839032</v>
+      </c>
+      <c r="J254" s="101">
+        <v>84.412442425659947</v>
+      </c>
+      <c r="K254" s="101">
+        <v>9.0110845315395132</v>
+      </c>
+    </row>
+    <row r="255" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A255" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B255" s="102"/>
+      <c r="C255" s="144">
+        <v>0</v>
+      </c>
+      <c r="D255" s="17">
+        <v>5.8919172615744584</v>
+      </c>
+      <c r="E255" s="17">
+        <v>12.210813154546933</v>
+      </c>
+      <c r="F255" s="17">
+        <v>15.594578252088956</v>
+      </c>
+      <c r="G255" s="17">
+        <v>26.592791844549378</v>
+      </c>
+      <c r="H255" s="17">
+        <v>38.871186614752929</v>
+      </c>
+      <c r="I255" s="17">
+        <v>13.248502430160974</v>
+      </c>
+      <c r="J255" s="17">
+        <v>15.587557574340046</v>
+      </c>
+      <c r="K255" s="17">
+        <v>31.811242959648872</v>
+      </c>
+    </row>
+    <row r="256" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A256" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="D256" s="60"/>
+    </row>
+    <row r="257" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A257" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D257" s="60"/>
+    </row>
+    <row r="258" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A258" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="B230" s="84"/>
-[...11 lines deleted...]
-      <c r="A231" s="20" t="s">
+      <c r="D258" s="60"/>
+    </row>
+    <row r="259" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A259" s="20" t="s">
         <v>110</v>
       </c>
-    </row>
-[...58 lines deleted...]
-      <c r="E237" s="12">
+      <c r="D259" s="60"/>
+    </row>
+    <row r="260" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A260" s="103" t="s">
+        <v>72</v>
+      </c>
+      <c r="D260" s="60"/>
+    </row>
+    <row r="261" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A261" s="136" t="s">
+        <v>73</v>
+      </c>
+      <c r="B261" s="136">
+        <v>0</v>
+      </c>
+      <c r="C261" s="136">
+        <v>0</v>
+      </c>
+      <c r="D261" s="136">
+        <v>0</v>
+      </c>
+      <c r="E261" s="136">
+        <v>0</v>
+      </c>
+      <c r="F261" s="136">
+        <v>0</v>
+      </c>
+      <c r="G261" s="136">
+        <v>0</v>
+      </c>
+      <c r="H261" s="136">
+        <v>0</v>
+      </c>
+      <c r="I261" s="136">
+        <v>0</v>
+      </c>
+      <c r="J261" s="136">
+        <v>0</v>
+      </c>
+      <c r="K261" s="136">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="262" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A262" s="136" t="s">
+        <v>74</v>
+      </c>
+      <c r="B262" s="136">
+        <v>0</v>
+      </c>
+      <c r="C262" s="136">
+        <v>0</v>
+      </c>
+      <c r="D262" s="136">
+        <v>0</v>
+      </c>
+      <c r="E262" s="136">
+        <v>0</v>
+      </c>
+      <c r="F262" s="136">
+        <v>0</v>
+      </c>
+      <c r="G262" s="136">
+        <v>0</v>
+      </c>
+      <c r="H262" s="136">
+        <v>0</v>
+      </c>
+      <c r="I262" s="136">
+        <v>0</v>
+      </c>
+      <c r="J262" s="136">
+        <v>0</v>
+      </c>
+      <c r="K262" s="136">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="263" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A263" s="136" t="s">
+        <v>75</v>
+      </c>
+      <c r="B263" s="136">
+        <v>0</v>
+      </c>
+      <c r="C263" s="136">
+        <v>0</v>
+      </c>
+      <c r="D263" s="136">
+        <v>0</v>
+      </c>
+      <c r="E263" s="136">
+        <v>0</v>
+      </c>
+      <c r="F263" s="136">
+        <v>0</v>
+      </c>
+      <c r="G263" s="136">
+        <v>0</v>
+      </c>
+      <c r="H263" s="136">
+        <v>0</v>
+      </c>
+      <c r="I263" s="136">
+        <v>0</v>
+      </c>
+      <c r="J263" s="136">
+        <v>0</v>
+      </c>
+      <c r="K263" s="136">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="264" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A264" s="136" t="s">
+        <v>76</v>
+      </c>
+      <c r="B264" s="136">
+        <v>0</v>
+      </c>
+      <c r="C264" s="136">
+        <v>0</v>
+      </c>
+      <c r="D264" s="136">
+        <v>0</v>
+      </c>
+      <c r="E264" s="136">
+        <v>0</v>
+      </c>
+      <c r="F264" s="136">
+        <v>0</v>
+      </c>
+      <c r="G264" s="136">
+        <v>0</v>
+      </c>
+      <c r="H264" s="136">
+        <v>0</v>
+      </c>
+      <c r="I264" s="136">
+        <v>0</v>
+      </c>
+      <c r="J264" s="136">
+        <v>0</v>
+      </c>
+      <c r="K264" s="136">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="265" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A265" s="46">
+        <v>0</v>
+      </c>
+      <c r="B265" s="46">
+        <v>0</v>
+      </c>
+      <c r="C265" s="46">
+        <v>0</v>
+      </c>
+      <c r="D265" s="46">
+        <v>0</v>
+      </c>
+      <c r="E265" s="46">
+        <v>0</v>
+      </c>
+      <c r="F265" s="46">
+        <v>0</v>
+      </c>
+      <c r="G265" s="46">
+        <v>0</v>
+      </c>
+      <c r="H265" s="46">
+        <v>0</v>
+      </c>
+      <c r="I265" s="46">
+        <v>0</v>
+      </c>
+      <c r="J265" s="46">
+        <v>0</v>
+      </c>
+      <c r="K265" s="46">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="266" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A266" s="46"/>
+      <c r="B266" s="46"/>
+      <c r="C266" s="46"/>
+      <c r="D266" s="46"/>
+      <c r="E266" s="46"/>
+      <c r="F266" s="46"/>
+      <c r="G266" s="46"/>
+      <c r="H266" s="46"/>
+      <c r="I266" s="46"/>
+      <c r="J266" s="46"/>
+      <c r="K266" s="46"/>
+    </row>
+    <row r="267" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A267" s="46"/>
+      <c r="B267" s="46"/>
+      <c r="C267" s="46"/>
+      <c r="D267" s="46"/>
+      <c r="E267" s="46"/>
+      <c r="F267" s="46"/>
+      <c r="G267" s="46"/>
+      <c r="H267" s="46"/>
+      <c r="I267" s="46"/>
+      <c r="J267" s="46"/>
+      <c r="K267" s="46"/>
+    </row>
+    <row r="268" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A268" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="B268" s="22"/>
+      <c r="C268" s="22"/>
+      <c r="D268" s="22"/>
+      <c r="E268" s="22"/>
+      <c r="F268" s="22"/>
+      <c r="G268" s="22"/>
+      <c r="H268" s="22"/>
+      <c r="I268" s="22"/>
+      <c r="J268" s="22"/>
+      <c r="K268" s="22"/>
+    </row>
+    <row r="269" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A269" s="12">
+        <v>0</v>
+      </c>
+      <c r="B269" s="12">
+        <v>0</v>
+      </c>
+      <c r="C269" s="12">
+        <v>0</v>
+      </c>
+      <c r="D269" s="12">
         <v>2021</v>
       </c>
-      <c r="F237" s="12">
+      <c r="E269" s="12">
+        <v>2024</v>
+      </c>
+      <c r="F269" s="12">
+        <v>2025</v>
+      </c>
+      <c r="G269" s="13" t="s">
+        <v>126</v>
+      </c>
+      <c r="H269" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="I269" s="13" t="s">
+        <v>121</v>
+      </c>
+      <c r="J269" s="13" t="s">
+        <v>122</v>
+      </c>
+      <c r="K269" s="13" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="270" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A270" s="15" t="s">
+        <v>52</v>
+      </c>
+      <c r="B270" s="22"/>
+      <c r="C270" s="139" t="s">
+        <v>68</v>
+      </c>
+      <c r="D270" s="16">
+        <v>16.808217053094474</v>
+      </c>
+      <c r="E270" s="16">
+        <v>16.169168493803035</v>
+      </c>
+      <c r="F270" s="16">
+        <v>14.161821835870365</v>
+      </c>
+      <c r="G270" s="16">
+        <v>-10.051702461908583</v>
+      </c>
+      <c r="H270" s="16">
+        <v>1.581442495161256</v>
+      </c>
+      <c r="I270" s="16">
+        <v>15.944263324452335</v>
+      </c>
+      <c r="J270" s="16">
+        <v>18.387197873747635</v>
+      </c>
+      <c r="K270" s="16">
+        <v>3.9007216437816266</v>
+      </c>
+    </row>
+    <row r="271" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A271" s="15" t="s">
+        <v>53</v>
+      </c>
+      <c r="B271" s="22"/>
+      <c r="C271" s="139">
+        <v>0</v>
+      </c>
+      <c r="D271" s="16">
+        <v>27.398973303179101</v>
+      </c>
+      <c r="E271" s="16">
+        <v>42.776986302895949</v>
+      </c>
+      <c r="F271" s="16">
+        <v>44.203959688682041</v>
+      </c>
+      <c r="G271" s="16">
+        <v>6.123727953785906</v>
+      </c>
+      <c r="H271" s="16">
+        <v>19.494172818311739</v>
+      </c>
+      <c r="I271" s="16">
+        <v>43.89210301357496</v>
+      </c>
+      <c r="J271" s="16">
+        <v>43.769667016506247</v>
+      </c>
+      <c r="K271" s="16">
+        <v>-10.15491470187796</v>
+      </c>
+    </row>
+    <row r="272" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A272" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="B272" s="22"/>
+      <c r="C272" s="139">
+        <v>0</v>
+      </c>
+      <c r="D272" s="16">
+        <v>14.146604838785635</v>
+      </c>
+      <c r="E272" s="16">
+        <v>8.6244577743399784</v>
+      </c>
+      <c r="F272" s="16">
+        <v>10.874540384228585</v>
+      </c>
+      <c r="G272" s="16">
+        <v>29.49130818249288</v>
+      </c>
+      <c r="H272" s="16">
+        <v>-0.72162087570857292</v>
+      </c>
+      <c r="I272" s="16">
+        <v>9.4555409605112128</v>
+      </c>
+      <c r="J272" s="16">
+        <v>10.888693213552214</v>
+      </c>
+      <c r="K272" s="16">
+        <v>3.7520900079123223</v>
+      </c>
+    </row>
+    <row r="273" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A273" s="15" t="s">
+        <v>55</v>
+      </c>
+      <c r="B273" s="22"/>
+      <c r="C273" s="139">
+        <v>0</v>
+      </c>
+      <c r="D273" s="16">
+        <v>41.646204804940787</v>
+      </c>
+      <c r="E273" s="16">
+        <v>32.429387428961036</v>
+      </c>
+      <c r="F273" s="16">
+        <v>30.759678091219001</v>
+      </c>
+      <c r="G273" s="16">
+        <v>-2.5897744226728774</v>
+      </c>
+      <c r="H273" s="16">
+        <v>-1.7083569312291713</v>
+      </c>
+      <c r="I273" s="16">
+        <v>30.708092701461489</v>
+      </c>
+      <c r="J273" s="16">
+        <v>26.954441896193909</v>
+      </c>
+      <c r="K273" s="16">
+        <v>-20.916665373225204</v>
+      </c>
+    </row>
+    <row r="274" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A274" s="99" t="s">
+        <v>70</v>
+      </c>
+      <c r="B274" s="100"/>
+      <c r="C274" s="143" t="s">
+        <v>61</v>
+      </c>
+      <c r="D274" s="101">
+        <v>92.692678581961943</v>
+      </c>
+      <c r="E274" s="101">
+        <v>95.425642558898588</v>
+      </c>
+      <c r="F274" s="101">
+        <v>95.908865650890164</v>
+      </c>
+      <c r="G274" s="101">
+        <v>2.6978870006906868</v>
+      </c>
+      <c r="H274" s="101">
+        <v>6.0266417673812356</v>
+      </c>
+      <c r="I274" s="101">
+        <v>96.609955007007301</v>
+      </c>
+      <c r="J274" s="101">
+        <v>93.528592257316731</v>
+      </c>
+      <c r="K274" s="101">
+        <v>-9.9035928767415964</v>
+      </c>
+    </row>
+    <row r="275" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A275" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B275" s="102"/>
+      <c r="C275" s="144">
+        <v>0</v>
+      </c>
+      <c r="D275" s="17">
+        <v>7.3073214180380566</v>
+      </c>
+      <c r="E275" s="17">
+        <v>4.5743574411014194</v>
+      </c>
+      <c r="F275" s="17">
+        <v>4.0911343491098329</v>
+      </c>
+      <c r="G275" s="17">
+        <v>-8.6136165492900449</v>
+      </c>
+      <c r="H275" s="17">
+        <v>-9.0645839287763703</v>
+      </c>
+      <c r="I275" s="17">
+        <v>3.3900449929927032</v>
+      </c>
+      <c r="J275" s="17">
+        <v>6.4714077426832688</v>
+      </c>
+      <c r="K275" s="17">
+        <v>77.655336119859484</v>
+      </c>
+    </row>
+    <row r="276" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A276" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="D276" s="60"/>
+    </row>
+    <row r="277" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A277" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D277" s="60"/>
+    </row>
+    <row r="278" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A278" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="D278" s="60"/>
+    </row>
+    <row r="279" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A279" s="20" t="s">
+        <v>110</v>
+      </c>
+      <c r="D279" s="60"/>
+    </row>
+    <row r="280" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A280" s="103" t="s">
+        <v>72</v>
+      </c>
+      <c r="D280" s="60"/>
+    </row>
+    <row r="281" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A281" s="136" t="s">
+        <v>73</v>
+      </c>
+      <c r="B281" s="136">
+        <v>0</v>
+      </c>
+      <c r="C281" s="136">
+        <v>0</v>
+      </c>
+      <c r="D281" s="136">
+        <v>0</v>
+      </c>
+      <c r="E281" s="136">
+        <v>0</v>
+      </c>
+      <c r="F281" s="136">
+        <v>0</v>
+      </c>
+      <c r="G281" s="136">
+        <v>0</v>
+      </c>
+      <c r="H281" s="136">
+        <v>0</v>
+      </c>
+      <c r="I281" s="136">
+        <v>0</v>
+      </c>
+      <c r="J281" s="136">
+        <v>0</v>
+      </c>
+      <c r="K281" s="136">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="282" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A282" s="136" t="s">
+        <v>74</v>
+      </c>
+      <c r="B282" s="136">
+        <v>0</v>
+      </c>
+      <c r="C282" s="136">
+        <v>0</v>
+      </c>
+      <c r="D282" s="136">
+        <v>0</v>
+      </c>
+      <c r="E282" s="136">
+        <v>0</v>
+      </c>
+      <c r="F282" s="136">
+        <v>0</v>
+      </c>
+      <c r="G282" s="136">
+        <v>0</v>
+      </c>
+      <c r="H282" s="136">
+        <v>0</v>
+      </c>
+      <c r="I282" s="136">
+        <v>0</v>
+      </c>
+      <c r="J282" s="136">
+        <v>0</v>
+      </c>
+      <c r="K282" s="136">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="283" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A283" s="136" t="s">
+        <v>75</v>
+      </c>
+      <c r="B283" s="136">
+        <v>0</v>
+      </c>
+      <c r="C283" s="136">
+        <v>0</v>
+      </c>
+      <c r="D283" s="136">
+        <v>0</v>
+      </c>
+      <c r="E283" s="136">
+        <v>0</v>
+      </c>
+      <c r="F283" s="136">
+        <v>0</v>
+      </c>
+      <c r="G283" s="136">
+        <v>0</v>
+      </c>
+      <c r="H283" s="136">
+        <v>0</v>
+      </c>
+      <c r="I283" s="136">
+        <v>0</v>
+      </c>
+      <c r="J283" s="136">
+        <v>0</v>
+      </c>
+      <c r="K283" s="136">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="284" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A284" s="136" t="s">
+        <v>76</v>
+      </c>
+      <c r="B284" s="136">
+        <v>0</v>
+      </c>
+      <c r="C284" s="136">
+        <v>0</v>
+      </c>
+      <c r="D284" s="136">
+        <v>0</v>
+      </c>
+      <c r="E284" s="136">
+        <v>0</v>
+      </c>
+      <c r="F284" s="136">
+        <v>0</v>
+      </c>
+      <c r="G284" s="136">
+        <v>0</v>
+      </c>
+      <c r="H284" s="136">
+        <v>0</v>
+      </c>
+      <c r="I284" s="136">
+        <v>0</v>
+      </c>
+      <c r="J284" s="136">
+        <v>0</v>
+      </c>
+      <c r="K284" s="136">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="285" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A285" s="46"/>
+      <c r="B285" s="46"/>
+      <c r="C285" s="46"/>
+      <c r="D285" s="46"/>
+      <c r="E285" s="46"/>
+      <c r="F285" s="83"/>
+      <c r="G285" s="83"/>
+      <c r="H285" s="46"/>
+      <c r="I285" s="46"/>
+      <c r="J285" s="46"/>
+      <c r="K285" s="46"/>
+    </row>
+    <row r="286" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A286" s="46"/>
+      <c r="B286" s="46"/>
+      <c r="C286" s="46"/>
+      <c r="D286" s="46"/>
+      <c r="E286" s="46"/>
+      <c r="F286" s="83"/>
+      <c r="G286" s="83"/>
+      <c r="H286" s="46"/>
+      <c r="I286" s="46"/>
+      <c r="J286" s="46"/>
+      <c r="K286" s="46"/>
+    </row>
+    <row r="287" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A287" s="46"/>
+      <c r="B287" s="46"/>
+      <c r="C287" s="46"/>
+      <c r="D287" s="46"/>
+      <c r="E287" s="46"/>
+      <c r="F287" s="83"/>
+      <c r="G287" s="83"/>
+      <c r="H287" s="46"/>
+      <c r="I287" s="46"/>
+      <c r="J287" s="46"/>
+      <c r="K287" s="46"/>
+    </row>
+    <row r="288" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A288" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="B288" s="22"/>
+      <c r="C288" s="22"/>
+      <c r="D288" s="22"/>
+      <c r="E288" s="22"/>
+      <c r="F288" s="22"/>
+      <c r="G288" s="22"/>
+      <c r="H288" s="22"/>
+      <c r="I288" s="22"/>
+      <c r="J288" s="22"/>
+      <c r="K288" s="22"/>
+    </row>
+    <row r="289" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A289" s="12">
+        <v>0</v>
+      </c>
+      <c r="B289" s="12"/>
+      <c r="C289" s="12"/>
+      <c r="D289" s="24">
+        <v>0</v>
+      </c>
+      <c r="E289" s="12">
+        <v>2021</v>
+      </c>
+      <c r="F289" s="12">
         <v>2022</v>
       </c>
-      <c r="G237" s="12">
+      <c r="G289" s="12">
         <v>2023</v>
       </c>
-      <c r="H237" s="12">
+      <c r="H289" s="12">
         <v>2024</v>
       </c>
-      <c r="I237" s="12">
+      <c r="I289" s="12">
         <v>2025</v>
       </c>
-      <c r="J237" s="13" t="s">
-[...1043 lines deleted...]
-        <v>176</v>
+      <c r="J289" s="13" t="s">
+        <v>126</v>
+      </c>
+      <c r="K289" s="13" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="290" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A290" s="47" t="s">
+        <v>65</v>
+      </c>
+      <c r="B290" s="104"/>
+      <c r="C290" s="104"/>
+      <c r="D290" s="125" t="s">
+        <v>47</v>
+      </c>
+      <c r="E290" s="105">
+        <v>0.42194838902799459</v>
+      </c>
+      <c r="F290" s="105">
+        <v>0.51166442170484394</v>
+      </c>
+      <c r="G290" s="105">
+        <v>0.40525771478677397</v>
+      </c>
+      <c r="H290" s="105">
+        <v>0.33767419230187745</v>
+      </c>
+      <c r="I290" s="105">
+        <v>0.75159453577479129</v>
+      </c>
+      <c r="J290" s="106">
+        <v>122.54278004629977</v>
+      </c>
+      <c r="K290" s="106">
+        <v>26.052344242341086</v>
+      </c>
+    </row>
+    <row r="291" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A291" s="15" t="s">
+        <v>77</v>
+      </c>
+      <c r="B291" s="22"/>
+      <c r="C291" s="22"/>
+      <c r="D291" s="140">
+        <v>0</v>
+      </c>
+      <c r="E291" s="60">
+        <v>0.15886585504350961</v>
+      </c>
+      <c r="F291" s="60">
+        <v>8.0713106313816618E-2</v>
+      </c>
+      <c r="G291" s="60">
+        <v>0.11066355912644839</v>
+      </c>
+      <c r="H291" s="60">
+        <v>7.7140612232302078E-2</v>
+      </c>
+      <c r="I291" s="60">
+        <v>6.8512044771477876E-2</v>
+      </c>
+      <c r="J291" s="16">
+        <v>-11.200276645575673</v>
+      </c>
+      <c r="K291" s="16">
+        <v>-11.579300193846198</v>
+      </c>
+    </row>
+    <row r="292" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A292" s="15" t="s">
+        <v>64</v>
       </c>
       <c r="B292" s="22"/>
       <c r="C292" s="22"/>
-      <c r="D292" s="22"/>
-[...550 lines deleted...]
-        <v>179</v>
+      <c r="D292" s="140">
+        <v>0</v>
+      </c>
+      <c r="E292" s="60">
+        <v>31.445248714434378</v>
+      </c>
+      <c r="F292" s="60">
+        <v>32.714169340271297</v>
+      </c>
+      <c r="G292" s="60">
+        <v>31.467927858927595</v>
+      </c>
+      <c r="H292" s="60">
+        <v>29.59662859341579</v>
+      </c>
+      <c r="I292" s="60">
+        <v>32.046207320347413</v>
+      </c>
+      <c r="J292" s="16">
+        <v>8.2585385860975418</v>
+      </c>
+      <c r="K292" s="16">
+        <v>9.6289507585192169</v>
+      </c>
+    </row>
+    <row r="293" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A293" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="B293" s="22"/>
+      <c r="C293" s="22"/>
+      <c r="D293" s="140">
+        <v>0</v>
+      </c>
+      <c r="E293" s="60">
+        <v>65.813076633991656</v>
+      </c>
+      <c r="F293" s="60">
+        <v>65.56046274585286</v>
+      </c>
+      <c r="G293" s="60">
+        <v>66.228641553038386</v>
+      </c>
+      <c r="H293" s="60">
+        <v>67.680551169133878</v>
+      </c>
+      <c r="I293" s="60">
+        <v>63.150161632981217</v>
+      </c>
+      <c r="J293" s="16">
+        <v>-6.7093015888963574</v>
+      </c>
+      <c r="K293" s="16">
+        <v>7.9904683725254166</v>
+      </c>
+    </row>
+    <row r="294" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A294" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="B294" s="73"/>
+      <c r="C294" s="73"/>
+      <c r="D294" s="141">
+        <v>0</v>
+      </c>
+      <c r="E294" s="107">
+        <v>2.1608604075024638</v>
+      </c>
+      <c r="F294" s="107">
+        <v>1.1329903858571668</v>
+      </c>
+      <c r="G294" s="107">
+        <v>1.7875093141207967</v>
+      </c>
+      <c r="H294" s="107">
+        <v>2.3080054329161368</v>
+      </c>
+      <c r="I294" s="107">
+        <v>3.9835244661250977</v>
+      </c>
+      <c r="J294" s="17">
+        <v>72.567269264449791</v>
+      </c>
+      <c r="K294" s="17">
+        <v>27.139368734523739</v>
+      </c>
+    </row>
+    <row r="295" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A295" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="F295" s="60"/>
+      <c r="G295" s="60"/>
+      <c r="H295" s="60"/>
+      <c r="I295" s="60"/>
+      <c r="J295" s="60"/>
+      <c r="K295" s="60"/>
+    </row>
+    <row r="296" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A296" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="B296" s="84"/>
+      <c r="C296" s="84"/>
+      <c r="D296" s="84"/>
+      <c r="E296" s="84"/>
+      <c r="F296" s="84"/>
+      <c r="G296" s="84"/>
+      <c r="H296" s="84"/>
+      <c r="I296" s="84"/>
+      <c r="J296" s="84"/>
+      <c r="K296" s="84"/>
+    </row>
+    <row r="297" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A297" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="B297" s="84"/>
+      <c r="C297" s="84"/>
+      <c r="D297" s="84"/>
+      <c r="E297" s="84"/>
+      <c r="F297" s="84"/>
+      <c r="G297" s="84"/>
+      <c r="H297" s="84"/>
+      <c r="I297" s="84"/>
+      <c r="J297" s="84"/>
+      <c r="K297" s="84"/>
+    </row>
+    <row r="298" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A298" s="20" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="299" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A299" s="103" t="s">
+        <v>80</v>
+      </c>
+      <c r="B299" s="85"/>
+      <c r="C299" s="85"/>
+      <c r="D299" s="85"/>
+      <c r="E299" s="85"/>
+      <c r="F299" s="85"/>
+      <c r="G299" s="85"/>
+      <c r="H299" s="85"/>
+      <c r="I299" s="85"/>
+      <c r="J299" s="85"/>
+      <c r="K299" s="85"/>
+    </row>
+    <row r="300" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A300" s="103" t="s">
+        <v>79</v>
+      </c>
+      <c r="B300" s="84"/>
+      <c r="C300" s="84"/>
+      <c r="D300" s="84"/>
+      <c r="E300" s="84"/>
+      <c r="F300" s="84"/>
+      <c r="G300" s="84"/>
+      <c r="H300" s="84"/>
+      <c r="I300" s="84"/>
+      <c r="J300" s="84"/>
+      <c r="K300" s="84"/>
+    </row>
+    <row r="301" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A301" s="46"/>
+    </row>
+    <row r="302" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A302" s="46"/>
+    </row>
+    <row r="303" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A303" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="B303" s="22"/>
+      <c r="C303" s="22"/>
+      <c r="D303" s="22"/>
+      <c r="E303" s="22"/>
+      <c r="F303" s="22"/>
+      <c r="G303" s="22"/>
+      <c r="H303" s="22"/>
+      <c r="I303" s="22"/>
+      <c r="J303" s="22"/>
+      <c r="K303" s="22"/>
+    </row>
+    <row r="304" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A304" s="12">
+        <v>0</v>
+      </c>
+      <c r="B304" s="12"/>
+      <c r="C304" s="12"/>
+      <c r="D304" s="24">
+        <v>0</v>
+      </c>
+      <c r="E304" s="12">
+        <v>2021</v>
+      </c>
+      <c r="F304" s="12">
+        <v>2022</v>
+      </c>
+      <c r="G304" s="12">
+        <v>2023</v>
+      </c>
+      <c r="H304" s="12">
+        <v>2024</v>
+      </c>
+      <c r="I304" s="12">
+        <v>2025</v>
+      </c>
+      <c r="J304" s="13" t="s">
+        <v>126</v>
+      </c>
+      <c r="K304" s="13" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="305" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A305" s="47" t="s">
+        <v>65</v>
+      </c>
+      <c r="B305" s="104"/>
+      <c r="C305" s="104"/>
+      <c r="D305" s="125" t="s">
+        <v>47</v>
+      </c>
+      <c r="E305" s="105">
+        <v>1.5444130250148609</v>
+      </c>
+      <c r="F305" s="105">
+        <v>1.4937076514709284</v>
+      </c>
+      <c r="G305" s="105">
+        <v>1.4716931638095014</v>
+      </c>
+      <c r="H305" s="105">
+        <v>3.338092354539377</v>
+      </c>
+      <c r="I305" s="105">
+        <v>1.806186932933558</v>
+      </c>
+      <c r="J305" s="106">
+        <v>-45.166413212557352</v>
+      </c>
+      <c r="K305" s="106">
+        <v>9.0975758503606166</v>
+      </c>
+    </row>
+    <row r="306" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A306" s="15" t="s">
+        <v>77</v>
+      </c>
+      <c r="B306" s="22"/>
+      <c r="C306" s="22"/>
+      <c r="D306" s="140">
+        <v>0</v>
+      </c>
+      <c r="E306" s="60">
+        <v>0.197414028338673</v>
+      </c>
+      <c r="F306" s="60">
+        <v>0.23071896464747235</v>
+      </c>
+      <c r="G306" s="60">
+        <v>0.32564231696237739</v>
+      </c>
+      <c r="H306" s="60">
+        <v>0.59067455528178558</v>
+      </c>
+      <c r="I306" s="60">
+        <v>0.54139776877626211</v>
+      </c>
+      <c r="J306" s="16">
+        <v>-7.1139476725476696</v>
+      </c>
+      <c r="K306" s="16">
+        <v>35.005015589788478</v>
+      </c>
+    </row>
+    <row r="307" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A307" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="B307" s="22"/>
+      <c r="C307" s="22"/>
+      <c r="D307" s="140">
+        <v>0</v>
+      </c>
+      <c r="E307" s="60">
+        <v>19.974610842061935</v>
+      </c>
+      <c r="F307" s="60">
+        <v>13.157081996388294</v>
+      </c>
+      <c r="G307" s="60">
+        <v>21.037860849001603</v>
+      </c>
+      <c r="H307" s="60">
+        <v>20.002836834564526</v>
+      </c>
+      <c r="I307" s="60">
+        <v>19.918056094678128</v>
+      </c>
+      <c r="J307" s="16">
+        <v>0.91080386377071998</v>
+      </c>
+      <c r="K307" s="16">
+        <v>4.8352769037964149</v>
+      </c>
+    </row>
+    <row r="308" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A308" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="B308" s="22"/>
+      <c r="C308" s="22"/>
+      <c r="D308" s="140">
+        <v>0</v>
+      </c>
+      <c r="E308" s="60">
+        <v>74.968597102953709</v>
+      </c>
+      <c r="F308" s="60">
+        <v>81.491958603525362</v>
+      </c>
+      <c r="G308" s="60">
+        <v>73.911304245213486</v>
+      </c>
+      <c r="H308" s="60">
+        <v>71.441024916554923</v>
+      </c>
+      <c r="I308" s="60">
+        <v>71.730230320640658</v>
+      </c>
+      <c r="J308" s="16">
+        <v>1.7505712032720979</v>
+      </c>
+      <c r="K308" s="16">
+        <v>3.7578588203224905</v>
+      </c>
+    </row>
+    <row r="309" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A309" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="B309" s="73"/>
+      <c r="C309" s="73"/>
+      <c r="D309" s="141">
+        <v>0</v>
+      </c>
+      <c r="E309" s="107">
+        <v>3.3149650016308243</v>
+      </c>
+      <c r="F309" s="107">
+        <v>3.6265327839679418</v>
+      </c>
+      <c r="G309" s="107">
+        <v>3.2534994250130373</v>
+      </c>
+      <c r="H309" s="107">
+        <v>4.6273713390593896</v>
+      </c>
+      <c r="I309" s="107">
+        <v>6.0041288829713855</v>
+      </c>
+      <c r="J309" s="17">
+        <v>31.491585138365526</v>
+      </c>
+      <c r="K309" s="17">
+        <v>21.704897576320192</v>
+      </c>
+    </row>
+    <row r="310" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A310" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="F310" s="60"/>
+      <c r="G310" s="60"/>
+      <c r="H310" s="60"/>
+      <c r="I310" s="60"/>
+      <c r="J310" s="60"/>
+      <c r="K310" s="60"/>
+    </row>
+    <row r="311" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A311" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="B311" s="84"/>
+      <c r="C311" s="84"/>
+      <c r="D311" s="84"/>
+      <c r="E311" s="84"/>
+      <c r="F311" s="84"/>
+      <c r="G311" s="84"/>
+      <c r="H311" s="84"/>
+      <c r="I311" s="84"/>
+      <c r="J311" s="84"/>
+      <c r="K311" s="84"/>
+    </row>
+    <row r="312" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A312" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="B312" s="84"/>
+      <c r="C312" s="84"/>
+      <c r="D312" s="84"/>
+      <c r="E312" s="84"/>
+      <c r="F312" s="84"/>
+      <c r="G312" s="84"/>
+      <c r="H312" s="84"/>
+      <c r="I312" s="84"/>
+      <c r="J312" s="84"/>
+      <c r="K312" s="84"/>
+    </row>
+    <row r="313" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A313" s="20" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="314" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A314" s="103" t="s">
+        <v>80</v>
+      </c>
+      <c r="B314" s="85"/>
+      <c r="C314" s="85"/>
+      <c r="D314" s="85"/>
+      <c r="E314" s="85"/>
+      <c r="F314" s="85"/>
+      <c r="G314" s="85"/>
+      <c r="H314" s="85"/>
+      <c r="I314" s="85"/>
+      <c r="J314" s="85"/>
+      <c r="K314" s="85"/>
+    </row>
+    <row r="315" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A315" s="103" t="s">
+        <v>79</v>
+      </c>
+      <c r="B315" s="84"/>
+      <c r="C315" s="84"/>
+      <c r="D315" s="84"/>
+      <c r="E315" s="84"/>
+      <c r="F315" s="84"/>
+      <c r="G315" s="84"/>
+      <c r="H315" s="84"/>
+      <c r="I315" s="84"/>
+      <c r="J315" s="84"/>
+      <c r="K315" s="84"/>
+    </row>
+    <row r="316" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A316" s="82"/>
+    </row>
+    <row r="317" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A317" s="82"/>
+    </row>
+    <row r="318" spans="1:11" ht="12" x14ac:dyDescent="0.25">
+      <c r="A318" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="B318" s="8"/>
+      <c r="C318" s="8"/>
+      <c r="D318" s="8"/>
+      <c r="E318" s="8"/>
+      <c r="F318" s="8"/>
+      <c r="G318" s="8"/>
+      <c r="H318" s="8"/>
+      <c r="I318" s="8"/>
+      <c r="J318" s="8"/>
+      <c r="K318" s="9"/>
+    </row>
+    <row r="319" spans="1:11" s="25" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A319" s="11">
+        <v>0</v>
+      </c>
+      <c r="B319" s="11"/>
+      <c r="C319" s="11"/>
+      <c r="D319" s="11"/>
+      <c r="E319" s="12">
+        <v>2021</v>
+      </c>
+      <c r="F319" s="12">
+        <v>2022</v>
+      </c>
+      <c r="G319" s="12">
+        <v>2023</v>
+      </c>
+      <c r="H319" s="12">
+        <v>2024</v>
+      </c>
+      <c r="I319" s="12">
+        <v>2025</v>
+      </c>
+      <c r="J319" s="13" t="s">
+        <v>126</v>
+      </c>
+      <c r="K319" s="13" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="320" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A320" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="B320" s="15"/>
+      <c r="C320" s="15"/>
+      <c r="D320" s="15"/>
+      <c r="E320" s="16">
+        <v>247.29</v>
+      </c>
+      <c r="F320" s="16">
+        <v>430.65</v>
+      </c>
+      <c r="G320" s="16">
+        <v>442.68</v>
+      </c>
+      <c r="H320" s="16">
+        <v>462.46</v>
+      </c>
+      <c r="I320" s="16">
+        <v>556.29</v>
+      </c>
+      <c r="J320" s="16">
+        <v>20.289322319768193</v>
+      </c>
+      <c r="K320" s="16">
+        <v>22.468295836716234</v>
+      </c>
+    </row>
+    <row r="321" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A321" s="15" t="s">
+        <v>26</v>
       </c>
       <c r="B321" s="15"/>
       <c r="C321" s="15"/>
       <c r="D321" s="15"/>
-      <c r="E321" s="15"/>
-[...14 lines deleted...]
-      <c r="E322" s="12">
+      <c r="E321" s="16">
+        <v>130.13</v>
+      </c>
+      <c r="F321" s="16">
+        <v>160.24</v>
+      </c>
+      <c r="G321" s="16">
+        <v>190.84</v>
+      </c>
+      <c r="H321" s="16">
+        <v>183</v>
+      </c>
+      <c r="I321" s="16">
+        <v>191.52</v>
+      </c>
+      <c r="J321" s="16">
+        <v>4.6557377049180388</v>
+      </c>
+      <c r="K321" s="16">
+        <v>10.143576844556378</v>
+      </c>
+    </row>
+    <row r="322" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A322" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="B322" s="15"/>
+      <c r="C322" s="15"/>
+      <c r="D322" s="15"/>
+      <c r="E322" s="16">
+        <v>117.16</v>
+      </c>
+      <c r="F322" s="16">
+        <v>270.40999999999997</v>
+      </c>
+      <c r="G322" s="16">
+        <v>251.84</v>
+      </c>
+      <c r="H322" s="16">
+        <v>279.45999999999998</v>
+      </c>
+      <c r="I322" s="16">
+        <v>364.77</v>
+      </c>
+      <c r="J322" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="K322" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="323" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A323" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B323" s="1"/>
+      <c r="C323" s="1"/>
+      <c r="D323" s="1"/>
+      <c r="E323" s="17">
+        <v>190.03304387919772</v>
+      </c>
+      <c r="F323" s="17">
+        <v>268.75312031952069</v>
+      </c>
+      <c r="G323" s="17">
+        <v>231.9639488576818</v>
+      </c>
+      <c r="H323" s="17">
+        <v>252.71038251366119</v>
+      </c>
+      <c r="I323" s="17">
+        <v>290.46052631578942</v>
+      </c>
+      <c r="J323" s="18" t="s">
+        <v>24</v>
+      </c>
+      <c r="K323" s="18" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="324" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A324" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="B324" s="46"/>
+      <c r="C324" s="46"/>
+      <c r="D324" s="46"/>
+      <c r="E324" s="46"/>
+      <c r="F324" s="46"/>
+      <c r="G324" s="46"/>
+      <c r="H324" s="46"/>
+      <c r="I324" s="46"/>
+      <c r="J324" s="46"/>
+      <c r="K324" s="46"/>
+    </row>
+    <row r="325" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A325" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="B325" s="46"/>
+      <c r="C325" s="46"/>
+      <c r="D325" s="46"/>
+      <c r="E325" s="46"/>
+      <c r="F325" s="46"/>
+      <c r="G325" s="46"/>
+      <c r="H325" s="46"/>
+      <c r="I325" s="46"/>
+      <c r="J325" s="46"/>
+      <c r="K325" s="46"/>
+    </row>
+    <row r="326" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A326" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="B326" s="46"/>
+      <c r="C326" s="46"/>
+      <c r="D326" s="46"/>
+      <c r="E326" s="46"/>
+      <c r="F326" s="46"/>
+      <c r="G326" s="46"/>
+      <c r="H326" s="46"/>
+      <c r="I326" s="46"/>
+      <c r="J326" s="46"/>
+      <c r="K326" s="46"/>
+    </row>
+    <row r="327" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A327" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="B327" s="46"/>
+      <c r="C327" s="46"/>
+      <c r="D327" s="46"/>
+      <c r="E327" s="46"/>
+      <c r="F327" s="46"/>
+      <c r="G327" s="46"/>
+      <c r="H327" s="46"/>
+      <c r="I327" s="46"/>
+      <c r="J327" s="46"/>
+      <c r="K327" s="46"/>
+    </row>
+    <row r="328" spans="1:11" ht="12" x14ac:dyDescent="0.25">
+      <c r="A328" s="20" t="s">
+        <v>110</v>
+      </c>
+      <c r="B328" s="46"/>
+      <c r="C328" s="46"/>
+      <c r="D328" s="46"/>
+      <c r="E328" s="46"/>
+      <c r="F328" s="46"/>
+      <c r="G328" s="46"/>
+      <c r="H328" s="46"/>
+      <c r="I328" s="46"/>
+      <c r="J328" s="46"/>
+      <c r="K328" s="46"/>
+    </row>
+    <row r="329" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A329" s="132" t="s">
+        <v>142</v>
+      </c>
+      <c r="B329" s="132">
+        <v>0</v>
+      </c>
+      <c r="C329" s="132">
+        <v>0</v>
+      </c>
+      <c r="D329" s="132">
+        <v>0</v>
+      </c>
+      <c r="E329" s="132">
+        <v>0</v>
+      </c>
+      <c r="F329" s="132">
+        <v>0</v>
+      </c>
+      <c r="G329" s="132">
+        <v>0</v>
+      </c>
+      <c r="H329" s="132">
+        <v>0</v>
+      </c>
+      <c r="I329" s="132">
+        <v>0</v>
+      </c>
+      <c r="J329" s="132">
+        <v>0</v>
+      </c>
+      <c r="K329" s="132">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="330" spans="1:11" ht="12" x14ac:dyDescent="0.25">
+      <c r="A330" s="46"/>
+      <c r="B330" s="46"/>
+      <c r="C330" s="46"/>
+      <c r="D330" s="46"/>
+      <c r="E330" s="46"/>
+      <c r="F330" s="46"/>
+      <c r="G330" s="46"/>
+      <c r="H330" s="46"/>
+      <c r="I330" s="46"/>
+      <c r="J330" s="46"/>
+      <c r="K330" s="46"/>
+    </row>
+    <row r="331" spans="1:11" s="10" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A331" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="B331" s="37"/>
+      <c r="C331" s="37"/>
+      <c r="D331" s="37"/>
+      <c r="E331" s="37"/>
+      <c r="F331" s="37"/>
+      <c r="G331" s="37"/>
+      <c r="H331" s="37"/>
+      <c r="I331" s="37"/>
+      <c r="J331" s="37"/>
+      <c r="K331" s="37"/>
+    </row>
+    <row r="332" spans="1:11" s="10" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A332" s="23"/>
+      <c r="B332" s="23"/>
+      <c r="C332" s="23"/>
+      <c r="D332" s="24"/>
+      <c r="E332" s="12"/>
+      <c r="F332" s="12"/>
+      <c r="G332" s="12">
         <v>2021</v>
       </c>
-      <c r="F322" s="12">
+      <c r="H332" s="12">
         <v>2022</v>
       </c>
-      <c r="G322" s="13">
+      <c r="I332" s="12">
         <v>2023</v>
       </c>
-      <c r="H322" s="13">
+      <c r="J332" s="13">
         <v>2024</v>
       </c>
-      <c r="I322" s="13">
+      <c r="K332" s="13">
         <v>2025</v>
       </c>
-      <c r="J322" s="13" t="s">
-[...7 lines deleted...]
-      <c r="A323" s="15" t="s">
+    </row>
+    <row r="333" spans="1:11" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A333" s="145" t="s">
+        <v>130</v>
+      </c>
+      <c r="B333" s="145"/>
+      <c r="C333" s="145"/>
+      <c r="D333" s="145"/>
+      <c r="E333" s="145"/>
+      <c r="F333" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="G333" s="27">
+        <v>15</v>
+      </c>
+      <c r="H333" s="27">
+        <v>16</v>
+      </c>
+      <c r="I333" s="27">
+        <v>17</v>
+      </c>
+      <c r="J333" s="27">
+        <v>17</v>
+      </c>
+      <c r="K333" s="27">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="334" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A334" s="127"/>
+      <c r="B334" s="127"/>
+      <c r="C334" s="127"/>
+      <c r="D334" s="127"/>
+      <c r="E334" s="127"/>
+      <c r="F334" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="G334" s="28">
+        <v>0.88280779215586591</v>
+      </c>
+      <c r="H334" s="28">
+        <v>0.95784865390736196</v>
+      </c>
+      <c r="I334" s="28">
+        <v>0.82952997798563699</v>
+      </c>
+      <c r="J334" s="28">
+        <v>0.79762055676143218</v>
+      </c>
+      <c r="K334" s="28">
+        <v>0.91944505047700265</v>
+      </c>
+    </row>
+    <row r="335" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A335" s="131" t="s">
+        <v>131</v>
+      </c>
+      <c r="B335" s="131"/>
+      <c r="C335" s="131"/>
+      <c r="D335" s="131"/>
+      <c r="E335" s="131"/>
+      <c r="F335" s="29" t="s">
+        <v>21</v>
+      </c>
+      <c r="G335" s="30">
+        <v>20</v>
+      </c>
+      <c r="H335" s="30">
+        <v>23</v>
+      </c>
+      <c r="I335" s="30">
+        <v>20</v>
+      </c>
+      <c r="J335" s="30">
+        <v>21</v>
+      </c>
+      <c r="K335" s="30">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="336" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A336" s="128"/>
+      <c r="B336" s="128"/>
+      <c r="C336" s="128"/>
+      <c r="D336" s="128"/>
+      <c r="E336" s="128"/>
+      <c r="F336" s="31" t="s">
+        <v>30</v>
+      </c>
+      <c r="G336" s="32">
+        <v>0.74840604982165482</v>
+      </c>
+      <c r="H336" s="32">
+        <v>0.68707834768462661</v>
+      </c>
+      <c r="I336" s="32">
+        <v>0.79305977120782467</v>
+      </c>
+      <c r="J336" s="32">
+        <v>0.70114378390058929</v>
+      </c>
+      <c r="K336" s="32">
+        <v>0.69993988089473314</v>
+      </c>
+    </row>
+    <row r="337" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A337" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="B337" s="33"/>
+      <c r="C337" s="34"/>
+    </row>
+    <row r="338" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A338" s="4" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="342" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A342" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="B342" s="8"/>
+      <c r="C342" s="8"/>
+      <c r="D342" s="8"/>
+      <c r="E342" s="8"/>
+      <c r="F342" s="8"/>
+      <c r="G342" s="8"/>
+      <c r="H342" s="8"/>
+      <c r="I342" s="8"/>
+      <c r="J342" s="8"/>
+      <c r="K342" s="9"/>
+    </row>
+    <row r="343" spans="1:11" s="14" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A343" s="11">
+        <v>0</v>
+      </c>
+      <c r="B343" s="11"/>
+      <c r="C343" s="11"/>
+      <c r="D343" s="11"/>
+      <c r="E343" s="12">
+        <v>2021</v>
+      </c>
+      <c r="F343" s="12">
+        <v>2022</v>
+      </c>
+      <c r="G343" s="12">
+        <v>2023</v>
+      </c>
+      <c r="H343" s="12">
+        <v>2024</v>
+      </c>
+      <c r="I343" s="12">
+        <v>2025</v>
+      </c>
+      <c r="J343" s="13" t="s">
+        <v>126</v>
+      </c>
+      <c r="K343" s="13" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="344" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A344" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="B344" s="15"/>
+      <c r="C344" s="15"/>
+      <c r="D344" s="15"/>
+      <c r="E344" s="16">
+        <v>1053.53</v>
+      </c>
+      <c r="F344" s="16">
+        <v>1417.53</v>
+      </c>
+      <c r="G344" s="16">
+        <v>1483.08</v>
+      </c>
+      <c r="H344" s="16">
+        <v>1526.31</v>
+      </c>
+      <c r="I344" s="16">
+        <v>1604.25</v>
+      </c>
+      <c r="J344" s="16">
+        <v>5.1064331623326886</v>
+      </c>
+      <c r="K344" s="16">
+        <v>11.085221479298447</v>
+      </c>
+    </row>
+    <row r="345" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A345" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="B345" s="15"/>
+      <c r="C345" s="15"/>
+      <c r="D345" s="15"/>
+      <c r="E345" s="16">
+        <v>962.76</v>
+      </c>
+      <c r="F345" s="16">
+        <v>1152.49</v>
+      </c>
+      <c r="G345" s="16">
+        <v>1211.73</v>
+      </c>
+      <c r="H345" s="16">
+        <v>1155.83</v>
+      </c>
+      <c r="I345" s="16">
+        <v>1213.97</v>
+      </c>
+      <c r="J345" s="16">
+        <v>5.0301514928666071</v>
+      </c>
+      <c r="K345" s="16">
+        <v>5.9674488895635536</v>
+      </c>
+    </row>
+    <row r="346" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A346" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="B346" s="15"/>
+      <c r="C346" s="15"/>
+      <c r="D346" s="15"/>
+      <c r="E346" s="16">
+        <v>90.769999999999982</v>
+      </c>
+      <c r="F346" s="16">
+        <v>265.03999999999996</v>
+      </c>
+      <c r="G346" s="16">
+        <v>271.34999999999991</v>
+      </c>
+      <c r="H346" s="16">
+        <v>370.48</v>
+      </c>
+      <c r="I346" s="16">
+        <v>390.28</v>
+      </c>
+      <c r="J346" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="K346" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="347" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A347" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B347" s="1"/>
+      <c r="C347" s="1"/>
+      <c r="D347" s="1"/>
+      <c r="E347" s="17">
+        <v>109.42810253853503</v>
+      </c>
+      <c r="F347" s="17">
+        <v>122.99716266518581</v>
+      </c>
+      <c r="G347" s="17">
+        <v>122.39360253521822</v>
+      </c>
+      <c r="H347" s="17">
+        <v>132.05315660607528</v>
+      </c>
+      <c r="I347" s="17">
+        <v>132.14906463915912</v>
+      </c>
+      <c r="J347" s="18" t="s">
+        <v>24</v>
+      </c>
+      <c r="K347" s="18" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="348" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A348" s="4" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="349" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A349" s="4" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="350" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A350" s="4" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="351" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A351" s="4" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="352" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A352" s="132" t="s">
+        <v>66</v>
+      </c>
+      <c r="B352" s="132"/>
+      <c r="C352" s="132"/>
+      <c r="D352" s="132"/>
+      <c r="E352" s="132"/>
+      <c r="F352" s="132"/>
+      <c r="G352" s="132"/>
+      <c r="H352" s="132"/>
+      <c r="I352" s="132"/>
+      <c r="J352" s="132"/>
+      <c r="K352" s="132"/>
+    </row>
+    <row r="353" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A353" s="132" t="s">
+        <v>142</v>
+      </c>
+      <c r="B353" s="132">
+        <v>0</v>
+      </c>
+      <c r="C353" s="132">
+        <v>0</v>
+      </c>
+      <c r="D353" s="132">
+        <v>0</v>
+      </c>
+      <c r="E353" s="132">
+        <v>0</v>
+      </c>
+      <c r="F353" s="132">
+        <v>0</v>
+      </c>
+      <c r="G353" s="132">
+        <v>0</v>
+      </c>
+      <c r="H353" s="132">
+        <v>0</v>
+      </c>
+      <c r="I353" s="132">
+        <v>0</v>
+      </c>
+      <c r="J353" s="132">
+        <v>0</v>
+      </c>
+      <c r="K353" s="132">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="354" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A354" s="46"/>
+      <c r="B354" s="46"/>
+      <c r="C354" s="46"/>
+      <c r="D354" s="46"/>
+      <c r="E354" s="46"/>
+      <c r="F354" s="46"/>
+      <c r="G354" s="46"/>
+      <c r="H354" s="46"/>
+      <c r="I354" s="46"/>
+      <c r="J354" s="46"/>
+      <c r="K354" s="46"/>
+    </row>
+    <row r="355" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A355" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="B355" s="37"/>
+      <c r="C355" s="37"/>
+      <c r="D355" s="37"/>
+      <c r="E355" s="37"/>
+      <c r="F355" s="37"/>
+      <c r="G355" s="37"/>
+      <c r="H355" s="37"/>
+      <c r="I355" s="37"/>
+      <c r="J355" s="37"/>
+      <c r="K355" s="37"/>
+    </row>
+    <row r="356" spans="1:11" s="10" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A356" s="23">
+        <v>0</v>
+      </c>
+      <c r="B356" s="23">
+        <v>0</v>
+      </c>
+      <c r="C356" s="23">
+        <v>0</v>
+      </c>
+      <c r="D356" s="24"/>
+      <c r="E356" s="12"/>
+      <c r="F356" s="12">
+        <v>0</v>
+      </c>
+      <c r="G356" s="12">
+        <v>2021</v>
+      </c>
+      <c r="H356" s="12">
+        <v>2022</v>
+      </c>
+      <c r="I356" s="12">
+        <v>2023</v>
+      </c>
+      <c r="J356" s="13">
+        <v>2024</v>
+      </c>
+      <c r="K356" s="13">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="357" spans="1:11" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A357" s="145" t="s">
+        <v>130</v>
+      </c>
+      <c r="B357" s="145"/>
+      <c r="C357" s="145"/>
+      <c r="D357" s="145"/>
+      <c r="E357" s="145"/>
+      <c r="F357" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="G357" s="27">
+        <v>13</v>
+      </c>
+      <c r="H357" s="27">
+        <v>13</v>
+      </c>
+      <c r="I357" s="27">
+        <v>14</v>
+      </c>
+      <c r="J357" s="27">
+        <v>14</v>
+      </c>
+      <c r="K357" s="27">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="358" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A358" s="127">
+        <v>0</v>
+      </c>
+      <c r="B358" s="127">
+        <v>0</v>
+      </c>
+      <c r="C358" s="127">
+        <v>0</v>
+      </c>
+      <c r="D358" s="127"/>
+      <c r="E358" s="127"/>
+      <c r="F358" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="G358" s="28">
+        <v>1.168928101818006</v>
+      </c>
+      <c r="H358" s="28">
+        <v>1.171855527614408</v>
+      </c>
+      <c r="I358" s="28">
+        <v>1.1611745472994557</v>
+      </c>
+      <c r="J358" s="28">
+        <v>1.1446004131123269</v>
+      </c>
+      <c r="K358" s="28">
+        <v>1.191563264154702</v>
+      </c>
+    </row>
+    <row r="359" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A359" s="131" t="s">
+        <v>131</v>
+      </c>
+      <c r="B359" s="131"/>
+      <c r="C359" s="131"/>
+      <c r="D359" s="131"/>
+      <c r="E359" s="131"/>
+      <c r="F359" s="29" t="s">
+        <v>21</v>
+      </c>
+      <c r="G359" s="30">
+        <v>16</v>
+      </c>
+      <c r="H359" s="30">
+        <v>15</v>
+      </c>
+      <c r="I359" s="30">
+        <v>15</v>
+      </c>
+      <c r="J359" s="30">
+        <v>16</v>
+      </c>
+      <c r="K359" s="30">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="360" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A360" s="128">
+        <v>0</v>
+      </c>
+      <c r="B360" s="128">
+        <v>0</v>
+      </c>
+      <c r="C360" s="128">
+        <v>0</v>
+      </c>
+      <c r="D360" s="128"/>
+      <c r="E360" s="128"/>
+      <c r="F360" s="31" t="s">
+        <v>30</v>
+      </c>
+      <c r="G360" s="32">
+        <v>1.0076683523937933</v>
+      </c>
+      <c r="H360" s="32">
+        <v>0.91618441692325348</v>
+      </c>
+      <c r="I360" s="32">
+        <v>0.97984704187644678</v>
+      </c>
+      <c r="J360" s="32">
+        <v>0.91075875392714123</v>
+      </c>
+      <c r="K360" s="32">
+        <v>0.92751001567484814</v>
+      </c>
+    </row>
+    <row r="361" spans="1:11" ht="12" x14ac:dyDescent="0.25">
+      <c r="A361" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="B361" s="35"/>
+      <c r="C361" s="121"/>
+      <c r="D361" s="46"/>
+      <c r="E361" s="46"/>
+      <c r="F361" s="46"/>
+      <c r="G361" s="46"/>
+      <c r="H361" s="46"/>
+      <c r="I361" s="46"/>
+      <c r="J361" s="46"/>
+      <c r="K361" s="46"/>
+    </row>
+    <row r="362" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A362" s="4" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="364" spans="1:11" ht="12" x14ac:dyDescent="0.25">
+      <c r="A364" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="B364" s="8"/>
+      <c r="C364" s="8"/>
+      <c r="D364" s="8"/>
+      <c r="E364" s="8"/>
+      <c r="F364" s="8"/>
+      <c r="G364" s="8"/>
+      <c r="H364" s="8"/>
+      <c r="I364" s="8"/>
+      <c r="J364" s="8"/>
+      <c r="K364" s="9"/>
+    </row>
+    <row r="365" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A365" s="11">
+        <v>0</v>
+      </c>
+      <c r="B365" s="12">
+        <v>2021</v>
+      </c>
+      <c r="C365" s="12">
+        <v>2022</v>
+      </c>
+      <c r="D365" s="12">
+        <v>2023</v>
+      </c>
+      <c r="E365" s="12">
+        <v>2024</v>
+      </c>
+      <c r="F365" s="12">
+        <v>2025</v>
+      </c>
+      <c r="G365" s="13" t="s">
+        <v>150</v>
+      </c>
+      <c r="H365" s="13" t="s">
+        <v>188</v>
+      </c>
+      <c r="I365" s="13" t="s">
+        <v>116</v>
+      </c>
+      <c r="J365" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="K365" s="13" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="366" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A366" s="15" t="s">
+        <v>35</v>
+      </c>
+      <c r="B366" s="16">
+        <v>-24.02</v>
+      </c>
+      <c r="C366" s="16">
+        <v>38.799999999999997</v>
+      </c>
+      <c r="D366" s="16">
+        <v>147.66999999999999</v>
+      </c>
+      <c r="E366" s="16">
+        <v>5.4600000000000026</v>
+      </c>
+      <c r="F366" s="16">
+        <v>78.349999999999994</v>
+      </c>
+      <c r="G366" s="16">
+        <v>72.889999999999986</v>
+      </c>
+      <c r="H366" s="16">
+        <v>49.251999999999995</v>
+      </c>
+      <c r="I366" s="16">
+        <v>-21.03</v>
+      </c>
+      <c r="J366" s="16">
+        <v>-37.54</v>
+      </c>
+      <c r="K366" s="16">
+        <v>-16.509999999999998</v>
+      </c>
+    </row>
+    <row r="367" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A367" s="15" t="s">
+        <v>36</v>
+      </c>
+      <c r="B367" s="16">
+        <v>511.16999999999996</v>
+      </c>
+      <c r="C367" s="16">
+        <v>337.89</v>
+      </c>
+      <c r="D367" s="16">
+        <v>-54.290000000000006</v>
+      </c>
+      <c r="E367" s="16">
+        <v>37.33</v>
+      </c>
+      <c r="F367" s="16">
+        <v>146.51000000000002</v>
+      </c>
+      <c r="G367" s="16">
+        <v>109.18000000000002</v>
+      </c>
+      <c r="H367" s="16">
+        <v>195.72200000000001</v>
+      </c>
+      <c r="I367" s="16">
+        <v>-31.84</v>
+      </c>
+      <c r="J367" s="16">
+        <v>10.08</v>
+      </c>
+      <c r="K367" s="16">
+        <v>41.92</v>
+      </c>
+    </row>
+    <row r="368" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A368" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="B368" s="17">
+        <v>-535.18999999999994</v>
+      </c>
+      <c r="C368" s="17">
+        <v>-299.08999999999997</v>
+      </c>
+      <c r="D368" s="17">
+        <v>201.95999999999998</v>
+      </c>
+      <c r="E368" s="17">
+        <v>-31.869999999999997</v>
+      </c>
+      <c r="F368" s="17">
+        <v>-68.160000000000025</v>
+      </c>
+      <c r="G368" s="17" t="s">
+        <v>24</v>
+      </c>
+      <c r="H368" s="17" t="s">
+        <v>24</v>
+      </c>
+      <c r="I368" s="17">
+        <v>10.809999999999999</v>
+      </c>
+      <c r="J368" s="17">
+        <v>-47.62</v>
+      </c>
+      <c r="K368" s="17" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="369" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A369" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="K369" s="60"/>
+    </row>
+    <row r="370" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A370" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="B370" s="60"/>
+      <c r="C370" s="60"/>
+      <c r="D370" s="60"/>
+      <c r="E370" s="60"/>
+      <c r="F370" s="60"/>
+      <c r="G370" s="60"/>
+      <c r="H370" s="60"/>
+      <c r="I370" s="60"/>
+    </row>
+    <row r="371" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A371" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="B371" s="60"/>
+      <c r="C371" s="60"/>
+      <c r="D371" s="60"/>
+      <c r="E371" s="60"/>
+      <c r="F371" s="60"/>
+      <c r="G371" s="60"/>
+      <c r="H371" s="60"/>
+      <c r="I371" s="60"/>
+    </row>
+    <row r="372" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A372" s="142" t="s">
+        <v>37</v>
+      </c>
+      <c r="B372" s="142">
+        <v>0</v>
+      </c>
+      <c r="C372" s="142">
+        <v>0</v>
+      </c>
+      <c r="D372" s="142">
+        <v>0</v>
+      </c>
+      <c r="E372" s="142">
+        <v>0</v>
+      </c>
+      <c r="F372" s="142">
+        <v>0</v>
+      </c>
+      <c r="G372" s="142">
+        <v>0</v>
+      </c>
+      <c r="H372" s="142">
+        <v>0</v>
+      </c>
+      <c r="I372" s="142">
+        <v>0</v>
+      </c>
+      <c r="J372" s="142">
+        <v>0</v>
+      </c>
+      <c r="K372" s="142">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="373" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A373" s="46"/>
+      <c r="B373" s="46"/>
+      <c r="C373" s="46"/>
+      <c r="D373" s="46"/>
+      <c r="E373" s="46"/>
+      <c r="F373" s="46"/>
+      <c r="G373" s="46"/>
+      <c r="H373" s="46"/>
+      <c r="I373" s="46"/>
+      <c r="J373" s="46"/>
+      <c r="K373" s="46"/>
+    </row>
+    <row r="374" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A374" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="B374" s="22"/>
+      <c r="C374" s="22"/>
+      <c r="D374" s="22"/>
+      <c r="E374" s="22"/>
+      <c r="F374" s="22"/>
+      <c r="G374" s="22"/>
+      <c r="H374" s="22"/>
+      <c r="I374" s="22"/>
+      <c r="J374" s="22"/>
+      <c r="K374" s="22"/>
+    </row>
+    <row r="375" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A375" s="11">
+        <v>0</v>
+      </c>
+      <c r="B375" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="C375" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="D375" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="E375" s="13" t="s">
+        <v>112</v>
+      </c>
+      <c r="F375" s="13" t="s">
+        <v>114</v>
+      </c>
+      <c r="G375" s="13" t="s">
+        <v>126</v>
+      </c>
+      <c r="H375" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="I375" s="13" t="s">
+        <v>118</v>
+      </c>
+      <c r="J375" s="13" t="s">
+        <v>119</v>
+      </c>
+      <c r="K375" s="13" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="376" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A376" s="108" t="s">
+        <v>35</v>
+      </c>
+      <c r="B376" s="16">
+        <v>33.770000000000003</v>
+      </c>
+      <c r="C376" s="16">
+        <v>91.29</v>
+      </c>
+      <c r="D376" s="16">
+        <v>231.68</v>
+      </c>
+      <c r="E376" s="16">
+        <v>325.23</v>
+      </c>
+      <c r="F376" s="16">
+        <v>411.24</v>
+      </c>
+      <c r="G376" s="16">
+        <v>26.44589982473941</v>
+      </c>
+      <c r="H376" s="16">
+        <v>86.806108088616085</v>
+      </c>
+      <c r="I376" s="60">
+        <v>319.66000000000003</v>
+      </c>
+      <c r="J376" s="60">
+        <v>363.59</v>
+      </c>
+      <c r="K376" s="16">
+        <v>13.742726647062486</v>
+      </c>
+    </row>
+    <row r="377" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A377" s="108" t="s">
+        <v>21</v>
+      </c>
+      <c r="B377" s="49">
+        <v>42</v>
+      </c>
+      <c r="C377" s="49">
+        <v>34</v>
+      </c>
+      <c r="D377" s="49">
+        <v>23</v>
+      </c>
+      <c r="E377" s="49">
+        <v>21</v>
+      </c>
+      <c r="F377" s="49">
+        <v>18</v>
+      </c>
+      <c r="G377" s="49" t="s">
+        <v>24</v>
+      </c>
+      <c r="H377" s="49" t="s">
+        <v>24</v>
+      </c>
+      <c r="I377" s="49">
+        <v>23</v>
+      </c>
+      <c r="J377" s="49">
+        <v>21</v>
+      </c>
+      <c r="K377" s="49" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="378" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A378" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="B378" s="109">
+        <v>5.8921895076104687E-2</v>
+      </c>
+      <c r="C378" s="109">
+        <v>0.14385999581137182</v>
+      </c>
+      <c r="D378" s="109">
+        <v>0.33352307064648595</v>
+      </c>
+      <c r="E378" s="109">
+        <v>0.45166661690274446</v>
+      </c>
+      <c r="F378" s="109">
+        <v>0.52307487230939009</v>
+      </c>
+      <c r="G378" s="88" t="s">
+        <v>24</v>
+      </c>
+      <c r="H378" s="88" t="s">
+        <v>24</v>
+      </c>
+      <c r="I378" s="109">
+        <v>0.43320291801452504</v>
+      </c>
+      <c r="J378" s="109">
+        <v>0.45900601256342588</v>
+      </c>
+      <c r="K378" s="88" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="379" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A379" s="99" t="s">
+        <v>67</v>
+      </c>
+      <c r="B379" s="101">
+        <v>2693.69</v>
+      </c>
+      <c r="C379" s="101">
+        <v>2969.54</v>
+      </c>
+      <c r="D379" s="101">
+        <v>2867.63</v>
+      </c>
+      <c r="E379" s="101">
+        <v>2866.94</v>
+      </c>
+      <c r="F379" s="101">
+        <v>3012.39</v>
+      </c>
+      <c r="G379" s="101">
+        <v>5.0733534709481125</v>
+      </c>
+      <c r="H379" s="101">
+        <v>2.8349865989035994</v>
+      </c>
+      <c r="I379" s="110">
+        <v>2838.71</v>
+      </c>
+      <c r="J379" s="110">
+        <v>3023.84</v>
+      </c>
+      <c r="K379" s="101">
+        <v>6.5216242589063373</v>
+      </c>
+    </row>
+    <row r="380" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A380" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="B380" s="49">
+        <v>10</v>
+      </c>
+      <c r="C380" s="49">
+        <v>10</v>
+      </c>
+      <c r="D380" s="49">
+        <v>11</v>
+      </c>
+      <c r="E380" s="49">
+        <v>12</v>
+      </c>
+      <c r="F380" s="49">
+        <v>12</v>
+      </c>
+      <c r="G380" s="49" t="s">
+        <v>24</v>
+      </c>
+      <c r="H380" s="49" t="s">
+        <v>24</v>
+      </c>
+      <c r="I380" s="49">
+        <v>13</v>
+      </c>
+      <c r="J380" s="49">
+        <v>13</v>
+      </c>
+      <c r="K380" s="49" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="381" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A381" s="111" t="s">
+        <v>43</v>
+      </c>
+      <c r="B381" s="112">
+        <v>1.6407291181923835</v>
+      </c>
+      <c r="C381" s="112">
+        <v>1.6898058931691735</v>
+      </c>
+      <c r="D381" s="112">
+        <v>1.4877171495168628</v>
+      </c>
+      <c r="E381" s="112">
+        <v>1.423620326863513</v>
+      </c>
+      <c r="F381" s="112">
+        <v>1.4094317328684742</v>
+      </c>
+      <c r="G381" s="113" t="s">
+        <v>24</v>
+      </c>
+      <c r="H381" s="113" t="s">
+        <v>24</v>
+      </c>
+      <c r="I381" s="112">
+        <v>1.4120957686771729</v>
+      </c>
+      <c r="J381" s="112">
+        <v>1.3869623229912638</v>
+      </c>
+      <c r="K381" s="113" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="382" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A382" s="114" t="s">
+        <v>13</v>
+      </c>
+      <c r="B382" s="115">
+        <v>-2659.92</v>
+      </c>
+      <c r="C382" s="115">
+        <v>-2878.25</v>
+      </c>
+      <c r="D382" s="115">
+        <v>-2635.9500000000003</v>
+      </c>
+      <c r="E382" s="115">
+        <v>-2541.71</v>
+      </c>
+      <c r="F382" s="115">
+        <v>-2601.1499999999996</v>
+      </c>
+      <c r="G382" s="116" t="s">
+        <v>24</v>
+      </c>
+      <c r="H382" s="116" t="s">
+        <v>24</v>
+      </c>
+      <c r="I382" s="115">
+        <v>-2519.0500000000002</v>
+      </c>
+      <c r="J382" s="115">
+        <v>-2660.25</v>
+      </c>
+      <c r="K382" s="116" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="383" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A383" s="54" t="s">
+        <v>23</v>
+      </c>
+      <c r="K383" s="46"/>
+    </row>
+    <row r="384" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A384" s="54" t="s">
+        <v>42</v>
+      </c>
+      <c r="B384" s="90"/>
+      <c r="C384" s="90"/>
+      <c r="D384" s="90"/>
+      <c r="E384" s="90"/>
+      <c r="F384" s="90"/>
+      <c r="G384" s="90"/>
+      <c r="H384" s="90"/>
+      <c r="I384" s="90"/>
+      <c r="J384" s="89"/>
+      <c r="K384" s="46"/>
+    </row>
+    <row r="385" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A385" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="B385" s="90"/>
+      <c r="C385" s="90"/>
+      <c r="D385" s="90"/>
+      <c r="E385" s="90"/>
+      <c r="F385" s="90"/>
+      <c r="G385" s="90"/>
+      <c r="H385" s="90"/>
+      <c r="I385" s="90"/>
+      <c r="J385" s="89"/>
+      <c r="K385" s="46"/>
+    </row>
+    <row r="386" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A386" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="B386" s="90"/>
+      <c r="C386" s="90"/>
+      <c r="D386" s="90"/>
+      <c r="E386" s="90"/>
+      <c r="F386" s="90"/>
+      <c r="G386" s="90"/>
+      <c r="H386" s="90"/>
+      <c r="I386" s="90"/>
+      <c r="J386" s="89"/>
+      <c r="K386" s="46"/>
+    </row>
+    <row r="387" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A387" s="20" t="s">
+        <v>104</v>
+      </c>
+      <c r="B387" s="90"/>
+      <c r="C387" s="90"/>
+      <c r="D387" s="90"/>
+      <c r="E387" s="90"/>
+      <c r="F387" s="90"/>
+      <c r="G387" s="90"/>
+      <c r="H387" s="90"/>
+      <c r="I387" s="90"/>
+      <c r="J387" s="89"/>
+      <c r="K387" s="46"/>
+    </row>
+    <row r="388" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A388" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="B388" s="90"/>
+      <c r="C388" s="90"/>
+      <c r="D388" s="90"/>
+      <c r="E388" s="90"/>
+      <c r="F388" s="90"/>
+      <c r="G388" s="90"/>
+      <c r="H388" s="90"/>
+      <c r="I388" s="90"/>
+      <c r="J388" s="89"/>
+      <c r="K388" s="46"/>
+    </row>
+    <row r="391" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A391" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="B391" s="22"/>
+      <c r="C391" s="22"/>
+      <c r="D391" s="22"/>
+      <c r="E391" s="22"/>
+      <c r="F391" s="22"/>
+      <c r="G391" s="22"/>
+      <c r="H391" s="22"/>
+      <c r="I391" s="22"/>
+      <c r="J391" s="22"/>
+      <c r="K391" s="22"/>
+    </row>
+    <row r="392" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A392" s="11">
+        <v>0</v>
+      </c>
+      <c r="B392" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="C392" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="D392" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="E392" s="13" t="s">
+        <v>112</v>
+      </c>
+      <c r="F392" s="13" t="s">
+        <v>114</v>
+      </c>
+      <c r="G392" s="13" t="s">
+        <v>126</v>
+      </c>
+      <c r="H392" s="13" t="s">
+        <v>192</v>
+      </c>
+      <c r="I392" s="13" t="s">
+        <v>118</v>
+      </c>
+      <c r="J392" s="13" t="s">
+        <v>119</v>
+      </c>
+      <c r="K392" s="13" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="393" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A393" s="108" t="s">
+        <v>57</v>
+      </c>
+      <c r="B393" s="16">
+        <v>1828.6</v>
+      </c>
+      <c r="C393" s="16">
+        <v>1880.46</v>
+      </c>
+      <c r="D393" s="16">
+        <v>1460.83</v>
+      </c>
+      <c r="E393" s="16">
+        <v>1482.23</v>
+      </c>
+      <c r="F393" s="16">
+        <v>1544.85</v>
+      </c>
+      <c r="G393" s="16">
+        <v>4.2247154625125578</v>
+      </c>
+      <c r="H393" s="16">
+        <v>-4.1279750338934607</v>
+      </c>
+      <c r="I393" s="60">
+        <v>1463.7</v>
+      </c>
+      <c r="J393" s="60">
+        <v>1561.16</v>
+      </c>
+      <c r="K393" s="16">
+        <v>6.6584682653549248</v>
+      </c>
+    </row>
+    <row r="394" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A394" s="108" t="s">
+        <v>21</v>
+      </c>
+      <c r="B394" s="49">
+        <v>15</v>
+      </c>
+      <c r="C394" s="49">
+        <v>15</v>
+      </c>
+      <c r="D394" s="49">
+        <v>16</v>
+      </c>
+      <c r="E394" s="49">
+        <v>16</v>
+      </c>
+      <c r="F394" s="49">
+        <v>16</v>
+      </c>
+      <c r="G394" s="49" t="s">
+        <v>24</v>
+      </c>
+      <c r="H394" s="49" t="s">
+        <v>24</v>
+      </c>
+      <c r="I394" s="49">
+        <v>16</v>
+      </c>
+      <c r="J394" s="49">
+        <v>16</v>
+      </c>
+      <c r="K394" s="49" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="395" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A395" s="15" t="s">
+        <v>59</v>
+      </c>
+      <c r="B395" s="109">
+        <v>1.11380198371995</v>
+      </c>
+      <c r="C395" s="109">
+        <v>1.0700688961485294</v>
+      </c>
+      <c r="D395" s="109">
+        <v>0.75787386919815969</v>
+      </c>
+      <c r="E395" s="109">
+        <v>0.73602264333641609</v>
+      </c>
+      <c r="F395" s="109">
+        <v>0.7228016998203628</v>
+      </c>
+      <c r="G395" s="88" t="s">
+        <v>24</v>
+      </c>
+      <c r="H395" s="88" t="s">
+        <v>24</v>
+      </c>
+      <c r="I395" s="109">
+        <v>0.72810698402188956</v>
+      </c>
+      <c r="J395" s="109">
+        <v>0.71606635938443874</v>
+      </c>
+      <c r="K395" s="88" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="396" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A396" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B396" s="78">
+        <v>67.884574691222824</v>
+      </c>
+      <c r="C396" s="78">
+        <v>63.324959421324515</v>
+      </c>
+      <c r="D396" s="78">
+        <v>50.942067142553249</v>
+      </c>
+      <c r="E396" s="78">
+        <v>51.700768066300654</v>
+      </c>
+      <c r="F396" s="78">
+        <v>51.283200382420603</v>
+      </c>
+      <c r="G396" s="77" t="s">
+        <v>24</v>
+      </c>
+      <c r="H396" s="77" t="s">
+        <v>24</v>
+      </c>
+      <c r="I396" s="78">
+        <v>51.56215323157349</v>
+      </c>
+      <c r="J396" s="78">
+        <v>51.628393036668605</v>
+      </c>
+      <c r="K396" s="77" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="397" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A397" s="54" t="s">
+        <v>195</v>
+      </c>
+      <c r="C397" s="54"/>
+    </row>
+    <row r="398" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A398" s="54" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="399" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A399" s="4" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="400" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A400" s="20" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="401" spans="1:11" ht="54.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A401" s="142" t="s">
+        <v>58</v>
+      </c>
+      <c r="B401" s="142">
+        <v>0</v>
+      </c>
+      <c r="C401" s="142">
+        <v>0</v>
+      </c>
+      <c r="D401" s="142">
+        <v>0</v>
+      </c>
+      <c r="E401" s="142">
+        <v>0</v>
+      </c>
+      <c r="F401" s="142">
+        <v>0</v>
+      </c>
+      <c r="G401" s="142">
+        <v>0</v>
+      </c>
+      <c r="H401" s="142">
+        <v>0</v>
+      </c>
+      <c r="I401" s="142">
+        <v>0</v>
+      </c>
+      <c r="J401" s="142">
+        <v>0</v>
+      </c>
+      <c r="K401" s="142">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="402" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A402" s="92"/>
+    </row>
+    <row r="403" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A403" s="2" t="s">
+        <v>193</v>
+      </c>
+      <c r="B403" s="15"/>
+      <c r="C403" s="15"/>
+      <c r="D403" s="15"/>
+      <c r="E403" s="15"/>
+      <c r="F403" s="15"/>
+      <c r="G403" s="15"/>
+      <c r="H403" s="15"/>
+      <c r="I403" s="15"/>
+      <c r="J403" s="15"/>
+      <c r="K403" s="22"/>
+    </row>
+    <row r="404" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A404" s="11">
+        <v>0</v>
+      </c>
+      <c r="B404" s="12"/>
+      <c r="C404" s="12"/>
+      <c r="D404" s="12"/>
+      <c r="E404" s="12">
+        <v>2021</v>
+      </c>
+      <c r="F404" s="12">
+        <v>2022</v>
+      </c>
+      <c r="G404" s="13">
+        <v>2023</v>
+      </c>
+      <c r="H404" s="13">
+        <v>2024</v>
+      </c>
+      <c r="I404" s="13">
+        <v>2025</v>
+      </c>
+      <c r="J404" s="13" t="s">
+        <v>126</v>
+      </c>
+      <c r="K404" s="13" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="405" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A405" s="15" t="s">
         <v>105</v>
       </c>
-      <c r="B323" s="16"/>
-[...2 lines deleted...]
-      <c r="E323" s="16">
+      <c r="B405" s="16"/>
+      <c r="C405" s="16"/>
+      <c r="D405" s="16"/>
+      <c r="E405" s="16">
         <v>100.47</v>
       </c>
-      <c r="F323" s="16">
+      <c r="F405" s="16">
         <v>210.03</v>
       </c>
-      <c r="G323" s="16">
+      <c r="G405" s="16">
         <v>224.87</v>
       </c>
-      <c r="H323" s="16">
+      <c r="H405" s="16">
         <v>237.85</v>
       </c>
-      <c r="I323" s="16">
+      <c r="I405" s="16">
         <v>257.89</v>
       </c>
-      <c r="J323" s="16">
+      <c r="J405" s="16">
         <v>8.4254782425898647</v>
       </c>
-      <c r="K323" s="16">
+      <c r="K405" s="16">
         <v>26.57546309038592</v>
       </c>
     </row>
-    <row r="324" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A324" s="15" t="s">
+    <row r="406" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A406" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="B324" s="49"/>
-[...2 lines deleted...]
-      <c r="E324" s="49">
+      <c r="B406" s="49"/>
+      <c r="C406" s="49"/>
+      <c r="D406" s="49"/>
+      <c r="E406" s="49">
         <v>16</v>
       </c>
-      <c r="F324" s="49">
+      <c r="F406" s="49">
         <v>17</v>
       </c>
-      <c r="G324" s="91">
+      <c r="G406" s="91">
         <v>17</v>
       </c>
-      <c r="H324" s="91">
+      <c r="H406" s="91">
         <v>17</v>
       </c>
-      <c r="I324" s="49">
+      <c r="I406" s="49">
         <v>17</v>
       </c>
-      <c r="J324" s="49" t="s">
+      <c r="J406" s="49" t="s">
         <v>24</v>
       </c>
-      <c r="K324" s="16" t="s">
+      <c r="K406" s="16" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="325" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A325" s="15" t="s">
+    <row r="407" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A407" s="15" t="s">
         <v>95</v>
       </c>
-      <c r="B325" s="16"/>
-[...2 lines deleted...]
-      <c r="E325" s="16">
+      <c r="B407" s="16"/>
+      <c r="C407" s="16"/>
+      <c r="D407" s="16"/>
+      <c r="E407" s="16">
         <v>0.99218262401542145</v>
       </c>
-      <c r="F325" s="16">
+      <c r="F407" s="16">
         <v>0.98977659691780484</v>
       </c>
-      <c r="G325" s="19">
+      <c r="G407" s="19">
         <v>0.88288112847967926</v>
       </c>
-      <c r="H325" s="19">
+      <c r="H407" s="19">
         <v>0.85724809844819527</v>
       </c>
-      <c r="I325" s="16">
+      <c r="I407" s="16">
         <v>0.88527229443396482</v>
       </c>
-      <c r="J325" s="16" t="s">
+      <c r="J407" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="K325" s="116" t="s">
+      <c r="K407" s="117" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="326" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A326" s="99" t="s">
+    <row r="408" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A408" s="99" t="s">
         <v>106</v>
       </c>
-      <c r="B326" s="101"/>
-[...2 lines deleted...]
-      <c r="E326" s="101">
+      <c r="B408" s="101"/>
+      <c r="C408" s="101"/>
+      <c r="D408" s="101"/>
+      <c r="E408" s="101">
         <v>14.9</v>
       </c>
-      <c r="F326" s="101">
+      <c r="F408" s="101">
         <v>26.6</v>
       </c>
-      <c r="G326" s="101">
+      <c r="G408" s="101">
         <v>29.46</v>
       </c>
-      <c r="H326" s="101">
+      <c r="H408" s="101">
         <v>33.76</v>
       </c>
-      <c r="I326" s="101">
+      <c r="I408" s="101">
         <v>31.8</v>
       </c>
-      <c r="J326" s="101">
+      <c r="J408" s="101">
         <v>-5.8056872037914617</v>
       </c>
-      <c r="K326" s="101">
+      <c r="K408" s="101">
         <v>20.867687455744367</v>
       </c>
     </row>
-    <row r="327" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A327" s="15" t="s">
+    <row r="409" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A409" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="B327" s="49"/>
-[...2 lines deleted...]
-      <c r="E327" s="49">
+      <c r="B409" s="49"/>
+      <c r="C409" s="49"/>
+      <c r="D409" s="49"/>
+      <c r="E409" s="49">
         <v>28</v>
       </c>
-      <c r="F327" s="49">
+      <c r="F409" s="49">
         <v>26</v>
       </c>
-      <c r="G327" s="91">
+      <c r="G409" s="91">
         <v>30</v>
       </c>
-      <c r="H327" s="91">
+      <c r="H409" s="91">
         <v>27</v>
       </c>
-      <c r="I327" s="49">
+      <c r="I409" s="49">
         <v>28</v>
       </c>
-      <c r="J327" s="49" t="s">
+      <c r="J409" s="49" t="s">
         <v>24</v>
       </c>
-      <c r="K327" s="16" t="s">
+      <c r="K409" s="16" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="328" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A328" s="1" t="s">
+    <row r="410" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A410" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="B328" s="17"/>
-[...2 lines deleted...]
-      <c r="E328" s="17">
+      <c r="B410" s="17"/>
+      <c r="C410" s="17"/>
+      <c r="D410" s="17"/>
+      <c r="E410" s="17">
         <v>0.4168730048150231</v>
       </c>
-      <c r="F328" s="17">
+      <c r="F410" s="17">
         <v>0.48072839387920702</v>
       </c>
-      <c r="G328" s="18">
+      <c r="G410" s="18">
         <v>0.46158112687840491</v>
       </c>
-      <c r="H328" s="18">
+      <c r="H410" s="18">
         <v>0.49311306837269758</v>
       </c>
-      <c r="I328" s="17">
+      <c r="I410" s="17">
         <v>0.44441276722413919</v>
       </c>
-      <c r="J328" s="17" t="s">
+      <c r="J410" s="17" t="s">
         <v>24</v>
       </c>
-      <c r="K328" s="117" t="s">
+      <c r="K410" s="118" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="329" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...11 lines deleted...]
-      <c r="A331" s="4" t="s">
+    <row r="411" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A411" s="54" t="s">
+        <v>196</v>
+      </c>
+      <c r="C411" s="54"/>
+    </row>
+    <row r="412" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A412" s="4" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="413" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A413" s="4" t="s">
         <v>111</v>
       </c>
     </row>
-    <row r="332" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A332" s="4" t="s">
+    <row r="414" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A414" s="4" t="s">
         <v>104</v>
       </c>
     </row>
-    <row r="333" spans="1:11" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A333" s="125" t="s">
+    <row r="415" spans="1:11" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A415" s="132" t="s">
         <v>97</v>
       </c>
-      <c r="B333" s="125"/>
-[...49 lines deleted...]
-      <c r="E336" s="12">
+      <c r="B415" s="132"/>
+      <c r="C415" s="132"/>
+      <c r="D415" s="132"/>
+      <c r="E415" s="132"/>
+      <c r="F415" s="132"/>
+      <c r="G415" s="132"/>
+      <c r="H415" s="132"/>
+      <c r="I415" s="132"/>
+      <c r="J415" s="132"/>
+      <c r="K415" s="132"/>
+    </row>
+    <row r="416" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A416" s="122"/>
+      <c r="B416" s="122"/>
+      <c r="C416" s="122"/>
+      <c r="D416" s="122"/>
+      <c r="E416" s="40"/>
+      <c r="F416" s="40"/>
+      <c r="G416" s="40"/>
+      <c r="H416" s="40"/>
+      <c r="I416" s="40"/>
+      <c r="J416" s="19"/>
+      <c r="K416" s="19"/>
+    </row>
+    <row r="417" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A417" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="B417" s="15"/>
+      <c r="C417" s="15"/>
+      <c r="D417" s="15"/>
+      <c r="E417" s="15"/>
+      <c r="F417" s="15"/>
+      <c r="G417" s="15"/>
+      <c r="H417" s="15"/>
+      <c r="I417" s="15"/>
+      <c r="J417" s="15"/>
+      <c r="K417" s="22"/>
+    </row>
+    <row r="418" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A418" s="11"/>
+      <c r="B418" s="12">
+        <v>0</v>
+      </c>
+      <c r="C418" s="12">
+        <v>0</v>
+      </c>
+      <c r="D418" s="12">
+        <v>0</v>
+      </c>
+      <c r="E418" s="12">
         <v>2021</v>
       </c>
-      <c r="F336" s="12">
+      <c r="F418" s="12">
         <v>2022</v>
       </c>
-      <c r="G336" s="13">
+      <c r="G418" s="13">
         <v>2023</v>
       </c>
-      <c r="H336" s="13">
+      <c r="H418" s="13">
         <v>2024</v>
       </c>
-      <c r="I336" s="13">
+      <c r="I418" s="13">
         <v>2025</v>
       </c>
-      <c r="J336" s="13" t="s">
-[...7 lines deleted...]
-      <c r="A337" s="15" t="s">
+      <c r="J418" s="13" t="s">
+        <v>126</v>
+      </c>
+      <c r="K418" s="13" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="419" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A419" s="15" t="s">
         <v>107</v>
       </c>
-      <c r="B337" s="16"/>
-[...2 lines deleted...]
-      <c r="E337" s="16">
+      <c r="B419" s="16"/>
+      <c r="C419" s="16"/>
+      <c r="D419" s="16"/>
+      <c r="E419" s="16">
         <v>63.203000000000003</v>
       </c>
-      <c r="F337" s="16">
+      <c r="F419" s="16">
         <v>148.68799999999999</v>
       </c>
-      <c r="G337" s="16">
+      <c r="G419" s="16">
         <v>158.54300000000001</v>
       </c>
-      <c r="H337" s="16">
+      <c r="H419" s="16">
         <v>165.79599999999999</v>
       </c>
-      <c r="I337" s="16">
-[...10 lines deleted...]
-      <c r="A338" s="15" t="s">
+      <c r="I419" s="16">
+        <v>177.572</v>
+      </c>
+      <c r="J419" s="16">
+        <v>7.1027045284566643</v>
+      </c>
+      <c r="K419" s="16">
+        <v>29.467033868529224</v>
+      </c>
+    </row>
+    <row r="420" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A420" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="B338" s="49"/>
-[...2 lines deleted...]
-      <c r="E338" s="49">
+      <c r="B420" s="49"/>
+      <c r="C420" s="49"/>
+      <c r="D420" s="49"/>
+      <c r="E420" s="49">
         <v>14</v>
       </c>
-      <c r="F338" s="49">
+      <c r="F420" s="49">
         <v>15</v>
       </c>
-      <c r="G338" s="91">
+      <c r="G420" s="91">
         <v>15</v>
       </c>
-      <c r="H338" s="91">
+      <c r="H420" s="91">
         <v>15</v>
       </c>
-      <c r="I338" s="49">
+      <c r="I420" s="49">
         <v>14</v>
       </c>
-      <c r="J338" s="49" t="s">
+      <c r="J420" s="49" t="s">
         <v>24</v>
       </c>
-      <c r="K338" s="16" t="s">
+      <c r="K420" s="16" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="339" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A339" s="15" t="s">
+    <row r="421" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A421" s="15" t="s">
         <v>108</v>
       </c>
-      <c r="B339" s="16"/>
-[...2 lines deleted...]
-      <c r="E339" s="16">
+      <c r="B421" s="16"/>
+      <c r="C421" s="16"/>
+      <c r="D421" s="16"/>
+      <c r="E421" s="16">
         <v>1.0680019662469946</v>
       </c>
-      <c r="F339" s="16">
+      <c r="F421" s="16">
         <v>0.97036398438677762</v>
       </c>
-      <c r="G339" s="19">
+      <c r="G421" s="19">
         <v>0.86928248816026654</v>
       </c>
-      <c r="H339" s="19">
+      <c r="H421" s="19">
         <v>0.8553221252822294</v>
       </c>
-      <c r="I339" s="16">
-[...2 lines deleted...]
-      <c r="J339" s="16" t="s">
+      <c r="I421" s="16">
+        <v>0.90098441472316859</v>
+      </c>
+      <c r="J421" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="K339" s="116" t="s">
+      <c r="K421" s="117" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="340" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A340" s="99" t="s">
+    <row r="422" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A422" s="99" t="s">
         <v>109</v>
       </c>
-      <c r="B340" s="101"/>
-[...2 lines deleted...]
-      <c r="E340" s="101">
+      <c r="B422" s="101"/>
+      <c r="C422" s="101"/>
+      <c r="D422" s="101"/>
+      <c r="E422" s="101">
         <v>252.179</v>
       </c>
-      <c r="F340" s="101">
+      <c r="F422" s="101">
         <v>565.726</v>
       </c>
-      <c r="G340" s="101">
+      <c r="G422" s="101">
         <v>584.47799999999995</v>
       </c>
-      <c r="H340" s="101">
+      <c r="H422" s="101">
         <v>594.58299999999997</v>
       </c>
-      <c r="I340" s="101">
-[...10 lines deleted...]
-      <c r="A341" s="15" t="s">
+      <c r="I422" s="101">
+        <v>622.66300000000001</v>
+      </c>
+      <c r="J422" s="101">
+        <v>4.7226375459776078</v>
+      </c>
+      <c r="K422" s="101">
+        <v>25.353376165075826</v>
+      </c>
+    </row>
+    <row r="423" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A423" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="B341" s="49"/>
-[...2 lines deleted...]
-      <c r="E341" s="49">
+      <c r="B423" s="49"/>
+      <c r="C423" s="49"/>
+      <c r="D423" s="49"/>
+      <c r="E423" s="49">
         <v>14</v>
       </c>
-      <c r="F341" s="49">
+      <c r="F423" s="49">
         <v>15</v>
       </c>
-      <c r="G341" s="91">
+      <c r="G423" s="91">
         <v>15</v>
       </c>
-      <c r="H341" s="91">
+      <c r="H423" s="91">
         <v>15</v>
       </c>
-      <c r="I341" s="49">
+      <c r="I423" s="49">
         <v>15</v>
       </c>
-      <c r="J341" s="49" t="s">
+      <c r="J423" s="49" t="s">
         <v>24</v>
       </c>
-      <c r="K341" s="16" t="s">
+      <c r="K423" s="16" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="342" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A342" s="1" t="s">
+    <row r="424" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A424" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="B342" s="17"/>
-[...2 lines deleted...]
-      <c r="E342" s="17">
+      <c r="B424" s="17"/>
+      <c r="C424" s="17"/>
+      <c r="D424" s="17"/>
+      <c r="E424" s="17">
         <v>1.3513937877867128</v>
       </c>
-      <c r="F342" s="17">
+      <c r="F424" s="17">
         <v>1.2086643040149461</v>
       </c>
-      <c r="G342" s="18">
+      <c r="G424" s="18">
         <v>1.0851782227706142</v>
       </c>
-      <c r="H342" s="18">
+      <c r="H424" s="18">
         <v>1.0521030816583974</v>
       </c>
-      <c r="I342" s="17">
-[...2 lines deleted...]
-      <c r="J342" s="17" t="s">
+      <c r="I424" s="17">
+        <v>1.0926276381870483</v>
+      </c>
+      <c r="J424" s="17" t="s">
         <v>24</v>
       </c>
-      <c r="K342" s="117" t="s">
+      <c r="K424" s="118" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="343" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...30 lines deleted...]
-      <c r="A345" s="4" t="s">
+    <row r="425" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A425" s="54" t="s">
+        <v>197</v>
+      </c>
+      <c r="B425" s="46"/>
+      <c r="C425" s="46"/>
+      <c r="D425" s="87"/>
+      <c r="E425" s="46"/>
+      <c r="F425" s="46"/>
+      <c r="G425" s="46"/>
+      <c r="H425" s="46"/>
+      <c r="I425" s="46"/>
+      <c r="J425" s="46"/>
+      <c r="K425" s="46"/>
+    </row>
+    <row r="426" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A426" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="B426" s="46"/>
+      <c r="C426" s="46"/>
+      <c r="D426" s="46"/>
+      <c r="E426" s="46"/>
+      <c r="F426" s="46"/>
+      <c r="G426" s="46"/>
+      <c r="H426" s="46"/>
+      <c r="I426" s="46"/>
+      <c r="J426" s="46"/>
+      <c r="K426" s="46"/>
+    </row>
+    <row r="427" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A427" s="4" t="s">
         <v>111</v>
       </c>
-      <c r="B345" s="46"/>
-[...11 lines deleted...]
-      <c r="A346" s="4" t="s">
+      <c r="B427" s="46"/>
+      <c r="C427" s="46"/>
+      <c r="D427" s="46"/>
+      <c r="E427" s="46"/>
+      <c r="F427" s="46"/>
+      <c r="G427" s="46"/>
+      <c r="H427" s="46"/>
+      <c r="I427" s="46"/>
+      <c r="J427" s="46"/>
+      <c r="K427" s="46"/>
+    </row>
+    <row r="428" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A428" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="B346" s="46"/>
-[...11 lines deleted...]
-      <c r="A347" s="4" t="s">
+      <c r="B428" s="46"/>
+      <c r="C428" s="46"/>
+      <c r="D428" s="46"/>
+      <c r="E428" s="46"/>
+      <c r="F428" s="46"/>
+      <c r="G428" s="46"/>
+      <c r="H428" s="46"/>
+      <c r="I428" s="46"/>
+      <c r="J428" s="46"/>
+      <c r="K428" s="46"/>
+    </row>
+    <row r="429" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A429" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="B347" s="46"/>
-[...50 lines deleted...]
-      <c r="A352" s="119" t="s">
+      <c r="B429" s="46"/>
+      <c r="C429" s="46"/>
+      <c r="D429" s="46"/>
+      <c r="E429" s="46"/>
+      <c r="F429" s="46"/>
+      <c r="G429" s="46"/>
+      <c r="H429" s="46"/>
+      <c r="I429" s="46"/>
+      <c r="J429" s="46"/>
+      <c r="K429" s="86"/>
+    </row>
+    <row r="430" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A430" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="I430" s="46"/>
+      <c r="J430" s="46"/>
+      <c r="K430" s="86"/>
+    </row>
+    <row r="431" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A431" s="124"/>
+      <c r="B431" s="124"/>
+      <c r="C431" s="124"/>
+      <c r="D431" s="124"/>
+      <c r="E431" s="124"/>
+      <c r="F431" s="124"/>
+      <c r="G431" s="124"/>
+      <c r="H431" s="124"/>
+      <c r="I431" s="7"/>
+      <c r="J431" s="7"/>
+      <c r="K431" s="7"/>
+    </row>
+    <row r="432" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A432" s="123"/>
+      <c r="B432" s="123"/>
+      <c r="C432" s="123"/>
+      <c r="D432" s="123"/>
+      <c r="E432" s="123"/>
+      <c r="F432" s="123"/>
+      <c r="G432" s="123"/>
+      <c r="H432" s="123"/>
+      <c r="I432" s="123"/>
+      <c r="J432" s="123"/>
+      <c r="K432" s="123"/>
+    </row>
+    <row r="433" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="I433" s="84"/>
+      <c r="J433" s="84"/>
+      <c r="K433" s="84"/>
+    </row>
+    <row r="434" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A434" s="120" t="s">
         <v>44</v>
       </c>
-      <c r="B352" s="119">
-[...7 lines deleted...]
-      <c r="A353" s="93" t="s">
+      <c r="B434" s="120">
+        <v>46244</v>
+      </c>
+      <c r="I434" s="84"/>
+      <c r="J434" s="84"/>
+      <c r="K434" s="84"/>
+    </row>
+    <row r="435" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A435" s="93" t="s">
         <v>100</v>
       </c>
-      <c r="I353" s="84"/>
-[...4 lines deleted...]
-      <c r="A354" s="118" t="s">
+      <c r="I435" s="84"/>
+      <c r="J435" s="84"/>
+      <c r="K435" s="84"/>
+    </row>
+    <row r="436" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A436" s="119" t="s">
         <v>101</v>
       </c>
-      <c r="I354" s="84"/>
-[...4 lines deleted...]
-      <c r="A355" s="92"/>
+      <c r="I436" s="84"/>
+      <c r="J436" s="84"/>
+      <c r="K436" s="84"/>
+    </row>
+    <row r="437" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A437" s="92"/>
     </row>
   </sheetData>
   <mergeCells count="46">
-    <mergeCell ref="C192:C193"/>
-[...10 lines deleted...]
-    <mergeCell ref="J68:K68"/>
+    <mergeCell ref="A415:K415"/>
+    <mergeCell ref="A264:K264"/>
+    <mergeCell ref="C270:C273"/>
+    <mergeCell ref="A372:K372"/>
+    <mergeCell ref="A401:K401"/>
+    <mergeCell ref="A353:K353"/>
+    <mergeCell ref="A357:E358"/>
+    <mergeCell ref="A359:E360"/>
+    <mergeCell ref="A333:E334"/>
+    <mergeCell ref="A335:E336"/>
+    <mergeCell ref="A352:K352"/>
+    <mergeCell ref="D305:D309"/>
+    <mergeCell ref="A329:K329"/>
+    <mergeCell ref="A283:K283"/>
+    <mergeCell ref="A284:K284"/>
+    <mergeCell ref="D290:D294"/>
+    <mergeCell ref="A21:C22"/>
+    <mergeCell ref="A23:C24"/>
+    <mergeCell ref="A29:D30"/>
+    <mergeCell ref="E29:F29"/>
+    <mergeCell ref="E30:F30"/>
+    <mergeCell ref="A31:D32"/>
+    <mergeCell ref="E31:F31"/>
+    <mergeCell ref="E32:F32"/>
+    <mergeCell ref="A37:D37"/>
+    <mergeCell ref="A38:D38"/>
     <mergeCell ref="A39:D39"/>
     <mergeCell ref="A40:D40"/>
     <mergeCell ref="A46:C48"/>
     <mergeCell ref="A50:K50"/>
     <mergeCell ref="H56:I56"/>
     <mergeCell ref="J56:K56"/>
     <mergeCell ref="A52:K52"/>
     <mergeCell ref="G49:K49"/>
-    <mergeCell ref="A31:D32"/>
-[...24 lines deleted...]
-    <mergeCell ref="D208:D212"/>
+    <mergeCell ref="C274:C275"/>
+    <mergeCell ref="A281:K281"/>
+    <mergeCell ref="A282:K282"/>
+    <mergeCell ref="F64:K64"/>
+    <mergeCell ref="F77:K77"/>
+    <mergeCell ref="A263:K263"/>
+    <mergeCell ref="H68:I68"/>
+    <mergeCell ref="C250:C253"/>
+    <mergeCell ref="C254:C255"/>
+    <mergeCell ref="A261:K261"/>
+    <mergeCell ref="A262:K262"/>
+    <mergeCell ref="J68:K68"/>
   </mergeCells>
-  <phoneticPr fontId="25" type="noConversion"/>
-  <conditionalFormatting sqref="B324:F324 I324:J324 B327:F327 I327:J327">
+  <conditionalFormatting sqref="B406:F406 I406:J406 B409:F409 I409:J409">
     <cfRule type="cellIs" dxfId="55" priority="11" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B338:F338 I338:J338 B341:F341 I341:J341">
+  <conditionalFormatting sqref="B420:F420 I420:J420 B423:F423 I423:J423">
     <cfRule type="cellIs" dxfId="54" priority="9" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="J299:K299 B294:K294 B295:I295 B296:K297 B298:I299 B300:K300">
+  <conditionalFormatting sqref="B376:H376 B377:F377 B378:H379 B380:F381 G381:H381 B382:H382">
     <cfRule type="cellIs" dxfId="53" priority="36" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B311:K311 B312:I312 B313:K313">
+  <conditionalFormatting sqref="B393:H393 B394:F394 B395:H395">
     <cfRule type="cellIs" dxfId="52" priority="25" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B284:K286">
+  <conditionalFormatting sqref="B366:K368">
     <cfRule type="cellIs" dxfId="51" priority="39" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B294:K300">
+  <conditionalFormatting sqref="B376:K382">
     <cfRule type="cellIs" dxfId="50" priority="28" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B296:K296 B299:K299">
+  <conditionalFormatting sqref="B378:K378 B381:K381">
     <cfRule type="cellIs" dxfId="49" priority="38" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B311:K314">
+  <conditionalFormatting sqref="B393:K396">
     <cfRule type="cellIs" dxfId="48" priority="18" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B313:K313">
+  <conditionalFormatting sqref="B395:K395">
     <cfRule type="cellIs" dxfId="47" priority="26" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B325:K325 B328:K328">
+  <conditionalFormatting sqref="B407:K407 B410:K410">
     <cfRule type="cellIs" dxfId="46" priority="12" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B339:K339 B342:K342">
+  <conditionalFormatting sqref="B421:K421 B424:K424">
     <cfRule type="cellIs" dxfId="45" priority="10" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B8:K10">
     <cfRule type="cellIs" dxfId="44" priority="65" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D188:K193 D168:K173">
+  <conditionalFormatting sqref="D250:K255 D270:K275">
     <cfRule type="cellIs" dxfId="43" priority="64" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E46:E48">
     <cfRule type="cellIs" dxfId="42" priority="63" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E22:K22 E24:K24">
     <cfRule type="cellIs" dxfId="41" priority="59" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="E238:K240">
+  <conditionalFormatting sqref="E320:K322">
     <cfRule type="cellIs" dxfId="40" priority="44" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="E262:K264">
+  <conditionalFormatting sqref="E344:K346">
     <cfRule type="cellIs" dxfId="39" priority="42" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F37:K40">
     <cfRule type="cellIs" dxfId="38" priority="66" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="J294:K294 J297:K297">
+  <conditionalFormatting sqref="G376:H376 G379:H379 I377:J377 I380:J380">
     <cfRule type="cellIs" dxfId="37" priority="37" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="G323:H323">
+  <conditionalFormatting sqref="G405:H405">
     <cfRule type="cellIs" dxfId="36" priority="16" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="G326:H326">
+  <conditionalFormatting sqref="G408:H408">
     <cfRule type="cellIs" dxfId="35" priority="14" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="G337:H337">
+  <conditionalFormatting sqref="G419:H419">
     <cfRule type="cellIs" dxfId="34" priority="8" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="G340:H340">
+  <conditionalFormatting sqref="G422:H422">
     <cfRule type="cellIs" dxfId="33" priority="6" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G30:K30 G32:K32">
     <cfRule type="cellIs" dxfId="32" priority="52" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G47:K47">
     <cfRule type="cellIs" dxfId="31" priority="58" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="G252:K252 G254:K254">
+  <conditionalFormatting sqref="G334:K334 G336:K336">
     <cfRule type="cellIs" dxfId="30" priority="43" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="G276:K276 G278:K278">
+  <conditionalFormatting sqref="G358:K358 G360:K360">
     <cfRule type="cellIs" dxfId="29" priority="41" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="J311:K311">
+  <conditionalFormatting sqref="I377:J378">
+    <cfRule type="cellIs" dxfId="28" priority="35" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="I380:J382">
+    <cfRule type="cellIs" dxfId="27" priority="31" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="I394:J394 G393:H393">
     <cfRule type="cellIs" dxfId="26" priority="23" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="I394:J395">
+    <cfRule type="cellIs" dxfId="25" priority="22" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="I375:K375">
+    <cfRule type="cellIs" dxfId="24" priority="27" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="I392:K392">
+    <cfRule type="cellIs" dxfId="23" priority="17" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J108:K125">
     <cfRule type="cellIs" dxfId="22" priority="51" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="J208:K212">
+  <conditionalFormatting sqref="J290:K294">
     <cfRule type="cellIs" dxfId="21" priority="62" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="J223:K227">
+  <conditionalFormatting sqref="J305:K309">
     <cfRule type="cellIs" dxfId="20" priority="45" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J82:K99">
     <cfRule type="cellIs" dxfId="19" priority="61" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="J133:K142">
+  <conditionalFormatting sqref="J132:K149">
+    <cfRule type="cellIs" dxfId="18" priority="50" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="J158:K175">
+    <cfRule type="cellIs" dxfId="17" priority="49" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="J183:K192">
     <cfRule type="cellIs" dxfId="16" priority="4" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="J151:K160">
+  <conditionalFormatting sqref="J201:K210">
     <cfRule type="cellIs" dxfId="15" priority="3" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="K323:K324">
+  <conditionalFormatting sqref="J217:K226">
+    <cfRule type="cellIs" dxfId="14" priority="2" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="J233:K242">
+    <cfRule type="cellIs" dxfId="13" priority="1" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="K376">
+    <cfRule type="cellIs" dxfId="12" priority="32" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="11" priority="34" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="K378:K379">
+    <cfRule type="cellIs" dxfId="10" priority="30" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="K379">
+    <cfRule type="cellIs" dxfId="9" priority="33" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="K381:K382">
+    <cfRule type="cellIs" dxfId="8" priority="29" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="K393">
+    <cfRule type="cellIs" dxfId="7" priority="20" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="6" priority="21" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="K395">
+    <cfRule type="cellIs" dxfId="5" priority="19" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="K405:K406">
     <cfRule type="cellIs" dxfId="4" priority="15" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="K326:K327">
+  <conditionalFormatting sqref="K408:K409">
     <cfRule type="cellIs" dxfId="3" priority="13" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="K337:K338">
+  <conditionalFormatting sqref="K419:K420">
     <cfRule type="cellIs" dxfId="2" priority="7" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="K340:K341">
+  <conditionalFormatting sqref="K422:K423">
     <cfRule type="cellIs" dxfId="1" priority="5" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
-    <hyperlink ref="A354" r:id="rId1" display="www.portugalglobal.pt" xr:uid="{538770B5-0E55-4778-B211-E792D62C253A}"/>
+    <hyperlink ref="A436" r:id="rId1" display="www.portugalglobal.pt" xr:uid="{538770B5-0E55-4778-B211-E792D62C253A}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0.19685039370078741" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
-  <rowBreaks count="3" manualBreakCount="3">
+  <rowBreaks count="4" manualBreakCount="4">
     <brk id="103" max="16383" man="1"/>
-    <brk id="147" max="16383" man="1"/>
-    <brk id="203" max="16383" man="1"/>
+    <brk id="153" max="16383" man="1"/>
+    <brk id="197" max="16383" man="1"/>
+    <brk id="285" max="16383" man="1"/>
   </rowBreaks>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>