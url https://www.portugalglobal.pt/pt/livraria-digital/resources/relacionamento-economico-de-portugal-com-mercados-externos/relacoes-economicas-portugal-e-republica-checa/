--- v0 (2026-05-04)
+++ v1 (2026-08-13)
@@ -1,161 +1,122 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/richData/richValueRel.xml" ContentType="application/vnd.ms-excel.richvaluerel+xml"/>
   <Override PartName="/xl/richData/rdrichvalue.xml" ContentType="application/vnd.ms-excel.rdrichvalue+xml"/>
   <Override PartName="/xl/richData/rdrichvaluestructure.xml" ContentType="application/vnd.ms-excel.rdrichvaluestructure+xml"/>
   <Override PartName="/xl/richData/rdRichValueTypes.xml" ContentType="application/vnd.ms-excel.rdrichvaluetypes+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\DBITD\_Conhecimento\Direção de Informação\Estatística\Mercados Externos\Rep. Checa\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B1852762-EE96-4FE9-AD74-2E1D65AED5A4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{78228943-60A9-4BD9-BB35-6DC0718B6A9A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13020" tabRatio="932" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" tabRatio="889" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Rep. Checa" sheetId="75" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Rep. Checa'!$A$1:$K$409</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Rep. Checa'!$A$1:$K$408</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Rep. Checa'!$2:$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
-  <connection id="1" xr16:uid="{00000000-0015-0000-FFFF-FFFF00000000}" keepAlive="1" name="Connection" type="5" refreshedVersion="8">
-[...40 lines deleted...]
-    <dbPr connection="Provider=MSOLAP.3;Cache Authentication=False;Persist Security Info=True;User ID=&quot;&quot;;Initial Catalog=ComercioExternoConf;Data Source=sicorp41;Impersonation Level=Impersonate;Location=sicorp41;Mode=ReadWrite;Protection Level=Pkt Privacy;Auto Synch Period=20000;Default Isolation Mode=0;Default MDX Visual Mode=0;MDX Compatibility=1;MDX Unique Name Style=0;Non Empty Threshold=0;SQLQueryMode=Calculated;Safety Options=2;Secured Cell Value=0;SQL Compatibility=0;Compression Level=0;Real Time Olap=False;MDX Missing Member Mode=Error;Packet Size=4096" command="ComercioExternoSegredo" commandType="1"/>
+  <connection id="1" xr16:uid="{00000000-0015-0000-FFFF-FFFF00000000}" keepAlive="1" name="Connection" type="5" refreshedVersion="8" saveData="1">
+    <dbPr connection="Provider=MSOLAP.8;Cache Authentication=False;Persist Security Info=True;User ID=iacardoso;Initial Catalog=ComercioExterno;Data Source=sicorp44;Impersonation Level=Impersonate;Location=sicorp44;Mode=ReadWrite;Protection Level=Pkt Privacy;Auto Synch Period=20000;Default Isolation Mode=0;Default MDX Visual Mode=0;MDX Compatibility=1;MDX Unique Name Style=0;Non Empty Threshold=0;SQLQueryMode=Calculated;Safety Options=2;Secured Cell Value=0;SQL Compatibility=0;Compression Level=0;Real Time Olap=False;MDX Missing Member Mode=Error;Packet Size=4096;Update Isolation Level=2" command="ComercioExternoSegredo" commandType="1"/>
     <olapPr rowDrillCount="1000" serverFill="0" serverNumberFormat="0" serverFont="0" serverFontColor="0"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xlrd="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata">
   <metadataTypes count="1">
     <metadataType name="XLRICHVALUE" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1"/>
   </metadataTypes>
   <futureMetadata name="XLRICHVALUE" count="1">
     <bk>
       <extLst>
         <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
           <xlrd:rvb i="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <valueMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </valueMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="500" uniqueCount="178">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="513" uniqueCount="185">
   <si>
     <t>Notas:</t>
   </si>
   <si>
     <t>Fonte: INE - Instituto Nacional de Estatística</t>
   </si>
   <si>
     <t>tvh %</t>
   </si>
   <si>
     <t>Unidades: pp - pontos percentuais; tvh % - taxa de variação homóloga em percentagem</t>
   </si>
   <si>
     <t>pp</t>
   </si>
   <si>
     <t>Pastas celulósicas e papel</t>
   </si>
   <si>
     <t>Matérias têxteis</t>
   </si>
   <si>
     <t>Vestuário</t>
   </si>
   <si>
@@ -451,225 +412,246 @@
     <r>
       <t>Importações</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="9"/>
         <color rgb="FF002060"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t>a</t>
     </r>
   </si>
   <si>
     <t>tvma % - taxa de variação média anual (composta) em percentagem</t>
   </si>
   <si>
     <t>tvh % - taxa de variação homóloga em percentagem; tvma % - taxa de variação média anual (composta) em percentagem</t>
   </si>
   <si>
     <t>2024 dez</t>
   </si>
   <si>
-    <t>2020 a 2024: resultados definitivos</t>
-[...1 lines deleted...]
-  <si>
     <t>Fonte: DGE - Direção Geral da Economia (Ministério da Economia e da Coesão Territorial) a partir de dados de base do INE</t>
   </si>
   <si>
     <t>2025 dez</t>
   </si>
   <si>
-    <t>2021 a 2024: resultados definitivos; 2025 e 2026: resultados preliminares</t>
-[...5 lines deleted...]
-    <t>2026 jan/fev</t>
+    <t>2025 jan/mar</t>
+  </si>
+  <si>
+    <t>2026 jan/mar</t>
+  </si>
+  <si>
+    <t>2025 mar</t>
+  </si>
+  <si>
+    <t>2026 mar</t>
+  </si>
+  <si>
+    <t>2021 a 2024: resultados definitivos; 2025: resultados preliminares</t>
+  </si>
+  <si>
+    <t>2025 jan/jun</t>
+  </si>
+  <si>
+    <t>2026 jan/jun</t>
+  </si>
+  <si>
+    <t>2021 a 2025: resultados definitivos; 2026: resultados preliminares</t>
   </si>
   <si>
     <t>PORTUGAL - RELACIONAMENTO ECONÓMICO COM A REPÚBLICA CHECA</t>
   </si>
   <si>
     <t>tvh % 25/24</t>
   </si>
   <si>
     <t>tvma % 25/21</t>
   </si>
   <si>
     <t>tvh % 26/25</t>
   </si>
   <si>
     <t>Fonte: ITC - International Trade Centre</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>M€</t>
   </si>
   <si>
     <t>Conf</t>
   </si>
   <si>
     <t>Conf = Confidencial (&lt;3 empresas em pelo menos um dos níveis)</t>
   </si>
   <si>
     <t>% Tot 21</t>
   </si>
   <si>
     <t>% Tot 24</t>
   </si>
   <si>
     <t>% Tot 25</t>
   </si>
   <si>
     <t>vh M€ 25/24</t>
   </si>
   <si>
     <t>Ind</t>
   </si>
   <si>
     <t>% Tot 26</t>
   </si>
   <si>
     <t>vh M€ 26/25</t>
   </si>
   <si>
+    <t>&gt;1000%</t>
+  </si>
+  <si>
     <t>8708 Partes e acessórios para tratores, para veículos para transporte de = &gt; 10 pessoas, incluindo o...</t>
   </si>
   <si>
     <t>8414 Bombas de ar ou de vácuo (exceto elevadores de mistura gasosa "bombas por emulsão" e elevadores...</t>
   </si>
   <si>
+    <t>3004 Medicamentos constituídos por produtos misturados ou não misturados, preparados para fins...</t>
+  </si>
+  <si>
     <t>8536 Aparelhos para interrupção, seccionamento, proteção, derivação, ligação ou conexão de circuitos...</t>
   </si>
   <si>
-    <t>3004 Medicamentos constituídos por produtos misturados ou não misturados, preparados para fins...</t>
+    <t>9029 Contadores, por exemplo: contadores de voltas, contadores de produção, taxímetros, totalizadores...</t>
   </si>
   <si>
     <t>8480 Caixas de fundição; placas de fundo para moldes; modelos para moldes; moldes para metais (exceto...</t>
   </si>
   <si>
-    <t>9029 Contadores, por exemplo: contadores de voltas, contadores de produção, taxímetros, totalizadores...</t>
+    <t>8525 Aparelhos transmissores (emissores) para radiodifusão ou televisão, mesmo que incorporem um...</t>
   </si>
   <si>
     <t>4011 Pneumáticos novos, de borracha</t>
   </si>
   <si>
-    <t>8525 Aparelhos transmissores (emissores) para radiodifusão ou televisão, mesmo que incorporem um...</t>
-[...1 lines deleted...]
-  <si>
     <t>8544 Fios e cabos, incluídos os cabos coaxiais, e outros condutores, isolados para usos elétricos,...</t>
   </si>
   <si>
     <t>3926 Obras de plástico e obras de outras matérias das posições 3901 a 3914, não especificadas nem...</t>
   </si>
   <si>
     <t>Amostra</t>
   </si>
   <si>
     <t>8703 Automóveis de passageiros e outros veículos automóveis principalmente concebidos para transporte...</t>
   </si>
   <si>
     <t>8471 Máquinas automáticas para processamento de dados e suas unidades; leitores magnéticos ou óticos,...</t>
   </si>
   <si>
     <t>9503 Triciclos, trotinetas, carros de pedais e outros brinquedos semelhantes com rodas; carrinhos...</t>
   </si>
   <si>
     <t>8415 Máquinas e aparelhos de ar condicionado, contendo um ventilador motorizado e dispositivos...</t>
   </si>
   <si>
+    <t>8528 Monitores e projetores, que não incorporem aparelho recetor de televisão; aparelhos recetores de...</t>
+  </si>
+  <si>
     <t>8421 Centrifugadores, incluídos os secadores centrífugos (exceto para a separação de isótopos) e...</t>
   </si>
   <si>
-    <t>8528 Monitores e projetores, que não incorporem aparelho recetor de televisão; aparelhos recetores de...</t>
-[...1 lines deleted...]
-  <si>
     <t>8517 Aparelhos telefónicos, incluindo os telefones inteligentes (smartphones) e outros telefones para...</t>
   </si>
   <si>
     <t>8532 Condensadores elétricos, fixos, variáveis ou ajustáveis, e suas partes</t>
   </si>
   <si>
+    <t>6109 T-shirts, camisolas interiores e artigos semelhantes, de malha</t>
+  </si>
+  <si>
+    <t>1701 Açúcares de cana ou de beterraba e sacarose quimicamente pura, no estado sólido</t>
+  </si>
+  <si>
     <t>média anual M€ 25/21</t>
   </si>
   <si>
     <t>Nota: Para valores absolutos negativos de stock ID ver 6ª Ed.Manual Balança Pagamentos e Posição de Investimento Internacional, Cap.6 e 7 (https://www.imf.org/external/pubs/ft/bop/2007/pdf/bpm6.pdf)</t>
   </si>
   <si>
     <t>Fonte: Banco de Portugal; Unidade: Milhões de euros</t>
   </si>
   <si>
     <t>Balança Comercial de Bens de Portugal com a Rep. Checa</t>
   </si>
   <si>
     <t>Posição e Quota da Rep. Checa no Comércio Internacional Português de Bens</t>
   </si>
   <si>
     <t>Rep. Checa como cliente de Portugal</t>
   </si>
   <si>
     <t>Rep. Checa como fornecedor de Portugal</t>
   </si>
   <si>
     <t>Posição e Quota de Portugal no Comércio Internacional de Bens da Rep. Checa</t>
   </si>
   <si>
     <t>Portugal como cliente da Rep. Checa</t>
   </si>
   <si>
     <t>% Export. Rep. Checa</t>
   </si>
   <si>
     <t>Portugal como fornecedor da Rep. Checa</t>
   </si>
   <si>
     <t>% Import. Rep. Checa</t>
   </si>
   <si>
     <t>Contributo da Rep. Checa para o Crescimento do Comércio Internacional Português de Bens</t>
   </si>
   <si>
     <t>Rep. Checa - contribuição p/ o cresc. das exportações globais de Portugal</t>
   </si>
   <si>
     <t>Rep. Checa - contribuição p/ o cresc. das importações globais de Portugal</t>
   </si>
   <si>
     <t>Empresas exportadoras de bens para a Rep. Checa</t>
   </si>
   <si>
-    <t>Empresas Portuguesas Exportadoras de Bens para a Rep. Checa por Escalão de Exportação Individual em Valor em 2024</t>
-[...2 lines deleted...]
-    <t>Empresas Portuguesas Exportadoras de Bens para a Rep. Checa por Nível de Exposição ao Mercado em 2024</t>
+    <t>Empresas Portuguesas Exportadoras de Bens para a Rep. Checa por Escalão de Exportação Individual em Valor em 2025</t>
+  </si>
+  <si>
+    <t>Empresas Portuguesas Exportadoras de Bens para a Rep. Checa por Nível de Exposição ao Mercado em 2025</t>
   </si>
   <si>
     <t>Exportações de Portugal para a Rep. Checa por Grupos de Produtos</t>
   </si>
   <si>
     <t>Importações de Portugal Provenientes da Rep. Checa por Grupos de Produtos</t>
   </si>
   <si>
     <t>Principais Produtos Exportados para a Rep. Checa</t>
   </si>
   <si>
     <t>Principais Produtos Importados Provenientes da Rep. Checa</t>
   </si>
   <si>
     <t>Exportação de Produtos Industriais Transformados para a Rep. Checa por Graus de Intensidade Tecnológica</t>
   </si>
   <si>
     <t>Importação de Produtos Industriais Transformados da Rep. Checa por Graus de Intensidade Tecnológica</t>
   </si>
   <si>
     <t>Exportação de Bens para a Rep. Checa por Meios de Transporte</t>
   </si>
   <si>
     <t>Importação de Bens da Rep. Checa por Meios de Transporte</t>
   </si>
@@ -682,51 +664,51 @@
   <si>
     <t>Balança Comercial de Bens e Serviços de Portugal com a Rep. Checa</t>
   </si>
   <si>
     <t>Posição e Quota da Rep. Checa no Comércio Internacional Português de Bens e Serviços</t>
   </si>
   <si>
     <t>Fluxos de Investimento Direto entre Portugal e a Rep. Checa - Princípio Direcional</t>
   </si>
   <si>
     <t>Posição (stock) de Investimento Direto entre Portugal e a Rep. Checa - Princípio Direcional</t>
   </si>
   <si>
     <t>Balança Comercial de Serviços de Turismo de Portugal com a Rep. Checa</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0%"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
-  <fonts count="26" x14ac:knownFonts="1">
+  <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color indexed="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color rgb="FF005629"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
@@ -842,54 +824,50 @@
       <i/>
       <sz val="9"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="12"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF71525D"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="9"/>
       <color rgb="FF002060"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
-    <font>
-[...2 lines deleted...]
-    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF005629"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
@@ -996,51 +974,51 @@
         <color rgb="FF005629"/>
       </top>
       <bottom style="hair">
         <color rgb="FF005629"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FF005629"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="142">
+  <cellXfs count="145">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
@@ -1319,159 +1297,208 @@
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="8" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="7" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="5" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...45 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
-  <dxfs count="32">
+  <dxfs count="40">
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
@@ -1544,128 +1571,128 @@
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <numFmt numFmtId="2" formatCode="0.00"/>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
-      <numFmt numFmtId="2" formatCode="0.00"/>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
     </dxf>
     <dxf>
       <numFmt numFmtId="2" formatCode="0.00"/>
     </dxf>
     <dxf>
-      <font>
-[...1 lines deleted...]
-      </font>
+      <numFmt numFmtId="2" formatCode="0.00"/>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF005629"/>
       <color rgb="FF808080"/>
       <color rgb="FF71525D"/>
       <color rgb="FF00A4B4"/>
       <color rgb="FF584841"/>
       <color rgb="FFFED766"/>
       <color rgb="FFF37167"/>
       <color rgb="FF62D1B0"/>
       <color rgb="FFFFFFCC"/>
       <color rgb="FFCCFFFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValue" Target="richData/rdrichvalue.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2022/10/relationships/richValueRel" Target="richData/richValueRel.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueTypes" Target="richData/rdRichValueTypes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueStructure" Target="richData/rdrichvaluestructure.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValue" Target="richData/rdrichvalue.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2022/10/relationships/richValueRel" Target="richData/richValueRel.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueTypes" Target="richData/rdRichValueTypes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueStructure" Target="richData/rdrichvaluestructure.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>504825</xdr:colOff>
-      <xdr:row>406</xdr:row>
+      <xdr:row>405</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>496165</xdr:colOff>
-      <xdr:row>408</xdr:row>
+      <xdr:row>407</xdr:row>
       <xdr:rowOff>77066</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4DCE7B3C-94C4-4DA6-B569-C59D1E9698F5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
@@ -1686,50 +1713,54 @@
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/richData/_rels/richValueRel.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/richData/rdRichValueTypes.xml><?xml version="1.0" encoding="utf-8"?>
 <rvTypesInfo xmlns="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x">
   <global>
     <keyFlags>
       <key name="_Self">
         <flag name="ExcludeFromFile" value="1"/>
         <flag name="ExcludeFromCalcComparison" value="1"/>
       </key>
       <key name="_DisplayString">
         <flag name="ExcludeFromCalcComparison" value="1"/>
       </key>
       <key name="_Flags">
         <flag name="ExcludeFromCalcComparison" value="1"/>
       </key>
       <key name="_Format">
         <flag name="ExcludeFromCalcComparison" value="1"/>
       </key>
       <key name="_SubLabel">
         <flag name="ExcludeFromCalcComparison" value="1"/>
@@ -2053,8958 +2084,9068 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.portugalglobal.pt/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C3250995-AF3B-4024-B239-B6B14584E211}">
   <sheetPr codeName="Sheet20">
     <tabColor rgb="FF0070C0"/>
   </sheetPr>
-  <dimension ref="A2:K410"/>
+  <dimension ref="A2:K409"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A405" sqref="A405"/>
+      <selection activeCell="A404" sqref="A404"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="13.85546875" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12" max="16384" width="9.140625" style="4"/>
+    <col min="1" max="1" width="13.88671875" style="4" customWidth="1"/>
+    <col min="2" max="2" width="9" style="4" bestFit="1" customWidth="1"/>
+    <col min="3" max="11" width="8.6640625" style="4" customWidth="1"/>
+    <col min="12" max="16384" width="9.109375" style="4"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="6"/>
     </row>
-    <row r="3" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="92" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="7" t="e" vm="1">
         <v>#VALUE!</v>
       </c>
     </row>
-    <row r="4" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="6"/>
     </row>
-    <row r="5" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="6"/>
     </row>
-    <row r="6" spans="1:11" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:11" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.25">
       <c r="A6" s="2" t="s">
-        <v>148</v>
+        <v>155</v>
       </c>
       <c r="B6" s="8"/>
       <c r="C6" s="8"/>
       <c r="D6" s="8"/>
       <c r="E6" s="8"/>
       <c r="F6" s="8"/>
       <c r="G6" s="8"/>
       <c r="H6" s="8"/>
       <c r="I6" s="8"/>
       <c r="J6" s="8"/>
       <c r="K6" s="9"/>
     </row>
-    <row r="7" spans="1:11" s="14" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:11" s="14" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="11">
         <v>0</v>
       </c>
       <c r="B7" s="12">
         <v>2021</v>
       </c>
       <c r="C7" s="12">
         <v>2022</v>
       </c>
       <c r="D7" s="12">
         <v>2023</v>
       </c>
       <c r="E7" s="12">
         <v>2024</v>
       </c>
       <c r="F7" s="12">
         <v>2025</v>
       </c>
       <c r="G7" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="H7" s="13" t="s">
+        <v>116</v>
+      </c>
+      <c r="I7" s="13" t="s">
         <v>111</v>
       </c>
-      <c r="H7" s="13" t="s">
+      <c r="J7" s="13" t="s">
         <v>112</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K7" s="13" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="16">
         <v>474.47723200000001</v>
       </c>
       <c r="C8" s="16">
         <v>581.95134800000005</v>
       </c>
       <c r="D8" s="16">
         <v>626.51985000000002</v>
       </c>
       <c r="E8" s="16">
         <v>668.98765000000003</v>
       </c>
       <c r="F8" s="16">
-        <v>692.19902500000001</v>
+        <v>690.70541400000002</v>
       </c>
       <c r="G8" s="16">
-        <v>3.4696268309287883</v>
+        <v>3.2463624702189926</v>
       </c>
       <c r="H8" s="16">
-        <v>9.9015712296414815</v>
+        <v>9.8422374318410277</v>
       </c>
       <c r="I8" s="16">
-        <v>112.180404</v>
+        <v>347.03729900000002</v>
       </c>
       <c r="J8" s="16">
-        <v>120.408069</v>
+        <v>374.10265899999996</v>
       </c>
       <c r="K8" s="16">
-        <v>7.3343157152473815</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>7.7989772505692363</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="16">
         <v>582.76327800000001</v>
       </c>
       <c r="C9" s="16">
         <v>749.06374199999993</v>
       </c>
       <c r="D9" s="16">
         <v>769.75694399999998</v>
       </c>
       <c r="E9" s="16">
         <v>849.02890400000001</v>
       </c>
       <c r="F9" s="16">
-        <v>912.78602899999998</v>
+        <v>911.76630899999998</v>
       </c>
       <c r="G9" s="16">
-        <v>7.5094174885711515</v>
+        <v>7.3893132147124136</v>
       </c>
       <c r="H9" s="16">
-        <v>11.871433135692676</v>
+        <v>11.840175711708433</v>
       </c>
       <c r="I9" s="16">
-        <v>138.03047099999998</v>
+        <v>457.88689099999999</v>
       </c>
       <c r="J9" s="16">
-        <v>133.012677</v>
+        <v>490.21457400000003</v>
       </c>
       <c r="K9" s="16">
-        <v>-3.6352799230830577</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>7.0601896746592026</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="16">
         <v>-108.286046</v>
       </c>
       <c r="C10" s="16">
         <v>-167.11239399999988</v>
       </c>
       <c r="D10" s="16">
         <v>-143.23709399999996</v>
       </c>
       <c r="E10" s="16">
         <v>-180.04125399999998</v>
       </c>
       <c r="F10" s="16">
-        <v>-220.58700399999998</v>
+        <v>-221.06089499999996</v>
       </c>
       <c r="G10" s="16" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="16" t="s">
         <v>24</v>
       </c>
       <c r="I10" s="16">
-        <v>-25.850066999999981</v>
+        <v>-110.84959199999997</v>
       </c>
       <c r="J10" s="16">
-        <v>-12.604607999999999</v>
+        <v>-116.11191500000007</v>
       </c>
       <c r="K10" s="16" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="11" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="17">
         <v>81.418519304848857</v>
       </c>
       <c r="C11" s="17">
         <v>77.690497533119157</v>
       </c>
       <c r="D11" s="17">
         <v>81.391906222284121</v>
       </c>
       <c r="E11" s="17">
         <v>78.794449381902325</v>
       </c>
       <c r="F11" s="17">
-        <v>75.833656849276778</v>
+        <v>75.75465414570391</v>
       </c>
       <c r="G11" s="18" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="18" t="s">
         <v>24</v>
       </c>
       <c r="I11" s="17">
-        <v>81.272202570402015</v>
+        <v>75.791053603235838</v>
       </c>
       <c r="J11" s="17">
-        <v>90.523754363653623</v>
+        <v>76.314063033140243</v>
       </c>
       <c r="K11" s="18" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="12" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="13" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="14" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="16" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="20" t="s">
         <v>101</v>
       </c>
     </row>
-    <row r="17" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="21"/>
     </row>
-    <row r="19" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="2" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
       <c r="B19" s="22"/>
       <c r="C19" s="22"/>
       <c r="D19" s="22"/>
     </row>
-    <row r="20" spans="1:11" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:11" s="25" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="23">
         <v>0</v>
       </c>
       <c r="B20" s="23">
         <v>0</v>
       </c>
       <c r="C20" s="23">
         <v>0</v>
       </c>
       <c r="D20" s="24">
         <v>0</v>
       </c>
       <c r="E20" s="12">
         <v>2021</v>
       </c>
       <c r="F20" s="12">
         <v>2022</v>
       </c>
       <c r="G20" s="12">
         <v>2023</v>
       </c>
       <c r="H20" s="12">
         <v>2024</v>
       </c>
       <c r="I20" s="12">
         <v>2025</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="K20" s="13" t="s">
-        <v>109</v>
-[...9 lines deleted...]
-      <c r="C21" s="132">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="123" t="s">
+        <v>157</v>
+      </c>
+      <c r="B21" s="123">
+        <v>0</v>
+      </c>
+      <c r="C21" s="123">
         <v>0</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="27">
         <v>18</v>
       </c>
       <c r="F21" s="27">
         <v>18</v>
       </c>
       <c r="G21" s="27">
         <v>18</v>
       </c>
       <c r="H21" s="27">
         <v>16</v>
       </c>
       <c r="I21" s="27">
         <v>16</v>
       </c>
       <c r="J21" s="27">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="K21" s="27">
         <v>17</v>
       </c>
     </row>
-    <row r="22" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="C22" s="132">
+    <row r="22" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="123">
+        <v>0</v>
+      </c>
+      <c r="B22" s="123">
+        <v>0</v>
+      </c>
+      <c r="C22" s="123">
         <v>0</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E22" s="28">
         <v>0.74581614372865368</v>
       </c>
       <c r="F22" s="28">
         <v>0.74225895688262733</v>
       </c>
       <c r="G22" s="28">
         <v>0.81008345304113338</v>
       </c>
       <c r="H22" s="28">
         <v>0.84794608904527424</v>
       </c>
       <c r="I22" s="28">
-        <v>0.87230451354797844</v>
+        <v>0.87466987167009613</v>
       </c>
       <c r="J22" s="28">
-        <v>0.78424495029132424</v>
+        <v>0.8536872103579386</v>
       </c>
       <c r="K22" s="28">
-        <v>0.98418368003506573</v>
-[...9 lines deleted...]
-      <c r="C23" s="133">
+        <v>0.90455317458496454</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="126" t="s">
+        <v>158</v>
+      </c>
+      <c r="B23" s="126">
+        <v>0</v>
+      </c>
+      <c r="C23" s="126">
         <v>0</v>
       </c>
       <c r="D23" s="29" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="30">
         <v>19</v>
       </c>
       <c r="F23" s="30">
         <v>21</v>
       </c>
       <c r="G23" s="30">
         <v>19</v>
       </c>
       <c r="H23" s="30">
         <v>19</v>
       </c>
       <c r="I23" s="30">
         <v>18</v>
       </c>
       <c r="J23" s="30">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="K23" s="30">
-        <v>18</v>
-[...9 lines deleted...]
-      <c r="C24" s="134">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="127">
+        <v>0</v>
+      </c>
+      <c r="B24" s="127">
+        <v>0</v>
+      </c>
+      <c r="C24" s="127">
         <v>0</v>
       </c>
       <c r="D24" s="31" t="s">
         <v>30</v>
       </c>
       <c r="E24" s="32">
         <v>0.70089394184499765</v>
       </c>
       <c r="F24" s="32">
         <v>0.68369210215909504</v>
       </c>
       <c r="G24" s="32">
         <v>0.73206713076895724</v>
       </c>
       <c r="H24" s="32">
         <v>0.79168369288562179</v>
       </c>
       <c r="I24" s="32">
-        <v>0.81852385991907539</v>
+        <v>0.81354623154563843</v>
       </c>
       <c r="J24" s="32">
-        <v>0.76289633809453616</v>
+        <v>0.81656721121755227</v>
       </c>
       <c r="K24" s="32">
-        <v>0.76861844469673268</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>0.82215469866812518</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B25" s="33"/>
       <c r="C25" s="34"/>
     </row>
-    <row r="26" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="35"/>
       <c r="B26" s="36"/>
       <c r="C26" s="36"/>
       <c r="D26" s="36"/>
       <c r="E26" s="36"/>
       <c r="F26" s="36"/>
       <c r="G26" s="36"/>
       <c r="H26" s="36"/>
       <c r="I26" s="36"/>
       <c r="J26" s="36"/>
     </row>
-    <row r="27" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="2" t="s">
-        <v>152</v>
+        <v>159</v>
       </c>
       <c r="B27" s="37"/>
       <c r="C27" s="38"/>
       <c r="D27" s="37"/>
       <c r="E27" s="37"/>
       <c r="F27" s="37"/>
       <c r="G27" s="37"/>
       <c r="H27" s="37"/>
       <c r="I27" s="37"/>
       <c r="J27" s="37"/>
       <c r="K27" s="37"/>
     </row>
-    <row r="28" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="23">
         <v>0</v>
       </c>
       <c r="B28" s="23">
         <v>0</v>
       </c>
       <c r="C28" s="23">
         <v>0</v>
       </c>
       <c r="D28" s="24">
         <v>0</v>
       </c>
       <c r="E28" s="12">
         <v>0</v>
       </c>
       <c r="F28" s="12">
         <v>0</v>
       </c>
-      <c r="G28" s="12">
+      <c r="G28" s="143">
         <v>2021</v>
       </c>
-      <c r="H28" s="12">
+      <c r="H28" s="143">
         <v>2022</v>
       </c>
-      <c r="I28" s="12">
+      <c r="I28" s="143">
         <v>2023</v>
       </c>
-      <c r="J28" s="13">
+      <c r="J28" s="144">
         <v>2024</v>
       </c>
-      <c r="K28" s="13">
+      <c r="K28" s="144">
         <v>2025</v>
       </c>
     </row>
-    <row r="29" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-      <c r="E29" s="126" t="s">
+    <row r="29" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="123" t="s">
+        <v>160</v>
+      </c>
+      <c r="B29" s="123">
+        <v>0</v>
+      </c>
+      <c r="C29" s="123">
+        <v>0</v>
+      </c>
+      <c r="D29" s="123">
+        <v>0</v>
+      </c>
+      <c r="E29" s="124" t="s">
         <v>21</v>
       </c>
-      <c r="F29" s="126">
+      <c r="F29" s="124">
         <v>0</v>
       </c>
       <c r="G29" s="27">
         <v>31</v>
       </c>
       <c r="H29" s="27">
         <v>30</v>
       </c>
       <c r="I29" s="27">
         <v>32</v>
       </c>
       <c r="J29" s="27">
         <v>34</v>
       </c>
       <c r="K29" s="27">
-        <v>31</v>
-[...18 lines deleted...]
-      <c r="F30" s="126">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="123">
+        <v>0</v>
+      </c>
+      <c r="B30" s="123">
+        <v>0</v>
+      </c>
+      <c r="C30" s="123">
+        <v>0</v>
+      </c>
+      <c r="D30" s="123">
+        <v>0</v>
+      </c>
+      <c r="E30" s="124" t="s">
+        <v>161</v>
+      </c>
+      <c r="F30" s="124">
         <v>0</v>
       </c>
       <c r="G30" s="28">
         <v>0.35552302208074166</v>
       </c>
       <c r="H30" s="28">
         <v>0.39226919145155931</v>
       </c>
       <c r="I30" s="28">
         <v>0.39630396098969445</v>
       </c>
       <c r="J30" s="28">
         <v>0.40120877882004669</v>
       </c>
       <c r="K30" s="28">
-        <v>0.42480825729305072</v>
-[...15 lines deleted...]
-      <c r="E31" s="127" t="s">
+        <v>0.42923177392518919</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="126" t="s">
+        <v>162</v>
+      </c>
+      <c r="B31" s="126">
+        <v>0</v>
+      </c>
+      <c r="C31" s="126">
+        <v>0</v>
+      </c>
+      <c r="D31" s="126">
+        <v>0</v>
+      </c>
+      <c r="E31" s="128" t="s">
         <v>21</v>
       </c>
-      <c r="F31" s="127">
+      <c r="F31" s="128">
         <v>0</v>
       </c>
       <c r="G31" s="30">
         <v>36</v>
       </c>
       <c r="H31" s="30">
         <v>38</v>
       </c>
       <c r="I31" s="30">
         <v>37</v>
       </c>
       <c r="J31" s="30">
         <v>36</v>
       </c>
       <c r="K31" s="30">
         <v>37</v>
       </c>
     </row>
-    <row r="32" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...15 lines deleted...]
-      <c r="F32" s="128">
+    <row r="32" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="127">
+        <v>0</v>
+      </c>
+      <c r="B32" s="127">
+        <v>0</v>
+      </c>
+      <c r="C32" s="127">
+        <v>0</v>
+      </c>
+      <c r="D32" s="127">
+        <v>0</v>
+      </c>
+      <c r="E32" s="125" t="s">
+        <v>163</v>
+      </c>
+      <c r="F32" s="125">
         <v>0</v>
       </c>
       <c r="G32" s="32">
         <v>0.30729435360267676</v>
       </c>
       <c r="H32" s="32">
         <v>0.29065333785889169</v>
       </c>
       <c r="I32" s="32">
         <v>0.32918008839669904</v>
       </c>
       <c r="J32" s="32">
         <v>0.3684686983779672</v>
       </c>
       <c r="K32" s="32">
-        <v>0.27572148494576221</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>0.35276768040724499</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="B33" s="33"/>
       <c r="C33" s="34"/>
     </row>
-    <row r="34" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="35"/>
       <c r="B34" s="36"/>
       <c r="C34" s="36"/>
       <c r="D34" s="36"/>
       <c r="E34" s="36"/>
       <c r="F34" s="36"/>
       <c r="G34" s="36"/>
       <c r="H34" s="36"/>
       <c r="I34" s="36"/>
       <c r="J34" s="36"/>
     </row>
-    <row r="35" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="2" t="s">
-        <v>157</v>
+        <v>164</v>
       </c>
       <c r="B35" s="37"/>
       <c r="C35" s="37"/>
       <c r="D35" s="37"/>
       <c r="E35" s="37"/>
       <c r="F35" s="37"/>
       <c r="G35" s="37"/>
       <c r="H35" s="37"/>
       <c r="I35" s="37"/>
       <c r="J35" s="37"/>
       <c r="K35" s="37"/>
     </row>
-    <row r="36" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="23">
         <v>0</v>
       </c>
       <c r="B36" s="23">
         <v>0</v>
       </c>
       <c r="C36" s="23">
         <v>0</v>
       </c>
       <c r="D36" s="23">
         <v>0</v>
       </c>
       <c r="E36" s="39" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="13">
         <v>2021</v>
       </c>
       <c r="G36" s="13">
         <v>2022</v>
       </c>
       <c r="H36" s="13">
         <v>2023</v>
       </c>
       <c r="I36" s="13">
         <v>2024</v>
       </c>
       <c r="J36" s="13">
         <v>2025</v>
       </c>
       <c r="K36" s="13" t="s">
-        <v>109</v>
-[...12 lines deleted...]
-      <c r="D37" s="132">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="123" t="s">
+        <v>165</v>
+      </c>
+      <c r="B37" s="123">
+        <v>0</v>
+      </c>
+      <c r="C37" s="123">
+        <v>0</v>
+      </c>
+      <c r="D37" s="123">
         <v>0</v>
       </c>
       <c r="E37" s="26" t="s">
         <v>4</v>
       </c>
       <c r="F37" s="40">
         <v>0.16088728986814635</v>
       </c>
       <c r="G37" s="40">
         <v>0.1689352519780464</v>
       </c>
       <c r="H37" s="40">
         <v>5.6845593567284372E-2</v>
       </c>
       <c r="I37" s="40">
         <v>5.4910410367780493E-2</v>
       </c>
       <c r="J37" s="40">
-        <v>2.9420565017326185E-2</v>
+        <v>2.752740360245548E-2</v>
       </c>
       <c r="K37" s="40">
-        <v>5.7519000635250658E-2</v>
-[...3 lines deleted...]
-      <c r="A38" s="135" t="s">
+        <v>6.657887132683489E-2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="130" t="s">
         <v>31</v>
       </c>
-      <c r="B38" s="135">
-[...5 lines deleted...]
-      <c r="D38" s="135">
+      <c r="B38" s="130">
+        <v>0</v>
+      </c>
+      <c r="C38" s="130">
+        <v>0</v>
+      </c>
+      <c r="D38" s="130">
         <v>0</v>
       </c>
       <c r="E38" s="41" t="s">
         <v>2</v>
       </c>
       <c r="F38" s="42">
         <v>18.343770509814043</v>
       </c>
       <c r="G38" s="42">
         <v>23.2388490869163</v>
       </c>
       <c r="H38" s="42">
         <v>-1.3552804405528664</v>
       </c>
       <c r="I38" s="42">
         <v>2.0104785650741244</v>
       </c>
       <c r="J38" s="42">
-        <v>0.58031804673719245</v>
+        <v>9.1877061696347309E-2</v>
       </c>
       <c r="K38" s="42">
-        <v>-14.470848480582053</v>
-[...12 lines deleted...]
-      <c r="D39" s="133">
+        <v>1.7370904819408279</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="126" t="s">
+        <v>166</v>
+      </c>
+      <c r="B39" s="126">
+        <v>0</v>
+      </c>
+      <c r="C39" s="126">
+        <v>0</v>
+      </c>
+      <c r="D39" s="126">
         <v>0</v>
       </c>
       <c r="E39" s="43" t="s">
         <v>4</v>
       </c>
       <c r="F39" s="44">
         <v>0.1426526315547664</v>
       </c>
       <c r="G39" s="44">
         <v>0.20001086572172802</v>
       </c>
       <c r="H39" s="44">
         <v>1.8887282860612444E-2</v>
       </c>
       <c r="I39" s="44">
         <v>7.5390546015823304E-2</v>
       </c>
       <c r="J39" s="44">
-        <v>5.9450833687718835E-2</v>
+        <v>5.8499987737120548E-2</v>
       </c>
       <c r="K39" s="44">
-        <v>-2.7733417412686586E-2</v>
-[...3 lines deleted...]
-      <c r="A40" s="136" t="s">
+        <v>5.7651193933034202E-2</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="131" t="s">
         <v>32</v>
       </c>
-      <c r="B40" s="136">
-[...5 lines deleted...]
-      <c r="D40" s="136">
+      <c r="B40" s="131">
+        <v>0</v>
+      </c>
+      <c r="C40" s="131">
+        <v>0</v>
+      </c>
+      <c r="D40" s="131">
         <v>0</v>
       </c>
       <c r="E40" s="45" t="s">
         <v>2</v>
       </c>
       <c r="F40" s="17">
         <v>22.011918431971004</v>
       </c>
       <c r="G40" s="17">
         <v>31.770544770324882</v>
       </c>
       <c r="H40" s="17">
         <v>-4.0280111631669717</v>
       </c>
       <c r="I40" s="17">
         <v>1.9924603779147958</v>
       </c>
       <c r="J40" s="17">
-        <v>3.9840825968701177</v>
+        <v>4.5034255776094412</v>
       </c>
       <c r="K40" s="17">
-        <v>-4.3526829528640123</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>6.3325924630490569</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B41" s="33"/>
       <c r="C41" s="34"/>
     </row>
-    <row r="42" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="43" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="46"/>
     </row>
-    <row r="44" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="2" t="s">
         <v>60</v>
       </c>
       <c r="B44" s="37"/>
       <c r="C44" s="37"/>
       <c r="D44" s="37"/>
       <c r="E44" s="37"/>
       <c r="F44" s="37"/>
       <c r="G44" s="37"/>
       <c r="H44" s="37"/>
       <c r="I44" s="37"/>
       <c r="J44" s="37"/>
       <c r="K44" s="37"/>
     </row>
-    <row r="45" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="23">
         <v>0</v>
       </c>
       <c r="B45" s="23">
         <v>0</v>
       </c>
       <c r="C45" s="23">
         <v>0</v>
       </c>
       <c r="D45" s="23">
         <v>0</v>
       </c>
       <c r="E45" s="23">
         <v>0</v>
       </c>
       <c r="F45" s="23">
         <v>0</v>
       </c>
       <c r="G45" s="12">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="H45" s="12">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="I45" s="12">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="J45" s="12">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="K45" s="12">
-        <v>2024</v>
-[...9 lines deleted...]
-      <c r="C46" s="137">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="46" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="132" t="s">
+        <v>167</v>
+      </c>
+      <c r="B46" s="132">
+        <v>0</v>
+      </c>
+      <c r="C46" s="132">
         <v>0</v>
       </c>
       <c r="D46" s="47" t="s">
         <v>27</v>
       </c>
       <c r="E46" s="47"/>
       <c r="F46" s="47"/>
       <c r="G46" s="48">
-        <v>1252</v>
+        <v>1217</v>
       </c>
       <c r="H46" s="48">
-        <v>1217</v>
+        <v>1225</v>
       </c>
       <c r="I46" s="48">
-        <v>1225</v>
+        <v>1337</v>
       </c>
       <c r="J46" s="48">
-        <v>1337</v>
+        <v>1140</v>
       </c>
       <c r="K46" s="48">
-        <v>1140</v>
-[...9 lines deleted...]
-      <c r="C47" s="132">
+        <v>1527</v>
+      </c>
+    </row>
+    <row r="47" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="123">
+        <v>0</v>
+      </c>
+      <c r="B47" s="123">
+        <v>0</v>
+      </c>
+      <c r="C47" s="123">
         <v>0</v>
       </c>
       <c r="D47" s="50" t="s">
         <v>57</v>
       </c>
       <c r="E47" s="50"/>
       <c r="F47" s="50"/>
       <c r="G47" s="51">
-        <v>6.0459725709870584</v>
+        <v>5.4036053636444361</v>
       </c>
       <c r="H47" s="51">
-        <v>5.4036053636444361</v>
+        <v>5.34001743679163</v>
       </c>
       <c r="I47" s="51">
-        <v>5.34001743679163</v>
+        <v>5.9216936841172823</v>
       </c>
       <c r="J47" s="51">
-        <v>5.9216936841172823</v>
+        <v>5.3847243871333426</v>
       </c>
       <c r="K47" s="51">
-        <v>5.3847243871333426</v>
-[...9 lines deleted...]
-      <c r="C48" s="134">
+        <v>7.0861756926075454</v>
+      </c>
+    </row>
+    <row r="48" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="127">
+        <v>0</v>
+      </c>
+      <c r="B48" s="127">
+        <v>0</v>
+      </c>
+      <c r="C48" s="127">
         <v>0</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E48" s="1"/>
       <c r="F48" s="1"/>
       <c r="G48" s="52">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H48" s="52">
         <v>22</v>
       </c>
       <c r="I48" s="52">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="J48" s="52">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="K48" s="52">
-        <v>24</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="49" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C49" s="53"/>
       <c r="F49" s="54"/>
-      <c r="G49" s="138"/>
-[...6 lines deleted...]
-      <c r="A50" s="121" t="s">
+      <c r="G49" s="135"/>
+      <c r="H49" s="135"/>
+      <c r="I49" s="135"/>
+      <c r="J49" s="135"/>
+      <c r="K49" s="135"/>
+    </row>
+    <row r="50" spans="1:11" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="129" t="s">
         <v>38</v>
       </c>
-      <c r="B50" s="121">
-[...30 lines deleted...]
-    <row r="51" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B50" s="129">
+        <v>0</v>
+      </c>
+      <c r="C50" s="129">
+        <v>0</v>
+      </c>
+      <c r="D50" s="129">
+        <v>0</v>
+      </c>
+      <c r="E50" s="129">
+        <v>0</v>
+      </c>
+      <c r="F50" s="129">
+        <v>0</v>
+      </c>
+      <c r="G50" s="129">
+        <v>0</v>
+      </c>
+      <c r="H50" s="129">
+        <v>0</v>
+      </c>
+      <c r="I50" s="129">
+        <v>0</v>
+      </c>
+      <c r="J50" s="129">
+        <v>0</v>
+      </c>
+      <c r="K50" s="129">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="C51" s="53"/>
     </row>
-    <row r="52" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-[...14 lines deleted...]
-    <row r="53" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="129" t="s">
+        <v>119</v>
+      </c>
+      <c r="B52" s="129"/>
+      <c r="C52" s="129"/>
+      <c r="D52" s="129"/>
+      <c r="E52" s="129"/>
+      <c r="F52" s="129"/>
+      <c r="G52" s="129"/>
+      <c r="H52" s="129"/>
+      <c r="I52" s="129"/>
+      <c r="J52" s="129"/>
+      <c r="K52" s="129"/>
+    </row>
+    <row r="53" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="55"/>
       <c r="B53" s="55"/>
       <c r="C53" s="55"/>
       <c r="D53" s="55"/>
       <c r="E53" s="55"/>
       <c r="F53" s="55"/>
       <c r="G53" s="55"/>
       <c r="H53" s="55"/>
       <c r="I53" s="55"/>
       <c r="J53" s="55"/>
       <c r="K53" s="55"/>
     </row>
-    <row r="54" spans="1:11" ht="12" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A54" s="46"/>
       <c r="B54" s="46"/>
       <c r="C54" s="56"/>
       <c r="D54" s="46"/>
       <c r="E54" s="46"/>
       <c r="F54" s="46"/>
       <c r="G54" s="46"/>
       <c r="H54" s="46"/>
       <c r="I54" s="46"/>
       <c r="J54" s="46"/>
       <c r="K54" s="46"/>
     </row>
-    <row r="55" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="2" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="B55" s="37"/>
       <c r="C55" s="38"/>
       <c r="D55" s="37"/>
       <c r="E55" s="37"/>
       <c r="F55" s="37"/>
       <c r="G55" s="37"/>
       <c r="H55" s="37"/>
       <c r="I55" s="37"/>
       <c r="J55" s="37"/>
       <c r="K55" s="37"/>
     </row>
-    <row r="56" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="47">
         <v>0</v>
       </c>
       <c r="B56" s="47">
         <v>0</v>
       </c>
       <c r="C56" s="57">
         <v>0</v>
       </c>
       <c r="D56" s="47">
         <v>0</v>
       </c>
       <c r="E56" s="47">
         <v>0</v>
       </c>
       <c r="F56" s="47">
         <v>0</v>
       </c>
       <c r="G56" s="47">
         <v>0</v>
       </c>
-      <c r="H56" s="129" t="s">
+      <c r="H56" s="122" t="s">
         <v>48</v>
       </c>
-      <c r="I56" s="129">
-[...2 lines deleted...]
-      <c r="J56" s="129" t="s">
+      <c r="I56" s="122">
+        <v>0</v>
+      </c>
+      <c r="J56" s="122" t="s">
         <v>45</v>
       </c>
-      <c r="K56" s="129">
-[...3 lines deleted...]
-    <row r="57" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="K56" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="1">
         <v>0</v>
       </c>
       <c r="B57" s="1">
         <v>0</v>
       </c>
       <c r="C57" s="58">
         <v>0</v>
       </c>
       <c r="D57" s="1">
         <v>0</v>
       </c>
       <c r="E57" s="1">
         <v>0</v>
       </c>
       <c r="F57" s="1">
         <v>0</v>
       </c>
       <c r="G57" s="1">
         <v>0</v>
       </c>
       <c r="H57" s="58" t="s">
         <v>49</v>
       </c>
       <c r="I57" s="58" t="s">
         <v>47</v>
       </c>
       <c r="J57" s="58" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="K57" s="58" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="58" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B58" s="22"/>
       <c r="C58" s="59"/>
       <c r="D58" s="22"/>
       <c r="E58" s="22"/>
       <c r="F58" s="37"/>
       <c r="G58" s="37"/>
       <c r="H58" s="49">
-        <v>1140</v>
+        <v>1527</v>
       </c>
       <c r="I58" s="60">
         <v>100</v>
       </c>
       <c r="J58" s="60">
-        <v>668.98765000000003</v>
+        <v>692.08062300000006</v>
       </c>
       <c r="K58" s="60">
         <v>100</v>
       </c>
     </row>
-    <row r="59" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="15" t="s">
         <v>85</v>
       </c>
       <c r="B59" s="22"/>
       <c r="C59" s="59"/>
       <c r="D59" s="22"/>
       <c r="E59" s="22"/>
       <c r="F59" s="37"/>
       <c r="G59" s="37"/>
       <c r="H59" s="49">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="I59" s="60">
-        <v>1.1403508771929824</v>
+        <v>0.98231827111984282</v>
       </c>
       <c r="J59" s="60">
-        <v>287.95642599999996</v>
+        <v>335.89281800000003</v>
       </c>
       <c r="K59" s="60">
-        <v>43.043608652566299</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>48.533770031587778</v>
+      </c>
+    </row>
+    <row r="60" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="15" t="s">
         <v>86</v>
       </c>
       <c r="B60" s="22"/>
       <c r="C60" s="59"/>
       <c r="D60" s="22"/>
       <c r="E60" s="22"/>
       <c r="F60" s="37"/>
       <c r="G60" s="37"/>
       <c r="H60" s="49">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="I60" s="60">
-        <v>7.8070175438596499</v>
+        <v>5.6974459724950881</v>
       </c>
       <c r="J60" s="60">
-        <v>261.43290100000002</v>
+        <v>235.76428099999998</v>
       </c>
       <c r="K60" s="60">
-        <v>39.07888299582212</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>34.066013866711017</v>
+      </c>
+    </row>
+    <row r="61" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="15" t="s">
         <v>87</v>
       </c>
       <c r="B61" s="22"/>
       <c r="C61" s="59"/>
       <c r="D61" s="22"/>
       <c r="E61" s="22"/>
       <c r="F61" s="37"/>
       <c r="G61" s="37"/>
       <c r="H61" s="49">
-        <v>937</v>
+        <v>1169</v>
       </c>
       <c r="I61" s="60">
-        <v>82.192982456140356</v>
+        <v>76.555337262606415</v>
       </c>
       <c r="J61" s="60">
-        <v>108.62753500000001</v>
+        <v>105.563852</v>
       </c>
       <c r="K61" s="60">
-        <v>16.237599453442826</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>15.253114809428784</v>
+      </c>
+    </row>
+    <row r="62" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="15" t="s">
         <v>88</v>
       </c>
       <c r="B62" s="22"/>
       <c r="C62" s="59"/>
       <c r="D62" s="22"/>
       <c r="E62" s="22"/>
       <c r="F62" s="37"/>
       <c r="G62" s="37"/>
       <c r="H62" s="49">
-        <v>101</v>
+        <v>256</v>
       </c>
       <c r="I62" s="60">
-        <v>8.8596491228070171</v>
+        <v>16.764898493778652</v>
       </c>
       <c r="J62" s="60">
-        <v>4.1706E-2</v>
+        <v>0.100788</v>
       </c>
       <c r="K62" s="60">
-        <v>6.2341958031661713E-3</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>1.4563043184637752E-2</v>
+      </c>
+    </row>
+    <row r="63" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="61" t="s">
         <v>50</v>
       </c>
       <c r="B63" s="61"/>
       <c r="C63" s="62"/>
       <c r="D63" s="61"/>
       <c r="E63" s="61"/>
       <c r="F63" s="63"/>
       <c r="G63" s="63"/>
       <c r="H63" s="64" t="s">
         <v>24</v>
       </c>
       <c r="I63" s="65" t="s">
         <v>24</v>
       </c>
       <c r="J63" s="66">
-        <v>10.929082000000108</v>
+        <v>14.75888400000008</v>
       </c>
       <c r="K63" s="66">
-        <v>1.633674702365596</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:11" ht="12" x14ac:dyDescent="0.2">
+        <v>2.1325382490877871</v>
+      </c>
+    </row>
+    <row r="64" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A64" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C64" s="53"/>
-      <c r="F64" s="141" t="s">
-[...8 lines deleted...]
-    <row r="65" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F64" s="134" t="s">
+        <v>119</v>
+      </c>
+      <c r="G64" s="134"/>
+      <c r="H64" s="134"/>
+      <c r="I64" s="134"/>
+      <c r="J64" s="134"/>
+      <c r="K64" s="134"/>
+    </row>
+    <row r="65" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="46"/>
       <c r="C65" s="53"/>
     </row>
-    <row r="66" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="46"/>
       <c r="C66" s="53"/>
     </row>
-    <row r="67" spans="1:11" ht="12" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A67" s="2" t="s">
-        <v>162</v>
+        <v>169</v>
       </c>
       <c r="B67" s="37"/>
       <c r="C67" s="38"/>
       <c r="D67" s="37"/>
       <c r="E67" s="37"/>
       <c r="F67" s="37"/>
       <c r="G67" s="37"/>
       <c r="H67" s="37"/>
       <c r="I67" s="37"/>
       <c r="J67" s="37"/>
       <c r="K67" s="37"/>
     </row>
-    <row r="68" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="47">
         <v>0</v>
       </c>
       <c r="B68" s="47">
         <v>0</v>
       </c>
       <c r="C68" s="57">
         <v>0</v>
       </c>
       <c r="D68" s="47">
         <v>0</v>
       </c>
       <c r="E68" s="47">
         <v>0</v>
       </c>
       <c r="F68" s="47">
         <v>0</v>
       </c>
       <c r="G68" s="47">
         <v>0</v>
       </c>
-      <c r="H68" s="129" t="s">
+      <c r="H68" s="122" t="s">
         <v>48</v>
       </c>
-      <c r="I68" s="129">
-[...2 lines deleted...]
-      <c r="J68" s="129" t="s">
+      <c r="I68" s="122">
+        <v>0</v>
+      </c>
+      <c r="J68" s="122" t="s">
         <v>45</v>
       </c>
-      <c r="K68" s="129">
-[...3 lines deleted...]
-    <row r="69" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="K68" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="69" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="1">
         <v>0</v>
       </c>
       <c r="B69" s="1">
         <v>0</v>
       </c>
       <c r="C69" s="58">
         <v>0</v>
       </c>
       <c r="D69" s="1">
         <v>0</v>
       </c>
       <c r="E69" s="1">
         <v>0</v>
       </c>
       <c r="F69" s="1">
         <v>0</v>
       </c>
       <c r="G69" s="1">
         <v>0</v>
       </c>
       <c r="H69" s="58" t="s">
         <v>49</v>
       </c>
       <c r="I69" s="58" t="s">
         <v>47</v>
       </c>
       <c r="J69" s="58" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="K69" s="58" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="70" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B70" s="22"/>
       <c r="C70" s="59"/>
       <c r="D70" s="22"/>
       <c r="E70" s="22"/>
       <c r="F70" s="22"/>
       <c r="G70" s="22"/>
       <c r="H70" s="49">
-        <v>1140</v>
+        <v>1527</v>
       </c>
       <c r="I70" s="67">
         <v>100</v>
       </c>
       <c r="J70" s="60">
-        <v>668.98765000000003</v>
+        <v>692.08062300000006</v>
       </c>
       <c r="K70" s="67">
         <v>100</v>
       </c>
     </row>
-    <row r="71" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="15" t="s">
         <v>79</v>
       </c>
       <c r="B71" s="22"/>
       <c r="C71" s="59"/>
       <c r="D71" s="22"/>
       <c r="E71" s="22"/>
       <c r="F71" s="22"/>
       <c r="G71" s="22"/>
       <c r="H71" s="49" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="I71" s="60" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="J71" s="60">
-        <v>486.61283199999997</v>
+        <v>508.89728499999995</v>
       </c>
       <c r="K71" s="67">
-        <v>72.738686880094122</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>73.531503135292937</v>
+      </c>
+    </row>
+    <row r="72" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="15" t="s">
         <v>80</v>
       </c>
       <c r="B72" s="22"/>
       <c r="C72" s="59"/>
       <c r="D72" s="22"/>
       <c r="E72" s="22"/>
       <c r="F72" s="22"/>
       <c r="G72" s="22"/>
       <c r="H72" s="49" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="I72" s="67" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="J72" s="60">
-        <v>111.284085</v>
+        <v>113.414001</v>
       </c>
       <c r="K72" s="67">
-        <v>16.634699459698545</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>16.387397252704183</v>
+      </c>
+    </row>
+    <row r="73" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="15" t="s">
         <v>81</v>
       </c>
       <c r="B73" s="22"/>
       <c r="C73" s="59"/>
       <c r="D73" s="22"/>
       <c r="E73" s="22"/>
       <c r="F73" s="22"/>
       <c r="G73" s="22"/>
       <c r="H73" s="49" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="I73" s="67" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="J73" s="60">
-        <v>35.109023000000001</v>
+        <v>30.780856</v>
       </c>
       <c r="K73" s="67">
-        <v>5.2480823823877758</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>4.4475824025490738</v>
+      </c>
+    </row>
+    <row r="74" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="15" t="s">
         <v>82</v>
       </c>
       <c r="B74" s="22"/>
       <c r="C74" s="59"/>
       <c r="D74" s="22"/>
       <c r="E74" s="22"/>
       <c r="F74" s="22"/>
       <c r="G74" s="22"/>
       <c r="H74" s="49" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="I74" s="67" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="J74" s="60">
-        <v>25.052628000000002</v>
+        <v>24.229597000000002</v>
       </c>
       <c r="K74" s="67">
-        <v>3.744856575453972</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>3.5009789603660093</v>
+      </c>
+    </row>
+    <row r="75" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="50" t="s">
         <v>83</v>
       </c>
       <c r="B75" s="68"/>
       <c r="C75" s="69"/>
       <c r="D75" s="68"/>
       <c r="E75" s="68"/>
       <c r="F75" s="68"/>
       <c r="G75" s="68"/>
       <c r="H75" s="70" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="I75" s="71" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="J75" s="72">
-        <v>9.2300369999999994</v>
+        <v>11.494854</v>
       </c>
       <c r="K75" s="71">
-        <v>1.3797021514522727</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>1.6609125610499862</v>
+      </c>
+    </row>
+    <row r="76" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="73" t="s">
         <v>50</v>
       </c>
       <c r="B76" s="73"/>
       <c r="C76" s="74"/>
       <c r="D76" s="73"/>
       <c r="E76" s="73"/>
       <c r="F76" s="75"/>
       <c r="G76" s="75"/>
       <c r="H76" s="76" t="s">
         <v>24</v>
       </c>
       <c r="I76" s="77" t="s">
         <v>24</v>
       </c>
       <c r="J76" s="78">
-        <v>10.929081999999994</v>
+        <v>14.75888400000008</v>
       </c>
       <c r="K76" s="78">
-        <v>1.633674702365596</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:11" ht="12" x14ac:dyDescent="0.2">
+        <v>2.1325382490877871</v>
+      </c>
+    </row>
+    <row r="77" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A77" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C77" s="53"/>
-      <c r="F77" s="141" t="s">
-[...8 lines deleted...]
-    <row r="78" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F77" s="134" t="s">
+        <v>122</v>
+      </c>
+      <c r="G77" s="134"/>
+      <c r="H77" s="134"/>
+      <c r="I77" s="134"/>
+      <c r="J77" s="134"/>
+      <c r="K77" s="134"/>
+    </row>
+    <row r="78" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="46"/>
       <c r="C78" s="34"/>
     </row>
-    <row r="79" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="46"/>
       <c r="C79" s="34"/>
     </row>
-    <row r="80" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="80" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="2" t="s">
-        <v>163</v>
+        <v>170</v>
       </c>
       <c r="B80" s="37"/>
       <c r="C80" s="37"/>
       <c r="D80" s="37"/>
       <c r="E80" s="37"/>
       <c r="F80" s="37"/>
       <c r="G80" s="37"/>
       <c r="H80" s="37"/>
       <c r="I80" s="37"/>
       <c r="J80" s="37"/>
       <c r="K80" s="37"/>
     </row>
-    <row r="81" spans="1:11" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="81" spans="1:11" s="25" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="23">
         <v>0</v>
       </c>
       <c r="B81" s="23">
         <v>0</v>
       </c>
       <c r="C81" s="23">
         <v>0</v>
       </c>
       <c r="D81" s="13">
         <v>2021</v>
       </c>
       <c r="E81" s="13" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="F81" s="13">
         <v>2024</v>
       </c>
       <c r="G81" s="13" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="H81" s="13">
         <v>2025</v>
       </c>
       <c r="I81" s="13" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="J81" s="13" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="K81" s="13" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="82" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B82" s="5"/>
       <c r="C82" s="79"/>
       <c r="D82" s="16">
         <v>165.706198</v>
       </c>
       <c r="E82" s="16">
         <v>34.923951419443448</v>
       </c>
       <c r="F82" s="16">
         <v>223.84993200000002</v>
       </c>
       <c r="G82" s="16">
         <v>33.460996178330049</v>
       </c>
       <c r="H82" s="16">
-        <v>267.77378500000003</v>
+        <v>265.23030599999998</v>
       </c>
       <c r="I82" s="16">
-        <v>38.684507681876617</v>
+        <v>38.399917044808333</v>
       </c>
       <c r="J82" s="16">
-        <v>19.622008641039034</v>
+        <v>18.485765722725329</v>
       </c>
       <c r="K82" s="16">
-        <v>43.923853000000008</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>41.380373999999961</v>
+      </c>
+    </row>
+    <row r="83" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="15" t="s">
         <v>46</v>
       </c>
       <c r="B83" s="5"/>
       <c r="C83" s="79"/>
       <c r="D83" s="16">
         <v>77.375090999999983</v>
       </c>
       <c r="E83" s="16">
         <v>16.307440227184596</v>
       </c>
       <c r="F83" s="16">
         <v>84.746437999999998</v>
       </c>
       <c r="G83" s="16">
         <v>12.667862852176718</v>
       </c>
       <c r="H83" s="16">
-        <v>89.336831000000018</v>
+        <v>88.833773000000022</v>
       </c>
       <c r="I83" s="16">
-        <v>12.906234735017147</v>
+        <v>12.861311233329934</v>
       </c>
       <c r="J83" s="16">
-        <v>5.4166205782006083</v>
+        <v>4.8230168682724157</v>
       </c>
       <c r="K83" s="16">
-        <v>4.5903930000000202</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>4.0873350000000244</v>
+      </c>
+    </row>
+    <row r="84" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B84" s="5"/>
       <c r="C84" s="79"/>
       <c r="D84" s="16">
         <v>68.813851999999997</v>
       </c>
       <c r="E84" s="16">
         <v>14.503088316785661</v>
       </c>
       <c r="F84" s="16">
         <v>87.978966</v>
       </c>
       <c r="G84" s="16">
         <v>13.151059814033935</v>
       </c>
       <c r="H84" s="16">
-        <v>84.30502899999999</v>
+        <v>85.738518999999997</v>
       </c>
       <c r="I84" s="16">
-        <v>12.179304788821394</v>
+        <v>12.413181837315088</v>
       </c>
       <c r="J84" s="16">
-        <v>-4.1759265504438972</v>
+        <v>-2.5465711883906468</v>
       </c>
       <c r="K84" s="16">
-        <v>-3.6739370000000093</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-2.2404470000000032</v>
+      </c>
+    </row>
+    <row r="85" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B85" s="5"/>
       <c r="C85" s="79"/>
       <c r="D85" s="16">
         <v>38.856983999999997</v>
       </c>
       <c r="E85" s="16">
         <v>8.1894306785198907</v>
       </c>
       <c r="F85" s="16">
         <v>53.797823999999991</v>
       </c>
       <c r="G85" s="16">
         <v>8.0416767035983376</v>
       </c>
       <c r="H85" s="16">
-        <v>55.716515999999991</v>
+        <v>54.912864999999996</v>
       </c>
       <c r="I85" s="16">
-        <v>8.0492046344618853</v>
+        <v>7.9502583716536481</v>
       </c>
       <c r="J85" s="16">
-        <v>3.5664862578828478</v>
+        <v>2.0726507451305189</v>
       </c>
       <c r="K85" s="16">
-        <v>1.9186920000000001</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>1.1150410000000051</v>
+      </c>
+    </row>
+    <row r="86" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="15" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="B86" s="5"/>
       <c r="C86" s="79"/>
       <c r="D86" s="16">
-        <v>32.095073000000006</v>
+        <v>6.3803340000000004</v>
       </c>
       <c r="E86" s="16">
-        <v>6.7643020223992547</v>
+        <v>1.3447081481878145</v>
       </c>
       <c r="F86" s="16">
-        <v>46.624058999999995</v>
+        <v>39.164420000000007</v>
       </c>
       <c r="G86" s="16">
-        <v>6.9693452487501073</v>
+        <v>5.8542814654351254</v>
       </c>
       <c r="H86" s="16">
-        <v>40.326299999999996</v>
+        <v>40.900202000000007</v>
       </c>
       <c r="I86" s="16">
-        <v>5.8258244440607232</v>
+        <v>5.9215117141097151</v>
       </c>
       <c r="J86" s="16">
-        <v>-13.507530521956484</v>
+        <v>4.4320380590341948</v>
       </c>
       <c r="K86" s="16">
-        <v>-6.2977589999999992</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>1.7357820000000004</v>
+      </c>
+    </row>
+    <row r="87" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="15" t="s">
-        <v>34</v>
+        <v>16</v>
       </c>
       <c r="B87" s="5"/>
       <c r="C87" s="79"/>
       <c r="D87" s="16">
-        <v>6.3803340000000004</v>
+        <v>32.095073000000006</v>
       </c>
       <c r="E87" s="16">
-        <v>1.3447081481878145</v>
+        <v>6.7643020223992547</v>
       </c>
       <c r="F87" s="16">
-        <v>39.164420000000007</v>
+        <v>46.624058999999995</v>
       </c>
       <c r="G87" s="16">
-        <v>5.8542814654351254</v>
+        <v>6.9693452487501073</v>
       </c>
       <c r="H87" s="16">
-        <v>39.940251000000004</v>
+        <v>40.047269000000014</v>
       </c>
       <c r="I87" s="16">
-        <v>5.7700530566335315</v>
+        <v>5.7980244816786701</v>
       </c>
       <c r="J87" s="16">
-        <v>1.9809587375480002</v>
+        <v>-14.106000509307828</v>
       </c>
       <c r="K87" s="16">
-        <v>0.77583099999999661</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-6.5767899999999813</v>
+      </c>
+    </row>
+    <row r="88" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B88" s="5"/>
       <c r="C88" s="79"/>
       <c r="D88" s="16">
         <v>13.722897999999997</v>
       </c>
       <c r="E88" s="16">
         <v>2.8922142253603429</v>
       </c>
       <c r="F88" s="16">
         <v>23.634916000000004</v>
       </c>
       <c r="G88" s="16">
         <v>3.5329375661867606</v>
       </c>
       <c r="H88" s="16">
-        <v>20.392443</v>
+        <v>20.356411999999995</v>
       </c>
       <c r="I88" s="16">
-        <v>2.946037521506188</v>
+        <v>2.9471916083750278</v>
       </c>
       <c r="J88" s="16">
-        <v>-13.718995235692836</v>
+        <v>-13.871443418711571</v>
       </c>
       <c r="K88" s="16">
-        <v>-3.2424730000000039</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-3.2785040000000087</v>
+      </c>
+    </row>
+    <row r="89" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B89" s="5"/>
       <c r="C89" s="79"/>
       <c r="D89" s="16">
         <v>3.0714489999999999</v>
       </c>
       <c r="E89" s="16">
         <v>0.64733327393884299</v>
       </c>
       <c r="F89" s="16">
         <v>16.137182000000003</v>
       </c>
       <c r="G89" s="16">
         <v>2.4121793578700599</v>
       </c>
       <c r="H89" s="16">
-        <v>19.884026000000002</v>
+        <v>19.702622999999999</v>
       </c>
       <c r="I89" s="16">
-        <v>2.872587981469636</v>
+        <v>2.8525363491649132</v>
       </c>
       <c r="J89" s="16">
-        <v>23.218700762004161</v>
+        <v>22.094570167207607</v>
       </c>
       <c r="K89" s="16">
-        <v>3.7468439999999994</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>3.5654409999999963</v>
+      </c>
+    </row>
+    <row r="90" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B90" s="5"/>
       <c r="C90" s="79"/>
       <c r="D90" s="16">
         <v>10.161881000000001</v>
       </c>
       <c r="E90" s="16">
         <v>2.1417004472830006</v>
       </c>
       <c r="F90" s="16">
         <v>15.350010999999999</v>
       </c>
       <c r="G90" s="16">
         <v>2.2945133591031159</v>
       </c>
       <c r="H90" s="16">
-        <v>17.167722000000001</v>
+        <v>16.905294999999999</v>
       </c>
       <c r="I90" s="16">
-        <v>2.4801713640090726</v>
+        <v>2.4475405371587251</v>
       </c>
       <c r="J90" s="16">
-        <v>11.841756986363091</v>
+        <v>10.132136061661457</v>
       </c>
       <c r="K90" s="16">
-        <v>1.8177110000000027</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>1.5552840000000003</v>
+      </c>
+    </row>
+    <row r="91" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B91" s="5"/>
       <c r="C91" s="79"/>
       <c r="D91" s="16">
         <v>3.4950190000000001</v>
       </c>
       <c r="E91" s="16">
         <v>0.7366041538532665</v>
       </c>
       <c r="F91" s="16">
         <v>10.427447999999998</v>
       </c>
       <c r="G91" s="16">
         <v>1.558690657443377</v>
       </c>
       <c r="H91" s="16">
-        <v>13.358321</v>
+        <v>13.567612999999998</v>
       </c>
       <c r="I91" s="16">
-        <v>1.9298381704597172</v>
+        <v>1.9643125310727618</v>
       </c>
       <c r="J91" s="16">
-        <v>28.107289530477665</v>
+        <v>30.114415339208598</v>
       </c>
       <c r="K91" s="16">
-        <v>2.9308730000000018</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>3.1401649999999997</v>
+      </c>
+    </row>
+    <row r="92" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B92" s="5"/>
       <c r="C92" s="79"/>
       <c r="D92" s="16">
         <v>10.488005000000001</v>
       </c>
       <c r="E92" s="16">
         <v>2.2104337769362137</v>
       </c>
       <c r="F92" s="16">
         <v>12.539946</v>
       </c>
       <c r="G92" s="16">
         <v>1.8744659935052612</v>
       </c>
       <c r="H92" s="16">
-        <v>12.243456999999999</v>
+        <v>12.218992999999999</v>
       </c>
       <c r="I92" s="16">
-        <v>1.768776978557576</v>
+        <v>1.7690599714916957</v>
       </c>
       <c r="J92" s="16">
-        <v>-2.3643562739424961</v>
+        <v>-2.559444833335017</v>
       </c>
       <c r="K92" s="16">
-        <v>-0.29648900000000111</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-0.32095300000000115</v>
+      </c>
+    </row>
+    <row r="93" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B93" s="5"/>
       <c r="C93" s="79"/>
       <c r="D93" s="16">
         <v>7.9533809999999994</v>
       </c>
       <c r="E93" s="16">
         <v>1.6762408106444187</v>
       </c>
       <c r="F93" s="16">
         <v>10.598304999999998</v>
       </c>
       <c r="G93" s="16">
         <v>1.5842302918446995</v>
       </c>
       <c r="H93" s="16">
-        <v>8.2515439999999973</v>
+        <v>8.581904999999999</v>
       </c>
       <c r="I93" s="16">
-        <v>1.1920768018995689</v>
+        <v>1.2424841077038378</v>
       </c>
       <c r="J93" s="16">
-        <v>-22.142795475314227</v>
+        <v>-19.02568382396996</v>
       </c>
       <c r="K93" s="16">
-        <v>-2.3467610000000008</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-2.0163999999999991</v>
+      </c>
+    </row>
+    <row r="94" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B94" s="5"/>
       <c r="C94" s="79"/>
       <c r="D94" s="16">
         <v>5.6001300000000001</v>
       </c>
       <c r="E94" s="16">
         <v>1.180273703839176</v>
       </c>
       <c r="F94" s="16">
         <v>4.7511000000000001</v>
       </c>
       <c r="G94" s="16">
         <v>0.71019248262654766</v>
       </c>
       <c r="H94" s="16">
-        <v>5.2514830000000003</v>
+        <v>5.1114219999999992</v>
       </c>
       <c r="I94" s="16">
-        <v>0.75866662770869986</v>
+        <v>0.74002923625555939</v>
       </c>
       <c r="J94" s="16">
-        <v>10.53193997179601</v>
+        <v>7.583970027993499</v>
       </c>
       <c r="K94" s="16">
-        <v>0.50038300000000024</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>0.36032199999999914</v>
+      </c>
+    </row>
+    <row r="95" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B95" s="5"/>
       <c r="C95" s="79"/>
       <c r="D95" s="16">
         <v>3.3779610000000004</v>
       </c>
       <c r="E95" s="16">
         <v>0.71193321242440566</v>
       </c>
       <c r="F95" s="16">
         <v>3.229622</v>
       </c>
       <c r="G95" s="16">
         <v>0.48276257416710155</v>
       </c>
       <c r="H95" s="16">
-        <v>2.8157099999999993</v>
+        <v>2.7831009999999994</v>
       </c>
       <c r="I95" s="16">
-        <v>0.40677751604749796</v>
+        <v>0.40293603374013792</v>
       </c>
       <c r="J95" s="16">
-        <v>-12.81611284540422</v>
+        <v>-13.825797570118132</v>
       </c>
       <c r="K95" s="16">
-        <v>-0.41391200000000072</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-0.44652100000000061</v>
+      </c>
+    </row>
+    <row r="96" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B96" s="5"/>
       <c r="C96" s="79"/>
       <c r="D96" s="16">
         <v>2.1328309999999999</v>
       </c>
       <c r="E96" s="16">
         <v>0.4495117691969675</v>
       </c>
       <c r="F96" s="16">
         <v>2.5806040000000001</v>
       </c>
       <c r="G96" s="16">
         <v>0.38574762927237893</v>
       </c>
       <c r="H96" s="16">
-        <v>2.4974850000000006</v>
+        <v>2.4929100000000002</v>
       </c>
       <c r="I96" s="16">
-        <v>0.36080446660554033</v>
+        <v>0.3609223193377199</v>
       </c>
       <c r="J96" s="16">
-        <v>-3.2209126235563259</v>
+        <v>-3.3981967012373819</v>
       </c>
       <c r="K96" s="16">
-        <v>-8.3118999999999499E-2</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-8.7693999999999939E-2</v>
+      </c>
+    </row>
+    <row r="97" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B97" s="5"/>
       <c r="C97" s="79"/>
       <c r="D97" s="16">
         <v>1.7899999999999999E-4</v>
       </c>
       <c r="E97" s="16">
         <v>3.7725730114695992E-5</v>
       </c>
       <c r="F97" s="16">
         <v>0</v>
       </c>
       <c r="G97" s="16">
         <v>0</v>
       </c>
       <c r="H97" s="16">
-        <v>5.9960000000000005E-3</v>
+        <v>6.045E-3</v>
       </c>
       <c r="I97" s="16">
-        <v>8.662248549107679E-4</v>
+        <v>8.7519221327545579E-4</v>
       </c>
       <c r="J97" s="16" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="K97" s="16">
-        <v>5.9960000000000005E-3</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>6.045E-3</v>
+      </c>
+    </row>
+    <row r="98" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B98" s="5"/>
       <c r="C98" s="79"/>
       <c r="D98" s="16">
         <v>25.245965999999999</v>
       </c>
       <c r="E98" s="16">
         <v>5.3207960882725764</v>
       </c>
       <c r="F98" s="16">
         <v>33.576877000000003</v>
       </c>
       <c r="G98" s="16">
         <v>5.0190578256564224</v>
       </c>
       <c r="H98" s="16">
-        <v>12.932126</v>
+        <v>13.316160999999997</v>
       </c>
       <c r="I98" s="16">
-        <v>1.8682670060103019</v>
+        <v>1.927907430590952</v>
       </c>
       <c r="J98" s="16">
-        <v>-61.485024351728725</v>
+        <v>-60.341275932243498</v>
       </c>
       <c r="K98" s="16">
-        <v>-20.644751000000003</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-20.260716000000006</v>
+      </c>
+    </row>
+    <row r="99" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B99" s="93"/>
       <c r="C99" s="94"/>
       <c r="D99" s="17">
         <v>474.47723200000001</v>
       </c>
       <c r="E99" s="17">
         <v>100</v>
       </c>
       <c r="F99" s="17">
         <v>668.98765000000003</v>
       </c>
       <c r="G99" s="17">
         <v>100</v>
       </c>
       <c r="H99" s="17">
-        <v>692.19902500000001</v>
+        <v>690.70541400000002</v>
       </c>
       <c r="I99" s="17">
         <v>100</v>
       </c>
       <c r="J99" s="17">
-        <v>3.4696268309287883</v>
+        <v>3.2463624702189926</v>
       </c>
       <c r="K99" s="17">
-        <v>23.211374999999975</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+        <v>21.717763999999988</v>
+      </c>
+    </row>
+    <row r="100" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E100" s="80"/>
       <c r="F100" s="80"/>
       <c r="G100" s="80"/>
       <c r="H100" s="80"/>
       <c r="I100" s="80"/>
     </row>
-    <row r="101" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="101" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="4" t="s">
         <v>33</v>
       </c>
       <c r="E101" s="80"/>
       <c r="F101" s="80"/>
       <c r="G101" s="80"/>
       <c r="H101" s="80"/>
       <c r="I101" s="80"/>
     </row>
-    <row r="102" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="102" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="4" t="s">
         <v>40</v>
       </c>
       <c r="E102" s="81"/>
       <c r="F102" s="82"/>
       <c r="G102" s="81"/>
       <c r="H102" s="82"/>
       <c r="I102" s="81"/>
     </row>
-    <row r="103" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="103" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="46"/>
       <c r="E103" s="81"/>
       <c r="F103" s="82"/>
       <c r="G103" s="81"/>
       <c r="H103" s="82"/>
       <c r="I103" s="81"/>
     </row>
-    <row r="104" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="104" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="46"/>
       <c r="E104" s="81"/>
       <c r="F104" s="82"/>
       <c r="G104" s="81"/>
       <c r="H104" s="82"/>
       <c r="I104" s="81"/>
     </row>
-    <row r="105" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="105" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="46"/>
       <c r="E105" s="81"/>
       <c r="F105" s="82"/>
       <c r="G105" s="81"/>
       <c r="H105" s="82"/>
       <c r="I105" s="81"/>
     </row>
-    <row r="106" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="106" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="2" t="s">
-        <v>164</v>
+        <v>171</v>
       </c>
       <c r="B106" s="37"/>
       <c r="C106" s="37"/>
       <c r="D106" s="37"/>
       <c r="E106" s="37"/>
       <c r="F106" s="37"/>
       <c r="G106" s="37"/>
       <c r="H106" s="37"/>
       <c r="I106" s="37"/>
       <c r="J106" s="37"/>
       <c r="K106" s="37"/>
     </row>
-    <row r="107" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="107" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="23">
         <v>0</v>
       </c>
       <c r="B107" s="23">
         <v>0</v>
       </c>
       <c r="C107" s="23">
         <v>0</v>
       </c>
       <c r="D107" s="13">
         <v>2021</v>
       </c>
       <c r="E107" s="13" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="F107" s="13">
         <v>2024</v>
       </c>
       <c r="G107" s="13" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="H107" s="13">
         <v>2025</v>
       </c>
       <c r="I107" s="13" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="J107" s="13" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="K107" s="13" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="108" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="15" t="s">
         <v>46</v>
       </c>
       <c r="B108" s="5"/>
       <c r="C108" s="79"/>
       <c r="D108" s="16">
         <v>126.41975700000002</v>
       </c>
       <c r="E108" s="16">
         <v>21.693157714717916</v>
       </c>
       <c r="F108" s="16">
         <v>244.13235400000002</v>
       </c>
       <c r="G108" s="16">
         <v>28.754304223310641</v>
       </c>
       <c r="H108" s="16">
-        <v>328.78625299999999</v>
+        <v>329.57269199999996</v>
       </c>
       <c r="I108" s="16">
-        <v>36.020079465962112</v>
+        <v>36.146618793303091</v>
       </c>
       <c r="J108" s="16">
-        <v>34.675411764554546</v>
+        <v>34.99754809229421</v>
       </c>
       <c r="K108" s="16">
-        <v>84.653898999999967</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>85.44033799999994</v>
+      </c>
+    </row>
+    <row r="109" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B109" s="5"/>
       <c r="C109" s="79"/>
       <c r="D109" s="16">
         <v>246.18140099999997</v>
       </c>
       <c r="E109" s="16">
         <v>42.243808128212216</v>
       </c>
       <c r="F109" s="16">
         <v>306.28145900000004</v>
       </c>
       <c r="G109" s="16">
         <v>36.074326510796858</v>
       </c>
       <c r="H109" s="16">
-        <v>269.38043800000003</v>
+        <v>270.82265800000005</v>
       </c>
       <c r="I109" s="16">
-        <v>29.511893197480134</v>
+        <v>29.703078006581624</v>
       </c>
       <c r="J109" s="16">
-        <v>-12.048075361950005</v>
+        <v>-11.577194752751909</v>
       </c>
       <c r="K109" s="16">
-        <v>-36.901021000000014</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-35.458800999999994</v>
+      </c>
+    </row>
+    <row r="110" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B110" s="5"/>
       <c r="C110" s="79"/>
       <c r="D110" s="16">
         <v>32.314343000000001</v>
       </c>
       <c r="E110" s="16">
         <v>5.5450204602631121</v>
       </c>
       <c r="F110" s="16">
         <v>45.307370000000006</v>
       </c>
       <c r="G110" s="16">
         <v>5.3363754504169396</v>
       </c>
       <c r="H110" s="16">
-        <v>51.881953000000003</v>
+        <v>51.244763000000006</v>
       </c>
       <c r="I110" s="16">
-        <v>5.6839118206968093</v>
+        <v>5.6203834792057457</v>
       </c>
       <c r="J110" s="16">
-        <v>14.511067404706996</v>
+        <v>13.10469577024665</v>
       </c>
       <c r="K110" s="16">
-        <v>6.574582999999997</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>5.9373930000000001</v>
+      </c>
+    </row>
+    <row r="111" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B111" s="5"/>
       <c r="C111" s="79"/>
       <c r="D111" s="16">
         <v>41.860127999999996</v>
       </c>
       <c r="E111" s="16">
         <v>7.1830414818965291</v>
       </c>
       <c r="F111" s="16">
         <v>44.592130000000004</v>
       </c>
       <c r="G111" s="16">
         <v>5.2521333243090629</v>
       </c>
       <c r="H111" s="16">
-        <v>48.618491999999996</v>
+        <v>48.790392999999995</v>
       </c>
       <c r="I111" s="16">
-        <v>5.3263843283473387</v>
+        <v>5.35119498476665</v>
       </c>
       <c r="J111" s="16">
-        <v>9.0293107774847066</v>
+        <v>9.4148070522757941</v>
       </c>
       <c r="K111" s="16">
-        <v>4.0263619999999918</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>4.1982629999999901</v>
+      </c>
+    </row>
+    <row r="112" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B112" s="5"/>
       <c r="C112" s="79"/>
       <c r="D112" s="16">
         <v>18.499196999999995</v>
       </c>
       <c r="E112" s="16">
         <v>3.1743930508950142</v>
       </c>
       <c r="F112" s="16">
         <v>37.132311999999999</v>
       </c>
       <c r="G112" s="16">
         <v>4.3735038730789784</v>
       </c>
       <c r="H112" s="16">
-        <v>33.430331000000002</v>
+        <v>34.043263999999994</v>
       </c>
       <c r="I112" s="16">
-        <v>3.6624498993071248</v>
+        <v>3.7337707770029036</v>
       </c>
       <c r="J112" s="16">
-        <v>-9.9697023982778035</v>
+        <v>-8.3190295287834637</v>
       </c>
       <c r="K112" s="16">
-        <v>-3.7019809999999964</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-3.0890480000000053</v>
+      </c>
+    </row>
+    <row r="113" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B113" s="5"/>
       <c r="C113" s="79"/>
       <c r="D113" s="16">
         <v>32.819022000000004</v>
       </c>
       <c r="E113" s="16">
         <v>5.6316214900555215</v>
       </c>
       <c r="F113" s="16">
         <v>22.094245000000004</v>
       </c>
       <c r="G113" s="16">
         <v>2.6022959755443149</v>
       </c>
       <c r="H113" s="16">
-        <v>25.868429000000003</v>
+        <v>24.648332999999994</v>
       </c>
       <c r="I113" s="16">
-        <v>2.8340079907160809</v>
+        <v>2.7033608016327784</v>
       </c>
       <c r="J113" s="16">
-        <v>17.082203985698527</v>
+        <v>11.559969575787672</v>
       </c>
       <c r="K113" s="16">
-        <v>3.7741839999999982</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>2.5540879999999895</v>
+      </c>
+    </row>
+    <row r="114" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="15" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B114" s="5"/>
       <c r="C114" s="79"/>
       <c r="D114" s="16">
-        <v>8.0612080000000006</v>
+        <v>12.331380999999997</v>
       </c>
       <c r="E114" s="16">
-        <v>1.3832731581278532</v>
+        <v>2.1160188820270855</v>
       </c>
       <c r="F114" s="16">
-        <v>28.786784000000001</v>
+        <v>16.521573999999998</v>
       </c>
       <c r="G114" s="16">
-        <v>3.3905540629274036</v>
+        <v>1.9459377557303981</v>
       </c>
       <c r="H114" s="16">
-        <v>19.650514999999999</v>
+        <v>18.833679999999994</v>
       </c>
       <c r="I114" s="16">
-        <v>2.1528062848998752</v>
+        <v>2.0656257874516393</v>
       </c>
       <c r="J114" s="16">
-        <v>-31.737720337221418</v>
+        <v>13.994465660475186</v>
       </c>
       <c r="K114" s="16">
-        <v>-9.1362690000000022</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>2.3121059999999964</v>
+      </c>
+    </row>
+    <row r="115" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="15" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B115" s="5"/>
       <c r="C115" s="79"/>
       <c r="D115" s="16">
-        <v>12.331380999999997</v>
+        <v>8.0612080000000006</v>
       </c>
       <c r="E115" s="16">
-        <v>2.1160188820270855</v>
+        <v>1.3832731581278532</v>
       </c>
       <c r="F115" s="16">
-        <v>16.521573999999998</v>
+        <v>28.786784000000001</v>
       </c>
       <c r="G115" s="16">
-        <v>1.9459377557303981</v>
+        <v>3.3905540629274036</v>
       </c>
       <c r="H115" s="16">
-        <v>18.927187999999994</v>
+        <v>17.942220999999996</v>
       </c>
       <c r="I115" s="16">
-        <v>2.0735624120732457</v>
+        <v>1.9678530367807214</v>
       </c>
       <c r="J115" s="16">
-        <v>14.560440790931887</v>
+        <v>-37.67201991024772</v>
       </c>
       <c r="K115" s="16">
-        <v>2.4056139999999964</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-10.844563000000004</v>
+      </c>
+    </row>
+    <row r="116" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B116" s="5"/>
       <c r="C116" s="79"/>
       <c r="D116" s="16">
         <v>12.421443000000004</v>
       </c>
       <c r="E116" s="16">
         <v>2.1314731845543644</v>
       </c>
       <c r="F116" s="16">
         <v>15.238961</v>
       </c>
       <c r="G116" s="16">
         <v>1.7948695183644774</v>
       </c>
       <c r="H116" s="16">
-        <v>16.609168999999998</v>
+        <v>17.891900999999997</v>
       </c>
       <c r="I116" s="16">
-        <v>1.8196125348452281</v>
+        <v>1.9623340787425385</v>
       </c>
       <c r="J116" s="16">
-        <v>8.991479143492775</v>
+        <v>17.408929650781293</v>
       </c>
       <c r="K116" s="16">
-        <v>1.3702079999999981</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>2.6529399999999974</v>
+      </c>
+    </row>
+    <row r="117" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B117" s="5"/>
       <c r="C117" s="79"/>
       <c r="D117" s="16">
         <v>7.2638579999999999</v>
       </c>
       <c r="E117" s="16">
         <v>1.2464508788077755</v>
       </c>
       <c r="F117" s="16">
         <v>9.3284660000000006</v>
       </c>
       <c r="G117" s="16">
         <v>1.0987218404522068</v>
       </c>
       <c r="H117" s="16">
-        <v>10.328435000000001</v>
+        <v>10.530187</v>
       </c>
       <c r="I117" s="16">
-        <v>1.1315286027455183</v>
+        <v>1.1549217048334697</v>
       </c>
       <c r="J117" s="16">
-        <v>10.719543813527327</v>
+        <v>12.882300262443996</v>
       </c>
       <c r="K117" s="16">
-        <v>0.99996900000000011</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>1.2017209999999992</v>
+      </c>
+    </row>
+    <row r="118" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B118" s="5"/>
       <c r="C118" s="79"/>
       <c r="D118" s="16">
         <v>8.7367039999999996</v>
       </c>
       <c r="E118" s="16">
         <v>1.4991857465665499</v>
       </c>
       <c r="F118" s="16">
         <v>11.459114999999999</v>
       </c>
       <c r="G118" s="16">
         <v>1.3496731319761992</v>
       </c>
       <c r="H118" s="16">
-        <v>8.5131049999999995</v>
+        <v>8.5671030000000012</v>
       </c>
       <c r="I118" s="16">
-        <v>0.93265066834190102</v>
+        <v>0.93961609629951803</v>
       </c>
       <c r="J118" s="16">
-        <v>-25.708878914296605</v>
+        <v>-25.23765578755426</v>
       </c>
       <c r="K118" s="16">
-        <v>-2.9460099999999994</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-2.8920119999999976</v>
+      </c>
+    </row>
+    <row r="119" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B119" s="5"/>
       <c r="C119" s="79"/>
       <c r="D119" s="16">
         <v>2.8785389999999995</v>
       </c>
       <c r="E119" s="16">
         <v>0.49394653175109626</v>
       </c>
       <c r="F119" s="16">
         <v>8.5356100000000001</v>
       </c>
       <c r="G119" s="16">
         <v>1.0053379761026371</v>
       </c>
       <c r="H119" s="16">
-        <v>5.0450410000000012</v>
+        <v>5.0190969999999995</v>
       </c>
       <c r="I119" s="16">
-        <v>0.55270795561223485</v>
+        <v>0.55048063856459073</v>
       </c>
       <c r="J119" s="16">
-        <v>-40.894195025311589</v>
+        <v>-41.198145182359561</v>
       </c>
       <c r="K119" s="16">
-        <v>-3.4905689999999989</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-3.5165130000000007</v>
+      </c>
+    </row>
+    <row r="120" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A120" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B120" s="5"/>
       <c r="C120" s="79"/>
       <c r="D120" s="16">
         <v>2.7422980000000003</v>
       </c>
       <c r="E120" s="16">
         <v>0.47056808545167123</v>
       </c>
       <c r="F120" s="16">
         <v>3.8797200000000003</v>
       </c>
       <c r="G120" s="16">
         <v>0.45695970793474894</v>
       </c>
       <c r="H120" s="16">
-        <v>4.1962849999999996</v>
+        <v>3.4371199999999997</v>
       </c>
       <c r="I120" s="16">
-        <v>0.45972274626039433</v>
+        <v>0.37697378879569898</v>
       </c>
       <c r="J120" s="16">
-        <v>8.1594805810728417</v>
+        <v>-11.408039755446282</v>
       </c>
       <c r="K120" s="16">
-        <v>0.31656499999999932</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-0.44260000000000055</v>
+      </c>
+    </row>
+    <row r="121" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A121" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B121" s="5"/>
       <c r="C121" s="79"/>
       <c r="D121" s="16">
         <v>1.8430160000000002</v>
       </c>
       <c r="E121" s="16">
         <v>0.31625465597713931</v>
       </c>
       <c r="F121" s="16">
         <v>1.89595</v>
       </c>
       <c r="G121" s="16">
         <v>0.22330806301972494</v>
       </c>
       <c r="H121" s="16">
-        <v>2.8420830000000006</v>
+        <v>2.8688789999999997</v>
       </c>
       <c r="I121" s="16">
-        <v>0.31136355177495828</v>
+        <v>0.31465069192417372</v>
       </c>
       <c r="J121" s="16">
-        <v>49.902845539175637</v>
+        <v>51.316173949734946</v>
       </c>
       <c r="K121" s="16">
-        <v>0.94613300000000056</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>0.97292899999999971</v>
+      </c>
+    </row>
+    <row r="122" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A122" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B122" s="5"/>
       <c r="C122" s="79"/>
       <c r="D122" s="16">
         <v>4.8678040000000005</v>
       </c>
       <c r="E122" s="16">
         <v>0.83529696941542708</v>
       </c>
       <c r="F122" s="16">
         <v>4.5791629999999994</v>
       </c>
       <c r="G122" s="16">
         <v>0.53934123778664655</v>
       </c>
       <c r="H122" s="16">
-        <v>2.747881</v>
+        <v>2.6889270000000001</v>
       </c>
       <c r="I122" s="16">
-        <v>0.3010432798813138</v>
+        <v>0.29491405565853174</v>
       </c>
       <c r="J122" s="16">
-        <v>-39.991631658449364</v>
+        <v>-41.279072179784812</v>
       </c>
       <c r="K122" s="16">
-        <v>-1.8312819999999994</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-1.8902359999999994</v>
+      </c>
+    </row>
+    <row r="123" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A123" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B123" s="5"/>
       <c r="C123" s="79"/>
       <c r="D123" s="16">
         <v>0.20191399999999998</v>
       </c>
       <c r="E123" s="16">
         <v>3.4647687598462575E-2</v>
       </c>
       <c r="F123" s="16">
         <v>0.13494799999999998</v>
       </c>
       <c r="G123" s="16">
         <v>1.5894394097094248E-2</v>
       </c>
       <c r="H123" s="16">
-        <v>0.12559600000000001</v>
+        <v>0.123933</v>
       </c>
       <c r="I123" s="16">
-        <v>1.3759632160189429E-2</v>
+        <v>1.3592627713555933E-2</v>
       </c>
       <c r="J123" s="16">
-        <v>-6.9300767703115067</v>
+        <v>-8.1624032960844062</v>
       </c>
       <c r="K123" s="16">
-        <v>-9.3519999999999714E-3</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-1.1014999999999983E-2</v>
+      </c>
+    </row>
+    <row r="124" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A124" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B124" s="5"/>
       <c r="C124" s="79"/>
       <c r="D124" s="16">
         <v>23.321265</v>
       </c>
       <c r="E124" s="16">
         <v>4.0018418936822577</v>
       </c>
       <c r="F124" s="16">
         <v>49.128743</v>
       </c>
       <c r="G124" s="16">
         <v>5.7864629541516761</v>
       </c>
       <c r="H124" s="16">
-        <v>65.834834999999998</v>
+        <v>64.741157999999984</v>
       </c>
       <c r="I124" s="16">
-        <v>7.2125156288955425</v>
+        <v>7.1006306507427643</v>
       </c>
       <c r="J124" s="16">
-        <v>34.004721024513081</v>
+        <v>31.778576138208919</v>
       </c>
       <c r="K124" s="16">
-        <v>16.706091999999998</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>15.612414999999984</v>
+      </c>
+    </row>
+    <row r="125" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A125" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B125" s="93"/>
       <c r="C125" s="94"/>
       <c r="D125" s="17">
         <v>582.76327800000001</v>
       </c>
       <c r="E125" s="17">
         <v>100</v>
       </c>
       <c r="F125" s="17">
         <v>849.02890400000001</v>
       </c>
       <c r="G125" s="17">
         <v>100</v>
       </c>
       <c r="H125" s="17">
-        <v>912.78602899999998</v>
+        <v>911.76630899999998</v>
       </c>
       <c r="I125" s="17">
         <v>100</v>
       </c>
       <c r="J125" s="17">
-        <v>7.5094174885711515</v>
+        <v>7.3893132147124136</v>
       </c>
       <c r="K125" s="17">
-        <v>63.757124999999974</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+        <v>62.737404999999967</v>
+      </c>
+    </row>
+    <row r="126" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A126" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E126" s="80"/>
       <c r="F126" s="80"/>
       <c r="G126" s="80"/>
       <c r="H126" s="80"/>
       <c r="I126" s="80"/>
     </row>
-    <row r="127" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="127" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A127" s="4" t="s">
         <v>33</v>
       </c>
       <c r="E127" s="80"/>
       <c r="F127" s="80"/>
       <c r="G127" s="80"/>
       <c r="H127" s="80"/>
       <c r="I127" s="80"/>
     </row>
-    <row r="128" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="128" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A128" s="4" t="s">
         <v>40</v>
       </c>
       <c r="E128" s="81"/>
       <c r="F128" s="82"/>
       <c r="G128" s="81"/>
       <c r="H128" s="82"/>
       <c r="I128" s="81"/>
     </row>
-    <row r="129" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="129" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="46"/>
     </row>
-    <row r="130" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="130" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A130" s="2" t="s">
-        <v>163</v>
+        <v>170</v>
       </c>
       <c r="B130" s="37"/>
       <c r="C130" s="37"/>
       <c r="D130" s="37"/>
       <c r="E130" s="37"/>
       <c r="F130" s="37"/>
       <c r="G130" s="37"/>
       <c r="H130" s="37"/>
       <c r="I130" s="37"/>
       <c r="J130" s="37"/>
       <c r="K130" s="37"/>
     </row>
-    <row r="131" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="131" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A131" s="23">
         <v>0</v>
       </c>
       <c r="B131" s="23">
         <v>0</v>
       </c>
       <c r="C131" s="23">
         <v>0</v>
       </c>
       <c r="D131" s="13">
         <v>0</v>
       </c>
       <c r="E131" s="13">
         <v>0</v>
       </c>
       <c r="F131" s="13" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="G131" s="13" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="H131" s="13" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="I131" s="13" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="J131" s="13" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="K131" s="13" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="132" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A132" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B132" s="5"/>
       <c r="C132" s="79"/>
       <c r="D132" s="16"/>
       <c r="E132" s="16">
         <v>0</v>
       </c>
       <c r="F132" s="16">
-        <v>41.332411999999998</v>
+        <v>125.62504199999999</v>
       </c>
       <c r="G132" s="16">
-        <v>36.844591859376798</v>
+        <v>36.19929107389693</v>
       </c>
       <c r="H132" s="16">
-        <v>49.494355999999982</v>
+        <v>156.79855800000001</v>
       </c>
       <c r="I132" s="16">
-        <v>41.105514282435657</v>
+        <v>41.913243391301322</v>
       </c>
       <c r="J132" s="16">
-        <v>19.747078878435609</v>
+        <v>24.814730808209422</v>
       </c>
       <c r="K132" s="16">
-        <v>8.1619439999999841</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>31.173516000000021</v>
+      </c>
+    </row>
+    <row r="133" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A133" s="15" t="s">
         <v>46</v>
       </c>
       <c r="B133" s="5"/>
       <c r="C133" s="79"/>
       <c r="D133" s="16"/>
       <c r="E133" s="16">
         <v>0</v>
       </c>
       <c r="F133" s="16">
-        <v>14.690567000000001</v>
+        <v>42.243596999999994</v>
       </c>
       <c r="G133" s="16">
-        <v>13.095484127513037</v>
+        <v>12.172638826352781</v>
       </c>
       <c r="H133" s="16">
-        <v>16.223534000000001</v>
+        <v>47.635083999999992</v>
       </c>
       <c r="I133" s="16">
-        <v>13.473793022957622</v>
+        <v>12.73315836014948</v>
       </c>
       <c r="J133" s="16">
-        <v>10.435043113039811</v>
+        <v>12.762850190053651</v>
       </c>
       <c r="K133" s="16">
-        <v>1.5329669999999993</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>5.3914869999999979</v>
+      </c>
+    </row>
+    <row r="134" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A134" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B134" s="5"/>
       <c r="C134" s="79"/>
       <c r="D134" s="16"/>
       <c r="E134" s="16">
         <v>0</v>
       </c>
       <c r="F134" s="16">
-        <v>14.395287</v>
+        <v>44.875664</v>
       </c>
       <c r="G134" s="16">
-        <v>12.832265250176849</v>
+        <v>12.931078051065628</v>
       </c>
       <c r="H134" s="16">
-        <v>12.589214</v>
+        <v>42.145440999999998</v>
       </c>
       <c r="I134" s="16">
-        <v>10.45545710063667</v>
+        <v>11.265742166243198</v>
       </c>
       <c r="J134" s="16">
-        <v>-12.546279903971346</v>
+        <v>-6.0839723730884563</v>
       </c>
       <c r="K134" s="16">
-        <v>-1.8060729999999996</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-2.7302230000000023</v>
+      </c>
+    </row>
+    <row r="135" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A135" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B135" s="5"/>
       <c r="C135" s="79"/>
       <c r="D135" s="16"/>
       <c r="E135" s="16">
         <v>0</v>
       </c>
       <c r="F135" s="16">
-        <v>10.116194</v>
+        <v>30.785335</v>
       </c>
       <c r="G135" s="16">
-        <v>9.0177906651147381</v>
+        <v>8.8709009344842791</v>
       </c>
       <c r="H135" s="16">
-        <v>9.0233369999999997</v>
+        <v>29.388409999999997</v>
       </c>
       <c r="I135" s="16">
-        <v>7.4939637143421018</v>
+        <v>7.8557073287201629</v>
       </c>
       <c r="J135" s="16">
-        <v>-10.803045097790735</v>
+        <v>-4.5376313104924897</v>
       </c>
       <c r="K135" s="16">
-        <v>-1.0928570000000004</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-1.3969250000000031</v>
+      </c>
+    </row>
+    <row r="136" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A136" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B136" s="5"/>
       <c r="C136" s="79"/>
       <c r="D136" s="16"/>
       <c r="E136" s="16">
         <v>0</v>
       </c>
       <c r="F136" s="16">
-        <v>8.23461</v>
+        <v>23.041086</v>
       </c>
       <c r="G136" s="16">
-        <v>7.3405066360787936</v>
+        <v>6.6393687555757515</v>
       </c>
       <c r="H136" s="16">
-        <v>8.2585549999999994</v>
+        <v>24.157535000000003</v>
       </c>
       <c r="I136" s="16">
-        <v>6.8588052848850181</v>
+        <v>6.4574614531141314</v>
       </c>
       <c r="J136" s="16">
-        <v>0.29078487020028199</v>
+        <v>4.8454703914563879</v>
       </c>
       <c r="K136" s="16">
-        <v>2.3944999999999439E-2</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>1.1164490000000029</v>
+      </c>
+    </row>
+    <row r="137" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A137" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B137" s="5"/>
       <c r="C137" s="79"/>
       <c r="D137" s="16"/>
       <c r="E137" s="16">
         <v>0</v>
       </c>
       <c r="F137" s="16">
-        <v>5.6423279999999982</v>
+        <v>19.182905999999996</v>
       </c>
       <c r="G137" s="16">
-        <v>5.0296912819105186</v>
+        <v>5.5276208221065009</v>
       </c>
       <c r="H137" s="16">
-        <v>6.1862420000000009</v>
+        <v>20.547796000000002</v>
       </c>
       <c r="I137" s="16">
-        <v>5.1377304290130263</v>
+        <v>5.4925554538760988</v>
       </c>
       <c r="J137" s="16">
-        <v>9.6398862313570373</v>
+        <v>7.1151367785465176</v>
       </c>
       <c r="K137" s="16">
-        <v>0.54391400000000267</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>1.3648900000000062</v>
+      </c>
+    </row>
+    <row r="138" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A138" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B138" s="5"/>
       <c r="C138" s="79"/>
       <c r="D138" s="16"/>
       <c r="E138" s="16">
         <v>0</v>
       </c>
       <c r="F138" s="16">
-        <v>3.7559849999999999</v>
+        <v>10.608332999999998</v>
       </c>
       <c r="G138" s="16">
-        <v>3.348164978974403</v>
+        <v>3.0568279059825203</v>
       </c>
       <c r="H138" s="16">
-        <v>4.1665240000000008</v>
+        <v>10.903046</v>
       </c>
       <c r="I138" s="16">
-        <v>3.4603362005581215</v>
+        <v>2.9144529550109399</v>
       </c>
       <c r="J138" s="16">
-        <v>10.930261968564862</v>
+        <v>2.7781273457385023</v>
       </c>
       <c r="K138" s="16">
-        <v>0.41053900000000088</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>0.29471300000000156</v>
+      </c>
+    </row>
+    <row r="139" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A139" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B139" s="5"/>
       <c r="C139" s="79"/>
       <c r="D139" s="16"/>
       <c r="E139" s="16">
         <v>0</v>
       </c>
       <c r="F139" s="16">
-        <v>2.7911970000000004</v>
+        <v>9.9052920000000011</v>
       </c>
       <c r="G139" s="16">
-        <v>2.4881324192770786</v>
+        <v>2.8542442061825755</v>
       </c>
       <c r="H139" s="16">
-        <v>3.2917980000000004</v>
+        <v>8.6302679999999992</v>
       </c>
       <c r="I139" s="16">
-        <v>2.7338682758877235</v>
+        <v>2.3069250625133888</v>
       </c>
       <c r="J139" s="16">
-        <v>17.934993481291361</v>
+        <v>-12.872149553996003</v>
       </c>
       <c r="K139" s="16">
-        <v>0.50060100000000007</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-1.2750240000000019</v>
+      </c>
+    </row>
+    <row r="140" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A140" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B140" s="5"/>
       <c r="C140" s="79"/>
       <c r="D140" s="16"/>
       <c r="E140" s="16">
         <v>0</v>
       </c>
       <c r="F140" s="16">
-        <v>2.1922320000000002</v>
+        <v>6.1640880000000013</v>
       </c>
       <c r="G140" s="16">
-        <v>1.9542022686956988</v>
+        <v>1.776203312370755</v>
       </c>
       <c r="H140" s="16">
-        <v>2.7511589999999995</v>
+        <v>6.8994620000000006</v>
       </c>
       <c r="I140" s="16">
-        <v>2.2848626531831515</v>
+        <v>1.8442697035200708</v>
       </c>
       <c r="J140" s="16">
-        <v>25.495796065379906</v>
+        <v>11.929972446856683</v>
       </c>
       <c r="K140" s="16">
-        <v>0.55892699999999929</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>0.73537399999999931</v>
+      </c>
+    </row>
+    <row r="141" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A141" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B141" s="5"/>
       <c r="C141" s="79"/>
       <c r="D141" s="16"/>
       <c r="E141" s="16">
         <v>0</v>
       </c>
       <c r="F141" s="16">
-        <v>1.7135069999999999</v>
+        <v>5.8764890000000003</v>
       </c>
       <c r="G141" s="16">
-        <v>1.5274566135454459</v>
+        <v>1.6933306641485819</v>
       </c>
       <c r="H141" s="16">
-        <v>1.8779579999999998</v>
+        <v>5.5456279999999998</v>
       </c>
       <c r="I141" s="16">
-        <v>1.5596612549280231</v>
+        <v>1.4823813374713277</v>
       </c>
       <c r="J141" s="16">
-        <v>9.5973345892371551</v>
+        <v>-5.6302496269456217</v>
       </c>
       <c r="K141" s="16">
-        <v>0.1644509999999999</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-0.33086100000000052</v>
+      </c>
+    </row>
+    <row r="142" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A142" s="15" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="B142" s="5"/>
       <c r="C142" s="79"/>
       <c r="D142" s="16"/>
       <c r="E142" s="16">
         <v>0</v>
       </c>
       <c r="F142" s="16">
-        <v>1.0881460000000003</v>
+        <v>11.613459000000001</v>
       </c>
       <c r="G142" s="16">
-        <v>0.96999650669826465</v>
+        <v>3.3464584450906525</v>
       </c>
       <c r="H142" s="16">
-        <v>1.2234140000000002</v>
+        <v>4.3989940000000001</v>
       </c>
       <c r="I142" s="16">
-        <v>1.0160564903669373</v>
+        <v>1.1758788381132572</v>
       </c>
       <c r="J142" s="16">
-        <v>12.431052450682161</v>
+        <v>-62.121586686619381</v>
       </c>
       <c r="K142" s="16">
-        <v>0.13526799999999994</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-7.2144650000000006</v>
+      </c>
+    </row>
+    <row r="143" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A143" s="15" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="B143" s="5"/>
       <c r="C143" s="79"/>
       <c r="D143" s="16"/>
       <c r="E143" s="16">
         <v>0</v>
       </c>
       <c r="F143" s="16">
-        <v>2.5655320000000001</v>
+        <v>5.24716</v>
       </c>
       <c r="G143" s="16">
-        <v>2.2869698347672203</v>
+        <v>1.5119873325201276</v>
       </c>
       <c r="H143" s="16">
-        <v>0.98904099999999995</v>
+        <v>3.7540830000000001</v>
       </c>
       <c r="I143" s="16">
-        <v>0.82140757526806607</v>
+        <v>1.0034900607322337</v>
       </c>
       <c r="J143" s="16">
-        <v>-61.44889247142504</v>
+        <v>-28.454954680246075</v>
       </c>
       <c r="K143" s="16">
-        <v>-1.5764910000000003</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-1.493077</v>
+      </c>
+    </row>
+    <row r="144" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A144" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B144" s="5"/>
       <c r="C144" s="79"/>
       <c r="D144" s="16"/>
       <c r="E144" s="16">
         <v>0</v>
       </c>
       <c r="F144" s="16">
-        <v>0.98341699999999987</v>
+        <v>2.8957850000000001</v>
       </c>
       <c r="G144" s="16">
-        <v>0.87663884683460391</v>
+        <v>0.83443048005050302</v>
       </c>
       <c r="H144" s="16">
-        <v>0.84464100000000009</v>
+        <v>2.5091300000000003</v>
       </c>
       <c r="I144" s="16">
-        <v>0.70148205765180083</v>
+        <v>0.67070627263304228</v>
       </c>
       <c r="J144" s="16">
-        <v>-14.111612876328131</v>
+        <v>-13.35233796707973</v>
       </c>
       <c r="K144" s="16">
-        <v>-0.13877599999999979</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-0.38665499999999975</v>
+      </c>
+    </row>
+    <row r="145" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A145" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B145" s="5"/>
       <c r="C145" s="79"/>
       <c r="D145" s="16"/>
       <c r="E145" s="16">
         <v>0</v>
       </c>
       <c r="F145" s="16">
-        <v>0.36498200000000003</v>
+        <v>1.5025329999999999</v>
       </c>
       <c r="G145" s="16">
-        <v>0.32535272381440172</v>
+        <v>0.43296008939949704</v>
       </c>
       <c r="H145" s="16">
-        <v>0.50565600000000011</v>
+        <v>1.498535</v>
       </c>
       <c r="I145" s="16">
-        <v>0.41995192199286924</v>
+        <v>0.40056785589433624</v>
       </c>
       <c r="J145" s="16">
-        <v>38.542722654815869</v>
+        <v>-0.26608400614162525</v>
       </c>
       <c r="K145" s="16">
-        <v>0.14067400000000008</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-3.997999999999946E-3</v>
+      </c>
+    </row>
+    <row r="146" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A146" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B146" s="5"/>
       <c r="C146" s="79"/>
       <c r="D146" s="16"/>
       <c r="E146" s="16">
         <v>0</v>
       </c>
       <c r="F146" s="16">
-        <v>0.36874900000000005</v>
+        <v>1.2349190000000001</v>
       </c>
       <c r="G146" s="16">
-        <v>0.32871070779884165</v>
+        <v>0.35584618816434488</v>
       </c>
       <c r="H146" s="16">
-        <v>0.45239500000000005</v>
+        <v>1.384665</v>
       </c>
       <c r="I146" s="16">
-        <v>0.37571817549868697</v>
+        <v>0.37012968678204455</v>
       </c>
       <c r="J146" s="16">
-        <v>22.683722532128897</v>
+        <v>12.125977493260685</v>
       </c>
       <c r="K146" s="16">
-        <v>8.3645999999999998E-2</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>0.14974599999999993</v>
+      </c>
+    </row>
+    <row r="147" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A147" s="15" t="s">
-        <v>115</v>
+        <v>17</v>
       </c>
       <c r="B147" s="5"/>
       <c r="C147" s="79"/>
       <c r="D147" s="16"/>
       <c r="E147" s="16">
         <v>0</v>
       </c>
       <c r="F147" s="16">
-        <v>0</v>
+        <v>9.3999999999999994E-5</v>
       </c>
       <c r="G147" s="16">
-        <v>0</v>
+        <v>2.7086425658240268E-5</v>
       </c>
       <c r="H147" s="16">
-        <v>0</v>
+        <v>1.4679999999999999E-3</v>
       </c>
       <c r="I147" s="16">
-        <v>0</v>
+        <v>3.924056578277355E-4</v>
       </c>
       <c r="J147" s="16" t="s">
-        <v>115</v>
+        <v>130</v>
       </c>
       <c r="K147" s="16">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>1.374E-3</v>
+      </c>
+    </row>
+    <row r="148" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A148" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B148" s="5"/>
       <c r="C148" s="79"/>
       <c r="D148" s="16"/>
       <c r="E148" s="16">
         <v>0</v>
       </c>
       <c r="F148" s="16">
-        <v>1.9452590000000001</v>
+        <v>6.2355169999999998</v>
       </c>
       <c r="G148" s="16">
-        <v>1.7340452794233119</v>
+        <v>1.7967858261829082</v>
       </c>
       <c r="H148" s="16">
-        <v>2.5302449999999999</v>
+        <v>7.9045560000000004</v>
       </c>
       <c r="I148" s="16">
-        <v>2.1013915603945112</v>
+        <v>2.1129376682671484</v>
       </c>
       <c r="J148" s="16">
-        <v>30.072396529202528</v>
+        <v>26.766649822300231</v>
       </c>
       <c r="K148" s="16">
-        <v>0.58498599999999978</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>1.6690390000000006</v>
+      </c>
+    </row>
+    <row r="149" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A149" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B149" s="93"/>
       <c r="C149" s="94"/>
       <c r="D149" s="17"/>
       <c r="E149" s="17">
         <v>0</v>
       </c>
       <c r="F149" s="17">
-        <v>112.180404</v>
+        <v>347.03729900000002</v>
       </c>
       <c r="G149" s="17">
         <v>100</v>
       </c>
       <c r="H149" s="17">
-        <v>120.408069</v>
+        <v>374.10265899999996</v>
       </c>
       <c r="I149" s="17">
         <v>100</v>
       </c>
       <c r="J149" s="17">
-        <v>7.3343157152473815</v>
+        <v>7.7989772505692363</v>
       </c>
       <c r="K149" s="17">
-        <v>8.2276650000000018</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+        <v>27.065359999999941</v>
+      </c>
+    </row>
+    <row r="150" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A150" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E150" s="80"/>
       <c r="F150" s="80"/>
       <c r="G150" s="80"/>
       <c r="H150" s="80"/>
       <c r="I150" s="80"/>
     </row>
-    <row r="151" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="151" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A151" s="4" t="s">
         <v>33</v>
       </c>
       <c r="E151" s="80"/>
       <c r="F151" s="80"/>
       <c r="G151" s="80"/>
       <c r="H151" s="80"/>
       <c r="I151" s="80"/>
     </row>
-    <row r="152" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="152" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A152" s="4" t="s">
         <v>40</v>
       </c>
       <c r="E152" s="81"/>
       <c r="F152" s="82"/>
       <c r="G152" s="81"/>
       <c r="H152" s="82"/>
       <c r="I152" s="81"/>
     </row>
-    <row r="153" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="153" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A153" s="46"/>
       <c r="E153" s="81"/>
       <c r="F153" s="82"/>
       <c r="G153" s="81"/>
       <c r="H153" s="82"/>
       <c r="I153" s="81"/>
     </row>
-    <row r="154" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="154" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A154" s="46"/>
       <c r="E154" s="81"/>
       <c r="F154" s="82"/>
       <c r="G154" s="81"/>
       <c r="H154" s="82"/>
       <c r="I154" s="81"/>
     </row>
-    <row r="155" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="155" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A155" s="46"/>
       <c r="E155" s="81"/>
       <c r="F155" s="82"/>
       <c r="G155" s="81"/>
       <c r="H155" s="82"/>
       <c r="I155" s="81"/>
     </row>
-    <row r="156" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="156" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A156" s="2" t="s">
-        <v>164</v>
+        <v>171</v>
       </c>
       <c r="B156" s="37"/>
       <c r="C156" s="37"/>
       <c r="D156" s="37"/>
       <c r="E156" s="37"/>
       <c r="F156" s="37"/>
       <c r="G156" s="37"/>
       <c r="H156" s="37"/>
       <c r="I156" s="37"/>
       <c r="J156" s="37"/>
       <c r="K156" s="37"/>
     </row>
-    <row r="157" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="157" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A157" s="23">
         <v>0</v>
       </c>
       <c r="B157" s="23">
         <v>0</v>
       </c>
       <c r="C157" s="23">
         <v>0</v>
       </c>
       <c r="D157" s="13">
         <v>0</v>
       </c>
       <c r="E157" s="13">
         <v>0</v>
       </c>
       <c r="F157" s="13" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="G157" s="13" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="H157" s="13" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="I157" s="13" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="J157" s="13" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="K157" s="13" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="158" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A158" s="15" t="s">
-        <v>11</v>
+        <v>46</v>
       </c>
       <c r="B158" s="5"/>
       <c r="C158" s="79"/>
       <c r="D158" s="16"/>
       <c r="E158" s="16">
         <v>0</v>
       </c>
       <c r="F158" s="16">
-        <v>44.305289000000002</v>
+        <v>171.33879000000005</v>
       </c>
       <c r="G158" s="16">
-        <v>32.098194463163146</v>
+        <v>37.419457374244864</v>
       </c>
       <c r="H158" s="16">
-        <v>49.142975000000007</v>
+        <v>155.04495799999998</v>
       </c>
       <c r="I158" s="16">
-        <v>36.946083718020354</v>
+        <v>31.627978078024249</v>
       </c>
       <c r="J158" s="16">
-        <v>10.918980801592344</v>
+        <v>-9.5097158092455665</v>
       </c>
       <c r="K158" s="16">
-        <v>4.837686000000005</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-16.293832000000066</v>
+      </c>
+    </row>
+    <row r="159" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A159" s="15" t="s">
-        <v>46</v>
+        <v>11</v>
       </c>
       <c r="B159" s="5"/>
       <c r="C159" s="79"/>
       <c r="D159" s="16"/>
       <c r="E159" s="16">
         <v>0</v>
       </c>
       <c r="F159" s="16">
-        <v>45.575201</v>
+        <v>138.419994</v>
       </c>
       <c r="G159" s="16">
-        <v>33.018217405053996</v>
+        <v>30.23017184390195</v>
       </c>
       <c r="H159" s="16">
-        <v>35.944297999999989</v>
+        <v>149.247298</v>
       </c>
       <c r="I159" s="16">
-        <v>27.023212231116883</v>
+        <v>30.445300061601188</v>
       </c>
       <c r="J159" s="16">
-        <v>-21.131893636629297</v>
+        <v>7.8220665144661101</v>
       </c>
       <c r="K159" s="16">
-        <v>-9.6309030000000106</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>10.827303999999998</v>
+      </c>
+    </row>
+    <row r="160" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A160" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B160" s="5"/>
       <c r="C160" s="79"/>
       <c r="D160" s="16"/>
       <c r="E160" s="16">
         <v>0</v>
       </c>
       <c r="F160" s="16">
-        <v>7.1398659999999978</v>
+        <v>25.583358000000004</v>
       </c>
       <c r="G160" s="16">
-        <v>5.1726737931655675</v>
+        <v>5.5872658734840268</v>
       </c>
       <c r="H160" s="16">
-        <v>7.7284280000000001</v>
+        <v>28.814843999999997</v>
       </c>
       <c r="I160" s="16">
-        <v>5.8102943075117572</v>
+        <v>5.8780063931758981</v>
       </c>
       <c r="J160" s="16">
-        <v>8.2433199726717898</v>
+        <v>12.631203456559506</v>
       </c>
       <c r="K160" s="16">
-        <v>0.58856200000000225</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>3.2314859999999932</v>
+      </c>
+    </row>
+    <row r="161" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A161" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B161" s="5"/>
       <c r="C161" s="79"/>
       <c r="D161" s="16"/>
       <c r="E161" s="16">
         <v>0</v>
       </c>
       <c r="F161" s="16">
-        <v>6.777749</v>
+        <v>25.941856999999999</v>
       </c>
       <c r="G161" s="16">
-        <v>4.9103280970474996</v>
+        <v>5.6655601000815725</v>
       </c>
       <c r="H161" s="16">
-        <v>7.3438670000000004</v>
+        <v>26.326025999999999</v>
       </c>
       <c r="I161" s="16">
-        <v>5.5211782558139184</v>
+        <v>5.3703066771735752</v>
       </c>
       <c r="J161" s="16">
-        <v>8.3525961200392693</v>
+        <v>1.480884733887786</v>
       </c>
       <c r="K161" s="16">
-        <v>0.56611800000000034</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>0.38416899999999998</v>
+      </c>
+    </row>
+    <row r="162" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A162" s="15" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B162" s="5"/>
       <c r="C162" s="79"/>
       <c r="D162" s="16"/>
       <c r="E162" s="16">
         <v>0</v>
       </c>
       <c r="F162" s="16">
-        <v>4.2561080000000002</v>
+        <v>7.6334359999999988</v>
       </c>
       <c r="G162" s="16">
-        <v>3.0834553915272815</v>
+        <v>1.6671007949865067</v>
       </c>
       <c r="H162" s="16">
-        <v>3.6219350000000006</v>
+        <v>25.857083999999997</v>
       </c>
       <c r="I162" s="16">
-        <v>2.7229998536154572</v>
+        <v>5.2746461185382865</v>
       </c>
       <c r="J162" s="16">
-        <v>-14.900303281777616</v>
+        <v>238.73453579750978</v>
       </c>
       <c r="K162" s="16">
-        <v>-0.63417299999999965</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>18.223647999999997</v>
+      </c>
+    </row>
+    <row r="163" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A163" s="15" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="B163" s="5"/>
       <c r="C163" s="79"/>
       <c r="D163" s="16"/>
       <c r="E163" s="16">
         <v>0</v>
       </c>
       <c r="F163" s="16">
-        <v>5.4249289999999988</v>
+        <v>7.3334980000000014</v>
       </c>
       <c r="G163" s="16">
-        <v>3.9302401568998482</v>
+        <v>1.601595971438283</v>
       </c>
       <c r="H163" s="16">
-        <v>3.5546499999999996</v>
+        <v>18.937845999999997</v>
       </c>
       <c r="I163" s="16">
-        <v>2.6724144496392621</v>
+        <v>3.8631748227052904</v>
       </c>
       <c r="J163" s="16">
-        <v>-34.475640142018435</v>
+        <v>158.23755593851655</v>
       </c>
       <c r="K163" s="16">
-        <v>-1.8702789999999991</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>11.604347999999995</v>
+      </c>
+    </row>
+    <row r="164" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A164" s="15" t="s">
-        <v>5</v>
+        <v>16</v>
       </c>
       <c r="B164" s="5"/>
       <c r="C164" s="79"/>
       <c r="D164" s="16"/>
       <c r="E164" s="16">
         <v>0</v>
       </c>
       <c r="F164" s="16">
-        <v>3.0330389999999992</v>
+        <v>12.243607000000001</v>
       </c>
       <c r="G164" s="16">
-        <v>2.1973691591619651</v>
+        <v>2.673937000742832</v>
       </c>
       <c r="H164" s="16">
-        <v>3.1315870000000001</v>
+        <v>15.143278</v>
       </c>
       <c r="I164" s="16">
-        <v>2.3543522847826002</v>
+        <v>3.0891121568327748</v>
       </c>
       <c r="J164" s="16">
-        <v>3.2491504395426829</v>
+        <v>23.683143374334044</v>
       </c>
       <c r="K164" s="16">
-        <v>9.8548000000000968E-2</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>2.8996709999999997</v>
+      </c>
+    </row>
+    <row r="165" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A165" s="15" t="s">
-        <v>7</v>
+        <v>34</v>
       </c>
       <c r="B165" s="5"/>
       <c r="C165" s="79"/>
       <c r="D165" s="16"/>
       <c r="E165" s="16">
         <v>0</v>
       </c>
       <c r="F165" s="16">
-        <v>3.0099909999999994</v>
+        <v>17.995357999999996</v>
       </c>
       <c r="G165" s="16">
-        <v>2.1806713968251255</v>
+        <v>3.930088053121398</v>
       </c>
       <c r="H165" s="16">
-        <v>2.5776260000000004</v>
+        <v>12.028358000000001</v>
       </c>
       <c r="I165" s="16">
-        <v>1.9378799510966918</v>
+        <v>2.4536924518282479</v>
       </c>
       <c r="J165" s="16">
-        <v>-14.36432866410561</v>
+        <v>-33.158551221931774</v>
       </c>
       <c r="K165" s="16">
-        <v>-0.432364999999999</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-5.9669999999999952</v>
+      </c>
+    </row>
+    <row r="166" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A166" s="15" t="s">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="B166" s="5"/>
       <c r="C166" s="79"/>
       <c r="D166" s="16"/>
       <c r="E166" s="16">
         <v>0</v>
       </c>
       <c r="F166" s="16">
-        <v>2.1820979999999999</v>
+        <v>9.1105739999999997</v>
       </c>
       <c r="G166" s="16">
-        <v>1.5808813693028694</v>
+        <v>1.9896996789104406</v>
       </c>
       <c r="H166" s="16">
-        <v>2.5707939999999998</v>
+        <v>9.9873440000000002</v>
       </c>
       <c r="I166" s="16">
-        <v>1.9327435985669243</v>
+        <v>2.0373413051567089</v>
       </c>
       <c r="J166" s="16">
-        <v>17.812948822646828</v>
+        <v>9.6236526919160141</v>
       </c>
       <c r="K166" s="16">
-        <v>0.38869599999999993</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>0.87677000000000049</v>
+      </c>
+    </row>
+    <row r="167" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A167" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B167" s="5"/>
       <c r="C167" s="79"/>
       <c r="D167" s="16"/>
       <c r="E167" s="16">
         <v>0</v>
       </c>
       <c r="F167" s="16">
-        <v>1.4388430000000001</v>
+        <v>4.4823999999999993</v>
       </c>
       <c r="G167" s="16">
-        <v>1.0424096864814729</v>
+        <v>0.97893171612986829</v>
       </c>
       <c r="H167" s="16">
-        <v>1.55331</v>
+        <v>6.1272859999999998</v>
       </c>
       <c r="I167" s="16">
-        <v>1.1677909467230705</v>
+        <v>1.2499191833492898</v>
       </c>
       <c r="J167" s="16">
-        <v>7.9554892368382006</v>
+        <v>36.696546492950219</v>
       </c>
       <c r="K167" s="16">
-        <v>0.11446699999999987</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>1.6448860000000005</v>
+      </c>
+    </row>
+    <row r="168" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A168" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B168" s="5"/>
       <c r="C168" s="79"/>
       <c r="D168" s="16"/>
       <c r="E168" s="16">
         <v>0</v>
       </c>
       <c r="F168" s="16">
-        <v>1.7532919999999999</v>
+        <v>3.0938390000000004</v>
       </c>
       <c r="G168" s="16">
-        <v>1.2702209789605079</v>
+        <v>0.67567756596901585</v>
       </c>
       <c r="H168" s="16">
-        <v>1.3772890000000002</v>
+        <v>3.1749720000000003</v>
       </c>
       <c r="I168" s="16">
-        <v>1.0354569437016896</v>
+        <v>0.64766985079476647</v>
       </c>
       <c r="J168" s="16">
-        <v>-21.445543583156695</v>
+        <v>2.6224053675708365</v>
       </c>
       <c r="K168" s="16">
-        <v>-0.37600299999999964</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>8.11329999999999E-2</v>
+      </c>
+    </row>
+    <row r="169" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A169" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B169" s="5"/>
       <c r="C169" s="79"/>
       <c r="D169" s="16"/>
       <c r="E169" s="16">
         <v>0</v>
       </c>
       <c r="F169" s="16">
-        <v>1.1906980000000003</v>
+        <v>2.2917900000000002</v>
       </c>
       <c r="G169" s="16">
-        <v>0.86263416430709738</v>
+        <v>0.50051443818250752</v>
       </c>
       <c r="H169" s="16">
-        <v>0.80188899999999963</v>
+        <v>2.8340910000000004</v>
       </c>
       <c r="I169" s="16">
-        <v>0.60286659744469295</v>
+        <v>0.57813275049631629</v>
       </c>
       <c r="J169" s="16">
-        <v>-32.653871930581943</v>
+        <v>23.662770149097433</v>
       </c>
       <c r="K169" s="16">
-        <v>-0.38880900000000063</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>0.54230100000000014</v>
+      </c>
+    </row>
+    <row r="170" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A170" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B170" s="5"/>
       <c r="C170" s="79"/>
       <c r="D170" s="16"/>
       <c r="E170" s="16">
         <v>0</v>
       </c>
       <c r="F170" s="16">
-        <v>0.71384999999999998</v>
+        <v>1.655095</v>
       </c>
       <c r="G170" s="16">
-        <v>0.51716841566091598</v>
+        <v>0.36146372227109685</v>
       </c>
       <c r="H170" s="16">
-        <v>0.69808700000000001</v>
+        <v>2.2810659999999996</v>
       </c>
       <c r="I170" s="16">
-        <v>0.5248274192692175</v>
+        <v>0.46531990703320042</v>
       </c>
       <c r="J170" s="16">
-        <v>-2.20816698185893</v>
+        <v>37.820850162679456</v>
       </c>
       <c r="K170" s="16">
-        <v>-1.5762999999999971E-2</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>0.62597099999999961</v>
+      </c>
+    </row>
+    <row r="171" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A171" s="15" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B171" s="5"/>
       <c r="C171" s="79"/>
       <c r="D171" s="16"/>
       <c r="E171" s="16">
         <v>0</v>
       </c>
       <c r="F171" s="16">
-        <v>0.59331199999999995</v>
+        <v>2.0543550000000002</v>
       </c>
       <c r="G171" s="16">
-        <v>0.42984132105149447</v>
+        <v>0.44865992898669821</v>
       </c>
       <c r="H171" s="16">
-        <v>0.5034789999999999</v>
+        <v>1.5265139999999999</v>
       </c>
       <c r="I171" s="16">
-        <v>0.37851956020703192</v>
+        <v>0.3113971066882234</v>
       </c>
       <c r="J171" s="16">
-        <v>-15.140937651690859</v>
+        <v>-25.693757894813711</v>
       </c>
       <c r="K171" s="16">
-        <v>-8.9833000000000052E-2</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-0.52784100000000023</v>
+      </c>
+    </row>
+    <row r="172" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A172" s="15" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B172" s="5"/>
       <c r="C172" s="79"/>
       <c r="D172" s="16"/>
       <c r="E172" s="16">
         <v>0</v>
       </c>
       <c r="F172" s="16">
-        <v>0.39367399999999997</v>
+        <v>1.3055589999999999</v>
       </c>
       <c r="G172" s="16">
-        <v>0.28520803931763739</v>
+        <v>0.2851269659956262</v>
       </c>
       <c r="H172" s="16">
-        <v>0.45721000000000006</v>
+        <v>1.4781610000000001</v>
       </c>
       <c r="I172" s="16">
-        <v>0.34373415400097546</v>
+        <v>0.30153346685282351</v>
       </c>
       <c r="J172" s="16">
-        <v>16.139242114033465</v>
+        <v>13.220543843671573</v>
       </c>
       <c r="K172" s="16">
-        <v>6.3536000000000092E-2</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>0.17260200000000014</v>
+      </c>
+    </row>
+    <row r="173" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A173" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B173" s="5"/>
       <c r="C173" s="79"/>
       <c r="D173" s="16"/>
       <c r="E173" s="16">
         <v>0</v>
       </c>
       <c r="F173" s="16">
-        <v>2.4367999999999997E-2</v>
+        <v>7.4335999999999999E-2</v>
       </c>
       <c r="G173" s="16">
-        <v>1.7654072918435525E-2</v>
+        <v>1.6234577023520859E-2</v>
       </c>
       <c r="H173" s="16">
-        <v>2.1224000000000003E-2</v>
+        <v>5.9888999999999998E-2</v>
       </c>
       <c r="I173" s="16">
-        <v>1.5956373842472175E-2</v>
+        <v>1.2216895044821739E-2</v>
       </c>
       <c r="J173" s="16">
-        <v>-12.902166776099779</v>
+        <v>-19.434728798966855</v>
       </c>
       <c r="K173" s="16">
-        <v>-3.143999999999994E-3</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-1.4447000000000002E-2</v>
+      </c>
+    </row>
+    <row r="174" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A174" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B174" s="5"/>
       <c r="C174" s="79"/>
       <c r="D174" s="16"/>
       <c r="E174" s="16">
         <v>0</v>
       </c>
       <c r="F174" s="16">
-        <v>10.218164</v>
+        <v>27.329044999999997</v>
       </c>
       <c r="G174" s="16">
-        <v>7.4028320891551562</v>
+        <v>5.9685143945298051</v>
       </c>
       <c r="H174" s="16">
-        <v>11.984028999999998</v>
+        <v>31.345559000000005</v>
       </c>
       <c r="I174" s="16">
-        <v>9.0096893546469996</v>
+        <v>6.394252774704329</v>
       </c>
       <c r="J174" s="16">
-        <v>17.281627110310602</v>
+        <v>14.69686921002914</v>
       </c>
       <c r="K174" s="16">
-        <v>1.765864999999998</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>4.0165140000000079</v>
+      </c>
+    </row>
+    <row r="175" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A175" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B175" s="93"/>
       <c r="C175" s="94"/>
       <c r="D175" s="17"/>
       <c r="E175" s="17">
         <v>0</v>
       </c>
       <c r="F175" s="17">
-        <v>138.03047099999998</v>
+        <v>457.88689099999999</v>
       </c>
       <c r="G175" s="17">
         <v>100</v>
       </c>
       <c r="H175" s="17">
-        <v>133.012677</v>
+        <v>490.21457400000003</v>
       </c>
       <c r="I175" s="17">
         <v>100</v>
       </c>
       <c r="J175" s="17">
-        <v>-3.6352799230830577</v>
+        <v>7.0601896746592026</v>
       </c>
       <c r="K175" s="17">
-        <v>-5.0177939999999808</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+        <v>32.327683000000036</v>
+      </c>
+    </row>
+    <row r="176" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A176" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E176" s="80"/>
       <c r="F176" s="80"/>
       <c r="G176" s="80"/>
       <c r="H176" s="80"/>
       <c r="I176" s="80"/>
     </row>
-    <row r="177" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="177" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A177" s="4" t="s">
         <v>33</v>
       </c>
       <c r="E177" s="80"/>
       <c r="F177" s="80"/>
       <c r="G177" s="80"/>
       <c r="H177" s="80"/>
       <c r="I177" s="80"/>
     </row>
-    <row r="178" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="178" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A178" s="4" t="s">
         <v>40</v>
       </c>
       <c r="E178" s="81"/>
       <c r="F178" s="82"/>
       <c r="G178" s="81"/>
       <c r="H178" s="82"/>
       <c r="I178" s="81"/>
     </row>
-    <row r="179" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="179" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A179" s="46"/>
     </row>
-    <row r="180" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="180" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A180" s="46"/>
     </row>
-    <row r="181" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="181" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A181" s="2" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="B181" s="37"/>
       <c r="C181" s="37"/>
       <c r="D181" s="37"/>
       <c r="E181" s="37"/>
       <c r="F181" s="37"/>
       <c r="G181" s="37"/>
       <c r="H181" s="37"/>
       <c r="I181" s="37"/>
       <c r="J181" s="37"/>
       <c r="K181" s="37"/>
     </row>
-    <row r="182" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="182" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A182" s="23"/>
       <c r="B182" s="23"/>
       <c r="C182" s="23"/>
       <c r="D182" s="23"/>
       <c r="E182" s="23"/>
       <c r="F182" s="23"/>
       <c r="G182" s="13">
         <v>2024</v>
       </c>
       <c r="H182" s="13">
         <v>2025</v>
       </c>
       <c r="I182" s="13" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="J182" s="13" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="K182" s="13" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="183" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A183" s="3" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="B183" s="5"/>
       <c r="C183" s="5"/>
       <c r="D183" s="37"/>
       <c r="E183" s="5"/>
       <c r="F183" s="5"/>
       <c r="G183" s="16">
         <v>63.071111999999999</v>
       </c>
       <c r="H183" s="16">
-        <v>60.572985000000003</v>
+        <v>59.787891000000002</v>
       </c>
       <c r="I183" s="16">
-        <v>8.7508047270075267</v>
+        <v>8.6560623079175691</v>
       </c>
       <c r="J183" s="16">
-        <v>-3.9608101407820375</v>
+        <v>-5.205586037550753</v>
       </c>
       <c r="K183" s="16">
-        <v>-2.4981269999999967</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-3.2832209999999975</v>
+      </c>
+    </row>
+    <row r="184" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A184" s="3" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="B184" s="5"/>
       <c r="C184" s="5"/>
       <c r="D184" s="37"/>
       <c r="E184" s="5"/>
       <c r="F184" s="5"/>
       <c r="G184" s="16">
         <v>24.534311000000002</v>
       </c>
       <c r="H184" s="16">
-        <v>46.941918000000001</v>
+        <v>46.366942999999999</v>
       </c>
       <c r="I184" s="16">
-        <v>6.781563727282049</v>
+        <v>6.7129838655065184</v>
       </c>
       <c r="J184" s="16">
-        <v>91.331715001085612</v>
+        <v>88.988160295188209</v>
       </c>
       <c r="K184" s="16">
-        <v>22.407606999999999</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>21.832631999999997</v>
+      </c>
+    </row>
+    <row r="185" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A185" s="3" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="B185" s="5"/>
       <c r="C185" s="5"/>
       <c r="D185" s="37"/>
       <c r="E185" s="5"/>
       <c r="F185" s="5"/>
       <c r="G185" s="16">
-        <v>28.854718999999999</v>
+        <v>37.626941000000002</v>
       </c>
       <c r="H185" s="16">
-        <v>33.236243999999999</v>
+        <v>32.347825</v>
       </c>
       <c r="I185" s="16">
-        <v>4.8015444690925415</v>
+        <v>4.6833026561450986</v>
       </c>
       <c r="J185" s="16">
-        <v>15.184777921420755</v>
+        <v>-14.030149301799478</v>
       </c>
       <c r="K185" s="16">
-        <v>4.3815249999999999</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-5.2791160000000019</v>
+      </c>
+    </row>
+    <row r="186" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A186" s="3" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="B186" s="5"/>
       <c r="C186" s="5"/>
       <c r="D186" s="37"/>
       <c r="E186" s="5"/>
       <c r="F186" s="5"/>
       <c r="G186" s="16">
-        <v>37.626941000000002</v>
+        <v>28.854718999999999</v>
       </c>
       <c r="H186" s="16">
-        <v>32.320819999999998</v>
+        <v>32.175101999999995</v>
       </c>
       <c r="I186" s="16">
-        <v>4.669295799715985</v>
+        <v>4.6582959026871036</v>
       </c>
       <c r="J186" s="16">
-        <v>-14.101919685684797</v>
+        <v>11.507244274324751</v>
       </c>
       <c r="K186" s="16">
-        <v>-5.3061210000000045</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>3.3203829999999961</v>
+      </c>
+    </row>
+    <row r="187" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A187" s="3" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="B187" s="5"/>
       <c r="C187" s="5"/>
       <c r="D187" s="37"/>
       <c r="E187" s="5"/>
       <c r="F187" s="5"/>
       <c r="G187" s="16">
-        <v>36.489131</v>
+        <v>28.905668000000002</v>
       </c>
       <c r="H187" s="16">
-        <v>31.512042000000001</v>
+        <v>31.984401999999999</v>
       </c>
       <c r="I187" s="16">
-        <v>4.5524539708792569</v>
+        <v>4.6306864477538321</v>
       </c>
       <c r="J187" s="16">
-        <v>-13.639921981151042</v>
+        <v>10.650969906663278</v>
       </c>
       <c r="K187" s="16">
-        <v>-4.9770889999999994</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>3.0787339999999972</v>
+      </c>
+    </row>
+    <row r="188" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A188" s="3" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="B188" s="5"/>
       <c r="C188" s="5"/>
       <c r="D188" s="37"/>
       <c r="E188" s="5"/>
       <c r="F188" s="5"/>
       <c r="G188" s="16">
-        <v>28.905668000000002</v>
+        <v>36.489131</v>
       </c>
       <c r="H188" s="16">
-        <v>31.236982000000001</v>
+        <v>31.157366999999997</v>
       </c>
       <c r="I188" s="16">
-        <v>4.5127168446965094</v>
+        <v>4.5109487153954753</v>
       </c>
       <c r="J188" s="16">
-        <v>8.0652486564226749</v>
+        <v>-14.611923753404824</v>
       </c>
       <c r="K188" s="16">
-        <v>2.331313999999999</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-5.3317640000000033</v>
+      </c>
+    </row>
+    <row r="189" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A189" s="3" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="B189" s="5"/>
       <c r="C189" s="5"/>
       <c r="D189" s="37"/>
       <c r="E189" s="5"/>
       <c r="F189" s="5"/>
       <c r="G189" s="16">
-        <v>32.633985000000003</v>
+        <v>30.005230999999998</v>
       </c>
       <c r="H189" s="16">
-        <v>28.800712000000001</v>
+        <v>28.318956</v>
       </c>
       <c r="I189" s="16">
-        <v>4.1607559328763868</v>
+        <v>4.1000049262680314</v>
       </c>
       <c r="J189" s="16">
-        <v>-11.746260838202877</v>
+        <v>-5.6199367370309474</v>
       </c>
       <c r="K189" s="16">
-        <v>-3.8332730000000019</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-1.6862749999999984</v>
+      </c>
+    </row>
+    <row r="190" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A190" s="3" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="B190" s="5"/>
       <c r="C190" s="5"/>
       <c r="D190" s="37"/>
       <c r="E190" s="5"/>
       <c r="F190" s="5"/>
       <c r="G190" s="16">
-        <v>30.005230999999998</v>
+        <v>32.633985000000003</v>
       </c>
       <c r="H190" s="16">
-        <v>28.320021000000001</v>
+        <v>27.828813999999998</v>
       </c>
       <c r="I190" s="16">
-        <v>4.0913118882246327</v>
+        <v>4.0290424015700559</v>
       </c>
       <c r="J190" s="16">
-        <v>-5.6163873559246982</v>
+        <v>-14.724438342421267</v>
       </c>
       <c r="K190" s="16">
-        <v>-1.6852099999999979</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-4.805171000000005</v>
+      </c>
+    </row>
+    <row r="191" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A191" s="3" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="B191" s="5"/>
       <c r="C191" s="5"/>
       <c r="D191" s="37"/>
       <c r="E191" s="5"/>
       <c r="F191" s="5"/>
       <c r="G191" s="16">
         <v>12.472869000000001</v>
       </c>
       <c r="H191" s="16">
-        <v>27.216092</v>
+        <v>27.042935</v>
       </c>
       <c r="I191" s="16">
-        <v>3.9318304442858754</v>
+        <v>3.9152632152380953</v>
       </c>
       <c r="J191" s="16">
-        <v>118.2023398145206</v>
+        <v>116.81407060396447</v>
       </c>
       <c r="K191" s="16">
-        <v>14.743222999999999</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>14.570065999999999</v>
+      </c>
+    </row>
+    <row r="192" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A192" s="3" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="B192" s="5"/>
       <c r="C192" s="5"/>
       <c r="D192" s="37"/>
       <c r="E192" s="5"/>
       <c r="F192" s="5"/>
       <c r="G192" s="16">
         <v>26.160931999999999</v>
       </c>
       <c r="H192" s="16">
-        <v>24.867454000000002</v>
+        <v>24.357182999999999</v>
       </c>
       <c r="I192" s="16">
-        <v>3.5925294751751498</v>
+        <v>3.5264213232299926</v>
       </c>
       <c r="J192" s="16">
-        <v>-4.944311617032592</v>
+        <v>-6.894819343592193</v>
       </c>
       <c r="K192" s="16">
-        <v>-1.2934779999999968</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-1.8037489999999998</v>
+      </c>
+    </row>
+    <row r="193" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A193" s="95" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="B193" s="93"/>
       <c r="C193" s="93"/>
       <c r="D193" s="96"/>
       <c r="E193" s="96"/>
       <c r="F193" s="96"/>
       <c r="G193" s="17">
-        <v>320.75489899999997</v>
+        <v>320.75489900000002</v>
       </c>
       <c r="H193" s="17">
-        <v>345.02527000000003</v>
+        <v>341.36741799999999</v>
       </c>
       <c r="I193" s="17">
-        <v>49.844807279235916</v>
+        <v>49.42301176171177</v>
       </c>
       <c r="J193" s="18" t="s">
         <v>24</v>
       </c>
       <c r="K193" s="18" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="194" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="194" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A194" s="4" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="195" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="195" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A195" s="4" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="196" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="196" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A196" s="46"/>
     </row>
-    <row r="197" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="197" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A197" s="46"/>
     </row>
-    <row r="198" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="198" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A198" s="46"/>
     </row>
-    <row r="199" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="199" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A199" s="2" t="s">
-        <v>166</v>
+        <v>173</v>
       </c>
       <c r="B199" s="37"/>
       <c r="C199" s="37"/>
       <c r="D199" s="37"/>
       <c r="E199" s="37"/>
       <c r="F199" s="37"/>
       <c r="G199" s="37"/>
       <c r="H199" s="37"/>
       <c r="I199" s="37"/>
       <c r="J199" s="37"/>
       <c r="K199" s="37"/>
     </row>
-    <row r="200" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="200" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A200" s="23"/>
       <c r="B200" s="23"/>
       <c r="C200" s="23"/>
       <c r="D200" s="23"/>
       <c r="E200" s="23"/>
       <c r="F200" s="23"/>
       <c r="G200" s="13">
         <v>2024</v>
       </c>
       <c r="H200" s="13">
         <v>2025</v>
       </c>
       <c r="I200" s="13" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="J200" s="13" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="K200" s="13" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="201" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A201" s="3" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="B201" s="5"/>
       <c r="C201" s="5"/>
       <c r="D201" s="37"/>
       <c r="E201" s="5"/>
       <c r="F201" s="5"/>
       <c r="G201" s="16">
         <v>141.68953099999999</v>
       </c>
       <c r="H201" s="16">
-        <v>199.93435600000001</v>
+        <v>199.15874100000002</v>
       </c>
       <c r="I201" s="16">
-        <v>21.903748485177569</v>
+        <v>21.843178348894227</v>
       </c>
       <c r="J201" s="16">
-        <v>41.107359583256738</v>
+        <v>40.559954990605505</v>
       </c>
       <c r="K201" s="16">
-        <v>58.24482500000002</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>57.469210000000032</v>
+      </c>
+    </row>
+    <row r="202" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A202" s="3" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="B202" s="5"/>
       <c r="C202" s="5"/>
       <c r="D202" s="37"/>
       <c r="E202" s="5"/>
       <c r="F202" s="5"/>
       <c r="G202" s="16">
         <v>97.528672999999998</v>
       </c>
       <c r="H202" s="16">
-        <v>121.254136</v>
+        <v>122.471082</v>
       </c>
       <c r="I202" s="16">
-        <v>13.283960550189358</v>
+        <v>13.43228860192508</v>
       </c>
       <c r="J202" s="16">
-        <v>24.326654172768254</v>
+        <v>25.57443696583465</v>
       </c>
       <c r="K202" s="16">
-        <v>23.725463000000005</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>24.942408999999998</v>
+      </c>
+    </row>
+    <row r="203" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A203" s="3" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="B203" s="5"/>
       <c r="C203" s="5"/>
       <c r="D203" s="37"/>
       <c r="E203" s="5"/>
       <c r="F203" s="5"/>
       <c r="G203" s="16">
         <v>30.155559</v>
       </c>
       <c r="H203" s="16">
-        <v>43.085353000000005</v>
+        <v>43.013252000000001</v>
       </c>
       <c r="I203" s="16">
-        <v>4.7202029425452574</v>
+        <v>4.7175741827065032</v>
       </c>
       <c r="J203" s="16">
-        <v>42.876983311766843</v>
+        <v>42.63788643413973</v>
       </c>
       <c r="K203" s="16">
-        <v>12.929794000000005</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>12.857693000000001</v>
+      </c>
+    </row>
+    <row r="204" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A204" s="3" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="B204" s="5"/>
       <c r="C204" s="5"/>
       <c r="D204" s="37"/>
       <c r="E204" s="5"/>
       <c r="F204" s="5"/>
       <c r="G204" s="16">
         <v>23.229517999999999</v>
       </c>
       <c r="H204" s="16">
-        <v>34.531866999999998</v>
+        <v>33.941212</v>
       </c>
       <c r="I204" s="16">
-        <v>3.7831283458436893</v>
+        <v>3.7225779966827006</v>
       </c>
       <c r="J204" s="16">
-        <v>48.65511630503913</v>
+        <v>46.112424717551185</v>
       </c>
       <c r="K204" s="16">
-        <v>11.302349</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>10.711694000000001</v>
+      </c>
+    </row>
+    <row r="205" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A205" s="3" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="B205" s="5"/>
       <c r="C205" s="5"/>
       <c r="D205" s="37"/>
       <c r="E205" s="5"/>
       <c r="F205" s="5"/>
       <c r="G205" s="16">
         <v>30.686335</v>
       </c>
       <c r="H205" s="16">
-        <v>33.365110000000001</v>
+        <v>31.824719000000002</v>
       </c>
       <c r="I205" s="16">
-        <v>3.655304632187792</v>
+        <v>3.4904469145064674</v>
       </c>
       <c r="J205" s="16">
-        <v>8.7295371050338915</v>
+        <v>3.7097424635428178</v>
       </c>
       <c r="K205" s="16">
-        <v>2.6787750000000017</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>1.1383840000000021</v>
+      </c>
+    </row>
+    <row r="206" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A206" s="3" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="B206" s="5"/>
       <c r="C206" s="5"/>
       <c r="D206" s="37"/>
       <c r="E206" s="5"/>
       <c r="F206" s="5"/>
       <c r="G206" s="16">
-        <v>35.558154999999999</v>
+        <v>8.2771710000000009</v>
       </c>
       <c r="H206" s="16">
-        <v>25.795296999999998</v>
+        <v>29.028342000000002</v>
       </c>
       <c r="I206" s="16">
-        <v>2.8259960363613321</v>
+        <v>3.1837480408590095</v>
       </c>
       <c r="J206" s="16">
-        <v>-27.456030831745913</v>
+        <v>250.70366433169008</v>
       </c>
       <c r="K206" s="16">
-        <v>-9.7628580000000014</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>20.751170999999999</v>
+      </c>
+    </row>
+    <row r="207" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A207" s="3" t="s">
-        <v>132</v>
+        <v>147</v>
       </c>
       <c r="B207" s="5"/>
       <c r="C207" s="5"/>
       <c r="D207" s="37"/>
       <c r="E207" s="5"/>
       <c r="F207" s="5"/>
       <c r="G207" s="16">
-        <v>16.145137000000002</v>
+        <v>35.558154999999999</v>
       </c>
       <c r="H207" s="16">
-        <v>20.853930000000002</v>
+        <v>25.573812999999998</v>
       </c>
       <c r="I207" s="16">
-        <v>2.2846460547655911</v>
+        <v>2.8048648812269281</v>
       </c>
       <c r="J207" s="16">
-        <v>29.165395127957101</v>
+        <v>-28.078909043509153</v>
       </c>
       <c r="K207" s="16">
-        <v>4.708793</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-9.9843420000000016</v>
+      </c>
+    </row>
+    <row r="208" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A208" s="3" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="B208" s="5"/>
       <c r="C208" s="5"/>
       <c r="D208" s="37"/>
       <c r="E208" s="5"/>
       <c r="F208" s="5"/>
       <c r="G208" s="16">
-        <v>8.2771710000000009</v>
+        <v>16.145137000000002</v>
       </c>
       <c r="H208" s="16">
-        <v>18.402711</v>
+        <v>21.004961999999999</v>
       </c>
       <c r="I208" s="16">
-        <v>2.016103491435012</v>
+        <v>2.3037659751913466</v>
       </c>
       <c r="J208" s="16">
-        <v>122.33092683478446</v>
+        <v>30.10085947242192</v>
       </c>
       <c r="K208" s="16">
-        <v>10.125539999999999</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>4.8598249999999972</v>
+      </c>
+    </row>
+    <row r="209" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A209" s="3" t="s">
-        <v>143</v>
+        <v>134</v>
       </c>
       <c r="B209" s="5"/>
       <c r="C209" s="5"/>
       <c r="D209" s="37"/>
       <c r="E209" s="5"/>
       <c r="F209" s="5"/>
       <c r="G209" s="16">
-        <v>21.069868</v>
+        <v>13.175167</v>
       </c>
       <c r="H209" s="16">
-        <v>16.530850999999998</v>
+        <v>16.283422999999999</v>
       </c>
       <c r="I209" s="16">
-        <v>1.811032429813844</v>
+        <v>1.7859206727938</v>
       </c>
       <c r="J209" s="16">
-        <v>-21.542693100877525</v>
+        <v>23.591776863245826</v>
       </c>
       <c r="K209" s="16">
-        <v>-4.5390170000000012</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>3.108255999999999</v>
+      </c>
+    </row>
+    <row r="210" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A210" s="3" t="s">
-        <v>128</v>
+        <v>148</v>
       </c>
       <c r="B210" s="5"/>
       <c r="C210" s="5"/>
       <c r="D210" s="37"/>
       <c r="E210" s="5"/>
       <c r="F210" s="5"/>
       <c r="G210" s="16">
-        <v>13.175167</v>
+        <v>21.069868</v>
       </c>
       <c r="H210" s="16">
-        <v>16.505299000000001</v>
+        <v>15.773033999999999</v>
       </c>
       <c r="I210" s="16">
-        <v>1.8082330881074429</v>
+        <v>1.7299426228305614</v>
       </c>
       <c r="J210" s="16">
-        <v>25.275823828267228</v>
+        <v>-25.139379136119889</v>
       </c>
       <c r="K210" s="16">
-        <v>3.3301320000000008</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-5.2968340000000005</v>
+      </c>
+    </row>
+    <row r="211" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A211" s="95" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="B211" s="93"/>
       <c r="C211" s="93"/>
       <c r="D211" s="96"/>
       <c r="E211" s="96"/>
       <c r="F211" s="96"/>
       <c r="G211" s="17">
         <v>417.51511399999993</v>
       </c>
       <c r="H211" s="17">
-        <v>530.25891000000001</v>
+        <v>538.07258000000002</v>
       </c>
       <c r="I211" s="17">
-        <v>58.092356056426894</v>
+        <v>59.014308237616618</v>
       </c>
       <c r="J211" s="18" t="s">
         <v>24</v>
       </c>
       <c r="K211" s="18" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="212" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="212" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A212" s="4" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="213" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="213" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A213" s="4" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="214" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="214" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A214" s="46"/>
     </row>
-    <row r="215" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="215" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A215" s="2" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="B215" s="37"/>
       <c r="C215" s="37"/>
       <c r="D215" s="37"/>
       <c r="E215" s="37"/>
       <c r="F215" s="37"/>
       <c r="G215" s="37"/>
       <c r="H215" s="37"/>
       <c r="I215" s="37"/>
       <c r="J215" s="37"/>
       <c r="K215" s="37"/>
     </row>
-    <row r="216" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="216" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A216" s="23"/>
       <c r="B216" s="23"/>
       <c r="C216" s="23"/>
       <c r="D216" s="23"/>
       <c r="E216" s="23"/>
       <c r="F216" s="23"/>
       <c r="G216" s="13" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="H216" s="13" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="I216" s="13" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="J216" s="13" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="K216" s="13" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="217" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A217" s="3" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="B217" s="5"/>
       <c r="C217" s="5"/>
       <c r="D217" s="37"/>
       <c r="E217" s="5"/>
       <c r="F217" s="5"/>
       <c r="G217" s="16">
-        <v>10.211549999999999</v>
+        <v>22.874403999999998</v>
       </c>
       <c r="H217" s="16">
-        <v>9.9794400000000003</v>
+        <v>35.491154999999999</v>
       </c>
       <c r="I217" s="16">
-        <v>8.2880159800586117</v>
+        <v>9.4870095537064874</v>
       </c>
       <c r="J217" s="16">
-        <v>-2.2730143807746983</v>
+        <v>55.15663271488954</v>
       </c>
       <c r="K217" s="16">
-        <v>-0.23210999999999871</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>12.616751000000001</v>
+      </c>
+    </row>
+    <row r="218" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A218" s="3" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="B218" s="5"/>
       <c r="C218" s="5"/>
       <c r="D218" s="37"/>
       <c r="E218" s="5"/>
       <c r="F218" s="5"/>
       <c r="G218" s="16">
-        <v>7.5707299999999993</v>
+        <v>28.762023000000003</v>
       </c>
       <c r="H218" s="16">
-        <v>9.4000620000000001</v>
+        <v>29.048917000000003</v>
       </c>
       <c r="I218" s="16">
-        <v>7.8068372643697161</v>
+        <v>7.7649587088339853</v>
       </c>
       <c r="J218" s="16">
-        <v>24.163218078045329</v>
+        <v>0.99747503852562858</v>
       </c>
       <c r="K218" s="16">
-        <v>1.8293320000000008</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>0.2868940000000002</v>
+      </c>
+    </row>
+    <row r="219" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A219" s="3" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="B219" s="5"/>
       <c r="C219" s="5"/>
       <c r="D219" s="37"/>
       <c r="E219" s="5"/>
       <c r="F219" s="5"/>
       <c r="G219" s="16">
-        <v>6.772875</v>
+        <v>18.791653</v>
       </c>
       <c r="H219" s="16">
-        <v>6.8286430000000005</v>
+        <v>19.898161000000002</v>
       </c>
       <c r="I219" s="16">
-        <v>5.6712503212720744</v>
+        <v>5.3189039215035363</v>
       </c>
       <c r="J219" s="16">
-        <v>0.82340217411365901</v>
+        <v>5.8882951914874209</v>
       </c>
       <c r="K219" s="16">
-        <v>5.5768000000000484E-2</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>1.1065080000000016</v>
+      </c>
+    </row>
+    <row r="220" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A220" s="3" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="B220" s="5"/>
       <c r="C220" s="5"/>
       <c r="D220" s="37"/>
       <c r="E220" s="5"/>
       <c r="F220" s="5"/>
       <c r="G220" s="16">
-        <v>2.4080050000000002</v>
+        <v>18.662586999999998</v>
       </c>
       <c r="H220" s="16">
-        <v>6.6715460000000002</v>
+        <v>19.495595000000002</v>
       </c>
       <c r="I220" s="16">
-        <v>5.5407798292986499</v>
+        <v>5.2112954909523923</v>
       </c>
       <c r="J220" s="16">
-        <v>177.05698285510204</v>
+        <v>4.463518375024873</v>
       </c>
       <c r="K220" s="16">
-        <v>4.263541</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>0.83300800000000308</v>
+      </c>
+    </row>
+    <row r="221" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A221" s="3" t="s">
         <v>133</v>
       </c>
       <c r="B221" s="5"/>
       <c r="C221" s="5"/>
       <c r="D221" s="37"/>
       <c r="E221" s="5"/>
       <c r="F221" s="5"/>
       <c r="G221" s="16">
-        <v>4.5947469999999999</v>
+        <v>15.118316999999999</v>
       </c>
       <c r="H221" s="16">
-        <v>5.9346459999999999</v>
+        <v>16.531862</v>
       </c>
       <c r="I221" s="16">
-        <v>4.9287776552583029</v>
+        <v>4.4190709695009147</v>
       </c>
       <c r="J221" s="16">
-        <v>29.161540341611847</v>
+        <v>9.3498833236530299</v>
       </c>
       <c r="K221" s="16">
-        <v>1.339899</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>1.4135450000000009</v>
+      </c>
+    </row>
+    <row r="222" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A222" s="3" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B222" s="5"/>
       <c r="C222" s="5"/>
       <c r="D222" s="37"/>
       <c r="E222" s="5"/>
       <c r="F222" s="5"/>
       <c r="G222" s="16">
-        <v>4.302327</v>
+        <v>8.7817729999999994</v>
       </c>
       <c r="H222" s="16">
-        <v>5.7547079999999999</v>
+        <v>16.389026999999999</v>
       </c>
       <c r="I222" s="16">
-        <v>4.7793375043660902</v>
+        <v>4.3808902732231054</v>
       </c>
       <c r="J222" s="16">
-        <v>33.758033733837522</v>
+        <v>86.62549123052942</v>
       </c>
       <c r="K222" s="16">
-        <v>1.4523809999999999</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>7.6072539999999993</v>
+      </c>
+    </row>
+    <row r="223" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A223" s="3" t="s">
-        <v>128</v>
+        <v>139</v>
       </c>
       <c r="B223" s="5"/>
       <c r="C223" s="5"/>
       <c r="D223" s="37"/>
       <c r="E223" s="5"/>
       <c r="F223" s="5"/>
       <c r="G223" s="16">
-        <v>6.7984719999999994</v>
+        <v>13.909827999999999</v>
       </c>
       <c r="H223" s="16">
-        <v>5.4513990000000003</v>
+        <v>16.246417000000001</v>
       </c>
       <c r="I223" s="16">
-        <v>4.5274366122423242</v>
+        <v>4.3427697208642408</v>
       </c>
       <c r="J223" s="16">
-        <v>-19.814349459702111</v>
+        <v>16.798115692012885</v>
       </c>
       <c r="K223" s="16">
-        <v>-1.3470729999999991</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>2.3365890000000018</v>
+      </c>
+    </row>
+    <row r="224" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A224" s="3" t="s">
-        <v>129</v>
+        <v>137</v>
       </c>
       <c r="B224" s="5"/>
       <c r="C224" s="5"/>
       <c r="D224" s="37"/>
       <c r="E224" s="5"/>
       <c r="F224" s="5"/>
       <c r="G224" s="16">
-        <v>4.3919519999999999</v>
+        <v>14.831617</v>
       </c>
       <c r="H224" s="16">
-        <v>5.0085990000000002</v>
+        <v>13.415289000000001</v>
       </c>
       <c r="I224" s="16">
-        <v>4.1596871717957704</v>
+        <v>3.5859913521758746</v>
       </c>
       <c r="J224" s="16">
-        <v>14.040385687275281</v>
+        <v>-9.5493835904743118</v>
       </c>
       <c r="K224" s="16">
-        <v>0.61664700000000039</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-1.4163279999999983</v>
+      </c>
+    </row>
+    <row r="225" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A225" s="3" t="s">
-        <v>144</v>
+        <v>138</v>
       </c>
       <c r="B225" s="5"/>
       <c r="C225" s="5"/>
       <c r="D225" s="37"/>
       <c r="E225" s="5"/>
       <c r="F225" s="5"/>
       <c r="G225" s="16">
-        <v>2.5665720000000003</v>
+        <v>14.427674999999999</v>
       </c>
       <c r="H225" s="16">
-        <v>4.2055309999999997</v>
+        <v>12.538362999999999</v>
       </c>
       <c r="I225" s="16">
-        <v>3.4927318699878827</v>
+        <v>3.3515835021103126</v>
       </c>
       <c r="J225" s="16">
-        <v>63.857900732962072</v>
+        <v>-13.09505516308068</v>
       </c>
       <c r="K225" s="16">
-        <v>1.6389589999999994</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-1.8893120000000003</v>
+      </c>
+    </row>
+    <row r="226" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A226" s="3" t="s">
-        <v>135</v>
+        <v>149</v>
       </c>
       <c r="B226" s="5"/>
       <c r="C226" s="5"/>
       <c r="D226" s="37"/>
       <c r="E226" s="5"/>
       <c r="F226" s="5"/>
       <c r="G226" s="16">
-        <v>4.462294</v>
+        <v>9.132147999999999</v>
       </c>
       <c r="H226" s="16">
-        <v>3.9858319999999998</v>
+        <v>12.306286</v>
       </c>
       <c r="I226" s="16">
-        <v>3.3102698457858333</v>
+        <v>3.2895478564347762</v>
       </c>
       <c r="J226" s="16">
-        <v>-10.677512508140435</v>
+        <v>34.757846675283858</v>
       </c>
       <c r="K226" s="16">
-        <v>-0.47646200000000016</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>3.174138000000001</v>
+      </c>
+    </row>
+    <row r="227" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A227" s="95" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="B227" s="93"/>
       <c r="C227" s="93"/>
       <c r="D227" s="96"/>
       <c r="E227" s="96"/>
       <c r="F227" s="96"/>
       <c r="G227" s="17">
-        <v>54.079523999999999</v>
+        <v>165.292025</v>
       </c>
       <c r="H227" s="17">
-        <v>63.220406000000004</v>
+        <v>191.36107200000001</v>
       </c>
       <c r="I227" s="17">
-        <v>52.505124054435257</v>
+        <v>51.152021349305635</v>
       </c>
       <c r="J227" s="18" t="s">
         <v>24</v>
       </c>
       <c r="K227" s="18" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="228" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="228" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A228" s="4" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="229" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="229" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A229" s="4" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="230" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="230" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A230" s="46"/>
     </row>
-    <row r="231" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="231" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A231" s="2" t="s">
-        <v>166</v>
+        <v>173</v>
       </c>
       <c r="B231" s="37"/>
       <c r="C231" s="37"/>
       <c r="D231" s="37"/>
       <c r="E231" s="37"/>
       <c r="F231" s="37"/>
       <c r="G231" s="37"/>
       <c r="H231" s="37"/>
       <c r="I231" s="37"/>
       <c r="J231" s="37"/>
       <c r="K231" s="37"/>
     </row>
-    <row r="232" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="232" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A232" s="23"/>
       <c r="B232" s="23"/>
       <c r="C232" s="23"/>
       <c r="D232" s="23"/>
       <c r="E232" s="23"/>
       <c r="F232" s="23"/>
       <c r="G232" s="13" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="H232" s="13" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="I232" s="13" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="J232" s="13" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="K232" s="13" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="233" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A233" s="3" t="s">
-        <v>126</v>
+        <v>142</v>
       </c>
       <c r="B233" s="5"/>
       <c r="C233" s="5"/>
       <c r="D233" s="37"/>
       <c r="E233" s="5"/>
       <c r="F233" s="5"/>
       <c r="G233" s="16">
-        <v>33.922474999999999</v>
+        <v>63.946756999999998</v>
       </c>
       <c r="H233" s="16">
-        <v>19.431580999999998</v>
+        <v>87.396754999999999</v>
       </c>
       <c r="I233" s="16">
-        <v>14.608818827095703</v>
+        <v>17.828265342433493</v>
       </c>
       <c r="J233" s="16">
-        <v>-42.717679060858622</v>
+        <v>36.671129389720264</v>
       </c>
       <c r="K233" s="16">
-        <v>-14.490894000000001</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23.449998000000001</v>
+      </c>
+    </row>
+    <row r="234" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A234" s="3" t="s">
-        <v>137</v>
+        <v>131</v>
       </c>
       <c r="B234" s="5"/>
       <c r="C234" s="5"/>
       <c r="D234" s="37"/>
       <c r="E234" s="5"/>
       <c r="F234" s="5"/>
       <c r="G234" s="16">
-        <v>10.795281999999998</v>
+        <v>104.16610899999999</v>
       </c>
       <c r="H234" s="16">
-        <v>15.106093999999999</v>
+        <v>63.522596</v>
       </c>
       <c r="I234" s="16">
-        <v>11.356882923272043</v>
+        <v>12.958120661667639</v>
       </c>
       <c r="J234" s="16">
-        <v>39.932370455908433</v>
+        <v>-39.01798136666504</v>
       </c>
       <c r="K234" s="16">
-        <v>4.3108120000000003</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-40.643512999999992</v>
+      </c>
+    </row>
+    <row r="235" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A235" s="3" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="B235" s="5"/>
       <c r="C235" s="5"/>
       <c r="D235" s="37"/>
       <c r="E235" s="5"/>
       <c r="F235" s="5"/>
       <c r="G235" s="16">
-        <v>6.8084410000000002</v>
+        <v>20.038156000000001</v>
       </c>
       <c r="H235" s="16">
-        <v>14.193665999999999</v>
+        <v>40.559050999999997</v>
       </c>
       <c r="I235" s="16">
-        <v>10.670912216885913</v>
+        <v>8.2737342280647894</v>
       </c>
       <c r="J235" s="16">
-        <v>108.4716016486006</v>
+        <v>102.40909892107834</v>
       </c>
       <c r="K235" s="16">
-        <v>7.3852249999999984</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>20.520894999999996</v>
+      </c>
+    </row>
+    <row r="236" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A236" s="3" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="B236" s="5"/>
       <c r="C236" s="5"/>
       <c r="D236" s="37"/>
       <c r="E236" s="5"/>
       <c r="F236" s="5"/>
       <c r="G236" s="16">
-        <v>5.1018149999999993</v>
+        <v>12.677952999999999</v>
       </c>
       <c r="H236" s="16">
-        <v>7.1496909999999998</v>
+        <v>18.943073999999999</v>
       </c>
       <c r="I236" s="16">
-        <v>5.3751951778250433</v>
+        <v>3.8642412944662876</v>
       </c>
       <c r="J236" s="16">
-        <v>40.140146202870952</v>
+        <v>49.417449331134144</v>
       </c>
       <c r="K236" s="16">
-        <v>2.0478760000000005</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>6.2651210000000006</v>
+      </c>
+    </row>
+    <row r="237" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A237" s="3" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="B237" s="5"/>
       <c r="C237" s="5"/>
       <c r="D237" s="37"/>
       <c r="E237" s="5"/>
       <c r="F237" s="5"/>
       <c r="G237" s="16">
-        <v>4.0167760000000001</v>
+        <v>15.387309</v>
       </c>
       <c r="H237" s="16">
-        <v>4.8389170000000004</v>
+        <v>16.983862000000002</v>
       </c>
       <c r="I237" s="16">
-        <v>3.6379367058374448</v>
+        <v>3.464577126179035</v>
       </c>
       <c r="J237" s="16">
-        <v>20.467683535253155</v>
+        <v>10.375777856933931</v>
       </c>
       <c r="K237" s="16">
-        <v>0.82214100000000023</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>1.5965530000000019</v>
+      </c>
+    </row>
+    <row r="238" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A238" s="3" t="s">
-        <v>128</v>
+        <v>150</v>
       </c>
       <c r="B238" s="5"/>
       <c r="C238" s="5"/>
       <c r="D238" s="37"/>
       <c r="E238" s="5"/>
       <c r="F238" s="5"/>
       <c r="G238" s="16">
-        <v>2.548737</v>
+        <v>2.597801</v>
       </c>
       <c r="H238" s="16">
-        <v>4.5333269999999999</v>
+        <v>14.051958000000001</v>
       </c>
       <c r="I238" s="16">
-        <v>3.4081916868720716</v>
+        <v>2.866491276532305</v>
       </c>
       <c r="J238" s="16">
-        <v>77.865625209662653</v>
+        <v>440.91741438239495</v>
       </c>
       <c r="K238" s="16">
-        <v>1.9845899999999999</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>11.454157</v>
+      </c>
+    </row>
+    <row r="239" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A239" s="3" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="B239" s="5"/>
       <c r="C239" s="5"/>
       <c r="D239" s="37"/>
       <c r="E239" s="5"/>
       <c r="F239" s="5"/>
       <c r="G239" s="16">
-        <v>2.602846</v>
+        <v>8.4000000000000009E-5</v>
       </c>
       <c r="H239" s="16">
-        <v>3.4347730000000003</v>
+        <v>13.892078999999999</v>
       </c>
       <c r="I239" s="16">
-        <v>2.5822899572196421</v>
-[...2 lines deleted...]
-        <v>31.962205985294574</v>
+        <v>2.8338771910930576</v>
+      </c>
+      <c r="J239" s="16" t="s">
+        <v>130</v>
       </c>
       <c r="K239" s="16">
-        <v>0.83192700000000031</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>13.891995</v>
+      </c>
+    </row>
+    <row r="240" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A240" s="3" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B240" s="5"/>
       <c r="C240" s="5"/>
       <c r="D240" s="37"/>
       <c r="E240" s="5"/>
       <c r="F240" s="5"/>
       <c r="G240" s="16">
-        <v>2.5927020000000001</v>
+        <v>7.4364170000000005</v>
       </c>
       <c r="H240" s="16">
-        <v>3.0453989999999997</v>
+        <v>11.999405000000001</v>
       </c>
       <c r="I240" s="16">
-        <v>2.2895554534249394</v>
+        <v>2.4477862626744349</v>
       </c>
       <c r="J240" s="16">
-        <v>17.460433169720226</v>
+        <v>61.360034005623952</v>
       </c>
       <c r="K240" s="16">
-        <v>0.45269699999999968</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>4.5629880000000007</v>
+      </c>
+    </row>
+    <row r="241" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A241" s="3" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="B241" s="5"/>
       <c r="C241" s="5"/>
       <c r="D241" s="37"/>
       <c r="E241" s="5"/>
       <c r="F241" s="5"/>
       <c r="G241" s="16">
-        <v>4.1804440000000005</v>
+        <v>10.986349000000001</v>
       </c>
       <c r="H241" s="16">
-        <v>2.9698440000000002</v>
+        <v>10.772273999999999</v>
       </c>
       <c r="I241" s="16">
-        <v>2.2327525969573565</v>
+        <v>2.197460983687523</v>
       </c>
       <c r="J241" s="16">
-        <v>-28.958646497836121</v>
+        <v>-1.9485545197954399</v>
       </c>
       <c r="K241" s="16">
-        <v>-1.2106000000000003</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-0.21407500000000113</v>
+      </c>
+    </row>
+    <row r="242" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A242" s="3" t="s">
-        <v>130</v>
+        <v>147</v>
       </c>
       <c r="B242" s="5"/>
       <c r="C242" s="5"/>
       <c r="D242" s="37"/>
       <c r="E242" s="5"/>
       <c r="F242" s="5"/>
       <c r="G242" s="16">
-        <v>0.47125900000000004</v>
+        <v>13.182577999999999</v>
       </c>
       <c r="H242" s="16">
-        <v>2.5837699999999999</v>
+        <v>9.7281290000000009</v>
       </c>
       <c r="I242" s="16">
-        <v>1.942499059694889</v>
+        <v>1.9844634402893131</v>
       </c>
       <c r="J242" s="16">
-        <v>448.26963516877123</v>
+        <v>-26.204654355164813</v>
       </c>
       <c r="K242" s="16">
-        <v>2.112511</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-3.4544489999999985</v>
+      </c>
+    </row>
+    <row r="243" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A243" s="95" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="B243" s="93"/>
       <c r="C243" s="93"/>
       <c r="D243" s="96"/>
       <c r="E243" s="96"/>
       <c r="F243" s="96"/>
       <c r="G243" s="17">
-        <v>73.040777000000006</v>
+        <v>250.41951299999999</v>
       </c>
       <c r="H243" s="17">
-        <v>77.287062000000006</v>
+        <v>287.84918300000004</v>
       </c>
       <c r="I243" s="17">
-        <v>58.105034605085052</v>
+        <v>58.71901780708788</v>
       </c>
       <c r="J243" s="18" t="s">
         <v>24</v>
       </c>
       <c r="K243" s="18" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="244" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="244" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A244" s="4" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="245" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="245" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A245" s="4" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="246" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="246" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A246" s="46"/>
     </row>
-    <row r="247" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="247" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A247" s="46"/>
     </row>
-    <row r="248" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="248" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A248" s="2" t="s">
-        <v>167</v>
+        <v>174</v>
       </c>
       <c r="B248" s="22"/>
       <c r="C248" s="22"/>
       <c r="D248" s="22"/>
       <c r="E248" s="22"/>
       <c r="F248" s="22"/>
       <c r="G248" s="22"/>
       <c r="H248" s="22"/>
       <c r="I248" s="22"/>
       <c r="J248" s="22"/>
       <c r="K248" s="22"/>
     </row>
-    <row r="249" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="249" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A249" s="12">
         <v>0</v>
       </c>
       <c r="B249" s="12">
         <v>0</v>
       </c>
       <c r="C249" s="12">
         <v>0</v>
       </c>
       <c r="D249" s="12">
         <v>2021</v>
       </c>
       <c r="E249" s="12">
         <v>2024</v>
       </c>
       <c r="F249" s="12">
         <v>2025</v>
       </c>
       <c r="G249" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="H249" s="13" t="s">
+        <v>116</v>
+      </c>
+      <c r="I249" s="13" t="s">
         <v>111</v>
       </c>
-      <c r="H249" s="13" t="s">
+      <c r="J249" s="13" t="s">
         <v>112</v>
       </c>
-      <c r="I249" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K249" s="13" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="250" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A250" s="15" t="s">
         <v>52</v>
       </c>
       <c r="B250" s="22"/>
-      <c r="C250" s="123" t="s">
+      <c r="C250" s="136" t="s">
         <v>66</v>
       </c>
       <c r="D250" s="16">
         <v>20.664537222602377</v>
       </c>
       <c r="E250" s="16">
         <v>22.760665506527257</v>
       </c>
       <c r="F250" s="16">
-        <v>22.283550367130221</v>
+        <v>22.352109142186674</v>
       </c>
       <c r="G250" s="16">
-        <v>1.4469716877313454</v>
+        <v>1.5836889318704874</v>
       </c>
       <c r="H250" s="16">
-        <v>12.08556362965869</v>
+        <v>12.123308203949446</v>
       </c>
       <c r="I250" s="16">
-        <v>21.567193155630836</v>
+        <v>21.971354404448149</v>
       </c>
       <c r="J250" s="16">
-        <v>23.057051059884415</v>
+        <v>22.022253569765279</v>
       </c>
       <c r="K250" s="16">
-        <v>15.586951379786559</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>9.5536639725350696</v>
+      </c>
+    </row>
+    <row r="251" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A251" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B251" s="22"/>
-      <c r="C251" s="123">
+      <c r="C251" s="136">
         <v>0</v>
       </c>
       <c r="D251" s="16">
         <v>40.693794304404037</v>
       </c>
       <c r="E251" s="16">
         <v>38.154580481807351</v>
       </c>
       <c r="F251" s="16">
-        <v>42.625802878590882</v>
+        <v>42.30390374363563</v>
       </c>
       <c r="G251" s="16">
-        <v>15.761873401273322</v>
+        <v>14.689639965481765</v>
       </c>
       <c r="H251" s="16">
-        <v>11.274615163073175</v>
+        <v>11.016047655635553</v>
       </c>
       <c r="I251" s="16">
-        <v>42.302023150598259</v>
+        <v>40.865629472107464</v>
       </c>
       <c r="J251" s="16">
-        <v>44.451509772533456</v>
+        <v>45.771029054400174</v>
       </c>
       <c r="K251" s="16">
-        <v>13.611960319231523</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>22.420588002303983</v>
+      </c>
+    </row>
+    <row r="252" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A252" s="15" t="s">
         <v>54</v>
       </c>
       <c r="B252" s="22"/>
-      <c r="C252" s="123">
+      <c r="C252" s="136">
         <v>0</v>
       </c>
       <c r="D252" s="16">
         <v>18.652893756526844</v>
       </c>
       <c r="E252" s="16">
         <v>17.736025786298526</v>
       </c>
       <c r="F252" s="16">
-        <v>15.952122771619756</v>
+        <v>16.277338476989474</v>
       </c>
       <c r="G252" s="16">
-        <v>-6.8030222796979762</v>
+        <v>-5.0669334488668349</v>
       </c>
       <c r="H252" s="16">
-        <v>5.773791239836279</v>
+        <v>6.2629800727203699</v>
       </c>
       <c r="I252" s="16">
-        <v>16.699656414347473</v>
+        <v>17.226664385515118</v>
       </c>
       <c r="J252" s="16">
-        <v>14.589544572146174</v>
+        <v>14.768811798072552</v>
       </c>
       <c r="K252" s="16">
-        <v>-5.5432768508116261</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-6.2942284427262685</v>
+      </c>
+    </row>
+    <row r="253" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A253" s="15" t="s">
         <v>69</v>
       </c>
       <c r="B253" s="22"/>
-      <c r="C253" s="123">
+      <c r="C253" s="136">
         <v>0</v>
       </c>
       <c r="D253" s="16">
         <v>19.988774716466757</v>
       </c>
       <c r="E253" s="16">
         <v>21.348728225366877</v>
       </c>
       <c r="F253" s="16">
-        <v>19.138523982659141</v>
+        <v>19.06664863718823</v>
       </c>
       <c r="G253" s="16">
-        <v>-7.1084757803591181</v>
+        <v>-7.6168467410543341</v>
       </c>
       <c r="H253" s="16">
-        <v>8.8029250718880458</v>
+        <v>8.6537561143093189</v>
       </c>
       <c r="I253" s="16">
-        <v>19.431127279423428</v>
+        <v>19.936351737929268</v>
       </c>
       <c r="J253" s="16">
-        <v>17.901894595435966</v>
+        <v>17.437905577761999</v>
       </c>
       <c r="K253" s="16">
-        <v>-0.39074886642328083</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-4.3972000332170076</v>
+      </c>
+    </row>
+    <row r="254" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A254" s="97" t="s">
         <v>68</v>
       </c>
       <c r="B254" s="98"/>
-      <c r="C254" s="139" t="s">
+      <c r="C254" s="140" t="s">
         <v>67</v>
       </c>
       <c r="D254" s="99">
         <v>98.288414606161751</v>
       </c>
       <c r="E254" s="99">
         <v>98.469099691152749</v>
       </c>
       <c r="F254" s="99">
-        <v>98.61131298184074</v>
+        <v>98.654212517870903</v>
       </c>
       <c r="G254" s="99">
-        <v>3.6190620970583072</v>
+        <v>3.4404561104084226</v>
       </c>
       <c r="H254" s="99">
-        <v>9.9917227600596181</v>
+        <v>9.9442944906004129</v>
       </c>
       <c r="I254" s="99">
-        <v>98.870428386048602</v>
+        <v>97.868824180769124</v>
       </c>
       <c r="J254" s="99">
-        <v>99.592469172477138</v>
+        <v>99.231991558766225</v>
       </c>
       <c r="K254" s="99">
-        <v>8.1181674188852142</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>9.3004569137765252</v>
+      </c>
+    </row>
+    <row r="255" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A255" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B255" s="100"/>
-      <c r="C255" s="140">
+      <c r="C255" s="141">
         <v>0</v>
       </c>
       <c r="D255" s="17">
         <v>1.7115853938382442</v>
       </c>
       <c r="E255" s="17">
         <v>1.5309003088472559</v>
       </c>
       <c r="F255" s="17">
-        <v>1.3886870181592648</v>
+        <v>1.3457874821291029</v>
       </c>
       <c r="G255" s="17">
-        <v>-6.1422048689190376</v>
+        <v>-9.2379422848178798</v>
       </c>
       <c r="H255" s="17">
-        <v>4.3050540416249783</v>
+        <v>3.434125944405042</v>
       </c>
       <c r="I255" s="17">
-        <v>1.1295716139513994</v>
+        <v>2.1311758192308896</v>
       </c>
       <c r="J255" s="17">
-        <v>0.40753082752286313</v>
+        <v>0.76800844123377376</v>
       </c>
       <c r="K255" s="17">
-        <v>-61.275547327168354</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-61.15265397733225</v>
+      </c>
+    </row>
+    <row r="256" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A256" s="4" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="D256" s="60"/>
     </row>
-    <row r="257" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="257" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A257" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D257" s="60"/>
     </row>
-    <row r="258" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="258" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A258" s="4" t="s">
         <v>51</v>
       </c>
       <c r="D258" s="60"/>
     </row>
-    <row r="259" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="259" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A259" s="20" t="s">
         <v>101</v>
       </c>
       <c r="D259" s="60"/>
     </row>
-    <row r="260" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="260" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A260" s="101" t="s">
         <v>70</v>
       </c>
       <c r="D260" s="60"/>
     </row>
-    <row r="261" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A261" s="122" t="s">
+    <row r="261" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A261" s="133" t="s">
         <v>71</v>
       </c>
-      <c r="B261" s="122">
-[...31 lines deleted...]
-      <c r="A262" s="122" t="s">
+      <c r="B261" s="133">
+        <v>0</v>
+      </c>
+      <c r="C261" s="133">
+        <v>0</v>
+      </c>
+      <c r="D261" s="133">
+        <v>0</v>
+      </c>
+      <c r="E261" s="133">
+        <v>0</v>
+      </c>
+      <c r="F261" s="133">
+        <v>0</v>
+      </c>
+      <c r="G261" s="133">
+        <v>0</v>
+      </c>
+      <c r="H261" s="133">
+        <v>0</v>
+      </c>
+      <c r="I261" s="133">
+        <v>0</v>
+      </c>
+      <c r="J261" s="133">
+        <v>0</v>
+      </c>
+      <c r="K261" s="133">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="262" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A262" s="133" t="s">
         <v>72</v>
       </c>
-      <c r="B262" s="122">
-[...31 lines deleted...]
-      <c r="A263" s="122" t="s">
+      <c r="B262" s="133">
+        <v>0</v>
+      </c>
+      <c r="C262" s="133">
+        <v>0</v>
+      </c>
+      <c r="D262" s="133">
+        <v>0</v>
+      </c>
+      <c r="E262" s="133">
+        <v>0</v>
+      </c>
+      <c r="F262" s="133">
+        <v>0</v>
+      </c>
+      <c r="G262" s="133">
+        <v>0</v>
+      </c>
+      <c r="H262" s="133">
+        <v>0</v>
+      </c>
+      <c r="I262" s="133">
+        <v>0</v>
+      </c>
+      <c r="J262" s="133">
+        <v>0</v>
+      </c>
+      <c r="K262" s="133">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="263" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A263" s="133" t="s">
         <v>73</v>
       </c>
-      <c r="B263" s="122">
-[...31 lines deleted...]
-      <c r="A264" s="122" t="s">
+      <c r="B263" s="133">
+        <v>0</v>
+      </c>
+      <c r="C263" s="133">
+        <v>0</v>
+      </c>
+      <c r="D263" s="133">
+        <v>0</v>
+      </c>
+      <c r="E263" s="133">
+        <v>0</v>
+      </c>
+      <c r="F263" s="133">
+        <v>0</v>
+      </c>
+      <c r="G263" s="133">
+        <v>0</v>
+      </c>
+      <c r="H263" s="133">
+        <v>0</v>
+      </c>
+      <c r="I263" s="133">
+        <v>0</v>
+      </c>
+      <c r="J263" s="133">
+        <v>0</v>
+      </c>
+      <c r="K263" s="133">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="264" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A264" s="133" t="s">
         <v>74</v>
       </c>
-      <c r="B264" s="122">
-[...30 lines deleted...]
-    <row r="265" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B264" s="133">
+        <v>0</v>
+      </c>
+      <c r="C264" s="133">
+        <v>0</v>
+      </c>
+      <c r="D264" s="133">
+        <v>0</v>
+      </c>
+      <c r="E264" s="133">
+        <v>0</v>
+      </c>
+      <c r="F264" s="133">
+        <v>0</v>
+      </c>
+      <c r="G264" s="133">
+        <v>0</v>
+      </c>
+      <c r="H264" s="133">
+        <v>0</v>
+      </c>
+      <c r="I264" s="133">
+        <v>0</v>
+      </c>
+      <c r="J264" s="133">
+        <v>0</v>
+      </c>
+      <c r="K264" s="133">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="265" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A265" s="46">
         <v>0</v>
       </c>
       <c r="B265" s="46">
         <v>0</v>
       </c>
       <c r="C265" s="46">
         <v>0</v>
       </c>
       <c r="D265" s="46">
         <v>0</v>
       </c>
       <c r="E265" s="46">
         <v>0</v>
       </c>
       <c r="F265" s="46">
         <v>0</v>
       </c>
       <c r="G265" s="46">
         <v>0</v>
       </c>
       <c r="H265" s="46">
         <v>0</v>
       </c>
       <c r="I265" s="46">
         <v>0</v>
       </c>
       <c r="J265" s="46">
         <v>0</v>
       </c>
       <c r="K265" s="46">
         <v>0</v>
       </c>
     </row>
-    <row r="266" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="266" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A266" s="46"/>
       <c r="B266" s="46"/>
       <c r="C266" s="46"/>
       <c r="D266" s="46"/>
       <c r="E266" s="46"/>
       <c r="F266" s="46"/>
       <c r="G266" s="46"/>
       <c r="H266" s="46"/>
       <c r="I266" s="46"/>
       <c r="J266" s="46"/>
       <c r="K266" s="46"/>
     </row>
-    <row r="267" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="267" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A267" s="46"/>
       <c r="B267" s="46"/>
       <c r="C267" s="46"/>
       <c r="D267" s="46"/>
       <c r="E267" s="46"/>
       <c r="F267" s="46"/>
       <c r="G267" s="46"/>
       <c r="H267" s="46"/>
       <c r="I267" s="46"/>
       <c r="J267" s="46"/>
       <c r="K267" s="46"/>
     </row>
-    <row r="268" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="268" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A268" s="2" t="s">
-        <v>168</v>
+        <v>175</v>
       </c>
       <c r="B268" s="22"/>
       <c r="C268" s="22"/>
       <c r="D268" s="22"/>
       <c r="E268" s="22"/>
       <c r="F268" s="22"/>
       <c r="G268" s="22"/>
       <c r="H268" s="22"/>
       <c r="I268" s="22"/>
       <c r="J268" s="22"/>
       <c r="K268" s="22"/>
     </row>
-    <row r="269" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="269" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A269" s="12">
         <v>0</v>
       </c>
       <c r="B269" s="12">
         <v>0</v>
       </c>
       <c r="C269" s="12">
         <v>0</v>
       </c>
       <c r="D269" s="12">
         <v>2021</v>
       </c>
       <c r="E269" s="12">
         <v>2024</v>
       </c>
       <c r="F269" s="12">
         <v>2025</v>
       </c>
       <c r="G269" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="H269" s="13" t="s">
+        <v>116</v>
+      </c>
+      <c r="I269" s="13" t="s">
         <v>111</v>
       </c>
-      <c r="H269" s="13" t="s">
+      <c r="J269" s="13" t="s">
         <v>112</v>
       </c>
-      <c r="I269" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K269" s="13" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="270" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A270" s="15" t="s">
         <v>52</v>
       </c>
       <c r="B270" s="22"/>
-      <c r="C270" s="123" t="s">
+      <c r="C270" s="136" t="s">
         <v>66</v>
       </c>
       <c r="D270" s="16">
         <v>21.968108507681585</v>
       </c>
       <c r="E270" s="16">
         <v>17.786647207790534</v>
       </c>
       <c r="F270" s="16">
-        <v>16.15766987214986</v>
+        <v>17.227129521007448</v>
       </c>
       <c r="G270" s="16">
-        <v>-1.9993112222312397</v>
+        <v>4.3794471186285051</v>
       </c>
       <c r="H270" s="16">
-        <v>3.6728482977209431</v>
+        <v>5.3201566726899685</v>
       </c>
       <c r="I270" s="16">
-        <v>17.383046218112977</v>
+        <v>17.346379749387712</v>
       </c>
       <c r="J270" s="16">
-        <v>22.118365115252583</v>
+        <v>17.565761487989455</v>
       </c>
       <c r="K270" s="16">
-        <v>22.623426727226541</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>8.3786628231459819</v>
+      </c>
+    </row>
+    <row r="271" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A271" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B271" s="22"/>
-      <c r="C271" s="123">
+      <c r="C271" s="136">
         <v>0</v>
       </c>
       <c r="D271" s="16">
         <v>52.509447841818272</v>
       </c>
       <c r="E271" s="16">
         <v>54.81925011516514</v>
       </c>
       <c r="F271" s="16">
-        <v>56.195555439060342</v>
+        <v>55.313653226383288</v>
       </c>
       <c r="G271" s="16">
-        <v>10.589365494454075</v>
+        <v>8.7415243026661003</v>
       </c>
       <c r="H271" s="16">
-        <v>13.863529881971681</v>
+        <v>13.384882878773819</v>
       </c>
       <c r="I271" s="16">
-        <v>53.221135891735294</v>
+        <v>56.759202305764866</v>
       </c>
       <c r="J271" s="16">
-        <v>48.526669059494161</v>
+        <v>50.713207146567697</v>
       </c>
       <c r="K271" s="16">
-        <v>-12.129590010597243</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-4.3752197817565657</v>
+      </c>
+    </row>
+    <row r="272" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A272" s="15" t="s">
         <v>54</v>
       </c>
       <c r="B272" s="22"/>
-      <c r="C272" s="123">
+      <c r="C272" s="136">
         <v>0</v>
       </c>
       <c r="D272" s="16">
         <v>12.208933711375796</v>
       </c>
       <c r="E272" s="16">
         <v>11.130365316066593</v>
       </c>
       <c r="F272" s="16">
-        <v>11.710945732268973</v>
+        <v>11.752487873723704</v>
       </c>
       <c r="G272" s="16">
-        <v>13.508148130392076</v>
+        <v>13.793264651598196</v>
       </c>
       <c r="H272" s="16">
-        <v>10.789109668345187</v>
+        <v>10.858615901001922</v>
       </c>
       <c r="I272" s="16">
-        <v>12.13427125705026</v>
+        <v>12.159320068572145</v>
       </c>
       <c r="J272" s="16">
-        <v>11.694583376601587</v>
+        <v>11.405069628983258</v>
       </c>
       <c r="K272" s="16">
-        <v>-7.1210353059261111</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>0.38626757677931706</v>
+      </c>
+    </row>
+    <row r="273" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A273" s="15" t="s">
         <v>55</v>
       </c>
       <c r="B273" s="22"/>
-      <c r="C273" s="123">
+      <c r="C273" s="136">
         <v>0</v>
       </c>
       <c r="D273" s="16">
         <v>13.313509939124346</v>
       </c>
       <c r="E273" s="16">
         <v>16.263737360977718</v>
       </c>
       <c r="F273" s="16">
-        <v>15.935828956520817</v>
+        <v>15.706729378885559</v>
       </c>
       <c r="G273" s="16">
-        <v>5.7057947754611362</v>
+        <v>4.0786314461535262</v>
       </c>
       <c r="H273" s="16">
-        <v>17.095185060119245</v>
+        <v>16.641939274886262</v>
       </c>
       <c r="I273" s="16">
-        <v>17.261546633101474</v>
+        <v>13.735097876275267</v>
       </c>
       <c r="J273" s="16">
-        <v>17.660382448651664</v>
+        <v>20.315961736459588</v>
       </c>
       <c r="K273" s="16">
-        <v>-1.4023171089910076</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>58.303779703889155</v>
+      </c>
+    </row>
+    <row r="274" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A274" s="97" t="s">
         <v>68</v>
       </c>
       <c r="B274" s="98"/>
-      <c r="C274" s="139" t="s">
+      <c r="C274" s="140" t="s">
         <v>59</v>
       </c>
       <c r="D274" s="99">
         <v>99.485361189831181</v>
       </c>
       <c r="E274" s="99">
         <v>99.416495719208172</v>
       </c>
       <c r="F274" s="99">
-        <v>99.759997750798163</v>
+        <v>99.768524677961096</v>
       </c>
       <c r="G274" s="99">
-        <v>7.8808820333152108</v>
+        <v>7.7695735310580991</v>
       </c>
       <c r="H274" s="99">
-        <v>11.948560640932349</v>
+        <v>11.919673106460515</v>
       </c>
       <c r="I274" s="99">
-        <v>99.837543842040503</v>
+        <v>99.792578905693105</v>
       </c>
       <c r="J274" s="99">
-        <v>99.844037422087212</v>
+        <v>99.75987454016412</v>
       </c>
       <c r="K274" s="99">
-        <v>-3.6290122205794244</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>7.0251035428534028</v>
+      </c>
+    </row>
+    <row r="275" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A275" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B275" s="100"/>
-      <c r="C275" s="140">
+      <c r="C275" s="141">
         <v>0</v>
       </c>
       <c r="D275" s="17">
         <v>0.51463881016881774</v>
       </c>
       <c r="E275" s="17">
         <v>0.58350428079183525</v>
       </c>
       <c r="F275" s="17">
-        <v>0.24000224920182239</v>
+        <v>0.23147532203890639</v>
       </c>
       <c r="G275" s="17">
-        <v>-55.780098180908034</v>
+        <v>-57.398811494271449</v>
       </c>
       <c r="H275" s="17">
-        <v>-7.5520264237610153</v>
+        <v>-8.4099320145177519</v>
       </c>
       <c r="I275" s="17">
-        <v>0.16245615795949866</v>
+        <v>0.20742109430689068</v>
       </c>
       <c r="J275" s="17">
-        <v>0.15596257791278043</v>
+        <v>0.24012545983588002</v>
       </c>
       <c r="K275" s="17">
-        <v>-7.4871008165395274</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23.940515122863442</v>
+      </c>
+    </row>
+    <row r="276" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A276" s="4" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="D276" s="60"/>
     </row>
-    <row r="277" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="277" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A277" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D277" s="60"/>
     </row>
-    <row r="278" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="278" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A278" s="4" t="s">
         <v>51</v>
       </c>
       <c r="D278" s="60"/>
     </row>
-    <row r="279" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="279" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A279" s="20" t="s">
         <v>101</v>
       </c>
       <c r="D279" s="60"/>
     </row>
-    <row r="280" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="280" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A280" s="101" t="s">
         <v>70</v>
       </c>
       <c r="D280" s="60"/>
     </row>
-    <row r="281" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A281" s="122" t="s">
+    <row r="281" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A281" s="133" t="s">
         <v>71</v>
       </c>
-      <c r="B281" s="122">
-[...31 lines deleted...]
-      <c r="A282" s="122" t="s">
+      <c r="B281" s="133">
+        <v>0</v>
+      </c>
+      <c r="C281" s="133">
+        <v>0</v>
+      </c>
+      <c r="D281" s="133">
+        <v>0</v>
+      </c>
+      <c r="E281" s="133">
+        <v>0</v>
+      </c>
+      <c r="F281" s="133">
+        <v>0</v>
+      </c>
+      <c r="G281" s="133">
+        <v>0</v>
+      </c>
+      <c r="H281" s="133">
+        <v>0</v>
+      </c>
+      <c r="I281" s="133">
+        <v>0</v>
+      </c>
+      <c r="J281" s="133">
+        <v>0</v>
+      </c>
+      <c r="K281" s="133">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="282" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A282" s="133" t="s">
         <v>72</v>
       </c>
-      <c r="B282" s="122">
-[...31 lines deleted...]
-      <c r="A283" s="122" t="s">
+      <c r="B282" s="133">
+        <v>0</v>
+      </c>
+      <c r="C282" s="133">
+        <v>0</v>
+      </c>
+      <c r="D282" s="133">
+        <v>0</v>
+      </c>
+      <c r="E282" s="133">
+        <v>0</v>
+      </c>
+      <c r="F282" s="133">
+        <v>0</v>
+      </c>
+      <c r="G282" s="133">
+        <v>0</v>
+      </c>
+      <c r="H282" s="133">
+        <v>0</v>
+      </c>
+      <c r="I282" s="133">
+        <v>0</v>
+      </c>
+      <c r="J282" s="133">
+        <v>0</v>
+      </c>
+      <c r="K282" s="133">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="283" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A283" s="133" t="s">
         <v>73</v>
       </c>
-      <c r="B283" s="122">
-[...31 lines deleted...]
-      <c r="A284" s="122" t="s">
+      <c r="B283" s="133">
+        <v>0</v>
+      </c>
+      <c r="C283" s="133">
+        <v>0</v>
+      </c>
+      <c r="D283" s="133">
+        <v>0</v>
+      </c>
+      <c r="E283" s="133">
+        <v>0</v>
+      </c>
+      <c r="F283" s="133">
+        <v>0</v>
+      </c>
+      <c r="G283" s="133">
+        <v>0</v>
+      </c>
+      <c r="H283" s="133">
+        <v>0</v>
+      </c>
+      <c r="I283" s="133">
+        <v>0</v>
+      </c>
+      <c r="J283" s="133">
+        <v>0</v>
+      </c>
+      <c r="K283" s="133">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="284" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A284" s="133" t="s">
         <v>74</v>
       </c>
-      <c r="B284" s="122">
-[...30 lines deleted...]
-    <row r="285" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B284" s="133">
+        <v>0</v>
+      </c>
+      <c r="C284" s="133">
+        <v>0</v>
+      </c>
+      <c r="D284" s="133">
+        <v>0</v>
+      </c>
+      <c r="E284" s="133">
+        <v>0</v>
+      </c>
+      <c r="F284" s="133">
+        <v>0</v>
+      </c>
+      <c r="G284" s="133">
+        <v>0</v>
+      </c>
+      <c r="H284" s="133">
+        <v>0</v>
+      </c>
+      <c r="I284" s="133">
+        <v>0</v>
+      </c>
+      <c r="J284" s="133">
+        <v>0</v>
+      </c>
+      <c r="K284" s="133">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="285" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A285" s="46"/>
       <c r="B285" s="46"/>
       <c r="C285" s="46"/>
       <c r="D285" s="46"/>
       <c r="E285" s="46"/>
       <c r="F285" s="83"/>
       <c r="G285" s="83"/>
       <c r="H285" s="46"/>
       <c r="I285" s="46"/>
       <c r="J285" s="46"/>
       <c r="K285" s="46"/>
     </row>
-    <row r="286" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="286" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A286" s="46"/>
       <c r="B286" s="46"/>
       <c r="C286" s="46"/>
       <c r="D286" s="46"/>
       <c r="E286" s="46"/>
       <c r="F286" s="83"/>
       <c r="G286" s="83"/>
       <c r="H286" s="46"/>
       <c r="I286" s="46"/>
       <c r="J286" s="46"/>
       <c r="K286" s="46"/>
     </row>
-    <row r="287" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="287" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A287" s="46"/>
       <c r="B287" s="46"/>
       <c r="C287" s="46"/>
       <c r="D287" s="46"/>
       <c r="E287" s="46"/>
       <c r="F287" s="83"/>
       <c r="G287" s="83"/>
       <c r="H287" s="46"/>
       <c r="I287" s="46"/>
       <c r="J287" s="46"/>
       <c r="K287" s="46"/>
     </row>
-    <row r="288" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="288" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A288" s="2" t="s">
-        <v>169</v>
+        <v>176</v>
       </c>
       <c r="B288" s="22"/>
       <c r="C288" s="22"/>
       <c r="D288" s="22"/>
       <c r="E288" s="22"/>
       <c r="F288" s="22"/>
       <c r="G288" s="22"/>
       <c r="H288" s="22"/>
       <c r="I288" s="22"/>
       <c r="J288" s="22"/>
       <c r="K288" s="22"/>
     </row>
-    <row r="289" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="289" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A289" s="12">
         <v>0</v>
       </c>
       <c r="B289" s="12"/>
       <c r="C289" s="12"/>
       <c r="D289" s="24">
         <v>0</v>
       </c>
       <c r="E289" s="12">
         <v>2021</v>
       </c>
       <c r="F289" s="12">
         <v>2022</v>
       </c>
       <c r="G289" s="12">
         <v>2023</v>
       </c>
       <c r="H289" s="12">
         <v>2024</v>
       </c>
       <c r="I289" s="12">
         <v>2025</v>
       </c>
       <c r="J289" s="13" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="K289" s="13" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="290" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A290" s="47" t="s">
         <v>63</v>
       </c>
       <c r="B290" s="102"/>
       <c r="C290" s="102"/>
-      <c r="D290" s="129" t="s">
+      <c r="D290" s="122" t="s">
         <v>47</v>
       </c>
       <c r="E290" s="103">
         <v>1.1825406197783586</v>
       </c>
       <c r="F290" s="103">
         <v>1.4482733013619549</v>
       </c>
       <c r="G290" s="103">
         <v>0.68613340822321911</v>
       </c>
       <c r="H290" s="103">
         <v>0.38925038451756167</v>
       </c>
       <c r="I290" s="103">
-        <v>2.6215128411640896</v>
+        <v>2.622347223265634</v>
       </c>
       <c r="J290" s="104">
-        <v>596.918476964805</v>
+        <v>596.94697118358931</v>
       </c>
       <c r="K290" s="104">
-        <v>34.106374320495839</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>34.107745068262417</v>
+      </c>
+    </row>
+    <row r="291" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A291" s="15" t="s">
         <v>75</v>
       </c>
       <c r="B291" s="22"/>
       <c r="C291" s="22"/>
-      <c r="D291" s="130">
+      <c r="D291" s="137">
         <v>0</v>
       </c>
       <c r="E291" s="60">
         <v>4.7406068158819474E-2</v>
       </c>
       <c r="F291" s="60">
         <v>1.6119045058041521E-2</v>
       </c>
       <c r="G291" s="60">
         <v>0.64356284960484489</v>
       </c>
       <c r="H291" s="60">
         <v>0.40555576773352986</v>
       </c>
       <c r="I291" s="60">
-        <v>0.52914805831776701</v>
+        <v>0.52929483621736939</v>
       </c>
       <c r="J291" s="16">
         <v>35.016132729943926</v>
       </c>
       <c r="K291" s="16">
         <v>100.88673406560619</v>
       </c>
     </row>
-    <row r="292" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="292" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A292" s="15" t="s">
         <v>62</v>
       </c>
       <c r="B292" s="22"/>
       <c r="C292" s="22"/>
-      <c r="D292" s="130">
+      <c r="D292" s="137">
         <v>0</v>
       </c>
       <c r="E292" s="60">
         <v>3.2556253405221343</v>
       </c>
       <c r="F292" s="60">
         <v>5.2504165691871547</v>
       </c>
       <c r="G292" s="60">
         <v>2.2567907465342083</v>
       </c>
       <c r="H292" s="60">
         <v>1.14393292611605</v>
       </c>
       <c r="I292" s="60">
-        <v>2.1039756714564501</v>
+        <v>2.1045592834059161</v>
       </c>
       <c r="J292" s="16">
         <v>90.326470023272591</v>
       </c>
       <c r="K292" s="16">
         <v>-1.4589889168672765</v>
       </c>
     </row>
-    <row r="293" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="293" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A293" s="15" t="s">
         <v>61</v>
       </c>
       <c r="B293" s="22"/>
       <c r="C293" s="22"/>
-      <c r="D293" s="130">
+      <c r="D293" s="137">
         <v>0</v>
       </c>
       <c r="E293" s="60">
         <v>93.926054390740504</v>
       </c>
       <c r="F293" s="60">
         <v>91.157093771350787</v>
       </c>
       <c r="G293" s="60">
         <v>93.632564874041904</v>
       </c>
       <c r="H293" s="60">
         <v>94.606643037431255</v>
       </c>
       <c r="I293" s="60">
-        <v>89.689936679221077</v>
+        <v>89.79921187592619</v>
       </c>
       <c r="J293" s="16">
-        <v>-1.897262882441844</v>
+        <v>-1.8049756706816646</v>
       </c>
       <c r="K293" s="16">
-        <v>8.6437757052532085</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>8.6693175411510346</v>
+      </c>
+    </row>
+    <row r="294" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A294" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B294" s="73"/>
       <c r="C294" s="73"/>
-      <c r="D294" s="131">
+      <c r="D294" s="138">
         <v>0</v>
       </c>
       <c r="E294" s="105">
-        <v>1.5883735808001884</v>
+        <v>1.5883735808001846</v>
       </c>
       <c r="F294" s="105">
-        <v>2.1280973130420455</v>
+        <v>2.1280973130420517</v>
       </c>
       <c r="G294" s="105">
-        <v>2.7809481215958329</v>
+        <v>2.780948121595828</v>
       </c>
       <c r="H294" s="105">
-        <v>3.4546178842015927</v>
+        <v>3.4546178842015998</v>
       </c>
       <c r="I294" s="105">
-        <v>5.0554267498406142</v>
+        <v>4.9445867811848849</v>
       </c>
       <c r="J294" s="17">
-        <v>51.431716379501182</v>
+        <v>48.070511285832396</v>
       </c>
       <c r="K294" s="17">
-        <v>46.796848644070231</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>45.975397076227331</v>
+      </c>
+    </row>
+    <row r="295" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A295" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F295" s="60"/>
       <c r="G295" s="60"/>
       <c r="H295" s="60"/>
       <c r="I295" s="60"/>
       <c r="J295" s="60"/>
       <c r="K295" s="60"/>
     </row>
-    <row r="296" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="296" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A296" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B296" s="84"/>
       <c r="C296" s="84"/>
       <c r="D296" s="84"/>
       <c r="E296" s="84"/>
       <c r="F296" s="84"/>
       <c r="G296" s="84"/>
       <c r="H296" s="84"/>
       <c r="I296" s="84"/>
       <c r="J296" s="84"/>
       <c r="K296" s="84"/>
     </row>
-    <row r="297" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="297" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A297" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B297" s="84"/>
       <c r="C297" s="84"/>
       <c r="D297" s="84"/>
       <c r="E297" s="84"/>
       <c r="F297" s="84"/>
       <c r="G297" s="84"/>
       <c r="H297" s="84"/>
       <c r="I297" s="84"/>
       <c r="J297" s="84"/>
       <c r="K297" s="84"/>
     </row>
-    <row r="298" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="298" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A298" s="20" t="s">
         <v>101</v>
       </c>
     </row>
-    <row r="299" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="299" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A299" s="101" t="s">
         <v>78</v>
       </c>
       <c r="B299" s="85"/>
       <c r="C299" s="85"/>
       <c r="D299" s="85"/>
       <c r="E299" s="85"/>
       <c r="F299" s="85"/>
       <c r="G299" s="85"/>
       <c r="H299" s="85"/>
       <c r="I299" s="85"/>
       <c r="J299" s="85"/>
       <c r="K299" s="85"/>
     </row>
-    <row r="300" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="300" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A300" s="101" t="s">
         <v>77</v>
       </c>
       <c r="B300" s="84"/>
       <c r="C300" s="84"/>
       <c r="D300" s="84"/>
       <c r="E300" s="84"/>
       <c r="F300" s="84"/>
       <c r="G300" s="84"/>
       <c r="H300" s="84"/>
       <c r="I300" s="84"/>
       <c r="J300" s="84"/>
       <c r="K300" s="84"/>
     </row>
-    <row r="301" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="301" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A301" s="46"/>
     </row>
-    <row r="302" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="302" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A302" s="46"/>
     </row>
-    <row r="303" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="303" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A303" s="2" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="B303" s="22"/>
       <c r="C303" s="22"/>
       <c r="D303" s="22"/>
       <c r="E303" s="22"/>
       <c r="F303" s="22"/>
       <c r="G303" s="22"/>
       <c r="H303" s="22"/>
       <c r="I303" s="22"/>
       <c r="J303" s="22"/>
       <c r="K303" s="22"/>
     </row>
-    <row r="304" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="304" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A304" s="12">
         <v>0</v>
       </c>
       <c r="B304" s="12"/>
       <c r="C304" s="12"/>
       <c r="D304" s="24">
         <v>0</v>
       </c>
       <c r="E304" s="12">
         <v>2021</v>
       </c>
       <c r="F304" s="12">
         <v>2022</v>
       </c>
       <c r="G304" s="12">
         <v>2023</v>
       </c>
       <c r="H304" s="12">
         <v>2024</v>
       </c>
       <c r="I304" s="12">
         <v>2025</v>
       </c>
       <c r="J304" s="13" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="K304" s="13" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="305" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A305" s="47" t="s">
         <v>63</v>
       </c>
       <c r="B305" s="102"/>
       <c r="C305" s="102"/>
-      <c r="D305" s="129" t="s">
+      <c r="D305" s="122" t="s">
         <v>47</v>
       </c>
       <c r="E305" s="103">
         <v>0.82927376903113648</v>
       </c>
       <c r="F305" s="103">
         <v>0.68357293417093468</v>
       </c>
       <c r="G305" s="103">
         <v>0.32712819541644822</v>
       </c>
       <c r="H305" s="103">
         <v>0.22251397933561989</v>
       </c>
       <c r="I305" s="103">
-        <v>0.18890242333476334</v>
+        <v>0.19163595801234992</v>
       </c>
       <c r="J305" s="104">
-        <v>-8.4228417410893872</v>
+        <v>-7.3077712988723409</v>
       </c>
       <c r="K305" s="104">
-        <v>-22.648416597332311</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-22.414020264687352</v>
+      </c>
+    </row>
+    <row r="306" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A306" s="15" t="s">
         <v>75</v>
       </c>
       <c r="B306" s="22"/>
       <c r="C306" s="22"/>
-      <c r="D306" s="130">
+      <c r="D306" s="137">
         <v>0</v>
       </c>
       <c r="E306" s="60">
         <v>1.5619994161677426</v>
       </c>
       <c r="F306" s="60">
         <v>0.11413501309211679</v>
       </c>
       <c r="G306" s="60">
         <v>0.10549057157969594</v>
       </c>
       <c r="H306" s="60">
         <v>0.13105855345532499</v>
       </c>
       <c r="I306" s="60">
-        <v>0.17701731858405928</v>
+        <v>0.17741856774053957</v>
       </c>
       <c r="J306" s="16">
         <v>45.699251836707191</v>
       </c>
       <c r="K306" s="16">
         <v>-35.036707090941455</v>
       </c>
     </row>
-    <row r="307" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="307" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A307" s="15" t="s">
         <v>62</v>
       </c>
       <c r="B307" s="22"/>
       <c r="C307" s="22"/>
-      <c r="D307" s="130">
+      <c r="D307" s="137">
         <v>0</v>
       </c>
       <c r="E307" s="60">
         <v>7.2996764905972675</v>
       </c>
       <c r="F307" s="60">
         <v>8.1935267399446499</v>
       </c>
       <c r="G307" s="60">
         <v>13.004009223981743</v>
       </c>
       <c r="H307" s="60">
         <v>11.67766792542554</v>
       </c>
       <c r="I307" s="60">
-        <v>13.391176738706335</v>
+        <v>13.421788101947953</v>
       </c>
       <c r="J307" s="16">
-        <v>23.699958735925005</v>
+        <v>23.70232996784485</v>
       </c>
       <c r="K307" s="16">
-        <v>30.305602947188206</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>30.306227406943709</v>
+      </c>
+    </row>
+    <row r="308" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A308" s="15" t="s">
         <v>61</v>
       </c>
       <c r="B308" s="22"/>
       <c r="C308" s="22"/>
-      <c r="D308" s="130">
+      <c r="D308" s="137">
         <v>0</v>
       </c>
       <c r="E308" s="60">
         <v>86.395862952778572</v>
       </c>
       <c r="F308" s="60">
         <v>85.962014698610261</v>
       </c>
       <c r="G308" s="60">
         <v>84.014567590571815</v>
       </c>
       <c r="H308" s="60">
         <v>81.727478502899118</v>
       </c>
       <c r="I308" s="60">
-        <v>80.133011825914508</v>
+        <v>80.494810268435998</v>
       </c>
       <c r="J308" s="16">
-        <v>5.7670277568452484</v>
+        <v>6.0042808087216439</v>
       </c>
       <c r="K308" s="16">
-        <v>9.8788075912167539</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>9.9403749403605968</v>
+      </c>
+    </row>
+    <row r="309" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A309" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B309" s="73"/>
       <c r="C309" s="73"/>
-      <c r="D309" s="131">
+      <c r="D309" s="138">
         <v>0</v>
       </c>
       <c r="E309" s="105">
-        <v>3.9131873714252876</v>
+        <v>3.9131873714252801</v>
       </c>
       <c r="F309" s="105">
-        <v>5.046750614182038</v>
+        <v>5.0467506141820442</v>
       </c>
       <c r="G309" s="105">
-        <v>2.5488044184503136</v>
+        <v>2.5488044184502994</v>
       </c>
       <c r="H309" s="105">
-        <v>6.2412810388843978</v>
+        <v>6.241281038884396</v>
       </c>
       <c r="I309" s="105">
-        <v>6.1098916934603373</v>
+        <v>5.7143471038631466</v>
       </c>
       <c r="J309" s="17">
-        <v>5.6006780866230113</v>
+        <v>-1.4591053302605705</v>
       </c>
       <c r="K309" s="17">
-        <v>25.158406492828256</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23.011998317236326</v>
+      </c>
+    </row>
+    <row r="310" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A310" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F310" s="60"/>
       <c r="G310" s="60"/>
       <c r="H310" s="60"/>
       <c r="I310" s="60"/>
       <c r="J310" s="60"/>
       <c r="K310" s="60"/>
     </row>
-    <row r="311" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="311" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A311" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B311" s="84"/>
       <c r="C311" s="84"/>
       <c r="D311" s="84"/>
       <c r="E311" s="84"/>
       <c r="F311" s="84"/>
       <c r="G311" s="84"/>
       <c r="H311" s="84"/>
       <c r="I311" s="84"/>
       <c r="J311" s="84"/>
       <c r="K311" s="84"/>
     </row>
-    <row r="312" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="312" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A312" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B312" s="84"/>
       <c r="C312" s="84"/>
       <c r="D312" s="84"/>
       <c r="E312" s="84"/>
       <c r="F312" s="84"/>
       <c r="G312" s="84"/>
       <c r="H312" s="84"/>
       <c r="I312" s="84"/>
       <c r="J312" s="84"/>
       <c r="K312" s="84"/>
     </row>
-    <row r="313" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="313" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A313" s="20" t="s">
         <v>101</v>
       </c>
     </row>
-    <row r="314" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="314" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A314" s="101" t="s">
         <v>78</v>
       </c>
       <c r="B314" s="85"/>
       <c r="C314" s="85"/>
       <c r="D314" s="85"/>
       <c r="E314" s="85"/>
       <c r="F314" s="85"/>
       <c r="G314" s="85"/>
       <c r="H314" s="85"/>
       <c r="I314" s="85"/>
       <c r="J314" s="85"/>
       <c r="K314" s="85"/>
     </row>
-    <row r="315" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="315" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A315" s="101" t="s">
         <v>77</v>
       </c>
       <c r="B315" s="84"/>
       <c r="C315" s="84"/>
       <c r="D315" s="84"/>
       <c r="E315" s="84"/>
       <c r="F315" s="84"/>
       <c r="G315" s="84"/>
       <c r="H315" s="84"/>
       <c r="I315" s="84"/>
       <c r="J315" s="84"/>
       <c r="K315" s="84"/>
     </row>
-    <row r="316" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="316" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A316" s="82"/>
     </row>
-    <row r="317" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="317" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A317" s="82"/>
     </row>
-    <row r="318" spans="1:11" ht="12" x14ac:dyDescent="0.2">
+    <row r="318" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A318" s="2" t="s">
-        <v>171</v>
+        <v>178</v>
       </c>
       <c r="B318" s="8"/>
       <c r="C318" s="8"/>
       <c r="D318" s="8"/>
       <c r="E318" s="8"/>
       <c r="F318" s="8"/>
       <c r="G318" s="8"/>
       <c r="H318" s="8"/>
       <c r="I318" s="8"/>
       <c r="J318" s="8"/>
       <c r="K318" s="9"/>
     </row>
-    <row r="319" spans="1:11" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="319" spans="1:11" s="25" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A319" s="11">
         <v>0</v>
       </c>
       <c r="B319" s="11"/>
       <c r="C319" s="11"/>
       <c r="D319" s="11"/>
       <c r="E319" s="12">
         <v>2021</v>
       </c>
       <c r="F319" s="12">
         <v>2022</v>
       </c>
       <c r="G319" s="12">
         <v>2023</v>
       </c>
       <c r="H319" s="12">
         <v>2024</v>
       </c>
       <c r="I319" s="12">
         <v>2025</v>
       </c>
       <c r="J319" s="13" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="K319" s="13" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="320" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A320" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B320" s="15"/>
       <c r="C320" s="15"/>
       <c r="D320" s="15"/>
       <c r="E320" s="16">
         <v>78.680000000000007</v>
       </c>
       <c r="F320" s="16">
         <v>136.63</v>
       </c>
       <c r="G320" s="16">
         <v>179.19</v>
       </c>
       <c r="H320" s="16">
         <v>211.44</v>
       </c>
       <c r="I320" s="16">
         <v>225.53</v>
       </c>
       <c r="J320" s="16">
         <v>6.6638289822171792</v>
       </c>
       <c r="K320" s="16">
         <v>30.117284807748046</v>
       </c>
     </row>
-    <row r="321" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="321" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A321" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B321" s="15"/>
       <c r="C321" s="15"/>
       <c r="D321" s="15"/>
       <c r="E321" s="16">
         <v>34.119999999999997</v>
       </c>
       <c r="F321" s="16">
         <v>48.15</v>
       </c>
       <c r="G321" s="16">
         <v>75.75</v>
       </c>
       <c r="H321" s="16">
         <v>72.34</v>
       </c>
       <c r="I321" s="16">
         <v>62.61</v>
       </c>
       <c r="J321" s="16">
         <v>-13.450373237489638</v>
       </c>
       <c r="K321" s="16">
         <v>16.388124601814667</v>
       </c>
     </row>
-    <row r="322" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="322" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A322" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B322" s="15"/>
       <c r="C322" s="15"/>
       <c r="D322" s="15"/>
       <c r="E322" s="16">
         <v>44.560000000000009</v>
       </c>
       <c r="F322" s="16">
         <v>88.47999999999999</v>
       </c>
       <c r="G322" s="16">
         <v>103.44</v>
       </c>
       <c r="H322" s="16">
         <v>139.1</v>
       </c>
       <c r="I322" s="16">
         <v>162.92000000000002</v>
       </c>
       <c r="J322" s="16" t="s">
         <v>24</v>
       </c>
       <c r="K322" s="16" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="323" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="323" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A323" s="1" t="s">
         <v>92</v>
       </c>
       <c r="B323" s="1"/>
       <c r="C323" s="1"/>
       <c r="D323" s="1"/>
       <c r="E323" s="17">
         <v>230.59788980070343</v>
       </c>
       <c r="F323" s="17">
         <v>283.75908618899274</v>
       </c>
       <c r="G323" s="17">
         <v>236.55445544554453</v>
       </c>
       <c r="H323" s="17">
         <v>292.28642521426593</v>
       </c>
       <c r="I323" s="17">
         <v>360.2140233189586</v>
       </c>
       <c r="J323" s="18" t="s">
         <v>24</v>
       </c>
       <c r="K323" s="18" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="324" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="324" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A324" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B324" s="46"/>
       <c r="C324" s="46"/>
       <c r="D324" s="46"/>
       <c r="E324" s="46"/>
       <c r="F324" s="46"/>
       <c r="G324" s="46"/>
       <c r="H324" s="46"/>
       <c r="I324" s="46"/>
       <c r="J324" s="46"/>
       <c r="K324" s="46"/>
     </row>
-    <row r="325" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="325" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A325" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B325" s="46"/>
       <c r="C325" s="46"/>
       <c r="D325" s="46"/>
       <c r="E325" s="46"/>
       <c r="F325" s="46"/>
       <c r="G325" s="46"/>
       <c r="H325" s="46"/>
       <c r="I325" s="46"/>
       <c r="J325" s="46"/>
       <c r="K325" s="46"/>
     </row>
-    <row r="326" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="326" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A326" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B326" s="46"/>
       <c r="C326" s="46"/>
       <c r="D326" s="46"/>
       <c r="E326" s="46"/>
       <c r="F326" s="46"/>
       <c r="G326" s="46"/>
       <c r="H326" s="46"/>
       <c r="I326" s="46"/>
       <c r="J326" s="46"/>
       <c r="K326" s="46"/>
     </row>
-    <row r="327" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="327" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A327" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B327" s="46"/>
       <c r="C327" s="46"/>
       <c r="D327" s="46"/>
       <c r="E327" s="46"/>
       <c r="F327" s="46"/>
       <c r="G327" s="46"/>
       <c r="H327" s="46"/>
       <c r="I327" s="46"/>
       <c r="J327" s="46"/>
       <c r="K327" s="46"/>
     </row>
-    <row r="328" spans="1:11" ht="12" x14ac:dyDescent="0.2">
+    <row r="328" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A328" s="20" t="s">
         <v>101</v>
       </c>
       <c r="B328" s="46"/>
       <c r="C328" s="46"/>
       <c r="D328" s="46"/>
       <c r="E328" s="46"/>
       <c r="F328" s="46"/>
       <c r="G328" s="46"/>
       <c r="H328" s="46"/>
       <c r="I328" s="46"/>
       <c r="J328" s="46"/>
       <c r="K328" s="46"/>
     </row>
-    <row r="329" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-[...34 lines deleted...]
-    <row r="330" spans="1:11" ht="12" x14ac:dyDescent="0.2">
+    <row r="329" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A329" s="129" t="s">
+        <v>119</v>
+      </c>
+      <c r="B329" s="129">
+        <v>0</v>
+      </c>
+      <c r="C329" s="129">
+        <v>0</v>
+      </c>
+      <c r="D329" s="129">
+        <v>0</v>
+      </c>
+      <c r="E329" s="129">
+        <v>0</v>
+      </c>
+      <c r="F329" s="129">
+        <v>0</v>
+      </c>
+      <c r="G329" s="129">
+        <v>0</v>
+      </c>
+      <c r="H329" s="129">
+        <v>0</v>
+      </c>
+      <c r="I329" s="129">
+        <v>0</v>
+      </c>
+      <c r="J329" s="129">
+        <v>0</v>
+      </c>
+      <c r="K329" s="129">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="330" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A330" s="46"/>
       <c r="B330" s="46"/>
       <c r="C330" s="46"/>
       <c r="D330" s="46"/>
       <c r="E330" s="46"/>
       <c r="F330" s="46"/>
       <c r="G330" s="46"/>
       <c r="H330" s="46"/>
       <c r="I330" s="46"/>
       <c r="J330" s="46"/>
       <c r="K330" s="46"/>
     </row>
-    <row r="331" spans="1:11" s="10" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="331" spans="1:11" s="10" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A331" s="2" t="s">
-        <v>172</v>
+        <v>179</v>
       </c>
       <c r="B331" s="37"/>
       <c r="C331" s="37"/>
       <c r="D331" s="37"/>
       <c r="E331" s="37"/>
       <c r="F331" s="37"/>
       <c r="G331" s="37"/>
       <c r="H331" s="37"/>
       <c r="I331" s="37"/>
       <c r="J331" s="37"/>
       <c r="K331" s="37"/>
     </row>
-    <row r="332" spans="1:11" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="332" spans="1:11" s="10" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A332" s="23"/>
       <c r="B332" s="23"/>
       <c r="C332" s="23"/>
       <c r="D332" s="24"/>
       <c r="E332" s="12"/>
       <c r="F332" s="12"/>
       <c r="G332" s="12">
         <v>2021</v>
       </c>
       <c r="H332" s="12">
         <v>2022</v>
       </c>
       <c r="I332" s="12">
         <v>2023</v>
       </c>
       <c r="J332" s="13">
         <v>2024</v>
       </c>
       <c r="K332" s="13">
         <v>2025</v>
       </c>
     </row>
-    <row r="333" spans="1:11" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="E333" s="125"/>
+    <row r="333" spans="1:11" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A333" s="142" t="s">
+        <v>157</v>
+      </c>
+      <c r="B333" s="142"/>
+      <c r="C333" s="142"/>
+      <c r="D333" s="142"/>
+      <c r="E333" s="142"/>
       <c r="F333" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G333" s="27">
         <v>28</v>
       </c>
       <c r="H333" s="27">
         <v>25</v>
       </c>
       <c r="I333" s="27">
         <v>24</v>
       </c>
       <c r="J333" s="27">
         <v>26</v>
       </c>
       <c r="K333" s="27">
         <v>26</v>
       </c>
     </row>
-    <row r="334" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="E334" s="126"/>
+    <row r="334" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A334" s="124"/>
+      <c r="B334" s="124"/>
+      <c r="C334" s="124"/>
+      <c r="D334" s="124"/>
+      <c r="E334" s="124"/>
       <c r="F334" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G334" s="28">
         <v>0.28088202954759001</v>
       </c>
       <c r="H334" s="28">
         <v>0.30389147006469952</v>
       </c>
       <c r="I334" s="28">
         <v>0.33578087276417795</v>
       </c>
       <c r="J334" s="28">
         <v>0.36467778947722446</v>
       </c>
       <c r="K334" s="28">
         <v>0.37275960781980338</v>
       </c>
     </row>
-    <row r="335" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="E335" s="127"/>
+    <row r="335" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A335" s="128" t="s">
+        <v>158</v>
+      </c>
+      <c r="B335" s="128"/>
+      <c r="C335" s="128"/>
+      <c r="D335" s="128"/>
+      <c r="E335" s="128"/>
       <c r="F335" s="29" t="s">
         <v>21</v>
       </c>
       <c r="G335" s="30">
         <v>39</v>
       </c>
       <c r="H335" s="30">
         <v>41</v>
       </c>
       <c r="I335" s="30">
         <v>33</v>
       </c>
       <c r="J335" s="30">
         <v>38</v>
       </c>
       <c r="K335" s="30">
         <v>39</v>
       </c>
     </row>
-    <row r="336" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="E336" s="128"/>
+    <row r="336" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A336" s="125"/>
+      <c r="B336" s="125"/>
+      <c r="C336" s="125"/>
+      <c r="D336" s="125"/>
+      <c r="E336" s="125"/>
       <c r="F336" s="31" t="s">
         <v>30</v>
       </c>
       <c r="G336" s="32">
         <v>0.19623157165845584</v>
       </c>
       <c r="H336" s="32">
         <v>0.20645795332635281</v>
       </c>
       <c r="I336" s="32">
         <v>0.31478871132358371</v>
       </c>
       <c r="J336" s="32">
         <v>0.27716252091458271</v>
       </c>
       <c r="K336" s="32">
         <v>0.22881806569976629</v>
       </c>
     </row>
-    <row r="337" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="337" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A337" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B337" s="33"/>
       <c r="C337" s="34"/>
     </row>
-    <row r="338" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="338" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A338" s="4" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="342" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="342" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A342" s="2" t="s">
-        <v>173</v>
+        <v>180</v>
       </c>
       <c r="B342" s="8"/>
       <c r="C342" s="8"/>
       <c r="D342" s="8"/>
       <c r="E342" s="8"/>
       <c r="F342" s="8"/>
       <c r="G342" s="8"/>
       <c r="H342" s="8"/>
       <c r="I342" s="8"/>
       <c r="J342" s="8"/>
       <c r="K342" s="9"/>
     </row>
-    <row r="343" spans="1:11" s="14" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="343" spans="1:11" s="14" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A343" s="11">
         <v>0</v>
       </c>
       <c r="B343" s="11"/>
       <c r="C343" s="11"/>
       <c r="D343" s="11"/>
       <c r="E343" s="12">
         <v>2021</v>
       </c>
       <c r="F343" s="12">
         <v>2022</v>
       </c>
       <c r="G343" s="12">
         <v>2023</v>
       </c>
       <c r="H343" s="12">
         <v>2024</v>
       </c>
       <c r="I343" s="12">
         <v>2025</v>
       </c>
       <c r="J343" s="13" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="K343" s="13" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="344" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A344" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B344" s="15"/>
       <c r="C344" s="15"/>
       <c r="D344" s="15"/>
       <c r="E344" s="16">
         <v>552.20000000000005</v>
       </c>
       <c r="F344" s="16">
         <v>715.12</v>
       </c>
       <c r="G344" s="16">
         <v>802.39</v>
       </c>
       <c r="H344" s="16">
         <v>876.29</v>
       </c>
       <c r="I344" s="16">
         <v>914.64</v>
       </c>
       <c r="J344" s="16">
         <v>4.3764050713804821</v>
       </c>
       <c r="K344" s="16">
         <v>13.445806534014304</v>
       </c>
     </row>
-    <row r="345" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="345" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A345" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B345" s="15"/>
       <c r="C345" s="15"/>
       <c r="D345" s="15"/>
       <c r="E345" s="16">
         <v>610.99</v>
       </c>
       <c r="F345" s="16">
         <v>791.09</v>
       </c>
       <c r="G345" s="16">
         <v>840.04</v>
       </c>
       <c r="H345" s="16">
         <v>916.01</v>
       </c>
       <c r="I345" s="16">
         <v>974.5</v>
       </c>
       <c r="J345" s="16">
         <v>6.3853014705079651</v>
       </c>
       <c r="K345" s="16">
         <v>12.379458547109756</v>
       </c>
     </row>
-    <row r="346" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="346" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A346" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B346" s="15"/>
       <c r="C346" s="15"/>
       <c r="D346" s="15"/>
       <c r="E346" s="16">
         <v>-58.789999999999964</v>
       </c>
       <c r="F346" s="16">
         <v>-75.970000000000027</v>
       </c>
       <c r="G346" s="16">
         <v>-37.649999999999977</v>
       </c>
       <c r="H346" s="16">
         <v>-39.720000000000027</v>
       </c>
       <c r="I346" s="16">
         <v>-59.860000000000014</v>
       </c>
       <c r="J346" s="16" t="s">
         <v>24</v>
       </c>
       <c r="K346" s="16" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="347" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="347" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A347" s="1" t="s">
         <v>92</v>
       </c>
       <c r="B347" s="1"/>
       <c r="C347" s="1"/>
       <c r="D347" s="1"/>
       <c r="E347" s="17">
         <v>90.377911258776749</v>
       </c>
       <c r="F347" s="17">
         <v>90.396794296477012</v>
       </c>
       <c r="G347" s="17">
         <v>95.518070568068197</v>
       </c>
       <c r="H347" s="17">
         <v>95.663802796912691</v>
       </c>
       <c r="I347" s="17">
         <v>93.857362750128274</v>
       </c>
       <c r="J347" s="18" t="s">
         <v>24</v>
       </c>
       <c r="K347" s="18" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="348" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="348" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A348" s="4" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="349" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="349" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A349" s="4" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="350" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="350" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A350" s="4" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="351" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="351" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A351" s="4" t="s">
         <v>102</v>
       </c>
     </row>
-    <row r="352" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A352" s="121" t="s">
+    <row r="352" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A352" s="129" t="s">
         <v>64</v>
       </c>
-      <c r="B352" s="121"/>
-[...45 lines deleted...]
-    <row r="354" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B352" s="129"/>
+      <c r="C352" s="129"/>
+      <c r="D352" s="129"/>
+      <c r="E352" s="129"/>
+      <c r="F352" s="129"/>
+      <c r="G352" s="129"/>
+      <c r="H352" s="129"/>
+      <c r="I352" s="129"/>
+      <c r="J352" s="129"/>
+      <c r="K352" s="129"/>
+    </row>
+    <row r="353" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A353" s="129" t="s">
+        <v>119</v>
+      </c>
+      <c r="B353" s="129">
+        <v>0</v>
+      </c>
+      <c r="C353" s="129">
+        <v>0</v>
+      </c>
+      <c r="D353" s="129">
+        <v>0</v>
+      </c>
+      <c r="E353" s="129">
+        <v>0</v>
+      </c>
+      <c r="F353" s="129">
+        <v>0</v>
+      </c>
+      <c r="G353" s="129">
+        <v>0</v>
+      </c>
+      <c r="H353" s="129">
+        <v>0</v>
+      </c>
+      <c r="I353" s="129">
+        <v>0</v>
+      </c>
+      <c r="J353" s="129">
+        <v>0</v>
+      </c>
+      <c r="K353" s="129">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="354" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A354" s="46"/>
       <c r="B354" s="46"/>
       <c r="C354" s="46"/>
       <c r="D354" s="46"/>
       <c r="E354" s="46"/>
       <c r="F354" s="46"/>
       <c r="G354" s="46"/>
       <c r="H354" s="46"/>
       <c r="I354" s="46"/>
       <c r="J354" s="46"/>
       <c r="K354" s="46"/>
     </row>
-    <row r="355" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="355" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A355" s="2" t="s">
-        <v>174</v>
+        <v>181</v>
       </c>
       <c r="B355" s="37"/>
       <c r="C355" s="37"/>
       <c r="D355" s="37"/>
       <c r="E355" s="37"/>
       <c r="F355" s="37"/>
       <c r="G355" s="37"/>
       <c r="H355" s="37"/>
       <c r="I355" s="37"/>
       <c r="J355" s="37"/>
       <c r="K355" s="37"/>
     </row>
-    <row r="356" spans="1:11" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="356" spans="1:11" s="10" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A356" s="23">
         <v>0</v>
       </c>
       <c r="B356" s="23">
         <v>0</v>
       </c>
       <c r="C356" s="23">
         <v>0</v>
       </c>
       <c r="D356" s="24"/>
       <c r="E356" s="12"/>
       <c r="F356" s="12">
         <v>0</v>
       </c>
       <c r="G356" s="12">
         <v>2021</v>
       </c>
       <c r="H356" s="12">
         <v>2022</v>
       </c>
       <c r="I356" s="12">
         <v>2023</v>
       </c>
       <c r="J356" s="13">
         <v>2024</v>
       </c>
       <c r="K356" s="13">
         <v>2025</v>
       </c>
     </row>
-    <row r="357" spans="1:11" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="E357" s="125"/>
+    <row r="357" spans="1:11" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A357" s="142" t="s">
+        <v>157</v>
+      </c>
+      <c r="B357" s="142"/>
+      <c r="C357" s="142"/>
+      <c r="D357" s="142"/>
+      <c r="E357" s="142"/>
       <c r="F357" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G357" s="27">
         <v>22</v>
       </c>
       <c r="H357" s="27">
         <v>22</v>
       </c>
       <c r="I357" s="27">
         <v>22</v>
       </c>
       <c r="J357" s="27">
         <v>21</v>
       </c>
       <c r="K357" s="27">
         <v>21</v>
       </c>
     </row>
-    <row r="358" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-      <c r="E358" s="126"/>
+    <row r="358" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A358" s="124">
+        <v>0</v>
+      </c>
+      <c r="B358" s="124">
+        <v>0</v>
+      </c>
+      <c r="C358" s="124">
+        <v>0</v>
+      </c>
+      <c r="D358" s="124"/>
+      <c r="E358" s="124"/>
       <c r="F358" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G358" s="28">
         <v>0.61268506622868157</v>
       </c>
       <c r="H358" s="28">
         <v>0.59118136823038347</v>
       </c>
       <c r="I358" s="28">
         <v>0.62822966057637508</v>
       </c>
       <c r="J358" s="28">
         <v>0.6571416658517607</v>
       </c>
       <c r="K358" s="28">
         <v>0.6793526095848258</v>
       </c>
     </row>
-    <row r="359" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="E359" s="127"/>
+    <row r="359" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A359" s="128" t="s">
+        <v>158</v>
+      </c>
+      <c r="B359" s="128"/>
+      <c r="C359" s="128"/>
+      <c r="D359" s="128"/>
+      <c r="E359" s="128"/>
       <c r="F359" s="29" t="s">
         <v>21</v>
       </c>
       <c r="G359" s="30">
         <v>21</v>
       </c>
       <c r="H359" s="30">
         <v>20</v>
       </c>
       <c r="I359" s="30">
         <v>19</v>
       </c>
       <c r="J359" s="30">
         <v>19</v>
       </c>
       <c r="K359" s="30">
         <v>17</v>
       </c>
     </row>
-    <row r="360" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-      <c r="E360" s="128"/>
+    <row r="360" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A360" s="125">
+        <v>0</v>
+      </c>
+      <c r="B360" s="125">
+        <v>0</v>
+      </c>
+      <c r="C360" s="125">
+        <v>0</v>
+      </c>
+      <c r="D360" s="125"/>
+      <c r="E360" s="125"/>
       <c r="F360" s="31" t="s">
         <v>30</v>
       </c>
       <c r="G360" s="32">
         <v>0.63948989013781599</v>
       </c>
       <c r="H360" s="32">
         <v>0.62888556983905863</v>
       </c>
       <c r="I360" s="32">
         <v>0.67928557439189452</v>
       </c>
       <c r="J360" s="32">
         <v>0.72178791533772324</v>
       </c>
       <c r="K360" s="32">
         <v>0.74454764967432441</v>
       </c>
     </row>
-    <row r="361" spans="1:11" ht="12" x14ac:dyDescent="0.2">
+    <row r="361" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A361" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B361" s="35"/>
-      <c r="C361" s="118"/>
+      <c r="C361" s="119"/>
       <c r="D361" s="46"/>
       <c r="E361" s="46"/>
       <c r="F361" s="46"/>
       <c r="G361" s="46"/>
       <c r="H361" s="46"/>
       <c r="I361" s="46"/>
       <c r="J361" s="46"/>
       <c r="K361" s="46"/>
     </row>
-    <row r="362" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="362" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A362" s="4" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="364" spans="1:11" ht="12" x14ac:dyDescent="0.2">
+    <row r="364" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A364" s="2" t="s">
-        <v>175</v>
+        <v>182</v>
       </c>
       <c r="B364" s="8"/>
       <c r="C364" s="8"/>
       <c r="D364" s="8"/>
       <c r="E364" s="8"/>
       <c r="F364" s="8"/>
       <c r="G364" s="8"/>
       <c r="H364" s="8"/>
       <c r="I364" s="8"/>
       <c r="J364" s="8"/>
       <c r="K364" s="9"/>
     </row>
-    <row r="365" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="365" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A365" s="11">
         <v>0</v>
       </c>
-      <c r="B365" s="12"/>
-[...1 lines deleted...]
-      <c r="D365" s="12"/>
+      <c r="B365" s="12">
+        <v>2021</v>
+      </c>
+      <c r="C365" s="12">
+        <v>2022</v>
+      </c>
+      <c r="D365" s="12">
+        <v>2023</v>
+      </c>
       <c r="E365" s="12">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="F365" s="12">
-        <v>2022</v>
-[...7 lines deleted...]
-      <c r="I365" s="12">
         <v>2025</v>
       </c>
+      <c r="G365" s="13" t="s">
+        <v>126</v>
+      </c>
+      <c r="H365" s="13" t="s">
+        <v>152</v>
+      </c>
+      <c r="I365" s="13" t="s">
+        <v>106</v>
+      </c>
       <c r="J365" s="13" t="s">
-        <v>122</v>
+        <v>107</v>
       </c>
       <c r="K365" s="13" t="s">
-        <v>145</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="366" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A366" s="15" t="s">
         <v>35</v>
       </c>
-      <c r="B366" s="16"/>
-[...1 lines deleted...]
-      <c r="D366" s="16"/>
+      <c r="B366" s="16">
+        <v>7.75</v>
+      </c>
+      <c r="C366" s="16">
+        <v>6.49</v>
+      </c>
+      <c r="D366" s="16">
+        <v>9.64</v>
+      </c>
       <c r="E366" s="16">
-        <v>7.75</v>
+        <v>38.33</v>
       </c>
       <c r="F366" s="16">
-        <v>6.49</v>
+        <v>63.849999999999994</v>
       </c>
       <c r="G366" s="16">
-        <v>9.64</v>
+        <v>25.519999999999996</v>
       </c>
       <c r="H366" s="16">
-        <v>38.33</v>
+        <v>25.212</v>
       </c>
       <c r="I366" s="16">
-        <v>63.849999999999994</v>
+        <v>-7.45</v>
       </c>
       <c r="J366" s="16">
-        <v>25.519999999999996</v>
+        <v>0.67</v>
       </c>
       <c r="K366" s="16">
-        <v>25.212</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>8.120000000000001</v>
+      </c>
+    </row>
+    <row r="367" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A367" s="15" t="s">
         <v>36</v>
       </c>
-      <c r="B367" s="16"/>
-[...1 lines deleted...]
-      <c r="D367" s="16"/>
+      <c r="B367" s="16">
+        <v>36.17</v>
+      </c>
+      <c r="C367" s="16">
+        <v>-6.63</v>
+      </c>
+      <c r="D367" s="16">
+        <v>-28.57</v>
+      </c>
       <c r="E367" s="16">
-        <v>36.17</v>
+        <v>14.62</v>
       </c>
       <c r="F367" s="16">
-        <v>-6.63</v>
+        <v>1.9299999999999988</v>
       </c>
       <c r="G367" s="16">
-        <v>-28.57</v>
+        <v>-12.690000000000001</v>
       </c>
       <c r="H367" s="16">
-        <v>14.62</v>
+        <v>3.504</v>
       </c>
       <c r="I367" s="16">
-        <v>1.9299999999999988</v>
+        <v>19.149999999999999</v>
       </c>
       <c r="J367" s="16">
-        <v>-12.690000000000001</v>
+        <v>5.35</v>
       </c>
       <c r="K367" s="16">
-        <v>3.504</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-13.799999999999999</v>
+      </c>
+    </row>
+    <row r="368" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A368" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="B368" s="17"/>
-[...1 lines deleted...]
-      <c r="D368" s="17"/>
+      <c r="B368" s="17">
+        <v>-28.42</v>
+      </c>
+      <c r="C368" s="17">
+        <v>13.120000000000001</v>
+      </c>
+      <c r="D368" s="17">
+        <v>38.21</v>
+      </c>
       <c r="E368" s="17">
-        <v>-28.42</v>
+        <v>23.71</v>
       </c>
       <c r="F368" s="17">
-        <v>13.120000000000001</v>
-[...5 lines deleted...]
-        <v>23.71</v>
+        <v>61.919999999999995</v>
+      </c>
+      <c r="G368" s="17" t="s">
+        <v>24</v>
+      </c>
+      <c r="H368" s="17" t="s">
+        <v>24</v>
       </c>
       <c r="I368" s="17">
-        <v>61.919999999999995</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>-26.599999999999998</v>
+      </c>
+      <c r="J368" s="17">
+        <v>-4.68</v>
       </c>
       <c r="K368" s="17" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="369" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="369" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A369" s="4" t="s">
         <v>23</v>
       </c>
       <c r="K369" s="60"/>
     </row>
-    <row r="370" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="370" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A370" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B370" s="60"/>
       <c r="C370" s="60"/>
       <c r="D370" s="60"/>
       <c r="E370" s="60"/>
       <c r="F370" s="60"/>
       <c r="G370" s="60"/>
       <c r="H370" s="60"/>
       <c r="I370" s="60"/>
     </row>
-    <row r="371" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="371" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A371" s="4" t="s">
         <v>84</v>
       </c>
       <c r="B371" s="60"/>
       <c r="C371" s="60"/>
       <c r="D371" s="60"/>
       <c r="E371" s="60"/>
       <c r="F371" s="60"/>
       <c r="G371" s="60"/>
       <c r="H371" s="60"/>
       <c r="I371" s="60"/>
     </row>
-    <row r="372" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A372" s="124" t="s">
+    <row r="372" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A372" s="139" t="s">
         <v>37</v>
       </c>
-      <c r="B372" s="124">
-[...30 lines deleted...]
-    <row r="373" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B372" s="139">
+        <v>0</v>
+      </c>
+      <c r="C372" s="139">
+        <v>0</v>
+      </c>
+      <c r="D372" s="139">
+        <v>0</v>
+      </c>
+      <c r="E372" s="139">
+        <v>0</v>
+      </c>
+      <c r="F372" s="139">
+        <v>0</v>
+      </c>
+      <c r="G372" s="139">
+        <v>0</v>
+      </c>
+      <c r="H372" s="139">
+        <v>0</v>
+      </c>
+      <c r="I372" s="139">
+        <v>0</v>
+      </c>
+      <c r="J372" s="139">
+        <v>0</v>
+      </c>
+      <c r="K372" s="139">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="373" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A373" s="46"/>
       <c r="B373" s="46"/>
       <c r="C373" s="46"/>
       <c r="D373" s="46"/>
       <c r="E373" s="46"/>
       <c r="F373" s="46"/>
       <c r="G373" s="46"/>
       <c r="H373" s="46"/>
       <c r="I373" s="46"/>
       <c r="J373" s="46"/>
       <c r="K373" s="46"/>
     </row>
-    <row r="374" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="374" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A374" s="2" t="s">
-        <v>176</v>
+        <v>183</v>
       </c>
       <c r="B374" s="22"/>
       <c r="C374" s="22"/>
       <c r="D374" s="22"/>
       <c r="E374" s="22"/>
       <c r="F374" s="22"/>
       <c r="G374" s="22"/>
       <c r="H374" s="22"/>
       <c r="I374" s="22"/>
       <c r="J374" s="22"/>
       <c r="K374" s="22"/>
     </row>
-    <row r="375" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="375" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A375" s="11">
         <v>0</v>
       </c>
-      <c r="B375" s="13"/>
-[...1 lines deleted...]
-      <c r="D375" s="13"/>
+      <c r="B375" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="C375" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="D375" s="13" t="s">
+        <v>94</v>
+      </c>
       <c r="E375" s="13" t="s">
-        <v>89</v>
+        <v>103</v>
       </c>
       <c r="F375" s="13" t="s">
-        <v>90</v>
+        <v>105</v>
       </c>
       <c r="G375" s="13" t="s">
-        <v>94</v>
+        <v>115</v>
       </c>
       <c r="H375" s="13" t="s">
-        <v>103</v>
+        <v>116</v>
       </c>
       <c r="I375" s="13" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="J375" s="13" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="K375" s="13" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="376" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A376" s="106" t="s">
         <v>35</v>
       </c>
-      <c r="B376" s="16"/>
-[...1 lines deleted...]
-      <c r="D376" s="16"/>
+      <c r="B376" s="16">
+        <v>51.88</v>
+      </c>
+      <c r="C376" s="16">
+        <v>62.18</v>
+      </c>
+      <c r="D376" s="16">
+        <v>110.72</v>
+      </c>
       <c r="E376" s="16">
-        <v>51.88</v>
+        <v>121.72</v>
       </c>
       <c r="F376" s="16">
-        <v>62.18</v>
+        <v>188.4</v>
       </c>
       <c r="G376" s="16">
-        <v>110.72</v>
+        <v>54.78146565888926</v>
       </c>
       <c r="H376" s="16">
-        <v>121.72</v>
-[...5 lines deleted...]
-        <v>54.78146565888926</v>
+        <v>38.044857496588122</v>
+      </c>
+      <c r="I376" s="60">
+        <v>114.54</v>
+      </c>
+      <c r="J376" s="60">
+        <v>188.13</v>
       </c>
       <c r="K376" s="16">
-        <v>38.044857496588122</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>64.248297537977976</v>
+      </c>
+    </row>
+    <row r="377" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A377" s="106" t="s">
         <v>21</v>
       </c>
-      <c r="B377" s="49"/>
-[...1 lines deleted...]
-      <c r="D377" s="49"/>
+      <c r="B377" s="49">
+        <v>36</v>
+      </c>
+      <c r="C377" s="49">
+        <v>38</v>
+      </c>
+      <c r="D377" s="49">
+        <v>32</v>
+      </c>
       <c r="E377" s="49">
         <v>36</v>
       </c>
       <c r="F377" s="49">
-        <v>38</v>
-[...4 lines deleted...]
-      <c r="H377" s="49">
+        <v>30</v>
+      </c>
+      <c r="G377" s="49" t="s">
+        <v>24</v>
+      </c>
+      <c r="H377" s="49" t="s">
+        <v>24</v>
+      </c>
+      <c r="I377" s="49">
         <v>36</v>
       </c>
-      <c r="I377" s="49">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="J377" s="49">
+        <v>29</v>
       </c>
       <c r="K377" s="49" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="378" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="378" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A378" s="15" t="s">
         <v>43</v>
       </c>
-      <c r="B378" s="107"/>
-[...1 lines deleted...]
-      <c r="D378" s="107"/>
+      <c r="B378" s="107">
+        <v>9.052022258064292E-2</v>
+      </c>
+      <c r="C378" s="107">
+        <v>9.7986795262910487E-2</v>
+      </c>
+      <c r="D378" s="107">
+        <v>0.15939085972884551</v>
+      </c>
       <c r="E378" s="107">
-        <v>9.052022258064292E-2</v>
+        <v>0.16903994283861284</v>
       </c>
       <c r="F378" s="107">
-        <v>9.7986795262910487E-2</v>
-[...5 lines deleted...]
-        <v>0.16903994283861284</v>
+        <v>0.23963453443995986</v>
+      </c>
+      <c r="G378" s="86" t="s">
+        <v>24</v>
+      </c>
+      <c r="H378" s="86" t="s">
+        <v>24</v>
       </c>
       <c r="I378" s="107">
-        <v>0.23963453443995986</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>0.15522449549328568</v>
+      </c>
+      <c r="J378" s="107">
+        <v>0.23750048445655084</v>
       </c>
       <c r="K378" s="86" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="379" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="379" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A379" s="97" t="s">
         <v>65</v>
       </c>
-      <c r="B379" s="99"/>
-[...1 lines deleted...]
-      <c r="D379" s="99"/>
+      <c r="B379" s="99">
+        <v>24.42</v>
+      </c>
+      <c r="C379" s="99">
+        <v>18.670000000000002</v>
+      </c>
+      <c r="D379" s="99">
+        <v>-7.45</v>
+      </c>
       <c r="E379" s="99">
-        <v>24.42</v>
+        <v>8.92</v>
       </c>
       <c r="F379" s="99">
-        <v>18.670000000000002</v>
-[...7 lines deleted...]
-      <c r="I379" s="99">
         <v>-4.33</v>
       </c>
-      <c r="J379" s="99" t="s">
-[...6 lines deleted...]
-    <row r="380" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G379" s="99" t="s">
+        <v>127</v>
+      </c>
+      <c r="H379" s="99" t="s">
+        <v>127</v>
+      </c>
+      <c r="I379" s="108">
+        <v>12.95</v>
+      </c>
+      <c r="J379" s="108">
+        <v>1.1200000000000001</v>
+      </c>
+      <c r="K379" s="99">
+        <v>-91.35135135135134</v>
+      </c>
+    </row>
+    <row r="380" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A380" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="B380" s="49"/>
-[...1 lines deleted...]
-      <c r="D380" s="49"/>
+      <c r="B380" s="49">
+        <v>46</v>
+      </c>
+      <c r="C380" s="49">
+        <v>49</v>
+      </c>
+      <c r="D380" s="49">
+        <v>60</v>
+      </c>
       <c r="E380" s="49">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="F380" s="49">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="G380" s="49">
+        <v>61</v>
+      </c>
+      <c r="G380" s="49" t="s">
+        <v>24</v>
+      </c>
+      <c r="H380" s="49" t="s">
+        <v>24</v>
+      </c>
+      <c r="I380" s="49">
+        <v>53</v>
+      </c>
+      <c r="J380" s="49">
         <v>60</v>
-      </c>
-[...7 lines deleted...]
-        <v>24</v>
       </c>
       <c r="K380" s="49" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="381" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A381" s="108" t="s">
+    <row r="381" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A381" s="109" t="s">
         <v>43</v>
       </c>
-      <c r="B381" s="109"/>
-[...2 lines deleted...]
-      <c r="E381" s="109">
+      <c r="B381" s="110">
         <v>1.4874245019381595E-2</v>
       </c>
-      <c r="F381" s="109">
+      <c r="C381" s="110">
         <v>1.0624095323002375E-2</v>
       </c>
-      <c r="G381" s="109" t="s">
+      <c r="D381" s="110" t="s">
         <v>24</v>
       </c>
-      <c r="H381" s="109">
+      <c r="E381" s="110">
         <v>4.4293544042158317E-3</v>
       </c>
-      <c r="I381" s="109" t="s">
+      <c r="F381" s="110" t="s">
         <v>24</v>
       </c>
-      <c r="J381" s="110" t="s">
+      <c r="G381" s="111" t="s">
         <v>24</v>
       </c>
-      <c r="K381" s="110" t="s">
+      <c r="H381" s="111" t="s">
         <v>24</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A382" s="111" t="s">
+      <c r="I381" s="110">
+        <v>6.4418838854160467E-3</v>
+      </c>
+      <c r="J381" s="110">
+        <v>5.1371693004597307E-4</v>
+      </c>
+      <c r="K381" s="111" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="382" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A382" s="112" t="s">
         <v>13</v>
       </c>
-      <c r="B382" s="112"/>
-[...2 lines deleted...]
-      <c r="E382" s="112">
+      <c r="B382" s="113">
         <v>27.46</v>
       </c>
-      <c r="F382" s="112">
+      <c r="C382" s="113">
         <v>43.51</v>
       </c>
-      <c r="G382" s="112">
+      <c r="D382" s="113">
         <v>118.17</v>
       </c>
-      <c r="H382" s="112">
+      <c r="E382" s="113">
         <v>112.8</v>
       </c>
-      <c r="I382" s="112">
+      <c r="F382" s="113">
         <v>192.73000000000002</v>
       </c>
-      <c r="J382" s="113" t="s">
+      <c r="G382" s="114" t="s">
         <v>24</v>
       </c>
-      <c r="K382" s="113" t="s">
+      <c r="H382" s="114" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="383" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I382" s="113">
+        <v>101.59</v>
+      </c>
+      <c r="J382" s="113">
+        <v>187.01</v>
+      </c>
+      <c r="K382" s="114" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="383" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A383" s="54" t="s">
         <v>23</v>
       </c>
       <c r="K383" s="46"/>
     </row>
-    <row r="384" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="384" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A384" s="54" t="s">
         <v>42</v>
       </c>
       <c r="B384" s="88"/>
       <c r="C384" s="88"/>
       <c r="D384" s="88"/>
       <c r="E384" s="88"/>
       <c r="F384" s="88"/>
       <c r="G384" s="88"/>
       <c r="H384" s="88"/>
       <c r="I384" s="88"/>
       <c r="J384" s="87"/>
       <c r="K384" s="46"/>
     </row>
-    <row r="385" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="385" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A385" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B385" s="88"/>
       <c r="C385" s="88"/>
       <c r="D385" s="88"/>
       <c r="E385" s="88"/>
       <c r="F385" s="88"/>
       <c r="G385" s="88"/>
       <c r="H385" s="88"/>
       <c r="I385" s="88"/>
       <c r="J385" s="87"/>
       <c r="K385" s="46"/>
     </row>
-    <row r="386" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="386" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A386" s="4" t="s">
         <v>102</v>
       </c>
       <c r="B386" s="88"/>
       <c r="C386" s="88"/>
       <c r="D386" s="88"/>
       <c r="E386" s="88"/>
       <c r="F386" s="88"/>
       <c r="G386" s="88"/>
       <c r="H386" s="88"/>
       <c r="I386" s="88"/>
       <c r="J386" s="87"/>
       <c r="K386" s="46"/>
     </row>
-    <row r="387" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="387" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A387" s="20" t="s">
         <v>98</v>
       </c>
       <c r="B387" s="88"/>
       <c r="C387" s="88"/>
       <c r="D387" s="88"/>
       <c r="E387" s="88"/>
       <c r="F387" s="88"/>
       <c r="G387" s="88"/>
       <c r="H387" s="88"/>
       <c r="I387" s="88"/>
       <c r="J387" s="87"/>
       <c r="K387" s="46"/>
     </row>
-    <row r="388" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-[...36 lines deleted...]
-      <c r="E392" s="12">
+    <row r="388" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A388" s="129" t="s">
+        <v>153</v>
+      </c>
+      <c r="B388" s="129"/>
+      <c r="C388" s="129"/>
+      <c r="D388" s="129"/>
+      <c r="E388" s="129"/>
+      <c r="F388" s="129"/>
+      <c r="G388" s="129"/>
+      <c r="H388" s="129"/>
+      <c r="I388" s="129"/>
+      <c r="J388" s="129"/>
+      <c r="K388" s="129"/>
+    </row>
+    <row r="390" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A390" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="B390" s="15"/>
+      <c r="C390" s="15"/>
+      <c r="D390" s="15"/>
+      <c r="E390" s="15"/>
+      <c r="F390" s="15"/>
+      <c r="G390" s="15"/>
+      <c r="H390" s="15"/>
+      <c r="I390" s="15"/>
+      <c r="J390" s="15"/>
+      <c r="K390" s="22"/>
+    </row>
+    <row r="391" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A391" s="11">
+        <v>0</v>
+      </c>
+      <c r="B391" s="12"/>
+      <c r="C391" s="12"/>
+      <c r="D391" s="12"/>
+      <c r="E391" s="12">
         <v>2021</v>
       </c>
-      <c r="F392" s="12">
+      <c r="F391" s="12">
         <v>2022</v>
       </c>
-      <c r="G392" s="13">
+      <c r="G391" s="13">
         <v>2023</v>
       </c>
-      <c r="H392" s="13">
+      <c r="H391" s="13">
         <v>2024</v>
       </c>
-      <c r="I392" s="13">
+      <c r="I391" s="13">
         <v>2025</v>
       </c>
-      <c r="J392" s="13" t="s">
-[...6 lines deleted...]
-    <row r="393" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J391" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="K391" s="13" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="392" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A392" s="15" t="s">
+        <v>99</v>
+      </c>
+      <c r="B392" s="16"/>
+      <c r="C392" s="16"/>
+      <c r="D392" s="16"/>
+      <c r="E392" s="16">
+        <v>46.61</v>
+      </c>
+      <c r="F392" s="16">
+        <v>93.53</v>
+      </c>
+      <c r="G392" s="16">
+        <v>125.98</v>
+      </c>
+      <c r="H392" s="16">
+        <v>145.13</v>
+      </c>
+      <c r="I392" s="16">
+        <v>157.79</v>
+      </c>
+      <c r="J392" s="16">
+        <v>8.7232136705023056</v>
+      </c>
+      <c r="K392" s="16">
+        <v>35.643845434454313</v>
+      </c>
+    </row>
+    <row r="393" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A393" s="15" t="s">
-        <v>99</v>
-[...26 lines deleted...]
-    <row r="394" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>21</v>
+      </c>
+      <c r="B393" s="49"/>
+      <c r="C393" s="49"/>
+      <c r="D393" s="49"/>
+      <c r="E393" s="49">
+        <v>21</v>
+      </c>
+      <c r="F393" s="49">
+        <v>24</v>
+      </c>
+      <c r="G393" s="89">
+        <v>23</v>
+      </c>
+      <c r="H393" s="89">
+        <v>23</v>
+      </c>
+      <c r="I393" s="49">
+        <v>23</v>
+      </c>
+      <c r="J393" s="49" t="s">
+        <v>24</v>
+      </c>
+      <c r="K393" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="394" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A394" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="B394" s="16"/>
+      <c r="C394" s="16"/>
+      <c r="D394" s="16"/>
+      <c r="E394" s="16">
+        <v>0.46029294421577377</v>
+      </c>
+      <c r="F394" s="16">
+        <v>0.44076467699720168</v>
+      </c>
+      <c r="G394" s="19">
+        <v>0.49462073449490818</v>
+      </c>
+      <c r="H394" s="19">
+        <v>0.52307091245653392</v>
+      </c>
+      <c r="I394" s="16">
+        <v>0.54165386536405191</v>
+      </c>
+      <c r="J394" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="K394" s="115" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="395" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A395" s="97" t="s">
+        <v>100</v>
+      </c>
+      <c r="B395" s="99"/>
+      <c r="C395" s="99"/>
+      <c r="D395" s="99"/>
+      <c r="E395" s="99">
+        <v>13.75</v>
+      </c>
+      <c r="F395" s="99">
+        <v>21.84</v>
+      </c>
+      <c r="G395" s="99">
+        <v>33.08</v>
+      </c>
+      <c r="H395" s="99">
+        <v>31.58</v>
+      </c>
+      <c r="I395" s="99">
+        <v>31.28</v>
+      </c>
+      <c r="J395" s="99">
+        <v>-0.94996833438884476</v>
+      </c>
+      <c r="K395" s="99">
+        <v>22.812058712839022</v>
+      </c>
+    </row>
+    <row r="396" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A396" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="B394" s="49"/>
-[...5 lines deleted...]
-      <c r="F394" s="49">
+      <c r="B396" s="49"/>
+      <c r="C396" s="49"/>
+      <c r="D396" s="49"/>
+      <c r="E396" s="49">
+        <v>31</v>
+      </c>
+      <c r="F396" s="49">
+        <v>29</v>
+      </c>
+      <c r="G396" s="89">
+        <v>27</v>
+      </c>
+      <c r="H396" s="89">
+        <v>29</v>
+      </c>
+      <c r="I396" s="49">
+        <v>30</v>
+      </c>
+      <c r="J396" s="49" t="s">
         <v>24</v>
       </c>
-      <c r="G394" s="89">
-[...8 lines deleted...]
-      <c r="J394" s="49" t="s">
+      <c r="K396" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="K394" s="16" t="s">
+    </row>
+    <row r="397" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A397" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B397" s="17"/>
+      <c r="C397" s="17"/>
+      <c r="D397" s="17"/>
+      <c r="E397" s="17">
+        <v>0.38469824269842734</v>
+      </c>
+      <c r="F397" s="17">
+        <v>0.39470331286924371</v>
+      </c>
+      <c r="G397" s="18">
+        <v>0.51829951382001471</v>
+      </c>
+      <c r="H397" s="18">
+        <v>0.46127105151687775</v>
+      </c>
+      <c r="I397" s="17">
+        <v>0.43714564021292684</v>
+      </c>
+      <c r="J397" s="17" t="s">
         <v>24</v>
       </c>
-    </row>
-[...22 lines deleted...]
-      <c r="J395" s="16" t="s">
+      <c r="K397" s="116" t="s">
         <v>24</v>
       </c>
-      <c r="K395" s="114" t="s">
-[...96 lines deleted...]
-    <row r="400" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="398" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A398" s="54" t="s">
+        <v>154</v>
+      </c>
+      <c r="C398" s="54"/>
+    </row>
+    <row r="399" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A399" s="4" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="400" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A400" s="4" t="s">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="401" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A401" s="4" t="s">
-        <v>102</v>
-[...3 lines deleted...]
-      <c r="A402" s="4" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="403" spans="1:11" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A403" s="121" t="s">
+    <row r="402" spans="1:11" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A402" s="129" t="s">
         <v>93</v>
       </c>
+      <c r="B402" s="129"/>
+      <c r="C402" s="129"/>
+      <c r="D402" s="129"/>
+      <c r="E402" s="129"/>
+      <c r="F402" s="129"/>
+      <c r="G402" s="129"/>
+      <c r="H402" s="129"/>
+      <c r="I402" s="129"/>
+      <c r="J402" s="129"/>
+      <c r="K402" s="129"/>
+    </row>
+    <row r="403" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A403" s="121"/>
       <c r="B403" s="121"/>
       <c r="C403" s="121"/>
       <c r="D403" s="121"/>
       <c r="E403" s="121"/>
       <c r="F403" s="121"/>
       <c r="G403" s="121"/>
       <c r="H403" s="121"/>
-      <c r="I403" s="121"/>
-[...3 lines deleted...]
-    <row r="404" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I403" s="7"/>
+      <c r="J403" s="7"/>
+      <c r="K403" s="7"/>
+    </row>
+    <row r="404" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A404" s="120"/>
       <c r="B404" s="120"/>
       <c r="C404" s="120"/>
       <c r="D404" s="120"/>
       <c r="E404" s="120"/>
       <c r="F404" s="120"/>
       <c r="G404" s="120"/>
       <c r="H404" s="120"/>
-      <c r="I404" s="7"/>
-[...16 lines deleted...]
-    <row r="406" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I404" s="120"/>
+      <c r="J404" s="120"/>
+      <c r="K404" s="120"/>
+    </row>
+    <row r="405" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="I405" s="84"/>
+      <c r="J405" s="84"/>
+      <c r="K405" s="84"/>
+    </row>
+    <row r="406" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A406" s="118" t="s">
+        <v>44</v>
+      </c>
+      <c r="B406" s="118">
+        <v>46244</v>
+      </c>
       <c r="I406" s="84"/>
       <c r="J406" s="84"/>
       <c r="K406" s="84"/>
     </row>
-    <row r="407" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>46146</v>
+    <row r="407" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A407" s="91" t="s">
+        <v>95</v>
       </c>
       <c r="I407" s="84"/>
       <c r="J407" s="84"/>
       <c r="K407" s="84"/>
     </row>
-    <row r="408" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>95</v>
+    <row r="408" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A408" s="117" t="s">
+        <v>96</v>
       </c>
       <c r="I408" s="84"/>
       <c r="J408" s="84"/>
       <c r="K408" s="84"/>
     </row>
-    <row r="409" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...8 lines deleted...]
-      <c r="A410" s="90"/>
+    <row r="409" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A409" s="90"/>
     </row>
   </sheetData>
   <mergeCells count="46">
     <mergeCell ref="A388:K388"/>
-    <mergeCell ref="C274:C275"/>
-[...29 lines deleted...]
-    <mergeCell ref="A403:K403"/>
+    <mergeCell ref="A402:K402"/>
     <mergeCell ref="A264:K264"/>
     <mergeCell ref="C270:C273"/>
     <mergeCell ref="A372:K372"/>
     <mergeCell ref="A353:K353"/>
     <mergeCell ref="A357:E358"/>
     <mergeCell ref="A359:E360"/>
     <mergeCell ref="A333:E334"/>
     <mergeCell ref="A335:E336"/>
     <mergeCell ref="A352:K352"/>
     <mergeCell ref="D305:D309"/>
     <mergeCell ref="A329:K329"/>
     <mergeCell ref="A283:K283"/>
     <mergeCell ref="A284:K284"/>
     <mergeCell ref="D290:D294"/>
+    <mergeCell ref="A21:C22"/>
+    <mergeCell ref="A23:C24"/>
+    <mergeCell ref="A29:D30"/>
+    <mergeCell ref="E29:F29"/>
+    <mergeCell ref="E30:F30"/>
+    <mergeCell ref="A31:D32"/>
+    <mergeCell ref="E31:F31"/>
+    <mergeCell ref="E32:F32"/>
+    <mergeCell ref="A37:D37"/>
+    <mergeCell ref="A38:D38"/>
+    <mergeCell ref="A39:D39"/>
+    <mergeCell ref="A40:D40"/>
+    <mergeCell ref="A46:C48"/>
+    <mergeCell ref="A50:K50"/>
+    <mergeCell ref="H56:I56"/>
+    <mergeCell ref="J56:K56"/>
+    <mergeCell ref="A52:K52"/>
+    <mergeCell ref="G49:K49"/>
+    <mergeCell ref="C274:C275"/>
+    <mergeCell ref="A281:K281"/>
+    <mergeCell ref="A282:K282"/>
+    <mergeCell ref="F64:K64"/>
+    <mergeCell ref="F77:K77"/>
+    <mergeCell ref="A263:K263"/>
+    <mergeCell ref="H68:I68"/>
+    <mergeCell ref="C250:C253"/>
+    <mergeCell ref="C254:C255"/>
+    <mergeCell ref="A261:K261"/>
+    <mergeCell ref="A262:K262"/>
+    <mergeCell ref="J68:K68"/>
   </mergeCells>
-  <phoneticPr fontId="25" type="noConversion"/>
-[...1 lines deleted...]
-    <cfRule type="cellIs" dxfId="31" priority="11" operator="lessThan">
+  <conditionalFormatting sqref="B393:F393 I393:J393 B396:F396 I396:J396">
+    <cfRule type="cellIs" dxfId="39" priority="11" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="J381:K381 B376:K376 B377:I377 B378:K379 B380:I381 B382:K382">
-[...5 lines deleted...]
-    <cfRule type="cellIs" dxfId="29" priority="65" stopIfTrue="1" operator="lessThan">
+  <conditionalFormatting sqref="B376:H376 B377:F377 B378:H379 B380:F381 G381:H381 B382:H382">
+    <cfRule type="cellIs" dxfId="38" priority="36" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B366:K368">
-    <cfRule type="cellIs" dxfId="28" priority="39" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="37" priority="39" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B376:K382">
-    <cfRule type="cellIs" dxfId="27" priority="28" operator="lessThan">
+    <cfRule type="cellIs" dxfId="36" priority="28" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B378:K378 B381:K381">
-    <cfRule type="cellIs" dxfId="26" priority="38" operator="lessThan">
+    <cfRule type="cellIs" dxfId="35" priority="38" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B395:K395 B398:K398">
-    <cfRule type="cellIs" dxfId="25" priority="12" operator="lessThan">
+  <conditionalFormatting sqref="B394:K394 B397:K397">
+    <cfRule type="cellIs" dxfId="34" priority="12" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
+  <conditionalFormatting sqref="B8:K10">
+    <cfRule type="cellIs" dxfId="33" priority="65" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
   <conditionalFormatting sqref="D250:K255 D270:K275">
-    <cfRule type="cellIs" dxfId="24" priority="64" operator="lessThan">
+    <cfRule type="cellIs" dxfId="32" priority="64" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E46:E48">
-    <cfRule type="cellIs" dxfId="23" priority="63" operator="lessThan">
+    <cfRule type="cellIs" dxfId="31" priority="63" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E22:K22 E24:K24">
-    <cfRule type="cellIs" dxfId="22" priority="59" operator="lessThan">
+    <cfRule type="cellIs" dxfId="30" priority="59" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E320:K322">
-    <cfRule type="cellIs" dxfId="21" priority="44" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="29" priority="44" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E344:K346">
-    <cfRule type="cellIs" dxfId="20" priority="42" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="28" priority="42" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F37:K40">
-    <cfRule type="cellIs" dxfId="19" priority="66" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="27" priority="66" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="J376:K376 J379:K379">
-    <cfRule type="cellIs" dxfId="18" priority="37" stopIfTrue="1" operator="lessThan">
+  <conditionalFormatting sqref="G376:H376 G379:H379 I377:J377 I380:J380">
+    <cfRule type="cellIs" dxfId="26" priority="37" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="G393:H393">
-    <cfRule type="cellIs" dxfId="17" priority="16" stopIfTrue="1" operator="lessThan">
+  <conditionalFormatting sqref="G392:H392">
+    <cfRule type="cellIs" dxfId="25" priority="16" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="G396:H396">
-    <cfRule type="cellIs" dxfId="16" priority="14" stopIfTrue="1" operator="lessThan">
+  <conditionalFormatting sqref="G395:H395">
+    <cfRule type="cellIs" dxfId="24" priority="14" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G30:K30 G32:K32">
-    <cfRule type="cellIs" dxfId="15" priority="52" operator="lessThan">
+    <cfRule type="cellIs" dxfId="23" priority="52" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G47:K47">
-    <cfRule type="cellIs" dxfId="14" priority="58" operator="lessThan">
+    <cfRule type="cellIs" dxfId="22" priority="58" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G334:K334 G336:K336">
-    <cfRule type="cellIs" dxfId="13" priority="43" operator="lessThan">
+    <cfRule type="cellIs" dxfId="21" priority="43" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G358:K358 G360:K360">
-    <cfRule type="cellIs" dxfId="12" priority="41" operator="lessThan">
+    <cfRule type="cellIs" dxfId="20" priority="41" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="J82:K99">
-    <cfRule type="cellIs" dxfId="11" priority="61" stopIfTrue="1" operator="lessThan">
+  <conditionalFormatting sqref="I377:J378">
+    <cfRule type="cellIs" dxfId="19" priority="35" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="I380:J382">
+    <cfRule type="cellIs" dxfId="18" priority="31" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="I375:K375">
+    <cfRule type="cellIs" dxfId="17" priority="27" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J108:K125">
-    <cfRule type="cellIs" dxfId="10" priority="51" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="16" priority="51" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="J290:K294">
+    <cfRule type="cellIs" dxfId="15" priority="62" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="J305:K309">
+    <cfRule type="cellIs" dxfId="14" priority="45" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="J82:K99">
+    <cfRule type="cellIs" dxfId="13" priority="61" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J132:K149">
-    <cfRule type="cellIs" dxfId="9" priority="50" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="12" priority="50" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J158:K175">
-    <cfRule type="cellIs" dxfId="8" priority="49" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="11" priority="49" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J183:K192">
-    <cfRule type="cellIs" dxfId="7" priority="4" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="10" priority="4" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J201:K210">
-    <cfRule type="cellIs" dxfId="6" priority="3" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="9" priority="3" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J217:K226">
-    <cfRule type="cellIs" dxfId="5" priority="2" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="8" priority="2" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J233:K242">
-    <cfRule type="cellIs" dxfId="4" priority="1" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="7" priority="1" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="J290:K294">
-    <cfRule type="cellIs" dxfId="3" priority="62" operator="lessThan">
+  <conditionalFormatting sqref="K376">
+    <cfRule type="cellIs" dxfId="6" priority="32" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="5" priority="34" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="J305:K309">
-    <cfRule type="cellIs" dxfId="2" priority="45" operator="lessThan">
+  <conditionalFormatting sqref="K378:K379">
+    <cfRule type="cellIs" dxfId="4" priority="30" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="K393:K394">
+  <conditionalFormatting sqref="K379">
+    <cfRule type="cellIs" dxfId="3" priority="33" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="K381:K382">
+    <cfRule type="cellIs" dxfId="2" priority="29" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="K392:K393">
     <cfRule type="cellIs" dxfId="1" priority="15" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="K396:K397">
+  <conditionalFormatting sqref="K395:K396">
     <cfRule type="cellIs" dxfId="0" priority="13" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
-    <hyperlink ref="A409" r:id="rId1" display="www.portugalglobal.pt" xr:uid="{538770B5-0E55-4778-B211-E792D62C253A}"/>
+    <hyperlink ref="A408" r:id="rId1" display="www.portugalglobal.pt" xr:uid="{538770B5-0E55-4778-B211-E792D62C253A}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0.19685039370078741" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="4" manualBreakCount="4">
     <brk id="103" max="16383" man="1"/>
     <brk id="153" max="16383" man="1"/>
     <brk id="197" max="16383" man="1"/>
     <brk id="285" max="16383" man="1"/>
   </rowBreaks>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>