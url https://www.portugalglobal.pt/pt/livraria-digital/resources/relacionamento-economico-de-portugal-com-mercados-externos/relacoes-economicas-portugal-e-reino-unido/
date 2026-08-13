--- v0 (2026-04-29)
+++ v1 (2026-08-13)
@@ -6,156 +6,116 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/richData/richValueRel.xml" ContentType="application/vnd.ms-excel.richvaluerel+xml"/>
   <Override PartName="/xl/richData/rdrichvalue.xml" ContentType="application/vnd.ms-excel.rdrichvalue+xml"/>
   <Override PartName="/xl/richData/rdrichvaluestructure.xml" ContentType="application/vnd.ms-excel.rdrichvaluestructure+xml"/>
   <Override PartName="/xl/richData/rdRichValueTypes.xml" ContentType="application/vnd.ms-excel.rdrichvaluetypes+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\DBITD\_Conhecimento\Direção de Informação\Estatística\Mercados Externos\Reino Unido\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{333ED943-AC52-4128-93CB-E5D7FD37928D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1FCF2C6B-0DB6-4F36-AED8-AFE7632806CE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13020" tabRatio="932" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" tabRatio="897" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Reino Unido" sheetId="45" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Reino Unido'!$A$1:$K$571</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Reino Unido'!$2:$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
-  <connection id="1" xr16:uid="{00000000-0015-0000-FFFF-FFFF00000000}" keepAlive="1" name="Connection" type="5" refreshedVersion="8">
-[...40 lines deleted...]
-    <dbPr connection="Provider=MSOLAP.3;Cache Authentication=False;Persist Security Info=True;User ID=&quot;&quot;;Initial Catalog=ComercioExternoConf;Data Source=sicorp41;Impersonation Level=Impersonate;Location=sicorp41;Mode=ReadWrite;Protection Level=Pkt Privacy;Auto Synch Period=20000;Default Isolation Mode=0;Default MDX Visual Mode=0;MDX Compatibility=1;MDX Unique Name Style=0;Non Empty Threshold=0;SQLQueryMode=Calculated;Safety Options=2;Secured Cell Value=0;SQL Compatibility=0;Compression Level=0;Real Time Olap=False;MDX Missing Member Mode=Error;Packet Size=4096" command="ComercioExternoSegredo" commandType="1"/>
+  <connection id="1" xr16:uid="{00000000-0015-0000-FFFF-FFFF00000000}" keepAlive="1" name="Connection" type="5" refreshedVersion="8" saveData="1">
+    <dbPr connection="Provider=MSOLAP.8;Cache Authentication=False;Persist Security Info=True;User ID=iacardoso;Initial Catalog=ComercioExterno;Data Source=sicorp44;Impersonation Level=Impersonate;Location=sicorp44;Mode=ReadWrite;Protection Level=Pkt Privacy;Auto Synch Period=20000;Default Isolation Mode=0;Default MDX Visual Mode=0;MDX Compatibility=1;MDX Unique Name Style=0;Non Empty Threshold=0;SQLQueryMode=Calculated;Safety Options=2;Secured Cell Value=0;SQL Compatibility=0;Compression Level=0;Real Time Olap=False;MDX Missing Member Mode=Error;Packet Size=4096;Update Isolation Level=2" command="ComercioExternoSegredo" commandType="1"/>
     <olapPr rowDrillCount="1000" serverFill="0" serverNumberFormat="0" serverFont="0" serverFontColor="0"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xlrd="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata">
   <metadataTypes count="1">
     <metadataType name="XLRICHVALUE" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1"/>
   </metadataTypes>
   <futureMetadata name="XLRICHVALUE" count="1">
     <bk>
       <extLst>
         <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
           <xlrd:rvb i="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <valueMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </valueMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="704" uniqueCount="216">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="724" uniqueCount="221">
   <si>
     <t>Notas:</t>
   </si>
   <si>
     <t>Fonte: INE - Instituto Nacional de Estatística</t>
   </si>
   <si>
     <t>tvh %</t>
   </si>
   <si>
     <t>Unidades: pp - pontos percentuais; tvh % - taxa de variação homóloga em percentagem</t>
   </si>
   <si>
     <t>Construção</t>
   </si>
   <si>
     <t>pp</t>
   </si>
   <si>
     <t>Pastas celulósicas e papel</t>
   </si>
   <si>
     <t>Matérias têxteis</t>
   </si>
   <si>
@@ -559,69 +519,87 @@
     </r>
   </si>
   <si>
     <r>
       <t>Importações</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="9"/>
         <color rgb="FF005629"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t>a</t>
     </r>
   </si>
   <si>
     <t>tvma % - taxa de variação média anual (composta) em percentagem</t>
   </si>
   <si>
     <t>2024 dez</t>
   </si>
   <si>
-    <t>2020 a 2024: resultados definitivos</t>
-[...1 lines deleted...]
-  <si>
     <t>Fonte: DGE - Direção Geral da Economia (Ministério da Economia e da Coesão Territorial) a partir de dados de base do INE</t>
   </si>
   <si>
     <t>2025 dez</t>
   </si>
   <si>
     <t>Nota: Posição entre 15 países</t>
   </si>
   <si>
-    <t>2021 a 2024: resultados definitivos; 2025 e 2026: resultados preliminares</t>
-[...5 lines deleted...]
-    <t>2026 jan/fev</t>
+    <t>2025 jan/mar</t>
+  </si>
+  <si>
+    <t>2026 jan/mar</t>
+  </si>
+  <si>
+    <t>2025 mar</t>
+  </si>
+  <si>
+    <t>2026 mar</t>
+  </si>
+  <si>
+    <t>2025 jan/mai</t>
+  </si>
+  <si>
+    <t>2026 jan/mai</t>
+  </si>
+  <si>
+    <t>2021 a 2024: resultados definitivos; 2025: resultados preliminares</t>
+  </si>
+  <si>
+    <t>2025 jan/jun</t>
+  </si>
+  <si>
+    <t>2026 jan/jun</t>
+  </si>
+  <si>
+    <t>2021 a 2025: resultados definitivos; 2026: resultados preliminares</t>
   </si>
   <si>
     <t>PORTUGAL - RELACIONAMENTO ECONÓMICO COM O REINO UNIDO</t>
   </si>
   <si>
     <t>Balança Comercial de Bens de Portugal com o Reino Unido</t>
   </si>
   <si>
     <t>tvh % 25/24</t>
   </si>
   <si>
     <t>tvma % 25/21</t>
   </si>
   <si>
     <t>tvh % 26/25</t>
   </si>
   <si>
     <t>Posição e Quota do Reino Unido no Comércio Internacional Português de Bens</t>
   </si>
   <si>
     <t>Reino Unido como cliente de Portugal</t>
   </si>
   <si>
     <t>Reino Unido como fornecedor de Portugal</t>
   </si>
@@ -631,243 +609,240 @@
   <si>
     <t>Portugal como cliente do Reino Unido</t>
   </si>
   <si>
     <t>% Export. Reino Unido</t>
   </si>
   <si>
     <t>Portugal como fornecedor do Reino Unido</t>
   </si>
   <si>
     <t>% Import. Reino Unido</t>
   </si>
   <si>
     <t>Fonte: ITC - International Trade Centre</t>
   </si>
   <si>
     <t>Contributo do Reino Unido para o Crescimento do Comércio Internacional Português de Bens</t>
   </si>
   <si>
     <t>Reino Unido - contribuição p/ o cresc. das exportações globais de Portugal</t>
   </si>
   <si>
     <t>Reino Unido - contribuição p/ o cresc. das importações globais de Portugal</t>
   </si>
   <si>
+    <t>Empresas exportadoras de bens para o Reino Unido</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>(a) Quebra de série: na sequência do Brexit, em 2021 o Reino Unido tornou-se um mercado ExtraUE, passando a contabilizar, deste modo, também as empresas cuja exportação anual se situa abaixo do limiar estatístico aplicado às trocas comerciais IntraUE.</t>
+  </si>
+  <si>
+    <t>Empresas Portuguesas Exportadoras de Bens para o Reino Unido por Escalão de Exportação Individual em Valor em 2025</t>
+  </si>
+  <si>
+    <t>M€</t>
+  </si>
+  <si>
+    <t>Empresas Portuguesas Exportadoras de Bens para o Reino Unido por Nível de Exposição ao Mercado em 2025</t>
+  </si>
+  <si>
+    <t>Exportações de Portugal para o Reino Unido por Grupos de Produtos</t>
+  </si>
+  <si>
+    <t>% Tot 21</t>
+  </si>
+  <si>
+    <t>% Tot 24</t>
+  </si>
+  <si>
+    <t>% Tot 25</t>
+  </si>
+  <si>
+    <t>vh M€ 25/24</t>
+  </si>
+  <si>
+    <t>&gt;1000%</t>
+  </si>
+  <si>
+    <t>Importações de Portugal Provenientes do Reino Unido por Grupos de Produtos</t>
+  </si>
+  <si>
+    <t>% Tot 26</t>
+  </si>
+  <si>
+    <t>vh M€ 26/25</t>
+  </si>
+  <si>
+    <t>Principais Produtos Exportados para o Reino Unido</t>
+  </si>
+  <si>
+    <t>8703 Automóveis de passageiros e outros veículos automóveis principalmente concebidos para transporte...</t>
+  </si>
+  <si>
+    <t>4802 Papel e cartão, não revestidos, do tipo utilizado para escrita, impressão ou outros fins...</t>
+  </si>
+  <si>
+    <t>8708 Partes e acessórios para tratores, para veículos para transporte de = &gt; 10 pessoas, incluindo o...</t>
+  </si>
+  <si>
+    <t>9029 Contadores, por exemplo: contadores de voltas, contadores de produção, taxímetros, totalizadores...</t>
+  </si>
+  <si>
+    <t>8544 Fios e cabos, incluídos os cabos coaxiais, e outros condutores, isolados para usos elétricos,...</t>
+  </si>
+  <si>
+    <t>6403 Calçado com sola exterior de borracha, plástico, couro natural ou reconstituído e parte superior...</t>
+  </si>
+  <si>
+    <t>2204 Vinhos de uvas frescas, incluídos os vinhos enriquecidos com álcool; mosto de uvas excluídos os...</t>
+  </si>
+  <si>
+    <t>8529 Partes reconhecíveis como exclusiva ou principalmente destinadas aos módulos de visualização de...</t>
+  </si>
+  <si>
+    <t>2002 Tomates preparados ou conservados (exceto em vinagre ou em ácido acético)</t>
+  </si>
+  <si>
+    <t>4011 Pneumáticos novos, de borracha</t>
+  </si>
+  <si>
+    <t>Amostra</t>
+  </si>
+  <si>
+    <t>Principais Produtos Importados Provenientes do Reino Unido</t>
+  </si>
+  <si>
+    <t>7204 Desperdícios e resíduos de ferro fundido, ferro ou aço; desperdícios e resíduos, em lingotes, de...</t>
+  </si>
+  <si>
+    <t>2208 Álcool etílico não desnaturado, com um teor alcoólico em volume &lt; 80% vol.; aguardentes, licores...</t>
+  </si>
+  <si>
+    <t>8704 Veículos automóveis para transporte de mercadorias, incluídos chassis com motor e cabine</t>
+  </si>
+  <si>
+    <t>8716 Reboques e semirreboques, para quaisquer veículos e outros veículos não autopropulsionados...</t>
+  </si>
+  <si>
+    <t>2710 Óleos de petróleo ou de minerais betuminosos (exceto óleos brutos) e preparações não...</t>
+  </si>
+  <si>
+    <t>3402 Agentes orgânicos de superfície (exceto sabões); preparações tensoactivas, preparações para...</t>
+  </si>
+  <si>
+    <t>8429 Bulldozers, angledozers, niveladoras, raspo-transportadoras "scrapers", pás mecânicas,...</t>
+  </si>
+  <si>
+    <t>7001 Cacos, fragmentos e outros desperdícios e resíduos de vidro; vidro em blocos ou massas (exceto o...</t>
+  </si>
+  <si>
+    <t>2711 Gás de petróleo e outros hidrocarbonetos gasosos</t>
+  </si>
+  <si>
+    <t>7214 Barras de ferro ou aço não ligado, simplesmente forjadas, laminadas, estiradas ou extrudadas, a...</t>
+  </si>
+  <si>
+    <t>9401 Assentos (exceto para medicina, cirurgia, odontologia ou veterinária, da posição 9402), mesmo...</t>
+  </si>
+  <si>
+    <t>7218 Aço inoxidável, em lingotes ou outras formas primárias (exceto desperdícios em blocos e produtos...</t>
+  </si>
+  <si>
+    <t>8903 Iates e outros barcos e embarcações de recreio ou de desporto; barcos a remos e canoas</t>
+  </si>
+  <si>
+    <t>3004 Medicamentos constituídos por produtos misturados ou não misturados, preparados para fins...</t>
+  </si>
+  <si>
+    <t>Exportação de Produtos Industriais Transformados para o Reino Unido por Graus de Intensidade Tecnológica</t>
+  </si>
+  <si>
+    <t>Importação de Produtos Industriais Transformados do Reino Unido por Graus de Intensidade Tecnológica</t>
+  </si>
+  <si>
+    <t>Exportação de Bens para o Reino Unido por Meios de Transporte</t>
+  </si>
+  <si>
+    <t>Importação de Bens do Reino Unido por Meios de Transporte</t>
+  </si>
+  <si>
+    <t>Balança Comercial de Serviços de Portugal com o Reino Unido</t>
+  </si>
+  <si>
+    <t>Posição e Quota do Reino Unido no Comércio Internacional Português de Serviços</t>
+  </si>
+  <si>
+    <t>Nota: Posição de 2021 a 2025 entre 62 países; em 2025 jan/mai e 2026 jan/mai entre 13 países</t>
+  </si>
+  <si>
+    <t>Exportações de Portugal para o Reino Unido por Tipo de Serviço</t>
+  </si>
+  <si>
+    <t>Importações de Portugal Provenientes do Reino Unido por Tipo de Serviço</t>
+  </si>
+  <si>
+    <t>Balança Comercial de Bens e Serviços de Portugal com o Reino Unido</t>
+  </si>
+  <si>
+    <t>Posição e Quota do Reino Unido no Comércio Internacional Português de Bens e Serviços</t>
+  </si>
+  <si>
+    <t>Fluxos de Investimento Direto entre Portugal e o Reino Unido - Princípio Ativo/Passivo</t>
+  </si>
+  <si>
+    <t>média anual M€ 25/21</t>
+  </si>
+  <si>
+    <t>Posição (stock) de Investimento Direto entre Portugal e o Reino Unido - Princípio Ativo/Passivo</t>
+  </si>
+  <si>
+    <t>Fluxos de Investimento Direto entre Portugal e o Reino Unido - Princípio Direcional</t>
+  </si>
+  <si>
+    <t>Posição (stock) de Investimento Direto entre Portugal e o Reino Unido - Princípio Direcional</t>
+  </si>
+  <si>
+    <t>Posição (stock) de Investimento Direto do Reino Unido em Portugal como Contraparte Final - Princípio Direcional</t>
+  </si>
+  <si>
+    <t>tvma % 25/22</t>
+  </si>
+  <si>
+    <t>Balança Comercial de Serviços de Turismo de Portugal com o Reino Unido</t>
+  </si>
+  <si>
+    <t>Posição de 2021 a 2025 entre 62 países; em 2025 jan/mai e 2026 jan/mai entre 13 países</t>
+  </si>
+  <si>
+    <t>Indicadores de Turismo do Reino Unido em Portugal</t>
+  </si>
+  <si>
     <t>2021 (a)</t>
-  </si>
-[...190 lines deleted...]
-    <t>Indicadores de Turismo do Reino Unido em Portugal</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0%"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
   <fonts count="28" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color indexed="12"/>
@@ -1155,51 +1130,51 @@
         <color rgb="FF005629"/>
       </top>
       <bottom style="hair">
         <color rgb="FF005629"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FF005629"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="143">
+  <cellXfs count="145">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
@@ -1487,153 +1462,239 @@
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="22" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="22" fillId="0" borderId="7" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="6" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="4" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
-[...12 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
-  <dxfs count="52">
+  <dxfs count="71">
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
@@ -1772,95 +1833,110 @@
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
       <numFmt numFmtId="2" formatCode="0.00"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="2" formatCode="0.00"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="2" formatCode="0.00"/>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
-      <numFmt numFmtId="2" formatCode="0.00"/>
-[...1 lines deleted...]
-    <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="2" formatCode="0.00"/>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <numFmt numFmtId="2" formatCode="0.00"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF005629"/>
       <color rgb="FF808080"/>
@@ -1882,53 +1958,53 @@
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValue" Target="richData/rdrichvalue.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2022/10/relationships/richValueRel" Target="richData/richValueRel.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueTypes" Target="richData/rdRichValueTypes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueStructure" Target="richData/rdrichvaluestructure.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>514350</xdr:colOff>
       <xdr:row>568</xdr:row>
       <xdr:rowOff>14721</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
-      <xdr:colOff>505690</xdr:colOff>
+      <xdr:colOff>511405</xdr:colOff>
       <xdr:row>570</xdr:row>
-      <xdr:rowOff>44162</xdr:rowOff>
+      <xdr:rowOff>47972</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E2387719-2BA3-4713-B408-41F2D1B1FC68}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
@@ -2321,11983 +2397,12210 @@
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.portugalglobal.pt/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet19">
     <tabColor rgb="FF0070C0"/>
   </sheetPr>
   <dimension ref="A2:K572"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A567" sqref="A567"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="13.85546875" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12" max="16384" width="9.140625" style="4"/>
+    <col min="1" max="1" width="13.88671875" style="4" customWidth="1"/>
+    <col min="2" max="2" width="9" style="4" bestFit="1" customWidth="1"/>
+    <col min="3" max="11" width="8.6640625" style="4" customWidth="1"/>
+    <col min="12" max="16384" width="9.109375" style="4"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="6"/>
     </row>
-    <row r="3" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="95" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="7" t="e" vm="1">
         <v>#VALUE!</v>
       </c>
     </row>
-    <row r="4" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="6"/>
     </row>
-    <row r="5" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="6"/>
     </row>
-    <row r="6" spans="1:11" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:11" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.25">
       <c r="A6" s="2" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="B6" s="8"/>
       <c r="C6" s="8"/>
       <c r="D6" s="8"/>
       <c r="E6" s="8"/>
       <c r="F6" s="8"/>
       <c r="G6" s="8"/>
       <c r="H6" s="8"/>
       <c r="I6" s="8"/>
       <c r="J6" s="8"/>
       <c r="K6" s="9"/>
     </row>
-    <row r="7" spans="1:11" s="14" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:11" s="14" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="11"/>
       <c r="B7" s="12">
         <v>2021</v>
       </c>
       <c r="C7" s="12">
         <v>2022</v>
       </c>
       <c r="D7" s="12">
         <v>2023</v>
       </c>
       <c r="E7" s="12">
         <v>2024</v>
       </c>
       <c r="F7" s="12">
         <v>2025</v>
       </c>
       <c r="G7" s="13" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>143</v>
+      </c>
+      <c r="I7" s="13" t="s">
         <v>137</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J7" s="13" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="K7" s="13" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="16">
         <v>3306.2926579999998</v>
       </c>
       <c r="C8" s="16">
         <v>3840.6586379999999</v>
       </c>
       <c r="D8" s="16">
         <v>3642.4991150000001</v>
       </c>
       <c r="E8" s="16">
         <v>3612.076286</v>
       </c>
       <c r="F8" s="16">
-        <v>3577.92245</v>
+        <v>3576.9810809999999</v>
       </c>
       <c r="G8" s="16">
-        <v>-0.94554581065677845</v>
+        <v>-0.97160752490264757</v>
       </c>
       <c r="H8" s="16">
-        <v>1.9934794192040028</v>
+        <v>1.9867700106273478</v>
       </c>
       <c r="I8" s="16">
-        <v>629.09899100000007</v>
+        <v>1817.0454920000002</v>
       </c>
       <c r="J8" s="16">
-        <v>485.03511099999997</v>
+        <v>1722.190351</v>
       </c>
       <c r="K8" s="16">
-        <v>-22.900033549727961</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-5.2202953320444561</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="16">
         <v>993.59063900000001</v>
       </c>
       <c r="C9" s="16">
         <v>1163.9281249999999</v>
       </c>
       <c r="D9" s="16">
         <v>1140.0085979999999</v>
       </c>
       <c r="E9" s="16">
         <v>1219.4224410000002</v>
       </c>
       <c r="F9" s="16">
-        <v>1170.478656</v>
+        <v>1159.463661</v>
       </c>
       <c r="G9" s="16">
-        <v>-4.0136857707705706</v>
+        <v>-4.9169818418980658</v>
       </c>
       <c r="H9" s="16">
-        <v>4.1811151660870571</v>
+        <v>3.9351417439375425</v>
       </c>
       <c r="I9" s="16">
-        <v>215.467266</v>
+        <v>591.58470700000009</v>
       </c>
       <c r="J9" s="16">
-        <v>163.48301599999999</v>
+        <v>566.70264599999996</v>
       </c>
       <c r="K9" s="16">
-        <v>-24.126286542290838</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-4.2060013900934283</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="16">
         <v>2312.7020189999998</v>
       </c>
       <c r="C10" s="16">
         <v>2676.730513</v>
       </c>
       <c r="D10" s="16">
         <v>2502.4905170000002</v>
       </c>
       <c r="E10" s="16">
         <v>2392.6538449999998</v>
       </c>
       <c r="F10" s="16">
-        <v>2407.4437939999998</v>
+        <v>2417.5174200000001</v>
       </c>
       <c r="G10" s="16" t="s">
         <v>26</v>
       </c>
       <c r="H10" s="16" t="s">
         <v>26</v>
       </c>
       <c r="I10" s="16">
-        <v>413.63172500000007</v>
+        <v>1225.4607850000002</v>
       </c>
       <c r="J10" s="16">
-        <v>321.55209500000001</v>
+        <v>1155.487705</v>
       </c>
       <c r="K10" s="16" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="11" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="17">
         <v>332.76205795654641</v>
       </c>
       <c r="C11" s="17">
         <v>329.97386655640787</v>
       </c>
       <c r="D11" s="17">
         <v>319.51505641188163</v>
       </c>
       <c r="E11" s="17">
         <v>296.21205617947123</v>
       </c>
       <c r="F11" s="17">
-        <v>305.68028145230869</v>
+        <v>308.50307787265791</v>
       </c>
       <c r="G11" s="18" t="s">
         <v>26</v>
       </c>
       <c r="H11" s="18" t="s">
         <v>26</v>
       </c>
       <c r="I11" s="17">
-        <v>291.96963542480745</v>
+        <v>307.14882763188126</v>
       </c>
       <c r="J11" s="17">
-        <v>296.68837954396434</v>
+        <v>303.89664900205884</v>
       </c>
       <c r="K11" s="18" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="12" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="13" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="14" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="16" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="20" t="s">
         <v>125</v>
       </c>
     </row>
-    <row r="17" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="21"/>
     </row>
-    <row r="19" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="2" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="B19" s="22"/>
       <c r="C19" s="22"/>
       <c r="D19" s="22"/>
     </row>
-    <row r="20" spans="1:11" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:11" s="25" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="23"/>
       <c r="B20" s="23"/>
       <c r="C20" s="23"/>
       <c r="D20" s="24"/>
       <c r="E20" s="12">
         <v>2021</v>
       </c>
       <c r="F20" s="12">
         <v>2022</v>
       </c>
       <c r="G20" s="12">
         <v>2023</v>
       </c>
       <c r="H20" s="12">
         <v>2024</v>
       </c>
       <c r="I20" s="12">
         <v>2025</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="K20" s="13" t="s">
-        <v>133</v>
-[...7 lines deleted...]
-      <c r="C21" s="127"/>
+        <v>138</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="124" t="s">
+        <v>146</v>
+      </c>
+      <c r="B21" s="124"/>
+      <c r="C21" s="124"/>
       <c r="D21" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E21" s="27">
         <v>5</v>
       </c>
       <c r="F21" s="27">
         <v>5</v>
       </c>
       <c r="G21" s="27">
         <v>5</v>
       </c>
       <c r="H21" s="27">
         <v>5</v>
       </c>
       <c r="I21" s="27">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J21" s="27">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="K21" s="27">
         <v>6</v>
       </c>
     </row>
-    <row r="22" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      <c r="C22" s="127"/>
+    <row r="22" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="124"/>
+      <c r="B22" s="124"/>
+      <c r="C22" s="124"/>
       <c r="D22" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E22" s="28">
         <v>5.1970595719288815</v>
       </c>
       <c r="F22" s="28">
         <v>4.8986281828908691</v>
       </c>
       <c r="G22" s="28">
         <v>4.7097123271967725</v>
       </c>
       <c r="H22" s="28">
         <v>4.578329600026068</v>
       </c>
       <c r="I22" s="28">
-        <v>4.5088735891525431</v>
+        <v>4.5296844641276133</v>
       </c>
       <c r="J22" s="28">
-        <v>4.3979847578826448</v>
+        <v>4.4698033947035416</v>
       </c>
       <c r="K22" s="28">
-        <v>3.9645485925880646</v>
-[...7 lines deleted...]
-      <c r="C23" s="128"/>
+        <v>4.1641317209580277</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="127" t="s">
+        <v>147</v>
+      </c>
+      <c r="B23" s="127"/>
+      <c r="C23" s="127"/>
       <c r="D23" s="29" t="s">
         <v>23</v>
       </c>
       <c r="E23" s="30">
         <v>14</v>
       </c>
       <c r="F23" s="30">
         <v>14</v>
       </c>
       <c r="G23" s="30">
         <v>14</v>
       </c>
       <c r="H23" s="30">
         <v>13</v>
       </c>
       <c r="I23" s="30">
         <v>13</v>
       </c>
       <c r="J23" s="30">
         <v>14</v>
       </c>
       <c r="K23" s="30">
         <v>12</v>
       </c>
     </row>
-    <row r="24" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      <c r="C24" s="129"/>
+    <row r="24" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="128"/>
+      <c r="B24" s="128"/>
+      <c r="C24" s="128"/>
       <c r="D24" s="31" t="s">
         <v>33</v>
       </c>
       <c r="E24" s="32">
         <v>1.1949992146708324</v>
       </c>
       <c r="F24" s="32">
         <v>1.0623508013064982</v>
       </c>
       <c r="G24" s="32">
         <v>1.0841900549192078</v>
       </c>
       <c r="H24" s="32">
         <v>1.1370600655999332</v>
       </c>
       <c r="I24" s="32">
-        <v>1.0496049205656843</v>
+        <v>1.0345603722243477</v>
       </c>
       <c r="J24" s="32">
-        <v>1.1908905839395518</v>
+        <v>1.0549956416942778</v>
       </c>
       <c r="K24" s="32">
-        <v>0.94469237313561516</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>0.95043531520252011</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B25" s="33"/>
       <c r="C25" s="34"/>
     </row>
-    <row r="26" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="35"/>
       <c r="B26" s="36"/>
       <c r="C26" s="36"/>
       <c r="D26" s="36"/>
       <c r="E26" s="36"/>
       <c r="F26" s="36"/>
       <c r="G26" s="36"/>
       <c r="H26" s="36"/>
       <c r="I26" s="36"/>
       <c r="J26" s="36"/>
     </row>
-    <row r="27" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="2" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="B27" s="37"/>
       <c r="C27" s="38"/>
       <c r="D27" s="37"/>
       <c r="E27" s="37"/>
       <c r="F27" s="37"/>
       <c r="G27" s="37"/>
       <c r="H27" s="37"/>
       <c r="I27" s="37"/>
       <c r="J27" s="37"/>
       <c r="K27" s="37"/>
     </row>
-    <row r="28" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="23"/>
       <c r="B28" s="23"/>
       <c r="C28" s="23"/>
       <c r="D28" s="24"/>
       <c r="E28" s="12"/>
       <c r="F28" s="12"/>
-      <c r="G28" s="12">
+      <c r="G28" s="144">
         <v>2021</v>
       </c>
-      <c r="H28" s="12">
+      <c r="H28" s="144">
         <v>2022</v>
       </c>
-      <c r="I28" s="12">
+      <c r="I28" s="144">
         <v>2023</v>
       </c>
-      <c r="J28" s="12">
+      <c r="J28" s="144">
         <v>2024</v>
       </c>
-      <c r="K28" s="12">
+      <c r="K28" s="144">
         <v>2025</v>
       </c>
     </row>
-    <row r="29" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="E29" s="140" t="s">
+    <row r="29" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="124" t="s">
+        <v>149</v>
+      </c>
+      <c r="B29" s="124"/>
+      <c r="C29" s="124"/>
+      <c r="D29" s="124"/>
+      <c r="E29" s="125" t="s">
         <v>23</v>
       </c>
-      <c r="F29" s="140"/>
+      <c r="F29" s="125"/>
       <c r="G29" s="27">
         <v>38</v>
       </c>
       <c r="H29" s="27">
         <v>39</v>
       </c>
       <c r="I29" s="27">
         <v>39</v>
       </c>
       <c r="J29" s="27">
         <v>42</v>
       </c>
       <c r="K29" s="27">
         <v>32</v>
       </c>
     </row>
-    <row r="30" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-      <c r="F30" s="140"/>
+    <row r="30" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="124"/>
+      <c r="B30" s="124"/>
+      <c r="C30" s="124"/>
+      <c r="D30" s="124"/>
+      <c r="E30" s="125" t="s">
+        <v>150</v>
+      </c>
+      <c r="F30" s="125"/>
       <c r="G30" s="28">
         <v>0.35393690452332555</v>
       </c>
       <c r="H30" s="28">
         <v>0.30851007267368746</v>
       </c>
       <c r="I30" s="28">
         <v>0.31701154555148736</v>
       </c>
       <c r="J30" s="28">
-        <v>0.29882507675321657</v>
+        <v>0.29880348997449963</v>
       </c>
       <c r="K30" s="28">
-        <v>0.36379259289695198</v>
-[...9 lines deleted...]
-      <c r="E31" s="142" t="s">
+        <v>0.36123406411874431</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="127" t="s">
+        <v>151</v>
+      </c>
+      <c r="B31" s="127"/>
+      <c r="C31" s="127"/>
+      <c r="D31" s="127"/>
+      <c r="E31" s="129" t="s">
         <v>23</v>
       </c>
-      <c r="F31" s="142"/>
+      <c r="F31" s="129"/>
       <c r="G31" s="30">
         <v>30</v>
       </c>
       <c r="H31" s="30">
         <v>34</v>
       </c>
       <c r="I31" s="30">
         <v>34</v>
       </c>
       <c r="J31" s="30">
         <v>33</v>
       </c>
       <c r="K31" s="30">
-        <v>36</v>
-[...10 lines deleted...]
-      <c r="F32" s="141"/>
+        <v>35</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="128"/>
+      <c r="B32" s="128"/>
+      <c r="C32" s="128"/>
+      <c r="D32" s="128"/>
+      <c r="E32" s="126" t="s">
+        <v>152</v>
+      </c>
+      <c r="F32" s="126"/>
       <c r="G32" s="32">
         <v>0.52113716850066893</v>
       </c>
       <c r="H32" s="32">
         <v>0.58430487293809286</v>
       </c>
       <c r="I32" s="32">
         <v>0.58204149026424845</v>
       </c>
       <c r="J32" s="32">
-        <v>0.55762932435311785</v>
+        <v>0.55482652303334568</v>
       </c>
       <c r="K32" s="32">
-        <v>0.4859822887061897</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>0.48666256453075402</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="B33" s="33"/>
       <c r="C33" s="34"/>
     </row>
-    <row r="34" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="35"/>
       <c r="B34" s="36"/>
       <c r="C34" s="36"/>
       <c r="D34" s="36"/>
       <c r="E34" s="36"/>
       <c r="F34" s="36"/>
       <c r="G34" s="36"/>
       <c r="H34" s="36"/>
       <c r="I34" s="36"/>
       <c r="J34" s="36"/>
     </row>
-    <row r="35" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="2" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
       <c r="B35" s="37"/>
       <c r="C35" s="37"/>
       <c r="D35" s="37"/>
       <c r="E35" s="37"/>
       <c r="F35" s="37"/>
       <c r="G35" s="37"/>
       <c r="H35" s="37"/>
       <c r="I35" s="37"/>
       <c r="J35" s="37"/>
       <c r="K35" s="37"/>
     </row>
-    <row r="36" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="23"/>
       <c r="B36" s="23"/>
       <c r="C36" s="23"/>
       <c r="D36" s="23"/>
       <c r="E36" s="39" t="s">
         <v>24</v>
       </c>
       <c r="F36" s="13">
         <v>2021</v>
       </c>
       <c r="G36" s="13">
         <v>2022</v>
       </c>
       <c r="H36" s="13">
         <v>2023</v>
       </c>
       <c r="I36" s="13">
         <v>2024</v>
       </c>
       <c r="J36" s="13">
         <v>2025</v>
       </c>
       <c r="K36" s="13" t="s">
-        <v>133</v>
-[...8 lines deleted...]
-      <c r="D37" s="127"/>
+        <v>138</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="124" t="s">
+        <v>155</v>
+      </c>
+      <c r="B37" s="124"/>
+      <c r="C37" s="124"/>
+      <c r="D37" s="124"/>
       <c r="E37" s="26" t="s">
         <v>5</v>
       </c>
       <c r="F37" s="40">
         <v>0.45412816239061032</v>
       </c>
       <c r="G37" s="40">
         <v>0.83995342171314735</v>
       </c>
       <c r="H37" s="40">
         <v>-0.2527456656709019</v>
       </c>
       <c r="I37" s="40">
         <v>-3.9336391923735912E-2</v>
       </c>
       <c r="J37" s="40">
-        <v>-4.3290203731105363E-2</v>
+        <v>-4.4483394908698563E-2</v>
       </c>
       <c r="K37" s="40">
-        <v>-1.0071399850670475</v>
-[...3 lines deleted...]
-      <c r="A38" s="135" t="s">
+        <v>-0.23333693796527319</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="131" t="s">
         <v>35</v>
       </c>
-      <c r="B38" s="135"/>
-[...1 lines deleted...]
-      <c r="D38" s="135"/>
+      <c r="B38" s="131"/>
+      <c r="C38" s="131"/>
+      <c r="D38" s="131"/>
       <c r="E38" s="41" t="s">
         <v>2</v>
       </c>
       <c r="F38" s="42">
         <v>18.343770509814043</v>
       </c>
       <c r="G38" s="42">
         <v>23.2388490869163</v>
       </c>
       <c r="H38" s="42">
         <v>-1.3552804405528664</v>
       </c>
       <c r="I38" s="42">
         <v>2.0104785650741244</v>
       </c>
       <c r="J38" s="42">
-        <v>0.58031804673719245</v>
+        <v>9.1877061696347309E-2</v>
       </c>
       <c r="K38" s="42">
-        <v>-14.470848480582053</v>
-[...8 lines deleted...]
-      <c r="D39" s="128"/>
+        <v>1.7370904819408279</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="127" t="s">
+        <v>156</v>
+      </c>
+      <c r="B39" s="127"/>
+      <c r="C39" s="127"/>
+      <c r="D39" s="127"/>
       <c r="E39" s="43" t="s">
         <v>5</v>
       </c>
       <c r="F39" s="44">
         <v>-1.373990319348013</v>
       </c>
       <c r="G39" s="44">
         <v>0.20486622358265186</v>
       </c>
       <c r="H39" s="44">
         <v>-2.1832042829382114E-2</v>
       </c>
       <c r="I39" s="44">
         <v>7.5525481960896118E-2</v>
       </c>
       <c r="J39" s="44">
-        <v>-4.5638018058099021E-2</v>
+        <v>-5.5909036957022831E-2</v>
       </c>
       <c r="K39" s="44">
-        <v>-0.28731767468641684</v>
-[...3 lines deleted...]
-      <c r="A40" s="136" t="s">
+        <v>-4.4373131355086345E-2</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="132" t="s">
         <v>36</v>
       </c>
-      <c r="B40" s="136"/>
-[...1 lines deleted...]
-      <c r="D40" s="136"/>
+      <c r="B40" s="132"/>
+      <c r="C40" s="132"/>
+      <c r="D40" s="132"/>
       <c r="E40" s="45" t="s">
         <v>2</v>
       </c>
       <c r="F40" s="17">
         <v>22.011918431971004</v>
       </c>
       <c r="G40" s="17">
         <v>31.770544770324882</v>
       </c>
       <c r="H40" s="17">
         <v>-4.0280111631669717</v>
       </c>
       <c r="I40" s="17">
         <v>1.9924603779147958</v>
       </c>
       <c r="J40" s="17">
-        <v>3.9840825968701177</v>
+        <v>4.5034255776094412</v>
       </c>
       <c r="K40" s="17">
-        <v>-4.3526829528640123</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>6.3325924630490569</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B41" s="33"/>
       <c r="C41" s="34"/>
     </row>
-    <row r="42" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="43" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="46"/>
     </row>
-    <row r="44" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="2" t="s">
         <v>78</v>
       </c>
       <c r="B44" s="37"/>
       <c r="C44" s="37"/>
       <c r="D44" s="37"/>
       <c r="E44" s="37"/>
       <c r="F44" s="37"/>
       <c r="G44" s="37"/>
       <c r="H44" s="37"/>
       <c r="I44" s="37"/>
       <c r="J44" s="37"/>
       <c r="K44" s="37"/>
     </row>
-    <row r="45" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="23"/>
       <c r="B45" s="23"/>
       <c r="C45" s="23"/>
       <c r="D45" s="23"/>
       <c r="E45" s="23"/>
       <c r="F45" s="23"/>
-      <c r="G45" s="12">
-[...3 lines deleted...]
-        <v>151</v>
+      <c r="G45" s="12" t="s">
+        <v>220</v>
+      </c>
+      <c r="H45" s="12">
+        <v>2022</v>
       </c>
       <c r="I45" s="12">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="J45" s="12">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="K45" s="12">
-        <v>2024</v>
-[...7 lines deleted...]
-      <c r="C46" s="137"/>
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="46" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="133" t="s">
+        <v>157</v>
+      </c>
+      <c r="B46" s="133"/>
+      <c r="C46" s="133"/>
       <c r="D46" s="47" t="s">
         <v>30</v>
       </c>
       <c r="E46" s="47"/>
       <c r="F46" s="47"/>
       <c r="G46" s="48">
-        <v>3192</v>
+        <v>6139</v>
       </c>
       <c r="H46" s="48">
-        <v>6139</v>
+        <v>6026</v>
       </c>
       <c r="I46" s="48">
-        <v>6026</v>
+        <v>5996</v>
       </c>
       <c r="J46" s="48">
-        <v>5996</v>
+        <v>5995</v>
       </c>
       <c r="K46" s="48">
-        <v>5995</v>
-[...5 lines deleted...]
-      <c r="C47" s="127"/>
+        <v>6175</v>
+      </c>
+    </row>
+    <row r="47" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="124"/>
+      <c r="B47" s="124"/>
+      <c r="C47" s="124"/>
       <c r="D47" s="50" t="s">
         <v>75</v>
       </c>
       <c r="E47" s="50"/>
       <c r="F47" s="50"/>
       <c r="G47" s="51">
-        <v>15.414332625072436</v>
+        <v>27.257792380783236</v>
       </c>
       <c r="H47" s="51">
-        <v>27.257792380783236</v>
+        <v>26.268526591107239</v>
       </c>
       <c r="I47" s="51">
-        <v>26.268526591107239</v>
+        <v>26.556825228098148</v>
       </c>
       <c r="J47" s="51">
-        <v>26.556825228098148</v>
+        <v>28.317037456898586</v>
       </c>
       <c r="K47" s="51">
-        <v>28.317037456898586</v>
-[...5 lines deleted...]
-      <c r="C48" s="129"/>
+        <v>28.655622070629725</v>
+      </c>
+    </row>
+    <row r="48" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="128"/>
+      <c r="B48" s="128"/>
+      <c r="C48" s="128"/>
       <c r="D48" s="1" t="s">
         <v>76</v>
       </c>
       <c r="E48" s="1"/>
       <c r="F48" s="1"/>
       <c r="G48" s="52">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="H48" s="52">
         <v>2</v>
       </c>
       <c r="I48" s="52">
         <v>2</v>
       </c>
       <c r="J48" s="52">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K48" s="52">
         <v>1</v>
       </c>
     </row>
-    <row r="49" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C49" s="53"/>
       <c r="F49" s="54"/>
-      <c r="G49" s="139" t="s">
-[...8 lines deleted...]
-      <c r="A50" s="123" t="s">
+      <c r="G49" s="136" t="s">
+        <v>158</v>
+      </c>
+      <c r="H49" s="136"/>
+      <c r="I49" s="136"/>
+      <c r="J49" s="136"/>
+      <c r="K49" s="136"/>
+    </row>
+    <row r="50" spans="1:11" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="130" t="s">
         <v>48</v>
       </c>
-      <c r="B50" s="123"/>
-[...10 lines deleted...]
-    <row r="51" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B50" s="130"/>
+      <c r="C50" s="130"/>
+      <c r="D50" s="130"/>
+      <c r="E50" s="130"/>
+      <c r="F50" s="130"/>
+      <c r="G50" s="130"/>
+      <c r="H50" s="130"/>
+      <c r="I50" s="130"/>
+      <c r="J50" s="130"/>
+      <c r="K50" s="130"/>
+    </row>
+    <row r="51" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4" t="s">
-        <v>127</v>
+        <v>136</v>
       </c>
       <c r="C51" s="53"/>
     </row>
-    <row r="52" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-[...14 lines deleted...]
-    <row r="53" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="130" t="s">
+        <v>159</v>
+      </c>
+      <c r="B52" s="130"/>
+      <c r="C52" s="130"/>
+      <c r="D52" s="130"/>
+      <c r="E52" s="130"/>
+      <c r="F52" s="130"/>
+      <c r="G52" s="130"/>
+      <c r="H52" s="130"/>
+      <c r="I52" s="130"/>
+      <c r="J52" s="130"/>
+      <c r="K52" s="130"/>
+    </row>
+    <row r="53" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="55"/>
       <c r="B53" s="55"/>
       <c r="C53" s="55"/>
       <c r="D53" s="55"/>
       <c r="E53" s="55"/>
       <c r="F53" s="55"/>
       <c r="G53" s="55"/>
       <c r="H53" s="55"/>
       <c r="I53" s="55"/>
       <c r="J53" s="55"/>
       <c r="K53" s="55"/>
     </row>
-    <row r="54" spans="1:11" ht="12" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A54" s="46"/>
       <c r="B54" s="46"/>
       <c r="C54" s="56"/>
       <c r="D54" s="46"/>
       <c r="E54" s="46"/>
       <c r="F54" s="46"/>
       <c r="G54" s="46"/>
       <c r="H54" s="46"/>
       <c r="I54" s="46"/>
       <c r="J54" s="46"/>
       <c r="K54" s="46"/>
     </row>
-    <row r="55" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="2" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="B55" s="37"/>
       <c r="C55" s="38"/>
       <c r="D55" s="37"/>
       <c r="E55" s="37"/>
       <c r="F55" s="37"/>
       <c r="G55" s="37"/>
       <c r="H55" s="37"/>
       <c r="I55" s="37"/>
       <c r="J55" s="37"/>
       <c r="K55" s="37"/>
     </row>
-    <row r="56" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="47"/>
       <c r="B56" s="47"/>
       <c r="C56" s="57"/>
       <c r="D56" s="47"/>
       <c r="E56" s="47"/>
       <c r="F56" s="47"/>
       <c r="G56" s="47"/>
-      <c r="H56" s="130" t="s">
+      <c r="H56" s="123" t="s">
         <v>59</v>
       </c>
-      <c r="I56" s="130"/>
-      <c r="J56" s="130" t="s">
+      <c r="I56" s="123"/>
+      <c r="J56" s="123" t="s">
         <v>56</v>
       </c>
-      <c r="K56" s="130"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="K56" s="123"/>
+    </row>
+    <row r="57" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="1"/>
       <c r="B57" s="1"/>
       <c r="C57" s="58"/>
       <c r="D57" s="1"/>
       <c r="E57" s="1"/>
       <c r="F57" s="1"/>
       <c r="G57" s="1"/>
       <c r="H57" s="58" t="s">
         <v>60</v>
       </c>
       <c r="I57" s="58" t="s">
         <v>58</v>
       </c>
       <c r="J57" s="58" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="K57" s="58" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="58" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B58" s="22"/>
       <c r="C58" s="59"/>
       <c r="D58" s="22"/>
       <c r="E58" s="22"/>
       <c r="F58" s="37"/>
       <c r="G58" s="37"/>
       <c r="H58" s="49">
-        <v>5995</v>
+        <v>6175</v>
       </c>
       <c r="I58" s="60">
         <v>100</v>
       </c>
       <c r="J58" s="60">
-        <v>3612.076286</v>
+        <v>3577.9829319999999</v>
       </c>
       <c r="K58" s="60">
         <v>100</v>
       </c>
     </row>
-    <row r="59" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="15" t="s">
         <v>106</v>
       </c>
       <c r="B59" s="22"/>
       <c r="C59" s="59"/>
       <c r="D59" s="22"/>
       <c r="E59" s="22"/>
       <c r="F59" s="37"/>
       <c r="G59" s="37"/>
       <c r="H59" s="49">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="I59" s="60">
-        <v>0.80066722268557122</v>
+        <v>0.79352226720647778</v>
       </c>
       <c r="J59" s="60">
-        <v>1296.3452360000001</v>
+        <v>1215.807804</v>
       </c>
       <c r="K59" s="60">
-        <v>35.889198714448192</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>33.98025723170219</v>
+      </c>
+    </row>
+    <row r="60" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="15" t="s">
         <v>107</v>
       </c>
       <c r="B60" s="22"/>
       <c r="C60" s="59"/>
       <c r="D60" s="22"/>
       <c r="E60" s="22"/>
       <c r="F60" s="37"/>
       <c r="G60" s="37"/>
       <c r="H60" s="49">
-        <v>360</v>
+        <v>375</v>
       </c>
       <c r="I60" s="60">
-        <v>6.0050041701417847</v>
+        <v>6.0728744939271255</v>
       </c>
       <c r="J60" s="60">
-        <v>1029.8104819999999</v>
+        <v>1026.547362</v>
       </c>
       <c r="K60" s="60">
-        <v>28.510208546575527</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>28.690672412631844</v>
+      </c>
+    </row>
+    <row r="61" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="15" t="s">
         <v>108</v>
       </c>
       <c r="B61" s="22"/>
       <c r="C61" s="59"/>
       <c r="D61" s="22"/>
       <c r="E61" s="22"/>
       <c r="F61" s="37"/>
       <c r="G61" s="37"/>
       <c r="H61" s="49">
-        <v>4125</v>
+        <v>4156</v>
       </c>
       <c r="I61" s="60">
-        <v>68.807339449541288</v>
+        <v>67.303643724696357</v>
       </c>
       <c r="J61" s="60">
-        <v>433.471585</v>
+        <v>434.94688100000002</v>
       </c>
       <c r="K61" s="60">
-        <v>12.000620991314246</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>12.156203348820224</v>
+      </c>
+    </row>
+    <row r="62" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="15" t="s">
         <v>109</v>
       </c>
       <c r="B62" s="22"/>
       <c r="C62" s="59"/>
       <c r="D62" s="22"/>
       <c r="E62" s="22"/>
       <c r="F62" s="37"/>
       <c r="G62" s="37"/>
       <c r="H62" s="49">
-        <v>1462</v>
+        <v>1595</v>
       </c>
       <c r="I62" s="60">
-        <v>24.386989157631358</v>
+        <v>25.829959514170042</v>
       </c>
       <c r="J62" s="60">
-        <v>0.39449499999999998</v>
+        <v>0.41962700000000003</v>
       </c>
       <c r="K62" s="60">
-        <v>1.0921557817840617E-2</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>1.1728032468993344E-2</v>
+      </c>
+    </row>
+    <row r="63" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="61" t="s">
         <v>61</v>
       </c>
       <c r="B63" s="61"/>
       <c r="C63" s="62"/>
       <c r="D63" s="61"/>
       <c r="E63" s="61"/>
       <c r="F63" s="63"/>
       <c r="G63" s="63"/>
       <c r="H63" s="64" t="s">
         <v>26</v>
       </c>
       <c r="I63" s="65" t="s">
         <v>26</v>
       </c>
       <c r="J63" s="66">
-        <v>852.05448799999976</v>
+        <v>900.26125799999954</v>
       </c>
       <c r="K63" s="66">
-        <v>23.589050189844187</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:11" ht="12" x14ac:dyDescent="0.2">
+        <v>25.16113897437674</v>
+      </c>
+    </row>
+    <row r="64" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A64" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C64" s="53"/>
-      <c r="F64" s="138" t="s">
-[...8 lines deleted...]
-    <row r="65" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F64" s="135" t="s">
+        <v>158</v>
+      </c>
+      <c r="G64" s="135"/>
+      <c r="H64" s="135"/>
+      <c r="I64" s="135"/>
+      <c r="J64" s="135"/>
+      <c r="K64" s="135"/>
+    </row>
+    <row r="65" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="46"/>
       <c r="C65" s="53"/>
     </row>
-    <row r="66" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="46"/>
       <c r="C66" s="53"/>
     </row>
-    <row r="67" spans="1:11" ht="12" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A67" s="2" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="B67" s="37"/>
       <c r="C67" s="38"/>
       <c r="D67" s="37"/>
       <c r="E67" s="37"/>
       <c r="F67" s="37"/>
       <c r="G67" s="37"/>
       <c r="H67" s="37"/>
       <c r="I67" s="37"/>
       <c r="J67" s="37"/>
       <c r="K67" s="37"/>
     </row>
-    <row r="68" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="47"/>
       <c r="B68" s="47"/>
       <c r="C68" s="57"/>
       <c r="D68" s="47"/>
       <c r="E68" s="47"/>
       <c r="F68" s="47"/>
       <c r="G68" s="47"/>
-      <c r="H68" s="130" t="s">
+      <c r="H68" s="123" t="s">
         <v>59</v>
       </c>
-      <c r="I68" s="130"/>
-      <c r="J68" s="130" t="s">
+      <c r="I68" s="123"/>
+      <c r="J68" s="123" t="s">
         <v>56</v>
       </c>
-      <c r="K68" s="130"/>
-[...1 lines deleted...]
-    <row r="69" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="K68" s="123"/>
+    </row>
+    <row r="69" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="1"/>
       <c r="B69" s="1"/>
       <c r="C69" s="58"/>
       <c r="D69" s="1"/>
       <c r="E69" s="1"/>
       <c r="F69" s="1"/>
       <c r="G69" s="1"/>
       <c r="H69" s="58" t="s">
         <v>60</v>
       </c>
       <c r="I69" s="58" t="s">
         <v>58</v>
       </c>
       <c r="J69" s="58" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="K69" s="58" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="70" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B70" s="22"/>
       <c r="C70" s="59"/>
       <c r="D70" s="22"/>
       <c r="E70" s="22"/>
       <c r="F70" s="22"/>
       <c r="G70" s="22"/>
       <c r="H70" s="49">
-        <v>5995</v>
+        <v>6175</v>
       </c>
       <c r="I70" s="67">
         <v>100</v>
       </c>
       <c r="J70" s="60">
-        <v>3612.076286</v>
+        <v>3577.9829319999999</v>
       </c>
       <c r="K70" s="67">
         <v>100</v>
       </c>
     </row>
-    <row r="71" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="15" t="s">
         <v>100</v>
       </c>
       <c r="B71" s="22"/>
       <c r="C71" s="59"/>
       <c r="D71" s="22"/>
       <c r="E71" s="22"/>
       <c r="F71" s="22"/>
       <c r="G71" s="22"/>
       <c r="H71" s="49">
-        <v>3544</v>
+        <v>3734</v>
       </c>
       <c r="I71" s="60">
-        <v>59.11592994161802</v>
+        <v>60.469635627530359</v>
       </c>
       <c r="J71" s="60">
-        <v>1645.7133249999999</v>
+        <v>1658.836159</v>
       </c>
       <c r="K71" s="67">
-        <v>45.561422148767981</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>46.362327337116547</v>
+      </c>
+    </row>
+    <row r="72" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="15" t="s">
         <v>101</v>
       </c>
       <c r="B72" s="22"/>
       <c r="C72" s="59"/>
       <c r="D72" s="22"/>
       <c r="E72" s="22"/>
       <c r="F72" s="22"/>
       <c r="G72" s="22"/>
       <c r="H72" s="49">
-        <v>469</v>
+        <v>544</v>
       </c>
       <c r="I72" s="67">
-        <v>7.823185988323603</v>
+        <v>8.809716599190283</v>
       </c>
       <c r="J72" s="60">
-        <v>563.45912499999997</v>
+        <v>536.22319700000003</v>
       </c>
       <c r="K72" s="67">
-        <v>15.599314089348113</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>14.986745526487605</v>
+      </c>
+    </row>
+    <row r="73" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="15" t="s">
         <v>102</v>
       </c>
       <c r="B73" s="22"/>
       <c r="C73" s="59"/>
       <c r="D73" s="22"/>
       <c r="E73" s="22"/>
       <c r="F73" s="22"/>
       <c r="G73" s="22"/>
       <c r="H73" s="49">
-        <v>297</v>
+        <v>312</v>
       </c>
       <c r="I73" s="67">
-        <v>4.954128440366973</v>
+        <v>5.0526315789473681</v>
       </c>
       <c r="J73" s="60">
-        <v>198.641032</v>
+        <v>174.18240499999999</v>
       </c>
       <c r="K73" s="67">
-        <v>5.4993587142638773</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>4.8681731665678054</v>
+      </c>
+    </row>
+    <row r="74" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="15" t="s">
         <v>103</v>
       </c>
       <c r="B74" s="22"/>
       <c r="C74" s="59"/>
       <c r="D74" s="22"/>
       <c r="E74" s="22"/>
       <c r="F74" s="22"/>
       <c r="G74" s="22"/>
       <c r="H74" s="49">
-        <v>1685</v>
+        <v>1585</v>
       </c>
       <c r="I74" s="67">
-        <v>28.10675562969141</v>
+        <v>25.668016194331983</v>
       </c>
       <c r="J74" s="60">
-        <v>352.20831599999997</v>
+        <v>308.47991300000001</v>
       </c>
       <c r="K74" s="67">
-        <v>9.7508548577758347</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>8.6216149954512975</v>
+      </c>
+    </row>
+    <row r="75" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="50" t="s">
         <v>104</v>
       </c>
       <c r="B75" s="68"/>
       <c r="C75" s="69"/>
       <c r="D75" s="68"/>
       <c r="E75" s="68"/>
       <c r="F75" s="68"/>
       <c r="G75" s="68"/>
       <c r="H75" s="70">
-        <v>1370</v>
+        <v>1265</v>
       </c>
       <c r="I75" s="71">
-        <v>22.85237698081735</v>
+        <v>20.48582995951417</v>
       </c>
       <c r="J75" s="72">
-        <v>58.691175999999999</v>
+        <v>66.085977</v>
       </c>
       <c r="K75" s="71">
-        <v>1.6248598133843513</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>1.8470176704576857</v>
+      </c>
+    </row>
+    <row r="76" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="73" t="s">
         <v>61</v>
       </c>
       <c r="B76" s="73"/>
       <c r="C76" s="74"/>
       <c r="D76" s="73"/>
       <c r="E76" s="73"/>
       <c r="F76" s="75"/>
       <c r="G76" s="75"/>
       <c r="H76" s="76" t="s">
         <v>26</v>
       </c>
       <c r="I76" s="77" t="s">
         <v>26</v>
       </c>
       <c r="J76" s="78">
-        <v>852.05448800000022</v>
+        <v>900.261258</v>
       </c>
       <c r="K76" s="78">
-        <v>23.589050189844187</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:11" ht="12" x14ac:dyDescent="0.2">
+        <v>25.161138974376755</v>
+      </c>
+    </row>
+    <row r="77" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A77" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C77" s="53"/>
-      <c r="F77" s="138" t="s">
-[...8 lines deleted...]
-    <row r="78" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F77" s="135" t="s">
+        <v>158</v>
+      </c>
+      <c r="G77" s="135"/>
+      <c r="H77" s="135"/>
+      <c r="I77" s="135"/>
+      <c r="J77" s="135"/>
+      <c r="K77" s="135"/>
+    </row>
+    <row r="78" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="46"/>
       <c r="C78" s="34"/>
     </row>
-    <row r="79" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="46"/>
       <c r="C79" s="34"/>
     </row>
-    <row r="80" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="80" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="2" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="B80" s="37"/>
       <c r="C80" s="37"/>
       <c r="D80" s="37"/>
       <c r="E80" s="37"/>
       <c r="F80" s="37"/>
       <c r="G80" s="37"/>
       <c r="H80" s="37"/>
       <c r="I80" s="37"/>
       <c r="J80" s="37"/>
       <c r="K80" s="37"/>
     </row>
-    <row r="81" spans="1:11" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="81" spans="1:11" s="25" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="23"/>
       <c r="B81" s="23"/>
       <c r="C81" s="23"/>
       <c r="D81" s="13">
         <v>2021</v>
       </c>
       <c r="E81" s="13" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="F81" s="13">
         <v>2024</v>
       </c>
       <c r="G81" s="13" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="H81" s="13">
         <v>2025</v>
       </c>
       <c r="I81" s="13" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="J81" s="13" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="K81" s="13" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="82" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="15" t="s">
         <v>57</v>
       </c>
       <c r="B82" s="5"/>
       <c r="C82" s="79"/>
       <c r="D82" s="16">
         <v>680.09404000000018</v>
       </c>
       <c r="E82" s="16">
         <v>20.569686665650281</v>
       </c>
       <c r="F82" s="16">
         <v>872.35187199999996</v>
       </c>
       <c r="G82" s="16">
         <v>24.150981400396702</v>
       </c>
       <c r="H82" s="16">
-        <v>918.48149899999999</v>
+        <v>918.2679569999998</v>
       </c>
       <c r="I82" s="16">
-        <v>25.670805106466183</v>
+        <v>25.67159110450995</v>
       </c>
       <c r="J82" s="16">
-        <v>5.2879610258920877</v>
+        <v>5.2634821422151816</v>
       </c>
       <c r="K82" s="16">
-        <v>46.129627000000028</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>45.916084999999839</v>
+      </c>
+    </row>
+    <row r="83" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B83" s="5"/>
       <c r="C83" s="79"/>
       <c r="D83" s="16">
         <v>433.50446699999992</v>
       </c>
       <c r="E83" s="16">
         <v>13.111497131116936</v>
       </c>
       <c r="F83" s="16">
         <v>430.61935800000003</v>
       </c>
       <c r="G83" s="16">
         <v>11.921657348961096</v>
       </c>
       <c r="H83" s="16">
-        <v>450.11130200000002</v>
+        <v>450.71296500000011</v>
       </c>
       <c r="I83" s="16">
-        <v>12.580241978134547</v>
+        <v>12.600373186038668</v>
       </c>
       <c r="J83" s="16">
-        <v>4.5264904231267717</v>
+        <v>4.6662108023485738</v>
       </c>
       <c r="K83" s="16">
-        <v>19.49194399999999</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>20.093607000000077</v>
+      </c>
+    </row>
+    <row r="84" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B84" s="5"/>
       <c r="C84" s="79"/>
       <c r="D84" s="16">
         <v>301.64211199999994</v>
       </c>
       <c r="E84" s="16">
         <v>9.1232732005782395</v>
       </c>
       <c r="F84" s="16">
         <v>349.123786</v>
       </c>
       <c r="G84" s="16">
         <v>9.665459928218139</v>
       </c>
       <c r="H84" s="16">
-        <v>326.59999399999998</v>
+        <v>326.40523699999994</v>
       </c>
       <c r="I84" s="16">
-        <v>9.1282021498258015</v>
+        <v>9.125159725718996</v>
       </c>
       <c r="J84" s="16">
-        <v>-6.4515203212192525</v>
+        <v>-6.5073048331344721</v>
       </c>
       <c r="K84" s="16">
-        <v>-22.523792000000014</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-22.718549000000053</v>
+      </c>
+    </row>
+    <row r="85" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B85" s="5"/>
       <c r="C85" s="79"/>
       <c r="D85" s="16">
         <v>317.16234900000001</v>
       </c>
       <c r="E85" s="16">
         <v>9.5926883009761692</v>
       </c>
       <c r="F85" s="16">
         <v>323.66335900000007</v>
       </c>
       <c r="G85" s="16">
         <v>8.9605903467344454</v>
       </c>
       <c r="H85" s="16">
-        <v>241.75223800000001</v>
+        <v>241.57461999999998</v>
       </c>
       <c r="I85" s="16">
-        <v>6.7567769111373561</v>
+        <v>6.7535895362483753</v>
       </c>
       <c r="J85" s="16">
-        <v>-25.307505073504487</v>
+        <v>-25.362382462328732</v>
       </c>
       <c r="K85" s="16">
-        <v>-81.911121000000065</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-82.088739000000089</v>
+      </c>
+    </row>
+    <row r="86" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B86" s="5"/>
       <c r="C86" s="79"/>
       <c r="D86" s="16">
         <v>255.89059899999998</v>
       </c>
       <c r="E86" s="16">
         <v>7.7395023813406167</v>
       </c>
       <c r="F86" s="16">
         <v>245.29223100000002</v>
       </c>
       <c r="G86" s="16">
         <v>6.7908928709707777</v>
       </c>
       <c r="H86" s="16">
-        <v>230.16288900000004</v>
+        <v>228.36172399999998</v>
       </c>
       <c r="I86" s="16">
-        <v>6.4328641052575088</v>
+        <v>6.3842027348983894</v>
       </c>
       <c r="J86" s="16">
-        <v>-6.1678847056513497</v>
+        <v>-6.9021782430606349</v>
       </c>
       <c r="K86" s="16">
-        <v>-15.12934199999998</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-16.930507000000034</v>
+      </c>
+    </row>
+    <row r="87" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B87" s="5"/>
       <c r="C87" s="79"/>
       <c r="D87" s="16">
         <v>175.620938</v>
       </c>
       <c r="E87" s="16">
         <v>5.3117178715278746</v>
       </c>
       <c r="F87" s="16">
         <v>194.69195000000002</v>
       </c>
       <c r="G87" s="16">
         <v>5.3900287420452342</v>
       </c>
       <c r="H87" s="16">
-        <v>188.65875900000003</v>
+        <v>188.54508800000002</v>
       </c>
       <c r="I87" s="16">
-        <v>5.2728576886846739</v>
+        <v>5.2710675211983329</v>
       </c>
       <c r="J87" s="16">
-        <v>-3.0988394743593597</v>
+        <v>-3.1572245282868643</v>
       </c>
       <c r="K87" s="16">
-        <v>-6.033190999999988</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-6.1468619999999987</v>
+      </c>
+    </row>
+    <row r="88" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B88" s="5"/>
       <c r="C88" s="79"/>
       <c r="D88" s="16">
         <v>142.03019500000002</v>
       </c>
       <c r="E88" s="16">
         <v>4.2957538757598996</v>
       </c>
       <c r="F88" s="16">
         <v>177.56352200000009</v>
       </c>
       <c r="G88" s="16">
         <v>4.9158297871010159</v>
       </c>
       <c r="H88" s="16">
-        <v>174.67207300000004</v>
+        <v>174.61116200000004</v>
       </c>
       <c r="I88" s="16">
-        <v>4.8819412785204452</v>
+        <v>4.8815232187692983</v>
       </c>
       <c r="J88" s="16">
-        <v>-1.6284025949879783</v>
+        <v>-1.6627063750177549</v>
       </c>
       <c r="K88" s="16">
-        <v>-2.8914490000000512</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-2.9523600000000556</v>
+      </c>
+    </row>
+    <row r="89" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B89" s="5"/>
       <c r="C89" s="79"/>
       <c r="D89" s="16">
         <v>148.26684100000003</v>
       </c>
       <c r="E89" s="16">
         <v>4.4843834571404129</v>
       </c>
       <c r="F89" s="16">
         <v>172.87798800000002</v>
       </c>
       <c r="G89" s="16">
         <v>4.7861112089480384</v>
       </c>
       <c r="H89" s="16">
-        <v>170.00292199999998</v>
+        <v>169.901715</v>
       </c>
       <c r="I89" s="16">
-        <v>4.7514423349226025</v>
+        <v>4.7498633946507027</v>
       </c>
       <c r="J89" s="16">
-        <v>-1.6630607709293981</v>
+        <v>-1.7216032153266498</v>
       </c>
       <c r="K89" s="16">
-        <v>-2.8750660000000323</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-2.9762730000000204</v>
+      </c>
+    </row>
+    <row r="90" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="15" t="s">
         <v>44</v>
       </c>
       <c r="B90" s="5"/>
       <c r="C90" s="79"/>
       <c r="D90" s="16">
         <v>88.426473999999999</v>
       </c>
       <c r="E90" s="16">
         <v>2.6744902265696533</v>
       </c>
       <c r="F90" s="16">
         <v>135.84490100000002</v>
       </c>
       <c r="G90" s="16">
         <v>3.7608535989818246</v>
       </c>
       <c r="H90" s="16">
-        <v>144.37123099999999</v>
+        <v>147.059247</v>
       </c>
       <c r="I90" s="16">
-        <v>4.0350575792943753</v>
+        <v>4.1112671179934601</v>
       </c>
       <c r="J90" s="16">
-        <v>6.2765182478214419</v>
+        <v>8.2552572216162723</v>
       </c>
       <c r="K90" s="16">
-        <v>8.5263299999999731</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>11.214345999999978</v>
+      </c>
+    </row>
+    <row r="91" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B91" s="5"/>
       <c r="C91" s="79"/>
       <c r="D91" s="16">
         <v>135.62094699999997</v>
       </c>
       <c r="E91" s="16">
         <v>4.1019038853637975</v>
       </c>
       <c r="F91" s="16">
         <v>113.62372700000002</v>
       </c>
       <c r="G91" s="16">
         <v>3.1456624390905796</v>
       </c>
       <c r="H91" s="16">
-        <v>118.194982</v>
+        <v>117.69046399999999</v>
       </c>
       <c r="I91" s="16">
-        <v>3.3034528738877502</v>
+        <v>3.2902176817523965</v>
       </c>
       <c r="J91" s="16">
-        <v>4.0231517841339413</v>
+        <v>3.5791265674641832</v>
       </c>
       <c r="K91" s="16">
-        <v>4.5712549999999794</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>4.066736999999975</v>
+      </c>
+    </row>
+    <row r="92" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B92" s="5"/>
       <c r="C92" s="79"/>
       <c r="D92" s="16">
         <v>158.74437900000001</v>
       </c>
       <c r="E92" s="16">
         <v>4.8012803287663477</v>
       </c>
       <c r="F92" s="16">
         <v>116.03249100000001</v>
       </c>
       <c r="G92" s="16">
         <v>3.2123488490464291</v>
       </c>
       <c r="H92" s="16">
-        <v>113.65104699999999</v>
+        <v>114.14226699999999</v>
       </c>
       <c r="I92" s="16">
-        <v>3.1764536148624463</v>
+        <v>3.1910223849461841</v>
       </c>
       <c r="J92" s="16">
-        <v>-2.0523941005455235</v>
+        <v>-1.6290471605923014</v>
       </c>
       <c r="K92" s="16">
-        <v>-2.3814440000000161</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-1.8902240000000177</v>
+      </c>
+    </row>
+    <row r="93" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B93" s="5"/>
       <c r="C93" s="79"/>
       <c r="D93" s="16">
         <v>134.96986599999997</v>
       </c>
       <c r="E93" s="16">
         <v>4.0822117084349152</v>
       </c>
       <c r="F93" s="16">
         <v>115.34571900000002</v>
       </c>
       <c r="G93" s="16">
         <v>3.193335629346119</v>
       </c>
       <c r="H93" s="16">
-        <v>107.03913</v>
+        <v>106.99582500000001</v>
       </c>
       <c r="I93" s="16">
-        <v>2.9916559538622756</v>
+        <v>2.9912326226251018</v>
       </c>
       <c r="J93" s="16">
-        <v>-7.2014714304221519</v>
+        <v>-7.2390150864636809</v>
       </c>
       <c r="K93" s="16">
-        <v>-8.3065890000000167</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-8.3498940000000061</v>
+      </c>
+    </row>
+    <row r="94" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="15" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="B94" s="5"/>
       <c r="C94" s="79"/>
       <c r="D94" s="16">
-        <v>95.902742000000018</v>
+        <v>103.51921999999999</v>
       </c>
       <c r="E94" s="16">
-        <v>2.9006126172149647</v>
+        <v>3.1309757092894346</v>
       </c>
       <c r="F94" s="16">
-        <v>103.452737</v>
+        <v>117.134745</v>
       </c>
       <c r="G94" s="16">
-        <v>2.8640795157336827</v>
+        <v>3.2428646497307119</v>
       </c>
       <c r="H94" s="16">
-        <v>105.86564899999999</v>
+        <v>105.379565</v>
       </c>
       <c r="I94" s="16">
-        <v>2.9588581217013239</v>
+        <v>2.9460475919134446</v>
       </c>
       <c r="J94" s="16">
-        <v>2.3323810176235273</v>
+        <v>-10.035604721724537</v>
       </c>
       <c r="K94" s="16">
-        <v>2.4129119999999915</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-11.755179999999996</v>
+      </c>
+    </row>
+    <row r="95" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="15" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="B95" s="5"/>
       <c r="C95" s="79"/>
       <c r="D95" s="16">
-        <v>103.51921999999999</v>
+        <v>95.902742000000018</v>
       </c>
       <c r="E95" s="16">
-        <v>3.1309757092894346</v>
+        <v>2.9006126172149647</v>
       </c>
       <c r="F95" s="16">
-        <v>117.134745</v>
+        <v>103.452737</v>
       </c>
       <c r="G95" s="16">
-        <v>3.2428646497307119</v>
+        <v>2.8640795157336827</v>
       </c>
       <c r="H95" s="16">
-        <v>105.47020700000002</v>
+        <v>104.861485</v>
       </c>
       <c r="I95" s="16">
-        <v>2.9478058419069431</v>
+        <v>2.9315638697950388</v>
       </c>
       <c r="J95" s="16">
-        <v>-9.9582220459010511</v>
+        <v>1.3617310095913679</v>
       </c>
       <c r="K95" s="16">
-        <v>-11.664537999999979</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>1.4087480000000028</v>
+      </c>
+    </row>
+    <row r="96" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B96" s="5"/>
       <c r="C96" s="79"/>
       <c r="D96" s="16">
         <v>15.403564000000001</v>
       </c>
       <c r="E96" s="16">
         <v>0.46588628392375064</v>
       </c>
       <c r="F96" s="16">
         <v>4.3944000000000004E-2</v>
       </c>
       <c r="G96" s="16">
         <v>1.2165856012045478E-3</v>
       </c>
       <c r="H96" s="16">
         <v>58.250406000000005</v>
       </c>
       <c r="I96" s="16">
-        <v>1.6280511054676439</v>
+        <v>1.6284795664537093</v>
       </c>
       <c r="J96" s="16" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="K96" s="16">
         <v>58.206462000000002</v>
       </c>
     </row>
-    <row r="97" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="97" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B97" s="5"/>
       <c r="C97" s="79"/>
       <c r="D97" s="16">
         <v>8.0809569999999997</v>
       </c>
       <c r="E97" s="16">
         <v>0.24441142499733309</v>
       </c>
       <c r="F97" s="16">
         <v>6.8146449999999996</v>
       </c>
       <c r="G97" s="16">
         <v>0.18866282050611152</v>
       </c>
       <c r="H97" s="16">
-        <v>7.2354309999999993</v>
+        <v>7.2365259999999987</v>
       </c>
       <c r="I97" s="16">
-        <v>0.20222436626595974</v>
+        <v>0.20230819890098262</v>
       </c>
       <c r="J97" s="16">
-        <v>6.1747310388141958</v>
+        <v>6.1907993739952571</v>
       </c>
       <c r="K97" s="16">
-        <v>0.42078599999999966</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>0.42188099999999906</v>
+      </c>
+    </row>
+    <row r="98" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="15" t="s">
         <v>49</v>
       </c>
       <c r="B98" s="5"/>
       <c r="C98" s="79"/>
       <c r="D98" s="16">
         <v>111.41296800000002</v>
       </c>
       <c r="E98" s="16">
         <v>3.3697249313493778</v>
       </c>
       <c r="F98" s="16">
         <v>137.59931100000003</v>
       </c>
       <c r="G98" s="16">
         <v>3.809424278587898</v>
       </c>
       <c r="H98" s="16">
-        <v>117.40269099999999</v>
+        <v>116.98482799999998</v>
       </c>
       <c r="I98" s="16">
-        <v>3.2813089898021683</v>
+        <v>3.2704905435869702</v>
       </c>
       <c r="J98" s="16">
-        <v>-14.677849658709436</v>
+        <v>-14.981530685135514</v>
       </c>
       <c r="K98" s="16">
-        <v>-20.196620000000038</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-20.61448300000005</v>
+      </c>
+    </row>
+    <row r="99" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B99" s="96"/>
       <c r="C99" s="97"/>
       <c r="D99" s="17">
         <v>3306.2926579999998</v>
       </c>
       <c r="E99" s="17">
         <v>100</v>
       </c>
       <c r="F99" s="17">
         <v>3612.076286</v>
       </c>
       <c r="G99" s="17">
         <v>100</v>
       </c>
       <c r="H99" s="17">
-        <v>3577.92245</v>
+        <v>3576.9810809999999</v>
       </c>
       <c r="I99" s="17">
         <v>100</v>
       </c>
       <c r="J99" s="17">
-        <v>-0.94554581065677845</v>
+        <v>-0.97160752490264757</v>
       </c>
       <c r="K99" s="17">
-        <v>-34.153835999999956</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-35.095205000000078</v>
+      </c>
+    </row>
+    <row r="100" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E100" s="80"/>
       <c r="F100" s="80"/>
       <c r="G100" s="80"/>
       <c r="H100" s="80"/>
       <c r="I100" s="80"/>
     </row>
-    <row r="101" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="101" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="4" t="s">
         <v>37</v>
       </c>
       <c r="E101" s="80"/>
       <c r="F101" s="80"/>
       <c r="G101" s="80"/>
       <c r="H101" s="80"/>
       <c r="I101" s="80"/>
     </row>
-    <row r="102" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="102" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="4" t="s">
         <v>50</v>
       </c>
       <c r="E102" s="81"/>
       <c r="F102" s="82"/>
       <c r="G102" s="81"/>
       <c r="H102" s="82"/>
       <c r="I102" s="81"/>
     </row>
-    <row r="103" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="103" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="46"/>
       <c r="E103" s="81"/>
       <c r="F103" s="82"/>
       <c r="G103" s="81"/>
       <c r="H103" s="82"/>
       <c r="I103" s="81"/>
     </row>
-    <row r="104" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="104" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="46"/>
       <c r="E104" s="81"/>
       <c r="F104" s="82"/>
       <c r="G104" s="81"/>
       <c r="H104" s="82"/>
       <c r="I104" s="81"/>
     </row>
-    <row r="105" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="105" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="46"/>
       <c r="E105" s="81"/>
       <c r="F105" s="82"/>
       <c r="G105" s="81"/>
       <c r="H105" s="82"/>
       <c r="I105" s="81"/>
     </row>
-    <row r="106" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="106" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="2" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="B106" s="37"/>
       <c r="C106" s="37"/>
       <c r="D106" s="37"/>
       <c r="E106" s="37"/>
       <c r="F106" s="37"/>
       <c r="G106" s="37"/>
       <c r="H106" s="37"/>
       <c r="I106" s="37"/>
       <c r="J106" s="37"/>
       <c r="K106" s="37"/>
     </row>
-    <row r="107" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="107" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="23"/>
       <c r="B107" s="23"/>
       <c r="C107" s="23"/>
       <c r="D107" s="13">
         <v>2021</v>
       </c>
       <c r="E107" s="13" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="F107" s="13">
         <v>2024</v>
       </c>
       <c r="G107" s="13" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="H107" s="13">
         <v>2025</v>
       </c>
       <c r="I107" s="13" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="J107" s="13" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="K107" s="13" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="108" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="15" t="s">
         <v>57</v>
       </c>
       <c r="B108" s="5"/>
       <c r="C108" s="79"/>
       <c r="D108" s="16">
         <v>96.277684000000008</v>
       </c>
       <c r="E108" s="16">
         <v>9.6898743024490201</v>
       </c>
       <c r="F108" s="16">
         <v>295.01708399999995</v>
       </c>
       <c r="G108" s="16">
         <v>24.193181466963008</v>
       </c>
       <c r="H108" s="16">
-        <v>347.25358899999998</v>
+        <v>339.77001100000001</v>
       </c>
       <c r="I108" s="16">
-        <v>29.667656665069508</v>
+        <v>29.304067253557509</v>
       </c>
       <c r="J108" s="16">
-        <v>17.706264427723795</v>
+        <v>15.169605228692474</v>
       </c>
       <c r="K108" s="16">
-        <v>52.236505000000022</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>44.752927000000057</v>
+      </c>
+    </row>
+    <row r="109" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B109" s="5"/>
       <c r="C109" s="79"/>
       <c r="D109" s="16">
         <v>139.69948400000001</v>
       </c>
       <c r="E109" s="16">
         <v>14.060064428606198</v>
       </c>
       <c r="F109" s="16">
         <v>167.83805000000004</v>
       </c>
       <c r="G109" s="16">
         <v>13.763733088458064</v>
       </c>
       <c r="H109" s="16">
-        <v>179.23766600000002</v>
+        <v>178.63207899999998</v>
       </c>
       <c r="I109" s="16">
-        <v>15.313193887065637</v>
+        <v>15.406440495593934</v>
       </c>
       <c r="J109" s="16">
-        <v>6.7920331533880303</v>
+        <v>6.4312168784134078</v>
       </c>
       <c r="K109" s="16">
-        <v>11.39961599999998</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>10.794028999999938</v>
+      </c>
+    </row>
+    <row r="110" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B110" s="5"/>
       <c r="C110" s="79"/>
       <c r="D110" s="16">
         <v>168.97266600000003</v>
       </c>
       <c r="E110" s="16">
         <v>17.006265897398418</v>
       </c>
       <c r="F110" s="16">
         <v>256.65037300000006</v>
       </c>
       <c r="G110" s="16">
         <v>21.046879602242782</v>
       </c>
       <c r="H110" s="16">
-        <v>169.67987800000003</v>
+        <v>167.28777099999996</v>
       </c>
       <c r="I110" s="16">
-        <v>14.496622995233842</v>
+        <v>14.42803053057477</v>
       </c>
       <c r="J110" s="16">
-        <v>-33.886759634672345</v>
+        <v>-34.81880854309145</v>
       </c>
       <c r="K110" s="16">
-        <v>-86.970495000000028</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-89.362602000000095</v>
+      </c>
+    </row>
+    <row r="111" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B111" s="5"/>
       <c r="C111" s="79"/>
       <c r="D111" s="16">
         <v>92.655325999999988</v>
       </c>
       <c r="E111" s="16">
         <v>9.325301825835739</v>
       </c>
       <c r="F111" s="16">
         <v>114.75415099999998</v>
       </c>
       <c r="G111" s="16">
         <v>9.4105329819824064</v>
       </c>
       <c r="H111" s="16">
-        <v>93.734515000000016</v>
+        <v>93.436554000000001</v>
       </c>
       <c r="I111" s="16">
-        <v>8.0082207838226491</v>
+        <v>8.0586013294641745</v>
       </c>
       <c r="J111" s="16">
-        <v>-18.317102969111737</v>
+        <v>-18.576754578577276</v>
       </c>
       <c r="K111" s="16">
-        <v>-21.019635999999963</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-21.317596999999978</v>
+      </c>
+    </row>
+    <row r="112" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B112" s="5"/>
       <c r="C112" s="79"/>
       <c r="D112" s="16">
         <v>65.547074000000009</v>
       </c>
       <c r="E112" s="16">
         <v>6.5969898897165438</v>
       </c>
       <c r="F112" s="16">
         <v>71.059043000000003</v>
       </c>
       <c r="G112" s="16">
         <v>5.8272704036615313</v>
       </c>
       <c r="H112" s="16">
-        <v>71.693911999999997</v>
+        <v>71.438683000000026</v>
       </c>
       <c r="I112" s="16">
-        <v>6.1251789285083724</v>
+        <v>6.1613559271350056</v>
       </c>
       <c r="J112" s="16">
-        <v>0.89343871405641473</v>
+        <v>0.53425993930149507</v>
       </c>
       <c r="K112" s="16">
-        <v>0.6348689999999948</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>0.37964000000002329</v>
+      </c>
+    </row>
+    <row r="113" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="15" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="B113" s="5"/>
       <c r="C113" s="79"/>
       <c r="D113" s="16">
-        <v>25.678299000000003</v>
+        <v>42.326507999999997</v>
       </c>
       <c r="E113" s="16">
-        <v>2.584394215493409</v>
+        <v>4.2599543855002038</v>
       </c>
       <c r="F113" s="16">
-        <v>35.740800999999998</v>
+        <v>50.506001000000012</v>
       </c>
       <c r="G113" s="16">
-        <v>2.9309613960105882</v>
+        <v>4.1417969115429791</v>
       </c>
       <c r="H113" s="16">
-        <v>42.063697999999995</v>
+        <v>41.758521999999999</v>
       </c>
       <c r="I113" s="16">
-        <v>3.5937176457150186</v>
+        <v>3.6015377975696641</v>
       </c>
       <c r="J113" s="16">
-        <v>17.690977323087971</v>
+        <v>-17.319682467039929</v>
       </c>
       <c r="K113" s="16">
-        <v>6.3228969999999975</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-8.7474790000000127</v>
+      </c>
+    </row>
+    <row r="114" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="15" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="B114" s="5"/>
       <c r="C114" s="79"/>
       <c r="D114" s="16">
-        <v>42.326507999999997</v>
+        <v>25.678299000000003</v>
       </c>
       <c r="E114" s="16">
-        <v>4.2599543855002038</v>
+        <v>2.584394215493409</v>
       </c>
       <c r="F114" s="16">
-        <v>50.506001000000012</v>
+        <v>35.740800999999998</v>
       </c>
       <c r="G114" s="16">
-        <v>4.1417969115429791</v>
+        <v>2.9309613960105882</v>
       </c>
       <c r="H114" s="16">
-        <v>41.745435999999998</v>
+        <v>41.330288000000003</v>
       </c>
       <c r="I114" s="16">
-        <v>3.5665268893207398</v>
+        <v>3.5646039966749767</v>
       </c>
       <c r="J114" s="16">
-        <v>-17.345592259422819</v>
+        <v>15.638952803547983</v>
       </c>
       <c r="K114" s="16">
-        <v>-8.7605650000000139</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>5.5894870000000054</v>
+      </c>
+    </row>
+    <row r="115" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B115" s="5"/>
       <c r="C115" s="79"/>
       <c r="D115" s="16">
         <v>56.039516000000006</v>
       </c>
       <c r="E115" s="16">
         <v>5.6401010436653287</v>
       </c>
       <c r="F115" s="16">
         <v>44.847340000000003</v>
       </c>
       <c r="G115" s="16">
         <v>3.6777525566302085</v>
       </c>
       <c r="H115" s="16">
-        <v>38.272371</v>
+        <v>38.294038000000008</v>
       </c>
       <c r="I115" s="16">
-        <v>3.2698051180866639</v>
+        <v>3.302737229985512</v>
       </c>
       <c r="J115" s="16">
-        <v>-14.660778097430088</v>
+        <v>-14.612465310094189</v>
       </c>
       <c r="K115" s="16">
-        <v>-6.5749690000000029</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-6.5533019999999951</v>
+      </c>
+    </row>
+    <row r="116" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B116" s="5"/>
       <c r="C116" s="79"/>
       <c r="D116" s="16">
         <v>39.557848000000007</v>
       </c>
       <c r="E116" s="16">
         <v>3.9813024043597101</v>
       </c>
       <c r="F116" s="16">
         <v>39.248735000000003</v>
       </c>
       <c r="G116" s="16">
         <v>3.218633156186109</v>
       </c>
       <c r="H116" s="16">
-        <v>37.220468000000011</v>
+        <v>37.423658000000003</v>
       </c>
       <c r="I116" s="16">
-        <v>3.1799356450631437</v>
+        <v>3.2276697630802249</v>
       </c>
       <c r="J116" s="16">
-        <v>-5.1677257878502125</v>
+        <v>-4.6500275741371029</v>
       </c>
       <c r="K116" s="16">
-        <v>-2.0282669999999925</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-1.8250770000000003</v>
+      </c>
+    </row>
+    <row r="117" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B117" s="5"/>
       <c r="C117" s="79"/>
       <c r="D117" s="16">
         <v>155.60531400000002</v>
       </c>
       <c r="E117" s="16">
         <v>15.660907811753249</v>
       </c>
       <c r="F117" s="16">
         <v>31.358894999999997</v>
       </c>
       <c r="G117" s="16">
         <v>2.57161865696713</v>
       </c>
       <c r="H117" s="16">
-        <v>33.933333999999995</v>
+        <v>33.938204999999996</v>
       </c>
       <c r="I117" s="16">
-        <v>2.8990989135986429</v>
+        <v>2.9270606868980602</v>
       </c>
       <c r="J117" s="16">
-        <v>8.2095973088337413</v>
+        <v>8.225130381666828</v>
       </c>
       <c r="K117" s="16">
-        <v>2.5744389999999981</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>2.5793099999999995</v>
+      </c>
+    </row>
+    <row r="118" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B118" s="5"/>
       <c r="C118" s="79"/>
       <c r="D118" s="16">
         <v>28.851853000000002</v>
       </c>
       <c r="E118" s="16">
         <v>2.903796781845486</v>
       </c>
       <c r="F118" s="16">
         <v>31.482555000000001</v>
       </c>
       <c r="G118" s="16">
         <v>2.5817595233184654</v>
       </c>
       <c r="H118" s="16">
-        <v>28.252472999999998</v>
+        <v>28.394727</v>
       </c>
       <c r="I118" s="16">
-        <v>2.4137537968056719</v>
+        <v>2.4489535942429157</v>
       </c>
       <c r="J118" s="16">
-        <v>-10.259910607636524</v>
+        <v>-9.8080603686708461</v>
       </c>
       <c r="K118" s="16">
-        <v>-3.230082000000003</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-3.0878280000000018</v>
+      </c>
+    </row>
+    <row r="119" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B119" s="5"/>
       <c r="C119" s="79"/>
       <c r="D119" s="16">
         <v>20.113212000000001</v>
       </c>
       <c r="E119" s="16">
         <v>2.0242956415373397</v>
       </c>
       <c r="F119" s="16">
         <v>21.840809</v>
       </c>
       <c r="G119" s="16">
         <v>1.791078158450915</v>
       </c>
       <c r="H119" s="16">
-        <v>23.927329999999998</v>
+        <v>23.872269999999997</v>
       </c>
       <c r="I119" s="16">
-        <v>2.0442346280597192</v>
+        <v>2.0589062687321249</v>
       </c>
       <c r="J119" s="16">
-        <v>9.5533137073814327</v>
+        <v>9.3012168184795563</v>
       </c>
       <c r="K119" s="16">
-        <v>2.0865209999999976</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>2.0314609999999966</v>
+      </c>
+    </row>
+    <row r="120" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A120" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B120" s="5"/>
       <c r="C120" s="79"/>
       <c r="D120" s="16">
         <v>12.807211000000002</v>
       </c>
       <c r="E120" s="16">
         <v>1.288982655159657</v>
       </c>
       <c r="F120" s="16">
         <v>10.101654999999999</v>
       </c>
       <c r="G120" s="16">
         <v>0.82839667865354605</v>
       </c>
       <c r="H120" s="16">
-        <v>10.087340000000001</v>
+        <v>9.9921520000000026</v>
       </c>
       <c r="I120" s="16">
-        <v>0.86181323754100148</v>
+        <v>0.86179087246098707</v>
       </c>
       <c r="J120" s="16">
-        <v>-0.1417094525599823</v>
+        <v>-1.084010491350146</v>
       </c>
       <c r="K120" s="16">
-        <v>-1.4314999999998079E-2</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-0.10950299999999658</v>
+      </c>
+    </row>
+    <row r="121" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A121" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B121" s="5"/>
       <c r="C121" s="79"/>
       <c r="D121" s="16">
         <v>5.2694719999999995</v>
       </c>
       <c r="E121" s="16">
         <v>0.53034638141352297</v>
       </c>
       <c r="F121" s="16">
         <v>6.3894860000000007</v>
       </c>
       <c r="G121" s="16">
         <v>0.52397641581536225</v>
       </c>
       <c r="H121" s="16">
-        <v>9.003756000000001</v>
+        <v>9.1232819999999997</v>
       </c>
       <c r="I121" s="16">
-        <v>0.76923709405940688</v>
+        <v>0.78685363818400866</v>
       </c>
       <c r="J121" s="16">
-        <v>40.915184726909175</v>
+        <v>42.785851631883986</v>
       </c>
       <c r="K121" s="16">
-        <v>2.6142700000000003</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>2.733795999999999</v>
+      </c>
+    </row>
+    <row r="122" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A122" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B122" s="5"/>
       <c r="C122" s="79"/>
       <c r="D122" s="16">
         <v>7.4199490000000008</v>
       </c>
       <c r="E122" s="16">
         <v>0.7467812908813044</v>
       </c>
       <c r="F122" s="16">
         <v>8.1425029999999996</v>
       </c>
       <c r="G122" s="16">
         <v>0.66773439016938663</v>
       </c>
       <c r="H122" s="16">
-        <v>7.1370449999999996</v>
+        <v>7.1376790000000003</v>
       </c>
       <c r="I122" s="16">
-        <v>0.60975439094209327</v>
+        <v>0.61560178555695155</v>
       </c>
       <c r="J122" s="16">
-        <v>-12.348266865851938</v>
+        <v>-12.340480562303744</v>
       </c>
       <c r="K122" s="16">
-        <v>-1.005458</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-1.0048239999999993</v>
+      </c>
+    </row>
+    <row r="123" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A123" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B123" s="5"/>
       <c r="C123" s="79"/>
       <c r="D123" s="16">
         <v>2.0571869999999999</v>
       </c>
       <c r="E123" s="16">
         <v>0.20704573083241373</v>
       </c>
       <c r="F123" s="16">
         <v>3.2900890000000005</v>
       </c>
       <c r="G123" s="16">
         <v>0.26980715536954758</v>
       </c>
       <c r="H123" s="16">
-        <v>3.6523119999999993</v>
+        <v>3.6518859999999993</v>
       </c>
       <c r="I123" s="16">
-        <v>0.31203576257267512</v>
+        <v>0.31496338547172453</v>
       </c>
       <c r="J123" s="16">
-        <v>11.009519803263643</v>
+        <v>10.996571825260617</v>
       </c>
       <c r="K123" s="16">
-        <v>0.36222299999999885</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>0.36179699999999881</v>
+      </c>
+    </row>
+    <row r="124" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A124" s="15" t="s">
         <v>49</v>
       </c>
       <c r="B124" s="5"/>
       <c r="C124" s="79"/>
       <c r="D124" s="16">
         <v>34.712035999999998</v>
       </c>
       <c r="E124" s="16">
         <v>3.4935953135524658</v>
       </c>
       <c r="F124" s="16">
         <v>31.154871</v>
       </c>
       <c r="G124" s="16">
         <v>2.5548874575779599</v>
       </c>
       <c r="H124" s="16">
-        <v>33.583532999999996</v>
+        <v>33.981856000000001</v>
       </c>
       <c r="I124" s="16">
-        <v>2.8692136185352188</v>
+        <v>2.9308254448174553</v>
       </c>
       <c r="J124" s="16">
-        <v>7.7954487437935329</v>
+        <v>9.0739743393577221</v>
       </c>
       <c r="K124" s="16">
-        <v>2.4286619999999957</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>2.8269850000000005</v>
+      </c>
+    </row>
+    <row r="125" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A125" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B125" s="96"/>
       <c r="C125" s="97"/>
       <c r="D125" s="17">
         <v>993.59063900000001</v>
       </c>
       <c r="E125" s="17">
         <v>100</v>
       </c>
       <c r="F125" s="17">
         <v>1219.4224410000002</v>
       </c>
       <c r="G125" s="17">
         <v>100</v>
       </c>
       <c r="H125" s="17">
-        <v>1170.478656</v>
+        <v>1159.463661</v>
       </c>
       <c r="I125" s="17">
         <v>100</v>
       </c>
       <c r="J125" s="17">
-        <v>-4.0136857707705706</v>
+        <v>-4.9169818418980658</v>
       </c>
       <c r="K125" s="17">
-        <v>-48.943785000000162</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-59.958780000000161</v>
+      </c>
+    </row>
+    <row r="126" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A126" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E126" s="80"/>
       <c r="F126" s="80"/>
       <c r="G126" s="80"/>
       <c r="H126" s="80"/>
       <c r="I126" s="80"/>
     </row>
-    <row r="127" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="127" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A127" s="4" t="s">
         <v>37</v>
       </c>
       <c r="E127" s="80"/>
       <c r="F127" s="80"/>
       <c r="G127" s="80"/>
       <c r="H127" s="80"/>
       <c r="I127" s="80"/>
     </row>
-    <row r="128" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="128" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A128" s="4" t="s">
         <v>50</v>
       </c>
       <c r="E128" s="81"/>
       <c r="F128" s="82"/>
       <c r="G128" s="81"/>
       <c r="H128" s="82"/>
       <c r="I128" s="81"/>
     </row>
-    <row r="129" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="129" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="46"/>
     </row>
-    <row r="130" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="130" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A130" s="2" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="B130" s="37"/>
       <c r="C130" s="37"/>
       <c r="D130" s="37"/>
       <c r="E130" s="37"/>
       <c r="F130" s="37"/>
       <c r="G130" s="37"/>
       <c r="H130" s="37"/>
       <c r="I130" s="37"/>
       <c r="J130" s="37"/>
       <c r="K130" s="37"/>
     </row>
-    <row r="131" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="131" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A131" s="23"/>
       <c r="B131" s="23"/>
       <c r="C131" s="23"/>
       <c r="D131" s="13"/>
       <c r="E131" s="13"/>
       <c r="F131" s="13" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="G131" s="13" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="H131" s="13" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="I131" s="13" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="J131" s="13" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="K131" s="13" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="132" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A132" s="15" t="s">
-        <v>12</v>
+        <v>57</v>
       </c>
       <c r="B132" s="5"/>
       <c r="C132" s="79"/>
       <c r="D132" s="16"/>
       <c r="E132" s="16"/>
       <c r="F132" s="16">
-        <v>75.448925999999986</v>
+        <v>480.30652300000014</v>
       </c>
       <c r="G132" s="16">
-        <v>11.993172311414497</v>
+        <v>26.433379082398893</v>
       </c>
       <c r="H132" s="16">
-        <v>85.497796999999991</v>
+        <v>343.15572700000007</v>
       </c>
       <c r="I132" s="16">
-        <v>17.62713565698958</v>
+        <v>19.925539984633215</v>
       </c>
       <c r="J132" s="16">
-        <v>13.318772754962751</v>
+        <v>-28.55484767172317</v>
       </c>
       <c r="K132" s="16">
-        <v>10.048871000000005</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-137.15079600000007</v>
+      </c>
+    </row>
+    <row r="133" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A133" s="15" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="B133" s="5"/>
       <c r="C133" s="79"/>
       <c r="D133" s="16"/>
       <c r="E133" s="16"/>
       <c r="F133" s="16">
-        <v>49.697618999999996</v>
+        <v>228.78693700000008</v>
       </c>
       <c r="G133" s="16">
-        <v>7.8998090461092465</v>
+        <v>12.591150744837821</v>
       </c>
       <c r="H133" s="16">
-        <v>46.524265999999997</v>
+        <v>250.27951099999999</v>
       </c>
       <c r="I133" s="16">
-        <v>9.591937767985625</v>
+        <v>14.532627642157776</v>
       </c>
       <c r="J133" s="16">
-        <v>-6.3853220010399268</v>
+        <v>9.3941438623306972</v>
       </c>
       <c r="K133" s="16">
-        <v>-3.1733529999999988</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>21.492573999999905</v>
+      </c>
+    </row>
+    <row r="134" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A134" s="15" t="s">
-        <v>57</v>
+        <v>16</v>
       </c>
       <c r="B134" s="5"/>
       <c r="C134" s="79"/>
       <c r="D134" s="16"/>
       <c r="E134" s="16"/>
       <c r="F134" s="16">
-        <v>175.78899800000002</v>
+        <v>150.17561900000001</v>
       </c>
       <c r="G134" s="16">
-        <v>27.942978849889776</v>
+        <v>8.2648243899883589</v>
       </c>
       <c r="H134" s="16">
-        <v>44.954554000000002</v>
+        <v>147.64729200000002</v>
       </c>
       <c r="I134" s="16">
-        <v>9.2683092379264895</v>
+        <v>8.5732272227786979</v>
       </c>
       <c r="J134" s="16">
-        <v>-74.426980919477117</v>
+        <v>-1.6835802088486747</v>
       </c>
       <c r="K134" s="16">
-        <v>-130.83444400000002</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-2.5283269999999902</v>
+      </c>
+    </row>
+    <row r="135" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A135" s="15" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B135" s="5"/>
       <c r="C135" s="79"/>
       <c r="D135" s="16"/>
       <c r="E135" s="16"/>
       <c r="F135" s="16">
-        <v>40.146144999999997</v>
+        <v>136.41838000000001</v>
       </c>
       <c r="G135" s="16">
-        <v>6.3815306612055895</v>
+        <v>7.5077030597536636</v>
       </c>
       <c r="H135" s="16">
-        <v>38.770716</v>
+        <v>145.084992</v>
       </c>
       <c r="I135" s="16">
-        <v>7.9933833903418181</v>
+        <v>8.4244457597707214</v>
       </c>
       <c r="J135" s="16">
-        <v>-3.42605497987415</v>
+        <v>6.3529650476717183</v>
       </c>
       <c r="K135" s="16">
-        <v>-1.3754289999999969</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>8.6666119999999864</v>
+      </c>
+    </row>
+    <row r="136" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A136" s="15" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="B136" s="5"/>
       <c r="C136" s="79"/>
       <c r="D136" s="16"/>
       <c r="E136" s="16"/>
       <c r="F136" s="16">
-        <v>35.959740000000004</v>
+        <v>99.209138999999993</v>
       </c>
       <c r="G136" s="16">
-        <v>5.7160702074627867</v>
+        <v>5.4599149793878681</v>
       </c>
       <c r="H136" s="16">
-        <v>34.764999000000003</v>
+        <v>114.470553</v>
       </c>
       <c r="I136" s="16">
-        <v>7.1675221466596062</v>
+        <v>6.6468002757959948</v>
       </c>
       <c r="J136" s="16">
-        <v>-3.3224405960666026</v>
+        <v>15.383072722765997</v>
       </c>
       <c r="K136" s="16">
-        <v>-1.1947410000000005</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>15.261414000000002</v>
+      </c>
+    </row>
+    <row r="137" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A137" s="15" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="B137" s="5"/>
       <c r="C137" s="79"/>
       <c r="D137" s="16"/>
       <c r="E137" s="16"/>
       <c r="F137" s="16">
-        <v>33.732897000000001</v>
+        <v>111.53065599999996</v>
       </c>
       <c r="G137" s="16">
-        <v>5.3620968214205886</v>
+        <v>6.138022217442642</v>
       </c>
       <c r="H137" s="16">
-        <v>32.272883999999998</v>
+        <v>106.40477299999999</v>
       </c>
       <c r="I137" s="16">
-        <v>6.6537211983402162</v>
+        <v>6.1784559957739535</v>
       </c>
       <c r="J137" s="16">
-        <v>-4.3281577624358896</v>
+        <v>-4.5959408684908789</v>
       </c>
       <c r="K137" s="16">
-        <v>-1.4600130000000036</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-5.1258829999999733</v>
+      </c>
+    </row>
+    <row r="138" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A138" s="15" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B138" s="5"/>
       <c r="C138" s="79"/>
       <c r="D138" s="16"/>
       <c r="E138" s="16"/>
       <c r="F138" s="16">
-        <v>28.084892</v>
+        <v>84.43685099999999</v>
       </c>
       <c r="G138" s="16">
-        <v>4.464304092326862</v>
+        <v>4.6469310411739535</v>
       </c>
       <c r="H138" s="16">
-        <v>27.264068000000002</v>
+        <v>90.468198000000001</v>
       </c>
       <c r="I138" s="16">
-        <v>5.6210503903087554</v>
+        <v>5.2530893549292683</v>
       </c>
       <c r="J138" s="16">
-        <v>-2.9226532186771386</v>
+        <v>7.1430269231617975</v>
       </c>
       <c r="K138" s="16">
-        <v>-0.82082399999999822</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>6.0313470000000109</v>
+      </c>
+    </row>
+    <row r="139" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A139" s="15" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="B139" s="5"/>
       <c r="C139" s="79"/>
       <c r="D139" s="16"/>
       <c r="E139" s="16"/>
       <c r="F139" s="16">
-        <v>24.468078000000002</v>
+        <v>90.611046999999971</v>
       </c>
       <c r="G139" s="16">
-        <v>3.8893843973753888</v>
+        <v>4.9867241848890353</v>
       </c>
       <c r="H139" s="16">
-        <v>27.109825999999998</v>
+        <v>88.624997000000022</v>
       </c>
       <c r="I139" s="16">
-        <v>5.5892502182177077</v>
+        <v>5.1460628001161082</v>
       </c>
       <c r="J139" s="16">
-        <v>10.796712353132094</v>
+        <v>-2.1918409131724848</v>
       </c>
       <c r="K139" s="16">
-        <v>2.6417479999999962</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-1.986049999999949</v>
+      </c>
+    </row>
+    <row r="140" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A140" s="15" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="B140" s="5"/>
       <c r="C140" s="79"/>
       <c r="D140" s="16"/>
       <c r="E140" s="16"/>
       <c r="F140" s="16">
-        <v>52.794495999999995</v>
+        <v>82.689117999999993</v>
       </c>
       <c r="G140" s="16">
-        <v>8.3920808577485051</v>
+        <v>4.5507456122623031</v>
       </c>
       <c r="H140" s="16">
-        <v>24.984443000000002</v>
+        <v>73.56759999999997</v>
       </c>
       <c r="I140" s="16">
-        <v>5.1510586416083193</v>
+        <v>4.2717461491572353</v>
       </c>
       <c r="J140" s="16">
-        <v>-52.676046002977273</v>
+        <v>-11.031098433048982</v>
       </c>
       <c r="K140" s="16">
-        <v>-27.810052999999993</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-9.1215180000000231</v>
+      </c>
+    </row>
+    <row r="141" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A141" s="15" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B141" s="5"/>
       <c r="C141" s="79"/>
       <c r="D141" s="16"/>
       <c r="E141" s="16"/>
       <c r="F141" s="16">
-        <v>20.227898</v>
+        <v>57.422612000000001</v>
       </c>
       <c r="G141" s="16">
-        <v>3.2153760043147162</v>
+        <v>3.160218731606748</v>
       </c>
       <c r="H141" s="16">
-        <v>21.922888999999994</v>
+        <v>62.772392999999994</v>
       </c>
       <c r="I141" s="16">
-        <v>4.5198560893460753</v>
+        <v>3.6449160781530821</v>
       </c>
       <c r="J141" s="16">
-        <v>8.3794717572730235</v>
+        <v>9.3165058391979674</v>
       </c>
       <c r="K141" s="16">
-        <v>1.6949909999999946</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>5.349780999999993</v>
+      </c>
+    </row>
+    <row r="142" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A142" s="15" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="B142" s="5"/>
       <c r="C142" s="79"/>
       <c r="D142" s="16"/>
       <c r="E142" s="16"/>
       <c r="F142" s="16">
-        <v>21.894871999999999</v>
+        <v>49.457458999999993</v>
       </c>
       <c r="G142" s="16">
-        <v>3.4803540163363564</v>
+        <v>2.7218613522748272</v>
       </c>
       <c r="H142" s="16">
-        <v>21.913203999999993</v>
+        <v>62.139420999999992</v>
       </c>
       <c r="I142" s="16">
-        <v>4.5178593266828457</v>
+        <v>3.6081621850870533</v>
       </c>
       <c r="J142" s="16">
-        <v>8.3727367759874535E-2</v>
+        <v>25.642162489585239</v>
       </c>
       <c r="K142" s="16">
-        <v>1.8331999999993798E-2</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>12.681961999999999</v>
+      </c>
+    </row>
+    <row r="143" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A143" s="15" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="B143" s="5"/>
       <c r="C143" s="79"/>
       <c r="D143" s="16"/>
       <c r="E143" s="16"/>
       <c r="F143" s="16">
-        <v>14.863647</v>
+        <v>62.276592999999998</v>
       </c>
       <c r="G143" s="16">
-        <v>2.3626881003851423</v>
+        <v>3.4273546410471485</v>
       </c>
       <c r="H143" s="16">
-        <v>17.58728</v>
+        <v>56.607290999999996</v>
       </c>
       <c r="I143" s="16">
-        <v>3.6259808003878713</v>
+        <v>3.2869357888999113</v>
       </c>
       <c r="J143" s="16">
-        <v>18.324123278761931</v>
+        <v>-9.1034234965294303</v>
       </c>
       <c r="K143" s="16">
-        <v>2.7236329999999995</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-5.6693020000000018</v>
+      </c>
+    </row>
+    <row r="144" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A144" s="15" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="B144" s="5"/>
       <c r="C144" s="79"/>
       <c r="D144" s="16"/>
       <c r="E144" s="16"/>
       <c r="F144" s="16">
-        <v>17.952921999999997</v>
+        <v>54.424793999999991</v>
       </c>
       <c r="G144" s="16">
-        <v>2.853751517143984</v>
+        <v>2.9952356305672496</v>
       </c>
       <c r="H144" s="16">
-        <v>14.809589999999998</v>
+        <v>55.494375999999995</v>
       </c>
       <c r="I144" s="16">
-        <v>3.0533026711132254</v>
+        <v>3.2223137220445381</v>
       </c>
       <c r="J144" s="16">
-        <v>-17.508748715111665</v>
+        <v>1.9652476773729344</v>
       </c>
       <c r="K144" s="16">
-        <v>-3.1433319999999991</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>1.069582000000004</v>
+      </c>
+    </row>
+    <row r="145" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A145" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B145" s="5"/>
       <c r="C145" s="79"/>
       <c r="D145" s="16"/>
       <c r="E145" s="16"/>
       <c r="F145" s="16">
-        <v>19.778528999999999</v>
+        <v>50.281059999999997</v>
       </c>
       <c r="G145" s="16">
-        <v>3.1439454335414752</v>
+        <v>2.7671877353305137</v>
       </c>
       <c r="H145" s="16">
-        <v>14.421394999999999</v>
+        <v>40.987763000000008</v>
       </c>
       <c r="I145" s="16">
-        <v>2.9732682589240431</v>
+        <v>2.3799786693846139</v>
       </c>
       <c r="J145" s="16">
-        <v>-27.08560378782467</v>
+        <v>-18.482699052088378</v>
       </c>
       <c r="K145" s="16">
-        <v>-5.3571340000000003</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-9.2932969999999884</v>
+      </c>
+    </row>
+    <row r="146" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A146" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B146" s="5"/>
       <c r="C146" s="79"/>
       <c r="D146" s="16"/>
       <c r="E146" s="16"/>
       <c r="F146" s="16">
-        <v>7.6199999999999998E-4</v>
+        <v>21.312514</v>
       </c>
       <c r="G146" s="16">
-        <v>1.2112561153352731E-4</v>
+        <v>1.1729213216638605</v>
       </c>
       <c r="H146" s="16">
-        <v>12.675766999999999</v>
+        <v>12.693987</v>
       </c>
       <c r="I146" s="16">
-        <v>2.6133710142893141</v>
-[...2 lines deleted...]
-        <v>163</v>
+        <v>0.73708385328190706</v>
+      </c>
+      <c r="J146" s="16">
+        <v>-40.438809799726116</v>
       </c>
       <c r="K146" s="16">
-        <v>12.675004999999999</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-8.6185270000000003</v>
+      </c>
+    </row>
+    <row r="147" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A147" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B147" s="5"/>
       <c r="C147" s="79"/>
       <c r="D147" s="16"/>
       <c r="E147" s="16"/>
       <c r="F147" s="16">
-        <v>1.010284</v>
+        <v>3.2954879999999998</v>
       </c>
       <c r="G147" s="16">
-        <v>0.1605922143340395</v>
+        <v>0.18136518950731914</v>
       </c>
       <c r="H147" s="16">
-        <v>1.17123</v>
+        <v>3.4861760000000004</v>
       </c>
       <c r="I147" s="16">
-        <v>0.24147324048052268</v>
+        <v>0.20242686866615714</v>
       </c>
       <c r="J147" s="16">
-        <v>15.930767982072371</v>
+        <v>5.7863357414744234</v>
       </c>
       <c r="K147" s="16">
-        <v>0.16094600000000003</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>0.19068800000000063</v>
+      </c>
+    </row>
+    <row r="148" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A148" s="15" t="s">
         <v>49</v>
       </c>
       <c r="B148" s="5"/>
       <c r="C148" s="79"/>
       <c r="D148" s="16"/>
       <c r="E148" s="16"/>
       <c r="F148" s="16">
-        <v>17.248285999999997</v>
+        <v>54.410701999999986</v>
       </c>
       <c r="G148" s="16">
-        <v>2.7417443433794975</v>
+        <v>2.9944600858677886</v>
       </c>
       <c r="H148" s="16">
-        <v>18.390203</v>
+        <v>68.305301</v>
       </c>
       <c r="I148" s="16">
-        <v>3.7915199503979826</v>
+        <v>3.9661876493697763</v>
       </c>
       <c r="J148" s="16">
-        <v>6.620466520557482</v>
+        <v>25.536518532696046</v>
       </c>
       <c r="K148" s="16">
-        <v>1.141917000000003</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>13.894599000000014</v>
+      </c>
+    </row>
+    <row r="149" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A149" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B149" s="96"/>
       <c r="C149" s="97"/>
       <c r="D149" s="17"/>
       <c r="E149" s="17"/>
       <c r="F149" s="17">
-        <v>629.09899100000007</v>
+        <v>1817.0454920000002</v>
       </c>
       <c r="G149" s="17">
         <v>100</v>
       </c>
       <c r="H149" s="17">
-        <v>485.03511099999997</v>
+        <v>1722.190351</v>
       </c>
       <c r="I149" s="17">
         <v>100</v>
       </c>
       <c r="J149" s="17">
-        <v>-22.900033549727961</v>
+        <v>-5.2202953320444561</v>
       </c>
       <c r="K149" s="17">
-        <v>-144.0638800000001</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-94.855141000000231</v>
+      </c>
+    </row>
+    <row r="150" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A150" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E150" s="80"/>
       <c r="F150" s="80"/>
       <c r="G150" s="80"/>
       <c r="H150" s="80"/>
       <c r="I150" s="80"/>
     </row>
-    <row r="151" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="151" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A151" s="4" t="s">
         <v>37</v>
       </c>
       <c r="E151" s="80"/>
       <c r="F151" s="80"/>
       <c r="G151" s="80"/>
       <c r="H151" s="80"/>
       <c r="I151" s="80"/>
     </row>
-    <row r="152" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="152" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A152" s="4" t="s">
         <v>50</v>
       </c>
       <c r="E152" s="81"/>
       <c r="F152" s="82"/>
       <c r="G152" s="81"/>
       <c r="H152" s="82"/>
       <c r="I152" s="81"/>
     </row>
-    <row r="153" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="153" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A153" s="46"/>
       <c r="E153" s="81"/>
       <c r="F153" s="82"/>
       <c r="G153" s="81"/>
       <c r="H153" s="82"/>
       <c r="I153" s="81"/>
     </row>
-    <row r="154" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="154" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A154" s="46"/>
       <c r="E154" s="81"/>
       <c r="F154" s="82"/>
       <c r="G154" s="81"/>
       <c r="H154" s="82"/>
       <c r="I154" s="81"/>
     </row>
-    <row r="155" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="155" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A155" s="46"/>
       <c r="E155" s="81"/>
       <c r="F155" s="82"/>
       <c r="G155" s="81"/>
       <c r="H155" s="82"/>
       <c r="I155" s="81"/>
     </row>
-    <row r="156" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="156" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A156" s="2" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="B156" s="37"/>
       <c r="C156" s="37"/>
       <c r="D156" s="37"/>
       <c r="E156" s="37"/>
       <c r="F156" s="37"/>
       <c r="G156" s="37"/>
       <c r="H156" s="37"/>
       <c r="I156" s="37"/>
       <c r="J156" s="37"/>
       <c r="K156" s="37"/>
     </row>
-    <row r="157" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="157" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A157" s="23"/>
       <c r="B157" s="23"/>
       <c r="C157" s="23"/>
       <c r="D157" s="13"/>
       <c r="E157" s="13"/>
       <c r="F157" s="13" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="G157" s="13" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="H157" s="13" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="I157" s="13" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="J157" s="13" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="K157" s="13" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="158" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A158" s="15" t="s">
         <v>57</v>
       </c>
       <c r="B158" s="5"/>
       <c r="C158" s="79"/>
       <c r="D158" s="16"/>
       <c r="E158" s="16"/>
       <c r="F158" s="16">
-        <v>90.779727999999992</v>
+        <v>195.37555499999996</v>
       </c>
       <c r="G158" s="16">
-        <v>42.131563501622558</v>
+        <v>33.025795408196707</v>
       </c>
       <c r="H158" s="16">
-        <v>61.977577000000004</v>
+        <v>192.44830899999997</v>
       </c>
       <c r="I158" s="16">
-        <v>37.910713000303353</v>
+        <v>33.959310117637955</v>
       </c>
       <c r="J158" s="16">
-        <v>-31.727514098742386</v>
+        <v>-1.4982662493268399</v>
       </c>
       <c r="K158" s="16">
-        <v>-28.802150999999988</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-2.9272459999999967</v>
+      </c>
+    </row>
+    <row r="159" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A159" s="15" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B159" s="5"/>
       <c r="C159" s="79"/>
       <c r="D159" s="16"/>
       <c r="E159" s="16"/>
       <c r="F159" s="16">
-        <v>25.732896</v>
+        <v>88.994675000000001</v>
       </c>
       <c r="G159" s="16">
-        <v>11.942833116933874</v>
+        <v>15.043437388924929</v>
       </c>
       <c r="H159" s="16">
-        <v>22.700301</v>
+        <v>94.856155000000001</v>
       </c>
       <c r="I159" s="16">
-        <v>13.885418531794153</v>
+        <v>16.738258709312611</v>
       </c>
       <c r="J159" s="16">
-        <v>-11.784895878023214</v>
+        <v>6.5863266538138383</v>
       </c>
       <c r="K159" s="16">
-        <v>-3.0325950000000006</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>5.8614800000000002</v>
+      </c>
+    </row>
+    <row r="160" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A160" s="15" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B160" s="5"/>
       <c r="C160" s="79"/>
       <c r="D160" s="16"/>
       <c r="E160" s="16"/>
       <c r="F160" s="16">
-        <v>27.432599999999994</v>
+        <v>84.02383300000001</v>
       </c>
       <c r="G160" s="16">
-        <v>12.731678694990261</v>
+        <v>14.203178683589602</v>
       </c>
       <c r="H160" s="16">
-        <v>20.704059999999995</v>
+        <v>74.825358000000008</v>
       </c>
       <c r="I160" s="16">
-        <v>12.664349182302825</v>
+        <v>13.203636603454294</v>
       </c>
       <c r="J160" s="16">
-        <v>-24.527532935266802</v>
+        <v>-10.947459395240873</v>
       </c>
       <c r="K160" s="16">
-        <v>-6.7285399999999989</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-9.198475000000002</v>
+      </c>
+    </row>
+    <row r="161" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A161" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B161" s="5"/>
       <c r="C161" s="79"/>
       <c r="D161" s="16"/>
       <c r="E161" s="16"/>
       <c r="F161" s="16">
-        <v>13.895135000000002</v>
+        <v>43.241759000000009</v>
       </c>
       <c r="G161" s="16">
-        <v>6.4488380337085651</v>
+        <v>7.3094788435766649</v>
       </c>
       <c r="H161" s="16">
-        <v>15.206580000000002</v>
+        <v>49.502361000000001</v>
       </c>
       <c r="I161" s="16">
-        <v>9.3016267818303557</v>
+        <v>8.7351561439506682</v>
       </c>
       <c r="J161" s="16">
-        <v>9.4381594709227414</v>
+        <v>14.4781390599767</v>
       </c>
       <c r="K161" s="16">
-        <v>1.3114450000000009</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>6.2606019999999916</v>
+      </c>
+    </row>
+    <row r="162" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A162" s="15" t="s">
-        <v>44</v>
+        <v>16</v>
       </c>
       <c r="B162" s="5"/>
       <c r="C162" s="79"/>
       <c r="D162" s="16"/>
       <c r="E162" s="16"/>
       <c r="F162" s="16">
-        <v>7.7722939999999978</v>
+        <v>31.665530999999998</v>
       </c>
       <c r="G162" s="16">
-        <v>3.6071808698774679</v>
+        <v>5.3526622012559884</v>
       </c>
       <c r="H162" s="16">
-        <v>6.6188160000000007</v>
+        <v>31.090637999999998</v>
       </c>
       <c r="I162" s="16">
-        <v>4.0486260664532887</v>
+        <v>5.4862348392846574</v>
       </c>
       <c r="J162" s="16">
-        <v>-14.840895107673454</v>
+        <v>-1.8155166891090486</v>
       </c>
       <c r="K162" s="16">
-        <v>-1.1534779999999971</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-0.57489299999999943</v>
+      </c>
+    </row>
+    <row r="163" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A163" s="15" t="s">
-        <v>16</v>
+        <v>44</v>
       </c>
       <c r="B163" s="5"/>
       <c r="C163" s="79"/>
       <c r="D163" s="16"/>
       <c r="E163" s="16"/>
       <c r="F163" s="16">
-        <v>9.6511109999999984</v>
+        <v>19.602860999999997</v>
       </c>
       <c r="G163" s="16">
-        <v>4.4791541560656363</v>
+        <v>3.3136186192859096</v>
       </c>
       <c r="H163" s="16">
-        <v>6.2015220000000006</v>
+        <v>21.386781000000003</v>
       </c>
       <c r="I163" s="16">
-        <v>3.7933738633742853</v>
+        <v>3.7738982076325098</v>
       </c>
       <c r="J163" s="16">
-        <v>-35.742921203579549</v>
+        <v>9.1003042872160638</v>
       </c>
       <c r="K163" s="16">
-        <v>-3.4495889999999978</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>1.7839200000000055</v>
+      </c>
+    </row>
+    <row r="164" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A164" s="15" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="B164" s="5"/>
       <c r="C164" s="79"/>
       <c r="D164" s="16"/>
       <c r="E164" s="16"/>
       <c r="F164" s="16">
-        <v>7.4167490000000011</v>
+        <v>19.713625000000004</v>
       </c>
       <c r="G164" s="16">
-        <v>3.4421697261429962</v>
+        <v>3.3323418889528527</v>
       </c>
       <c r="H164" s="16">
-        <v>5.7151060000000005</v>
+        <v>17.504484000000001</v>
       </c>
       <c r="I164" s="16">
-        <v>3.4958408156600203</v>
+        <v>3.088830469304003</v>
       </c>
       <c r="J164" s="16">
-        <v>-22.943246427781233</v>
+        <v>-11.20616325003647</v>
       </c>
       <c r="K164" s="16">
-        <v>-1.7016430000000007</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-2.2091410000000025</v>
+      </c>
+    </row>
+    <row r="165" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A165" s="15" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="B165" s="5"/>
       <c r="C165" s="79"/>
       <c r="D165" s="16"/>
       <c r="E165" s="16"/>
       <c r="F165" s="16">
-        <v>5.1965540000000008</v>
+        <v>22.305803999999998</v>
       </c>
       <c r="G165" s="16">
-        <v>2.4117603088721613</v>
+        <v>3.7705173470618463</v>
       </c>
       <c r="H165" s="16">
-        <v>5.4202790000000007</v>
+        <v>17.278516</v>
       </c>
       <c r="I165" s="16">
-        <v>3.3154997580910797</v>
+        <v>3.0489562951502438</v>
       </c>
       <c r="J165" s="16">
-        <v>4.3052569067886122</v>
+        <v>-22.538026425767928</v>
       </c>
       <c r="K165" s="16">
-        <v>0.22372499999999995</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-5.0272879999999986</v>
+      </c>
+    </row>
+    <row r="166" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A166" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B166" s="5"/>
       <c r="C166" s="79"/>
       <c r="D166" s="16"/>
       <c r="E166" s="16"/>
       <c r="F166" s="16">
-        <v>5.280284</v>
+        <v>18.698650000000001</v>
       </c>
       <c r="G166" s="16">
-        <v>2.4506200398904214</v>
+        <v>3.1607730522351036</v>
       </c>
       <c r="H166" s="16">
-        <v>4.0679440000000007</v>
+        <v>16.562630000000002</v>
       </c>
       <c r="I166" s="16">
-        <v>2.4882976223046929</v>
+        <v>2.9226314923541055</v>
       </c>
       <c r="J166" s="16">
-        <v>-22.959749892240634</v>
+        <v>-11.423391528265402</v>
       </c>
       <c r="K166" s="16">
-        <v>-1.2123399999999993</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-2.1360199999999985</v>
+      </c>
+    </row>
+    <row r="167" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A167" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B167" s="5"/>
       <c r="C167" s="79"/>
       <c r="D167" s="16"/>
       <c r="E167" s="16"/>
       <c r="F167" s="16">
-        <v>4.0550040000000003</v>
+        <v>13.907639</v>
       </c>
       <c r="G167" s="16">
-        <v>1.8819582553203236</v>
+        <v>2.3509125295897815</v>
       </c>
       <c r="H167" s="16">
-        <v>2.9901440000000008</v>
+        <v>10.800752000000001</v>
       </c>
       <c r="I167" s="16">
-        <v>1.8290242455522114</v>
+        <v>1.9058940480048512</v>
       </c>
       <c r="J167" s="16">
-        <v>-26.260393331301263</v>
+        <v>-22.339427993493352</v>
       </c>
       <c r="K167" s="16">
-        <v>-1.0648599999999995</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-3.1068869999999986</v>
+      </c>
+    </row>
+    <row r="168" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A168" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B168" s="5"/>
       <c r="C168" s="79"/>
       <c r="D168" s="16"/>
       <c r="E168" s="16"/>
       <c r="F168" s="16">
-        <v>6.8455469999999998</v>
+        <v>17.24783</v>
       </c>
       <c r="G168" s="16">
-        <v>3.1770705254133591</v>
+        <v>2.91553006626319</v>
       </c>
       <c r="H168" s="16">
-        <v>2.5726240000000007</v>
+        <v>8.8810770000000012</v>
       </c>
       <c r="I168" s="16">
-        <v>1.5736338018133949</v>
+        <v>1.5671493794295788</v>
       </c>
       <c r="J168" s="16">
-        <v>-62.419014872003643</v>
+        <v>-48.509018235917203</v>
       </c>
       <c r="K168" s="16">
-        <v>-4.2729229999999987</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-8.3667529999999992</v>
+      </c>
+    </row>
+    <row r="169" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A169" s="15" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="B169" s="5"/>
       <c r="C169" s="79"/>
       <c r="D169" s="16"/>
       <c r="E169" s="16"/>
       <c r="F169" s="16">
-        <v>4.028124</v>
+        <v>4.6479539999999995</v>
       </c>
       <c r="G169" s="16">
-        <v>1.8694830424961162</v>
+        <v>0.78567852498594071</v>
       </c>
       <c r="H169" s="16">
-        <v>1.8051360000000001</v>
+        <v>4.3720339999999993</v>
       </c>
       <c r="I169" s="16">
-        <v>1.1041734145643607</v>
+        <v>0.77148642782232557</v>
       </c>
       <c r="J169" s="16">
-        <v>-55.186682435793934</v>
+        <v>-5.9363754460564842</v>
       </c>
       <c r="K169" s="16">
-        <v>-2.222988</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-0.27592000000000017</v>
+      </c>
+    </row>
+    <row r="170" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A170" s="15" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="B170" s="5"/>
       <c r="C170" s="79"/>
       <c r="D170" s="16"/>
       <c r="E170" s="16"/>
       <c r="F170" s="16">
-        <v>1.3994750000000002</v>
+        <v>7.0966839999999989</v>
       </c>
       <c r="G170" s="16">
-        <v>0.6495070114269702</v>
+        <v>1.1996057227354928</v>
       </c>
       <c r="H170" s="16">
-        <v>1.4426240000000001</v>
+        <v>3.663799</v>
       </c>
       <c r="I170" s="16">
-        <v>0.88243050275020629</v>
+        <v>0.64651171577554278</v>
       </c>
       <c r="J170" s="16">
-        <v>3.0832276389360205</v>
+        <v>-48.37308523248322</v>
       </c>
       <c r="K170" s="16">
-        <v>4.3148999999999882E-2</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-3.4328849999999989</v>
+      </c>
+    </row>
+    <row r="171" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A171" s="15" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="B171" s="5"/>
       <c r="C171" s="79"/>
       <c r="D171" s="16"/>
       <c r="E171" s="16"/>
       <c r="F171" s="16">
-        <v>0.99815900000000013</v>
+        <v>3.5341839999999998</v>
       </c>
       <c r="G171" s="16">
-        <v>0.46325319781984897</v>
+        <v>0.59740962844058088</v>
       </c>
       <c r="H171" s="16">
-        <v>1.1739730000000002</v>
+        <v>3.4656250000000006</v>
       </c>
       <c r="I171" s="16">
-        <v>0.71810089434611368</v>
+        <v>0.61154205374929571</v>
       </c>
       <c r="J171" s="16">
-        <v>17.613827055609377</v>
+        <v>-1.9398820208568412</v>
       </c>
       <c r="K171" s="16">
-        <v>0.17581400000000003</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-6.8558999999999148E-2</v>
+      </c>
+    </row>
+    <row r="172" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A172" s="15" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="B172" s="5"/>
       <c r="C172" s="79"/>
       <c r="D172" s="16"/>
       <c r="E172" s="16"/>
       <c r="F172" s="16">
-        <v>1.0020839999999998</v>
+        <v>3.955212</v>
       </c>
       <c r="G172" s="16">
-        <v>0.46507482022814534</v>
+        <v>0.6685791490549805</v>
       </c>
       <c r="H172" s="16">
-        <v>1.1163980000000002</v>
+        <v>3.1756099999999998</v>
       </c>
       <c r="I172" s="16">
-        <v>0.68288316873234112</v>
+        <v>0.56036618540863492</v>
       </c>
       <c r="J172" s="16">
-        <v>11.407626506360794</v>
+        <v>-19.71075128210574</v>
       </c>
       <c r="K172" s="16">
-        <v>0.11431400000000047</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-0.77960200000000013</v>
+      </c>
+    </row>
+    <row r="173" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A173" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B173" s="5"/>
       <c r="C173" s="79"/>
       <c r="D173" s="16"/>
       <c r="E173" s="16"/>
       <c r="F173" s="16">
-        <v>0.76166500000000004</v>
+        <v>1.908911</v>
       </c>
       <c r="G173" s="16">
-        <v>0.35349453034782558</v>
+        <v>0.3226775434544828</v>
       </c>
       <c r="H173" s="16">
-        <v>0.381745</v>
+        <v>1.5743019999999999</v>
       </c>
       <c r="I173" s="16">
-        <v>0.2335074366379441</v>
+        <v>0.27780036163797972</v>
       </c>
       <c r="J173" s="16">
-        <v>-49.880196674390973</v>
+        <v>-17.52878997501718</v>
       </c>
       <c r="K173" s="16">
-        <v>-0.37992000000000004</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-0.33460900000000016</v>
+      </c>
+    </row>
+    <row r="174" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A174" s="15" t="s">
         <v>49</v>
       </c>
       <c r="B174" s="5"/>
       <c r="C174" s="79"/>
       <c r="D174" s="16"/>
       <c r="E174" s="16"/>
       <c r="F174" s="16">
-        <v>3.2198570000000002</v>
+        <v>15.663999999999998</v>
       </c>
       <c r="G174" s="16">
-        <v>1.494360168843466</v>
+        <v>2.6478034023959305</v>
       </c>
       <c r="H174" s="16">
-        <v>3.3881869999999998</v>
+        <v>15.314215000000003</v>
       </c>
       <c r="I174" s="16">
-        <v>2.0725009134893866</v>
+        <v>2.7023369500907544</v>
       </c>
       <c r="J174" s="16">
-        <v>5.2278719210200837</v>
+        <v>-2.2330503064351084</v>
       </c>
       <c r="K174" s="16">
-        <v>0.16832999999999965</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-0.34978499999999535</v>
+      </c>
+    </row>
+    <row r="175" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A175" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B175" s="96"/>
       <c r="C175" s="97"/>
       <c r="D175" s="17"/>
       <c r="E175" s="17"/>
       <c r="F175" s="17">
-        <v>215.467266</v>
+        <v>591.58470700000009</v>
       </c>
       <c r="G175" s="17">
         <v>100</v>
       </c>
       <c r="H175" s="17">
-        <v>163.48301599999999</v>
+        <v>566.70264599999996</v>
       </c>
       <c r="I175" s="17">
         <v>100</v>
       </c>
       <c r="J175" s="17">
-        <v>-24.126286542290838</v>
+        <v>-4.2060013900934283</v>
       </c>
       <c r="K175" s="17">
-        <v>-51.984250000000003</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-24.882061000000135</v>
+      </c>
+    </row>
+    <row r="176" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A176" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E176" s="80"/>
       <c r="F176" s="80"/>
       <c r="G176" s="80"/>
       <c r="H176" s="80"/>
       <c r="I176" s="80"/>
     </row>
-    <row r="177" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="177" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A177" s="4" t="s">
         <v>37</v>
       </c>
       <c r="E177" s="80"/>
       <c r="F177" s="80"/>
       <c r="G177" s="80"/>
       <c r="H177" s="80"/>
       <c r="I177" s="80"/>
     </row>
-    <row r="178" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="178" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A178" s="4" t="s">
         <v>50</v>
       </c>
       <c r="E178" s="81"/>
       <c r="F178" s="82"/>
       <c r="G178" s="81"/>
       <c r="H178" s="82"/>
       <c r="I178" s="81"/>
     </row>
-    <row r="179" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="179" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A179" s="46"/>
     </row>
-    <row r="180" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="180" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A180" s="46"/>
     </row>
-    <row r="181" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="181" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A181" s="2" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="B181" s="37"/>
       <c r="C181" s="37"/>
       <c r="D181" s="37"/>
       <c r="E181" s="37"/>
       <c r="F181" s="37"/>
       <c r="G181" s="37"/>
       <c r="H181" s="37"/>
       <c r="I181" s="37"/>
       <c r="J181" s="37"/>
       <c r="K181" s="37"/>
     </row>
-    <row r="182" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="182" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A182" s="23"/>
       <c r="B182" s="23"/>
       <c r="C182" s="23"/>
       <c r="D182" s="23"/>
       <c r="E182" s="23"/>
       <c r="F182" s="23"/>
       <c r="G182" s="13">
         <v>2024</v>
       </c>
       <c r="H182" s="13">
         <v>2025</v>
       </c>
       <c r="I182" s="13" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="J182" s="13" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="K182" s="13" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="183" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A183" s="3" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="B183" s="5"/>
       <c r="C183" s="5"/>
       <c r="D183" s="37"/>
       <c r="E183" s="5"/>
       <c r="F183" s="5"/>
       <c r="G183" s="16">
         <v>625.97647600000005</v>
       </c>
       <c r="H183" s="16">
         <v>729.64255800000001</v>
       </c>
       <c r="I183" s="16">
-        <v>20.392911478559299</v>
+        <v>20.398278365957061</v>
       </c>
       <c r="J183" s="16">
         <v>16.560699319314349</v>
       </c>
       <c r="K183" s="16">
         <v>103.66608199999996</v>
       </c>
     </row>
-    <row r="184" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="184" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A184" s="3" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="B184" s="5"/>
       <c r="C184" s="5"/>
       <c r="D184" s="37"/>
       <c r="E184" s="5"/>
       <c r="F184" s="5"/>
       <c r="G184" s="16">
         <v>121.964643</v>
       </c>
       <c r="H184" s="16">
-        <v>108.25117299999999</v>
+        <v>108.222949</v>
       </c>
       <c r="I184" s="16">
-        <v>3.0255315623176795</v>
+        <v>3.0255387587832758</v>
       </c>
       <c r="J184" s="16">
-        <v>-11.243807764845425</v>
+        <v>-11.266948897640766</v>
       </c>
       <c r="K184" s="16">
-        <v>-13.713470000000001</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-13.741693999999995</v>
+      </c>
+    </row>
+    <row r="185" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A185" s="3" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="B185" s="5"/>
       <c r="C185" s="5"/>
       <c r="D185" s="37"/>
       <c r="E185" s="5"/>
       <c r="F185" s="5"/>
       <c r="G185" s="16">
         <v>137.12440900000001</v>
       </c>
       <c r="H185" s="16">
-        <v>103.475731</v>
+        <v>103.386835</v>
       </c>
       <c r="I185" s="16">
-        <v>2.8920618723863063</v>
+        <v>2.8903377641319992</v>
       </c>
       <c r="J185" s="16">
-        <v>-24.538795277506001</v>
+        <v>-24.603623998116923</v>
       </c>
       <c r="K185" s="16">
-        <v>-33.648678000000018</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-33.737574000000009</v>
+      </c>
+    </row>
+    <row r="186" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A186" s="3" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="B186" s="5"/>
       <c r="C186" s="5"/>
       <c r="D186" s="37"/>
       <c r="E186" s="5"/>
       <c r="F186" s="5"/>
       <c r="G186" s="16">
         <v>91.709663000000006</v>
       </c>
       <c r="H186" s="16">
-        <v>98.383960999999999</v>
+        <v>101.123473</v>
       </c>
       <c r="I186" s="16">
-        <v>2.7497510741184454</v>
+        <v>2.827062003127212</v>
       </c>
       <c r="J186" s="16">
-        <v>7.277638780550304</v>
+        <v>10.264796197103022</v>
       </c>
       <c r="K186" s="16">
-        <v>6.6742979999999932</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>9.413809999999998</v>
+      </c>
+    </row>
+    <row r="187" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A187" s="3" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="B187" s="5"/>
       <c r="C187" s="5"/>
       <c r="D187" s="37"/>
       <c r="E187" s="5"/>
       <c r="F187" s="5"/>
       <c r="G187" s="16">
         <v>88.254677999999998</v>
       </c>
       <c r="H187" s="16">
-        <v>92.157302000000001</v>
+        <v>92.393876999999989</v>
       </c>
       <c r="I187" s="16">
-        <v>2.5757210584594978</v>
+        <v>2.5830127391719349</v>
       </c>
       <c r="J187" s="16">
-        <v>4.4220024234862692</v>
+        <v>4.6900618684484812</v>
       </c>
       <c r="K187" s="16">
-        <v>3.902624000000003</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>4.1391989999999907</v>
+      </c>
+    </row>
+    <row r="188" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A188" s="3" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="B188" s="5"/>
       <c r="C188" s="5"/>
       <c r="D188" s="37"/>
       <c r="E188" s="5"/>
       <c r="F188" s="5"/>
       <c r="G188" s="16">
         <v>86.197478000000004</v>
       </c>
       <c r="H188" s="16">
-        <v>88.980607000000006</v>
+        <v>88.945569000000006</v>
       </c>
       <c r="I188" s="16">
-        <v>2.486935036839605</v>
+        <v>2.4866099927801102</v>
       </c>
       <c r="J188" s="16">
-        <v>3.2287824012670092</v>
+        <v>3.188133880204711</v>
       </c>
       <c r="K188" s="16">
-        <v>2.7831290000000024</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>2.7480910000000023</v>
+      </c>
+    </row>
+    <row r="189" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A189" s="3" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="B189" s="5"/>
       <c r="C189" s="5"/>
       <c r="D189" s="37"/>
       <c r="E189" s="5"/>
       <c r="F189" s="5"/>
       <c r="G189" s="16">
         <v>84.301718999999991</v>
       </c>
       <c r="H189" s="16">
-        <v>86.796385000000001</v>
+        <v>86.756990999999999</v>
       </c>
       <c r="I189" s="16">
-        <v>2.425887822135441</v>
+        <v>2.4254249333559725</v>
       </c>
       <c r="J189" s="16">
-        <v>2.9592113062368393</v>
+        <v>2.912481535518876</v>
       </c>
       <c r="K189" s="16">
-        <v>2.4946660000000094</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>2.4552720000000079</v>
+      </c>
+    </row>
+    <row r="190" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A190" s="3" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="B190" s="5"/>
       <c r="C190" s="5"/>
       <c r="D190" s="37"/>
       <c r="E190" s="5"/>
       <c r="F190" s="5"/>
       <c r="G190" s="16">
         <v>79.160792999999998</v>
       </c>
       <c r="H190" s="16">
         <v>71.187201000000002</v>
       </c>
       <c r="I190" s="16">
-        <v>1.9896239226761328</v>
+        <v>1.9901475402855227</v>
       </c>
       <c r="J190" s="16">
         <v>-10.072653011447215</v>
       </c>
       <c r="K190" s="16">
         <v>-7.9735919999999965</v>
       </c>
     </row>
-    <row r="191" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="191" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A191" s="3" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="B191" s="5"/>
       <c r="C191" s="5"/>
       <c r="D191" s="37"/>
       <c r="E191" s="5"/>
       <c r="F191" s="5"/>
       <c r="G191" s="16">
         <v>80.365975999999989</v>
       </c>
       <c r="H191" s="16">
-        <v>60.206603999999999</v>
+        <v>60.206482999999999</v>
       </c>
       <c r="I191" s="16">
-        <v>1.6827252362610599</v>
+        <v>1.6831647033248593</v>
       </c>
       <c r="J191" s="16">
-        <v>-25.084461115733841</v>
+        <v>-25.084611676961394</v>
       </c>
       <c r="K191" s="16">
-        <v>-20.159371999999991</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-20.159492999999991</v>
+      </c>
+    </row>
+    <row r="192" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A192" s="3" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="B192" s="5"/>
       <c r="C192" s="5"/>
       <c r="D192" s="37"/>
       <c r="E192" s="5"/>
       <c r="F192" s="5"/>
       <c r="G192" s="16">
         <v>56.561999999999998</v>
       </c>
       <c r="H192" s="16">
         <v>55.414307000000001</v>
       </c>
       <c r="I192" s="16">
-        <v>1.5487844628941021</v>
+        <v>1.5491920629479004</v>
       </c>
       <c r="J192" s="16">
         <v>-2.0290884339309021</v>
       </c>
       <c r="K192" s="16">
         <v>-1.1476929999999967</v>
       </c>
     </row>
-    <row r="193" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="193" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A193" s="98" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="B193" s="96"/>
       <c r="C193" s="96"/>
       <c r="D193" s="99"/>
       <c r="E193" s="99"/>
       <c r="F193" s="99"/>
       <c r="G193" s="17">
         <v>1451.617835</v>
       </c>
       <c r="H193" s="17">
-        <v>1494.4958290000002</v>
+        <v>1497.2802429999999</v>
       </c>
       <c r="I193" s="17">
-        <v>41.769933526647577</v>
+        <v>41.858768863865848</v>
       </c>
       <c r="J193" s="18" t="s">
         <v>26</v>
       </c>
       <c r="K193" s="18" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="194" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="194" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A194" s="4" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="195" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="195" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A195" s="4" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="196" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="196" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A196" s="46"/>
     </row>
-    <row r="197" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="197" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A197" s="46"/>
     </row>
-    <row r="198" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="198" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A198" s="46"/>
     </row>
-    <row r="199" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="199" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A199" s="2" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="B199" s="37"/>
       <c r="C199" s="37"/>
       <c r="D199" s="37"/>
       <c r="E199" s="37"/>
       <c r="F199" s="37"/>
       <c r="G199" s="37"/>
       <c r="H199" s="37"/>
       <c r="I199" s="37"/>
       <c r="J199" s="37"/>
       <c r="K199" s="37"/>
     </row>
-    <row r="200" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="200" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A200" s="23"/>
       <c r="B200" s="23"/>
       <c r="C200" s="23"/>
       <c r="D200" s="23"/>
       <c r="E200" s="23"/>
       <c r="F200" s="23"/>
       <c r="G200" s="13">
         <v>2024</v>
       </c>
       <c r="H200" s="13">
         <v>2025</v>
       </c>
       <c r="I200" s="13" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="J200" s="13" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="K200" s="13" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="201" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A201" s="3" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="B201" s="5"/>
       <c r="C201" s="5"/>
       <c r="D201" s="37"/>
       <c r="E201" s="5"/>
       <c r="F201" s="5"/>
       <c r="G201" s="16">
         <v>218.25261799999998</v>
       </c>
       <c r="H201" s="16">
         <v>241.84573699999999</v>
       </c>
       <c r="I201" s="16">
-        <v>20.662122778597681</v>
+        <v>20.858414552761044</v>
       </c>
       <c r="J201" s="16">
         <v>10.810005037373712</v>
       </c>
       <c r="K201" s="16">
         <v>23.593119000000002</v>
       </c>
     </row>
-    <row r="202" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="202" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A202" s="3" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
       <c r="B202" s="5"/>
       <c r="C202" s="5"/>
       <c r="D202" s="37"/>
       <c r="E202" s="5"/>
       <c r="F202" s="5"/>
       <c r="G202" s="16">
         <v>155.57558300000002</v>
       </c>
       <c r="H202" s="16">
-        <v>84.290284</v>
+        <v>84.234712000000002</v>
       </c>
       <c r="I202" s="16">
-        <v>7.2013516494229863</v>
+        <v>7.264972144737186</v>
       </c>
       <c r="J202" s="16">
-        <v>-45.82036436913112</v>
+        <v>-45.856084627367274</v>
       </c>
       <c r="K202" s="16">
-        <v>-71.285299000000023</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-71.340871000000021</v>
+      </c>
+    </row>
+    <row r="203" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A203" s="3" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="B203" s="5"/>
       <c r="C203" s="5"/>
       <c r="D203" s="37"/>
       <c r="E203" s="5"/>
       <c r="F203" s="5"/>
       <c r="G203" s="16">
         <v>43.868362999999995</v>
       </c>
       <c r="H203" s="16">
-        <v>36.636559999999996</v>
+        <v>36.596622000000004</v>
       </c>
       <c r="I203" s="16">
-        <v>3.1300493872482877</v>
+        <v>3.1563405763348027</v>
       </c>
       <c r="J203" s="16">
-        <v>-16.485235612735309</v>
+        <v>-16.576276165126089</v>
       </c>
       <c r="K203" s="16">
-        <v>-7.2318029999999993</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-7.2717409999999916</v>
+      </c>
+    </row>
+    <row r="204" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A204" s="3" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="B204" s="5"/>
       <c r="C204" s="5"/>
       <c r="D204" s="37"/>
       <c r="E204" s="5"/>
       <c r="F204" s="5"/>
       <c r="G204" s="16">
-        <v>14.239183000000001</v>
+        <v>28.199475999999997</v>
       </c>
       <c r="H204" s="16">
-        <v>28.528129</v>
+        <v>28.436005000000002</v>
       </c>
       <c r="I204" s="16">
-        <v>2.4373045039105778</v>
+        <v>2.4525136885682874</v>
       </c>
       <c r="J204" s="16">
-        <v>100.3494793205481</v>
+        <v>0.83877090482108418</v>
       </c>
       <c r="K204" s="16">
-        <v>14.288945999999999</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>0.23652900000000443</v>
+      </c>
+    </row>
+    <row r="205" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A205" s="3" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="B205" s="5"/>
       <c r="C205" s="5"/>
       <c r="D205" s="37"/>
       <c r="E205" s="5"/>
       <c r="F205" s="5"/>
       <c r="G205" s="16">
-        <v>28.199475999999997</v>
+        <v>14.239183000000001</v>
       </c>
       <c r="H205" s="16">
-        <v>28.355930000000001</v>
+        <v>20.973243999999998</v>
       </c>
       <c r="I205" s="16">
-        <v>2.4225926593914755</v>
+        <v>1.8088746293188054</v>
       </c>
       <c r="J205" s="16">
-        <v>0.5548117277072937</v>
+        <v>47.292467552386938</v>
       </c>
       <c r="K205" s="16">
-        <v>0.15645400000000365</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>6.734060999999997</v>
+      </c>
+    </row>
+    <row r="206" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A206" s="3" t="s">
-        <v>184</v>
+        <v>189</v>
       </c>
       <c r="B206" s="5"/>
       <c r="C206" s="5"/>
       <c r="D206" s="37"/>
       <c r="E206" s="5"/>
       <c r="F206" s="5"/>
       <c r="G206" s="16">
         <v>19.286073000000002</v>
       </c>
       <c r="H206" s="16">
-        <v>18.464055000000002</v>
+        <v>18.468926</v>
       </c>
       <c r="I206" s="16">
-        <v>1.5774790001809313</v>
+        <v>1.5928852814646339</v>
       </c>
       <c r="J206" s="16">
-        <v>-4.2622362779607847</v>
+        <v>-4.23697971069591</v>
       </c>
       <c r="K206" s="16">
-        <v>-0.82201799999999992</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-0.81714700000000207</v>
+      </c>
+    </row>
+    <row r="207" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A207" s="3" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="B207" s="5"/>
       <c r="C207" s="5"/>
       <c r="D207" s="37"/>
       <c r="E207" s="5"/>
       <c r="F207" s="5"/>
       <c r="G207" s="16">
         <v>16.570824999999999</v>
       </c>
       <c r="H207" s="16">
-        <v>17.936146000000001</v>
+        <v>17.935162000000002</v>
       </c>
       <c r="I207" s="16">
-        <v>1.5323770243957358</v>
+        <v>1.5468498585398962</v>
       </c>
       <c r="J207" s="16">
-        <v>8.2393061298999992</v>
+        <v>8.2333679825838644</v>
       </c>
       <c r="K207" s="16">
-        <v>1.3653210000000016</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>1.3643370000000026</v>
+      </c>
+    </row>
+    <row r="208" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A208" s="3" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="B208" s="5"/>
       <c r="C208" s="5"/>
       <c r="D208" s="37"/>
       <c r="E208" s="5"/>
       <c r="F208" s="5"/>
       <c r="G208" s="16">
         <v>15.14035</v>
       </c>
       <c r="H208" s="16">
-        <v>16.770140999999999</v>
+        <v>16.873752</v>
       </c>
       <c r="I208" s="16">
-        <v>1.4327592317924334</v>
+        <v>1.455306670452003</v>
       </c>
       <c r="J208" s="16">
-        <v>10.764552999105033</v>
+        <v>11.448889886957698</v>
       </c>
       <c r="K208" s="16">
-        <v>1.6297909999999991</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>1.7334019999999999</v>
+      </c>
+    </row>
+    <row r="209" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A209" s="3" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="B209" s="5"/>
       <c r="C209" s="5"/>
       <c r="D209" s="37"/>
       <c r="E209" s="5"/>
       <c r="F209" s="5"/>
       <c r="G209" s="16">
         <v>17.96236</v>
       </c>
       <c r="H209" s="16">
         <v>16.595587999999999</v>
       </c>
       <c r="I209" s="16">
-        <v>1.4178462729695429</v>
+        <v>1.4313159228885914</v>
       </c>
       <c r="J209" s="16">
         <v>-7.6090892288095828</v>
       </c>
       <c r="K209" s="16">
         <v>-1.366772000000001</v>
       </c>
     </row>
-    <row r="210" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="210" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A210" s="3" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
       <c r="B210" s="5"/>
       <c r="C210" s="5"/>
       <c r="D210" s="37"/>
       <c r="E210" s="5"/>
       <c r="F210" s="5"/>
       <c r="G210" s="16">
         <v>11.886389999999999</v>
       </c>
       <c r="H210" s="16">
         <v>15.257211999999999</v>
       </c>
       <c r="I210" s="16">
-        <v>1.3035019410042108</v>
+        <v>1.3158853108721964</v>
       </c>
       <c r="J210" s="16">
         <v>28.358669032397565</v>
       </c>
       <c r="K210" s="16">
         <v>3.3708220000000004</v>
       </c>
     </row>
-    <row r="211" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="211" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A211" s="98" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="B211" s="96"/>
       <c r="C211" s="96"/>
       <c r="D211" s="99"/>
       <c r="E211" s="99"/>
       <c r="F211" s="99"/>
       <c r="G211" s="17">
         <v>540.98122100000012</v>
       </c>
       <c r="H211" s="17">
-        <v>504.67978199999999</v>
+        <v>497.21696000000009</v>
       </c>
       <c r="I211" s="17">
-        <v>43.117384448913867</v>
+        <v>42.883358635937455</v>
       </c>
       <c r="J211" s="18" t="s">
         <v>26</v>
       </c>
       <c r="K211" s="18" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="212" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="212" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A212" s="4" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="213" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="213" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A213" s="4" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="214" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="214" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A214" s="46"/>
     </row>
-    <row r="215" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="215" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A215" s="2" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="B215" s="37"/>
       <c r="C215" s="37"/>
       <c r="D215" s="37"/>
       <c r="E215" s="37"/>
       <c r="F215" s="37"/>
       <c r="G215" s="37"/>
       <c r="H215" s="37"/>
       <c r="I215" s="37"/>
       <c r="J215" s="37"/>
       <c r="K215" s="37"/>
     </row>
-    <row r="216" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="216" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A216" s="23"/>
       <c r="B216" s="23"/>
       <c r="C216" s="23"/>
       <c r="D216" s="23"/>
       <c r="E216" s="23"/>
       <c r="F216" s="23"/>
       <c r="G216" s="13" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="H216" s="13" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="I216" s="13" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="J216" s="13" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="K216" s="13" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="217" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A217" s="3" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B217" s="5"/>
       <c r="C217" s="5"/>
       <c r="D217" s="37"/>
       <c r="E217" s="5"/>
       <c r="F217" s="5"/>
       <c r="G217" s="16">
-        <v>29.396365000000003</v>
+        <v>378.65115500000002</v>
       </c>
       <c r="H217" s="16">
-        <v>27.166634999999999</v>
+        <v>253.57460200000003</v>
       </c>
       <c r="I217" s="16">
-        <v>5.6009625661924511</v>
+        <v>14.723959047428202</v>
       </c>
       <c r="J217" s="16">
-        <v>-7.585053458140159</v>
+        <v>-33.032132966820079</v>
       </c>
       <c r="K217" s="16">
-        <v>-2.2297300000000035</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-125.07655299999999</v>
+      </c>
+    </row>
+    <row r="218" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A218" s="3" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="B218" s="5"/>
       <c r="C218" s="5"/>
       <c r="D218" s="37"/>
       <c r="E218" s="5"/>
       <c r="F218" s="5"/>
       <c r="G218" s="16">
-        <v>13.957696</v>
+        <v>43.032160000000005</v>
       </c>
       <c r="H218" s="16">
-        <v>17.578389999999999</v>
+        <v>56.706296999999999</v>
       </c>
       <c r="I218" s="16">
-        <v>3.6241479433846591</v>
+        <v>3.2926846307711082</v>
       </c>
       <c r="J218" s="16">
-        <v>25.940484733296948</v>
+        <v>31.776552699190542</v>
       </c>
       <c r="K218" s="16">
-        <v>3.6206939999999985</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>13.674136999999995</v>
+      </c>
+    </row>
+    <row r="219" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A219" s="3" t="s">
-        <v>168</v>
+        <v>176</v>
       </c>
       <c r="B219" s="5"/>
       <c r="C219" s="5"/>
       <c r="D219" s="37"/>
       <c r="E219" s="5"/>
       <c r="F219" s="5"/>
       <c r="G219" s="16">
-        <v>141.95275799999999</v>
+        <v>58.295148999999995</v>
       </c>
       <c r="H219" s="16">
-        <v>16.403213000000001</v>
+        <v>48.614919999999998</v>
       </c>
       <c r="I219" s="16">
-        <v>3.3818609473820134</v>
+        <v>2.8228540458243456</v>
       </c>
       <c r="J219" s="16">
-        <v>-88.444597180704307</v>
+        <v>-16.605548087714809</v>
       </c>
       <c r="K219" s="16">
-        <v>-125.54954499999999</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-9.6802289999999971</v>
+      </c>
+    </row>
+    <row r="220" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A220" s="3" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="B220" s="5"/>
       <c r="C220" s="5"/>
       <c r="D220" s="37"/>
       <c r="E220" s="5"/>
       <c r="F220" s="5"/>
       <c r="G220" s="16">
-        <v>25.671562999999999</v>
+        <v>59.227839000000003</v>
       </c>
       <c r="H220" s="16">
-        <v>16.132259999999999</v>
+        <v>48.248298000000005</v>
       </c>
       <c r="I220" s="16">
-        <v>3.3259983935472248</v>
+        <v>2.801565922836831</v>
       </c>
       <c r="J220" s="16">
-        <v>-37.159026896804065</v>
+        <v>-18.537804494268308</v>
       </c>
       <c r="K220" s="16">
-        <v>-9.5393030000000003</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-10.979540999999998</v>
+      </c>
+    </row>
+    <row r="221" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A221" s="3" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="B221" s="5"/>
       <c r="C221" s="5"/>
       <c r="D221" s="37"/>
       <c r="E221" s="5"/>
       <c r="F221" s="5"/>
       <c r="G221" s="16">
-        <v>17.984583999999998</v>
+        <v>63.588799000000002</v>
       </c>
       <c r="H221" s="16">
-        <v>14.257545</v>
+        <v>44.753281000000001</v>
       </c>
       <c r="I221" s="16">
-        <v>2.9394871993091654</v>
+        <v>2.5986256962834418</v>
       </c>
       <c r="J221" s="16">
-        <v>-20.723520766451969</v>
+        <v>-29.620811048813799</v>
       </c>
       <c r="K221" s="16">
-        <v>-3.7270389999999978</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-18.835518</v>
+      </c>
+    </row>
+    <row r="222" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A222" s="3" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="B222" s="5"/>
       <c r="C222" s="5"/>
       <c r="D222" s="37"/>
       <c r="E222" s="5"/>
       <c r="F222" s="5"/>
       <c r="G222" s="16">
-        <v>7.5100000000000004E-4</v>
+        <v>25.444247000000001</v>
       </c>
       <c r="H222" s="16">
-        <v>12.675191999999999</v>
+        <v>34.394260000000003</v>
       </c>
       <c r="I222" s="16">
-        <v>2.6132524661704335</v>
-[...2 lines deleted...]
-        <v>163</v>
+        <v>1.9971230230171</v>
+      </c>
+      <c r="J222" s="16">
+        <v>35.174996532615019</v>
       </c>
       <c r="K222" s="16">
-        <v>12.674441</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>8.950013000000002</v>
+      </c>
+    </row>
+    <row r="223" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A223" s="3" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="B223" s="5"/>
       <c r="C223" s="5"/>
       <c r="D223" s="37"/>
       <c r="E223" s="5"/>
       <c r="F223" s="5"/>
       <c r="G223" s="16">
-        <v>15.287115999999999</v>
+        <v>41.215446</v>
       </c>
       <c r="H223" s="16">
-        <v>11.811721</v>
+        <v>33.476415000000003</v>
       </c>
       <c r="I223" s="16">
-        <v>2.4352300961568947</v>
+        <v>1.9438278109363303</v>
       </c>
       <c r="J223" s="16">
-        <v>-22.734144229689885</v>
+        <v>-18.777016267153819</v>
       </c>
       <c r="K223" s="16">
-        <v>-3.4753949999999989</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-7.7390309999999971</v>
+      </c>
+    </row>
+    <row r="224" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A224" s="3" t="s">
-        <v>175</v>
+        <v>194</v>
       </c>
       <c r="B224" s="5"/>
       <c r="C224" s="5"/>
       <c r="D224" s="37"/>
       <c r="E224" s="5"/>
       <c r="F224" s="5"/>
       <c r="G224" s="16">
-        <v>16.526464000000001</v>
+        <v>26.331062000000003</v>
       </c>
       <c r="H224" s="16">
-        <v>11.060238</v>
+        <v>33.229008</v>
       </c>
       <c r="I224" s="16">
-        <v>2.2802963639471452</v>
+        <v>1.929461977342132</v>
       </c>
       <c r="J224" s="16">
-        <v>-33.075593181941407</v>
+        <v>26.196991218964115</v>
       </c>
       <c r="K224" s="16">
-        <v>-5.4662260000000007</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>6.8979459999999975</v>
+      </c>
+    </row>
+    <row r="225" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A225" s="3" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B225" s="5"/>
       <c r="C225" s="5"/>
       <c r="D225" s="37"/>
       <c r="E225" s="5"/>
       <c r="F225" s="5"/>
       <c r="G225" s="16">
-        <v>8.7090679999999985</v>
+        <v>31.770739000000003</v>
       </c>
       <c r="H225" s="16">
-        <v>9.9819650000000006</v>
+        <v>31.531886</v>
       </c>
       <c r="I225" s="16">
-        <v>2.0579881277914334</v>
+        <v>1.8309175859504048</v>
       </c>
       <c r="J225" s="16">
-        <v>14.615766003893899</v>
+        <v>-0.75180183879261486</v>
       </c>
       <c r="K225" s="16">
-        <v>1.2728970000000022</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-0.23885300000000242</v>
+      </c>
+    </row>
+    <row r="226" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A226" s="3" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="B226" s="5"/>
       <c r="C226" s="5"/>
       <c r="D226" s="37"/>
       <c r="E226" s="5"/>
       <c r="F226" s="5"/>
       <c r="G226" s="16">
-        <v>8.5175139999999985</v>
+        <v>23.538650000000001</v>
       </c>
       <c r="H226" s="16">
-        <v>9.4108870000000007</v>
+        <v>30.638717</v>
       </c>
       <c r="I226" s="16">
-        <v>1.9402486101671106</v>
+        <v>1.7790552003853377</v>
       </c>
       <c r="J226" s="16">
-        <v>10.488659014825245</v>
+        <v>30.163441828652022</v>
       </c>
       <c r="K226" s="16">
-        <v>0.89337300000000219</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>7.1000669999999992</v>
+      </c>
+    </row>
+    <row r="227" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A227" s="98" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="B227" s="96"/>
       <c r="C227" s="96"/>
       <c r="D227" s="99"/>
       <c r="E227" s="99"/>
       <c r="F227" s="99"/>
       <c r="G227" s="17">
-        <v>278.00387899999998</v>
+        <v>751.09524599999997</v>
       </c>
       <c r="H227" s="17">
-        <v>146.47804599999998</v>
+        <v>615.16768400000012</v>
       </c>
       <c r="I227" s="17">
-        <v>30.199472714048525</v>
+        <v>35.720074940775234</v>
       </c>
       <c r="J227" s="18" t="s">
         <v>26</v>
       </c>
       <c r="K227" s="18" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="228" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="228" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A228" s="4" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="229" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="229" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A229" s="4" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="230" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="230" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A230" s="46"/>
     </row>
-    <row r="231" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="231" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A231" s="2" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="B231" s="37"/>
       <c r="C231" s="37"/>
       <c r="D231" s="37"/>
       <c r="E231" s="37"/>
       <c r="F231" s="37"/>
       <c r="G231" s="37"/>
       <c r="H231" s="37"/>
       <c r="I231" s="37"/>
       <c r="J231" s="37"/>
       <c r="K231" s="37"/>
     </row>
-    <row r="232" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="232" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A232" s="23"/>
       <c r="B232" s="23"/>
       <c r="C232" s="23"/>
       <c r="D232" s="23"/>
       <c r="E232" s="23"/>
       <c r="F232" s="23"/>
       <c r="G232" s="13" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="H232" s="13" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="I232" s="13" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="J232" s="13" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="K232" s="13" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="233" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A233" s="3" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="B233" s="5"/>
       <c r="C233" s="5"/>
       <c r="D233" s="37"/>
       <c r="E233" s="5"/>
       <c r="F233" s="5"/>
       <c r="G233" s="16">
-        <v>59.388771999999996</v>
+        <v>133.07985399999998</v>
       </c>
       <c r="H233" s="16">
-        <v>47.532999000000004</v>
+        <v>114.157719</v>
       </c>
       <c r="I233" s="16">
-        <v>29.075190905457731</v>
+        <v>20.1442008089724</v>
       </c>
       <c r="J233" s="16">
-        <v>-19.962987279817796</v>
+        <v>-14.218632220621451</v>
       </c>
       <c r="K233" s="16">
-        <v>-11.855772999999992</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-18.922134999999983</v>
+      </c>
+    </row>
+    <row r="234" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A234" s="3" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B234" s="5"/>
       <c r="C234" s="5"/>
       <c r="D234" s="37"/>
       <c r="E234" s="5"/>
       <c r="F234" s="5"/>
       <c r="G234" s="16">
-        <v>9.8158840000000005</v>
+        <v>50.079355000000007</v>
       </c>
       <c r="H234" s="16">
-        <v>5.2959380000000005</v>
+        <v>42.679969</v>
       </c>
       <c r="I234" s="16">
-        <v>3.2394423161363752</v>
+        <v>7.5312810521092928</v>
       </c>
       <c r="J234" s="16">
-        <v>-46.047263802220968</v>
+        <v>-14.77532208631682</v>
       </c>
       <c r="K234" s="16">
-        <v>-4.519946</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-7.3993860000000069</v>
+      </c>
+    </row>
+    <row r="235" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A235" s="3" t="s">
-        <v>180</v>
+        <v>187</v>
       </c>
       <c r="B235" s="5"/>
       <c r="C235" s="5"/>
       <c r="D235" s="37"/>
       <c r="E235" s="5"/>
       <c r="F235" s="5"/>
       <c r="G235" s="16">
-        <v>14.809799999999999</v>
+        <v>18.761659999999999</v>
       </c>
       <c r="H235" s="16">
-        <v>4.850892</v>
+        <v>31.457591000000001</v>
       </c>
       <c r="I235" s="16">
-        <v>2.9672146493798479</v>
+        <v>5.5509871397353603</v>
       </c>
       <c r="J235" s="16">
-        <v>-67.24539156504477</v>
+        <v>67.669550562157085</v>
       </c>
       <c r="K235" s="16">
-        <v>-9.9589079999999992</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>12.695931000000002</v>
+      </c>
+    </row>
+    <row r="236" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A236" s="3" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="B236" s="5"/>
       <c r="C236" s="5"/>
       <c r="D236" s="37"/>
       <c r="E236" s="5"/>
       <c r="F236" s="5"/>
       <c r="G236" s="16">
-        <v>4.4921160000000002</v>
+        <v>11.703400999999999</v>
       </c>
       <c r="H236" s="16">
-        <v>3.356236</v>
+        <v>24.285062999999997</v>
       </c>
       <c r="I236" s="16">
-        <v>2.052956987287291</v>
+        <v>4.285327264909224</v>
       </c>
       <c r="J236" s="16">
-        <v>-25.286078988165045</v>
+        <v>107.50432288870559</v>
       </c>
       <c r="K236" s="16">
-        <v>-1.1358800000000002</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>12.581661999999998</v>
+      </c>
+    </row>
+    <row r="237" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A237" s="3" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
       <c r="B237" s="5"/>
       <c r="C237" s="5"/>
       <c r="D237" s="37"/>
       <c r="E237" s="5"/>
       <c r="F237" s="5"/>
       <c r="G237" s="16">
-        <v>0</v>
+        <v>16.107676999999999</v>
       </c>
       <c r="H237" s="16">
-        <v>2.8687199999999997</v>
+        <v>16.060182000000001</v>
       </c>
       <c r="I237" s="16">
-        <v>1.7547510868040259</v>
-[...2 lines deleted...]
-        <v>191</v>
+        <v>2.8339698276263214</v>
+      </c>
+      <c r="J237" s="16">
+        <v>-0.29485940151393558</v>
       </c>
       <c r="K237" s="16">
-        <v>2.8687199999999997</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-4.7494999999997844E-2</v>
+      </c>
+    </row>
+    <row r="238" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A238" s="3" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="B238" s="5"/>
       <c r="C238" s="5"/>
       <c r="D238" s="37"/>
       <c r="E238" s="5"/>
       <c r="F238" s="5"/>
       <c r="G238" s="16">
-        <v>0.66957</v>
+        <v>6.2980469999999995</v>
       </c>
       <c r="H238" s="16">
-        <v>2.7811149999999998</v>
+        <v>11.3484</v>
       </c>
       <c r="I238" s="16">
-        <v>1.7011644805965656</v>
+        <v>2.0025316769034465</v>
       </c>
       <c r="J238" s="16">
-        <v>315.35836432337163</v>
+        <v>80.18919198284803</v>
       </c>
       <c r="K238" s="16">
-        <v>2.1115449999999996</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>5.0503530000000003</v>
+      </c>
+    </row>
+    <row r="239" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A239" s="3" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="B239" s="5"/>
       <c r="C239" s="5"/>
       <c r="D239" s="37"/>
       <c r="E239" s="5"/>
       <c r="F239" s="5"/>
       <c r="G239" s="16">
-        <v>2.421551</v>
+        <v>7.2616420000000002</v>
       </c>
       <c r="H239" s="16">
-        <v>2.5920019999999999</v>
+        <v>11.170292</v>
       </c>
       <c r="I239" s="16">
-        <v>1.5854870208658252</v>
+        <v>1.9711028488827633</v>
       </c>
       <c r="J239" s="16">
-        <v>7.0389184452443869</v>
+        <v>53.825980404982779</v>
       </c>
       <c r="K239" s="16">
-        <v>0.17045099999999991</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>3.9086499999999997</v>
+      </c>
+    </row>
+    <row r="240" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A240" s="3" t="s">
-        <v>170</v>
+        <v>197</v>
       </c>
       <c r="B240" s="5"/>
       <c r="C240" s="5"/>
       <c r="D240" s="37"/>
       <c r="E240" s="5"/>
       <c r="F240" s="5"/>
       <c r="G240" s="16">
-        <v>1.6718009999999999</v>
+        <v>1.1030789999999999</v>
       </c>
       <c r="H240" s="16">
-        <v>2.4873919999999998</v>
+        <v>9.3158630000000002</v>
       </c>
       <c r="I240" s="16">
-        <v>1.5214987225339665</v>
+        <v>1.6438714492961799</v>
       </c>
       <c r="J240" s="16">
-        <v>48.785172397910998</v>
+        <v>744.53271252557624</v>
       </c>
       <c r="K240" s="16">
-        <v>0.81559099999999995</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>8.212784000000001</v>
+      </c>
+    </row>
+    <row r="241" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A241" s="3" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="B241" s="5"/>
       <c r="C241" s="5"/>
       <c r="D241" s="37"/>
       <c r="E241" s="5"/>
       <c r="F241" s="5"/>
       <c r="G241" s="16">
-        <v>4.0057549999999997</v>
+        <v>9.2241079999999993</v>
       </c>
       <c r="H241" s="16">
-        <v>2.325415</v>
+        <v>9.1281380000000016</v>
       </c>
       <c r="I241" s="16">
-        <v>1.4224199289301098</v>
+        <v>1.6107456113765881</v>
       </c>
       <c r="J241" s="16">
-        <v>-41.948147103355041</v>
+        <v>-1.0404258059424032</v>
       </c>
       <c r="K241" s="16">
-        <v>-1.6803399999999997</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-9.5969999999997668E-2</v>
+      </c>
+    </row>
+    <row r="242" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A242" s="3" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="B242" s="5"/>
       <c r="C242" s="5"/>
       <c r="D242" s="37"/>
       <c r="E242" s="5"/>
       <c r="F242" s="5"/>
       <c r="G242" s="16">
-        <v>1.652026</v>
+        <v>7.43865</v>
       </c>
       <c r="H242" s="16">
-        <v>2.2601909999999998</v>
+        <v>8.2617340000000006</v>
       </c>
       <c r="I242" s="16">
-        <v>1.3825234298344484</v>
+        <v>1.4578604949728788</v>
       </c>
       <c r="J242" s="16">
-        <v>36.813282599668518</v>
+        <v>11.064964744947007</v>
       </c>
       <c r="K242" s="16">
-        <v>0.60816499999999984</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>0.82308400000000059</v>
+      </c>
+    </row>
+    <row r="243" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A243" s="98" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="B243" s="96"/>
       <c r="C243" s="96"/>
       <c r="D243" s="99"/>
       <c r="E243" s="99"/>
       <c r="F243" s="99"/>
       <c r="G243" s="17">
-        <v>98.92727499999998</v>
+        <v>261.05747299999996</v>
       </c>
       <c r="H243" s="17">
-        <v>76.35090000000001</v>
+        <v>277.86495099999996</v>
       </c>
       <c r="I243" s="17">
-        <v>46.702649527826189</v>
+        <v>49.031878174784453</v>
       </c>
       <c r="J243" s="18" t="s">
         <v>26</v>
       </c>
       <c r="K243" s="18" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="244" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="244" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A244" s="4" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="245" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="245" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A245" s="4" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="246" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="246" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A246" s="46"/>
     </row>
-    <row r="247" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="247" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A247" s="46"/>
     </row>
-    <row r="248" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="248" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A248" s="2" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="B248" s="22"/>
       <c r="C248" s="22"/>
       <c r="D248" s="22"/>
       <c r="E248" s="22"/>
       <c r="F248" s="22"/>
       <c r="G248" s="22"/>
       <c r="H248" s="22"/>
       <c r="I248" s="22"/>
       <c r="J248" s="22"/>
       <c r="K248" s="22"/>
     </row>
-    <row r="249" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="249" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A249" s="12"/>
       <c r="B249" s="12"/>
       <c r="C249" s="12"/>
       <c r="D249" s="12">
         <v>2021</v>
       </c>
       <c r="E249" s="12">
         <v>2024</v>
       </c>
       <c r="F249" s="12">
         <v>2025</v>
       </c>
       <c r="G249" s="13" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="H249" s="13" t="s">
+        <v>143</v>
+      </c>
+      <c r="I249" s="13" t="s">
         <v>137</v>
       </c>
-      <c r="I249" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J249" s="13" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="K249" s="13" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="250" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A250" s="15" t="s">
         <v>63</v>
       </c>
       <c r="B250" s="22"/>
-      <c r="C250" s="126" t="s">
+      <c r="C250" s="137" t="s">
         <v>84</v>
       </c>
       <c r="D250" s="16">
         <v>10.296336077466711</v>
       </c>
       <c r="E250" s="16">
         <v>9.4455268591001325</v>
       </c>
       <c r="F250" s="16">
-        <v>9.3242498893314298</v>
+        <v>9.3995589529242682</v>
       </c>
       <c r="G250" s="16">
-        <v>-2.1266089260877079</v>
+        <v>-1.3344456733265564</v>
       </c>
       <c r="H250" s="16">
-        <v>-0.37389484843378673</v>
+        <v>-0.17291650226339828</v>
       </c>
       <c r="I250" s="16">
-        <v>11.345239296503268</v>
+        <v>10.464388793202264</v>
       </c>
       <c r="J250" s="16">
-        <v>14.023572397239709</v>
+        <v>9.447103296756854</v>
       </c>
       <c r="K250" s="16">
-        <v>-5.6363593710342865</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-14.764008885901051</v>
+      </c>
+    </row>
+    <row r="251" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A251" s="15" t="s">
         <v>64</v>
       </c>
       <c r="B251" s="22"/>
-      <c r="C251" s="126"/>
+      <c r="C251" s="137"/>
       <c r="D251" s="16">
         <v>33.320368972472089</v>
       </c>
       <c r="E251" s="16">
         <v>35.118986977658992</v>
       </c>
       <c r="F251" s="16">
-        <v>38.080238528409033</v>
+        <v>38.10447540021427</v>
       </c>
       <c r="G251" s="16">
-        <v>7.5064693061844547</v>
+        <v>7.57671498844309</v>
       </c>
       <c r="H251" s="16">
-        <v>5.5936538511569101</v>
+        <v>5.6108985841949011</v>
       </c>
       <c r="I251" s="16">
-        <v>39.806623996098608</v>
+        <v>38.439078621212055</v>
       </c>
       <c r="J251" s="16">
-        <v>26.550720877932608</v>
+        <v>34.738428594760009</v>
       </c>
       <c r="K251" s="16">
-        <v>-49.080907117011016</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-14.675172615600154</v>
+      </c>
+    </row>
+    <row r="252" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A252" s="15" t="s">
         <v>65</v>
       </c>
       <c r="B252" s="22"/>
-      <c r="C252" s="126"/>
+      <c r="C252" s="137"/>
       <c r="D252" s="16">
         <v>19.927203937003028</v>
       </c>
       <c r="E252" s="16">
         <v>19.33318317559872</v>
       </c>
       <c r="F252" s="16">
-        <v>18.200322859385707</v>
+        <v>18.186653329314819</v>
       </c>
       <c r="G252" s="16">
-        <v>-6.6632562787496008</v>
+        <v>-6.7317787817615855</v>
       </c>
       <c r="H252" s="16">
-        <v>-0.16138788453791131</v>
+        <v>-0.17971688214915016</v>
       </c>
       <c r="I252" s="16">
-        <v>17.493594161802356</v>
+        <v>18.356124353962823</v>
       </c>
       <c r="J252" s="16">
-        <v>20.413689002779471</v>
+        <v>21.224225908813786</v>
       </c>
       <c r="K252" s="16">
-        <v>-10.915502468768914</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>9.1664246597003167</v>
+      </c>
+    </row>
+    <row r="253" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A253" s="15" t="s">
         <v>87</v>
       </c>
       <c r="B253" s="22"/>
-      <c r="C253" s="126"/>
+      <c r="C253" s="137"/>
       <c r="D253" s="16">
         <v>36.456091013058177</v>
       </c>
       <c r="E253" s="16">
         <v>36.102302987642155</v>
       </c>
       <c r="F253" s="16">
-        <v>34.395188722873833</v>
+        <v>34.309312317546642</v>
       </c>
       <c r="G253" s="16">
-        <v>-5.5417904942687892</v>
+        <v>-5.7760344780190236</v>
       </c>
       <c r="H253" s="16">
-        <v>0.65196379052245845</v>
+        <v>0.58950475592418616</v>
       </c>
       <c r="I253" s="16">
-        <v>31.354542545595756</v>
+        <v>32.740408231622858</v>
       </c>
       <c r="J253" s="16">
-        <v>39.012017722048213</v>
+        <v>34.590242199669355</v>
       </c>
       <c r="K253" s="16">
-        <v>-5.0144303667530608</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-0.25118819221358679</v>
+      </c>
+    </row>
+    <row r="254" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A254" s="100" t="s">
         <v>86</v>
       </c>
       <c r="B254" s="101"/>
-      <c r="C254" s="124" t="s">
+      <c r="C254" s="142" t="s">
         <v>85</v>
       </c>
       <c r="D254" s="102">
         <v>97.141489463392801</v>
       </c>
       <c r="E254" s="102">
         <v>97.560413373838699</v>
       </c>
       <c r="F254" s="102">
-        <v>97.650965492558399</v>
+        <v>97.678318332710248</v>
       </c>
       <c r="G254" s="102">
-        <v>-0.85360697619227355</v>
+        <v>-0.85192846514767151</v>
       </c>
       <c r="H254" s="102">
-        <v>2.126947996269668</v>
+        <v>2.1273802362046235</v>
       </c>
       <c r="I254" s="102">
-        <v>97.589736874971393</v>
+        <v>97.82211847891368</v>
       </c>
       <c r="J254" s="102">
-        <v>96.629480705779258</v>
+        <v>97.445083293234632</v>
       </c>
       <c r="K254" s="102">
-        <v>-23.658676013568535</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-5.5856041610061666</v>
+      </c>
+    </row>
+    <row r="255" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A255" s="1" t="s">
         <v>67</v>
       </c>
       <c r="B255" s="103"/>
-      <c r="C255" s="125"/>
+      <c r="C255" s="143"/>
       <c r="D255" s="17">
         <v>2.858510536607191</v>
       </c>
       <c r="E255" s="17">
         <v>2.4395866261613057</v>
       </c>
       <c r="F255" s="17">
-        <v>2.3490345074416035</v>
+        <v>2.3216816672897602</v>
       </c>
       <c r="G255" s="17">
-        <v>-4.6222304584909244</v>
+        <v>-5.7576390667560489</v>
       </c>
       <c r="H255" s="17">
-        <v>-2.8909272128148311</v>
+        <v>-3.1812310527033039</v>
       </c>
       <c r="I255" s="17">
-        <v>2.4102631250286017</v>
+        <v>2.17788152108632</v>
       </c>
       <c r="J255" s="17">
-        <v>3.3705192942207458</v>
+        <v>2.5549167067653586</v>
       </c>
       <c r="K255" s="17">
-        <v>7.8168278831923663</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>11.187981795107309</v>
+      </c>
+    </row>
+    <row r="256" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A256" s="4" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="D256" s="60"/>
     </row>
-    <row r="257" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="257" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A257" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D257" s="60"/>
     </row>
-    <row r="258" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="258" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A258" s="4" t="s">
         <v>62</v>
       </c>
       <c r="D258" s="60"/>
     </row>
-    <row r="259" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="259" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A259" s="20" t="s">
         <v>125</v>
       </c>
       <c r="D259" s="60"/>
     </row>
-    <row r="260" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="260" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A260" s="104" t="s">
         <v>88</v>
       </c>
       <c r="D260" s="60"/>
     </row>
-    <row r="261" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A261" s="122" t="s">
+    <row r="261" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A261" s="134" t="s">
         <v>89</v>
       </c>
-      <c r="B261" s="122"/>
-[...11 lines deleted...]
-      <c r="A262" s="122" t="s">
+      <c r="B261" s="134"/>
+      <c r="C261" s="134"/>
+      <c r="D261" s="134"/>
+      <c r="E261" s="134"/>
+      <c r="F261" s="134"/>
+      <c r="G261" s="134"/>
+      <c r="H261" s="134"/>
+      <c r="I261" s="134"/>
+      <c r="J261" s="134"/>
+      <c r="K261" s="134"/>
+    </row>
+    <row r="262" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A262" s="134" t="s">
         <v>90</v>
       </c>
-      <c r="B262" s="122"/>
-[...11 lines deleted...]
-      <c r="A263" s="122" t="s">
+      <c r="B262" s="134"/>
+      <c r="C262" s="134"/>
+      <c r="D262" s="134"/>
+      <c r="E262" s="134"/>
+      <c r="F262" s="134"/>
+      <c r="G262" s="134"/>
+      <c r="H262" s="134"/>
+      <c r="I262" s="134"/>
+      <c r="J262" s="134"/>
+      <c r="K262" s="134"/>
+    </row>
+    <row r="263" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A263" s="134" t="s">
         <v>91</v>
       </c>
-      <c r="B263" s="122"/>
-[...11 lines deleted...]
-      <c r="A264" s="122" t="s">
+      <c r="B263" s="134"/>
+      <c r="C263" s="134"/>
+      <c r="D263" s="134"/>
+      <c r="E263" s="134"/>
+      <c r="F263" s="134"/>
+      <c r="G263" s="134"/>
+      <c r="H263" s="134"/>
+      <c r="I263" s="134"/>
+      <c r="J263" s="134"/>
+      <c r="K263" s="134"/>
+    </row>
+    <row r="264" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A264" s="134" t="s">
         <v>92</v>
       </c>
-      <c r="B264" s="122"/>
-[...10 lines deleted...]
-    <row r="265" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B264" s="134"/>
+      <c r="C264" s="134"/>
+      <c r="D264" s="134"/>
+      <c r="E264" s="134"/>
+      <c r="F264" s="134"/>
+      <c r="G264" s="134"/>
+      <c r="H264" s="134"/>
+      <c r="I264" s="134"/>
+      <c r="J264" s="134"/>
+      <c r="K264" s="134"/>
+    </row>
+    <row r="265" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A265" s="46"/>
       <c r="B265" s="46"/>
       <c r="C265" s="46"/>
       <c r="D265" s="46"/>
       <c r="E265" s="46"/>
       <c r="F265" s="46"/>
       <c r="G265" s="46"/>
       <c r="H265" s="46"/>
       <c r="I265" s="46"/>
       <c r="J265" s="46"/>
       <c r="K265" s="46"/>
     </row>
-    <row r="266" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="266" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A266" s="46"/>
       <c r="B266" s="46"/>
       <c r="C266" s="46"/>
       <c r="D266" s="46"/>
       <c r="E266" s="46"/>
       <c r="F266" s="46"/>
       <c r="G266" s="46"/>
       <c r="H266" s="46"/>
       <c r="I266" s="46"/>
       <c r="J266" s="46"/>
       <c r="K266" s="46"/>
     </row>
-    <row r="267" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="267" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A267" s="46"/>
       <c r="B267" s="46"/>
       <c r="C267" s="46"/>
       <c r="D267" s="46"/>
       <c r="E267" s="46"/>
       <c r="F267" s="46"/>
       <c r="G267" s="46"/>
       <c r="H267" s="46"/>
       <c r="I267" s="46"/>
       <c r="J267" s="46"/>
       <c r="K267" s="46"/>
     </row>
-    <row r="268" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="268" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A268" s="2" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="B268" s="22"/>
       <c r="C268" s="22"/>
       <c r="D268" s="22"/>
       <c r="E268" s="22"/>
       <c r="F268" s="22"/>
       <c r="G268" s="22"/>
       <c r="H268" s="22"/>
       <c r="I268" s="22"/>
       <c r="J268" s="22"/>
       <c r="K268" s="22"/>
     </row>
-    <row r="269" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="269" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A269" s="12"/>
       <c r="B269" s="12"/>
       <c r="C269" s="12"/>
       <c r="D269" s="12">
         <v>2021</v>
       </c>
       <c r="E269" s="12">
         <v>2024</v>
       </c>
       <c r="F269" s="12">
         <v>2025</v>
       </c>
       <c r="G269" s="13" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="H269" s="13" t="s">
+        <v>143</v>
+      </c>
+      <c r="I269" s="13" t="s">
         <v>137</v>
       </c>
-      <c r="I269" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J269" s="13" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="K269" s="13" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="270" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A270" s="15" t="s">
         <v>63</v>
       </c>
       <c r="B270" s="22"/>
-      <c r="C270" s="126" t="s">
+      <c r="C270" s="137" t="s">
         <v>84</v>
       </c>
       <c r="D270" s="16">
         <v>9.1547004334696744</v>
       </c>
       <c r="E270" s="16">
         <v>8.5402685544813934</v>
       </c>
       <c r="F270" s="16">
-        <v>11.131909070207831</v>
+        <v>10.927281266389993</v>
       </c>
       <c r="G270" s="16">
-        <v>33.560854253167157</v>
+        <v>29.656003703485013</v>
       </c>
       <c r="H270" s="16">
-        <v>13.947530882668069</v>
+        <v>13.105384323444124</v>
       </c>
       <c r="I270" s="16">
-        <v>15.215975347489033</v>
+        <v>11.927927653447535</v>
       </c>
       <c r="J270" s="16">
-        <v>10.054257198252413</v>
+        <v>10.097960081272381</v>
       </c>
       <c r="K270" s="16">
-        <v>-48.196859319590537</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-17.298721585110847</v>
+      </c>
+    </row>
+    <row r="271" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A271" s="15" t="s">
         <v>64</v>
       </c>
       <c r="B271" s="22"/>
-      <c r="C271" s="126"/>
+      <c r="C271" s="137"/>
       <c r="D271" s="16">
         <v>38.014335776816196</v>
       </c>
       <c r="E271" s="16">
         <v>53.266642422598729</v>
       </c>
       <c r="F271" s="16">
-        <v>53.143504916875337</v>
+        <v>53.159521596246115</v>
       </c>
       <c r="G271" s="16">
-        <v>2.2294293428560024</v>
+        <v>1.1294810211326951</v>
       </c>
       <c r="H271" s="16">
-        <v>17.991096630609405</v>
+        <v>17.672423523323545</v>
       </c>
       <c r="I271" s="16">
-        <v>56.534279052480706</v>
+        <v>55.330855758010969</v>
       </c>
       <c r="J271" s="16">
-        <v>59.962785753989664</v>
+        <v>56.365079281577891</v>
       </c>
       <c r="K271" s="16">
-        <v>-16.847398946003057</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-0.48551384239177847</v>
+      </c>
+    </row>
+    <row r="272" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A272" s="15" t="s">
         <v>65</v>
       </c>
       <c r="B272" s="22"/>
-      <c r="C272" s="126"/>
+      <c r="C272" s="137"/>
       <c r="D272" s="16">
         <v>29.319788494389261</v>
       </c>
       <c r="E272" s="16">
         <v>19.070921688149657</v>
       </c>
       <c r="F272" s="16">
-        <v>17.075161928788489</v>
+        <v>17.06514214682834</v>
       </c>
       <c r="G272" s="16">
-        <v>-8.2567304119311657</v>
+        <v>-9.3244362050534448</v>
       </c>
       <c r="H272" s="16">
-        <v>-5.2073771146145749</v>
+        <v>-5.4843875248930196</v>
       </c>
       <c r="I272" s="16">
-        <v>12.751752660410487</v>
+        <v>14.341312842891183</v>
       </c>
       <c r="J272" s="16">
-        <v>16.627699110320254</v>
+        <v>17.371910632070446</v>
       </c>
       <c r="K272" s="16">
-        <v>2.2276017843453175</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>18.332011397172177</v>
+      </c>
+    </row>
+    <row r="273" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A273" s="15" t="s">
         <v>66</v>
       </c>
       <c r="B273" s="22"/>
-      <c r="C273" s="126"/>
+      <c r="C273" s="137"/>
       <c r="D273" s="16">
         <v>23.511175295324861</v>
       </c>
       <c r="E273" s="16">
         <v>19.122167334770225</v>
       </c>
       <c r="F273" s="16">
-        <v>18.649424084128349</v>
+        <v>18.848054990535537</v>
       </c>
       <c r="G273" s="16">
-        <v>-6.6896251383083138E-2</v>
+        <v>-0.11932628330493317</v>
       </c>
       <c r="H273" s="16">
-        <v>2.405035417475343</v>
+        <v>2.391601040534197</v>
       </c>
       <c r="I273" s="16">
-        <v>15.497992939619765</v>
+        <v>18.39990374565032</v>
       </c>
       <c r="J273" s="16">
-        <v>13.355257937437671</v>
+        <v>16.165050005079287</v>
       </c>
       <c r="K273" s="16">
-        <v>-32.441077038910038</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-14.176727373104653</v>
+      </c>
+    </row>
+    <row r="274" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A274" s="100" t="s">
         <v>86</v>
       </c>
       <c r="B274" s="101"/>
-      <c r="C274" s="124" t="s">
+      <c r="C274" s="142" t="s">
         <v>77</v>
       </c>
       <c r="D274" s="102">
         <v>74.293772910636292</v>
       </c>
       <c r="E274" s="102">
         <v>81.906585151978518</v>
       </c>
       <c r="F274" s="102">
-        <v>87.650466972708003</v>
+        <v>87.507150803833966</v>
       </c>
       <c r="G274" s="102">
-        <v>2.4663026345309804</v>
+        <v>1.333265277467284</v>
       </c>
       <c r="H274" s="102">
-        <v>8.5109437764332654</v>
+        <v>8.2097225994196332</v>
       </c>
       <c r="I274" s="102">
-        <v>89.272282835071564</v>
+        <v>85.940215677320012</v>
       </c>
       <c r="J274" s="102">
-        <v>92.322336065792427</v>
+        <v>87.692844088394111</v>
       </c>
       <c r="K274" s="102">
-        <v>-21.601835324779223</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-2.3114710455339011</v>
+      </c>
+    </row>
+    <row r="275" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A275" s="1" t="s">
         <v>67</v>
       </c>
       <c r="B275" s="103"/>
-      <c r="C275" s="125"/>
+      <c r="C275" s="143"/>
       <c r="D275" s="17">
         <v>25.706227089363704</v>
       </c>
       <c r="E275" s="17">
         <v>18.093414848021482</v>
       </c>
       <c r="F275" s="17">
-        <v>12.349533027291995</v>
+        <v>12.492849196166036</v>
       </c>
       <c r="G275" s="17">
-        <v>-34.645477472196703</v>
+        <v>-34.511013410052058</v>
       </c>
       <c r="H275" s="17">
-        <v>-13.318556544306304</v>
+        <v>-13.274005086572839</v>
       </c>
       <c r="I275" s="17">
-        <v>10.727717164928441</v>
+        <v>14.059784322679997</v>
       </c>
       <c r="J275" s="17">
-        <v>7.6776639342075885</v>
+        <v>12.307155911605872</v>
       </c>
       <c r="K275" s="17">
-        <v>-45.745278970598704</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-16.197900852209493</v>
+      </c>
+    </row>
+    <row r="276" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A276" s="4" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="D276" s="60"/>
     </row>
-    <row r="277" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="277" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A277" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D277" s="60"/>
     </row>
-    <row r="278" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="278" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A278" s="4" t="s">
         <v>62</v>
       </c>
       <c r="D278" s="60"/>
     </row>
-    <row r="279" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="279" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A279" s="20" t="s">
         <v>125</v>
       </c>
       <c r="D279" s="60"/>
     </row>
-    <row r="280" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="280" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A280" s="104" t="s">
         <v>88</v>
       </c>
       <c r="D280" s="60"/>
     </row>
-    <row r="281" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A281" s="122" t="s">
+    <row r="281" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A281" s="134" t="s">
         <v>89</v>
       </c>
-      <c r="B281" s="122"/>
-[...11 lines deleted...]
-      <c r="A282" s="122" t="s">
+      <c r="B281" s="134"/>
+      <c r="C281" s="134"/>
+      <c r="D281" s="134"/>
+      <c r="E281" s="134"/>
+      <c r="F281" s="134"/>
+      <c r="G281" s="134"/>
+      <c r="H281" s="134"/>
+      <c r="I281" s="134"/>
+      <c r="J281" s="134"/>
+      <c r="K281" s="134"/>
+    </row>
+    <row r="282" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A282" s="134" t="s">
         <v>90</v>
       </c>
-      <c r="B282" s="122"/>
-[...11 lines deleted...]
-      <c r="A283" s="122" t="s">
+      <c r="B282" s="134"/>
+      <c r="C282" s="134"/>
+      <c r="D282" s="134"/>
+      <c r="E282" s="134"/>
+      <c r="F282" s="134"/>
+      <c r="G282" s="134"/>
+      <c r="H282" s="134"/>
+      <c r="I282" s="134"/>
+      <c r="J282" s="134"/>
+      <c r="K282" s="134"/>
+    </row>
+    <row r="283" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A283" s="134" t="s">
         <v>91</v>
       </c>
-      <c r="B283" s="122"/>
-[...11 lines deleted...]
-      <c r="A284" s="122" t="s">
+      <c r="B283" s="134"/>
+      <c r="C283" s="134"/>
+      <c r="D283" s="134"/>
+      <c r="E283" s="134"/>
+      <c r="F283" s="134"/>
+      <c r="G283" s="134"/>
+      <c r="H283" s="134"/>
+      <c r="I283" s="134"/>
+      <c r="J283" s="134"/>
+      <c r="K283" s="134"/>
+    </row>
+    <row r="284" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A284" s="134" t="s">
         <v>92</v>
       </c>
-      <c r="B284" s="122"/>
-[...10 lines deleted...]
-    <row r="285" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B284" s="134"/>
+      <c r="C284" s="134"/>
+      <c r="D284" s="134"/>
+      <c r="E284" s="134"/>
+      <c r="F284" s="134"/>
+      <c r="G284" s="134"/>
+      <c r="H284" s="134"/>
+      <c r="I284" s="134"/>
+      <c r="J284" s="134"/>
+      <c r="K284" s="134"/>
+    </row>
+    <row r="285" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A285" s="46"/>
       <c r="B285" s="46"/>
       <c r="C285" s="46"/>
       <c r="D285" s="46"/>
       <c r="E285" s="46"/>
       <c r="F285" s="83"/>
       <c r="G285" s="83"/>
       <c r="H285" s="46"/>
       <c r="I285" s="46"/>
       <c r="J285" s="46"/>
       <c r="K285" s="46"/>
     </row>
-    <row r="286" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="286" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A286" s="46"/>
       <c r="B286" s="46"/>
       <c r="C286" s="46"/>
       <c r="D286" s="46"/>
       <c r="E286" s="46"/>
       <c r="F286" s="83"/>
       <c r="G286" s="83"/>
       <c r="H286" s="46"/>
       <c r="I286" s="46"/>
       <c r="J286" s="46"/>
       <c r="K286" s="46"/>
     </row>
-    <row r="287" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="287" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A287" s="46"/>
       <c r="B287" s="46"/>
       <c r="C287" s="46"/>
       <c r="D287" s="46"/>
       <c r="E287" s="46"/>
       <c r="F287" s="83"/>
       <c r="G287" s="83"/>
       <c r="H287" s="46"/>
       <c r="I287" s="46"/>
       <c r="J287" s="46"/>
       <c r="K287" s="46"/>
     </row>
-    <row r="288" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="288" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A288" s="2" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="B288" s="22"/>
       <c r="C288" s="22"/>
       <c r="D288" s="22"/>
       <c r="E288" s="22"/>
       <c r="F288" s="22"/>
       <c r="G288" s="22"/>
       <c r="H288" s="22"/>
       <c r="I288" s="22"/>
       <c r="J288" s="22"/>
       <c r="K288" s="22"/>
     </row>
-    <row r="289" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="289" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A289" s="12"/>
       <c r="B289" s="12"/>
       <c r="C289" s="12"/>
       <c r="D289" s="24"/>
       <c r="E289" s="12">
         <v>2021</v>
       </c>
       <c r="F289" s="12">
         <v>2022</v>
       </c>
       <c r="G289" s="12">
         <v>2023</v>
       </c>
       <c r="H289" s="12">
         <v>2024</v>
       </c>
       <c r="I289" s="12">
         <v>2025</v>
       </c>
       <c r="J289" s="13" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="K289" s="13" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="290" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A290" s="47" t="s">
         <v>81</v>
       </c>
       <c r="B290" s="105"/>
       <c r="C290" s="105"/>
-      <c r="D290" s="130" t="s">
+      <c r="D290" s="123" t="s">
         <v>58</v>
       </c>
       <c r="E290" s="106">
         <v>3.6074835272492085</v>
       </c>
       <c r="F290" s="106">
-        <v>3.0926137205948687</v>
+        <v>3.0926137205948683</v>
       </c>
       <c r="G290" s="106">
         <v>3.2577749850736746</v>
       </c>
       <c r="H290" s="106">
         <v>3.6100142875000176</v>
       </c>
       <c r="I290" s="106">
-        <v>3.5503433745868644</v>
+        <v>3.5720545186770614</v>
       </c>
       <c r="J290" s="107">
-        <v>-2.5743986781237278</v>
+        <v>-1.9854594223294522</v>
       </c>
       <c r="K290" s="107">
-        <v>1.5893823933851303</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>1.7425629314381075</v>
+      </c>
+    </row>
+    <row r="291" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A291" s="15" t="s">
         <v>93</v>
       </c>
       <c r="B291" s="22"/>
       <c r="C291" s="22"/>
-      <c r="D291" s="131"/>
+      <c r="D291" s="138"/>
       <c r="E291" s="60">
         <v>8.3818351448548632E-3</v>
       </c>
       <c r="F291" s="60">
         <v>2.4380453673633674E-3</v>
       </c>
       <c r="G291" s="60">
         <v>4.4804952546982288E-3</v>
       </c>
       <c r="H291" s="60">
-        <v>5.4641703101616056E-4</v>
+        <v>5.4641703101616066E-4</v>
       </c>
       <c r="I291" s="60">
-        <v>2.6120716494154308E-3</v>
+        <v>2.6122539368223009E-3</v>
       </c>
       <c r="J291" s="16">
-        <v>373.55727820844106</v>
+        <v>373.55727820844089</v>
       </c>
       <c r="K291" s="16">
         <v>-23.793272506750341</v>
       </c>
     </row>
-    <row r="292" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="292" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A292" s="15" t="s">
         <v>80</v>
       </c>
       <c r="B292" s="22"/>
       <c r="C292" s="22"/>
-      <c r="D292" s="131"/>
+      <c r="D292" s="138"/>
       <c r="E292" s="60">
         <v>46.948261982923356</v>
       </c>
       <c r="F292" s="60">
         <v>51.647655336350148</v>
       </c>
       <c r="G292" s="60">
         <v>48.802264403570071</v>
       </c>
       <c r="H292" s="60">
-        <v>50.190142661898363</v>
+        <v>50.190142661898371</v>
       </c>
       <c r="I292" s="60">
-        <v>50.74068304838584</v>
+        <v>50.750097429475382</v>
       </c>
       <c r="J292" s="16">
-        <v>0.14967321191984667</v>
+        <v>0.16126498623487653</v>
       </c>
       <c r="K292" s="16">
-        <v>3.9958519603662923</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>3.9988610668538538</v>
+      </c>
+    </row>
+    <row r="293" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A293" s="15" t="s">
         <v>79</v>
       </c>
       <c r="B293" s="22"/>
       <c r="C293" s="22"/>
-      <c r="D293" s="131"/>
+      <c r="D293" s="138"/>
       <c r="E293" s="60">
         <v>47.728140858364391</v>
       </c>
       <c r="F293" s="60">
         <v>45.130810841929346</v>
       </c>
       <c r="G293" s="60">
         <v>47.819052826317566</v>
       </c>
       <c r="H293" s="60">
         <v>45.888507959380355</v>
       </c>
       <c r="I293" s="60">
-        <v>45.299892208489446</v>
+        <v>45.286559768306908</v>
       </c>
       <c r="J293" s="16">
-        <v>-2.207648552457504</v>
+        <v>-2.2432524174069592</v>
       </c>
       <c r="K293" s="16">
-        <v>0.67287756875782367</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>0.66371316849236361</v>
+      </c>
+    </row>
+    <row r="294" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A294" s="1" t="s">
         <v>94</v>
       </c>
       <c r="B294" s="73"/>
       <c r="C294" s="73"/>
-      <c r="D294" s="132"/>
+      <c r="D294" s="139"/>
       <c r="E294" s="108">
-        <v>1.7077317963181886</v>
+        <v>1.7077317963181953</v>
       </c>
       <c r="F294" s="108">
-        <v>0.12648205575826404</v>
+        <v>0.12648205575827071</v>
       </c>
       <c r="G294" s="108">
-        <v>0.11642728978398589</v>
+        <v>0.11642728978398116</v>
       </c>
       <c r="H294" s="108">
-        <v>0.31078867419025091</v>
+        <v>0.31078867419025485</v>
       </c>
       <c r="I294" s="108">
-        <v>0.40646929688844474</v>
+        <v>0.38867602960382142</v>
       </c>
       <c r="J294" s="17">
-        <v>29.560978677568244</v>
+        <v>23.880778098978755</v>
       </c>
       <c r="K294" s="17">
-        <v>-28.758371220861555</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-29.552389617227991</v>
+      </c>
+    </row>
+    <row r="295" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A295" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F295" s="60"/>
       <c r="G295" s="60"/>
       <c r="H295" s="60"/>
       <c r="I295" s="60"/>
       <c r="J295" s="60"/>
       <c r="K295" s="60"/>
     </row>
-    <row r="296" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="296" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A296" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B296" s="84"/>
       <c r="C296" s="84"/>
       <c r="D296" s="84"/>
       <c r="E296" s="84"/>
       <c r="F296" s="84"/>
       <c r="G296" s="84"/>
       <c r="H296" s="84"/>
       <c r="I296" s="84"/>
       <c r="J296" s="84"/>
       <c r="K296" s="84"/>
     </row>
-    <row r="297" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="297" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A297" s="4" t="s">
         <v>62</v>
       </c>
       <c r="B297" s="84"/>
       <c r="C297" s="84"/>
       <c r="D297" s="84"/>
       <c r="E297" s="84"/>
       <c r="F297" s="84"/>
       <c r="G297" s="84"/>
       <c r="H297" s="84"/>
       <c r="I297" s="84"/>
       <c r="J297" s="84"/>
       <c r="K297" s="84"/>
     </row>
-    <row r="298" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="298" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A298" s="20" t="s">
         <v>125</v>
       </c>
     </row>
-    <row r="299" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="299" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A299" s="104" t="s">
         <v>96</v>
       </c>
       <c r="B299" s="85"/>
       <c r="C299" s="85"/>
       <c r="D299" s="85"/>
       <c r="E299" s="85"/>
       <c r="F299" s="85"/>
       <c r="G299" s="85"/>
       <c r="H299" s="85"/>
       <c r="I299" s="85"/>
       <c r="J299" s="85"/>
       <c r="K299" s="85"/>
     </row>
-    <row r="300" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="300" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A300" s="104" t="s">
         <v>95</v>
       </c>
       <c r="B300" s="84"/>
       <c r="C300" s="84"/>
       <c r="D300" s="84"/>
       <c r="E300" s="84"/>
       <c r="F300" s="84"/>
       <c r="G300" s="84"/>
       <c r="H300" s="84"/>
       <c r="I300" s="84"/>
       <c r="J300" s="84"/>
       <c r="K300" s="84"/>
     </row>
-    <row r="301" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="301" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A301" s="46"/>
     </row>
-    <row r="302" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="302" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A302" s="46"/>
     </row>
-    <row r="303" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="303" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A303" s="2" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="B303" s="22"/>
       <c r="C303" s="22"/>
       <c r="D303" s="22"/>
       <c r="E303" s="22"/>
       <c r="F303" s="22"/>
       <c r="G303" s="22"/>
       <c r="H303" s="22"/>
       <c r="I303" s="22"/>
       <c r="J303" s="22"/>
       <c r="K303" s="22"/>
     </row>
-    <row r="304" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="304" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A304" s="12"/>
       <c r="B304" s="12"/>
       <c r="C304" s="12"/>
       <c r="D304" s="24"/>
       <c r="E304" s="12">
         <v>2021</v>
       </c>
       <c r="F304" s="12">
         <v>2022</v>
       </c>
       <c r="G304" s="12">
         <v>2023</v>
       </c>
       <c r="H304" s="12">
         <v>2024</v>
       </c>
       <c r="I304" s="12">
         <v>2025</v>
       </c>
       <c r="J304" s="13" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="K304" s="13" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="305" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A305" s="47" t="s">
         <v>81</v>
       </c>
       <c r="B305" s="105"/>
       <c r="C305" s="105"/>
-      <c r="D305" s="130" t="s">
+      <c r="D305" s="123" t="s">
         <v>58</v>
       </c>
       <c r="E305" s="106">
         <v>9.4145879931141341</v>
       </c>
       <c r="F305" s="106">
-        <v>7.3867480433982973</v>
+        <v>7.386748043398299</v>
       </c>
       <c r="G305" s="106">
         <v>7.9112067363548091</v>
       </c>
       <c r="H305" s="106">
-        <v>7.1072580826811267</v>
+        <v>7.1072580826811285</v>
       </c>
       <c r="I305" s="106">
-        <v>7.9181569628611834</v>
+        <v>8.0117933774487664</v>
       </c>
       <c r="J305" s="107">
-        <v>7.4164929183373225</v>
+        <v>8.1924123806501861</v>
       </c>
       <c r="K305" s="107">
-        <v>-0.11975316317712759</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>6.0130707916750126E-2</v>
+      </c>
+    </row>
+    <row r="306" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A306" s="15" t="s">
         <v>93</v>
       </c>
       <c r="B306" s="22"/>
       <c r="C306" s="22"/>
-      <c r="D306" s="131"/>
+      <c r="D306" s="138"/>
       <c r="E306" s="60">
         <v>3.3939530704455438E-3</v>
       </c>
       <c r="F306" s="60">
         <v>4.5904896404148667E-3</v>
       </c>
       <c r="G306" s="60">
         <v>1.8053372611493233E-3</v>
       </c>
       <c r="H306" s="60">
-        <v>2.0365378858892098E-3</v>
+        <v>2.0365378858892102E-3</v>
       </c>
       <c r="I306" s="60">
-        <v>8.9599724331151914E-3</v>
+        <v>1.2515781221775761E-2</v>
       </c>
       <c r="J306" s="16">
-        <v>324.19263912378187</v>
+        <v>489.84054119352498</v>
       </c>
       <c r="K306" s="16">
-        <v>32.945646472466919</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>44.366687946322344</v>
+      </c>
+    </row>
+    <row r="307" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A307" s="15" t="s">
         <v>80</v>
       </c>
       <c r="B307" s="22"/>
       <c r="C307" s="22"/>
-      <c r="D307" s="131"/>
+      <c r="D307" s="138"/>
       <c r="E307" s="60">
-        <v>45.440945624690009</v>
+        <v>45.440945624690002</v>
       </c>
       <c r="F307" s="60">
         <v>44.849098736229955</v>
       </c>
       <c r="G307" s="60">
         <v>46.080978154166516</v>
       </c>
       <c r="H307" s="60">
-        <v>49.29350558015522</v>
+        <v>49.293505580155227</v>
       </c>
       <c r="I307" s="60">
-        <v>43.203815107678942</v>
+        <v>43.401219704452366</v>
       </c>
       <c r="J307" s="16">
-        <v>-15.49520697331328</v>
+        <v>-15.495199653351921</v>
       </c>
       <c r="K307" s="16">
-        <v>2.9894157979466263</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>2.9894180282299398</v>
+      </c>
+    </row>
+    <row r="308" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A308" s="15" t="s">
         <v>79</v>
       </c>
       <c r="B308" s="22"/>
       <c r="C308" s="22"/>
-      <c r="D308" s="131"/>
+      <c r="D308" s="138"/>
       <c r="E308" s="60">
         <v>42.629403435834909</v>
       </c>
       <c r="F308" s="60">
-        <v>45.071796422137318</v>
+        <v>45.071796422137325</v>
       </c>
       <c r="G308" s="60">
         <v>43.841827147342265</v>
       </c>
       <c r="H308" s="60">
-        <v>41.177493550817793</v>
+        <v>41.177493550817807</v>
       </c>
       <c r="I308" s="60">
-        <v>43.98067169689088</v>
+        <v>44.19346640863894</v>
       </c>
       <c r="J308" s="16">
-        <v>2.9795283289318961</v>
+        <v>3.0071354552536071</v>
       </c>
       <c r="K308" s="16">
-        <v>5.1143625014628658</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>5.1214066534510883</v>
+      </c>
+    </row>
+    <row r="309" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A309" s="1" t="s">
         <v>94</v>
       </c>
       <c r="B309" s="73"/>
       <c r="C309" s="73"/>
-      <c r="D309" s="132"/>
+      <c r="D309" s="139"/>
       <c r="E309" s="108">
-        <v>2.5116689932905012</v>
+        <v>2.5116689932905052</v>
       </c>
       <c r="F309" s="108">
-        <v>2.6877663085940151</v>
+        <v>2.687766308594012</v>
       </c>
       <c r="G309" s="108">
-        <v>2.1641826248752545</v>
+        <v>2.1641826248752558</v>
       </c>
       <c r="H309" s="108">
-        <v>2.4197062484599665</v>
+        <v>2.4197062484599625</v>
       </c>
       <c r="I309" s="108">
-        <v>4.8883962601358677</v>
+        <v>4.3810047282381301</v>
       </c>
       <c r="J309" s="17">
-        <v>94.783742302230706</v>
+        <v>73.772170625389904</v>
       </c>
       <c r="K309" s="17">
-        <v>23.189845282579036</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>19.724157587488488</v>
+      </c>
+    </row>
+    <row r="310" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A310" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F310" s="60"/>
       <c r="G310" s="60"/>
       <c r="H310" s="60"/>
       <c r="I310" s="60"/>
       <c r="J310" s="60"/>
       <c r="K310" s="60"/>
     </row>
-    <row r="311" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="311" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A311" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B311" s="84"/>
       <c r="C311" s="84"/>
       <c r="D311" s="84"/>
       <c r="E311" s="84"/>
       <c r="F311" s="84"/>
       <c r="G311" s="84"/>
       <c r="H311" s="84"/>
       <c r="I311" s="84"/>
       <c r="J311" s="84"/>
       <c r="K311" s="84"/>
     </row>
-    <row r="312" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="312" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A312" s="4" t="s">
         <v>62</v>
       </c>
       <c r="B312" s="84"/>
       <c r="C312" s="84"/>
       <c r="D312" s="84"/>
       <c r="E312" s="84"/>
       <c r="F312" s="84"/>
       <c r="G312" s="84"/>
       <c r="H312" s="84"/>
       <c r="I312" s="84"/>
       <c r="J312" s="84"/>
       <c r="K312" s="84"/>
     </row>
-    <row r="313" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="313" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A313" s="20" t="s">
         <v>125</v>
       </c>
     </row>
-    <row r="314" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="314" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A314" s="104" t="s">
         <v>96</v>
       </c>
       <c r="B314" s="85"/>
       <c r="C314" s="85"/>
       <c r="D314" s="85"/>
       <c r="E314" s="85"/>
       <c r="F314" s="85"/>
       <c r="G314" s="85"/>
       <c r="H314" s="85"/>
       <c r="I314" s="85"/>
       <c r="J314" s="85"/>
       <c r="K314" s="85"/>
     </row>
-    <row r="315" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="315" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A315" s="104" t="s">
         <v>95</v>
       </c>
       <c r="B315" s="84"/>
       <c r="C315" s="84"/>
       <c r="D315" s="84"/>
       <c r="E315" s="84"/>
       <c r="F315" s="84"/>
       <c r="G315" s="84"/>
       <c r="H315" s="84"/>
       <c r="I315" s="84"/>
       <c r="J315" s="84"/>
       <c r="K315" s="84"/>
     </row>
-    <row r="316" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="316" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A316" s="46"/>
     </row>
-    <row r="317" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="317" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A317" s="46"/>
     </row>
-    <row r="318" spans="1:11" ht="12" x14ac:dyDescent="0.2">
+    <row r="318" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A318" s="2" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="B318" s="8"/>
       <c r="C318" s="8"/>
       <c r="D318" s="8"/>
       <c r="E318" s="8"/>
       <c r="F318" s="8"/>
       <c r="G318" s="8"/>
       <c r="H318" s="8"/>
       <c r="I318" s="8"/>
       <c r="J318" s="8"/>
       <c r="K318" s="9"/>
     </row>
-    <row r="319" spans="1:11" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="319" spans="1:11" s="25" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A319" s="11"/>
       <c r="B319" s="12">
         <v>2021</v>
       </c>
       <c r="C319" s="12">
         <v>2022</v>
       </c>
       <c r="D319" s="12">
         <v>2023</v>
       </c>
       <c r="E319" s="12">
         <v>2024</v>
       </c>
       <c r="F319" s="12">
         <v>2025</v>
       </c>
       <c r="G319" s="13" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="H319" s="13" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="I319" s="13" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="J319" s="13" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="K319" s="13" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="320" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A320" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B320" s="16">
         <v>3977.55</v>
       </c>
       <c r="C320" s="16">
         <v>6855.58</v>
       </c>
       <c r="D320" s="16">
         <v>7967.32</v>
       </c>
       <c r="E320" s="16">
         <v>7638.41</v>
       </c>
       <c r="F320" s="16">
         <v>7566.13</v>
       </c>
       <c r="G320" s="16">
         <v>-0.94627023163197244</v>
       </c>
       <c r="H320" s="16">
         <v>17.439593095189366</v>
       </c>
       <c r="I320" s="16">
-        <v>893.49</v>
+        <v>2761.46</v>
       </c>
       <c r="J320" s="16">
-        <v>906.04</v>
+        <v>2870.3700000000003</v>
       </c>
       <c r="K320" s="16">
-        <v>1.4046044163896578</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>3.9439282118879251</v>
+      </c>
+    </row>
+    <row r="321" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A321" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B321" s="16">
         <v>1816.31</v>
       </c>
       <c r="C321" s="16">
         <v>2045.56</v>
       </c>
       <c r="D321" s="16">
         <v>2212.7800000000002</v>
       </c>
       <c r="E321" s="16">
         <v>2442.0300000000002</v>
       </c>
       <c r="F321" s="16">
         <v>2538.98</v>
       </c>
       <c r="G321" s="16">
         <v>3.9700576978988718</v>
       </c>
       <c r="H321" s="16">
         <v>8.7344911590836247</v>
       </c>
       <c r="I321" s="16">
-        <v>367.84000000000003</v>
+        <v>1033.5300000000002</v>
       </c>
       <c r="J321" s="16">
-        <v>371.29999999999995</v>
+        <v>1100.51</v>
       </c>
       <c r="K321" s="16">
-        <v>0.94062635928662519</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>6.4807020599305085</v>
+      </c>
+    </row>
+    <row r="322" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A322" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B322" s="16">
         <v>2161.2400000000002</v>
       </c>
       <c r="C322" s="16">
         <v>4810.0200000000004</v>
       </c>
       <c r="D322" s="16">
         <v>5754.5399999999991</v>
       </c>
       <c r="E322" s="16">
         <v>5196.3799999999992</v>
       </c>
       <c r="F322" s="16">
         <v>5027.1499999999996</v>
       </c>
       <c r="G322" s="16" t="s">
         <v>26</v>
       </c>
       <c r="H322" s="16" t="s">
         <v>26</v>
       </c>
       <c r="I322" s="16">
-        <v>525.65</v>
+        <v>1727.9299999999998</v>
       </c>
       <c r="J322" s="16">
-        <v>534.74</v>
+        <v>1769.8600000000004</v>
       </c>
       <c r="K322" s="16" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="323" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="323" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A323" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B323" s="17">
         <v>218.99070092660398</v>
       </c>
       <c r="C323" s="17">
         <v>335.1444103326229</v>
       </c>
       <c r="D323" s="17">
         <v>360.05929193141657</v>
       </c>
       <c r="E323" s="17">
         <v>312.78935967207605</v>
       </c>
       <c r="F323" s="17">
         <v>297.99880266878824</v>
       </c>
       <c r="G323" s="18" t="s">
         <v>26</v>
       </c>
       <c r="H323" s="18" t="s">
         <v>26</v>
       </c>
       <c r="I323" s="17">
-        <v>242.90180513266634</v>
+        <v>267.18721275628184</v>
       </c>
       <c r="J323" s="17">
-        <v>244.01831403178025</v>
+        <v>260.82180080144661</v>
       </c>
       <c r="K323" s="18" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="324" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="324" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A324" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B324" s="46"/>
       <c r="C324" s="46"/>
       <c r="D324" s="46"/>
       <c r="E324" s="46"/>
       <c r="F324" s="46"/>
       <c r="G324" s="46"/>
       <c r="H324" s="46"/>
       <c r="I324" s="46"/>
       <c r="J324" s="46"/>
       <c r="K324" s="46"/>
     </row>
-    <row r="325" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="325" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A325" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B325" s="46"/>
       <c r="C325" s="46"/>
       <c r="D325" s="46"/>
       <c r="E325" s="46"/>
       <c r="F325" s="46"/>
       <c r="G325" s="46"/>
       <c r="H325" s="46"/>
       <c r="I325" s="46"/>
       <c r="J325" s="46"/>
       <c r="K325" s="46"/>
     </row>
-    <row r="326" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="326" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A326" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B326" s="46"/>
       <c r="C326" s="46"/>
       <c r="D326" s="46"/>
       <c r="E326" s="46"/>
       <c r="F326" s="46"/>
       <c r="G326" s="46"/>
       <c r="H326" s="46"/>
       <c r="I326" s="46"/>
       <c r="J326" s="46"/>
       <c r="K326" s="46"/>
     </row>
-    <row r="327" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="327" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A327" s="4" t="s">
         <v>62</v>
       </c>
       <c r="B327" s="46"/>
       <c r="C327" s="46"/>
       <c r="D327" s="46"/>
       <c r="E327" s="46"/>
       <c r="F327" s="46"/>
       <c r="G327" s="46"/>
       <c r="H327" s="46"/>
       <c r="I327" s="46"/>
       <c r="J327" s="46"/>
       <c r="K327" s="46"/>
     </row>
-    <row r="328" spans="1:11" ht="12" x14ac:dyDescent="0.2">
+    <row r="328" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A328" s="20" t="s">
         <v>125</v>
       </c>
       <c r="B328" s="46"/>
       <c r="C328" s="46"/>
       <c r="D328" s="46"/>
       <c r="E328" s="46"/>
       <c r="F328" s="46"/>
       <c r="G328" s="46"/>
       <c r="H328" s="46"/>
       <c r="I328" s="46"/>
       <c r="J328" s="46"/>
       <c r="K328" s="46"/>
     </row>
-    <row r="329" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-[...14 lines deleted...]
-    <row r="330" spans="1:11" ht="12" x14ac:dyDescent="0.2">
+    <row r="329" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A329" s="130" t="s">
+        <v>158</v>
+      </c>
+      <c r="B329" s="130"/>
+      <c r="C329" s="130"/>
+      <c r="D329" s="130"/>
+      <c r="E329" s="130"/>
+      <c r="F329" s="130"/>
+      <c r="G329" s="130"/>
+      <c r="H329" s="130"/>
+      <c r="I329" s="130"/>
+      <c r="J329" s="130"/>
+      <c r="K329" s="130"/>
+    </row>
+    <row r="330" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A330" s="46"/>
       <c r="B330" s="46"/>
       <c r="C330" s="46"/>
       <c r="D330" s="46"/>
       <c r="E330" s="46"/>
       <c r="F330" s="46"/>
       <c r="G330" s="46"/>
       <c r="H330" s="46"/>
       <c r="I330" s="46"/>
       <c r="J330" s="46"/>
       <c r="K330" s="46"/>
     </row>
-    <row r="331" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="331" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A331" s="2" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="B331" s="22"/>
       <c r="C331" s="22"/>
       <c r="D331" s="22"/>
     </row>
-    <row r="332" spans="1:11" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="332" spans="1:11" s="25" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A332" s="23"/>
       <c r="B332" s="23"/>
       <c r="C332" s="23"/>
       <c r="D332" s="24"/>
       <c r="E332" s="12">
         <v>2021</v>
       </c>
       <c r="F332" s="12">
         <v>2022</v>
       </c>
       <c r="G332" s="12">
         <v>2023</v>
       </c>
       <c r="H332" s="12">
         <v>2024</v>
       </c>
       <c r="I332" s="12">
         <v>2025</v>
       </c>
       <c r="J332" s="13" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="K332" s="13" t="s">
-        <v>133</v>
-[...7 lines deleted...]
-      <c r="C333" s="127"/>
+        <v>135</v>
+      </c>
+    </row>
+    <row r="333" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A333" s="124" t="s">
+        <v>146</v>
+      </c>
+      <c r="B333" s="124"/>
+      <c r="C333" s="124"/>
       <c r="D333" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E333" s="27">
         <v>2</v>
       </c>
       <c r="F333" s="27">
         <v>1</v>
       </c>
       <c r="G333" s="27">
         <v>1</v>
       </c>
       <c r="H333" s="27">
         <v>1</v>
       </c>
       <c r="I333" s="27">
         <v>1</v>
       </c>
       <c r="J333" s="27">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K333" s="27">
-        <v>2</v>
-[...5 lines deleted...]
-      <c r="C334" s="127"/>
+        <v>1</v>
+      </c>
+    </row>
+    <row r="334" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A334" s="124"/>
+      <c r="B334" s="124"/>
+      <c r="C334" s="124"/>
       <c r="D334" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E334" s="28">
         <v>14.199571894090198</v>
       </c>
       <c r="F334" s="28">
         <v>15.248132067233792</v>
       </c>
       <c r="G334" s="28">
         <v>14.929815632521294</v>
       </c>
       <c r="H334" s="28">
         <v>13.174226607646263</v>
       </c>
       <c r="I334" s="28">
         <v>12.505421236703093</v>
       </c>
       <c r="J334" s="28">
-        <v>11.201936759438382</v>
+        <v>12.2536423109333</v>
       </c>
       <c r="K334" s="28">
-        <v>11.27177589812556</v>
-[...7 lines deleted...]
-      <c r="C335" s="128"/>
+        <v>12.218520719429117</v>
+      </c>
+    </row>
+    <row r="335" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A335" s="127" t="s">
+        <v>147</v>
+      </c>
+      <c r="B335" s="127"/>
+      <c r="C335" s="127"/>
       <c r="D335" s="29" t="s">
         <v>23</v>
       </c>
       <c r="E335" s="30">
         <v>2</v>
       </c>
       <c r="F335" s="30">
         <v>2</v>
       </c>
       <c r="G335" s="30">
         <v>2</v>
       </c>
       <c r="H335" s="30">
         <v>2</v>
       </c>
       <c r="I335" s="30">
         <v>2</v>
       </c>
       <c r="J335" s="30">
         <v>2</v>
       </c>
       <c r="K335" s="30">
         <v>2</v>
       </c>
     </row>
-    <row r="336" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      <c r="C336" s="129"/>
+    <row r="336" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A336" s="128"/>
+      <c r="B336" s="128"/>
+      <c r="C336" s="128"/>
       <c r="D336" s="31" t="s">
         <v>33</v>
       </c>
       <c r="E336" s="32">
         <v>10.445995484143317</v>
       </c>
       <c r="F336" s="32">
         <v>8.7709684528817071</v>
       </c>
       <c r="G336" s="32">
         <v>9.1954873220145164</v>
       </c>
       <c r="H336" s="32">
         <v>9.3563615005396521</v>
       </c>
       <c r="I336" s="32">
         <v>9.2791006620410901</v>
       </c>
       <c r="J336" s="32">
-        <v>9.5009815063539609</v>
+        <v>9.8320373368747305</v>
       </c>
       <c r="K336" s="32">
-        <v>8.9509997251780291</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>9.3640820730298149</v>
+      </c>
+    </row>
+    <row r="337" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A337" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B337" s="33"/>
       <c r="C337" s="34"/>
     </row>
-    <row r="338" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="338" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A338" s="4" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="339" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A339" s="46"/>
     </row>
-    <row r="340" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="340" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A340" s="46"/>
     </row>
-    <row r="341" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="341" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A341" s="46"/>
     </row>
-    <row r="342" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="342" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A342" s="2" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="B342" s="37"/>
       <c r="C342" s="37"/>
       <c r="D342" s="37"/>
       <c r="E342" s="37"/>
       <c r="F342" s="37"/>
       <c r="G342" s="37"/>
       <c r="H342" s="37"/>
       <c r="I342" s="37"/>
       <c r="J342" s="37"/>
       <c r="K342" s="37"/>
     </row>
-    <row r="343" spans="1:11" s="10" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="343" spans="1:11" s="10" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A343" s="23"/>
       <c r="B343" s="23"/>
       <c r="C343" s="23"/>
       <c r="D343" s="13">
         <v>2021</v>
       </c>
       <c r="E343" s="13" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="F343" s="13">
         <v>2024</v>
       </c>
       <c r="G343" s="13" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="H343" s="13">
         <v>2025</v>
       </c>
       <c r="I343" s="13" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="J343" s="13" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="K343" s="13" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="344" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A344" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B344" s="5"/>
       <c r="C344" s="79"/>
       <c r="D344" s="16">
         <v>1428.71</v>
       </c>
       <c r="E344" s="16">
         <v>35.91934733692851</v>
       </c>
       <c r="F344" s="16">
         <v>4130.7300000000005</v>
       </c>
       <c r="G344" s="16">
         <v>54.078401133220147</v>
       </c>
       <c r="H344" s="16">
         <v>4276.0899999999992</v>
       </c>
       <c r="I344" s="16">
         <v>56.516211061665601</v>
       </c>
       <c r="J344" s="16">
         <v>3.5189905900409553</v>
       </c>
       <c r="K344" s="16">
         <v>145.35999999999876</v>
       </c>
     </row>
-    <row r="345" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="345" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A345" s="15" t="s">
         <v>71</v>
       </c>
       <c r="B345" s="5"/>
       <c r="C345" s="79"/>
       <c r="D345" s="16">
         <v>896.44</v>
       </c>
       <c r="E345" s="16">
         <v>22.537491672009153</v>
       </c>
       <c r="F345" s="16">
         <v>1416.2600000000002</v>
       </c>
       <c r="G345" s="16">
         <v>18.541293279622334</v>
       </c>
       <c r="H345" s="16">
         <v>1291.42</v>
       </c>
       <c r="I345" s="16">
         <v>17.068435250253433</v>
       </c>
       <c r="J345" s="16">
         <v>-8.8147656503749392</v>
       </c>
       <c r="K345" s="16">
         <v>-124.84000000000015</v>
       </c>
     </row>
-    <row r="346" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="346" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A346" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B346" s="5"/>
       <c r="C346" s="79"/>
       <c r="D346" s="16">
         <v>806.15000000000009</v>
       </c>
       <c r="E346" s="16">
         <v>20.267501351334367</v>
       </c>
       <c r="F346" s="16">
         <v>918.67000000000019</v>
       </c>
       <c r="G346" s="16">
         <v>12.026979436819969</v>
       </c>
       <c r="H346" s="16">
         <v>963.44999999999993</v>
       </c>
       <c r="I346" s="16">
         <v>12.733722523932315</v>
       </c>
       <c r="J346" s="16">
         <v>4.8744380463060439</v>
       </c>
       <c r="K346" s="16">
         <v>44.779999999999745</v>
       </c>
     </row>
-    <row r="347" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="347" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A347" s="15" t="s">
         <v>70</v>
       </c>
       <c r="B347" s="5"/>
       <c r="C347" s="79"/>
       <c r="D347" s="16">
         <v>626.05999999999995</v>
       </c>
       <c r="E347" s="16">
         <v>15.73983985116466</v>
       </c>
       <c r="F347" s="16">
         <v>749.95</v>
       </c>
       <c r="G347" s="16">
         <v>9.8181427810238002</v>
       </c>
       <c r="H347" s="16">
         <v>627.75</v>
       </c>
       <c r="I347" s="16">
         <v>8.2968439611796256</v>
       </c>
       <c r="J347" s="16">
         <v>-16.294419627975206</v>
       </c>
       <c r="K347" s="16">
         <v>-122.20000000000005</v>
       </c>
     </row>
-    <row r="348" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="348" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A348" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B348" s="5"/>
       <c r="C348" s="79"/>
       <c r="D348" s="16">
         <v>64.989999999999995</v>
       </c>
       <c r="E348" s="16">
         <v>1.6339203781222107</v>
       </c>
       <c r="F348" s="16">
         <v>198.54</v>
       </c>
       <c r="G348" s="16">
         <v>2.5992320391285619</v>
       </c>
       <c r="H348" s="16">
         <v>180.25000000000003</v>
       </c>
       <c r="I348" s="16">
         <v>2.3823275571527325</v>
       </c>
       <c r="J348" s="16">
         <v>-9.2122494207716148</v>
       </c>
       <c r="K348" s="16">
         <v>-18.289999999999964</v>
       </c>
     </row>
-    <row r="349" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="349" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A349" s="15" t="s">
         <v>42</v>
       </c>
       <c r="B349" s="5"/>
       <c r="C349" s="79"/>
       <c r="D349" s="16">
         <v>47.68</v>
       </c>
       <c r="E349" s="16">
         <v>1.1987278601148947</v>
       </c>
       <c r="F349" s="16">
         <v>103.32</v>
       </c>
       <c r="G349" s="16">
         <v>1.3526375253488618</v>
       </c>
       <c r="H349" s="16">
         <v>105.69999999999999</v>
       </c>
       <c r="I349" s="16">
         <v>1.3970153830293688</v>
       </c>
       <c r="J349" s="16">
         <v>2.3035230352303482</v>
       </c>
       <c r="K349" s="16">
         <v>2.3799999999999955</v>
       </c>
     </row>
-    <row r="350" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="350" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A350" s="15" t="s">
         <v>4</v>
       </c>
       <c r="B350" s="5"/>
       <c r="C350" s="79"/>
       <c r="D350" s="16">
         <v>52.27</v>
       </c>
       <c r="E350" s="16">
         <v>1.3141255295345124</v>
       </c>
       <c r="F350" s="16">
         <v>58.47</v>
       </c>
       <c r="G350" s="16">
         <v>0.76547344277146678</v>
       </c>
       <c r="H350" s="16">
         <v>59.43</v>
       </c>
       <c r="I350" s="16">
         <v>0.78547421204763856</v>
       </c>
       <c r="J350" s="16">
         <v>1.6418676244227826</v>
       </c>
       <c r="K350" s="16">
         <v>0.96000000000000085</v>
       </c>
     </row>
-    <row r="351" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="351" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A351" s="15" t="s">
         <v>40</v>
       </c>
       <c r="B351" s="5"/>
       <c r="C351" s="79"/>
       <c r="D351" s="16">
         <v>20.11</v>
       </c>
       <c r="E351" s="16">
         <v>0.50558761046372758</v>
       </c>
       <c r="F351" s="16">
         <v>22.85</v>
       </c>
       <c r="G351" s="16">
         <v>0.29914602646362271</v>
       </c>
       <c r="H351" s="16">
         <v>23.28</v>
       </c>
       <c r="I351" s="16">
         <v>0.30768702097373429</v>
       </c>
       <c r="J351" s="16">
         <v>1.8818380743982481</v>
       </c>
       <c r="K351" s="16">
         <v>0.42999999999999972</v>
       </c>
     </row>
-    <row r="352" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="352" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A352" s="15" t="s">
         <v>69</v>
       </c>
       <c r="B352" s="5"/>
       <c r="C352" s="79"/>
       <c r="D352" s="16">
         <v>15.549999999999997</v>
       </c>
       <c r="E352" s="16">
         <v>0.39094417417757149</v>
       </c>
       <c r="F352" s="16">
         <v>17.310000000000002</v>
       </c>
       <c r="G352" s="16">
         <v>0.22661784324224549</v>
       </c>
       <c r="H352" s="16">
         <v>15.500000000000002</v>
       </c>
       <c r="I352" s="16">
         <v>0.20486034472048462</v>
       </c>
       <c r="J352" s="16">
         <v>-10.456383593298673</v>
       </c>
       <c r="K352" s="16">
         <v>-1.8100000000000005</v>
       </c>
     </row>
-    <row r="353" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="353" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A353" s="15" t="s">
         <v>41</v>
       </c>
       <c r="B353" s="5"/>
       <c r="C353" s="79"/>
       <c r="D353" s="16">
         <v>12.45</v>
       </c>
       <c r="E353" s="16">
         <v>0.31300675038654446</v>
       </c>
       <c r="F353" s="16">
         <v>9.58</v>
       </c>
       <c r="G353" s="16">
         <v>0.12541877170772453</v>
       </c>
       <c r="H353" s="16">
         <v>13.829999999999998</v>
       </c>
       <c r="I353" s="16">
         <v>0.18278829467640653</v>
       </c>
       <c r="J353" s="16">
         <v>44.363256784968662</v>
       </c>
       <c r="K353" s="16">
         <v>4.2499999999999982</v>
       </c>
     </row>
-    <row r="354" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="354" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A354" s="15" t="s">
         <v>72</v>
       </c>
       <c r="B354" s="5"/>
       <c r="C354" s="79"/>
       <c r="D354" s="16">
         <v>5.08</v>
       </c>
       <c r="E354" s="16">
         <v>0.12771681059948964</v>
       </c>
       <c r="F354" s="16">
         <v>9.25</v>
       </c>
       <c r="G354" s="16">
         <v>0.12109850086601792</v>
       </c>
       <c r="H354" s="16">
         <v>8.5900000000000016</v>
       </c>
       <c r="I354" s="16">
         <v>0.11353228136444921</v>
       </c>
       <c r="J354" s="16">
         <v>-7.1351351351351173</v>
       </c>
       <c r="K354" s="16">
         <v>-0.65999999999999837</v>
       </c>
     </row>
-    <row r="355" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="355" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A355" s="15" t="s">
         <v>68</v>
       </c>
       <c r="B355" s="5"/>
       <c r="C355" s="79"/>
       <c r="D355" s="16">
         <v>2.0799999999999996</v>
       </c>
       <c r="E355" s="16">
         <v>5.2293497253334334E-2</v>
       </c>
       <c r="F355" s="16">
         <v>3.4699999999999993</v>
       </c>
       <c r="G355" s="16">
         <v>4.5428302487035908E-2</v>
       </c>
       <c r="H355" s="16">
         <v>0.78</v>
       </c>
       <c r="I355" s="16">
         <v>1.0309101218192127E-2</v>
       </c>
       <c r="J355" s="16">
         <v>-77.521613832853035</v>
       </c>
       <c r="K355" s="16">
         <v>-2.6899999999999995</v>
       </c>
     </row>
-    <row r="356" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="356" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A356" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B356" s="96"/>
       <c r="C356" s="97"/>
       <c r="D356" s="17">
         <v>3977.55</v>
       </c>
       <c r="E356" s="17">
         <v>100</v>
       </c>
       <c r="F356" s="17">
         <v>7638.41</v>
       </c>
       <c r="G356" s="17">
         <v>100</v>
       </c>
       <c r="H356" s="17">
         <v>7566.13</v>
       </c>
       <c r="I356" s="17">
         <v>100</v>
       </c>
       <c r="J356" s="17">
         <v>-0.94627023163197244</v>
       </c>
       <c r="K356" s="17">
         <v>-72.279999999999745</v>
       </c>
     </row>
-    <row r="357" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="357" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A357" s="4" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="358" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="358" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A358" s="4" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="359" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A359" s="123" t="s">
+    <row r="359" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A359" s="130" t="s">
         <v>51</v>
       </c>
-      <c r="B359" s="123"/>
-[...10 lines deleted...]
-    <row r="360" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B359" s="130"/>
+      <c r="C359" s="130"/>
+      <c r="D359" s="130"/>
+      <c r="E359" s="130"/>
+      <c r="F359" s="130"/>
+      <c r="G359" s="130"/>
+      <c r="H359" s="130"/>
+      <c r="I359" s="130"/>
+      <c r="J359" s="130"/>
+      <c r="K359" s="130"/>
+    </row>
+    <row r="360" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A360" s="46"/>
       <c r="B360" s="46"/>
       <c r="C360" s="46"/>
       <c r="D360" s="83"/>
       <c r="E360" s="83"/>
       <c r="F360" s="83"/>
       <c r="G360" s="83"/>
       <c r="H360" s="83"/>
       <c r="I360" s="83"/>
       <c r="J360" s="46"/>
       <c r="K360" s="46"/>
     </row>
-    <row r="361" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="361" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A361" s="46"/>
       <c r="B361" s="46"/>
       <c r="C361" s="46"/>
       <c r="D361" s="83"/>
       <c r="E361" s="83"/>
       <c r="F361" s="83"/>
       <c r="G361" s="83"/>
       <c r="H361" s="83"/>
       <c r="I361" s="83"/>
       <c r="J361" s="46"/>
       <c r="K361" s="46"/>
     </row>
-    <row r="362" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="362" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A362" s="2" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="B362" s="37"/>
       <c r="C362" s="37"/>
       <c r="D362" s="37"/>
       <c r="E362" s="37"/>
       <c r="F362" s="37"/>
       <c r="G362" s="37"/>
       <c r="H362" s="37"/>
       <c r="I362" s="37"/>
       <c r="J362" s="37"/>
       <c r="K362" s="37"/>
     </row>
-    <row r="363" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="363" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A363" s="23"/>
       <c r="B363" s="23"/>
       <c r="C363" s="23"/>
       <c r="D363" s="13">
         <v>2021</v>
       </c>
       <c r="E363" s="13" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="F363" s="13">
         <v>2024</v>
       </c>
       <c r="G363" s="13" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="H363" s="13">
         <v>2025</v>
       </c>
       <c r="I363" s="13" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="J363" s="13" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="K363" s="13" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="364" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A364" s="15" t="s">
         <v>71</v>
       </c>
       <c r="B364" s="5"/>
       <c r="C364" s="79"/>
       <c r="D364" s="16">
         <v>450.88</v>
       </c>
       <c r="E364" s="16">
         <v>24.823956262972732</v>
       </c>
       <c r="F364" s="16">
         <v>718.2</v>
       </c>
       <c r="G364" s="16">
         <v>29.409958108622742</v>
       </c>
       <c r="H364" s="16">
         <v>761.29</v>
       </c>
       <c r="I364" s="16">
         <v>29.984088098370208</v>
       </c>
       <c r="J364" s="16">
         <v>5.9997215260373036</v>
       </c>
       <c r="K364" s="16">
         <v>43.089999999999918</v>
       </c>
     </row>
-    <row r="365" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="365" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A365" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B365" s="5"/>
       <c r="C365" s="79"/>
       <c r="D365" s="16">
         <v>253.88</v>
       </c>
       <c r="E365" s="16">
         <v>13.977790134943923</v>
       </c>
       <c r="F365" s="16">
         <v>436.41999999999996</v>
       </c>
       <c r="G365" s="16">
         <v>17.871197323538201</v>
       </c>
       <c r="H365" s="16">
         <v>528.16</v>
       </c>
       <c r="I365" s="16">
         <v>20.802054368289628</v>
       </c>
       <c r="J365" s="16">
         <v>21.021034783007199</v>
       </c>
       <c r="K365" s="16">
         <v>91.740000000000009</v>
       </c>
     </row>
-    <row r="366" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="366" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A366" s="15" t="s">
         <v>70</v>
       </c>
       <c r="B366" s="5"/>
       <c r="C366" s="79"/>
       <c r="D366" s="16">
         <v>279.8</v>
       </c>
       <c r="E366" s="16">
         <v>15.404859302652083</v>
       </c>
       <c r="F366" s="16">
         <v>343.8</v>
       </c>
       <c r="G366" s="16">
         <v>14.078451124679056</v>
       </c>
       <c r="H366" s="16">
         <v>374.80999999999995</v>
       </c>
       <c r="I366" s="16">
         <v>14.762227351141007</v>
       </c>
       <c r="J366" s="16">
         <v>9.0197789412448905</v>
       </c>
       <c r="K366" s="16">
         <v>31.009999999999934</v>
       </c>
     </row>
-    <row r="367" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="367" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A367" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B367" s="5"/>
       <c r="C367" s="79"/>
       <c r="D367" s="16">
         <v>372.95</v>
       </c>
       <c r="E367" s="16">
         <v>20.533389124103266</v>
       </c>
       <c r="F367" s="16">
         <v>311.69000000000005</v>
       </c>
       <c r="G367" s="16">
         <v>12.763561463208889</v>
       </c>
       <c r="H367" s="16">
         <v>311.26</v>
       </c>
       <c r="I367" s="16">
         <v>12.259253716059204</v>
       </c>
       <c r="J367" s="16">
         <v>-0.13795758606309588</v>
       </c>
       <c r="K367" s="16">
         <v>-0.43000000000006366</v>
       </c>
     </row>
-    <row r="368" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="368" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A368" s="15" t="s">
         <v>40</v>
       </c>
       <c r="B368" s="5"/>
       <c r="C368" s="79"/>
       <c r="D368" s="16">
         <v>52.82</v>
       </c>
       <c r="E368" s="16">
         <v>2.9080938826521905</v>
       </c>
       <c r="F368" s="16">
         <v>238.67000000000002</v>
       </c>
       <c r="G368" s="16">
         <v>9.7734262068852544</v>
       </c>
       <c r="H368" s="16">
         <v>162.51999999999998</v>
       </c>
       <c r="I368" s="16">
         <v>6.4009956754287156</v>
       </c>
       <c r="J368" s="16">
         <v>-31.905978966774217</v>
       </c>
       <c r="K368" s="16">
         <v>-76.150000000000034</v>
       </c>
     </row>
-    <row r="369" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="369" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A369" s="15" t="s">
         <v>42</v>
       </c>
       <c r="B369" s="5"/>
       <c r="C369" s="79"/>
       <c r="D369" s="16">
         <v>96.740000000000009</v>
       </c>
       <c r="E369" s="16">
         <v>5.326183305713232</v>
       </c>
       <c r="F369" s="16">
         <v>129.91</v>
       </c>
       <c r="G369" s="16">
         <v>5.3197544665708438</v>
       </c>
       <c r="H369" s="16">
         <v>133.48999999999998</v>
       </c>
       <c r="I369" s="16">
         <v>5.257623140001102</v>
       </c>
       <c r="J369" s="16">
         <v>2.755753983527045</v>
       </c>
       <c r="K369" s="16">
         <v>3.5799999999999841</v>
       </c>
     </row>
-    <row r="370" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="370" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A370" s="15" t="s">
         <v>69</v>
       </c>
       <c r="B370" s="5"/>
       <c r="C370" s="79"/>
       <c r="D370" s="16">
         <v>142.09</v>
       </c>
       <c r="E370" s="16">
         <v>7.8230037823939753</v>
       </c>
       <c r="F370" s="16">
         <v>113.18</v>
       </c>
       <c r="G370" s="16">
         <v>4.6346686977637459</v>
       </c>
       <c r="H370" s="16">
         <v>104.28</v>
       </c>
       <c r="I370" s="16">
         <v>4.1071611434513073</v>
       </c>
       <c r="J370" s="16">
         <v>-7.8635801378335435</v>
       </c>
       <c r="K370" s="16">
         <v>-8.9000000000000057</v>
       </c>
     </row>
-    <row r="371" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="371" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A371" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B371" s="5"/>
       <c r="C371" s="79"/>
       <c r="D371" s="16">
         <v>73.569999999999993</v>
       </c>
       <c r="E371" s="16">
         <v>4.050520010350656</v>
       </c>
       <c r="F371" s="16">
         <v>55.699999999999996</v>
       </c>
       <c r="G371" s="16">
         <v>2.2808892601646988</v>
       </c>
       <c r="H371" s="16">
         <v>83.41</v>
       </c>
       <c r="I371" s="16">
         <v>3.2851775122293203</v>
       </c>
       <c r="J371" s="16">
         <v>49.748653500897674</v>
       </c>
       <c r="K371" s="16">
         <v>27.71</v>
       </c>
     </row>
-    <row r="372" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="372" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A372" s="15" t="s">
         <v>41</v>
       </c>
       <c r="B372" s="5"/>
       <c r="C372" s="79"/>
       <c r="D372" s="16">
         <v>85.61</v>
       </c>
       <c r="E372" s="16">
         <v>4.7134024478200311</v>
       </c>
       <c r="F372" s="16">
         <v>81.02</v>
       </c>
       <c r="G372" s="16">
         <v>3.3177315593993519</v>
       </c>
       <c r="H372" s="16">
         <v>65.3</v>
       </c>
       <c r="I372" s="16">
         <v>2.5718989515474715</v>
       </c>
       <c r="J372" s="16">
         <v>-19.402616637867194</v>
       </c>
       <c r="K372" s="16">
         <v>-15.719999999999999</v>
       </c>
     </row>
-    <row r="373" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="373" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A373" s="15" t="s">
         <v>4</v>
       </c>
       <c r="B373" s="5"/>
       <c r="C373" s="79"/>
       <c r="D373" s="16">
         <v>6.67</v>
       </c>
       <c r="E373" s="16">
         <v>0.36722806128909713</v>
       </c>
       <c r="F373" s="16">
         <v>8.23</v>
       </c>
       <c r="G373" s="16">
         <v>0.33701469678914669</v>
       </c>
       <c r="H373" s="16">
         <v>10.620000000000001</v>
       </c>
       <c r="I373" s="16">
         <v>0.41827820620879252</v>
       </c>
       <c r="J373" s="16">
         <v>29.040097205346299</v>
       </c>
       <c r="K373" s="16">
         <v>2.3900000000000006</v>
       </c>
     </row>
-    <row r="374" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="374" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A374" s="15" t="s">
         <v>72</v>
       </c>
       <c r="B374" s="5"/>
       <c r="C374" s="79"/>
       <c r="D374" s="16">
         <v>1.1500000000000001</v>
       </c>
       <c r="E374" s="16">
         <v>6.3315182980878834E-2</v>
       </c>
       <c r="F374" s="16">
         <v>4.09</v>
       </c>
       <c r="G374" s="16">
         <v>0.16748360994746173</v>
       </c>
       <c r="H374" s="16">
         <v>3.1499999999999995</v>
       </c>
       <c r="I374" s="16">
         <v>0.12406556963820116</v>
       </c>
       <c r="J374" s="16">
         <v>-22.982885085574583</v>
       </c>
       <c r="K374" s="16">
         <v>-0.94000000000000039</v>
       </c>
     </row>
-    <row r="375" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="375" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A375" s="15" t="s">
         <v>68</v>
       </c>
       <c r="B375" s="5"/>
       <c r="C375" s="79"/>
       <c r="D375" s="16">
         <v>0.05</v>
       </c>
       <c r="E375" s="16">
         <v>2.7528340426469051E-3</v>
       </c>
       <c r="F375" s="16">
         <v>1.1300000000000001</v>
       </c>
       <c r="G375" s="16">
         <v>4.627297780944542E-2</v>
       </c>
       <c r="H375" s="16">
         <v>0.70000000000000007</v>
       </c>
       <c r="I375" s="16">
         <v>2.7570126586266928E-2</v>
       </c>
       <c r="J375" s="16">
         <v>-38.053097345132741</v>
       </c>
       <c r="K375" s="16">
         <v>-0.43000000000000005</v>
       </c>
     </row>
-    <row r="376" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="376" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A376" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B376" s="96"/>
       <c r="C376" s="97"/>
       <c r="D376" s="17">
         <v>1816.31</v>
       </c>
       <c r="E376" s="17">
         <v>100</v>
       </c>
       <c r="F376" s="17">
         <v>2442.0300000000002</v>
       </c>
       <c r="G376" s="17">
         <v>100</v>
       </c>
       <c r="H376" s="17">
         <v>2538.98</v>
       </c>
       <c r="I376" s="17">
         <v>100</v>
       </c>
       <c r="J376" s="17">
         <v>3.9700576978988718</v>
       </c>
       <c r="K376" s="17">
         <v>96.949999999999818</v>
       </c>
     </row>
-    <row r="377" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="377" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A377" s="4" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="378" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="378" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A378" s="4" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="379" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A379" s="123" t="s">
+    <row r="379" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A379" s="130" t="s">
         <v>51</v>
       </c>
-      <c r="B379" s="123"/>
-[...10 lines deleted...]
-    <row r="380" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B379" s="130"/>
+      <c r="C379" s="130"/>
+      <c r="D379" s="130"/>
+      <c r="E379" s="130"/>
+      <c r="F379" s="130"/>
+      <c r="G379" s="130"/>
+      <c r="H379" s="130"/>
+      <c r="I379" s="130"/>
+      <c r="J379" s="130"/>
+      <c r="K379" s="130"/>
+    </row>
+    <row r="380" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A380" s="46"/>
       <c r="B380" s="46"/>
       <c r="C380" s="46"/>
       <c r="D380" s="83"/>
       <c r="E380" s="83"/>
       <c r="F380" s="83"/>
       <c r="G380" s="83"/>
       <c r="H380" s="83"/>
       <c r="I380" s="46"/>
       <c r="J380" s="46"/>
       <c r="K380" s="46"/>
     </row>
-    <row r="381" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="381" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A381" s="46"/>
       <c r="B381" s="46"/>
       <c r="C381" s="46"/>
       <c r="D381" s="83"/>
       <c r="E381" s="83"/>
       <c r="F381" s="83"/>
       <c r="G381" s="83"/>
       <c r="H381" s="83"/>
       <c r="I381" s="46"/>
       <c r="J381" s="46"/>
       <c r="K381" s="46"/>
     </row>
-    <row r="382" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="382" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A382" s="46"/>
       <c r="B382" s="46"/>
       <c r="C382" s="46"/>
       <c r="D382" s="83"/>
       <c r="E382" s="83"/>
       <c r="F382" s="83"/>
       <c r="G382" s="83"/>
       <c r="H382" s="83"/>
       <c r="I382" s="46"/>
       <c r="J382" s="46"/>
       <c r="K382" s="46"/>
     </row>
-    <row r="383" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="383" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A383" s="46"/>
       <c r="B383" s="46"/>
       <c r="C383" s="46"/>
       <c r="D383" s="83"/>
       <c r="E383" s="83"/>
       <c r="F383" s="83"/>
       <c r="G383" s="83"/>
       <c r="H383" s="83"/>
       <c r="I383" s="46"/>
       <c r="J383" s="46"/>
       <c r="K383" s="46"/>
     </row>
-    <row r="384" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="384" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A384" s="46"/>
       <c r="B384" s="46"/>
       <c r="C384" s="46"/>
       <c r="D384" s="83"/>
       <c r="E384" s="83"/>
       <c r="F384" s="83"/>
       <c r="G384" s="83"/>
       <c r="H384" s="83"/>
       <c r="I384" s="46"/>
       <c r="J384" s="46"/>
       <c r="K384" s="46"/>
     </row>
-    <row r="385" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="385" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A385" s="46"/>
       <c r="B385" s="46"/>
       <c r="C385" s="46"/>
       <c r="D385" s="83"/>
       <c r="E385" s="83"/>
       <c r="F385" s="83"/>
       <c r="G385" s="83"/>
       <c r="H385" s="83"/>
       <c r="I385" s="46"/>
       <c r="J385" s="46"/>
       <c r="K385" s="46"/>
     </row>
-    <row r="386" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="386" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A386" s="46"/>
       <c r="B386" s="46"/>
       <c r="C386" s="46"/>
       <c r="D386" s="83"/>
       <c r="E386" s="83"/>
       <c r="F386" s="83"/>
       <c r="G386" s="83"/>
       <c r="H386" s="83"/>
       <c r="I386" s="46"/>
       <c r="J386" s="46"/>
       <c r="K386" s="46"/>
     </row>
-    <row r="387" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="387" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A387" s="46"/>
       <c r="B387" s="46"/>
       <c r="C387" s="46"/>
       <c r="D387" s="83"/>
       <c r="E387" s="83"/>
       <c r="F387" s="83"/>
       <c r="G387" s="83"/>
       <c r="H387" s="83"/>
       <c r="I387" s="46"/>
       <c r="J387" s="46"/>
       <c r="K387" s="46"/>
     </row>
-    <row r="388" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="388" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A388" s="46"/>
       <c r="B388" s="46"/>
       <c r="C388" s="46"/>
       <c r="D388" s="83"/>
       <c r="E388" s="83"/>
       <c r="F388" s="83"/>
       <c r="G388" s="83"/>
       <c r="H388" s="83"/>
       <c r="I388" s="46"/>
       <c r="J388" s="46"/>
       <c r="K388" s="46"/>
     </row>
-    <row r="389" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="389" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A389" s="46"/>
       <c r="B389" s="46"/>
       <c r="C389" s="46"/>
       <c r="D389" s="83"/>
       <c r="E389" s="83"/>
       <c r="F389" s="83"/>
       <c r="G389" s="83"/>
       <c r="H389" s="83"/>
       <c r="I389" s="46"/>
       <c r="J389" s="46"/>
       <c r="K389" s="46"/>
     </row>
-    <row r="390" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="390" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A390" s="2" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="B390" s="37"/>
       <c r="C390" s="37"/>
       <c r="D390" s="37"/>
       <c r="E390" s="37"/>
       <c r="F390" s="37"/>
       <c r="G390" s="37"/>
       <c r="H390" s="37"/>
       <c r="I390" s="37"/>
       <c r="J390" s="37"/>
       <c r="K390" s="37"/>
     </row>
-    <row r="391" spans="1:11" s="10" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="391" spans="1:11" s="10" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A391" s="23"/>
       <c r="B391" s="23"/>
       <c r="C391" s="23"/>
       <c r="D391" s="13"/>
       <c r="E391" s="13"/>
       <c r="F391" s="13" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="G391" s="13" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="H391" s="13" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="I391" s="13" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="J391" s="13" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="K391" s="13" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="392" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A392" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B392" s="5"/>
       <c r="C392" s="79"/>
       <c r="D392" s="16"/>
       <c r="E392" s="16"/>
       <c r="F392" s="16">
-        <v>381.79999999999995</v>
+        <v>1424.36</v>
       </c>
       <c r="G392" s="16">
-        <v>42.731312046021777</v>
+        <v>51.579961324806433</v>
       </c>
       <c r="H392" s="16">
-        <v>375.7</v>
+        <v>1475.7300000000002</v>
       </c>
       <c r="I392" s="16">
-        <v>41.466160434417908</v>
+        <v>51.412535666133643</v>
       </c>
       <c r="J392" s="16">
-        <v>-1.5976951283394361</v>
+        <v>3.6065320565025942</v>
       </c>
       <c r="K392" s="16">
-        <v>-6.0999999999999659</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>51.370000000000346</v>
+      </c>
+    </row>
+    <row r="393" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A393" s="15" t="s">
         <v>71</v>
       </c>
       <c r="B393" s="5"/>
       <c r="C393" s="79"/>
       <c r="D393" s="16"/>
       <c r="E393" s="16"/>
       <c r="F393" s="16">
-        <v>217.3</v>
+        <v>537.33999999999992</v>
       </c>
       <c r="G393" s="16">
-        <v>24.320361727607473</v>
+        <v>19.458547290201555</v>
       </c>
       <c r="H393" s="16">
-        <v>226.85000000000002</v>
+        <v>518.69000000000005</v>
       </c>
       <c r="I393" s="16">
-        <v>25.037525937044723</v>
+        <v>18.070492654257116</v>
       </c>
       <c r="J393" s="16">
-        <v>4.39484583525081</v>
+        <v>-3.4708006104142384</v>
       </c>
       <c r="K393" s="16">
-        <v>9.5500000000000114</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-18.649999999999864</v>
+      </c>
+    </row>
+    <row r="394" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A394" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B394" s="5"/>
       <c r="C394" s="79"/>
       <c r="D394" s="16"/>
       <c r="E394" s="16"/>
       <c r="F394" s="16">
-        <v>131.31</v>
+        <v>355.82</v>
       </c>
       <c r="G394" s="16">
-        <v>14.696303260249136</v>
+        <v>12.885212894628204</v>
       </c>
       <c r="H394" s="16">
-        <v>138.33999999999997</v>
+        <v>373.22999999999996</v>
       </c>
       <c r="I394" s="16">
-        <v>15.268641561078979</v>
+        <v>13.002853290690744</v>
       </c>
       <c r="J394" s="16">
-        <v>5.3537430507958055</v>
+        <v>4.8929233882299954</v>
       </c>
       <c r="K394" s="16">
-        <v>7.0299999999999727</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>17.409999999999968</v>
+      </c>
+    </row>
+    <row r="395" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A395" s="15" t="s">
         <v>70</v>
       </c>
       <c r="B395" s="5"/>
       <c r="C395" s="79"/>
       <c r="D395" s="16"/>
       <c r="E395" s="16"/>
       <c r="F395" s="16">
-        <v>90.59</v>
+        <v>271.53000000000003</v>
       </c>
       <c r="G395" s="16">
-        <v>10.138893552250165</v>
+        <v>9.832842047322794</v>
       </c>
       <c r="H395" s="16">
-        <v>101.03</v>
+        <v>328.91</v>
       </c>
       <c r="I395" s="16">
-        <v>11.150721822436097</v>
+        <v>11.45880147855503</v>
       </c>
       <c r="J395" s="16">
-        <v>11.524450822386575</v>
+        <v>21.132103266674029</v>
       </c>
       <c r="K395" s="16">
-        <v>10.439999999999998</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>57.379999999999995</v>
+      </c>
+    </row>
+    <row r="396" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A396" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B396" s="5"/>
       <c r="C396" s="79"/>
       <c r="D396" s="16"/>
       <c r="E396" s="16"/>
       <c r="F396" s="16">
-        <v>29.91</v>
+        <v>75.11</v>
       </c>
       <c r="G396" s="16">
-        <v>3.3475472585031731</v>
+        <v>2.7199380038095788</v>
       </c>
       <c r="H396" s="16">
-        <v>27.869999999999997</v>
+        <v>73.31</v>
       </c>
       <c r="I396" s="16">
-        <v>3.0760231336364838</v>
+        <v>2.5540261360033725</v>
       </c>
       <c r="J396" s="16">
-        <v>-6.8204613841524671</v>
+        <v>-2.3964851551058408</v>
       </c>
       <c r="K396" s="16">
-        <v>-2.0400000000000027</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-1.7999999999999972</v>
+      </c>
+    </row>
+    <row r="397" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A397" s="15" t="s">
         <v>42</v>
       </c>
       <c r="B397" s="5"/>
       <c r="C397" s="79"/>
       <c r="D397" s="16"/>
       <c r="E397" s="16"/>
       <c r="F397" s="16">
-        <v>18.48</v>
+        <v>43.58</v>
       </c>
       <c r="G397" s="16">
-        <v>2.0682939932176074</v>
+        <v>1.5781506884039602</v>
       </c>
       <c r="H397" s="16">
-        <v>18.899999999999999</v>
+        <v>45.489999999999995</v>
       </c>
       <c r="I397" s="16">
-        <v>2.086000618074257</v>
+        <v>1.58481310771782</v>
       </c>
       <c r="J397" s="16">
-        <v>2.2727272727272627</v>
+        <v>4.3827443781551096</v>
       </c>
       <c r="K397" s="16">
-        <v>0.41999999999999815</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>1.9099999999999966</v>
+      </c>
+    </row>
+    <row r="398" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A398" s="15" t="s">
         <v>4</v>
       </c>
       <c r="B398" s="5"/>
       <c r="C398" s="79"/>
       <c r="D398" s="16"/>
       <c r="E398" s="16"/>
       <c r="F398" s="16">
-        <v>13.25</v>
+        <v>26.33</v>
       </c>
       <c r="G398" s="16">
-        <v>1.482948885829724</v>
+        <v>0.95348112954741315</v>
       </c>
       <c r="H398" s="16">
-        <v>8.2799999999999994</v>
+        <v>28.029999999999998</v>
       </c>
       <c r="I398" s="16">
-        <v>0.9138669374420556</v>
+        <v>0.97652915826182662</v>
       </c>
       <c r="J398" s="16">
-        <v>-37.509433962264154</v>
+        <v>6.4565134827193296</v>
       </c>
       <c r="K398" s="16">
-        <v>-4.9700000000000006</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>1.6999999999999993</v>
+      </c>
+    </row>
+    <row r="399" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A399" s="15" t="s">
         <v>41</v>
       </c>
       <c r="B399" s="5"/>
       <c r="C399" s="79"/>
       <c r="D399" s="16"/>
       <c r="E399" s="16"/>
       <c r="F399" s="16">
-        <v>1.1299999999999999</v>
+        <v>4.6199999999999992</v>
       </c>
       <c r="G399" s="16">
-        <v>0.12647035781038399</v>
+        <v>0.16730280358940558</v>
       </c>
       <c r="H399" s="16">
-        <v>3.32</v>
+        <v>7.8400000000000007</v>
       </c>
       <c r="I399" s="16">
-        <v>0.36642973820140395</v>
+        <v>0.27313551911426054</v>
       </c>
       <c r="J399" s="16">
-        <v>193.80530973451329</v>
+        <v>69.696969696969745</v>
       </c>
       <c r="K399" s="16">
-        <v>2.19</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>3.2200000000000015</v>
+      </c>
+    </row>
+    <row r="400" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A400" s="15" t="s">
         <v>69</v>
       </c>
       <c r="B400" s="5"/>
       <c r="C400" s="79"/>
       <c r="D400" s="16"/>
       <c r="E400" s="16"/>
       <c r="F400" s="16">
-        <v>2.4500000000000002</v>
+        <v>6.45</v>
       </c>
       <c r="G400" s="16">
-        <v>0.27420564304021311</v>
+        <v>0.23357209592027406</v>
       </c>
       <c r="H400" s="16">
-        <v>2.2199999999999998</v>
+        <v>7.62</v>
       </c>
       <c r="I400" s="16">
-        <v>0.24502229482142066</v>
+        <v>0.26547100199625828</v>
       </c>
       <c r="J400" s="16">
-        <v>-9.387755102040833</v>
+        <v>18.139534883720927</v>
       </c>
       <c r="K400" s="16">
-        <v>-0.23000000000000043</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>1.17</v>
+      </c>
+    </row>
+    <row r="401" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A401" s="15" t="s">
         <v>40</v>
       </c>
       <c r="B401" s="5"/>
       <c r="C401" s="79"/>
       <c r="D401" s="16"/>
       <c r="E401" s="16"/>
       <c r="F401" s="16">
-        <v>5.74</v>
+        <v>12.250000000000002</v>
       </c>
       <c r="G401" s="16">
-        <v>0.64242464940849919</v>
+        <v>0.44360591860827248</v>
       </c>
       <c r="H401" s="16">
-        <v>1.84</v>
+        <v>7.53</v>
       </c>
       <c r="I401" s="16">
-        <v>0.20308154165379014</v>
+        <v>0.26233551772071195</v>
       </c>
       <c r="J401" s="16">
-        <v>-67.944250871080143</v>
+        <v>-38.530612244897966</v>
       </c>
       <c r="K401" s="16">
-        <v>-3.9000000000000004</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-4.7200000000000015</v>
+      </c>
+    </row>
+    <row r="402" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A402" s="15" t="s">
         <v>72</v>
       </c>
       <c r="B402" s="5"/>
       <c r="C402" s="79"/>
       <c r="D402" s="16"/>
       <c r="E402" s="16"/>
       <c r="F402" s="16">
-        <v>1.3900000000000001</v>
+        <v>3.8400000000000003</v>
       </c>
       <c r="G402" s="16">
-        <v>0.15556973217383518</v>
+        <v>0.13905687571067479</v>
       </c>
       <c r="H402" s="16">
-        <v>1.53</v>
+        <v>3.72</v>
       </c>
       <c r="I402" s="16">
-        <v>0.16886671670124939</v>
+        <v>0.12960001672258278</v>
       </c>
       <c r="J402" s="16">
-        <v>10.071942446043156</v>
+        <v>-3.1250000000000027</v>
       </c>
       <c r="K402" s="16">
-        <v>0.1399999999999999</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-0.12000000000000011</v>
+      </c>
+    </row>
+    <row r="403" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A403" s="15" t="s">
         <v>68</v>
       </c>
       <c r="B403" s="5"/>
       <c r="C403" s="79"/>
       <c r="D403" s="16"/>
       <c r="E403" s="16"/>
       <c r="F403" s="16">
-        <v>0.12000000000000001</v>
+        <v>0.19</v>
       </c>
       <c r="G403" s="16">
-        <v>1.3430480475439009E-2</v>
+        <v>6.8804183294344304E-3</v>
       </c>
       <c r="H403" s="16">
-        <v>0.2</v>
+        <v>0.32</v>
       </c>
       <c r="I403" s="16">
-        <v>2.2074080614542406E-2</v>
+        <v>1.1148388535275939E-2</v>
       </c>
       <c r="J403" s="16">
-        <v>66.666666666666657</v>
+        <v>68.421052631578945</v>
       </c>
       <c r="K403" s="16">
-        <v>0.08</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>0.13</v>
+      </c>
+    </row>
+    <row r="404" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A404" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B404" s="96"/>
       <c r="C404" s="97"/>
       <c r="D404" s="17"/>
       <c r="E404" s="17"/>
       <c r="F404" s="17">
-        <v>893.49</v>
+        <v>2761.46</v>
       </c>
       <c r="G404" s="17">
         <v>100</v>
       </c>
       <c r="H404" s="17">
-        <v>906.04</v>
+        <v>2870.3700000000003</v>
       </c>
       <c r="I404" s="17">
         <v>100</v>
       </c>
       <c r="J404" s="17">
-        <v>1.4046044163896578</v>
+        <v>3.9439282118879251</v>
       </c>
       <c r="K404" s="17">
-        <v>12.549999999999955</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+        <v>108.91000000000031</v>
+      </c>
+    </row>
+    <row r="405" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A405" s="4" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="406" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="406" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A406" s="4" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="407" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A407" s="123" t="s">
+    <row r="407" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A407" s="130" t="s">
         <v>51</v>
       </c>
-      <c r="B407" s="123"/>
-[...10 lines deleted...]
-    <row r="408" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B407" s="130"/>
+      <c r="C407" s="130"/>
+      <c r="D407" s="130"/>
+      <c r="E407" s="130"/>
+      <c r="F407" s="130"/>
+      <c r="G407" s="130"/>
+      <c r="H407" s="130"/>
+      <c r="I407" s="130"/>
+      <c r="J407" s="130"/>
+      <c r="K407" s="130"/>
+    </row>
+    <row r="408" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A408" s="46"/>
       <c r="B408" s="46"/>
       <c r="C408" s="46"/>
       <c r="D408" s="83"/>
       <c r="E408" s="83"/>
       <c r="F408" s="83"/>
       <c r="G408" s="83"/>
       <c r="H408" s="83"/>
       <c r="I408" s="83"/>
       <c r="J408" s="46"/>
       <c r="K408" s="46"/>
     </row>
-    <row r="409" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="409" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A409" s="46"/>
       <c r="B409" s="46"/>
       <c r="C409" s="46"/>
       <c r="D409" s="83"/>
       <c r="E409" s="83"/>
       <c r="F409" s="83"/>
       <c r="G409" s="83"/>
       <c r="H409" s="83"/>
       <c r="I409" s="83"/>
       <c r="J409" s="46"/>
       <c r="K409" s="46"/>
     </row>
-    <row r="410" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="410" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A410" s="46"/>
       <c r="B410" s="46"/>
       <c r="C410" s="46"/>
       <c r="D410" s="83"/>
       <c r="E410" s="83"/>
       <c r="F410" s="83"/>
       <c r="G410" s="83"/>
       <c r="H410" s="83"/>
       <c r="I410" s="83"/>
       <c r="J410" s="46"/>
       <c r="K410" s="46"/>
     </row>
-    <row r="411" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="411" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A411" s="2" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="B411" s="37"/>
       <c r="C411" s="37"/>
       <c r="D411" s="37"/>
       <c r="E411" s="37"/>
       <c r="F411" s="37"/>
       <c r="G411" s="37"/>
       <c r="H411" s="37"/>
       <c r="I411" s="37"/>
       <c r="J411" s="37"/>
       <c r="K411" s="37"/>
     </row>
-    <row r="412" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="412" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A412" s="23"/>
       <c r="B412" s="23"/>
       <c r="C412" s="23"/>
       <c r="D412" s="13"/>
       <c r="E412" s="13"/>
       <c r="F412" s="13" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="G412" s="13" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="H412" s="13" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="I412" s="13" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="J412" s="13" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="K412" s="13" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="413" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A413" s="15" t="s">
         <v>71</v>
       </c>
       <c r="B413" s="5"/>
       <c r="C413" s="79"/>
       <c r="D413" s="16"/>
       <c r="E413" s="16"/>
       <c r="F413" s="16">
-        <v>115.68</v>
+        <v>296.66000000000003</v>
       </c>
       <c r="G413" s="16">
-        <v>31.448455850369726</v>
+        <v>28.703569320677673</v>
       </c>
       <c r="H413" s="16">
-        <v>106.21000000000001</v>
+        <v>329.15</v>
       </c>
       <c r="I413" s="16">
-        <v>28.604901696741187</v>
+        <v>29.908860437433553</v>
       </c>
       <c r="J413" s="16">
-        <v>-8.1863762102351298</v>
+        <v>10.951931504078727</v>
       </c>
       <c r="K413" s="16">
-        <v>-9.4699999999999989</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>32.489999999999952</v>
+      </c>
+    </row>
+    <row r="414" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A414" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B414" s="5"/>
       <c r="C414" s="79"/>
       <c r="D414" s="16"/>
       <c r="E414" s="16"/>
       <c r="F414" s="16">
-        <v>85.58</v>
+        <v>221.22</v>
       </c>
       <c r="G414" s="16">
-        <v>23.265550239234447</v>
+        <v>21.404313372616176</v>
       </c>
       <c r="H414" s="16">
-        <v>87.12</v>
+        <v>226.93</v>
       </c>
       <c r="I414" s="16">
-        <v>23.463506598437924</v>
+        <v>20.620439614360617</v>
       </c>
       <c r="J414" s="16">
-        <v>1.7994858611825266</v>
+        <v>2.5811409456649526</v>
       </c>
       <c r="K414" s="16">
-        <v>1.5400000000000063</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>5.710000000000008</v>
+      </c>
+    </row>
+    <row r="415" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A415" s="15" t="s">
         <v>70</v>
       </c>
       <c r="B415" s="5"/>
       <c r="C415" s="79"/>
       <c r="D415" s="16"/>
       <c r="E415" s="16"/>
       <c r="F415" s="16">
-        <v>58.84</v>
+        <v>164.19</v>
       </c>
       <c r="G415" s="16">
-        <v>15.996085254458459</v>
+        <v>15.886331311137555</v>
       </c>
       <c r="H415" s="16">
-        <v>56.23</v>
+        <v>173.05</v>
       </c>
       <c r="I415" s="16">
-        <v>15.144088338270942</v>
+        <v>15.724527718966662</v>
       </c>
       <c r="J415" s="16">
-        <v>-4.435757987763437</v>
+        <v>5.3961873439308201</v>
       </c>
       <c r="K415" s="16">
-        <v>-2.6100000000000065</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>8.8600000000000136</v>
+      </c>
+    </row>
+    <row r="416" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A416" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B416" s="5"/>
       <c r="C416" s="79"/>
       <c r="D416" s="16"/>
       <c r="E416" s="16"/>
       <c r="F416" s="16">
-        <v>38.629999999999995</v>
+        <v>116.21</v>
       </c>
       <c r="G416" s="16">
-        <v>10.501848629839058</v>
+        <v>11.243989047245844</v>
       </c>
       <c r="H416" s="16">
-        <v>38.11</v>
+        <v>120.52</v>
       </c>
       <c r="I416" s="16">
-        <v>10.263937516832751</v>
+        <v>10.951286221842601</v>
       </c>
       <c r="J416" s="16">
-        <v>-1.3461040641987991</v>
+        <v>3.7088030289992275</v>
       </c>
       <c r="K416" s="16">
-        <v>-0.51999999999999602</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>4.3100000000000023</v>
+      </c>
+    </row>
+    <row r="417" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A417" s="15" t="s">
         <v>40</v>
       </c>
       <c r="B417" s="5"/>
       <c r="C417" s="79"/>
       <c r="D417" s="16"/>
       <c r="E417" s="16"/>
       <c r="F417" s="16">
-        <v>25.3</v>
+        <v>65.099999999999994</v>
       </c>
       <c r="G417" s="16">
-        <v>6.8779904306220097</v>
+        <v>6.2988011959014241</v>
       </c>
       <c r="H417" s="16">
-        <v>30.79</v>
+        <v>77.38</v>
       </c>
       <c r="I417" s="16">
-        <v>8.2924858604901708</v>
+        <v>7.031285494906907</v>
       </c>
       <c r="J417" s="16">
-        <v>21.699604743082997</v>
+        <v>18.86328725038403</v>
       </c>
       <c r="K417" s="16">
-        <v>5.4899999999999984</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>12.280000000000001</v>
+      </c>
+    </row>
+    <row r="418" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A418" s="15" t="s">
-        <v>69</v>
+        <v>42</v>
       </c>
       <c r="B418" s="5"/>
       <c r="C418" s="79"/>
       <c r="D418" s="16"/>
       <c r="E418" s="16"/>
       <c r="F418" s="16">
-        <v>14.72</v>
+        <v>55.33</v>
       </c>
       <c r="G418" s="16">
-        <v>4.0017398869073508</v>
+        <v>5.3534972376225154</v>
       </c>
       <c r="H418" s="16">
-        <v>13.83</v>
+        <v>63.269999999999996</v>
       </c>
       <c r="I418" s="16">
-        <v>3.7247508753029903</v>
+        <v>5.7491526655823213</v>
       </c>
       <c r="J418" s="16">
-        <v>-6.0461956521739166</v>
+        <v>14.350262063979754</v>
       </c>
       <c r="K418" s="16">
-        <v>-0.89000000000000057</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>7.9399999999999977</v>
+      </c>
+    </row>
+    <row r="419" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A419" s="15" t="s">
-        <v>42</v>
+        <v>69</v>
       </c>
       <c r="B419" s="5"/>
       <c r="C419" s="79"/>
       <c r="D419" s="16"/>
       <c r="E419" s="16"/>
       <c r="F419" s="16">
-        <v>7.65</v>
+        <v>44.45</v>
       </c>
       <c r="G419" s="16">
-        <v>2.0797085689430186</v>
+        <v>4.3007943649434459</v>
       </c>
       <c r="H419" s="16">
-        <v>13.08</v>
+        <v>39.19</v>
       </c>
       <c r="I419" s="16">
-        <v>3.5227578777269057</v>
+        <v>3.5610762282941542</v>
       </c>
       <c r="J419" s="16">
-        <v>70.980392156862735</v>
+        <v>-11.833520809898774</v>
       </c>
       <c r="K419" s="16">
-        <v>5.43</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-5.2600000000000051</v>
+      </c>
+    </row>
+    <row r="420" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A420" s="15" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="B420" s="5"/>
       <c r="C420" s="79"/>
       <c r="D420" s="16"/>
       <c r="E420" s="16"/>
       <c r="F420" s="16">
-        <v>9.11</v>
+        <v>27.75</v>
       </c>
       <c r="G420" s="16">
-        <v>2.4766202696824702</v>
+        <v>2.6849728600040632</v>
       </c>
       <c r="H420" s="16">
-        <v>11.17</v>
+        <v>31.259999999999998</v>
       </c>
       <c r="I420" s="16">
-        <v>3.0083490438998117</v>
+        <v>2.8405012221606345</v>
       </c>
       <c r="J420" s="16">
-        <v>22.612513721185518</v>
+        <v>12.648648648648642</v>
       </c>
       <c r="K420" s="16">
-        <v>2.0600000000000005</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>3.509999999999998</v>
+      </c>
+    </row>
+    <row r="421" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A421" s="15" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="B421" s="5"/>
       <c r="C421" s="79"/>
       <c r="D421" s="16"/>
       <c r="E421" s="16"/>
       <c r="F421" s="16">
-        <v>10.43</v>
+        <v>36.22</v>
       </c>
       <c r="G421" s="16">
-        <v>2.8354719443236189</v>
+        <v>3.5044943059224205</v>
       </c>
       <c r="H421" s="16">
-        <v>11.1</v>
+        <v>29.18</v>
       </c>
       <c r="I421" s="16">
-        <v>2.9894963641260439</v>
+        <v>2.651497941863318</v>
       </c>
       <c r="J421" s="16">
-        <v>6.4237775647171622</v>
+        <v>-19.436775262286027</v>
       </c>
       <c r="K421" s="16">
-        <v>0.66999999999999993</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-7.0399999999999991</v>
+      </c>
+    </row>
+    <row r="422" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A422" s="15" t="s">
         <v>4</v>
       </c>
       <c r="B422" s="5"/>
       <c r="C422" s="79"/>
       <c r="D422" s="16"/>
       <c r="E422" s="16"/>
       <c r="F422" s="16">
-        <v>1.53</v>
+        <v>4.5999999999999996</v>
       </c>
       <c r="G422" s="16">
-        <v>0.41594171378860373</v>
+        <v>0.44507658219887175</v>
       </c>
       <c r="H422" s="16">
-        <v>3.2</v>
+        <v>7.59</v>
       </c>
       <c r="I422" s="16">
-        <v>0.86183678965795862</v>
+        <v>0.68968023916184318</v>
       </c>
       <c r="J422" s="16">
-        <v>109.15032679738563</v>
+        <v>65.000000000000014</v>
       </c>
       <c r="K422" s="16">
-        <v>1.6700000000000002</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>2.99</v>
+      </c>
+    </row>
+    <row r="423" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A423" s="15" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="B423" s="5"/>
       <c r="C423" s="79"/>
       <c r="D423" s="16"/>
       <c r="E423" s="16"/>
       <c r="F423" s="16">
-        <v>0.37</v>
+        <v>0.60000000000000009</v>
       </c>
       <c r="G423" s="16">
-        <v>0.10058721183123097</v>
+        <v>5.8053467243331103E-2</v>
       </c>
       <c r="H423" s="16">
-        <v>0.43</v>
+        <v>1.85</v>
       </c>
       <c r="I423" s="16">
-        <v>0.11580931861028818</v>
+        <v>0.16810387911059418</v>
       </c>
       <c r="J423" s="16">
-        <v>16.216216216216218</v>
+        <v>208.33333333333331</v>
       </c>
       <c r="K423" s="16">
-        <v>0.06</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>1.25</v>
+      </c>
+    </row>
+    <row r="424" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A424" s="15" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="B424" s="5"/>
       <c r="C424" s="79"/>
       <c r="D424" s="16"/>
       <c r="E424" s="16"/>
       <c r="F424" s="16">
-        <v>0</v>
+        <v>1.2</v>
       </c>
       <c r="G424" s="16">
-        <v>0</v>
+        <v>0.11610693448666218</v>
       </c>
       <c r="H424" s="16">
-        <v>0</v>
+        <v>1.1299999999999999</v>
       </c>
       <c r="I424" s="16">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>191</v>
+        <v>0.10267966669998455</v>
+      </c>
+      <c r="J424" s="16">
+        <v>-5.8333333333333393</v>
       </c>
       <c r="K424" s="16">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-7.0000000000000062E-2</v>
+      </c>
+    </row>
+    <row r="425" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A425" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B425" s="96"/>
       <c r="C425" s="97"/>
       <c r="D425" s="17"/>
       <c r="E425" s="17"/>
       <c r="F425" s="17">
-        <v>367.84000000000003</v>
+        <v>1033.5300000000002</v>
       </c>
       <c r="G425" s="17">
         <v>100</v>
       </c>
       <c r="H425" s="17">
-        <v>371.29999999999995</v>
+        <v>1100.51</v>
       </c>
       <c r="I425" s="17">
         <v>100</v>
       </c>
       <c r="J425" s="17">
-        <v>0.94062635928662519</v>
+        <v>6.4807020599305085</v>
       </c>
       <c r="K425" s="17">
-        <v>3.4599999999999227</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+        <v>66.979999999999791</v>
+      </c>
+    </row>
+    <row r="426" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A426" s="4" t="s">
         <v>25</v>
       </c>
       <c r="K426" s="46"/>
     </row>
-    <row r="427" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="427" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A427" s="4" t="s">
         <v>37</v>
       </c>
       <c r="K427" s="46"/>
     </row>
-    <row r="428" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A428" s="123" t="s">
+    <row r="428" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A428" s="130" t="s">
         <v>51</v>
       </c>
-      <c r="B428" s="123"/>
-[...7 lines deleted...]
-      <c r="J428" s="123"/>
+      <c r="B428" s="130"/>
+      <c r="C428" s="130"/>
+      <c r="D428" s="130"/>
+      <c r="E428" s="130"/>
+      <c r="F428" s="130"/>
+      <c r="G428" s="130"/>
+      <c r="H428" s="130"/>
+      <c r="I428" s="130"/>
+      <c r="J428" s="130"/>
       <c r="K428" s="46"/>
     </row>
-    <row r="429" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="429" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A429" s="46"/>
       <c r="B429" s="46"/>
       <c r="C429" s="46"/>
       <c r="D429" s="83"/>
       <c r="E429" s="83"/>
       <c r="F429" s="83"/>
       <c r="G429" s="83"/>
       <c r="H429" s="83"/>
       <c r="I429" s="46"/>
       <c r="J429" s="46"/>
       <c r="K429" s="46"/>
     </row>
-    <row r="430" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="430" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A430" s="46"/>
       <c r="B430" s="46"/>
       <c r="C430" s="46"/>
       <c r="D430" s="83"/>
       <c r="E430" s="83"/>
       <c r="F430" s="83"/>
       <c r="G430" s="83"/>
       <c r="H430" s="83"/>
       <c r="I430" s="46"/>
       <c r="J430" s="46"/>
       <c r="K430" s="46"/>
     </row>
-    <row r="431" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="431" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A431" s="46"/>
       <c r="B431" s="46"/>
       <c r="C431" s="46"/>
       <c r="D431" s="83"/>
       <c r="E431" s="83"/>
       <c r="F431" s="83"/>
       <c r="G431" s="83"/>
       <c r="H431" s="83"/>
       <c r="I431" s="46"/>
       <c r="J431" s="46"/>
       <c r="K431" s="46"/>
     </row>
-    <row r="432" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="432" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A432" s="46"/>
       <c r="B432" s="46"/>
       <c r="C432" s="46"/>
       <c r="D432" s="83"/>
       <c r="E432" s="83"/>
       <c r="F432" s="83"/>
       <c r="G432" s="83"/>
       <c r="H432" s="83"/>
       <c r="I432" s="46"/>
       <c r="J432" s="46"/>
       <c r="K432" s="46"/>
     </row>
-    <row r="433" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="433" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A433" s="46"/>
       <c r="B433" s="46"/>
       <c r="C433" s="46"/>
       <c r="D433" s="83"/>
       <c r="E433" s="83"/>
       <c r="F433" s="83"/>
       <c r="G433" s="83"/>
       <c r="H433" s="83"/>
       <c r="I433" s="46"/>
       <c r="J433" s="46"/>
       <c r="K433" s="46"/>
     </row>
-    <row r="434" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="434" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A434" s="46"/>
       <c r="B434" s="46"/>
       <c r="C434" s="46"/>
       <c r="D434" s="83"/>
       <c r="E434" s="83"/>
       <c r="F434" s="83"/>
       <c r="G434" s="83"/>
       <c r="H434" s="83"/>
       <c r="I434" s="46"/>
       <c r="J434" s="46"/>
       <c r="K434" s="46"/>
     </row>
-    <row r="435" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="435" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A435" s="46"/>
       <c r="B435" s="46"/>
       <c r="C435" s="46"/>
       <c r="D435" s="83"/>
       <c r="E435" s="83"/>
       <c r="F435" s="83"/>
       <c r="G435" s="83"/>
       <c r="H435" s="83"/>
       <c r="I435" s="46"/>
       <c r="J435" s="46"/>
       <c r="K435" s="46"/>
     </row>
-    <row r="436" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="436" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A436" s="46"/>
       <c r="B436" s="46"/>
       <c r="C436" s="46"/>
       <c r="D436" s="83"/>
       <c r="E436" s="83"/>
       <c r="F436" s="83"/>
       <c r="G436" s="83"/>
       <c r="H436" s="83"/>
       <c r="I436" s="46"/>
       <c r="J436" s="46"/>
       <c r="K436" s="46"/>
     </row>
-    <row r="437" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="437" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A437" s="46"/>
       <c r="B437" s="46"/>
       <c r="C437" s="46"/>
       <c r="D437" s="83"/>
       <c r="E437" s="83"/>
       <c r="F437" s="83"/>
       <c r="G437" s="83"/>
       <c r="H437" s="83"/>
       <c r="I437" s="46"/>
       <c r="J437" s="46"/>
       <c r="K437" s="46"/>
     </row>
-    <row r="438" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="438" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A438" s="2" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="B438" s="8"/>
       <c r="C438" s="8"/>
       <c r="D438" s="8"/>
       <c r="E438" s="8"/>
       <c r="F438" s="8"/>
       <c r="G438" s="8"/>
       <c r="H438" s="8"/>
       <c r="I438" s="8"/>
       <c r="J438" s="8"/>
       <c r="K438" s="9"/>
     </row>
-    <row r="439" spans="1:11" s="14" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="439" spans="1:11" s="14" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A439" s="11"/>
       <c r="B439" s="12">
         <v>2021</v>
       </c>
       <c r="C439" s="12">
         <v>2022</v>
       </c>
       <c r="D439" s="12">
         <v>2023</v>
       </c>
       <c r="E439" s="12">
         <v>2024</v>
       </c>
       <c r="F439" s="12">
         <v>2025</v>
       </c>
       <c r="G439" s="13" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="H439" s="13" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="I439" s="13" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="J439" s="13" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="K439" s="13" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="440" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A440" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B440" s="16">
         <v>7443.1</v>
       </c>
       <c r="C440" s="16">
         <v>11144.93</v>
       </c>
       <c r="D440" s="16">
         <v>11783.58</v>
       </c>
       <c r="E440" s="16">
         <v>11682.45</v>
       </c>
       <c r="F440" s="16">
         <v>11404.48</v>
       </c>
       <c r="G440" s="16">
         <v>-2.3793810373680278</v>
       </c>
       <c r="H440" s="16">
         <v>11.257784760151912</v>
       </c>
       <c r="I440" s="16">
-        <v>1561.07</v>
+        <v>4345.4799999999996</v>
       </c>
       <c r="J440" s="16">
-        <v>1436.13</v>
+        <v>4389.7999999999993</v>
       </c>
       <c r="K440" s="16">
-        <v>-8.0034847892791383</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>1.0199103436214114</v>
+      </c>
+    </row>
+    <row r="441" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A441" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B441" s="16">
         <v>2882.34</v>
       </c>
       <c r="C441" s="16">
         <v>3336.28</v>
       </c>
       <c r="D441" s="16">
         <v>3585.66</v>
       </c>
       <c r="E441" s="16">
         <v>3756.54</v>
       </c>
       <c r="F441" s="16">
         <v>3786.17</v>
       </c>
       <c r="G441" s="16">
         <v>0.78875773983506392</v>
       </c>
       <c r="H441" s="16">
         <v>7.0566687164912656</v>
       </c>
       <c r="I441" s="16">
-        <v>581.39</v>
+        <v>1569.1</v>
       </c>
       <c r="J441" s="16">
-        <v>550.04</v>
+        <v>1601.3400000000001</v>
       </c>
       <c r="K441" s="16">
-        <v>-5.392249608696404</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>2.0546810273405289</v>
+      </c>
+    </row>
+    <row r="442" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A442" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B442" s="16">
         <v>4560.76</v>
       </c>
       <c r="C442" s="16">
         <v>7808.65</v>
       </c>
       <c r="D442" s="16">
         <v>8197.92</v>
       </c>
       <c r="E442" s="16">
         <v>7925.9100000000008</v>
       </c>
       <c r="F442" s="16">
         <v>7618.3099999999995</v>
       </c>
       <c r="G442" s="16" t="s">
         <v>26</v>
       </c>
       <c r="H442" s="16" t="s">
         <v>26</v>
       </c>
       <c r="I442" s="16">
-        <v>979.68</v>
+        <v>2776.3799999999997</v>
       </c>
       <c r="J442" s="16">
-        <v>886.09000000000015</v>
+        <v>2788.4599999999991</v>
       </c>
       <c r="K442" s="16" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="443" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="443" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A443" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B443" s="17">
         <v>258.23115940520552</v>
       </c>
       <c r="C443" s="17">
         <v>334.05259750380662</v>
       </c>
       <c r="D443" s="17">
         <v>328.63071233747763</v>
       </c>
       <c r="E443" s="17">
         <v>310.98963407816768</v>
       </c>
       <c r="F443" s="17">
         <v>301.21415572993288</v>
       </c>
       <c r="G443" s="18" t="s">
         <v>26</v>
       </c>
       <c r="H443" s="18" t="s">
         <v>26</v>
       </c>
       <c r="I443" s="17">
-        <v>268.50651025989436</v>
+        <v>276.94092154738382</v>
       </c>
       <c r="J443" s="17">
-        <v>261.09555668678644</v>
+        <v>274.13291368478895</v>
       </c>
       <c r="K443" s="18" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="444" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="444" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A444" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B444" s="46"/>
       <c r="C444" s="46"/>
       <c r="D444" s="46"/>
       <c r="E444" s="46"/>
       <c r="F444" s="46"/>
       <c r="G444" s="46"/>
       <c r="H444" s="46"/>
       <c r="I444" s="46"/>
       <c r="J444" s="46"/>
       <c r="K444" s="46"/>
     </row>
-    <row r="445" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="445" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A445" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B445" s="46"/>
       <c r="C445" s="46"/>
       <c r="D445" s="46"/>
       <c r="E445" s="46"/>
       <c r="F445" s="46"/>
       <c r="G445" s="46"/>
       <c r="H445" s="46"/>
       <c r="I445" s="46"/>
       <c r="J445" s="46"/>
       <c r="K445" s="46"/>
     </row>
-    <row r="446" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="446" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A446" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B446" s="46"/>
       <c r="C446" s="46"/>
       <c r="D446" s="46"/>
       <c r="E446" s="46"/>
       <c r="F446" s="46"/>
       <c r="G446" s="46"/>
       <c r="H446" s="46"/>
       <c r="I446" s="46"/>
       <c r="J446" s="46"/>
       <c r="K446" s="46"/>
     </row>
-    <row r="447" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="447" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A447" s="4" t="s">
         <v>62</v>
       </c>
       <c r="B447" s="46"/>
       <c r="C447" s="46"/>
       <c r="D447" s="46"/>
       <c r="E447" s="46"/>
       <c r="F447" s="46"/>
       <c r="G447" s="46"/>
       <c r="H447" s="46"/>
       <c r="I447" s="46"/>
       <c r="J447" s="46"/>
       <c r="K447" s="46"/>
     </row>
-    <row r="448" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="448" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A448" s="20" t="s">
         <v>125</v>
       </c>
       <c r="B448" s="46"/>
       <c r="C448" s="46"/>
       <c r="D448" s="46"/>
       <c r="E448" s="46"/>
       <c r="F448" s="46"/>
       <c r="G448" s="46"/>
       <c r="H448" s="46"/>
       <c r="I448" s="46"/>
       <c r="J448" s="46"/>
       <c r="K448" s="46"/>
     </row>
-    <row r="449" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A449" s="123" t="s">
+    <row r="449" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A449" s="130" t="s">
         <v>82</v>
       </c>
-      <c r="B449" s="123"/>
-[...25 lines deleted...]
-    <row r="451" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B449" s="130"/>
+      <c r="C449" s="130"/>
+      <c r="D449" s="130"/>
+      <c r="E449" s="130"/>
+      <c r="F449" s="130"/>
+      <c r="G449" s="130"/>
+      <c r="H449" s="130"/>
+      <c r="I449" s="130"/>
+      <c r="J449" s="130"/>
+      <c r="K449" s="130"/>
+    </row>
+    <row r="450" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A450" s="130" t="s">
+        <v>158</v>
+      </c>
+      <c r="B450" s="130"/>
+      <c r="C450" s="130"/>
+      <c r="D450" s="130"/>
+      <c r="E450" s="130"/>
+      <c r="F450" s="130"/>
+      <c r="G450" s="130"/>
+      <c r="H450" s="130"/>
+      <c r="I450" s="130"/>
+      <c r="J450" s="130"/>
+      <c r="K450" s="130"/>
+    </row>
+    <row r="451" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A451" s="46"/>
       <c r="B451" s="46"/>
       <c r="C451" s="46"/>
       <c r="D451" s="46"/>
       <c r="E451" s="46"/>
       <c r="F451" s="46"/>
       <c r="G451" s="46"/>
       <c r="H451" s="46"/>
       <c r="I451" s="46"/>
       <c r="J451" s="46"/>
       <c r="K451" s="86"/>
     </row>
-    <row r="452" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="452" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A452" s="2" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="B452" s="22"/>
       <c r="C452" s="22"/>
       <c r="D452" s="22"/>
     </row>
-    <row r="453" spans="1:11" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="453" spans="1:11" s="25" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A453" s="23"/>
       <c r="B453" s="23"/>
       <c r="C453" s="23"/>
       <c r="D453" s="24"/>
       <c r="E453" s="12">
         <v>2021</v>
       </c>
       <c r="F453" s="12">
         <v>2022</v>
       </c>
       <c r="G453" s="12">
         <v>2023</v>
       </c>
       <c r="H453" s="12">
         <v>2024</v>
       </c>
       <c r="I453" s="12">
         <v>2025</v>
       </c>
       <c r="J453" s="13" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="K453" s="13" t="s">
-        <v>133</v>
-[...7 lines deleted...]
-      <c r="C454" s="127"/>
+        <v>135</v>
+      </c>
+    </row>
+    <row r="454" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A454" s="124" t="s">
+        <v>146</v>
+      </c>
+      <c r="B454" s="124"/>
+      <c r="C454" s="124"/>
       <c r="D454" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E454" s="27">
         <v>4</v>
       </c>
       <c r="F454" s="27">
         <v>4</v>
       </c>
       <c r="G454" s="27">
         <v>4</v>
       </c>
       <c r="H454" s="27">
         <v>4</v>
       </c>
       <c r="I454" s="27">
         <v>4</v>
       </c>
       <c r="J454" s="27">
         <v>4</v>
       </c>
       <c r="K454" s="27">
         <v>4</v>
       </c>
     </row>
-    <row r="455" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      <c r="C455" s="127"/>
+    <row r="455" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A455" s="124"/>
+      <c r="B455" s="124"/>
+      <c r="C455" s="124"/>
       <c r="D455" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E455" s="28">
         <v>8.2583777914645058</v>
       </c>
       <c r="F455" s="28">
         <v>9.2133837205389959</v>
       </c>
       <c r="G455" s="28">
         <v>9.2259306120148068</v>
       </c>
       <c r="H455" s="28">
         <v>8.7608265006218282</v>
       </c>
       <c r="I455" s="28">
         <v>8.4707242728920153</v>
       </c>
       <c r="J455" s="28">
-        <v>7.610246120216023</v>
+        <v>8.0066360218655603</v>
       </c>
       <c r="K455" s="28">
-        <v>7.2417778468048812</v>
-[...7 lines deleted...]
-      <c r="C456" s="128"/>
+        <v>7.7476460819921833</v>
+      </c>
+    </row>
+    <row r="456" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A456" s="127" t="s">
+        <v>147</v>
+      </c>
+      <c r="B456" s="127"/>
+      <c r="C456" s="127"/>
       <c r="D456" s="29" t="s">
         <v>23</v>
       </c>
       <c r="E456" s="30">
         <v>9</v>
       </c>
       <c r="F456" s="30">
         <v>10</v>
       </c>
       <c r="G456" s="30">
         <v>10</v>
       </c>
       <c r="H456" s="30">
         <v>9</v>
       </c>
       <c r="I456" s="30">
         <v>8</v>
       </c>
       <c r="J456" s="30">
         <v>7</v>
       </c>
       <c r="K456" s="30">
-        <v>8</v>
-[...5 lines deleted...]
-      <c r="C457" s="129"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="457" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A457" s="128"/>
+      <c r="B457" s="128"/>
+      <c r="C457" s="128"/>
       <c r="D457" s="31" t="s">
         <v>33</v>
       </c>
       <c r="E457" s="32">
         <v>3.0167879833382423</v>
       </c>
       <c r="F457" s="32">
         <v>2.65221194673508</v>
       </c>
       <c r="G457" s="32">
         <v>2.899489444162231</v>
       </c>
       <c r="H457" s="32">
         <v>2.9600388374392979</v>
       </c>
       <c r="I457" s="32">
         <v>2.8927490762108126</v>
       </c>
       <c r="J457" s="32">
-        <v>2.8100999067150654</v>
+        <v>2.9126626295416496</v>
       </c>
       <c r="K457" s="32">
-        <v>2.6921544577367378</v>
-[...2 lines deleted...]
-    <row r="458" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>2.7788377692457868</v>
+      </c>
+    </row>
+    <row r="458" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A458" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B458" s="33"/>
       <c r="C458" s="34"/>
     </row>
-    <row r="459" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="459" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A459" s="4" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-    <row r="460" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="460" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A460" s="46"/>
       <c r="B460" s="46"/>
       <c r="C460" s="46"/>
       <c r="D460" s="46"/>
       <c r="E460" s="46"/>
       <c r="F460" s="46"/>
       <c r="G460" s="46"/>
       <c r="H460" s="46"/>
       <c r="I460" s="46"/>
       <c r="J460" s="46"/>
       <c r="K460" s="46"/>
     </row>
-    <row r="461" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="461" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A461" s="46"/>
       <c r="B461" s="46"/>
       <c r="C461" s="46"/>
       <c r="D461" s="46"/>
       <c r="E461" s="46"/>
       <c r="F461" s="46"/>
       <c r="G461" s="46"/>
       <c r="H461" s="46"/>
       <c r="I461" s="46"/>
       <c r="J461" s="46"/>
       <c r="K461" s="46"/>
     </row>
-    <row r="462" spans="1:11" ht="12" x14ac:dyDescent="0.2">
+    <row r="462" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A462" s="2" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="B462" s="8"/>
       <c r="C462" s="8"/>
       <c r="D462" s="8"/>
       <c r="E462" s="8"/>
       <c r="F462" s="8"/>
       <c r="G462" s="8"/>
       <c r="H462" s="8"/>
       <c r="I462" s="8"/>
       <c r="J462" s="8"/>
       <c r="K462" s="9"/>
     </row>
-    <row r="463" spans="1:11" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="463" spans="1:11" ht="35.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A463" s="11"/>
       <c r="B463" s="12">
         <v>2021</v>
       </c>
       <c r="C463" s="12">
         <v>2022</v>
       </c>
       <c r="D463" s="12">
         <v>2023</v>
       </c>
       <c r="E463" s="12">
         <v>2024</v>
       </c>
       <c r="F463" s="12">
         <v>2025</v>
       </c>
       <c r="G463" s="13" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="H463" s="13" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="I463" s="13" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="J463" s="13" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="K463" s="13" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-    <row r="464" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="464" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A464" s="15" t="s">
         <v>38</v>
       </c>
       <c r="B464" s="16">
         <v>-10.539999999999964</v>
       </c>
       <c r="C464" s="16">
         <v>30.260000000000012</v>
       </c>
       <c r="D464" s="16">
         <v>495.49</v>
       </c>
       <c r="E464" s="16">
         <v>363.69</v>
       </c>
       <c r="F464" s="16">
         <v>61.019999999999989</v>
       </c>
       <c r="G464" s="16">
         <v>-302.67</v>
       </c>
       <c r="H464" s="16">
         <v>187.98400000000001</v>
       </c>
       <c r="I464" s="16">
-        <v>-27.92</v>
+        <v>115.44999999999997</v>
       </c>
       <c r="J464" s="16">
-        <v>41.81</v>
+        <v>296.02</v>
       </c>
       <c r="K464" s="16">
-        <v>69.73</v>
-[...2 lines deleted...]
-    <row r="465" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>180.57</v>
+      </c>
+    </row>
+    <row r="465" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A465" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B465" s="16">
         <v>569.73</v>
       </c>
       <c r="C465" s="16">
         <v>1854.65</v>
       </c>
       <c r="D465" s="16">
         <v>1047.2099999999998</v>
       </c>
       <c r="E465" s="16">
         <v>693.58999999999992</v>
       </c>
       <c r="F465" s="16">
         <v>836.70999999999992</v>
       </c>
       <c r="G465" s="16">
         <v>143.12</v>
       </c>
       <c r="H465" s="16">
         <v>1000.378</v>
       </c>
       <c r="I465" s="16">
-        <v>-13.95</v>
+        <v>53.55</v>
       </c>
       <c r="J465" s="16">
-        <v>97.29</v>
+        <v>320.45999999999998</v>
       </c>
       <c r="K465" s="16">
-        <v>111.24000000000001</v>
-[...2 lines deleted...]
-    <row r="466" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>266.90999999999997</v>
+      </c>
+    </row>
+    <row r="466" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A466" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B466" s="17">
         <v>-580.27</v>
       </c>
       <c r="C466" s="17">
         <v>-1824.39</v>
       </c>
       <c r="D466" s="17">
         <v>-551.7199999999998</v>
       </c>
       <c r="E466" s="17">
         <v>-329.89999999999992</v>
       </c>
       <c r="F466" s="17">
         <v>-775.68999999999994</v>
       </c>
       <c r="G466" s="17" t="s">
         <v>26</v>
       </c>
       <c r="H466" s="17" t="s">
         <v>26</v>
       </c>
       <c r="I466" s="17">
-        <v>-13.970000000000002</v>
+        <v>61.899999999999977</v>
       </c>
       <c r="J466" s="17">
-        <v>-55.480000000000004</v>
+        <v>-24.439999999999998</v>
       </c>
       <c r="K466" s="17" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="467" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="467" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A467" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B467" s="83"/>
       <c r="C467" s="83"/>
       <c r="D467" s="83"/>
       <c r="E467" s="83"/>
       <c r="F467" s="83"/>
       <c r="G467" s="83"/>
       <c r="H467" s="83"/>
       <c r="I467" s="83"/>
       <c r="J467" s="46"/>
       <c r="K467" s="46"/>
     </row>
-    <row r="468" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="468" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A468" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B468" s="46"/>
       <c r="C468" s="46"/>
       <c r="D468" s="46"/>
       <c r="E468" s="46"/>
       <c r="F468" s="46"/>
       <c r="G468" s="46"/>
       <c r="H468" s="46"/>
       <c r="I468" s="46"/>
       <c r="J468" s="46"/>
       <c r="K468" s="46"/>
     </row>
-    <row r="469" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="469" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A469" s="4" t="s">
         <v>105</v>
       </c>
       <c r="B469" s="46"/>
       <c r="C469" s="46"/>
       <c r="D469" s="46"/>
       <c r="E469" s="46"/>
       <c r="F469" s="46"/>
       <c r="G469" s="46"/>
       <c r="H469" s="46"/>
       <c r="I469" s="46"/>
       <c r="J469" s="46"/>
       <c r="K469" s="46"/>
     </row>
-    <row r="470" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="470" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A470" s="54" t="s">
         <v>43</v>
       </c>
       <c r="B470" s="87"/>
       <c r="C470" s="87"/>
       <c r="D470" s="87"/>
       <c r="E470" s="87"/>
       <c r="F470" s="87"/>
       <c r="G470" s="87"/>
       <c r="H470" s="87"/>
       <c r="I470" s="87"/>
       <c r="J470" s="87"/>
       <c r="K470" s="46"/>
     </row>
-    <row r="471" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="471" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A471" s="46"/>
       <c r="B471" s="46"/>
       <c r="C471" s="46"/>
       <c r="D471" s="46"/>
       <c r="E471" s="46"/>
       <c r="F471" s="46"/>
       <c r="G471" s="46"/>
       <c r="H471" s="46"/>
       <c r="I471" s="46"/>
       <c r="J471" s="46"/>
       <c r="K471" s="46"/>
     </row>
-    <row r="472" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="472" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A472" s="46"/>
       <c r="B472" s="46"/>
       <c r="C472" s="46"/>
       <c r="D472" s="46"/>
       <c r="E472" s="46"/>
       <c r="F472" s="46"/>
       <c r="G472" s="46"/>
       <c r="H472" s="46"/>
       <c r="I472" s="46"/>
       <c r="J472" s="46"/>
       <c r="K472" s="46"/>
     </row>
-    <row r="473" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="473" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A473" s="2" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="B473" s="22"/>
       <c r="C473" s="22"/>
       <c r="D473" s="22"/>
       <c r="E473" s="22"/>
       <c r="F473" s="22"/>
       <c r="G473" s="22"/>
       <c r="H473" s="22"/>
       <c r="I473" s="22"/>
       <c r="J473" s="22"/>
       <c r="K473" s="22"/>
     </row>
-    <row r="474" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="474" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A474" s="11"/>
-      <c r="B474" s="13"/>
-[...1 lines deleted...]
-      <c r="D474" s="13"/>
+      <c r="B474" s="13" t="s">
+        <v>110</v>
+      </c>
+      <c r="C474" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="D474" s="13" t="s">
+        <v>114</v>
+      </c>
       <c r="E474" s="13" t="s">
-        <v>110</v>
+        <v>126</v>
       </c>
       <c r="F474" s="13" t="s">
-        <v>111</v>
+        <v>128</v>
       </c>
       <c r="G474" s="13" t="s">
-        <v>114</v>
+        <v>142</v>
       </c>
       <c r="H474" s="13" t="s">
-        <v>126</v>
+        <v>143</v>
       </c>
       <c r="I474" s="13" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="J474" s="13" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="K474" s="13" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-    <row r="475" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="475" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A475" s="109" t="s">
         <v>38</v>
       </c>
-      <c r="B475" s="16"/>
-[...1 lines deleted...]
-      <c r="D475" s="16"/>
+      <c r="B475" s="16">
+        <v>1969.45</v>
+      </c>
+      <c r="C475" s="16">
+        <v>1985.74</v>
+      </c>
+      <c r="D475" s="16">
+        <v>2390.65</v>
+      </c>
       <c r="E475" s="16">
-        <v>1969.45</v>
+        <v>2984.16</v>
       </c>
       <c r="F475" s="16">
-        <v>1985.74</v>
+        <v>3077.54</v>
       </c>
       <c r="G475" s="16">
-        <v>2390.65</v>
+        <v>3.1291887834432508</v>
       </c>
       <c r="H475" s="16">
-        <v>2984.16</v>
-[...5 lines deleted...]
-        <v>3.1291887834432508</v>
+        <v>11.805890943897523</v>
+      </c>
+      <c r="I475" s="60">
+        <v>3074.98</v>
+      </c>
+      <c r="J475" s="60">
+        <v>3640.6</v>
       </c>
       <c r="K475" s="16">
-        <v>11.805890943897523</v>
-[...2 lines deleted...]
-    <row r="476" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>18.394265978965713</v>
+      </c>
+    </row>
+    <row r="476" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A476" s="15" t="s">
         <v>54</v>
       </c>
-      <c r="B476" s="110"/>
-[...1 lines deleted...]
-      <c r="D476" s="110"/>
+      <c r="B476" s="110">
+        <v>2.4290656585901318</v>
+      </c>
+      <c r="C476" s="110">
+        <v>2.2452698430502402</v>
+      </c>
+      <c r="D476" s="110">
+        <v>2.5411309465031162</v>
+      </c>
       <c r="E476" s="110">
-        <v>2.4290656585901318</v>
+        <v>3.1139370638608783</v>
       </c>
       <c r="F476" s="110">
-        <v>2.2452698430502402</v>
-[...5 lines deleted...]
-        <v>3.1139370638608783</v>
+        <v>3.0321830892593145</v>
+      </c>
+      <c r="G476" s="88" t="s">
+        <v>26</v>
+      </c>
+      <c r="H476" s="88" t="s">
+        <v>26</v>
       </c>
       <c r="I476" s="110">
-        <v>3.0321830892593145</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>3.1667453123110882</v>
+      </c>
+      <c r="J476" s="110">
+        <v>3.4964910715391908</v>
       </c>
       <c r="K476" s="88" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="477" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="477" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A477" s="100" t="s">
         <v>39</v>
       </c>
-      <c r="B477" s="102"/>
-[...1 lines deleted...]
-      <c r="D477" s="102"/>
+      <c r="B477" s="102">
+        <v>10891.33</v>
+      </c>
+      <c r="C477" s="102">
+        <v>12854.09</v>
+      </c>
+      <c r="D477" s="102">
+        <v>13875.05</v>
+      </c>
       <c r="E477" s="102">
-        <v>10891.33</v>
+        <v>14904</v>
       </c>
       <c r="F477" s="102">
-        <v>12854.09</v>
+        <v>15915.1</v>
       </c>
       <c r="G477" s="102">
-        <v>13875.05</v>
+        <v>6.7840848094471298</v>
       </c>
       <c r="H477" s="102">
-        <v>14904</v>
-[...5 lines deleted...]
-        <v>6.7840848094471298</v>
+        <v>9.9466784651150988</v>
+      </c>
+      <c r="I477" s="111">
+        <v>15118.31</v>
+      </c>
+      <c r="J477" s="111">
+        <v>16138.41</v>
       </c>
       <c r="K477" s="102">
-        <v>9.9466784651150988</v>
-[...3 lines deleted...]
-      <c r="A478" s="111" t="s">
+        <v>6.747447300657285</v>
+      </c>
+    </row>
+    <row r="478" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A478" s="112" t="s">
         <v>54</v>
       </c>
-      <c r="B478" s="112"/>
-[...2 lines deleted...]
-      <c r="E478" s="112">
+      <c r="B478" s="113">
         <v>5.7950567976574439</v>
       </c>
-      <c r="F478" s="112">
+      <c r="C478" s="113">
         <v>6.4041147469428346</v>
       </c>
-      <c r="G478" s="112">
+      <c r="D478" s="113">
         <v>6.3832237247676105</v>
       </c>
-      <c r="H478" s="112">
+      <c r="E478" s="113">
         <v>6.6178383513057115</v>
       </c>
-      <c r="I478" s="112">
+      <c r="F478" s="113">
         <v>6.7263876537180192</v>
       </c>
-      <c r="J478" s="113" t="s">
+      <c r="G478" s="114" t="s">
         <v>26</v>
       </c>
-      <c r="K478" s="113" t="s">
+      <c r="H478" s="114" t="s">
         <v>26</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A479" s="114" t="s">
+      <c r="I478" s="113">
+        <v>6.7390025526825363</v>
+      </c>
+      <c r="J478" s="113">
+        <v>6.6432904635596497</v>
+      </c>
+      <c r="K478" s="114" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="479" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A479" s="115" t="s">
         <v>14</v>
       </c>
-      <c r="B479" s="115"/>
-[...2 lines deleted...]
-      <c r="E479" s="115">
+      <c r="B479" s="116">
         <v>-8921.8799999999992</v>
       </c>
-      <c r="F479" s="115">
+      <c r="C479" s="116">
         <v>-10868.35</v>
       </c>
-      <c r="G479" s="115">
+      <c r="D479" s="116">
         <v>-11484.4</v>
       </c>
-      <c r="H479" s="115">
+      <c r="E479" s="116">
         <v>-11919.84</v>
       </c>
-      <c r="I479" s="115">
+      <c r="F479" s="116">
         <v>-12837.560000000001</v>
       </c>
-      <c r="J479" s="116" t="s">
+      <c r="G479" s="117" t="s">
         <v>26</v>
       </c>
-      <c r="K479" s="116" t="s">
+      <c r="H479" s="117" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="480" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I479" s="116">
+        <v>-12043.33</v>
+      </c>
+      <c r="J479" s="116">
+        <v>-12497.81</v>
+      </c>
+      <c r="K479" s="117" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="480" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A480" s="54" t="s">
         <v>25</v>
       </c>
       <c r="B480" s="89"/>
       <c r="C480" s="89"/>
       <c r="D480" s="89"/>
       <c r="E480" s="89"/>
       <c r="F480" s="89"/>
       <c r="G480" s="89"/>
       <c r="H480" s="89"/>
       <c r="I480" s="89"/>
       <c r="J480" s="89"/>
       <c r="K480" s="46"/>
     </row>
-    <row r="481" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="481" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A481" s="54" t="s">
         <v>53</v>
       </c>
       <c r="B481" s="90"/>
       <c r="C481" s="90"/>
       <c r="D481" s="90"/>
       <c r="E481" s="90"/>
       <c r="F481" s="90"/>
       <c r="G481" s="90"/>
       <c r="H481" s="90"/>
       <c r="I481" s="90"/>
       <c r="J481" s="89"/>
       <c r="K481" s="46"/>
     </row>
-    <row r="482" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="482" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A482" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B482" s="90"/>
       <c r="C482" s="90"/>
       <c r="D482" s="90"/>
       <c r="E482" s="90"/>
       <c r="F482" s="90"/>
       <c r="G482" s="90"/>
       <c r="H482" s="90"/>
       <c r="I482" s="90"/>
       <c r="J482" s="89"/>
       <c r="K482" s="46"/>
     </row>
-    <row r="483" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="483" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A483" s="4" t="s">
         <v>62</v>
       </c>
       <c r="B483" s="90"/>
       <c r="C483" s="90"/>
       <c r="D483" s="90"/>
       <c r="E483" s="90"/>
       <c r="F483" s="90"/>
       <c r="G483" s="90"/>
       <c r="H483" s="90"/>
       <c r="I483" s="90"/>
       <c r="J483" s="89"/>
       <c r="K483" s="46"/>
     </row>
-    <row r="484" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="484" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A484" s="20" t="s">
         <v>125</v>
       </c>
       <c r="B484" s="90"/>
       <c r="C484" s="90"/>
       <c r="D484" s="90"/>
       <c r="E484" s="90"/>
       <c r="F484" s="90"/>
       <c r="G484" s="90"/>
       <c r="H484" s="90"/>
       <c r="I484" s="90"/>
       <c r="J484" s="89"/>
       <c r="K484" s="46"/>
     </row>
-    <row r="485" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-[...14 lines deleted...]
-    <row r="486" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="485" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A485" s="130" t="s">
+        <v>158</v>
+      </c>
+      <c r="B485" s="130"/>
+      <c r="C485" s="130"/>
+      <c r="D485" s="130"/>
+      <c r="E485" s="130"/>
+      <c r="F485" s="130"/>
+      <c r="G485" s="130"/>
+      <c r="H485" s="130"/>
+      <c r="I485" s="130"/>
+      <c r="J485" s="130"/>
+      <c r="K485" s="130"/>
+    </row>
+    <row r="486" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A486" s="46"/>
       <c r="B486" s="46"/>
       <c r="C486" s="46"/>
       <c r="D486" s="46"/>
       <c r="E486" s="46"/>
       <c r="F486" s="46"/>
       <c r="G486" s="46"/>
       <c r="H486" s="46"/>
       <c r="I486" s="46"/>
       <c r="J486" s="46"/>
       <c r="K486" s="46"/>
     </row>
-    <row r="487" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="487" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A487" s="46"/>
       <c r="B487" s="46"/>
       <c r="C487" s="46"/>
       <c r="D487" s="46"/>
       <c r="E487" s="46"/>
       <c r="F487" s="46"/>
       <c r="G487" s="46"/>
       <c r="H487" s="46"/>
       <c r="I487" s="46"/>
       <c r="J487" s="46"/>
       <c r="K487" s="46"/>
     </row>
-    <row r="488" spans="1:11" ht="12" x14ac:dyDescent="0.2">
+    <row r="488" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A488" s="2" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="B488" s="8"/>
       <c r="C488" s="8"/>
       <c r="D488" s="8"/>
       <c r="E488" s="8"/>
       <c r="F488" s="8"/>
       <c r="G488" s="8"/>
       <c r="H488" s="8"/>
       <c r="I488" s="8"/>
       <c r="J488" s="8"/>
       <c r="K488" s="9"/>
     </row>
-    <row r="489" spans="1:11" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="489" spans="1:11" ht="35.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A489" s="11"/>
-      <c r="B489" s="12"/>
-[...1 lines deleted...]
-      <c r="D489" s="12"/>
+      <c r="B489" s="12">
+        <v>2021</v>
+      </c>
+      <c r="C489" s="12">
+        <v>2022</v>
+      </c>
+      <c r="D489" s="12">
+        <v>2023</v>
+      </c>
       <c r="E489" s="12">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="F489" s="12">
-        <v>2022</v>
-[...7 lines deleted...]
-      <c r="I489" s="12">
         <v>2025</v>
       </c>
+      <c r="G489" s="13" t="s">
+        <v>167</v>
+      </c>
+      <c r="H489" s="13" t="s">
+        <v>211</v>
+      </c>
+      <c r="I489" s="13" t="s">
+        <v>130</v>
+      </c>
       <c r="J489" s="13" t="s">
-        <v>162</v>
+        <v>131</v>
       </c>
       <c r="K489" s="13" t="s">
-        <v>207</v>
-[...2 lines deleted...]
-    <row r="490" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="490" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A490" s="15" t="s">
         <v>45</v>
       </c>
-      <c r="B490" s="16"/>
-[...1 lines deleted...]
-      <c r="D490" s="16"/>
+      <c r="B490" s="16">
+        <v>-98.81</v>
+      </c>
+      <c r="C490" s="16">
+        <v>62.85</v>
+      </c>
+      <c r="D490" s="16">
+        <v>379.98</v>
+      </c>
       <c r="E490" s="16">
-        <v>-98.81</v>
+        <v>250.79</v>
       </c>
       <c r="F490" s="16">
-        <v>62.85</v>
+        <v>150.88</v>
       </c>
       <c r="G490" s="16">
-        <v>379.98</v>
+        <v>-99.91</v>
       </c>
       <c r="H490" s="16">
-        <v>250.79</v>
+        <v>149.13800000000001</v>
       </c>
       <c r="I490" s="16">
-        <v>150.88</v>
+        <v>-58.27</v>
       </c>
       <c r="J490" s="16">
-        <v>-99.91</v>
+        <v>54.8</v>
       </c>
       <c r="K490" s="16">
-        <v>149.13800000000001</v>
-[...2 lines deleted...]
-    <row r="491" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>113.07</v>
+      </c>
+    </row>
+    <row r="491" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A491" s="15" t="s">
         <v>46</v>
       </c>
-      <c r="B491" s="16"/>
-[...1 lines deleted...]
-      <c r="D491" s="16"/>
+      <c r="B491" s="16">
+        <v>481.47</v>
+      </c>
+      <c r="C491" s="16">
+        <v>1887.23</v>
+      </c>
+      <c r="D491" s="16">
+        <v>931.67</v>
+      </c>
       <c r="E491" s="16">
-        <v>481.47</v>
+        <v>580.68000000000006</v>
       </c>
       <c r="F491" s="16">
-        <v>1887.23</v>
+        <v>926.56</v>
       </c>
       <c r="G491" s="16">
-        <v>931.67</v>
+        <v>345.87999999999988</v>
       </c>
       <c r="H491" s="16">
-        <v>580.68000000000006</v>
+        <v>961.52200000000016</v>
       </c>
       <c r="I491" s="16">
-        <v>926.56</v>
+        <v>-116.49</v>
       </c>
       <c r="J491" s="16">
-        <v>345.87999999999988</v>
+        <v>56.98</v>
       </c>
       <c r="K491" s="16">
-        <v>961.52200000000016</v>
-[...2 lines deleted...]
-    <row r="492" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>173.47</v>
+      </c>
+    </row>
+    <row r="492" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A492" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="B492" s="17"/>
-[...1 lines deleted...]
-      <c r="D492" s="17"/>
+      <c r="B492" s="17">
+        <v>-580.28</v>
+      </c>
+      <c r="C492" s="17">
+        <v>-1824.38</v>
+      </c>
+      <c r="D492" s="17">
+        <v>-551.68999999999994</v>
+      </c>
       <c r="E492" s="17">
-        <v>-580.28</v>
+        <v>-329.8900000000001</v>
       </c>
       <c r="F492" s="17">
-        <v>-1824.38</v>
-[...5 lines deleted...]
-        <v>-329.8900000000001</v>
+        <v>-775.68</v>
+      </c>
+      <c r="G492" s="17" t="s">
+        <v>26</v>
+      </c>
+      <c r="H492" s="17" t="s">
+        <v>26</v>
       </c>
       <c r="I492" s="17">
-        <v>-775.68</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>58.219999999999992</v>
+      </c>
+      <c r="J492" s="17">
+        <v>-2.1799999999999997</v>
       </c>
       <c r="K492" s="17" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="493" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="493" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A493" s="4" t="s">
         <v>25</v>
       </c>
       <c r="K493" s="60"/>
     </row>
-    <row r="494" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="494" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A494" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B494" s="60"/>
       <c r="C494" s="60"/>
       <c r="D494" s="60"/>
       <c r="E494" s="60"/>
       <c r="F494" s="60"/>
       <c r="G494" s="60"/>
       <c r="H494" s="60"/>
       <c r="I494" s="60"/>
     </row>
-    <row r="495" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="495" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A495" s="4" t="s">
         <v>105</v>
       </c>
       <c r="B495" s="60"/>
       <c r="C495" s="60"/>
       <c r="D495" s="60"/>
       <c r="E495" s="60"/>
       <c r="F495" s="60"/>
       <c r="G495" s="60"/>
       <c r="H495" s="60"/>
       <c r="I495" s="60"/>
     </row>
-    <row r="496" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A496" s="133" t="s">
+    <row r="496" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A496" s="140" t="s">
         <v>47</v>
       </c>
-      <c r="B496" s="133"/>
-[...10 lines deleted...]
-    <row r="497" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B496" s="140"/>
+      <c r="C496" s="140"/>
+      <c r="D496" s="140"/>
+      <c r="E496" s="140"/>
+      <c r="F496" s="140"/>
+      <c r="G496" s="140"/>
+      <c r="H496" s="140"/>
+      <c r="I496" s="140"/>
+      <c r="J496" s="140"/>
+      <c r="K496" s="140"/>
+    </row>
+    <row r="497" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A497" s="46"/>
       <c r="B497" s="46"/>
       <c r="C497" s="46"/>
       <c r="D497" s="46"/>
       <c r="E497" s="46"/>
       <c r="F497" s="46"/>
       <c r="G497" s="46"/>
       <c r="H497" s="46"/>
       <c r="I497" s="46"/>
       <c r="J497" s="46"/>
       <c r="K497" s="46"/>
     </row>
-    <row r="498" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="498" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A498" s="46"/>
       <c r="B498" s="46"/>
       <c r="C498" s="46"/>
       <c r="D498" s="46"/>
       <c r="E498" s="46"/>
       <c r="F498" s="46"/>
       <c r="G498" s="46"/>
       <c r="H498" s="46"/>
       <c r="I498" s="46"/>
       <c r="J498" s="46"/>
       <c r="K498" s="46"/>
     </row>
-    <row r="499" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="499" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A499" s="2" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="B499" s="22"/>
       <c r="C499" s="22"/>
       <c r="D499" s="22"/>
       <c r="E499" s="22"/>
       <c r="F499" s="22"/>
       <c r="G499" s="22"/>
       <c r="H499" s="22"/>
       <c r="I499" s="22"/>
       <c r="J499" s="22"/>
       <c r="K499" s="22"/>
     </row>
-    <row r="500" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="500" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A500" s="11"/>
-      <c r="B500" s="13"/>
-[...1 lines deleted...]
-      <c r="D500" s="13"/>
+      <c r="B500" s="13" t="s">
+        <v>110</v>
+      </c>
+      <c r="C500" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="D500" s="13" t="s">
+        <v>114</v>
+      </c>
       <c r="E500" s="13" t="s">
-        <v>110</v>
+        <v>126</v>
       </c>
       <c r="F500" s="13" t="s">
-        <v>111</v>
+        <v>128</v>
       </c>
       <c r="G500" s="13" t="s">
-        <v>114</v>
+        <v>142</v>
       </c>
       <c r="H500" s="13" t="s">
-        <v>126</v>
+        <v>143</v>
       </c>
       <c r="I500" s="13" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="J500" s="13" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="K500" s="13" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-    <row r="501" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="501" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A501" s="109" t="s">
         <v>45</v>
       </c>
-      <c r="B501" s="16"/>
-[...1 lines deleted...]
-      <c r="D501" s="16"/>
+      <c r="B501" s="16">
+        <v>1164.17</v>
+      </c>
+      <c r="C501" s="16">
+        <v>1215.19</v>
+      </c>
+      <c r="D501" s="16">
+        <v>1531.06</v>
+      </c>
       <c r="E501" s="16">
-        <v>1164.17</v>
+        <v>1894</v>
       </c>
       <c r="F501" s="16">
-        <v>1215.19</v>
+        <v>1993.36</v>
       </c>
       <c r="G501" s="16">
-        <v>1531.06</v>
+        <v>5.2460401267159398</v>
       </c>
       <c r="H501" s="16">
-        <v>1894</v>
-[...5 lines deleted...]
-        <v>5.2460401267159398</v>
+        <v>14.391125722624665</v>
+      </c>
+      <c r="I501" s="60">
+        <v>1822.78</v>
+      </c>
+      <c r="J501" s="60">
+        <v>2059.0100000000002</v>
       </c>
       <c r="K501" s="16">
-        <v>14.391125722624665</v>
-[...2 lines deleted...]
-    <row r="502" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>12.959874477446551</v>
+      </c>
+    </row>
+    <row r="502" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A502" s="109" t="s">
         <v>23</v>
       </c>
-      <c r="B502" s="49"/>
-[...1 lines deleted...]
-      <c r="D502" s="49"/>
+      <c r="B502" s="49">
+        <v>10</v>
+      </c>
+      <c r="C502" s="49">
+        <v>10</v>
+      </c>
+      <c r="D502" s="49">
+        <v>10</v>
+      </c>
       <c r="E502" s="49">
         <v>10</v>
       </c>
       <c r="F502" s="49">
         <v>10</v>
       </c>
-      <c r="G502" s="49">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="G502" s="49" t="s">
+        <v>26</v>
+      </c>
+      <c r="H502" s="49" t="s">
+        <v>26</v>
       </c>
       <c r="I502" s="49">
         <v>10</v>
       </c>
-      <c r="J502" s="49" t="s">
-        <v>26</v>
+      <c r="J502" s="49">
+        <v>10</v>
       </c>
       <c r="K502" s="49" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="503" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="503" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A503" s="15" t="s">
         <v>54</v>
       </c>
-      <c r="B503" s="110"/>
-[...1 lines deleted...]
-      <c r="D503" s="110"/>
+      <c r="B503" s="110">
+        <v>2.0312437841500977</v>
+      </c>
+      <c r="C503" s="110">
+        <v>1.9149658046885847</v>
+      </c>
+      <c r="D503" s="110">
+        <v>2.2040911280387121</v>
+      </c>
       <c r="E503" s="110">
-        <v>2.0312437841500977</v>
+        <v>2.6303126169596838</v>
       </c>
       <c r="F503" s="110">
-        <v>1.9149658046885847</v>
-[...5 lines deleted...]
-        <v>2.6303126169596838</v>
+        <v>2.5354453055798212</v>
+      </c>
+      <c r="G503" s="88" t="s">
+        <v>26</v>
+      </c>
+      <c r="H503" s="88" t="s">
+        <v>26</v>
       </c>
       <c r="I503" s="110">
-        <v>2.5354453055798212</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>2.4702296655775382</v>
+      </c>
+      <c r="J503" s="110">
+        <v>2.5993508345340075</v>
       </c>
       <c r="K503" s="88" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="504" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="504" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A504" s="100" t="s">
         <v>83</v>
       </c>
-      <c r="B504" s="102"/>
-[...1 lines deleted...]
-      <c r="D504" s="102"/>
+      <c r="B504" s="102">
+        <v>10086.040000000001</v>
+      </c>
+      <c r="C504" s="102">
+        <v>12083.53</v>
+      </c>
+      <c r="D504" s="102">
+        <v>13015.45</v>
+      </c>
       <c r="E504" s="102">
-        <v>10086.040000000001</v>
+        <v>13813.84</v>
       </c>
       <c r="F504" s="102">
-        <v>12083.53</v>
+        <v>14830.92</v>
       </c>
       <c r="G504" s="102">
-        <v>13015.45</v>
+        <v>7.3627608253751307</v>
       </c>
       <c r="H504" s="102">
-        <v>13813.84</v>
-[...5 lines deleted...]
-        <v>7.3627608253751307</v>
+        <v>10.118896711955539</v>
+      </c>
+      <c r="I504" s="111">
+        <v>13866.11</v>
+      </c>
+      <c r="J504" s="111">
+        <v>14556.82</v>
       </c>
       <c r="K504" s="102">
-        <v>10.118896711955539</v>
-[...2 lines deleted...]
-    <row r="505" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>4.9812817004913352</v>
+      </c>
+    </row>
+    <row r="505" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A505" s="15" t="s">
         <v>23</v>
       </c>
-      <c r="B505" s="49"/>
-[...1 lines deleted...]
-      <c r="D505" s="49"/>
+      <c r="B505" s="49">
+        <v>5</v>
+      </c>
+      <c r="C505" s="49">
+        <v>5</v>
+      </c>
+      <c r="D505" s="49">
+        <v>5</v>
+      </c>
       <c r="E505" s="49">
         <v>5</v>
       </c>
       <c r="F505" s="49">
         <v>5</v>
       </c>
-      <c r="G505" s="49">
-[...3 lines deleted...]
-        <v>5</v>
+      <c r="G505" s="49" t="s">
+        <v>26</v>
+      </c>
+      <c r="H505" s="49" t="s">
+        <v>26</v>
       </c>
       <c r="I505" s="49">
         <v>5</v>
       </c>
-      <c r="J505" s="49" t="s">
-        <v>26</v>
+      <c r="J505" s="49">
+        <v>5</v>
       </c>
       <c r="K505" s="49" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="506" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A506" s="111" t="s">
+    <row r="506" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A506" s="112" t="s">
         <v>54</v>
       </c>
-      <c r="B506" s="112"/>
-[...2 lines deleted...]
-      <c r="E506" s="112">
+      <c r="B506" s="113">
         <v>6.1434164715513324</v>
       </c>
-      <c r="F506" s="112">
+      <c r="C506" s="113">
         <v>6.8760886212297203</v>
       </c>
-      <c r="G506" s="112">
+      <c r="D506" s="113">
         <v>6.7523732746830145</v>
       </c>
-      <c r="H506" s="112">
+      <c r="E506" s="113">
         <v>6.8594611034902275</v>
       </c>
-      <c r="I506" s="112">
+      <c r="F506" s="113">
         <v>6.9390647544420592</v>
       </c>
-      <c r="J506" s="113" t="s">
+      <c r="G506" s="114" t="s">
         <v>26</v>
       </c>
-      <c r="K506" s="113" t="s">
+      <c r="H506" s="114" t="s">
         <v>26</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A507" s="114" t="s">
+      <c r="I506" s="113">
+        <v>6.8975961824251986</v>
+      </c>
+      <c r="J506" s="113">
+        <v>6.6768615014569832</v>
+      </c>
+      <c r="K506" s="114" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="507" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A507" s="115" t="s">
         <v>14</v>
       </c>
-      <c r="B507" s="115"/>
-[...2 lines deleted...]
-      <c r="E507" s="115">
+      <c r="B507" s="116">
         <v>-8921.8700000000008</v>
       </c>
-      <c r="F507" s="115">
+      <c r="C507" s="116">
         <v>-10868.34</v>
       </c>
-      <c r="G507" s="115">
+      <c r="D507" s="116">
         <v>-11484.390000000001</v>
       </c>
-      <c r="H507" s="115">
+      <c r="E507" s="116">
         <v>-11919.84</v>
       </c>
-      <c r="I507" s="115">
+      <c r="F507" s="116">
         <v>-12837.56</v>
       </c>
-      <c r="J507" s="116" t="s">
+      <c r="G507" s="117" t="s">
         <v>26</v>
       </c>
-      <c r="K507" s="116" t="s">
+      <c r="H507" s="117" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="508" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I507" s="116">
+        <v>-12043.33</v>
+      </c>
+      <c r="J507" s="116">
+        <v>-12497.81</v>
+      </c>
+      <c r="K507" s="117" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="508" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A508" s="54" t="s">
         <v>25</v>
       </c>
       <c r="K508" s="46"/>
     </row>
-    <row r="509" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="509" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A509" s="54" t="s">
         <v>53</v>
       </c>
       <c r="B509" s="90"/>
       <c r="C509" s="90"/>
       <c r="D509" s="90"/>
       <c r="E509" s="90"/>
       <c r="F509" s="90"/>
       <c r="G509" s="90"/>
       <c r="H509" s="90"/>
       <c r="I509" s="90"/>
       <c r="J509" s="89"/>
       <c r="K509" s="46"/>
     </row>
-    <row r="510" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="510" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A510" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B510" s="90"/>
       <c r="C510" s="90"/>
       <c r="D510" s="90"/>
       <c r="E510" s="90"/>
       <c r="F510" s="90"/>
       <c r="G510" s="90"/>
       <c r="H510" s="90"/>
       <c r="I510" s="90"/>
       <c r="J510" s="89"/>
       <c r="K510" s="46"/>
     </row>
-    <row r="511" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="511" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A511" s="4" t="s">
         <v>62</v>
       </c>
       <c r="B511" s="90"/>
       <c r="C511" s="90"/>
       <c r="D511" s="90"/>
       <c r="E511" s="90"/>
       <c r="F511" s="90"/>
       <c r="G511" s="90"/>
       <c r="H511" s="90"/>
       <c r="I511" s="90"/>
       <c r="J511" s="89"/>
       <c r="K511" s="46"/>
     </row>
-    <row r="512" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="512" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A512" s="20" t="s">
         <v>125</v>
       </c>
       <c r="B512" s="90"/>
       <c r="C512" s="90"/>
       <c r="D512" s="90"/>
       <c r="E512" s="90"/>
       <c r="F512" s="90"/>
       <c r="G512" s="90"/>
       <c r="H512" s="90"/>
       <c r="I512" s="90"/>
       <c r="J512" s="89"/>
       <c r="K512" s="46"/>
     </row>
-    <row r="513" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="513" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A513" s="4" t="s">
         <v>119</v>
       </c>
       <c r="B513" s="90"/>
       <c r="C513" s="90"/>
       <c r="D513" s="90"/>
       <c r="E513" s="90"/>
       <c r="F513" s="90"/>
       <c r="G513" s="90"/>
       <c r="H513" s="90"/>
       <c r="I513" s="90"/>
       <c r="J513" s="89"/>
       <c r="K513" s="46"/>
     </row>
-    <row r="514" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-[...14 lines deleted...]
-    <row r="515" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="514" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A514" s="141" t="s">
+        <v>158</v>
+      </c>
+      <c r="B514" s="141"/>
+      <c r="C514" s="141"/>
+      <c r="D514" s="141"/>
+      <c r="E514" s="141"/>
+      <c r="F514" s="141"/>
+      <c r="G514" s="141"/>
+      <c r="H514" s="141"/>
+      <c r="I514" s="141"/>
+      <c r="J514" s="141"/>
+      <c r="K514" s="141"/>
+    </row>
+    <row r="515" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A515" s="46"/>
       <c r="B515" s="46"/>
       <c r="C515" s="46"/>
       <c r="D515" s="46"/>
       <c r="E515" s="46"/>
       <c r="F515" s="46"/>
       <c r="G515" s="46"/>
       <c r="H515" s="46"/>
       <c r="I515" s="46"/>
       <c r="J515" s="46"/>
       <c r="K515" s="46"/>
     </row>
-    <row r="516" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="516" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A516" s="46"/>
       <c r="B516" s="46"/>
       <c r="C516" s="46"/>
       <c r="D516" s="46"/>
       <c r="E516" s="46"/>
       <c r="F516" s="46"/>
       <c r="G516" s="46"/>
       <c r="H516" s="46"/>
       <c r="I516" s="46"/>
       <c r="J516" s="46"/>
       <c r="K516" s="46"/>
     </row>
-    <row r="517" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="517" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A517" s="2" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="B517" s="22"/>
       <c r="C517" s="22"/>
       <c r="D517" s="22"/>
       <c r="E517" s="22"/>
       <c r="F517" s="22"/>
       <c r="G517" s="22"/>
       <c r="H517" s="22"/>
       <c r="I517" s="22"/>
       <c r="J517" s="22"/>
       <c r="K517" s="22"/>
     </row>
-    <row r="518" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="518" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A518" s="11"/>
-      <c r="B518" s="13"/>
-[...1 lines deleted...]
-      <c r="D518" s="13"/>
+      <c r="B518" s="13" t="s">
+        <v>110</v>
+      </c>
+      <c r="C518" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="D518" s="13" t="s">
+        <v>114</v>
+      </c>
       <c r="E518" s="13" t="s">
-        <v>110</v>
+        <v>126</v>
       </c>
       <c r="F518" s="13" t="s">
-        <v>111</v>
+        <v>128</v>
       </c>
       <c r="G518" s="13" t="s">
-        <v>114</v>
+        <v>142</v>
       </c>
       <c r="H518" s="13" t="s">
-        <v>126</v>
+        <v>216</v>
       </c>
       <c r="I518" s="13" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="J518" s="13" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="K518" s="13" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-    <row r="519" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="519" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A519" s="109" t="s">
         <v>73</v>
       </c>
-      <c r="B519" s="16"/>
-[...1 lines deleted...]
-      <c r="D519" s="16"/>
+      <c r="B519" s="16">
+        <v>13505.08</v>
+      </c>
+      <c r="C519" s="16">
+        <v>13552.84</v>
+      </c>
+      <c r="D519" s="16">
+        <v>16394.89</v>
+      </c>
       <c r="E519" s="16">
-        <v>13505.08</v>
+        <v>15173.38</v>
       </c>
       <c r="F519" s="16">
-        <v>13552.84</v>
+        <v>16065.53</v>
       </c>
       <c r="G519" s="16">
-        <v>16394.89</v>
+        <v>5.8797051151424498</v>
       </c>
       <c r="H519" s="16">
-        <v>15173.38</v>
-[...5 lines deleted...]
-        <v>5.8797051151424498</v>
+        <v>4.4358183235449378</v>
+      </c>
+      <c r="I519" s="60">
+        <v>15205.49</v>
+      </c>
+      <c r="J519" s="60">
+        <v>15861.37</v>
       </c>
       <c r="K519" s="16">
-        <v>4.4358183235449378</v>
-[...2 lines deleted...]
-    <row r="520" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>4.3134420528375017</v>
+      </c>
+    </row>
+    <row r="520" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A520" s="109" t="s">
         <v>23</v>
       </c>
-      <c r="B520" s="49"/>
-[...1 lines deleted...]
-      <c r="D520" s="49"/>
+      <c r="B520" s="49">
+        <v>3</v>
+      </c>
+      <c r="C520" s="49">
+        <v>3</v>
+      </c>
+      <c r="D520" s="49">
+        <v>2</v>
+      </c>
       <c r="E520" s="49">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F520" s="49">
-        <v>3</v>
-[...4 lines deleted...]
-      <c r="H520" s="49">
         <v>4</v>
+      </c>
+      <c r="G520" s="49" t="s">
+        <v>26</v>
+      </c>
+      <c r="H520" s="49" t="s">
+        <v>26</v>
       </c>
       <c r="I520" s="49">
         <v>4</v>
       </c>
-      <c r="J520" s="49" t="s">
-        <v>26</v>
+      <c r="J520" s="49">
+        <v>4</v>
       </c>
       <c r="K520" s="49" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="521" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="521" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A521" s="15" t="s">
         <v>75</v>
       </c>
-      <c r="B521" s="110"/>
-[...1 lines deleted...]
-      <c r="D521" s="110"/>
+      <c r="B521" s="110">
+        <v>8.2259569584909897</v>
+      </c>
+      <c r="C521" s="110">
+        <v>7.7121941112693895</v>
+      </c>
+      <c r="D521" s="110">
+        <v>8.5056157933354424</v>
+      </c>
       <c r="E521" s="110">
-        <v>8.2259569584909897</v>
+        <v>7.5345602611928717</v>
       </c>
       <c r="F521" s="110">
-        <v>7.7121941112693895</v>
-[...5 lines deleted...]
-        <v>7.5345602611928717</v>
+        <v>7.5167119089329288</v>
+      </c>
+      <c r="G521" s="88" t="s">
+        <v>26</v>
+      </c>
+      <c r="H521" s="88" t="s">
+        <v>26</v>
       </c>
       <c r="I521" s="110">
-        <v>7.5167119089329288</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>7.5638610811470928</v>
+      </c>
+      <c r="J521" s="110">
+        <v>7.2752270560029437</v>
       </c>
       <c r="K521" s="88" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="522" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="522" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A522" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="B522" s="78"/>
-[...1 lines deleted...]
-      <c r="D522" s="78"/>
+      <c r="B522" s="78">
+        <v>133.89873528163679</v>
+      </c>
+      <c r="C522" s="78">
+        <v>112.15960898843301</v>
+      </c>
+      <c r="D522" s="78">
+        <v>125.96483410101071</v>
+      </c>
       <c r="E522" s="78">
-        <v>133.89873528163679</v>
+        <v>109.84186873454449</v>
       </c>
       <c r="F522" s="78">
-        <v>112.15960898843301</v>
-[...5 lines deleted...]
-        <v>109.84186873454449</v>
+        <v>108.32456786227694</v>
+      </c>
+      <c r="G522" s="77" t="s">
+        <v>26</v>
+      </c>
+      <c r="H522" s="77" t="s">
+        <v>26</v>
       </c>
       <c r="I522" s="78">
-        <v>108.32456786227694</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>109.65937815292104</v>
+      </c>
+      <c r="J522" s="78">
+        <v>108.96177874013692</v>
       </c>
       <c r="K522" s="77" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="523" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="523" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A523" s="54" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="524" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="524" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A524" s="54" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="525" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="525" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A525" s="54" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="526" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="526" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A526" s="4" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="527" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="527" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A527" s="20" t="s">
         <v>125</v>
       </c>
     </row>
-    <row r="528" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="528" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A528" s="20" t="s">
         <v>118</v>
       </c>
     </row>
-    <row r="529" spans="1:11" ht="54.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A529" s="133" t="s">
+    <row r="529" spans="1:11" ht="54.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A529" s="140" t="s">
         <v>74</v>
       </c>
-      <c r="B529" s="133"/>
-[...10 lines deleted...]
-    <row r="530" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B529" s="140"/>
+      <c r="C529" s="140"/>
+      <c r="D529" s="140"/>
+      <c r="E529" s="140"/>
+      <c r="F529" s="140"/>
+      <c r="G529" s="140"/>
+      <c r="H529" s="140"/>
+      <c r="I529" s="140"/>
+      <c r="J529" s="140"/>
+      <c r="K529" s="140"/>
+    </row>
+    <row r="530" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A530" s="46"/>
       <c r="B530" s="46"/>
       <c r="C530" s="46"/>
       <c r="D530" s="46"/>
       <c r="E530" s="46"/>
       <c r="F530" s="46"/>
       <c r="G530" s="46"/>
       <c r="H530" s="46"/>
       <c r="I530" s="46"/>
       <c r="J530" s="46"/>
       <c r="K530" s="46"/>
     </row>
-    <row r="531" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="531" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A531" s="46"/>
       <c r="B531" s="46"/>
       <c r="C531" s="46"/>
       <c r="D531" s="46"/>
       <c r="E531" s="46"/>
       <c r="F531" s="46"/>
       <c r="G531" s="46"/>
       <c r="H531" s="46"/>
       <c r="I531" s="46"/>
       <c r="J531" s="46"/>
       <c r="K531" s="46"/>
     </row>
-    <row r="532" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="532" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A532" s="46"/>
       <c r="B532" s="46"/>
       <c r="C532" s="46"/>
       <c r="D532" s="46"/>
       <c r="E532" s="46"/>
       <c r="F532" s="46"/>
       <c r="G532" s="46"/>
       <c r="H532" s="46"/>
       <c r="I532" s="46"/>
       <c r="J532" s="46"/>
       <c r="K532" s="46"/>
     </row>
-    <row r="533" spans="1:11" ht="12" x14ac:dyDescent="0.2">
+    <row r="533" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A533" s="2" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="B533" s="15"/>
       <c r="C533" s="15"/>
       <c r="D533" s="15"/>
       <c r="E533" s="15"/>
       <c r="F533" s="15"/>
       <c r="G533" s="15"/>
       <c r="H533" s="15"/>
       <c r="I533" s="15"/>
       <c r="J533" s="15"/>
       <c r="K533" s="22"/>
     </row>
-    <row r="534" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="534" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A534" s="11"/>
       <c r="B534" s="12">
         <v>2021</v>
       </c>
       <c r="C534" s="12">
         <v>2022</v>
       </c>
       <c r="D534" s="12">
         <v>2023</v>
       </c>
       <c r="E534" s="12">
         <v>2024</v>
       </c>
       <c r="F534" s="12">
         <v>2025</v>
       </c>
       <c r="G534" s="13" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="H534" s="13" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="I534" s="13" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="J534" s="13" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="K534" s="13" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-    <row r="535" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="535" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A535" s="15" t="s">
         <v>123</v>
       </c>
       <c r="B535" s="16">
         <v>1428.71</v>
       </c>
       <c r="C535" s="16">
         <v>3316.01</v>
       </c>
       <c r="D535" s="16">
         <v>3872.96</v>
       </c>
       <c r="E535" s="16">
         <v>4130.74</v>
       </c>
       <c r="F535" s="16">
         <v>4276.1000000000004</v>
       </c>
       <c r="G535" s="16">
         <v>3.5189820710090829</v>
       </c>
       <c r="H535" s="16">
         <v>31.530339809075159</v>
       </c>
       <c r="I535" s="16">
-        <v>381.79999999999995</v>
+        <v>1424.36</v>
       </c>
       <c r="J535" s="16">
-        <v>375.7</v>
+        <v>1475.7300000000002</v>
       </c>
       <c r="K535" s="16">
-        <v>-1.5976951283394361</v>
-[...2 lines deleted...]
-    <row r="536" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>3.6065320565025942</v>
+      </c>
+    </row>
+    <row r="536" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A536" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B536" s="49">
         <v>2</v>
       </c>
       <c r="C536" s="49">
         <v>1</v>
       </c>
       <c r="D536" s="49">
         <v>1</v>
       </c>
       <c r="E536" s="49">
         <v>1</v>
       </c>
       <c r="F536" s="49">
         <v>1</v>
       </c>
       <c r="G536" s="91" t="s">
         <v>26</v>
       </c>
       <c r="H536" s="91" t="s">
         <v>26</v>
       </c>
       <c r="I536" s="49">
         <v>1</v>
       </c>
       <c r="J536" s="49">
         <v>1</v>
       </c>
       <c r="K536" s="16" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="537" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="537" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A537" s="15" t="s">
         <v>112</v>
       </c>
       <c r="B537" s="16">
         <v>14.109099599453298</v>
       </c>
       <c r="C537" s="16">
         <v>15.626858511381277</v>
       </c>
       <c r="D537" s="16">
         <v>15.2059558649738</v>
       </c>
       <c r="E537" s="16">
         <v>14.887824301803231</v>
       </c>
       <c r="F537" s="16">
         <v>14.678788856601955</v>
       </c>
       <c r="G537" s="19" t="s">
         <v>26</v>
       </c>
       <c r="H537" s="42" t="s">
         <v>26</v>
       </c>
       <c r="I537" s="16">
-        <v>12.564542190600614</v>
+        <v>14.418321216501564</v>
       </c>
       <c r="J537" s="16">
-        <v>12.12440015361231</v>
-[...1 lines deleted...]
-      <c r="K537" s="117" t="s">
+        <v>14.293310552833907</v>
+      </c>
+      <c r="K537" s="118" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="538" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="538" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A538" s="100" t="s">
         <v>124</v>
       </c>
       <c r="B538" s="102">
         <v>372.96</v>
       </c>
       <c r="C538" s="102">
         <v>321.86</v>
       </c>
       <c r="D538" s="102">
         <v>310.52999999999997</v>
       </c>
       <c r="E538" s="102">
         <v>311.68</v>
       </c>
       <c r="F538" s="102">
         <v>311.25</v>
       </c>
       <c r="G538" s="102">
         <v>-0.13796201232033073</v>
       </c>
       <c r="H538" s="16">
         <v>-4.4211554633684642</v>
       </c>
       <c r="I538" s="102">
-        <v>38.629999999999995</v>
+        <v>116.21</v>
       </c>
       <c r="J538" s="102">
-        <v>38.11</v>
+        <v>120.52</v>
       </c>
       <c r="K538" s="102">
-        <v>-1.3461040641987991</v>
-[...2 lines deleted...]
-    <row r="539" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>3.7088030289992275</v>
+      </c>
+    </row>
+    <row r="539" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A539" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B539" s="49">
         <v>3</v>
       </c>
       <c r="C539" s="49">
         <v>3</v>
       </c>
       <c r="D539" s="49">
         <v>5</v>
       </c>
       <c r="E539" s="49">
         <v>5</v>
       </c>
       <c r="F539" s="49">
         <v>5</v>
       </c>
       <c r="G539" s="91" t="s">
         <v>26</v>
       </c>
       <c r="H539" s="91" t="s">
         <v>26</v>
       </c>
       <c r="I539" s="49">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J539" s="49">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="K539" s="16" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="540" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="540" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A540" s="1" t="s">
         <v>112</v>
       </c>
       <c r="B540" s="17">
         <v>10.434695025222215</v>
       </c>
       <c r="C540" s="17">
         <v>5.8168135659384053</v>
       </c>
       <c r="D540" s="17">
         <v>4.8654035074525135</v>
       </c>
       <c r="E540" s="17">
         <v>4.5525320245972276</v>
       </c>
       <c r="F540" s="17">
         <v>4.3497947735381546</v>
       </c>
       <c r="G540" s="18" t="s">
         <v>26</v>
       </c>
       <c r="H540" s="18" t="s">
         <v>26</v>
       </c>
       <c r="I540" s="17">
-        <v>5.6149071934185084</v>
+        <v>4.9585472109505337</v>
       </c>
       <c r="J540" s="17">
-        <v>5.2724053014581784</v>
-[...1 lines deleted...]
-      <c r="K540" s="118" t="s">
+        <v>4.8966590418767542</v>
+      </c>
+      <c r="K540" s="119" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="541" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="541" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A541" s="4" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="542" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="542" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A542" s="54" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="543" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="543" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A543" s="4" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="544" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="544" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A544" s="4" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="545" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="545" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A545" s="20" t="s">
         <v>125</v>
       </c>
     </row>
-    <row r="546" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="546" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A546" s="4" t="s">
-        <v>214</v>
-[...3 lines deleted...]
-      <c r="A547" s="123" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="547" spans="1:11" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A547" s="130" t="s">
         <v>113</v>
       </c>
-      <c r="B547" s="123"/>
-[...10 lines deleted...]
-    <row r="548" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B547" s="130"/>
+      <c r="C547" s="130"/>
+      <c r="D547" s="130"/>
+      <c r="E547" s="130"/>
+      <c r="F547" s="130"/>
+      <c r="G547" s="130"/>
+      <c r="H547" s="130"/>
+      <c r="I547" s="130"/>
+      <c r="J547" s="130"/>
+      <c r="K547" s="130"/>
+    </row>
+    <row r="548" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A548" s="46"/>
       <c r="B548" s="46"/>
       <c r="C548" s="46"/>
       <c r="D548" s="46"/>
       <c r="E548" s="46"/>
       <c r="F548" s="46"/>
       <c r="G548" s="46"/>
       <c r="H548" s="46"/>
       <c r="I548" s="46"/>
       <c r="J548" s="46"/>
       <c r="K548" s="46"/>
     </row>
-    <row r="549" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="549" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A549" s="46"/>
       <c r="B549" s="46"/>
       <c r="C549" s="46"/>
       <c r="D549" s="46"/>
       <c r="E549" s="46"/>
       <c r="F549" s="46"/>
       <c r="G549" s="46"/>
       <c r="H549" s="46"/>
       <c r="I549" s="46"/>
       <c r="J549" s="46"/>
       <c r="K549" s="46"/>
     </row>
-    <row r="550" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="550" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A550" s="2" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="B550" s="15"/>
       <c r="C550" s="15"/>
       <c r="D550" s="15"/>
       <c r="E550" s="15"/>
       <c r="F550" s="15"/>
       <c r="G550" s="15"/>
       <c r="H550" s="15"/>
       <c r="I550" s="15"/>
       <c r="J550" s="15"/>
       <c r="K550" s="22"/>
     </row>
-    <row r="551" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="551" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A551" s="11"/>
       <c r="B551" s="12">
         <v>2021</v>
       </c>
       <c r="C551" s="12">
         <v>2022</v>
       </c>
       <c r="D551" s="12">
         <v>2023</v>
       </c>
       <c r="E551" s="12">
         <v>2024</v>
       </c>
       <c r="F551" s="12">
         <v>2025</v>
       </c>
       <c r="G551" s="13" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="H551" s="13" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="I551" s="13" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="J551" s="13" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="K551" s="13" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-    <row r="552" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="552" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A552" s="15" t="s">
         <v>120</v>
       </c>
       <c r="B552" s="16">
         <v>693.30700000000002</v>
       </c>
       <c r="C552" s="16">
         <v>2114.4180000000001</v>
       </c>
       <c r="D552" s="16">
         <v>2358.6370000000002</v>
       </c>
       <c r="E552" s="16">
         <v>2461.181</v>
       </c>
       <c r="F552" s="16">
-        <v>2463.67</v>
+        <v>2457.8629999999998</v>
       </c>
       <c r="G552" s="16">
-        <v>0.10113031101735437</v>
+        <v>-0.13481332742290025</v>
       </c>
       <c r="H552" s="16">
-        <v>37.298008389821511</v>
+        <v>37.217032120141866</v>
       </c>
       <c r="I552" s="16">
-        <v>199.815</v>
+        <v>884.00900000000001</v>
       </c>
       <c r="J552" s="16">
-        <v>199.631</v>
+        <v>923.51300000000003</v>
       </c>
       <c r="K552" s="16">
-        <v>-9.2085178790379849E-2</v>
-[...2 lines deleted...]
-    <row r="553" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>4.4687327843947315</v>
+      </c>
+    </row>
+    <row r="553" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A553" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B553" s="49">
         <v>3</v>
       </c>
       <c r="C553" s="49">
         <v>2</v>
       </c>
       <c r="D553" s="49">
         <v>2</v>
       </c>
       <c r="E553" s="49">
         <v>1</v>
       </c>
       <c r="F553" s="49">
         <v>1</v>
       </c>
       <c r="G553" s="91" t="s">
         <v>26</v>
       </c>
       <c r="H553" s="91" t="s">
         <v>26</v>
       </c>
       <c r="I553" s="49">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J553" s="49">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K553" s="16" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="554" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="554" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A554" s="15" t="s">
         <v>121</v>
       </c>
       <c r="B554" s="16">
         <v>11.71547615165111</v>
       </c>
       <c r="C554" s="16">
         <v>13.799062971720124</v>
       </c>
       <c r="D554" s="16">
         <v>12.932276038846663</v>
       </c>
       <c r="E554" s="16">
         <v>12.696944218342077</v>
       </c>
       <c r="F554" s="16">
-        <v>12.477904338886121</v>
+        <v>12.470976598364221</v>
       </c>
       <c r="G554" s="19" t="s">
         <v>26</v>
       </c>
       <c r="H554" s="42" t="s">
         <v>26</v>
       </c>
       <c r="I554" s="16">
-        <v>11.021235521235521</v>
+        <v>12.53828997337059</v>
       </c>
       <c r="J554" s="16">
-        <v>10.86476878398795</v>
+        <v>12.761692191764562</v>
       </c>
       <c r="K554" s="42" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="555" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="555" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A555" s="100" t="s">
         <v>122</v>
       </c>
       <c r="B555" s="102">
         <v>3079.3890000000001</v>
       </c>
       <c r="C555" s="102">
         <v>9047.8019999999997</v>
       </c>
       <c r="D555" s="102">
         <v>9926.9619999999995</v>
       </c>
       <c r="E555" s="102">
         <v>10220.6</v>
       </c>
       <c r="F555" s="102">
-        <v>10063.528</v>
+        <v>10060.777</v>
       </c>
       <c r="G555" s="102">
-        <v>-1.5368177993464192</v>
+        <v>-1.5637340273565183</v>
       </c>
       <c r="H555" s="16">
-        <v>34.453287726795253</v>
+        <v>34.444098133504689</v>
       </c>
       <c r="I555" s="102">
-        <v>817.05399999999997</v>
+        <v>3515.7049999999999</v>
       </c>
       <c r="J555" s="102">
-        <v>786.78</v>
+        <v>3485.91</v>
       </c>
       <c r="K555" s="16">
-        <v>-3.70526305482869</v>
-[...2 lines deleted...]
-    <row r="556" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-0.84748293727716273</v>
+      </c>
+    </row>
+    <row r="556" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A556" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B556" s="49">
         <v>1</v>
       </c>
       <c r="C556" s="49">
         <v>1</v>
       </c>
       <c r="D556" s="49">
         <v>1</v>
       </c>
       <c r="E556" s="49">
         <v>1</v>
       </c>
       <c r="F556" s="49">
         <v>1</v>
       </c>
       <c r="G556" s="91" t="s">
         <v>26</v>
       </c>
       <c r="H556" s="91" t="s">
         <v>26</v>
       </c>
       <c r="I556" s="49">
         <v>1</v>
       </c>
       <c r="J556" s="49">
         <v>1</v>
       </c>
       <c r="K556" s="16" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="557" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="557" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A557" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B557" s="17">
         <v>16.502036905447078</v>
       </c>
       <c r="C557" s="17">
         <v>19.330480315903877</v>
       </c>
       <c r="D557" s="17">
         <v>18.431015334488933</v>
       </c>
       <c r="E557" s="17">
         <v>18.085153387160108</v>
       </c>
       <c r="F557" s="17">
-        <v>17.66735893986942</v>
+        <v>17.654305799182829</v>
       </c>
       <c r="G557" s="18" t="s">
         <v>26</v>
       </c>
       <c r="H557" s="18" t="s">
         <v>26</v>
       </c>
       <c r="I557" s="17">
-        <v>15.692701513045208</v>
+        <v>17.535761415424275</v>
       </c>
       <c r="J557" s="17">
-        <v>15.021020034899749</v>
-[...1 lines deleted...]
-      <c r="K557" s="118" t="s">
+        <v>17.170277098780701</v>
+      </c>
+      <c r="K557" s="119" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="558" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="558" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A558" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B558" s="46"/>
       <c r="C558" s="46"/>
       <c r="D558" s="46"/>
       <c r="E558" s="46"/>
       <c r="F558" s="46"/>
       <c r="G558" s="46"/>
       <c r="H558" s="46"/>
       <c r="I558" s="46"/>
       <c r="J558" s="46"/>
       <c r="K558" s="46"/>
     </row>
-    <row r="559" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="559" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A559" s="54" t="s">
         <v>97</v>
       </c>
       <c r="B559" s="46"/>
       <c r="C559" s="46"/>
       <c r="D559" s="46"/>
       <c r="E559" s="46"/>
       <c r="F559" s="46"/>
       <c r="G559" s="46"/>
       <c r="H559" s="46"/>
       <c r="I559" s="46"/>
       <c r="J559" s="46"/>
       <c r="K559" s="46"/>
     </row>
-    <row r="560" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="560" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A560" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B560" s="46"/>
       <c r="C560" s="46"/>
       <c r="D560" s="46"/>
       <c r="E560" s="46"/>
       <c r="F560" s="46"/>
       <c r="G560" s="46"/>
       <c r="H560" s="46"/>
       <c r="I560" s="46"/>
       <c r="J560" s="46"/>
       <c r="K560" s="46"/>
     </row>
-    <row r="561" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="561" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A561" s="4" t="s">
         <v>62</v>
       </c>
       <c r="B561" s="46"/>
       <c r="C561" s="46"/>
       <c r="D561" s="46"/>
       <c r="E561" s="46"/>
       <c r="F561" s="46"/>
       <c r="G561" s="46"/>
       <c r="H561" s="46"/>
       <c r="I561" s="46"/>
       <c r="J561" s="46"/>
       <c r="K561" s="46"/>
     </row>
-    <row r="562" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="562" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A562" s="20" t="s">
         <v>125</v>
       </c>
       <c r="B562" s="46"/>
       <c r="C562" s="46"/>
       <c r="D562" s="46"/>
       <c r="E562" s="46"/>
       <c r="F562" s="46"/>
       <c r="G562" s="46"/>
       <c r="H562" s="46"/>
       <c r="I562" s="46"/>
       <c r="J562" s="46"/>
       <c r="K562" s="46"/>
     </row>
-    <row r="563" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="563" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A563" s="4" t="s">
         <v>98</v>
       </c>
       <c r="B563" s="46"/>
       <c r="C563" s="46"/>
       <c r="D563" s="46"/>
       <c r="E563" s="46"/>
       <c r="F563" s="46"/>
       <c r="G563" s="46"/>
       <c r="H563" s="46"/>
       <c r="I563" s="46"/>
       <c r="J563" s="46"/>
       <c r="K563" s="46"/>
     </row>
-    <row r="564" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="564" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A564" s="4" t="s">
         <v>99</v>
       </c>
       <c r="B564" s="46"/>
       <c r="C564" s="46"/>
       <c r="D564" s="46"/>
       <c r="E564" s="46"/>
       <c r="F564" s="46"/>
       <c r="G564" s="46"/>
       <c r="H564" s="46"/>
       <c r="I564" s="46"/>
       <c r="J564" s="46"/>
       <c r="K564" s="86"/>
     </row>
-    <row r="565" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="565" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A565" s="4" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="B565" s="46"/>
       <c r="C565" s="46"/>
       <c r="D565" s="46"/>
       <c r="E565" s="46"/>
       <c r="F565" s="46"/>
       <c r="G565" s="46"/>
       <c r="H565" s="46"/>
       <c r="I565" s="46"/>
       <c r="J565" s="46"/>
       <c r="K565" s="86"/>
     </row>
-    <row r="566" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="566" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A566" s="92"/>
       <c r="B566" s="92"/>
       <c r="C566" s="92"/>
       <c r="D566" s="92"/>
       <c r="E566" s="92"/>
       <c r="F566" s="92"/>
       <c r="G566" s="92"/>
       <c r="H566" s="92"/>
       <c r="I566" s="7"/>
       <c r="J566" s="7"/>
       <c r="K566" s="7"/>
     </row>
-    <row r="567" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-    <row r="568" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="567" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A567" s="120"/>
+      <c r="B567" s="120"/>
+      <c r="C567" s="120"/>
+      <c r="D567" s="120"/>
+      <c r="E567" s="120"/>
+      <c r="F567" s="120"/>
+      <c r="G567" s="120"/>
+      <c r="H567" s="120"/>
+      <c r="I567" s="120"/>
+      <c r="J567" s="120"/>
+      <c r="K567" s="120"/>
+    </row>
+    <row r="568" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C568" s="84"/>
       <c r="D568" s="84"/>
       <c r="E568" s="84"/>
       <c r="F568" s="84"/>
       <c r="G568" s="84"/>
       <c r="H568" s="84"/>
       <c r="I568" s="84"/>
       <c r="J568" s="84"/>
       <c r="K568" s="84"/>
     </row>
-    <row r="569" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A569" s="120" t="s">
+    <row r="569" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A569" s="121" t="s">
         <v>55</v>
       </c>
-      <c r="B569" s="121">
-        <v>46134</v>
+      <c r="B569" s="122">
+        <v>46244</v>
       </c>
       <c r="C569" s="46"/>
       <c r="D569" s="46"/>
       <c r="E569" s="46"/>
       <c r="F569" s="46"/>
       <c r="G569" s="46"/>
       <c r="H569" s="46"/>
       <c r="I569" s="46"/>
       <c r="J569" s="46"/>
       <c r="K569" s="46"/>
     </row>
-    <row r="570" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="570" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A570" s="94" t="s">
         <v>116</v>
       </c>
       <c r="C570" s="46"/>
       <c r="D570" s="46"/>
       <c r="E570" s="46"/>
       <c r="F570" s="46"/>
       <c r="G570" s="46"/>
       <c r="H570" s="46"/>
       <c r="I570" s="46"/>
       <c r="J570" s="46"/>
       <c r="K570" s="46"/>
     </row>
-    <row r="571" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A571" s="120" t="s">
+    <row r="571" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A571" s="121" t="s">
         <v>117</v>
       </c>
       <c r="C571" s="46"/>
       <c r="D571" s="46"/>
       <c r="E571" s="46"/>
       <c r="F571" s="46"/>
       <c r="G571" s="46"/>
       <c r="H571" s="46"/>
       <c r="I571" s="46"/>
       <c r="J571" s="46"/>
       <c r="K571" s="46"/>
     </row>
-    <row r="572" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="572" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A572" s="93"/>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A413:K424">
     <sortCondition descending="1" ref="H413:H424"/>
     <sortCondition descending="1" ref="F413:F424"/>
     <sortCondition ref="A413:A424"/>
   </sortState>
   <mergeCells count="52">
-    <mergeCell ref="J68:K68"/>
-[...7 lines deleted...]
-    <mergeCell ref="A23:C24"/>
+    <mergeCell ref="A281:K281"/>
+    <mergeCell ref="A282:K282"/>
+    <mergeCell ref="A283:K283"/>
+    <mergeCell ref="A284:K284"/>
+    <mergeCell ref="A329:K329"/>
+    <mergeCell ref="C254:C255"/>
+    <mergeCell ref="C270:C273"/>
+    <mergeCell ref="C274:C275"/>
+    <mergeCell ref="A261:K261"/>
+    <mergeCell ref="A262:K262"/>
+    <mergeCell ref="A263:K263"/>
+    <mergeCell ref="A454:C455"/>
+    <mergeCell ref="A456:C457"/>
+    <mergeCell ref="A379:K379"/>
+    <mergeCell ref="A547:K547"/>
+    <mergeCell ref="D290:D294"/>
+    <mergeCell ref="D305:D309"/>
+    <mergeCell ref="A450:K450"/>
+    <mergeCell ref="A449:K449"/>
+    <mergeCell ref="A407:K407"/>
+    <mergeCell ref="A428:J428"/>
+    <mergeCell ref="A333:C334"/>
+    <mergeCell ref="A335:C336"/>
+    <mergeCell ref="A529:K529"/>
+    <mergeCell ref="A514:K514"/>
+    <mergeCell ref="A496:K496"/>
+    <mergeCell ref="A485:K485"/>
     <mergeCell ref="A359:K359"/>
     <mergeCell ref="A37:D37"/>
     <mergeCell ref="A38:D38"/>
     <mergeCell ref="A50:K50"/>
     <mergeCell ref="A39:D39"/>
     <mergeCell ref="A40:D40"/>
     <mergeCell ref="H56:I56"/>
     <mergeCell ref="J56:K56"/>
     <mergeCell ref="A46:C48"/>
     <mergeCell ref="A52:K52"/>
     <mergeCell ref="A264:K264"/>
     <mergeCell ref="F77:K77"/>
     <mergeCell ref="G49:K49"/>
     <mergeCell ref="F64:K64"/>
     <mergeCell ref="H68:I68"/>
     <mergeCell ref="C250:C253"/>
-    <mergeCell ref="A454:C455"/>
-[...25 lines deleted...]
-    <mergeCell ref="A329:K329"/>
+    <mergeCell ref="J68:K68"/>
+    <mergeCell ref="A21:C22"/>
+    <mergeCell ref="E30:F30"/>
+    <mergeCell ref="A29:D30"/>
+    <mergeCell ref="E32:F32"/>
+    <mergeCell ref="A31:D32"/>
+    <mergeCell ref="E31:F31"/>
+    <mergeCell ref="E29:F29"/>
+    <mergeCell ref="A23:C24"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <conditionalFormatting sqref="B537:G537 I537:K537 B540:K540 B554:G554 I554:K554 B557:K557">
-    <cfRule type="cellIs" dxfId="51" priority="116" operator="lessThan">
+    <cfRule type="cellIs" dxfId="70" priority="115" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
+  <conditionalFormatting sqref="B519:H519 B501:H501 B502:F502 B503:H504 B505:F506 G506:H506 B507:H507 B520:F520 B521:H521 B536:F536 I536:J536 B539:F539 I539:J539 B553:F553 I553:J553 B556:F556 I556:J556">
+    <cfRule type="cellIs" dxfId="69" priority="85" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
   <conditionalFormatting sqref="B440:J441 B442:K442">
-    <cfRule type="cellIs" dxfId="50" priority="17" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="68" priority="16" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B475:K479">
+    <cfRule type="cellIs" dxfId="67" priority="59" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B476:K476 B478:K478 B503:K503 B506:K506 B521:K521">
+    <cfRule type="cellIs" dxfId="66" priority="116" operator="lessThan">
+      <formula>1</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B490:K492">
+    <cfRule type="cellIs" dxfId="65" priority="33" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B501:K507">
+    <cfRule type="cellIs" dxfId="64" priority="58" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B519:K522">
+    <cfRule type="cellIs" dxfId="63" priority="26" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B8:K10">
-    <cfRule type="cellIs" dxfId="49" priority="432" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="62" priority="431" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B464:K466">
-    <cfRule type="cellIs" dxfId="48" priority="36" stopIfTrue="1" operator="lessThan">
-[...29 lines deleted...]
-    <cfRule type="cellIs" dxfId="42" priority="27" operator="lessThan">
+    <cfRule type="cellIs" dxfId="61" priority="35" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D250:K255 D270:K275">
-    <cfRule type="cellIs" dxfId="41" priority="401" operator="lessThan">
+    <cfRule type="cellIs" dxfId="60" priority="400" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E46:E48">
-    <cfRule type="cellIs" dxfId="40" priority="283" operator="lessThan">
+    <cfRule type="cellIs" dxfId="59" priority="282" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E22:K22 E24:K24">
-    <cfRule type="cellIs" dxfId="39" priority="122" operator="lessThan">
+    <cfRule type="cellIs" dxfId="58" priority="121" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E334:K334 E336:K336">
-    <cfRule type="cellIs" dxfId="38" priority="47" operator="lessThan">
+    <cfRule type="cellIs" dxfId="57" priority="46" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E455:K455 E457:K457">
-    <cfRule type="cellIs" dxfId="37" priority="46" operator="lessThan">
+    <cfRule type="cellIs" dxfId="56" priority="45" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F37:K40">
-    <cfRule type="cellIs" dxfId="36" priority="514" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="55" priority="513" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G320:H321">
-    <cfRule type="cellIs" dxfId="35" priority="6" operator="lessThan">
+    <cfRule type="cellIs" dxfId="54" priority="5" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G440:H441">
-    <cfRule type="cellIs" dxfId="34" priority="10" operator="lessThan">
+    <cfRule type="cellIs" dxfId="53" priority="9" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="G475:H475">
+    <cfRule type="cellIs" dxfId="52" priority="407" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="G477:H477">
+    <cfRule type="cellIs" dxfId="51" priority="406" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="G501:H501 G504:H504 I502:J502 I505:J505">
+    <cfRule type="cellIs" dxfId="50" priority="89" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G535:H535">
-    <cfRule type="cellIs" dxfId="33" priority="16" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="49" priority="15" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G538:H538">
-    <cfRule type="cellIs" dxfId="32" priority="15" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="48" priority="14" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G552:H552">
-    <cfRule type="cellIs" dxfId="31" priority="14" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="47" priority="13" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G555:H555">
-    <cfRule type="cellIs" dxfId="30" priority="13" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="46" priority="12" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G30:K30 G32:K32">
-    <cfRule type="cellIs" dxfId="29" priority="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="45" priority="56" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G47:K47">
-    <cfRule type="cellIs" dxfId="28" priority="120" operator="lessThan">
+    <cfRule type="cellIs" dxfId="44" priority="119" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H537">
-    <cfRule type="cellIs" dxfId="27" priority="11" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="43" priority="10" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H554">
-    <cfRule type="cellIs" dxfId="26" priority="12" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="42" priority="11" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="I476:J476">
+    <cfRule type="cellIs" dxfId="41" priority="337" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="I478:J479">
+    <cfRule type="cellIs" dxfId="40" priority="88" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="I502:J503">
+    <cfRule type="cellIs" dxfId="39" priority="83" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="I505:J507">
+    <cfRule type="cellIs" dxfId="38" priority="78" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="I520:J520 G519:H519">
+    <cfRule type="cellIs" dxfId="37" priority="31" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="I520:J521">
+    <cfRule type="cellIs" dxfId="36" priority="30" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="I474:K474">
+    <cfRule type="cellIs" dxfId="35" priority="339" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="I500:K500">
+    <cfRule type="cellIs" dxfId="34" priority="32" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="I518:K518">
+    <cfRule type="cellIs" dxfId="33" priority="25" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I320:K321 B320:F321 B322:K322">
-    <cfRule type="cellIs" dxfId="25" priority="18" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="32" priority="17" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="J108:K125">
+    <cfRule type="cellIs" dxfId="31" priority="55" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="J290:K294">
+    <cfRule type="cellIs" dxfId="30" priority="158" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="J305:K309">
+    <cfRule type="cellIs" dxfId="29" priority="49" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J82:K99">
-    <cfRule type="cellIs" dxfId="24" priority="156" stopIfTrue="1" operator="lessThan">
-[...4 lines deleted...]
-    <cfRule type="cellIs" dxfId="23" priority="56" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="28" priority="155" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J132:K149">
-    <cfRule type="cellIs" dxfId="22" priority="55" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="27" priority="54" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J158:K175">
-    <cfRule type="cellIs" dxfId="21" priority="54" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="26" priority="53" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J183:K192">
-    <cfRule type="cellIs" dxfId="20" priority="149" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="25" priority="148" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J201:K210">
-    <cfRule type="cellIs" dxfId="19" priority="53" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="24" priority="52" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J217:K226">
-    <cfRule type="cellIs" dxfId="18" priority="52" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="23" priority="51" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J233:K242">
-    <cfRule type="cellIs" dxfId="17" priority="51" stopIfTrue="1" operator="lessThan">
-[...9 lines deleted...]
-    <cfRule type="cellIs" dxfId="15" priority="50" operator="lessThan">
+    <cfRule type="cellIs" dxfId="22" priority="50" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J344:K356">
-    <cfRule type="cellIs" dxfId="14" priority="44" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="21" priority="43" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J364:K376">
-    <cfRule type="cellIs" dxfId="13" priority="42" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="20" priority="41" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J392:K404">
-    <cfRule type="cellIs" dxfId="12" priority="40" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="19" priority="39" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J413:K425">
-    <cfRule type="cellIs" dxfId="11" priority="38" stopIfTrue="1" operator="lessThan">
-[...19 lines deleted...]
-    <cfRule type="cellIs" dxfId="7" priority="32" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="18" priority="37" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K320:K321">
-    <cfRule type="cellIs" dxfId="6" priority="4" operator="lessThan">
+    <cfRule type="cellIs" dxfId="17" priority="3" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K440:K441">
-    <cfRule type="cellIs" dxfId="5" priority="8" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="16" priority="6" operator="lessThan">
       <formula>0</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="4" priority="7" operator="lessThan">
+  </conditionalFormatting>
+  <conditionalFormatting sqref="K475">
+    <cfRule type="cellIs" dxfId="15" priority="332" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="K477">
+    <cfRule type="cellIs" dxfId="14" priority="331" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="K501">
+    <cfRule type="cellIs" dxfId="13" priority="79" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="12" priority="81" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="K503:K504">
+    <cfRule type="cellIs" dxfId="11" priority="68" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="K504">
+    <cfRule type="cellIs" dxfId="10" priority="80" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="K506:K507">
+    <cfRule type="cellIs" dxfId="9" priority="67" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="K519">
+    <cfRule type="cellIs" dxfId="8" priority="28" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="7" priority="29" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="K521">
+    <cfRule type="cellIs" dxfId="6" priority="27" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K535:K536">
-    <cfRule type="cellIs" dxfId="3" priority="426" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="5" priority="425" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K538:K539">
-    <cfRule type="cellIs" dxfId="2" priority="144" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="4" priority="143" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K552:K553">
-    <cfRule type="cellIs" dxfId="1" priority="24" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="3" priority="23" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K555:K556">
-    <cfRule type="cellIs" dxfId="0" priority="2" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="2" priority="1" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="K440:K441">
+    <cfRule type="cellIs" dxfId="1" priority="7" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
     <hyperlink ref="A571" r:id="rId1" display="www.portugalglobal.pt" xr:uid="{EF4896EE-7F6A-4798-9ABC-F2F0B6A38550}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0.19685039370078741" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="5" manualBreakCount="5">
     <brk id="103" max="16383" man="1"/>
     <brk id="153" max="16383" man="1"/>
     <brk id="197" max="16383" man="1"/>
     <brk id="285" max="16383" man="1"/>
     <brk id="530" max="16383" man="1"/>
   </rowBreaks>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>