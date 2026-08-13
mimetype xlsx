--- v0 (2026-05-04)
+++ v1 (2026-08-13)
@@ -7,156 +7,116 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/richData/richValueRel.xml" ContentType="application/vnd.ms-excel.richvaluerel+xml"/>
   <Override PartName="/xl/richData/rdrichvalue.xml" ContentType="application/vnd.ms-excel.rdrichvalue+xml"/>
   <Override PartName="/xl/richData/rdrichvaluestructure.xml" ContentType="application/vnd.ms-excel.rdrichvaluestructure+xml"/>
   <Override PartName="/xl/richData/rdRichValueTypes.xml" ContentType="application/vnd.ms-excel.rdrichvaluetypes+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\DBITD\_Conhecimento\Direção de Informação\Estatística\Mercados Externos\Moçambique\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BB0D2961-8D44-41A1-B652-002075709E0D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{729281F3-DD7B-426C-82A1-0CD2792FF063}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="15" yWindow="-16320" windowWidth="29040" windowHeight="15720" tabRatio="932" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" tabRatio="932" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Moçambique" sheetId="75" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Moçambique!$A$1:$K$407</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Moçambique!$2:$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
-  <connection id="1" xr16:uid="{00000000-0015-0000-FFFF-FFFF00000000}" keepAlive="1" name="Connection" type="5" refreshedVersion="8">
-[...40 lines deleted...]
-    <dbPr connection="Provider=MSOLAP.3;Cache Authentication=False;Persist Security Info=True;User ID=&quot;&quot;;Initial Catalog=ComercioExternoConf;Data Source=sicorp41;Impersonation Level=Impersonate;Location=sicorp41;Mode=ReadWrite;Protection Level=Pkt Privacy;Auto Synch Period=20000;Default Isolation Mode=0;Default MDX Visual Mode=0;MDX Compatibility=1;MDX Unique Name Style=0;Non Empty Threshold=0;SQLQueryMode=Calculated;Safety Options=2;Secured Cell Value=0;SQL Compatibility=0;Compression Level=0;Real Time Olap=False;MDX Missing Member Mode=Error;Packet Size=4096" command="ComercioExternoSegredo" commandType="1"/>
+  <connection id="1" xr16:uid="{00000000-0015-0000-FFFF-FFFF00000000}" keepAlive="1" name="Connection" type="5" refreshedVersion="8" saveData="1">
+    <dbPr connection="Provider=MSOLAP.8;Cache Authentication=False;Persist Security Info=True;User ID=iacardoso;Initial Catalog=ComercioExterno;Data Source=sicorp44;Impersonation Level=Impersonate;Location=sicorp44;Mode=ReadWrite;Protection Level=Pkt Privacy;Auto Synch Period=20000;Default Isolation Mode=0;Default MDX Visual Mode=0;MDX Compatibility=1;MDX Unique Name Style=0;Non Empty Threshold=0;SQLQueryMode=Calculated;Safety Options=2;Secured Cell Value=0;SQL Compatibility=0;Compression Level=0;Real Time Olap=False;MDX Missing Member Mode=Error;Packet Size=4096;Update Isolation Level=2" command="ComercioExternoSegredo" commandType="1"/>
     <olapPr rowDrillCount="1000" serverFill="0" serverNumberFormat="0" serverFont="0" serverFontColor="0"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xlrd="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata">
   <metadataTypes count="1">
     <metadataType name="XLRICHVALUE" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1"/>
   </metadataTypes>
   <futureMetadata name="XLRICHVALUE" count="1">
     <bk>
       <extLst>
         <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
           <xlrd:rvb i="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <valueMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </valueMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="516" uniqueCount="186">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="523" uniqueCount="189">
   <si>
     <t>Notas:</t>
   </si>
   <si>
     <t>Fonte: INE - Instituto Nacional de Estatística</t>
   </si>
   <si>
     <t>tvh %</t>
   </si>
   <si>
     <t>Unidades: pp - pontos percentuais; tvh % - taxa de variação homóloga em percentagem</t>
   </si>
   <si>
     <t>pp</t>
   </si>
   <si>
     <t>Pastas celulósicas e papel</t>
   </si>
   <si>
     <t>Matérias têxteis</t>
   </si>
   <si>
     <t>Vestuário</t>
   </si>
   <si>
@@ -452,66 +412,78 @@
     <r>
       <t>Importações</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="9"/>
         <color rgb="FF002060"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t>a</t>
     </r>
   </si>
   <si>
     <t>tvma % - taxa de variação média anual (composta) em percentagem</t>
   </si>
   <si>
     <t>tvh % - taxa de variação homóloga em percentagem; tvma % - taxa de variação média anual (composta) em percentagem</t>
   </si>
   <si>
     <t>2024 dez</t>
   </si>
   <si>
-    <t>2020 a 2024: resultados definitivos</t>
-[...1 lines deleted...]
-  <si>
     <t>Fonte: DGE - Direção Geral da Economia (Ministério da Economia e da Coesão Territorial) a partir de dados de base do INE</t>
   </si>
   <si>
     <t>2025 dez</t>
   </si>
   <si>
-    <t>2021 a 2024: resultados definitivos; 2025 e 2026: resultados preliminares</t>
-[...5 lines deleted...]
-    <t>2026 jan/fev</t>
+    <t>2025 jan/mar</t>
+  </si>
+  <si>
+    <t>2026 jan/mar</t>
+  </si>
+  <si>
+    <t>2025 mar</t>
+  </si>
+  <si>
+    <t>2026 mar</t>
+  </si>
+  <si>
+    <t>2021 a 2024: resultados definitivos; 2025: resultados preliminares</t>
+  </si>
+  <si>
+    <t>2025 jan/jun</t>
+  </si>
+  <si>
+    <t>2026 jan/jun</t>
+  </si>
+  <si>
+    <t>2021 a 2025: resultados definitivos; 2026: resultados preliminares</t>
   </si>
   <si>
     <t>PORTUGAL - RELACIONAMENTO ECONÓMICO COM MOÇAMBIQUE</t>
   </si>
   <si>
     <t>Balança Comercial de Bens de Portugal com Moçambique</t>
   </si>
   <si>
     <t>tvh % 25/24</t>
   </si>
   <si>
     <t>tvma % 25/21</t>
   </si>
   <si>
     <t>tvh % 26/25</t>
   </si>
   <si>
     <t>Posição e Quota de Moçambique no Comércio Internacional Português de Bens</t>
   </si>
   <si>
     <t>Moçambique como cliente de Portugal</t>
   </si>
   <si>
     <t>Moçambique como fornecedor de Portugal</t>
   </si>
@@ -527,63 +499,63 @@
   <si>
     <t>Portugal como fornecedor de Moçambique</t>
   </si>
   <si>
     <t>% Import. Moçambique</t>
   </si>
   <si>
     <t>Fonte: ITC - International Trade Centre</t>
   </si>
   <si>
     <t>Contributo de Moçambique para o Crescimento do Comércio Internacional Português de Bens</t>
   </si>
   <si>
     <t>Moçambique - contribuição p/ o cresc. das exportações globais de Portugal</t>
   </si>
   <si>
     <t>Moçambique - contribuição p/ o cresc. das importações globais de Portugal</t>
   </si>
   <si>
     <t>Empresas exportadoras de bens para Moçambique</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>Empresas Portuguesas Exportadoras de Bens para Moçambique por Escalão de Exportação Individual em Valor em 2024</t>
+    <t>Empresas Portuguesas Exportadoras de Bens para Moçambique por Escalão de Exportação Individual em Valor em 2025</t>
   </si>
   <si>
     <t>M€</t>
   </si>
   <si>
     <t>Conf</t>
   </si>
   <si>
     <t>Conf = Confidencial (&lt;3 empresas em pelo menos um dos escalões)</t>
   </si>
   <si>
-    <t>Empresas Portuguesas Exportadoras de Bens para Moçambique por Nível de Exposição ao Mercado em 2024</t>
+    <t>Empresas Portuguesas Exportadoras de Bens para Moçambique por Nível de Exposição ao Mercado em 2025</t>
   </si>
   <si>
     <t>Exportações de Portugal para Moçambique por Grupos de Produtos</t>
   </si>
   <si>
     <t>% Tot 21</t>
   </si>
   <si>
     <t>% Tot 24</t>
   </si>
   <si>
     <t>% Tot 25</t>
   </si>
   <si>
     <t>vh M€ 25/24</t>
   </si>
   <si>
     <t>Importações de Portugal Provenientes de Moçambique por Grupos de Produtos</t>
   </si>
   <si>
     <t>&gt;1000%</t>
   </si>
   <si>
     <t>% Tot 26</t>
   </si>
@@ -644,63 +616,60 @@
   <si>
     <t>7605 Fios de alumínio (exceto cordas, cabos, entrançados e outros artefactos da posição 7614, fios...</t>
   </si>
   <si>
     <t>0801 Cocos, castanha-do-brasil e castanha-de-caju, frescos ou secos, com ou sem casca ou pelados</t>
   </si>
   <si>
     <t>8431 Partes reconhecíveis como exclusiva ou principalmente destinadas às máquinas e aparelhos das...</t>
   </si>
   <si>
     <t>5308 Fios de outras fibras têxteis vegetais e fios de papel (exceto fios de linho, fios de juta ou de...</t>
   </si>
   <si>
     <t>8474 Máquinas e aparelhos para selecionar, peneirar, separar, lavar, esmagar, moer, misturar ou...</t>
   </si>
   <si>
     <t>7103 Pedras preciosas ou semipreciosas, mesmo trabalhadas ou combinadas, mas não enfiadas, nem...</t>
   </si>
   <si>
     <t>2106 Preparações alimentícias, não especificadas nem compreendidas noutras posições</t>
   </si>
   <si>
     <t>4819 Caixas, sacos, bolsas, cartuchos e outras embalagens, de papel, cartão, pasta (ouate) de...</t>
   </si>
   <si>
-    <t>1517 Margarina, misturas ou preparações alimentícias de gorduras ou de óleos animais, vegetais ou de...</t>
-[...2 lines deleted...]
-    <t>3206 Matérias corantes inorgânicas ou de origem mineral, não especificadas nem compreendidas noutras...</t>
+    <t>8443 Máquinas e aparelhos de impressão por meio de placas, cilindros e outros elementos de impressão...</t>
   </si>
   <si>
     <t>2710 Óleos de petróleo ou de minerais betuminosos (exceto óleos brutos) e preparações não...</t>
   </si>
   <si>
-    <t>0303 Peixes congelados (exceto os filetes de peixes e outra carne de peixes da posição 0304)</t>
-[...2 lines deleted...]
-    <t>8543 Máquinas e aparelhos, elétricos, com função própria, não especificados nem compreendidos em...</t>
+    <t>0804 Tâmaras, figos, ananases ou abacaxis, abacates, goiabas, mangas e mangostões, frescos ou secos</t>
+  </si>
+  <si>
+    <t>5205 Fios de algodão (exceto linhas para costurar), contendo, em peso = &gt; 85%, de algodão, não...</t>
   </si>
   <si>
     <t>Exportação de Produtos Industriais Transformados para Moçambique por Graus de Intensidade Tecnológica</t>
   </si>
   <si>
     <t>Importação de Produtos Industriais Transformados de Moçambique por Graus de Intensidade Tecnológica</t>
   </si>
   <si>
     <t>Exportação de Bens para Moçambique por Meios de Transporte</t>
   </si>
   <si>
     <t>Importação de Bens de Moçambique por Meios de Transporte</t>
   </si>
   <si>
     <t>Balança Comercial de Serviços de Portugal com Moçambique</t>
   </si>
   <si>
     <t>Posição e Quota de Moçambique no Comércio Internacional Português de Serviços</t>
   </si>
   <si>
     <t>Balança Comercial de Bens e Serviços de Portugal com Moçambique</t>
   </si>
   <si>
     <t>Posição e Quota de Moçambique no Comércio Internacional Português de Bens e Serviços</t>
   </si>
@@ -1017,51 +986,51 @@
         <color rgb="FF005629"/>
       </top>
       <bottom style="hair">
         <color rgb="FF005629"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FF005629"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="144">
+  <cellXfs count="145">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
@@ -1340,165 +1309,208 @@
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="8" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="7" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="5" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...46 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
-  <dxfs count="32">
+  <dxfs count="40">
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
@@ -2103,893 +2115,893 @@
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C3250995-AF3B-4024-B239-B6B14584E211}">
   <sheetPr codeName="Sheet20">
     <tabColor rgb="FF0070C0"/>
   </sheetPr>
   <dimension ref="A2:K408"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A403" sqref="A403"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.88671875" style="4" customWidth="1"/>
     <col min="2" max="2" width="9" style="4" bestFit="1" customWidth="1"/>
     <col min="3" max="11" width="8.6640625" style="4" customWidth="1"/>
     <col min="12" max="16384" width="9.109375" style="4"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="6"/>
     </row>
     <row r="3" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="92" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="7" t="e" vm="1">
         <v>#VALUE!</v>
       </c>
     </row>
     <row r="4" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="6"/>
     </row>
     <row r="5" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="6"/>
     </row>
     <row r="6" spans="1:11" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.25">
       <c r="A6" s="2" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="B6" s="8"/>
       <c r="C6" s="8"/>
       <c r="D6" s="8"/>
       <c r="E6" s="8"/>
       <c r="F6" s="8"/>
       <c r="G6" s="8"/>
       <c r="H6" s="8"/>
       <c r="I6" s="8"/>
       <c r="J6" s="8"/>
       <c r="K6" s="9"/>
     </row>
     <row r="7" spans="1:11" s="14" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="11">
         <v>0</v>
       </c>
       <c r="B7" s="12">
         <v>2021</v>
       </c>
       <c r="C7" s="12">
         <v>2022</v>
       </c>
       <c r="D7" s="12">
         <v>2023</v>
       </c>
       <c r="E7" s="12">
         <v>2024</v>
       </c>
       <c r="F7" s="12">
         <v>2025</v>
       </c>
       <c r="G7" s="13" t="s">
+        <v>116</v>
+      </c>
+      <c r="H7" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="J7" s="13" t="s">
         <v>112</v>
       </c>
-      <c r="H7" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K7" s="13" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="16">
         <v>194.64508600000002</v>
       </c>
       <c r="C8" s="16">
         <v>222.61211300000002</v>
       </c>
       <c r="D8" s="16">
         <v>214.27284499999999</v>
       </c>
       <c r="E8" s="16">
         <v>216.08123900000001</v>
       </c>
       <c r="F8" s="16">
-        <v>167.27374799999998</v>
+        <v>167.17446799999999</v>
       </c>
       <c r="G8" s="16">
-        <v>-22.587565318431011</v>
+        <v>-22.63351100092499</v>
       </c>
       <c r="H8" s="16">
-        <v>-3.7177820725348365</v>
+        <v>-3.7320715635104862</v>
       </c>
       <c r="I8" s="16">
-        <v>19.782353000000001</v>
+        <v>71.401539</v>
       </c>
       <c r="J8" s="16">
-        <v>22.505341000000001</v>
+        <v>85.795982000000009</v>
       </c>
       <c r="K8" s="16">
-        <v>13.764732638225599</v>
+        <v>20.159849775787059</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="16">
         <v>40.509762000000002</v>
       </c>
       <c r="C9" s="16">
         <v>58.634607000000003</v>
       </c>
       <c r="D9" s="16">
         <v>35.336082000000005</v>
       </c>
       <c r="E9" s="16">
         <v>26.212392999999999</v>
       </c>
       <c r="F9" s="16">
-        <v>26.061833</v>
+        <v>26.061831999999999</v>
       </c>
       <c r="G9" s="16">
-        <v>-0.57438479577197976</v>
+        <v>-0.57438861076132852</v>
       </c>
       <c r="H9" s="16">
-        <v>-10.440570902189439</v>
+        <v>-10.440571761294692</v>
       </c>
       <c r="I9" s="16">
-        <v>5.1564560000000004</v>
+        <v>12.04045</v>
       </c>
       <c r="J9" s="16">
-        <v>4.9263320000000004</v>
+        <v>10.968699000000001</v>
       </c>
       <c r="K9" s="16">
-        <v>-4.462832612166185</v>
+        <v>-8.9012536906843103</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="16">
         <v>154.13532400000003</v>
       </c>
       <c r="C10" s="16">
         <v>163.97750600000001</v>
       </c>
       <c r="D10" s="16">
         <v>178.93676299999998</v>
       </c>
       <c r="E10" s="16">
         <v>189.86884600000002</v>
       </c>
       <c r="F10" s="16">
-        <v>141.21191499999998</v>
+        <v>141.11263599999998</v>
       </c>
       <c r="G10" s="16" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="16" t="s">
         <v>24</v>
       </c>
       <c r="I10" s="16">
-        <v>14.625897</v>
+        <v>59.361089</v>
       </c>
       <c r="J10" s="16">
-        <v>17.579008999999999</v>
+        <v>74.827283000000008</v>
       </c>
       <c r="K10" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="17">
         <v>480.48933489167382</v>
       </c>
       <c r="C11" s="17">
         <v>379.65993871162129</v>
       </c>
       <c r="D11" s="17">
         <v>606.38540798043186</v>
       </c>
       <c r="E11" s="17">
         <v>824.34762442330248</v>
       </c>
       <c r="F11" s="17">
-        <v>641.83416415875274</v>
+        <v>641.4532485667163</v>
       </c>
       <c r="G11" s="18" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="18" t="s">
         <v>24</v>
       </c>
       <c r="I11" s="17">
-        <v>383.64242805523793</v>
+        <v>593.01387406616857</v>
       </c>
       <c r="J11" s="17">
-        <v>456.83768369651096</v>
+        <v>782.18922772883093</v>
       </c>
       <c r="K11" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="20" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="21"/>
     </row>
     <row r="19" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="2" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="B19" s="22"/>
       <c r="C19" s="22"/>
       <c r="D19" s="22"/>
     </row>
     <row r="20" spans="1:11" s="25" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="23">
         <v>0</v>
       </c>
       <c r="B20" s="23">
         <v>0</v>
       </c>
       <c r="C20" s="23">
         <v>0</v>
       </c>
       <c r="D20" s="24">
         <v>0</v>
       </c>
       <c r="E20" s="12">
         <v>2021</v>
       </c>
       <c r="F20" s="12">
         <v>2022</v>
       </c>
       <c r="G20" s="12">
         <v>2023</v>
       </c>
       <c r="H20" s="12">
         <v>2024</v>
       </c>
       <c r="I20" s="12">
         <v>2025</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="K20" s="13" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="126" t="s">
-[...5 lines deleted...]
-      <c r="C21" s="126">
+      <c r="A21" s="123" t="s">
+        <v>120</v>
+      </c>
+      <c r="B21" s="123">
+        <v>0</v>
+      </c>
+      <c r="C21" s="123">
         <v>0</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="27">
         <v>36</v>
       </c>
       <c r="F21" s="27">
         <v>36</v>
       </c>
       <c r="G21" s="27">
         <v>37</v>
       </c>
       <c r="H21" s="27">
         <v>37</v>
       </c>
       <c r="I21" s="27">
         <v>42</v>
       </c>
       <c r="J21" s="27">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="K21" s="27">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="126">
-[...5 lines deleted...]
-      <c r="C22" s="126">
+      <c r="A22" s="123">
+        <v>0</v>
+      </c>
+      <c r="B22" s="123">
+        <v>0</v>
+      </c>
+      <c r="C22" s="123">
         <v>0</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E22" s="28">
         <v>0.3059566142390836</v>
       </c>
       <c r="F22" s="28">
         <v>0.28393410437605437</v>
       </c>
       <c r="G22" s="28">
         <v>0.27705249270322008</v>
       </c>
       <c r="H22" s="28">
         <v>0.27388434080376101</v>
       </c>
       <c r="I22" s="28">
-        <v>0.21079724199046238</v>
+        <v>0.21170019447983734</v>
       </c>
       <c r="J22" s="28">
-        <v>0.13829697426593709</v>
+        <v>0.17564273586676793</v>
       </c>
       <c r="K22" s="28">
-        <v>0.18395269943099948</v>
+        <v>0.20744847976270192</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="127" t="s">
-[...5 lines deleted...]
-      <c r="C23" s="127">
+      <c r="A23" s="126" t="s">
+        <v>121</v>
+      </c>
+      <c r="B23" s="126">
+        <v>0</v>
+      </c>
+      <c r="C23" s="126">
         <v>0</v>
       </c>
       <c r="D23" s="29" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="30">
         <v>70</v>
       </c>
       <c r="F23" s="30">
         <v>66</v>
       </c>
       <c r="G23" s="30">
         <v>78</v>
       </c>
       <c r="H23" s="30">
         <v>77</v>
       </c>
       <c r="I23" s="30">
         <v>85</v>
       </c>
       <c r="J23" s="30">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="K23" s="30">
-        <v>72</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="128">
-[...5 lines deleted...]
-      <c r="C24" s="128">
+      <c r="A24" s="127">
+        <v>0</v>
+      </c>
+      <c r="B24" s="127">
+        <v>0</v>
+      </c>
+      <c r="C24" s="127">
         <v>0</v>
       </c>
       <c r="D24" s="31" t="s">
         <v>30</v>
       </c>
       <c r="E24" s="32">
         <v>4.8721406861505598E-2</v>
       </c>
       <c r="F24" s="32">
         <v>5.3517498540334357E-2</v>
       </c>
       <c r="G24" s="32">
         <v>3.3605912053138426E-2</v>
       </c>
       <c r="H24" s="32">
         <v>2.4441952437474643E-2</v>
       </c>
       <c r="I24" s="32">
-        <v>2.3370463028555329E-2</v>
+        <v>2.3254319666658713E-2</v>
       </c>
       <c r="J24" s="32">
-        <v>2.849980422037102E-2</v>
+        <v>2.1472195145906411E-2</v>
       </c>
       <c r="K24" s="32">
-        <v>2.8466983187623123E-2</v>
+        <v>1.8395959441887922E-2</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B25" s="33"/>
       <c r="C25" s="34"/>
     </row>
     <row r="26" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="35"/>
       <c r="B26" s="36"/>
       <c r="C26" s="36"/>
       <c r="D26" s="36"/>
       <c r="E26" s="36"/>
       <c r="F26" s="36"/>
       <c r="G26" s="36"/>
       <c r="H26" s="36"/>
       <c r="I26" s="36"/>
       <c r="J26" s="36"/>
     </row>
     <row r="27" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="2" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="B27" s="37"/>
       <c r="C27" s="38"/>
       <c r="D27" s="37"/>
       <c r="E27" s="37"/>
       <c r="F27" s="37"/>
       <c r="G27" s="37"/>
       <c r="H27" s="37"/>
       <c r="I27" s="37"/>
       <c r="J27" s="37"/>
       <c r="K27" s="37"/>
     </row>
     <row r="28" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="23">
         <v>0</v>
       </c>
       <c r="B28" s="23">
         <v>0</v>
       </c>
       <c r="C28" s="23">
         <v>0</v>
       </c>
       <c r="D28" s="24">
         <v>0</v>
       </c>
       <c r="E28" s="12">
         <v>0</v>
       </c>
       <c r="F28" s="12">
         <v>0</v>
       </c>
-      <c r="G28" s="142">
-[...2 lines deleted...]
-      <c r="H28" s="142">
+      <c r="G28" s="143">
         <v>2021</v>
       </c>
-      <c r="I28" s="142">
+      <c r="H28" s="143">
         <v>2022</v>
       </c>
-      <c r="J28" s="143">
+      <c r="I28" s="143">
         <v>2023</v>
       </c>
-      <c r="K28" s="143">
+      <c r="J28" s="144">
         <v>2024</v>
       </c>
+      <c r="K28" s="144">
+        <v>2025</v>
+      </c>
     </row>
     <row r="29" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="126" t="s">
-[...11 lines deleted...]
-      <c r="E29" s="138" t="s">
+      <c r="A29" s="123" t="s">
+        <v>123</v>
+      </c>
+      <c r="B29" s="123">
+        <v>0</v>
+      </c>
+      <c r="C29" s="123">
+        <v>0</v>
+      </c>
+      <c r="D29" s="123">
+        <v>0</v>
+      </c>
+      <c r="E29" s="124" t="s">
         <v>21</v>
       </c>
-      <c r="F29" s="138">
+      <c r="F29" s="124">
         <v>0</v>
       </c>
       <c r="G29" s="27">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="H29" s="27">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="I29" s="27">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="J29" s="27">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="K29" s="27">
-        <v>30</v>
+        <v>26</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="126">
-[...14 lines deleted...]
-      <c r="F30" s="138">
+      <c r="A30" s="123">
+        <v>0</v>
+      </c>
+      <c r="B30" s="123">
+        <v>0</v>
+      </c>
+      <c r="C30" s="123">
+        <v>0</v>
+      </c>
+      <c r="D30" s="123">
+        <v>0</v>
+      </c>
+      <c r="E30" s="124" t="s">
+        <v>124</v>
+      </c>
+      <c r="F30" s="124">
         <v>0</v>
       </c>
       <c r="G30" s="28">
-        <v>0.64245126269172892</v>
+        <v>0.5282797104516983</v>
       </c>
       <c r="H30" s="28">
-        <v>0.52827960710426913</v>
+        <v>0.31263496279249992</v>
       </c>
       <c r="I30" s="28">
-        <v>0.31263503905407197</v>
+        <v>0.25860186802786567</v>
       </c>
       <c r="J30" s="28">
-        <v>0.25860189927345467</v>
+        <v>0.27437835886667733</v>
       </c>
       <c r="K30" s="28">
-        <v>0.27437849252583485</v>
+        <v>0.47415042382422407</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="127" t="s">
-[...11 lines deleted...]
-      <c r="E31" s="140" t="s">
+      <c r="A31" s="126" t="s">
+        <v>125</v>
+      </c>
+      <c r="B31" s="126">
+        <v>0</v>
+      </c>
+      <c r="C31" s="126">
+        <v>0</v>
+      </c>
+      <c r="D31" s="126">
+        <v>0</v>
+      </c>
+      <c r="E31" s="128" t="s">
         <v>21</v>
       </c>
-      <c r="F31" s="140">
+      <c r="F31" s="128">
         <v>0</v>
       </c>
       <c r="G31" s="30">
         <v>6</v>
       </c>
       <c r="H31" s="30">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="I31" s="30">
         <v>7</v>
       </c>
       <c r="J31" s="30">
         <v>7</v>
       </c>
       <c r="K31" s="30">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="32" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="128">
-[...14 lines deleted...]
-      <c r="F32" s="139">
+      <c r="A32" s="127">
+        <v>0</v>
+      </c>
+      <c r="B32" s="127">
+        <v>0</v>
+      </c>
+      <c r="C32" s="127">
+        <v>0</v>
+      </c>
+      <c r="D32" s="127">
+        <v>0</v>
+      </c>
+      <c r="E32" s="125" t="s">
+        <v>126</v>
+      </c>
+      <c r="F32" s="125">
         <v>0</v>
       </c>
       <c r="G32" s="32">
-        <v>3.5778273684236686</v>
+        <v>3.512590086373208</v>
       </c>
       <c r="H32" s="32">
-        <v>3.5125909011045851</v>
+        <v>1.9105450216555815</v>
       </c>
       <c r="I32" s="32">
-        <v>1.9105450216555815</v>
+        <v>2.6767305525537703</v>
       </c>
       <c r="J32" s="32">
-        <v>2.6767300209256542</v>
+        <v>3.2421356606809191</v>
       </c>
       <c r="K32" s="32">
-        <v>3.2421374202903674</v>
+        <v>2.2480564865475769</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="B33" s="33"/>
       <c r="C33" s="34"/>
     </row>
     <row r="34" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="35"/>
       <c r="B34" s="36"/>
       <c r="C34" s="36"/>
       <c r="D34" s="36"/>
       <c r="E34" s="36"/>
       <c r="F34" s="36"/>
       <c r="G34" s="36"/>
       <c r="H34" s="36"/>
       <c r="I34" s="36"/>
       <c r="J34" s="36"/>
     </row>
     <row r="35" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="2" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="B35" s="37"/>
       <c r="C35" s="37"/>
       <c r="D35" s="37"/>
       <c r="E35" s="37"/>
       <c r="F35" s="37"/>
       <c r="G35" s="37"/>
       <c r="H35" s="37"/>
       <c r="I35" s="37"/>
       <c r="J35" s="37"/>
       <c r="K35" s="37"/>
     </row>
     <row r="36" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="23">
         <v>0</v>
       </c>
       <c r="B36" s="23">
         <v>0</v>
       </c>
       <c r="C36" s="23">
         <v>0</v>
       </c>
       <c r="D36" s="23">
         <v>0</v>
       </c>
       <c r="E36" s="39" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="13">
         <v>2021</v>
       </c>
       <c r="G36" s="13">
         <v>2022</v>
       </c>
       <c r="H36" s="13">
         <v>2023</v>
       </c>
       <c r="I36" s="13">
         <v>2024</v>
       </c>
       <c r="J36" s="13">
         <v>2025</v>
       </c>
       <c r="K36" s="13" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
     </row>
     <row r="37" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="126" t="s">
-[...8 lines deleted...]
-      <c r="D37" s="126">
+      <c r="A37" s="123" t="s">
+        <v>129</v>
+      </c>
+      <c r="B37" s="123">
+        <v>0</v>
+      </c>
+      <c r="C37" s="123">
+        <v>0</v>
+      </c>
+      <c r="D37" s="123">
         <v>0</v>
       </c>
       <c r="E37" s="26" t="s">
         <v>4</v>
       </c>
       <c r="F37" s="40">
         <v>-9.67561995088876E-3</v>
       </c>
       <c r="G37" s="40">
         <v>4.3960508159209502E-2</v>
       </c>
       <c r="H37" s="40">
         <v>-1.0636449916505187E-2</v>
       </c>
       <c r="I37" s="40">
         <v>2.3382340654950796E-3</v>
       </c>
       <c r="J37" s="40">
-        <v>-6.1863804376003709E-2</v>
+        <v>-6.1989642405630124E-2</v>
       </c>
       <c r="K37" s="40">
-        <v>1.9036208754461905E-2</v>
+        <v>3.5409311692822833E-2</v>
       </c>
     </row>
     <row r="38" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="133" t="s">
+      <c r="A38" s="130" t="s">
         <v>31</v>
       </c>
-      <c r="B38" s="133">
-[...5 lines deleted...]
-      <c r="D38" s="133">
+      <c r="B38" s="130">
+        <v>0</v>
+      </c>
+      <c r="C38" s="130">
+        <v>0</v>
+      </c>
+      <c r="D38" s="130">
         <v>0</v>
       </c>
       <c r="E38" s="41" t="s">
         <v>2</v>
       </c>
       <c r="F38" s="42">
         <v>18.343770509814043</v>
       </c>
       <c r="G38" s="42">
         <v>23.2388490869163</v>
       </c>
       <c r="H38" s="42">
         <v>-1.3552804405528664</v>
       </c>
       <c r="I38" s="42">
         <v>2.0104785650741244</v>
       </c>
       <c r="J38" s="42">
-        <v>0.58031804673719245</v>
+        <v>9.1877061696347309E-2</v>
       </c>
       <c r="K38" s="42">
-        <v>-14.470848480582053</v>
+        <v>1.7370904819408279</v>
       </c>
     </row>
     <row r="39" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A39" s="127" t="s">
-[...8 lines deleted...]
-      <c r="D39" s="127">
+      <c r="A39" s="126" t="s">
+        <v>130</v>
+      </c>
+      <c r="B39" s="126">
+        <v>0</v>
+      </c>
+      <c r="C39" s="126">
+        <v>0</v>
+      </c>
+      <c r="D39" s="126">
         <v>0</v>
       </c>
       <c r="E39" s="43" t="s">
         <v>4</v>
       </c>
       <c r="F39" s="44">
         <v>6.9437076259225598E-3</v>
       </c>
       <c r="G39" s="44">
         <v>2.1798892512543654E-2</v>
       </c>
       <c r="H39" s="44">
         <v>-2.1265236376180427E-2</v>
       </c>
       <c r="I39" s="44">
         <v>-8.6769633977583169E-3</v>
       </c>
       <c r="J39" s="44">
-        <v>-1.4039085859067556E-4</v>
+        <v>-1.4039179104855694E-4</v>
       </c>
       <c r="K39" s="44">
-        <v>-1.2718985571502318E-3</v>
+        <v>-1.9112945628959337E-3</v>
       </c>
     </row>
     <row r="40" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="134" t="s">
+      <c r="A40" s="131" t="s">
         <v>32</v>
       </c>
-      <c r="B40" s="134">
-[...5 lines deleted...]
-      <c r="D40" s="134">
+      <c r="B40" s="131">
+        <v>0</v>
+      </c>
+      <c r="C40" s="131">
+        <v>0</v>
+      </c>
+      <c r="D40" s="131">
         <v>0</v>
       </c>
       <c r="E40" s="45" t="s">
         <v>2</v>
       </c>
       <c r="F40" s="17">
         <v>22.011918431971004</v>
       </c>
       <c r="G40" s="17">
         <v>31.770544770324882</v>
       </c>
       <c r="H40" s="17">
         <v>-4.0280111631669717</v>
       </c>
       <c r="I40" s="17">
         <v>1.9924603779147958</v>
       </c>
       <c r="J40" s="17">
-        <v>3.9840825968701177</v>
+        <v>4.5034255776094412</v>
       </c>
       <c r="K40" s="17">
-        <v>-4.3526829528640123</v>
+        <v>6.3325924630490569</v>
       </c>
     </row>
     <row r="41" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B41" s="33"/>
       <c r="C41" s="34"/>
     </row>
     <row r="42" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="43" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="46"/>
     </row>
     <row r="44" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="2" t="s">
         <v>60</v>
       </c>
       <c r="B44" s="37"/>
       <c r="C44" s="37"/>
       <c r="D44" s="37"/>
       <c r="E44" s="37"/>
@@ -2998,1371 +3010,1371 @@
       <c r="H44" s="37"/>
       <c r="I44" s="37"/>
       <c r="J44" s="37"/>
       <c r="K44" s="37"/>
     </row>
     <row r="45" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="23">
         <v>0</v>
       </c>
       <c r="B45" s="23">
         <v>0</v>
       </c>
       <c r="C45" s="23">
         <v>0</v>
       </c>
       <c r="D45" s="23">
         <v>0</v>
       </c>
       <c r="E45" s="23">
         <v>0</v>
       </c>
       <c r="F45" s="23">
         <v>0</v>
       </c>
       <c r="G45" s="12">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="H45" s="12">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="I45" s="12">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="J45" s="12">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="K45" s="12">
-        <v>2024</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="46" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="135" t="s">
-[...5 lines deleted...]
-      <c r="C46" s="135">
+      <c r="A46" s="132" t="s">
+        <v>131</v>
+      </c>
+      <c r="B46" s="132">
+        <v>0</v>
+      </c>
+      <c r="C46" s="132">
         <v>0</v>
       </c>
       <c r="D46" s="47" t="s">
         <v>27</v>
       </c>
       <c r="E46" s="47"/>
       <c r="F46" s="47"/>
       <c r="G46" s="48">
-        <v>1508</v>
+        <v>1428</v>
       </c>
       <c r="H46" s="48">
-        <v>1428</v>
+        <v>1291</v>
       </c>
       <c r="I46" s="48">
-        <v>1291</v>
+        <v>1227</v>
       </c>
       <c r="J46" s="48">
-        <v>1227</v>
+        <v>1158</v>
       </c>
       <c r="K46" s="48">
-        <v>1158</v>
+        <v>962</v>
       </c>
     </row>
     <row r="47" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A47" s="126">
-[...5 lines deleted...]
-      <c r="C47" s="126">
+      <c r="A47" s="123">
+        <v>0</v>
+      </c>
+      <c r="B47" s="123">
+        <v>0</v>
+      </c>
+      <c r="C47" s="123">
         <v>0</v>
       </c>
       <c r="D47" s="50" t="s">
         <v>57</v>
       </c>
       <c r="E47" s="50"/>
       <c r="F47" s="50"/>
       <c r="G47" s="51">
-        <v>7.2822097740003864</v>
+        <v>6.3404670988366929</v>
       </c>
       <c r="H47" s="51">
-        <v>6.3404670988366929</v>
+        <v>5.627724498692241</v>
       </c>
       <c r="I47" s="51">
-        <v>5.627724498692241</v>
+        <v>5.4344937549827259</v>
       </c>
       <c r="J47" s="51">
-        <v>5.4344937549827259</v>
+        <v>5.4697463511407109</v>
       </c>
       <c r="K47" s="51">
-        <v>5.4697463511407109</v>
+        <v>4.4642442804770521</v>
       </c>
     </row>
     <row r="48" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A48" s="128">
-[...5 lines deleted...]
-      <c r="C48" s="128">
+      <c r="A48" s="127">
+        <v>0</v>
+      </c>
+      <c r="B48" s="127">
+        <v>0</v>
+      </c>
+      <c r="C48" s="127">
         <v>0</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E48" s="1"/>
       <c r="F48" s="1"/>
       <c r="G48" s="52">
         <v>17</v>
       </c>
       <c r="H48" s="52">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="I48" s="52">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="J48" s="52">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="K48" s="52">
-        <v>21</v>
+        <v>32</v>
       </c>
     </row>
     <row r="49" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C49" s="53"/>
       <c r="F49" s="54"/>
-      <c r="G49" s="137"/>
-[...3 lines deleted...]
-      <c r="K49" s="137"/>
+      <c r="G49" s="135"/>
+      <c r="H49" s="135"/>
+      <c r="I49" s="135"/>
+      <c r="J49" s="135"/>
+      <c r="K49" s="135"/>
     </row>
     <row r="50" spans="1:11" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A50" s="122" t="s">
+      <c r="A50" s="129" t="s">
         <v>38</v>
       </c>
-      <c r="B50" s="122">
-[...26 lines deleted...]
-      <c r="K50" s="122">
+      <c r="B50" s="129">
+        <v>0</v>
+      </c>
+      <c r="C50" s="129">
+        <v>0</v>
+      </c>
+      <c r="D50" s="129">
+        <v>0</v>
+      </c>
+      <c r="E50" s="129">
+        <v>0</v>
+      </c>
+      <c r="F50" s="129">
+        <v>0</v>
+      </c>
+      <c r="G50" s="129">
+        <v>0</v>
+      </c>
+      <c r="H50" s="129">
+        <v>0</v>
+      </c>
+      <c r="I50" s="129">
+        <v>0</v>
+      </c>
+      <c r="J50" s="129">
+        <v>0</v>
+      </c>
+      <c r="K50" s="129">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="C51" s="53"/>
     </row>
     <row r="52" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A52" s="122" t="s">
-[...11 lines deleted...]
-      <c r="K52" s="122"/>
+      <c r="A52" s="129" t="s">
+        <v>132</v>
+      </c>
+      <c r="B52" s="129"/>
+      <c r="C52" s="129"/>
+      <c r="D52" s="129"/>
+      <c r="E52" s="129"/>
+      <c r="F52" s="129"/>
+      <c r="G52" s="129"/>
+      <c r="H52" s="129"/>
+      <c r="I52" s="129"/>
+      <c r="J52" s="129"/>
+      <c r="K52" s="129"/>
     </row>
     <row r="53" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="55"/>
       <c r="B53" s="55"/>
       <c r="C53" s="55"/>
       <c r="D53" s="55"/>
       <c r="E53" s="55"/>
       <c r="F53" s="55"/>
       <c r="G53" s="55"/>
       <c r="H53" s="55"/>
       <c r="I53" s="55"/>
       <c r="J53" s="55"/>
       <c r="K53" s="55"/>
     </row>
     <row r="54" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A54" s="46"/>
       <c r="B54" s="46"/>
       <c r="C54" s="56"/>
       <c r="D54" s="46"/>
       <c r="E54" s="46"/>
       <c r="F54" s="46"/>
       <c r="G54" s="46"/>
       <c r="H54" s="46"/>
       <c r="I54" s="46"/>
       <c r="J54" s="46"/>
       <c r="K54" s="46"/>
     </row>
     <row r="55" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="2" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="B55" s="37"/>
       <c r="C55" s="38"/>
       <c r="D55" s="37"/>
       <c r="E55" s="37"/>
       <c r="F55" s="37"/>
       <c r="G55" s="37"/>
       <c r="H55" s="37"/>
       <c r="I55" s="37"/>
       <c r="J55" s="37"/>
       <c r="K55" s="37"/>
     </row>
     <row r="56" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="47">
         <v>0</v>
       </c>
       <c r="B56" s="47">
         <v>0</v>
       </c>
       <c r="C56" s="57">
         <v>0</v>
       </c>
       <c r="D56" s="47">
         <v>0</v>
       </c>
       <c r="E56" s="47">
         <v>0</v>
       </c>
       <c r="F56" s="47">
         <v>0</v>
       </c>
       <c r="G56" s="47">
         <v>0</v>
       </c>
-      <c r="H56" s="129" t="s">
+      <c r="H56" s="122" t="s">
         <v>48</v>
       </c>
-      <c r="I56" s="129">
-[...2 lines deleted...]
-      <c r="J56" s="129" t="s">
+      <c r="I56" s="122">
+        <v>0</v>
+      </c>
+      <c r="J56" s="122" t="s">
         <v>45</v>
       </c>
-      <c r="K56" s="129">
+      <c r="K56" s="122">
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="1">
         <v>0</v>
       </c>
       <c r="B57" s="1">
         <v>0</v>
       </c>
       <c r="C57" s="58">
         <v>0</v>
       </c>
       <c r="D57" s="1">
         <v>0</v>
       </c>
       <c r="E57" s="1">
         <v>0</v>
       </c>
       <c r="F57" s="1">
         <v>0</v>
       </c>
       <c r="G57" s="1">
         <v>0</v>
       </c>
       <c r="H57" s="58" t="s">
         <v>49</v>
       </c>
       <c r="I57" s="58" t="s">
         <v>47</v>
       </c>
       <c r="J57" s="58" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="K57" s="58" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="58" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B58" s="22"/>
       <c r="C58" s="59"/>
       <c r="D58" s="22"/>
       <c r="E58" s="22"/>
       <c r="F58" s="37"/>
       <c r="G58" s="37"/>
       <c r="H58" s="49">
-        <v>1158</v>
+        <v>962</v>
       </c>
       <c r="I58" s="60">
         <v>100</v>
       </c>
       <c r="J58" s="60">
-        <v>216.08123900000001</v>
+        <v>167.26989</v>
       </c>
       <c r="K58" s="60">
         <v>100</v>
       </c>
     </row>
     <row r="59" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="15" t="s">
         <v>85</v>
       </c>
       <c r="B59" s="22"/>
       <c r="C59" s="59"/>
       <c r="D59" s="22"/>
       <c r="E59" s="22"/>
       <c r="F59" s="37"/>
       <c r="G59" s="37"/>
       <c r="H59" s="49" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="I59" s="60" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="J59" s="60">
-        <v>17.429141000000001</v>
+        <v>13.172549999999999</v>
       </c>
       <c r="K59" s="60">
-        <v>8.0660130794603599</v>
+        <v>7.8750275976148476</v>
       </c>
     </row>
     <row r="60" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="15" t="s">
         <v>86</v>
       </c>
       <c r="B60" s="22"/>
       <c r="C60" s="59"/>
       <c r="D60" s="22"/>
       <c r="E60" s="22"/>
       <c r="F60" s="37"/>
       <c r="G60" s="37"/>
       <c r="H60" s="49" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="I60" s="60" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="J60" s="60">
-        <v>116.69761199999999</v>
+        <v>80.971335999999994</v>
       </c>
       <c r="K60" s="60">
-        <v>54.006360080154849</v>
+        <v>48.407598044095081</v>
       </c>
     </row>
     <row r="61" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="15" t="s">
         <v>87</v>
       </c>
       <c r="B61" s="22"/>
       <c r="C61" s="59"/>
       <c r="D61" s="22"/>
       <c r="E61" s="22"/>
       <c r="F61" s="37"/>
       <c r="G61" s="37"/>
       <c r="H61" s="49" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="I61" s="60" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="J61" s="60">
-        <v>75.960170000000005</v>
+        <v>69.337444000000005</v>
       </c>
       <c r="K61" s="60">
-        <v>35.153523902183849</v>
+        <v>41.452435940503101</v>
       </c>
     </row>
     <row r="62" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="15" t="s">
         <v>88</v>
       </c>
       <c r="B62" s="22"/>
       <c r="C62" s="59"/>
       <c r="D62" s="22"/>
       <c r="E62" s="22"/>
       <c r="F62" s="37"/>
       <c r="G62" s="37"/>
       <c r="H62" s="49" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="I62" s="60" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="J62" s="60">
-        <v>5.3827E-2</v>
+        <v>5.1896999999999999E-2</v>
       </c>
       <c r="K62" s="60">
-        <v>2.491053839246081E-2</v>
+        <v>3.1025906694863013E-2</v>
       </c>
     </row>
     <row r="63" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="61" t="s">
         <v>50</v>
       </c>
       <c r="B63" s="61"/>
       <c r="C63" s="62"/>
       <c r="D63" s="61"/>
       <c r="E63" s="61"/>
       <c r="F63" s="63"/>
       <c r="G63" s="63"/>
       <c r="H63" s="64" t="s">
         <v>24</v>
       </c>
       <c r="I63" s="65" t="s">
         <v>24</v>
       </c>
       <c r="J63" s="66">
-        <v>5.9404889999999853</v>
+        <v>3.736662999999993</v>
       </c>
       <c r="K63" s="66">
-        <v>2.7491923998084786</v>
+        <v>2.2339125110921003</v>
       </c>
     </row>
     <row r="64" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A64" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C64" s="53"/>
-      <c r="F64" s="136" t="s">
-[...6 lines deleted...]
-      <c r="K64" s="136"/>
+      <c r="F64" s="134" t="s">
+        <v>136</v>
+      </c>
+      <c r="G64" s="134"/>
+      <c r="H64" s="134"/>
+      <c r="I64" s="134"/>
+      <c r="J64" s="134"/>
+      <c r="K64" s="134"/>
     </row>
     <row r="65" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="46"/>
       <c r="C65" s="53"/>
     </row>
     <row r="66" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="46"/>
       <c r="C66" s="53"/>
     </row>
     <row r="67" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A67" s="2" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="B67" s="37"/>
       <c r="C67" s="38"/>
       <c r="D67" s="37"/>
       <c r="E67" s="37"/>
       <c r="F67" s="37"/>
       <c r="G67" s="37"/>
       <c r="H67" s="37"/>
       <c r="I67" s="37"/>
       <c r="J67" s="37"/>
       <c r="K67" s="37"/>
     </row>
     <row r="68" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="47">
         <v>0</v>
       </c>
       <c r="B68" s="47">
         <v>0</v>
       </c>
       <c r="C68" s="57">
         <v>0</v>
       </c>
       <c r="D68" s="47">
         <v>0</v>
       </c>
       <c r="E68" s="47">
         <v>0</v>
       </c>
       <c r="F68" s="47">
         <v>0</v>
       </c>
       <c r="G68" s="47">
         <v>0</v>
       </c>
-      <c r="H68" s="129" t="s">
+      <c r="H68" s="122" t="s">
         <v>48</v>
       </c>
-      <c r="I68" s="129">
-[...2 lines deleted...]
-      <c r="J68" s="129" t="s">
+      <c r="I68" s="122">
+        <v>0</v>
+      </c>
+      <c r="J68" s="122" t="s">
         <v>45</v>
       </c>
-      <c r="K68" s="129">
+      <c r="K68" s="122">
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="1">
         <v>0</v>
       </c>
       <c r="B69" s="1">
         <v>0</v>
       </c>
       <c r="C69" s="58">
         <v>0</v>
       </c>
       <c r="D69" s="1">
         <v>0</v>
       </c>
       <c r="E69" s="1">
         <v>0</v>
       </c>
       <c r="F69" s="1">
         <v>0</v>
       </c>
       <c r="G69" s="1">
         <v>0</v>
       </c>
       <c r="H69" s="58" t="s">
         <v>49</v>
       </c>
       <c r="I69" s="58" t="s">
         <v>47</v>
       </c>
       <c r="J69" s="58" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="K69" s="58" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="70" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B70" s="22"/>
       <c r="C70" s="59"/>
       <c r="D70" s="22"/>
       <c r="E70" s="22"/>
       <c r="F70" s="22"/>
       <c r="G70" s="22"/>
       <c r="H70" s="49">
-        <v>1158</v>
+        <v>962</v>
       </c>
       <c r="I70" s="67">
         <v>100</v>
       </c>
       <c r="J70" s="60">
-        <v>216.08123900000001</v>
+        <v>167.26989</v>
       </c>
       <c r="K70" s="67">
         <v>100</v>
       </c>
     </row>
     <row r="71" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="15" t="s">
         <v>79</v>
       </c>
       <c r="B71" s="22"/>
       <c r="C71" s="59"/>
       <c r="D71" s="22"/>
       <c r="E71" s="22"/>
       <c r="F71" s="22"/>
       <c r="G71" s="22"/>
       <c r="H71" s="49">
-        <v>569</v>
+        <v>499</v>
       </c>
       <c r="I71" s="60">
-        <v>49.13644214162349</v>
+        <v>51.871101871101864</v>
       </c>
       <c r="J71" s="60">
-        <v>64.517566000000002</v>
+        <v>52.553452</v>
       </c>
       <c r="K71" s="67">
-        <v>29.858013726031995</v>
+        <v>31.418357482030984</v>
       </c>
     </row>
     <row r="72" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="15" t="s">
         <v>80</v>
       </c>
       <c r="B72" s="22"/>
       <c r="C72" s="59"/>
       <c r="D72" s="22"/>
       <c r="E72" s="22"/>
       <c r="F72" s="22"/>
       <c r="G72" s="22"/>
       <c r="H72" s="49">
-        <v>98</v>
+        <v>67</v>
       </c>
       <c r="I72" s="67">
-        <v>8.4628670120898093</v>
+        <v>6.9646569646569647</v>
       </c>
       <c r="J72" s="60">
-        <v>26.872205000000001</v>
+        <v>22.813490000000002</v>
       </c>
       <c r="K72" s="67">
-        <v>12.436158328396109</v>
+        <v>13.638730796080514</v>
       </c>
     </row>
     <row r="73" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="15" t="s">
         <v>81</v>
       </c>
       <c r="B73" s="22"/>
       <c r="C73" s="59"/>
       <c r="D73" s="22"/>
       <c r="E73" s="22"/>
       <c r="F73" s="22"/>
       <c r="G73" s="22"/>
       <c r="H73" s="49">
-        <v>55</v>
+        <v>46</v>
       </c>
       <c r="I73" s="67">
-        <v>4.7495682210708114</v>
+        <v>4.7817047817047822</v>
       </c>
       <c r="J73" s="60">
-        <v>16.399165</v>
+        <v>26.527508000000001</v>
       </c>
       <c r="K73" s="67">
-        <v>7.5893516141861808</v>
+        <v>15.859105305802498</v>
       </c>
     </row>
     <row r="74" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="15" t="s">
         <v>82</v>
       </c>
       <c r="B74" s="22"/>
       <c r="C74" s="59"/>
       <c r="D74" s="22"/>
       <c r="E74" s="22"/>
       <c r="F74" s="22"/>
       <c r="G74" s="22"/>
       <c r="H74" s="49">
-        <v>436</v>
+        <v>350</v>
       </c>
       <c r="I74" s="67">
-        <v>37.651122625215891</v>
+        <v>36.382536382536387</v>
       </c>
       <c r="J74" s="60">
-        <v>102.351814</v>
+        <v>61.638777000000005</v>
       </c>
       <c r="K74" s="67">
-        <v>47.367283931577234</v>
+        <v>36.849893904993905</v>
       </c>
     </row>
     <row r="75" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="50" t="s">
         <v>83</v>
       </c>
       <c r="B75" s="68"/>
       <c r="C75" s="69"/>
       <c r="D75" s="68"/>
       <c r="E75" s="68"/>
       <c r="F75" s="68"/>
       <c r="G75" s="68"/>
       <c r="H75" s="70">
-        <v>362</v>
+        <v>279</v>
       </c>
       <c r="I75" s="71">
-        <v>31.260794473229709</v>
+        <v>29.002079002079</v>
       </c>
       <c r="J75" s="72">
-        <v>43.313673999999999</v>
+        <v>35.077424000000001</v>
       </c>
       <c r="K75" s="71">
-        <v>20.045087764421787</v>
+        <v>20.970554832074082</v>
       </c>
     </row>
     <row r="76" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="73" t="s">
         <v>50</v>
       </c>
       <c r="B76" s="73"/>
       <c r="C76" s="74"/>
       <c r="D76" s="73"/>
       <c r="E76" s="73"/>
       <c r="F76" s="75"/>
       <c r="G76" s="75"/>
       <c r="H76" s="76" t="s">
         <v>24</v>
       </c>
       <c r="I76" s="77" t="s">
         <v>24</v>
       </c>
       <c r="J76" s="78">
-        <v>5.9404890000000137</v>
+        <v>3.736662999999993</v>
       </c>
       <c r="K76" s="78">
-        <v>2.7491923998084928</v>
+        <v>2.2339125110921003</v>
       </c>
     </row>
     <row r="77" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A77" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C77" s="53"/>
-      <c r="F77" s="136" t="s">
-[...6 lines deleted...]
-      <c r="K77" s="136"/>
+      <c r="F77" s="134" t="s">
+        <v>132</v>
+      </c>
+      <c r="G77" s="134"/>
+      <c r="H77" s="134"/>
+      <c r="I77" s="134"/>
+      <c r="J77" s="134"/>
+      <c r="K77" s="134"/>
     </row>
     <row r="78" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="46"/>
       <c r="C78" s="34"/>
     </row>
     <row r="79" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="46"/>
       <c r="C79" s="34"/>
     </row>
     <row r="80" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="2" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="B80" s="37"/>
       <c r="C80" s="37"/>
       <c r="D80" s="37"/>
       <c r="E80" s="37"/>
       <c r="F80" s="37"/>
       <c r="G80" s="37"/>
       <c r="H80" s="37"/>
       <c r="I80" s="37"/>
       <c r="J80" s="37"/>
       <c r="K80" s="37"/>
     </row>
     <row r="81" spans="1:11" s="25" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="23">
         <v>0</v>
       </c>
       <c r="B81" s="23">
         <v>0</v>
       </c>
       <c r="C81" s="23">
         <v>0</v>
       </c>
       <c r="D81" s="13">
         <v>2021</v>
       </c>
       <c r="E81" s="13" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="F81" s="13">
         <v>2024</v>
       </c>
       <c r="G81" s="13" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="H81" s="13">
         <v>2025</v>
       </c>
       <c r="I81" s="13" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="J81" s="13" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="K81" s="13" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
     </row>
     <row r="82" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B82" s="5"/>
       <c r="C82" s="79"/>
       <c r="D82" s="16">
         <v>55.027239999999999</v>
       </c>
       <c r="E82" s="16">
         <v>28.270551869981446</v>
       </c>
       <c r="F82" s="16">
         <v>65.775083999999993</v>
       </c>
       <c r="G82" s="16">
         <v>30.43997910434047</v>
       </c>
       <c r="H82" s="16">
-        <v>41.728463000000005</v>
+        <v>41.723759000000008</v>
       </c>
       <c r="I82" s="16">
-        <v>24.946211523878816</v>
+        <v>24.958212518433147</v>
       </c>
       <c r="J82" s="16">
-        <v>-36.558860190889291</v>
+        <v>-36.566011835119795</v>
       </c>
       <c r="K82" s="16">
-        <v>-24.046620999999988</v>
+        <v>-24.051324999999984</v>
       </c>
     </row>
     <row r="83" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B83" s="5"/>
       <c r="C83" s="79"/>
       <c r="D83" s="16">
         <v>34.762101999999999</v>
       </c>
       <c r="E83" s="16">
         <v>17.859224044320335</v>
       </c>
       <c r="F83" s="16">
         <v>43.87903</v>
       </c>
       <c r="G83" s="16">
         <v>20.306728248628747</v>
       </c>
       <c r="H83" s="16">
-        <v>34.369554999999998</v>
+        <v>34.366668000000004</v>
       </c>
       <c r="I83" s="16">
-        <v>20.546891195383509</v>
+        <v>20.557366451436835</v>
       </c>
       <c r="J83" s="16">
-        <v>-21.672026478251688</v>
+        <v>-21.678605930896822</v>
       </c>
       <c r="K83" s="16">
-        <v>-9.5094750000000019</v>
+        <v>-9.512361999999996</v>
       </c>
     </row>
     <row r="84" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B84" s="5"/>
       <c r="C84" s="79"/>
       <c r="D84" s="16">
         <v>19.981805000000001</v>
       </c>
       <c r="E84" s="16">
         <v>10.265763914533141</v>
       </c>
       <c r="F84" s="16">
         <v>29.308649999999997</v>
       </c>
       <c r="G84" s="16">
         <v>13.563718042175793</v>
       </c>
       <c r="H84" s="16">
-        <v>27.515722</v>
+        <v>27.542446000000005</v>
       </c>
       <c r="I84" s="16">
-        <v>16.449516035235849</v>
+        <v>16.475270613692043</v>
       </c>
       <c r="J84" s="16">
-        <v>-6.117402200374281</v>
+        <v>-6.0262209279512753</v>
       </c>
       <c r="K84" s="16">
-        <v>-1.7929279999999963</v>
+        <v>-1.7662039999999912</v>
       </c>
     </row>
     <row r="85" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B85" s="5"/>
       <c r="C85" s="79"/>
       <c r="D85" s="16">
         <v>21.533347999999997</v>
       </c>
       <c r="E85" s="16">
         <v>11.062877795949081</v>
       </c>
       <c r="F85" s="16">
         <v>17.222859</v>
       </c>
       <c r="G85" s="16">
         <v>7.9705480585475534</v>
       </c>
       <c r="H85" s="16">
-        <v>13.181533999999999</v>
+        <v>13.181000999999997</v>
       </c>
       <c r="I85" s="16">
-        <v>7.8802168048509325</v>
+        <v>7.8845778052662912</v>
       </c>
       <c r="J85" s="16">
-        <v>-23.464890469114337</v>
+        <v>-23.467985193399095</v>
       </c>
       <c r="K85" s="16">
-        <v>-4.0413250000000005</v>
+        <v>-4.0418580000000031</v>
       </c>
     </row>
     <row r="86" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B86" s="5"/>
       <c r="C86" s="79"/>
       <c r="D86" s="16">
         <v>10.191098999999998</v>
       </c>
       <c r="E86" s="16">
         <v>5.2357340272129944</v>
       </c>
       <c r="F86" s="16">
         <v>11.461526000000001</v>
       </c>
       <c r="G86" s="16">
         <v>5.3042670678133241</v>
       </c>
       <c r="H86" s="16">
-        <v>11.833574</v>
+        <v>11.797216000000001</v>
       </c>
       <c r="I86" s="16">
-        <v>7.0743760700573297</v>
+        <v>7.0568287975649495</v>
       </c>
       <c r="J86" s="16">
-        <v>3.2460599051121064</v>
+        <v>2.9288421105531635</v>
       </c>
       <c r="K86" s="16">
-        <v>0.37204799999999949</v>
+        <v>0.3356899999999996</v>
       </c>
     </row>
     <row r="87" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B87" s="5"/>
       <c r="C87" s="79"/>
       <c r="D87" s="16">
         <v>11.174346999999997</v>
       </c>
       <c r="E87" s="16">
         <v>5.7408831785252445</v>
       </c>
       <c r="F87" s="16">
         <v>10.004520999999999</v>
       </c>
       <c r="G87" s="16">
         <v>4.6299813192018942</v>
       </c>
       <c r="H87" s="16">
-        <v>8.1937360000000012</v>
+        <v>8.1832379999999993</v>
       </c>
       <c r="I87" s="16">
-        <v>4.8983992395507281</v>
+        <v>4.8950285877386497</v>
       </c>
       <c r="J87" s="16">
-        <v>-18.09966714048576</v>
+        <v>-18.204599700475409</v>
       </c>
       <c r="K87" s="16">
-        <v>-1.8107849999999974</v>
+        <v>-1.8212829999999993</v>
       </c>
     </row>
     <row r="88" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B88" s="5"/>
       <c r="C88" s="79"/>
       <c r="D88" s="16">
         <v>7.9348350000000005</v>
       </c>
       <c r="E88" s="16">
         <v>4.0765657962718871</v>
       </c>
       <c r="F88" s="16">
         <v>5.8488180000000005</v>
       </c>
       <c r="G88" s="16">
         <v>2.7067680780930732</v>
       </c>
       <c r="H88" s="16">
-        <v>5.2532129999999997</v>
+        <v>5.2531940000000015</v>
       </c>
       <c r="I88" s="16">
-        <v>3.1404886079314727</v>
+        <v>3.1423422863831112</v>
       </c>
       <c r="J88" s="16">
-        <v>-10.183339608105445</v>
+        <v>-10.183664460066957</v>
       </c>
       <c r="K88" s="16">
-        <v>-0.59560500000000083</v>
+        <v>-0.59562399999999904</v>
       </c>
     </row>
     <row r="89" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B89" s="5"/>
       <c r="C89" s="79"/>
       <c r="D89" s="16">
         <v>5.5515090000000002</v>
       </c>
       <c r="E89" s="16">
         <v>2.8521187532060273</v>
       </c>
       <c r="F89" s="16">
         <v>4.9056990000000011</v>
       </c>
       <c r="G89" s="16">
         <v>2.2703030687453625</v>
       </c>
       <c r="H89" s="16">
-        <v>5.2479280000000008</v>
+        <v>5.2480750000000009</v>
       </c>
       <c r="I89" s="16">
-        <v>3.1373291163416757</v>
+        <v>3.1392802159238822</v>
       </c>
       <c r="J89" s="16">
-        <v>6.9761516146832401</v>
+        <v>6.9791481295529891</v>
       </c>
       <c r="K89" s="16">
-        <v>0.34222899999999967</v>
+        <v>0.34237599999999979</v>
       </c>
     </row>
     <row r="90" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B90" s="5"/>
       <c r="C90" s="79"/>
       <c r="D90" s="16">
         <v>6.709960999999999</v>
       </c>
       <c r="E90" s="16">
         <v>3.4472799380098396</v>
       </c>
       <c r="F90" s="16">
         <v>5.908893</v>
       </c>
       <c r="G90" s="16">
         <v>2.734570121564325</v>
       </c>
       <c r="H90" s="16">
-        <v>4.6927980000000007</v>
+        <v>4.6236070000000007</v>
       </c>
       <c r="I90" s="16">
-        <v>2.8054599458128964</v>
+        <v>2.7657375287714396</v>
       </c>
       <c r="J90" s="16">
-        <v>-20.580758527866376</v>
+        <v>-21.751722361532003</v>
       </c>
       <c r="K90" s="16">
-        <v>-1.2160949999999993</v>
+        <v>-1.2852859999999993</v>
       </c>
     </row>
     <row r="91" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B91" s="5"/>
       <c r="C91" s="79"/>
       <c r="D91" s="16">
         <v>2.475552</v>
       </c>
       <c r="E91" s="16">
         <v>1.2718286656360795</v>
       </c>
       <c r="F91" s="16">
         <v>2.9666069999999998</v>
       </c>
       <c r="G91" s="16">
         <v>1.3729128052620985</v>
       </c>
       <c r="H91" s="16">
         <v>2.6504080000000001</v>
       </c>
       <c r="I91" s="16">
-        <v>1.5844733747461679</v>
+        <v>1.5854143468845974</v>
       </c>
       <c r="J91" s="16">
         <v>-10.658607628175883</v>
       </c>
       <c r="K91" s="16">
         <v>-0.31619899999999967</v>
       </c>
     </row>
     <row r="92" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="15" t="s">
         <v>46</v>
       </c>
       <c r="B92" s="5"/>
       <c r="C92" s="79"/>
       <c r="D92" s="16">
         <v>2.9196309999999999</v>
       </c>
       <c r="E92" s="16">
         <v>1.4999767320095609</v>
       </c>
       <c r="F92" s="16">
         <v>4.4594639999999997</v>
       </c>
       <c r="G92" s="16">
         <v>2.0637904616976024</v>
       </c>
       <c r="H92" s="16">
         <v>1.8919190000000001</v>
       </c>
       <c r="I92" s="16">
-        <v>1.1310316308569832</v>
+        <v>1.1317033172792872</v>
       </c>
       <c r="J92" s="16">
         <v>-57.575192893136929</v>
       </c>
       <c r="K92" s="16">
         <v>-2.5675449999999995</v>
       </c>
     </row>
     <row r="93" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B93" s="5"/>
       <c r="C93" s="79"/>
       <c r="D93" s="16">
         <v>1.8390149999999998</v>
       </c>
       <c r="E93" s="16">
         <v>0.94480422690968924</v>
       </c>
       <c r="F93" s="16">
         <v>1.7613080000000001</v>
       </c>
       <c r="G93" s="16">
         <v>0.81511380078674955</v>
       </c>
       <c r="H93" s="16">
         <v>1.3888420000000001</v>
       </c>
       <c r="I93" s="16">
-        <v>0.83028091174234953</v>
+        <v>0.83077399115754935</v>
       </c>
       <c r="J93" s="16">
         <v>-21.147124750469533</v>
       </c>
       <c r="K93" s="16">
         <v>-0.37246599999999996</v>
       </c>
     </row>
     <row r="94" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B94" s="5"/>
       <c r="C94" s="79"/>
       <c r="D94" s="16">
         <v>2.3105560000000001</v>
       </c>
       <c r="E94" s="16">
         <v>1.1870610491548705</v>
       </c>
       <c r="F94" s="16">
         <v>1.796011</v>
       </c>
       <c r="G94" s="16">
         <v>0.8311739641589152</v>
       </c>
       <c r="H94" s="16">
-        <v>1.2979780000000001</v>
+        <v>1.297885</v>
       </c>
       <c r="I94" s="16">
-        <v>0.77596037365050263</v>
+        <v>0.77636556319114469</v>
       </c>
       <c r="J94" s="16">
-        <v>-27.729952656191969</v>
+        <v>-27.735130798196671</v>
       </c>
       <c r="K94" s="16">
-        <v>-0.49803299999999995</v>
+        <v>-0.49812600000000007</v>
       </c>
     </row>
     <row r="95" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B95" s="5"/>
       <c r="C95" s="79"/>
       <c r="D95" s="16">
         <v>2.3276669999999999</v>
       </c>
       <c r="E95" s="16">
         <v>1.1958519209675809</v>
       </c>
       <c r="F95" s="16">
         <v>1.8772679999999999</v>
       </c>
       <c r="G95" s="16">
         <v>0.86877880221706782</v>
       </c>
       <c r="H95" s="16">
         <v>0.81359399999999993</v>
       </c>
       <c r="I95" s="16">
-        <v>0.4863847493869749</v>
+        <v>0.486673598985223</v>
       </c>
       <c r="J95" s="16">
         <v>-56.660743165067537</v>
       </c>
       <c r="K95" s="16">
         <v>-1.063674</v>
       </c>
     </row>
     <row r="96" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B96" s="5"/>
       <c r="C96" s="79"/>
       <c r="D96" s="16">
         <v>1.2840989999999997</v>
       </c>
       <c r="E96" s="16">
         <v>0.65971303277597237</v>
       </c>
       <c r="F96" s="16">
         <v>0.76661600000000008</v>
       </c>
       <c r="G96" s="16">
         <v>0.35478137923857422</v>
       </c>
       <c r="H96" s="16">
         <v>0.79955399999999999</v>
       </c>
       <c r="I96" s="16">
-        <v>0.47799132234425695</v>
+        <v>0.4782751873330322</v>
       </c>
       <c r="J96" s="16">
         <v>4.2965448151355972</v>
       </c>
       <c r="K96" s="16">
         <v>3.2937999999999912E-2</v>
       </c>
     </row>
     <row r="97" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B97" s="5"/>
       <c r="C97" s="79"/>
       <c r="D97" s="16">
         <v>0.41213700000000003</v>
       </c>
       <c r="E97" s="16">
         <v>0.21173768548156413</v>
       </c>
       <c r="F97" s="16">
         <v>0.57964000000000016</v>
       </c>
       <c r="G97" s="16">
         <v>0.26825096092678369</v>
       </c>
       <c r="H97" s="16">
         <v>0.25232000000000004</v>
       </c>
       <c r="I97" s="16">
-        <v>0.15084255779334846</v>
+        <v>0.15093213875219275</v>
       </c>
       <c r="J97" s="16">
         <v>-56.469532813470437</v>
       </c>
       <c r="K97" s="16">
         <v>-0.32732000000000011</v>
       </c>
     </row>
     <row r="98" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B98" s="5"/>
       <c r="C98" s="79"/>
       <c r="D98" s="16">
         <v>8.2101830000000007</v>
       </c>
       <c r="E98" s="16">
         <v>4.2180273690546697</v>
       </c>
       <c r="F98" s="16">
         <v>7.5592449999999989</v>
       </c>
       <c r="G98" s="16">
         <v>3.4983347166016565</v>
       </c>
       <c r="H98" s="16">
-        <v>6.1626100000000017</v>
+        <v>6.1607419999999999</v>
       </c>
       <c r="I98" s="16">
-        <v>3.6841465404362208</v>
+        <v>3.6852170512066476</v>
       </c>
       <c r="J98" s="16">
-        <v>-18.475853077919783</v>
+        <v>-18.500564540506346</v>
       </c>
       <c r="K98" s="16">
-        <v>-1.3966349999999972</v>
+        <v>-1.3985029999999989</v>
       </c>
     </row>
     <row r="99" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B99" s="93"/>
       <c r="C99" s="94"/>
       <c r="D99" s="17">
         <v>194.64508600000002</v>
       </c>
       <c r="E99" s="17">
         <v>100</v>
       </c>
       <c r="F99" s="17">
         <v>216.08123900000001</v>
       </c>
       <c r="G99" s="17">
         <v>100</v>
       </c>
       <c r="H99" s="17">
-        <v>167.27374799999998</v>
+        <v>167.17446799999999</v>
       </c>
       <c r="I99" s="17">
         <v>100</v>
       </c>
       <c r="J99" s="17">
-        <v>-22.587565318431011</v>
+        <v>-22.63351100092499</v>
       </c>
       <c r="K99" s="17">
-        <v>-48.807491000000027</v>
+        <v>-48.90677100000002</v>
       </c>
     </row>
     <row r="100" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E100" s="80"/>
       <c r="F100" s="80"/>
       <c r="G100" s="80"/>
       <c r="H100" s="80"/>
       <c r="I100" s="80"/>
     </row>
     <row r="101" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="4" t="s">
         <v>33</v>
       </c>
       <c r="E101" s="80"/>
       <c r="F101" s="80"/>
       <c r="G101" s="80"/>
       <c r="H101" s="80"/>
       <c r="I101" s="80"/>
     </row>
     <row r="102" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="4" t="s">
         <v>40</v>
@@ -4377,1259 +4389,1259 @@
       <c r="A103" s="46"/>
       <c r="E103" s="81"/>
       <c r="F103" s="82"/>
       <c r="G103" s="81"/>
       <c r="H103" s="82"/>
       <c r="I103" s="81"/>
     </row>
     <row r="104" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="46"/>
       <c r="E104" s="81"/>
       <c r="F104" s="82"/>
       <c r="G104" s="81"/>
       <c r="H104" s="82"/>
       <c r="I104" s="81"/>
     </row>
     <row r="105" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="46"/>
       <c r="E105" s="81"/>
       <c r="F105" s="82"/>
       <c r="G105" s="81"/>
       <c r="H105" s="82"/>
       <c r="I105" s="81"/>
     </row>
     <row r="106" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="2" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="B106" s="37"/>
       <c r="C106" s="37"/>
       <c r="D106" s="37"/>
       <c r="E106" s="37"/>
       <c r="F106" s="37"/>
       <c r="G106" s="37"/>
       <c r="H106" s="37"/>
       <c r="I106" s="37"/>
       <c r="J106" s="37"/>
       <c r="K106" s="37"/>
     </row>
     <row r="107" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="23">
         <v>0</v>
       </c>
       <c r="B107" s="23">
         <v>0</v>
       </c>
       <c r="C107" s="23">
         <v>0</v>
       </c>
       <c r="D107" s="13">
         <v>2021</v>
       </c>
       <c r="E107" s="13" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="F107" s="13">
         <v>2024</v>
       </c>
       <c r="G107" s="13" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="H107" s="13">
         <v>2025</v>
       </c>
       <c r="I107" s="13" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="J107" s="13" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="K107" s="13" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
     </row>
     <row r="108" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B108" s="5"/>
       <c r="C108" s="79"/>
       <c r="D108" s="16">
         <v>27.82423</v>
       </c>
       <c r="E108" s="16">
         <v>68.685246780763606</v>
       </c>
       <c r="F108" s="16">
         <v>15.337099999999998</v>
       </c>
       <c r="G108" s="16">
         <v>58.510873082057024</v>
       </c>
       <c r="H108" s="16">
         <v>12.860775</v>
       </c>
       <c r="I108" s="16">
-        <v>49.347162189244322</v>
+        <v>49.347164082709156</v>
       </c>
       <c r="J108" s="16">
         <v>-16.145979357244837</v>
       </c>
       <c r="K108" s="16">
         <v>-2.4763249999999974</v>
       </c>
     </row>
     <row r="109" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B109" s="5"/>
       <c r="C109" s="79"/>
       <c r="D109" s="16">
         <v>1.1811500000000001</v>
       </c>
       <c r="E109" s="16">
         <v>2.9157169573101913</v>
       </c>
       <c r="F109" s="16">
         <v>1.7434719999999999</v>
       </c>
       <c r="G109" s="16">
         <v>6.6513271031759675</v>
       </c>
       <c r="H109" s="16">
         <v>2.3850219999999993</v>
       </c>
       <c r="I109" s="16">
-        <v>9.151397754716637</v>
+        <v>9.1513981058584033</v>
       </c>
       <c r="J109" s="16">
         <v>36.797264309378036</v>
       </c>
       <c r="K109" s="16">
         <v>0.6415499999999994</v>
       </c>
     </row>
     <row r="110" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B110" s="5"/>
       <c r="C110" s="79"/>
       <c r="D110" s="16">
         <v>0.59008400000000005</v>
       </c>
       <c r="E110" s="16">
         <v>1.4566464251258746</v>
       </c>
       <c r="F110" s="16">
         <v>0.48316200000000004</v>
       </c>
       <c r="G110" s="16">
         <v>1.8432578818728989</v>
       </c>
       <c r="H110" s="16">
-        <v>0.70443899999999993</v>
+        <v>0.70443999999999996</v>
       </c>
       <c r="I110" s="16">
-        <v>2.7029526280826062</v>
+        <v>2.7029565688244785</v>
       </c>
       <c r="J110" s="16">
-        <v>45.797682764786941</v>
+        <v>45.79788973470594</v>
       </c>
       <c r="K110" s="16">
-        <v>0.22127699999999989</v>
+        <v>0.22127799999999992</v>
       </c>
     </row>
     <row r="111" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B111" s="5"/>
       <c r="C111" s="79"/>
       <c r="D111" s="16">
         <v>3.503E-3</v>
       </c>
       <c r="E111" s="16">
         <v>8.6472983968654271E-3</v>
       </c>
       <c r="F111" s="16">
         <v>1.5894000000000002E-2</v>
       </c>
       <c r="G111" s="16">
         <v>6.063544064824606E-2</v>
       </c>
       <c r="H111" s="16">
         <v>0.17894499999999997</v>
       </c>
       <c r="I111" s="16">
-        <v>0.68661709251225722</v>
+        <v>0.68661711885795274</v>
       </c>
       <c r="J111" s="16" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="K111" s="16">
         <v>0.16305099999999997</v>
       </c>
     </row>
     <row r="112" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B112" s="5"/>
       <c r="C112" s="79"/>
       <c r="D112" s="16">
         <v>0.62245600000000023</v>
       </c>
       <c r="E112" s="16">
         <v>1.5365580276675044</v>
       </c>
       <c r="F112" s="16">
         <v>1.1271539999999998</v>
       </c>
       <c r="G112" s="16">
         <v>4.3000805000901661</v>
       </c>
       <c r="H112" s="16">
-        <v>0.17553299999999997</v>
+        <v>0.17553199999999999</v>
       </c>
       <c r="I112" s="16">
-        <v>0.67352515074438535</v>
+        <v>0.67352133955893823</v>
       </c>
       <c r="J112" s="16">
-        <v>-84.426883992781825</v>
+        <v>-84.426972711803344</v>
       </c>
       <c r="K112" s="16">
-        <v>-0.95162099999999983</v>
+        <v>-0.95162199999999975</v>
       </c>
     </row>
     <row r="113" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B113" s="5"/>
       <c r="C113" s="79"/>
       <c r="D113" s="16">
         <v>0.10928499999999999</v>
       </c>
       <c r="E113" s="16">
         <v>0.26977448053138398</v>
       </c>
       <c r="F113" s="16">
         <v>1.9651999999999999E-2</v>
       </c>
       <c r="G113" s="16">
         <v>7.497217060647611E-2</v>
       </c>
       <c r="H113" s="16">
         <v>9.0730000000000019E-2</v>
       </c>
       <c r="I113" s="16">
-        <v>0.34813360978868996</v>
+        <v>0.34813362314667678</v>
       </c>
       <c r="J113" s="16">
         <v>361.68328923264818</v>
       </c>
       <c r="K113" s="16">
         <v>7.1078000000000016E-2</v>
       </c>
     </row>
     <row r="114" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="15" t="s">
         <v>46</v>
       </c>
       <c r="B114" s="5"/>
       <c r="C114" s="79"/>
       <c r="D114" s="16">
         <v>0.10088</v>
       </c>
       <c r="E114" s="16">
         <v>0.24902639516865094</v>
       </c>
       <c r="F114" s="16">
         <v>4.9673999999999989E-2</v>
       </c>
       <c r="G114" s="16">
         <v>0.18950578071982971</v>
       </c>
       <c r="H114" s="16">
         <v>6.1160000000000006E-2</v>
       </c>
       <c r="I114" s="16">
-        <v>0.23467267248623688</v>
+        <v>0.23467268149069492</v>
       </c>
       <c r="J114" s="16">
         <v>23.122760397793655</v>
       </c>
       <c r="K114" s="16">
         <v>1.1486000000000017E-2</v>
       </c>
     </row>
     <row r="115" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B115" s="5"/>
       <c r="C115" s="79"/>
       <c r="D115" s="16">
         <v>8.599999999999999E-5</v>
       </c>
       <c r="E115" s="16">
         <v>2.1229450817311635E-4</v>
       </c>
       <c r="F115" s="16">
         <v>8.1000000000000004E-5</v>
       </c>
       <c r="G115" s="16">
         <v>3.0901413693896628E-4</v>
       </c>
       <c r="H115" s="16">
         <v>6.0234000000000003E-2</v>
       </c>
       <c r="I115" s="16">
-        <v>0.23111958395251783</v>
+        <v>0.23111959282064287</v>
       </c>
       <c r="J115" s="16" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="K115" s="16">
         <v>6.0153000000000005E-2</v>
       </c>
     </row>
     <row r="116" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B116" s="5"/>
       <c r="C116" s="79"/>
       <c r="D116" s="16">
         <v>8.8739999999999982E-3</v>
       </c>
       <c r="E116" s="16">
         <v>2.1905830994514354E-2</v>
       </c>
       <c r="F116" s="16">
         <v>1.3465999999999999E-2</v>
       </c>
       <c r="G116" s="16">
         <v>5.1372646518766905E-2</v>
       </c>
       <c r="H116" s="16">
         <v>1.9452999999999998E-2</v>
       </c>
       <c r="I116" s="16">
-        <v>7.4641718408678309E-2</v>
+        <v>7.4641721272702549E-2</v>
       </c>
       <c r="J116" s="16">
         <v>44.460121788207339</v>
       </c>
       <c r="K116" s="16">
         <v>5.9869999999999993E-3</v>
       </c>
     </row>
     <row r="117" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B117" s="5"/>
       <c r="C117" s="79"/>
       <c r="D117" s="16">
         <v>3.2237000000000002E-2</v>
       </c>
       <c r="E117" s="16">
         <v>7.9578349534613416E-2</v>
       </c>
       <c r="F117" s="16">
         <v>0.73297299999999999</v>
       </c>
       <c r="G117" s="16">
         <v>2.7962841851180853</v>
       </c>
       <c r="H117" s="16">
         <v>1.8924E-2</v>
       </c>
       <c r="I117" s="16">
-        <v>7.2611930250646606E-2</v>
+        <v>7.2611933036787285E-2</v>
       </c>
       <c r="J117" s="16">
         <v>-97.418185935907587</v>
       </c>
       <c r="K117" s="16">
         <v>-0.71404899999999993</v>
       </c>
     </row>
     <row r="118" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B118" s="5"/>
       <c r="C118" s="79"/>
       <c r="D118" s="16">
         <v>6.1260719999999997</v>
       </c>
       <c r="E118" s="16">
         <v>15.12245863108255</v>
       </c>
       <c r="F118" s="16">
         <v>3.3030210000000002</v>
       </c>
       <c r="G118" s="16">
         <v>12.600989921065201</v>
       </c>
       <c r="H118" s="16">
         <v>5.1060000000000003E-3</v>
       </c>
       <c r="I118" s="16">
-        <v>1.9591868307958234E-2</v>
+        <v>1.9591869059703861E-2</v>
       </c>
       <c r="J118" s="16">
         <v>-99.84541424350617</v>
       </c>
       <c r="K118" s="16">
         <v>-3.2979150000000002</v>
       </c>
     </row>
     <row r="119" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B119" s="5"/>
       <c r="C119" s="79"/>
       <c r="D119" s="16">
         <v>6.7869999999999996E-3</v>
       </c>
       <c r="E119" s="16">
         <v>1.6753986360127218E-2</v>
       </c>
       <c r="F119" s="16">
         <v>1.7930000000000001E-3</v>
       </c>
       <c r="G119" s="16">
         <v>6.8402758954514385E-3</v>
       </c>
       <c r="H119" s="16">
         <v>3.2680000000000001E-3</v>
       </c>
       <c r="I119" s="16">
-        <v>1.2539409641677929E-2</v>
+        <v>1.2539410122818688E-2</v>
       </c>
       <c r="J119" s="16">
         <v>82.264361405465692</v>
       </c>
       <c r="K119" s="16">
         <v>1.475E-3</v>
       </c>
     </row>
     <row r="120" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A120" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B120" s="5"/>
       <c r="C120" s="79"/>
       <c r="D120" s="16">
         <v>3.2460000000000002E-3</v>
       </c>
       <c r="E120" s="16">
         <v>8.012883413138789E-3</v>
       </c>
       <c r="F120" s="16">
         <v>4.9299999999999995E-3</v>
       </c>
       <c r="G120" s="16">
         <v>1.8807897470482757E-2</v>
       </c>
       <c r="H120" s="16">
         <v>2.4629999999999995E-3</v>
       </c>
       <c r="I120" s="16">
-        <v>9.4506015751079347E-3</v>
+        <v>9.4506019377302401E-3</v>
       </c>
       <c r="J120" s="16">
         <v>-50.040567951318458</v>
       </c>
       <c r="K120" s="16">
         <v>-2.467E-3</v>
       </c>
     </row>
     <row r="121" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A121" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B121" s="5"/>
       <c r="C121" s="79"/>
       <c r="D121" s="16">
         <v>1.0899999999999999E-4</v>
       </c>
       <c r="E121" s="16">
         <v>2.6907094640546143E-4</v>
       </c>
       <c r="F121" s="16">
         <v>4.7045000000000003E-2</v>
       </c>
       <c r="G121" s="16">
         <v>0.1794761737320206</v>
       </c>
       <c r="H121" s="16">
         <v>2.2750000000000001E-3</v>
       </c>
       <c r="I121" s="16">
-        <v>8.7292401881325851E-3</v>
+        <v>8.7292405230760452E-3</v>
       </c>
       <c r="J121" s="16">
         <v>-95.164204485067501</v>
       </c>
       <c r="K121" s="16">
         <v>-4.4770000000000004E-2</v>
       </c>
     </row>
     <row r="122" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A122" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B122" s="5"/>
       <c r="C122" s="79"/>
       <c r="D122" s="16">
         <v>6.5799999999999995E-4</v>
       </c>
       <c r="E122" s="16">
         <v>1.6242998416036113E-3</v>
       </c>
       <c r="F122" s="16">
         <v>3.3799999999999998E-3</v>
       </c>
       <c r="G122" s="16">
         <v>1.2894663985848221E-2</v>
       </c>
       <c r="H122" s="16">
         <v>2.2060000000000001E-3</v>
       </c>
       <c r="I122" s="16">
-        <v>8.4644852109980132E-3</v>
+        <v>8.4644855357827488E-3</v>
       </c>
       <c r="J122" s="16">
         <v>-34.733727810650883</v>
       </c>
       <c r="K122" s="16">
         <v>-1.1739999999999997E-3</v>
       </c>
     </row>
     <row r="123" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A123" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B123" s="5"/>
       <c r="C123" s="79"/>
       <c r="D123" s="16">
         <v>7.2099999999999996E-4</v>
       </c>
       <c r="E123" s="16">
         <v>1.7798179115443825E-3</v>
       </c>
       <c r="F123" s="16">
         <v>6.7920000000000003E-3</v>
       </c>
       <c r="G123" s="16">
         <v>2.591140763073406E-2</v>
       </c>
       <c r="H123" s="16">
         <v>1.083E-3</v>
       </c>
       <c r="I123" s="16">
-        <v>4.1555020324165227E-3</v>
+        <v>4.1555021918643327E-3</v>
       </c>
       <c r="J123" s="16">
         <v>-84.054770318021212</v>
       </c>
       <c r="K123" s="16">
         <v>-5.7090000000000005E-3</v>
       </c>
     </row>
     <row r="124" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A124" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B124" s="5"/>
       <c r="C124" s="79"/>
       <c r="D124" s="16">
         <v>3.8993840000000004</v>
       </c>
       <c r="E124" s="16">
         <v>9.6257884704432488</v>
       </c>
       <c r="F124" s="16">
         <v>3.3228040000000005</v>
       </c>
       <c r="G124" s="16">
         <v>12.676461855275864</v>
       </c>
       <c r="H124" s="16">
-        <v>9.4902169999999995</v>
+        <v>9.4902159999999984</v>
       </c>
       <c r="I124" s="16">
-        <v>36.41423456285672</v>
+        <v>36.414232123052585</v>
       </c>
       <c r="J124" s="16">
-        <v>185.60869073228508</v>
+        <v>185.60866063722077</v>
       </c>
       <c r="K124" s="16">
-        <v>6.1674129999999989</v>
+        <v>6.1674119999999979</v>
       </c>
     </row>
     <row r="125" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A125" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B125" s="93"/>
       <c r="C125" s="94"/>
       <c r="D125" s="17">
         <v>40.509762000000002</v>
       </c>
       <c r="E125" s="17">
         <v>100</v>
       </c>
       <c r="F125" s="17">
         <v>26.212392999999999</v>
       </c>
       <c r="G125" s="17">
         <v>100</v>
       </c>
       <c r="H125" s="17">
-        <v>26.061833</v>
+        <v>26.061831999999999</v>
       </c>
       <c r="I125" s="17">
         <v>100</v>
       </c>
       <c r="J125" s="17">
-        <v>-0.57438479577197976</v>
+        <v>-0.57438861076132852</v>
       </c>
       <c r="K125" s="17">
-        <v>-0.15055999999999869</v>
+        <v>-0.15056099999999972</v>
       </c>
     </row>
     <row r="126" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A126" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E126" s="80"/>
       <c r="F126" s="80"/>
       <c r="G126" s="80"/>
       <c r="H126" s="80"/>
       <c r="I126" s="80"/>
     </row>
     <row r="127" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A127" s="4" t="s">
         <v>33</v>
       </c>
       <c r="E127" s="80"/>
       <c r="F127" s="80"/>
       <c r="G127" s="80"/>
       <c r="H127" s="80"/>
       <c r="I127" s="80"/>
     </row>
     <row r="128" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A128" s="4" t="s">
         <v>40</v>
       </c>
       <c r="E128" s="81"/>
       <c r="F128" s="82"/>
       <c r="G128" s="81"/>
       <c r="H128" s="82"/>
       <c r="I128" s="81"/>
     </row>
     <row r="129" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="46"/>
     </row>
     <row r="130" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A130" s="2" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="B130" s="37"/>
       <c r="C130" s="37"/>
       <c r="D130" s="37"/>
       <c r="E130" s="37"/>
       <c r="F130" s="37"/>
       <c r="G130" s="37"/>
       <c r="H130" s="37"/>
       <c r="I130" s="37"/>
       <c r="J130" s="37"/>
       <c r="K130" s="37"/>
     </row>
     <row r="131" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A131" s="23">
         <v>0</v>
       </c>
       <c r="B131" s="23">
         <v>0</v>
       </c>
       <c r="C131" s="23">
         <v>0</v>
       </c>
       <c r="D131" s="13">
         <v>0</v>
       </c>
       <c r="E131" s="13">
         <v>0</v>
       </c>
       <c r="F131" s="13" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="G131" s="13" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="H131" s="13" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="I131" s="13" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="J131" s="13" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="K131" s="13" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
     </row>
     <row r="132" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A132" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B132" s="5"/>
       <c r="C132" s="79"/>
       <c r="D132" s="16"/>
       <c r="E132" s="16">
         <v>0</v>
       </c>
       <c r="F132" s="16">
-        <v>3.4432219999999996</v>
+        <v>14.152273000000003</v>
       </c>
       <c r="G132" s="16">
-        <v>17.405522993144444</v>
+        <v>19.820683416921874</v>
       </c>
       <c r="H132" s="16">
-        <v>6.0513909999999997</v>
+        <v>20.872184999999998</v>
       </c>
       <c r="I132" s="16">
-        <v>26.888688334027016</v>
+        <v>24.327695206052883</v>
       </c>
       <c r="J132" s="16">
-        <v>75.747918664553154</v>
+        <v>47.482916701790543</v>
       </c>
       <c r="K132" s="16">
-        <v>2.6081690000000002</v>
+        <v>6.7199119999999954</v>
       </c>
     </row>
     <row r="133" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A133" s="15" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="B133" s="5"/>
       <c r="C133" s="79"/>
       <c r="D133" s="16"/>
       <c r="E133" s="16">
         <v>0</v>
       </c>
       <c r="F133" s="16">
-        <v>3.5112919999999996</v>
+        <v>16.538477</v>
       </c>
       <c r="G133" s="16">
-        <v>17.749617550551239</v>
+        <v>23.162633791408894</v>
       </c>
       <c r="H133" s="16">
-        <v>4.6729790000000007</v>
+        <v>19.225740000000005</v>
       </c>
       <c r="I133" s="16">
-        <v>20.763866675026165</v>
+        <v>22.408671772065041</v>
       </c>
       <c r="J133" s="16">
-        <v>33.084317681354932</v>
+        <v>16.248551786237662</v>
       </c>
       <c r="K133" s="16">
-        <v>1.161687000000001</v>
+        <v>2.6872630000000051</v>
       </c>
     </row>
     <row r="134" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A134" s="15" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="B134" s="5"/>
       <c r="C134" s="79"/>
       <c r="D134" s="16"/>
       <c r="E134" s="16">
         <v>0</v>
       </c>
       <c r="F134" s="16">
-        <v>5.2207309999999998</v>
+        <v>12.610569</v>
       </c>
       <c r="G134" s="16">
-        <v>26.390849460627862</v>
+        <v>17.661480658000944</v>
       </c>
       <c r="H134" s="16">
-        <v>3.9284579999999996</v>
+        <v>15.044953</v>
       </c>
       <c r="I134" s="16">
-        <v>17.455669745239582</v>
+        <v>17.535731451852836</v>
       </c>
       <c r="J134" s="16">
-        <v>-24.752721410086064</v>
+        <v>19.304315292989553</v>
       </c>
       <c r="K134" s="16">
-        <v>-1.2922730000000002</v>
+        <v>2.4343839999999997</v>
       </c>
     </row>
     <row r="135" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A135" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B135" s="5"/>
       <c r="C135" s="79"/>
       <c r="D135" s="16"/>
       <c r="E135" s="16">
         <v>0</v>
       </c>
       <c r="F135" s="16">
-        <v>0.96409299999999987</v>
+        <v>5.7885910000000003</v>
       </c>
       <c r="G135" s="16">
-        <v>4.8735001341852495</v>
+        <v>8.107095562744103</v>
       </c>
       <c r="H135" s="16">
-        <v>2.1347119999999999</v>
+        <v>6.8828560000000003</v>
       </c>
       <c r="I135" s="16">
-        <v>9.4853572758573179</v>
+        <v>8.0223523754294224</v>
       </c>
       <c r="J135" s="16">
-        <v>121.42179229597147</v>
+        <v>18.903823054695003</v>
       </c>
       <c r="K135" s="16">
-        <v>1.1706190000000001</v>
+        <v>1.094265</v>
       </c>
     </row>
     <row r="136" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A136" s="15" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="B136" s="5"/>
       <c r="C136" s="79"/>
       <c r="D136" s="16"/>
       <c r="E136" s="16">
         <v>0</v>
       </c>
       <c r="F136" s="16">
-        <v>1.0671619999999999</v>
+        <v>5.9235200000000008</v>
       </c>
       <c r="G136" s="16">
-        <v>5.394515000313663</v>
+        <v>8.2960676799977673</v>
       </c>
       <c r="H136" s="16">
-        <v>1.5683670000000001</v>
+        <v>5.5672750000000004</v>
       </c>
       <c r="I136" s="16">
-        <v>6.9688657461355508</v>
+        <v>6.4889693785426914</v>
       </c>
       <c r="J136" s="16">
-        <v>46.966158839988694</v>
+        <v>-6.0140760898925016</v>
       </c>
       <c r="K136" s="16">
-        <v>0.50120500000000012</v>
+        <v>-0.35624500000000037</v>
       </c>
     </row>
     <row r="137" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A137" s="15" t="s">
-        <v>5</v>
+        <v>18</v>
       </c>
       <c r="B137" s="5"/>
       <c r="C137" s="79"/>
       <c r="D137" s="16"/>
       <c r="E137" s="16">
         <v>0</v>
       </c>
       <c r="F137" s="16">
-        <v>0.80111900000000003</v>
+        <v>3.5643800000000003</v>
       </c>
       <c r="G137" s="16">
-        <v>4.0496648705035243</v>
+        <v>4.9920212504103034</v>
       </c>
       <c r="H137" s="16">
-        <v>1.0036130000000001</v>
+        <v>5.0077680000000004</v>
       </c>
       <c r="I137" s="16">
-        <v>4.4594436493986027</v>
+        <v>5.8368327784860599</v>
       </c>
       <c r="J137" s="16">
-        <v>25.276394642993122</v>
+        <v>40.494784506702423</v>
       </c>
       <c r="K137" s="16">
-        <v>0.20249400000000006</v>
+        <v>1.4433880000000001</v>
       </c>
     </row>
     <row r="138" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A138" s="15" t="s">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="B138" s="5"/>
       <c r="C138" s="79"/>
       <c r="D138" s="16"/>
       <c r="E138" s="16">
         <v>0</v>
       </c>
       <c r="F138" s="16">
-        <v>1.727978</v>
+        <v>2.3813080000000002</v>
       </c>
       <c r="G138" s="16">
-        <v>8.7349467477402722</v>
+        <v>3.3350933794298188</v>
       </c>
       <c r="H138" s="16">
-        <v>0.76546700000000001</v>
+        <v>2.9738910000000005</v>
       </c>
       <c r="I138" s="16">
-        <v>3.4012681700757161</v>
+        <v>3.4662357498280048</v>
       </c>
       <c r="J138" s="16">
-        <v>-55.701577219154409</v>
+        <v>24.884769210870676</v>
       </c>
       <c r="K138" s="16">
-        <v>-0.96251100000000001</v>
+        <v>0.5925830000000003</v>
       </c>
     </row>
     <row r="139" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A139" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B139" s="5"/>
       <c r="C139" s="79"/>
       <c r="D139" s="16"/>
       <c r="E139" s="16">
         <v>0</v>
       </c>
       <c r="F139" s="16">
-        <v>0.58553699999999997</v>
+        <v>2.3199260000000006</v>
       </c>
       <c r="G139" s="16">
-        <v>2.9598956201014106</v>
+        <v>3.2491260447481398</v>
       </c>
       <c r="H139" s="16">
-        <v>0.61659600000000003</v>
+        <v>2.4404560000000002</v>
       </c>
       <c r="I139" s="16">
-        <v>2.7397763046558592</v>
+        <v>2.8444875192407029</v>
       </c>
       <c r="J139" s="16">
-        <v>5.3043616372663145</v>
+        <v>5.1954243368107234</v>
       </c>
       <c r="K139" s="16">
-        <v>3.1059000000000059E-2</v>
+        <v>0.12052999999999958</v>
       </c>
     </row>
     <row r="140" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A140" s="15" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="B140" s="5"/>
       <c r="C140" s="79"/>
       <c r="D140" s="16"/>
       <c r="E140" s="16">
         <v>0</v>
       </c>
       <c r="F140" s="16">
-        <v>0.28784799999999994</v>
+        <v>1.186369</v>
       </c>
       <c r="G140" s="16">
-        <v>1.4550746314151808</v>
+        <v>1.6615454185098169</v>
       </c>
       <c r="H140" s="16">
-        <v>0.34600699999999995</v>
+        <v>1.470664</v>
       </c>
       <c r="I140" s="16">
-        <v>1.5374439338644099</v>
+        <v>1.7141408789982726</v>
       </c>
       <c r="J140" s="16">
-        <v>20.204760846002067</v>
+        <v>23.963454877866834</v>
       </c>
       <c r="K140" s="16">
-        <v>5.8159000000000016E-2</v>
+        <v>0.28429499999999996</v>
       </c>
     </row>
     <row r="141" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A141" s="15" t="s">
-        <v>6</v>
+        <v>46</v>
       </c>
       <c r="B141" s="5"/>
       <c r="C141" s="79"/>
       <c r="D141" s="16"/>
       <c r="E141" s="16">
         <v>0</v>
       </c>
       <c r="F141" s="16">
-        <v>0.18762199999999998</v>
+        <v>0.58424700000000007</v>
       </c>
       <c r="G141" s="16">
-        <v>0.94843115983219983</v>
+        <v>0.8182554720564218</v>
       </c>
       <c r="H141" s="16">
-        <v>0.33890299999999995</v>
+        <v>1.1483259999999997</v>
       </c>
       <c r="I141" s="16">
-        <v>1.5058780935601017</v>
+        <v>1.3384379702070426</v>
       </c>
       <c r="J141" s="16">
-        <v>80.630736267601876</v>
+        <v>96.548035334370496</v>
       </c>
       <c r="K141" s="16">
-        <v>0.15128099999999997</v>
+        <v>0.56407899999999966</v>
       </c>
     </row>
     <row r="142" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A142" s="15" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="B142" s="5"/>
       <c r="C142" s="79"/>
       <c r="D142" s="16"/>
       <c r="E142" s="16">
         <v>0</v>
       </c>
       <c r="F142" s="16">
-        <v>0.1371</v>
+        <v>1.2210160000000003</v>
       </c>
       <c r="G142" s="16">
-        <v>0.69304192479024107</v>
+        <v>1.7100695826738417</v>
       </c>
       <c r="H142" s="16">
-        <v>0.20149500000000001</v>
+        <v>1.0769490000000004</v>
       </c>
       <c r="I142" s="16">
-        <v>0.89532080407046488</v>
+        <v>1.2552440975615853</v>
       </c>
       <c r="J142" s="16">
-        <v>46.969365426695845</v>
+        <v>-11.798944485575939</v>
       </c>
       <c r="K142" s="16">
-        <v>6.4395000000000008E-2</v>
+        <v>-0.14406699999999995</v>
       </c>
     </row>
     <row r="143" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A143" s="15" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
       <c r="B143" s="5"/>
       <c r="C143" s="79"/>
       <c r="D143" s="16"/>
       <c r="E143" s="16">
         <v>0</v>
       </c>
       <c r="F143" s="16">
-        <v>0.54990899999999987</v>
+        <v>0.67719499999999999</v>
       </c>
       <c r="G143" s="16">
-        <v>2.7797957098430093</v>
+        <v>0.9484319378606112</v>
       </c>
       <c r="H143" s="16">
-        <v>0.17791699999999999</v>
+        <v>0.97174000000000005</v>
       </c>
       <c r="I143" s="16">
-        <v>0.79055456213705</v>
+        <v>1.1326171428400924</v>
       </c>
       <c r="J143" s="16">
-        <v>-67.646101445875587</v>
+        <v>43.494857463507564</v>
       </c>
       <c r="K143" s="16">
-        <v>-0.37199199999999988</v>
+        <v>0.29454500000000006</v>
       </c>
     </row>
     <row r="144" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A144" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B144" s="5"/>
       <c r="C144" s="79"/>
       <c r="D144" s="16"/>
       <c r="E144" s="16">
         <v>0</v>
       </c>
       <c r="F144" s="16">
-        <v>0.18254599999999999</v>
+        <v>0.89578499999999994</v>
       </c>
       <c r="G144" s="16">
-        <v>0.92277192708066624</v>
+        <v>1.2545737984723269</v>
       </c>
       <c r="H144" s="16">
-        <v>0.10067000000000001</v>
+        <v>0.60564599999999991</v>
       </c>
       <c r="I144" s="16">
-        <v>0.44731603933484054</v>
+        <v>0.70591417672683066</v>
       </c>
       <c r="J144" s="16">
-        <v>-44.85225641756049</v>
+        <v>-32.389356821112216</v>
       </c>
       <c r="K144" s="16">
-        <v>-8.1875999999999977E-2</v>
+        <v>-0.29013900000000004</v>
       </c>
     </row>
     <row r="145" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A145" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B145" s="5"/>
       <c r="C145" s="79"/>
       <c r="D145" s="16"/>
       <c r="E145" s="16">
         <v>0</v>
       </c>
       <c r="F145" s="16">
-        <v>0.10745300000000001</v>
+        <v>0.38487800000000005</v>
       </c>
       <c r="G145" s="16">
-        <v>0.54317603168844475</v>
+        <v>0.53903319927039672</v>
       </c>
       <c r="H145" s="16">
-        <v>6.6739999999999994E-2</v>
+        <v>0.33666999999999997</v>
       </c>
       <c r="I145" s="16">
-        <v>0.296551827408436</v>
+        <v>0.39240765377567438</v>
       </c>
       <c r="J145" s="16">
-        <v>-37.889123616837139</v>
+        <v>-12.525527569775377</v>
       </c>
       <c r="K145" s="16">
-        <v>-4.0713000000000013E-2</v>
+        <v>-4.8208000000000084E-2</v>
       </c>
     </row>
     <row r="146" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A146" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B146" s="5"/>
       <c r="C146" s="79"/>
       <c r="D146" s="16"/>
       <c r="E146" s="16">
         <v>0</v>
       </c>
       <c r="F146" s="16">
-        <v>3.6223999999999999E-2</v>
+        <v>0.112194</v>
       </c>
       <c r="G146" s="16">
-        <v>0.18311269645223699</v>
+        <v>0.15713106688078532</v>
       </c>
       <c r="H146" s="16">
-        <v>4.9364999999999999E-2</v>
+        <v>0.17554800000000001</v>
       </c>
       <c r="I146" s="16">
-        <v>0.21934793167541872</v>
+        <v>0.20461098050022899</v>
       </c>
       <c r="J146" s="16">
-        <v>36.277053886925799</v>
+        <v>56.468260334777263</v>
       </c>
       <c r="K146" s="16">
-        <v>1.3141E-2</v>
+        <v>6.3354000000000008E-2</v>
       </c>
     </row>
     <row r="147" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A147" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B147" s="5"/>
       <c r="C147" s="79"/>
       <c r="D147" s="16"/>
       <c r="E147" s="16">
         <v>0</v>
       </c>
       <c r="F147" s="16">
-        <v>5.7251000000000003E-2</v>
+        <v>0.32360399999999995</v>
       </c>
       <c r="G147" s="16">
-        <v>0.28940439997203571</v>
+        <v>0.45321712183262597</v>
       </c>
       <c r="H147" s="16">
-        <v>2.7778000000000001E-2</v>
+        <v>0.117886</v>
       </c>
       <c r="I147" s="16">
-        <v>0.12342847859981326</v>
+        <v>0.13740270494252282</v>
       </c>
       <c r="J147" s="16">
-        <v>-51.480323487799339</v>
+        <v>-63.570907652563001</v>
       </c>
       <c r="K147" s="16">
-        <v>-2.9473000000000003E-2</v>
+        <v>-0.20571799999999996</v>
       </c>
     </row>
     <row r="148" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A148" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B148" s="5"/>
       <c r="C148" s="79"/>
       <c r="D148" s="16"/>
       <c r="E148" s="16">
         <v>0</v>
       </c>
       <c r="F148" s="16">
-        <v>0.91526600000000002</v>
+        <v>2.7372069999999993</v>
       </c>
       <c r="G148" s="16">
-        <v>4.6266791417583137</v>
+        <v>3.8335406187813392</v>
       </c>
       <c r="H148" s="16">
-        <v>0.45488299999999998</v>
+        <v>1.8774289999999998</v>
       </c>
       <c r="I148" s="16">
-        <v>2.0212224289336471</v>
+        <v>2.1882481629501012</v>
       </c>
       <c r="J148" s="16">
-        <v>-50.300459101507109</v>
+        <v>-31.410777482302205</v>
       </c>
       <c r="K148" s="16">
-        <v>-0.46038300000000004</v>
+        <v>-0.85977799999999949</v>
       </c>
     </row>
     <row r="149" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A149" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B149" s="93"/>
       <c r="C149" s="94"/>
       <c r="D149" s="17"/>
       <c r="E149" s="17">
         <v>0</v>
       </c>
       <c r="F149" s="17">
-        <v>19.782353000000001</v>
+        <v>71.401539</v>
       </c>
       <c r="G149" s="17">
         <v>100</v>
       </c>
       <c r="H149" s="17">
-        <v>22.505341000000001</v>
+        <v>85.795982000000009</v>
       </c>
       <c r="I149" s="17">
         <v>100</v>
       </c>
       <c r="J149" s="17">
-        <v>13.764732638225599</v>
+        <v>20.159849775787059</v>
       </c>
       <c r="K149" s="17">
-        <v>2.7229880000000009</v>
+        <v>14.39444300000001</v>
       </c>
     </row>
     <row r="150" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A150" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E150" s="80"/>
       <c r="F150" s="80"/>
       <c r="G150" s="80"/>
       <c r="H150" s="80"/>
       <c r="I150" s="80"/>
     </row>
     <row r="151" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A151" s="4" t="s">
         <v>33</v>
       </c>
       <c r="E151" s="80"/>
       <c r="F151" s="80"/>
       <c r="G151" s="80"/>
       <c r="H151" s="80"/>
       <c r="I151" s="80"/>
     </row>
     <row r="152" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A152" s="4" t="s">
         <v>40</v>
@@ -5644,2384 +5656,2384 @@
       <c r="A153" s="46"/>
       <c r="E153" s="81"/>
       <c r="F153" s="82"/>
       <c r="G153" s="81"/>
       <c r="H153" s="82"/>
       <c r="I153" s="81"/>
     </row>
     <row r="154" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A154" s="46"/>
       <c r="E154" s="81"/>
       <c r="F154" s="82"/>
       <c r="G154" s="81"/>
       <c r="H154" s="82"/>
       <c r="I154" s="81"/>
     </row>
     <row r="155" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A155" s="46"/>
       <c r="E155" s="81"/>
       <c r="F155" s="82"/>
       <c r="G155" s="81"/>
       <c r="H155" s="82"/>
       <c r="I155" s="81"/>
     </row>
     <row r="156" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A156" s="2" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="B156" s="37"/>
       <c r="C156" s="37"/>
       <c r="D156" s="37"/>
       <c r="E156" s="37"/>
       <c r="F156" s="37"/>
       <c r="G156" s="37"/>
       <c r="H156" s="37"/>
       <c r="I156" s="37"/>
       <c r="J156" s="37"/>
       <c r="K156" s="37"/>
     </row>
     <row r="157" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A157" s="23">
         <v>0</v>
       </c>
       <c r="B157" s="23">
         <v>0</v>
       </c>
       <c r="C157" s="23">
         <v>0</v>
       </c>
       <c r="D157" s="13">
         <v>0</v>
       </c>
       <c r="E157" s="13">
         <v>0</v>
       </c>
       <c r="F157" s="13" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="G157" s="13" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="H157" s="13" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="I157" s="13" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="J157" s="13" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="K157" s="13" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
     </row>
     <row r="158" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A158" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B158" s="5"/>
       <c r="C158" s="79"/>
       <c r="D158" s="16"/>
       <c r="E158" s="16">
         <v>0</v>
       </c>
       <c r="F158" s="16">
-        <v>2.3864999999999998</v>
+        <v>5.5047309999999996</v>
       </c>
       <c r="G158" s="16">
-        <v>46.281787336108358</v>
+        <v>45.71864838938744</v>
       </c>
       <c r="H158" s="16">
-        <v>3.5669809999999997</v>
+        <v>7.1636460000000008</v>
       </c>
       <c r="I158" s="16">
-        <v>72.406427337824567</v>
+        <v>65.309896825503188</v>
       </c>
       <c r="J158" s="16">
-        <v>49.464948669599828</v>
+        <v>30.136168325028081</v>
       </c>
       <c r="K158" s="16">
-        <v>1.1804809999999999</v>
+        <v>1.6589150000000012</v>
       </c>
     </row>
     <row r="159" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A159" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B159" s="5"/>
       <c r="C159" s="79"/>
       <c r="D159" s="16"/>
       <c r="E159" s="16">
         <v>0</v>
       </c>
       <c r="F159" s="16">
-        <v>0.41929500000000003</v>
+        <v>1.553606</v>
       </c>
       <c r="G159" s="16">
-        <v>8.1314569541561106</v>
+        <v>12.903222055654068</v>
       </c>
       <c r="H159" s="16">
-        <v>0.41894300000000001</v>
+        <v>1.0736770000000002</v>
       </c>
       <c r="I159" s="16">
-        <v>8.5041568452958494</v>
+        <v>9.7885537747001727</v>
       </c>
       <c r="J159" s="16">
-        <v>-8.3950440620569985E-2</v>
+        <v>-30.891294189131596</v>
       </c>
       <c r="K159" s="16">
-        <v>-3.5200000000001896E-4</v>
+        <v>-0.47992899999999983</v>
       </c>
     </row>
     <row r="160" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A160" s="15" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
       <c r="B160" s="5"/>
       <c r="C160" s="79"/>
       <c r="D160" s="16"/>
       <c r="E160" s="16">
         <v>0</v>
       </c>
       <c r="F160" s="16">
-        <v>0</v>
+        <v>5.5099000000000002E-2</v>
       </c>
       <c r="G160" s="16">
-        <v>0</v>
+        <v>0.45761578678537768</v>
       </c>
       <c r="H160" s="16">
-        <v>6.0234000000000003E-2</v>
+        <v>0.169266</v>
       </c>
       <c r="I160" s="16">
-        <v>1.2226946945516461</v>
-[...2 lines deleted...]
-        <v>143</v>
+        <v>1.543172987060726</v>
+      </c>
+      <c r="J160" s="16">
+        <v>207.20339752082612</v>
       </c>
       <c r="K160" s="16">
-        <v>6.0234000000000003E-2</v>
+        <v>0.11416699999999999</v>
       </c>
     </row>
     <row r="161" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A161" s="15" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
       <c r="B161" s="5"/>
       <c r="C161" s="79"/>
       <c r="D161" s="16"/>
       <c r="E161" s="16">
         <v>0</v>
       </c>
       <c r="F161" s="16">
-        <v>1.7627E-2</v>
+        <v>0</v>
       </c>
       <c r="G161" s="16">
-        <v>0.34184331253868933</v>
+        <v>0</v>
       </c>
       <c r="H161" s="16">
-        <v>3.2195000000000001E-2</v>
+        <v>6.0234000000000003E-2</v>
       </c>
       <c r="I161" s="16">
-        <v>0.65352883240512405</v>
-[...2 lines deleted...]
-        <v>82.645940886140593</v>
+        <v>0.54914443362881959</v>
+      </c>
+      <c r="J161" s="16" t="s">
+        <v>147</v>
       </c>
       <c r="K161" s="16">
-        <v>1.4568000000000001E-2</v>
+        <v>6.0234000000000003E-2</v>
       </c>
     </row>
     <row r="162" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A162" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B162" s="5"/>
       <c r="C162" s="79"/>
       <c r="D162" s="16"/>
       <c r="E162" s="16">
         <v>0</v>
       </c>
       <c r="F162" s="16">
-        <v>1.2890000000000002E-3</v>
+        <v>0.55857800000000002</v>
       </c>
       <c r="G162" s="16">
-        <v>2.4997789179234734E-2</v>
+        <v>4.6391787682354062</v>
       </c>
       <c r="H162" s="16">
-        <v>1.1856999999999999E-2</v>
+        <v>2.5387999999999997E-2</v>
       </c>
       <c r="I162" s="16">
-        <v>0.24068617381045368</v>
+        <v>0.23145862604124698</v>
       </c>
       <c r="J162" s="16">
-        <v>819.86035686578725</v>
+        <v>-95.454887231505722</v>
       </c>
       <c r="K162" s="16">
-        <v>1.0567999999999999E-2</v>
+        <v>-0.53319000000000005</v>
       </c>
     </row>
     <row r="163" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A163" s="15" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B163" s="5"/>
       <c r="C163" s="79"/>
       <c r="D163" s="16"/>
       <c r="E163" s="16">
         <v>0</v>
       </c>
       <c r="F163" s="16">
-        <v>3.8979999999999996E-3</v>
+        <v>8.77E-3</v>
       </c>
       <c r="G163" s="16">
-        <v>7.5594555640540698E-2</v>
+        <v>7.2837809218094005E-2</v>
       </c>
       <c r="H163" s="16">
-        <v>9.5600000000000008E-3</v>
+        <v>1.5420999999999999E-2</v>
       </c>
       <c r="I163" s="16">
-        <v>0.19405919048898856</v>
+        <v>0.14059096707822868</v>
       </c>
       <c r="J163" s="16">
-        <v>145.25397639815293</v>
+        <v>75.838084378563281</v>
       </c>
       <c r="K163" s="16">
-        <v>5.6620000000000012E-3</v>
+        <v>6.6509999999999989E-3</v>
       </c>
     </row>
     <row r="164" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A164" s="15" t="s">
-        <v>34</v>
+        <v>16</v>
       </c>
       <c r="B164" s="5"/>
       <c r="C164" s="79"/>
       <c r="D164" s="16"/>
       <c r="E164" s="16">
         <v>0</v>
       </c>
       <c r="F164" s="16">
-        <v>1.2595E-2</v>
+        <v>8.397E-3</v>
       </c>
       <c r="G164" s="16">
-        <v>0.24425690823309654</v>
+        <v>6.9739918358533104E-2</v>
       </c>
       <c r="H164" s="16">
-        <v>3.1360000000000003E-3</v>
+        <v>1.1106000000000001E-2</v>
       </c>
       <c r="I164" s="16">
-        <v>6.3657910185509231E-2</v>
+        <v>0.10125175282866272</v>
       </c>
       <c r="J164" s="16">
-        <v>-75.101230647082176</v>
+        <v>32.261521972132925</v>
       </c>
       <c r="K164" s="16">
-        <v>-9.4590000000000004E-3</v>
+        <v>2.7090000000000013E-3</v>
       </c>
     </row>
     <row r="165" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A165" s="15" t="s">
-        <v>9</v>
+        <v>34</v>
       </c>
       <c r="B165" s="5"/>
       <c r="C165" s="79"/>
       <c r="D165" s="16"/>
       <c r="E165" s="16">
         <v>0</v>
       </c>
       <c r="F165" s="16">
-        <v>0</v>
+        <v>6.2770000000000006E-2</v>
       </c>
       <c r="G165" s="16">
-        <v>0</v>
+        <v>0.52132603017329093</v>
       </c>
       <c r="H165" s="16">
-        <v>2.2190000000000005E-3</v>
+        <v>4.9789999999999999E-3</v>
       </c>
       <c r="I165" s="16">
-        <v>4.504365519822863E-2</v>
-[...2 lines deleted...]
-        <v>143</v>
+        <v>4.5392803649730931E-2</v>
+      </c>
+      <c r="J165" s="16">
+        <v>-92.067866815357661</v>
       </c>
       <c r="K165" s="16">
-        <v>2.2190000000000005E-3</v>
+        <v>-5.7791000000000009E-2</v>
       </c>
     </row>
     <row r="166" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A166" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B166" s="5"/>
       <c r="C166" s="79"/>
       <c r="D166" s="16"/>
       <c r="E166" s="16">
         <v>0</v>
       </c>
       <c r="F166" s="16">
-        <v>2.8140000000000001E-3</v>
+        <v>8.7389999999999985E-3</v>
       </c>
       <c r="G166" s="16">
-        <v>5.4572365205870076E-2</v>
+        <v>7.2580343757916013E-2</v>
       </c>
       <c r="H166" s="16">
-        <v>1.9599999999999999E-3</v>
+        <v>4.8939999999999999E-3</v>
       </c>
       <c r="I166" s="16">
-        <v>3.9786193865943259E-2</v>
+        <v>4.4617871271697758E-2</v>
       </c>
       <c r="J166" s="16">
-        <v>-30.348258706467668</v>
+        <v>-43.998169126902383</v>
       </c>
       <c r="K166" s="16">
-        <v>-8.5400000000000016E-4</v>
+        <v>-3.8449999999999986E-3</v>
       </c>
     </row>
     <row r="167" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A167" s="15" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B167" s="5"/>
       <c r="C167" s="79"/>
       <c r="D167" s="16"/>
       <c r="E167" s="16">
         <v>0</v>
       </c>
       <c r="F167" s="16">
-        <v>1.0270000000000001E-3</v>
+        <v>2.0969999999999999E-3</v>
       </c>
       <c r="G167" s="16">
-        <v>1.9916780052035739E-2</v>
+        <v>1.7416292580426811E-2</v>
       </c>
       <c r="H167" s="16">
-        <v>8.5000000000000006E-4</v>
+        <v>4.3800000000000002E-3</v>
       </c>
       <c r="I167" s="16">
-        <v>1.7254216727577435E-2</v>
+        <v>3.9931809597473687E-2</v>
       </c>
       <c r="J167" s="16">
-        <v>-17.234664070107115</v>
+        <v>108.86981402002863</v>
       </c>
       <c r="K167" s="16">
-        <v>-1.7700000000000007E-4</v>
+        <v>2.2830000000000003E-3</v>
       </c>
     </row>
     <row r="168" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A168" s="15" t="s">
-        <v>15</v>
+        <v>46</v>
       </c>
       <c r="B168" s="5"/>
       <c r="C168" s="79"/>
       <c r="D168" s="16"/>
       <c r="E168" s="16">
         <v>0</v>
       </c>
       <c r="F168" s="16">
-        <v>8.7900000000000001E-4</v>
+        <v>5.4041000000000006E-2</v>
       </c>
       <c r="G168" s="16">
-        <v>1.7046591690106538E-2</v>
+        <v>0.44882873978962579</v>
       </c>
       <c r="H168" s="16">
-        <v>4.6900000000000002E-4</v>
+        <v>4.1639999999999993E-3</v>
       </c>
       <c r="I168" s="16">
-        <v>9.5202678179221369E-3</v>
+        <v>3.7962569672118807E-2</v>
       </c>
       <c r="J168" s="16">
-        <v>-46.643913538111484</v>
+        <v>-92.294739179511851</v>
       </c>
       <c r="K168" s="16">
-        <v>-4.0999999999999999E-4</v>
+        <v>-4.9877000000000005E-2</v>
       </c>
     </row>
     <row r="169" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A169" s="15" t="s">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="B169" s="5"/>
       <c r="C169" s="79"/>
       <c r="D169" s="16"/>
       <c r="E169" s="16">
         <v>0</v>
       </c>
       <c r="F169" s="16">
-        <v>0</v>
+        <v>1.5280000000000001E-3</v>
       </c>
       <c r="G169" s="16">
-        <v>0</v>
+        <v>1.2690555585547053E-2</v>
       </c>
       <c r="H169" s="16">
-        <v>3.8200000000000002E-4</v>
+        <v>1.902E-3</v>
       </c>
       <c r="I169" s="16">
-        <v>7.7542479881583292E-3</v>
-[...2 lines deleted...]
-        <v>143</v>
+        <v>1.7340251564930353E-2</v>
+      </c>
+      <c r="J169" s="16">
+        <v>24.476439790575913</v>
       </c>
       <c r="K169" s="16">
-        <v>3.8200000000000002E-4</v>
+        <v>3.7399999999999998E-4</v>
       </c>
     </row>
     <row r="170" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A170" s="15" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="B170" s="5"/>
       <c r="C170" s="79"/>
       <c r="D170" s="16"/>
       <c r="E170" s="16">
         <v>0</v>
       </c>
       <c r="F170" s="16">
-        <v>0</v>
+        <v>3.5749999999999996E-3</v>
       </c>
       <c r="G170" s="16">
-        <v>0</v>
+        <v>2.9691581294719049E-2</v>
       </c>
       <c r="H170" s="16">
-        <v>5.6999999999999996E-5</v>
+        <v>4.3599999999999997E-4</v>
       </c>
       <c r="I170" s="16">
-        <v>1.1570474746728397E-3</v>
-[...2 lines deleted...]
-        <v>143</v>
+        <v>3.974947256734823E-3</v>
+      </c>
+      <c r="J170" s="16">
+        <v>-87.8041958041958</v>
       </c>
       <c r="K170" s="16">
-        <v>5.6999999999999996E-5</v>
+        <v>-3.1389999999999994E-3</v>
       </c>
     </row>
     <row r="171" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A171" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B171" s="5"/>
       <c r="C171" s="79"/>
       <c r="D171" s="16"/>
       <c r="E171" s="16">
         <v>0</v>
       </c>
       <c r="F171" s="16">
-        <v>0</v>
+        <v>4.1799999999999997E-4</v>
       </c>
       <c r="G171" s="16">
-        <v>0</v>
+        <v>3.471631043690227E-3</v>
       </c>
       <c r="H171" s="16">
-        <v>2.8E-5</v>
+        <v>2.5799999999999998E-4</v>
       </c>
       <c r="I171" s="16">
-        <v>5.6837419808490369E-4</v>
-[...2 lines deleted...]
-        <v>143</v>
+        <v>2.3521476886183123E-3</v>
+      </c>
+      <c r="J171" s="16">
+        <v>-38.277511961722489</v>
       </c>
       <c r="K171" s="16">
-        <v>2.8E-5</v>
+        <v>-1.5999999999999999E-4</v>
       </c>
     </row>
     <row r="172" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A172" s="15" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="B172" s="5"/>
       <c r="C172" s="79"/>
       <c r="D172" s="16"/>
       <c r="E172" s="16">
         <v>0</v>
       </c>
       <c r="F172" s="16">
-        <v>3.0299999999999999E-4</v>
+        <v>2.12E-4</v>
       </c>
       <c r="G172" s="16">
-        <v>5.8761288761118094E-3</v>
+        <v>1.7607315341204026E-3</v>
       </c>
       <c r="H172" s="16">
-        <v>0</v>
+        <v>2.5599999999999999E-4</v>
       </c>
       <c r="I172" s="16">
-        <v>0</v>
+        <v>2.3339139856057675E-3</v>
       </c>
       <c r="J172" s="16">
-        <v>-100</v>
+        <v>20.754716981132066</v>
       </c>
       <c r="K172" s="16">
-        <v>-3.0299999999999999E-4</v>
+        <v>4.3999999999999985E-5</v>
       </c>
     </row>
     <row r="173" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A173" s="15" t="s">
-        <v>128</v>
+        <v>18</v>
       </c>
       <c r="B173" s="5"/>
       <c r="C173" s="79"/>
       <c r="D173" s="16"/>
       <c r="E173" s="16">
         <v>0</v>
       </c>
       <c r="F173" s="16">
-        <v>0</v>
+        <v>1.5589999999999998E-3</v>
       </c>
       <c r="G173" s="16">
-        <v>0</v>
+        <v>1.2948021045725032E-2</v>
       </c>
       <c r="H173" s="16">
-        <v>0</v>
+        <v>1.15E-4</v>
       </c>
       <c r="I173" s="16">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>128</v>
+        <v>1.0484379232213409E-3</v>
+      </c>
+      <c r="J173" s="16">
+        <v>-92.623476587556127</v>
       </c>
       <c r="K173" s="16">
-        <v>0</v>
+        <v>-1.4439999999999998E-3</v>
       </c>
     </row>
     <row r="174" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A174" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B174" s="5"/>
       <c r="C174" s="79"/>
       <c r="D174" s="16"/>
       <c r="E174" s="16">
         <v>0</v>
       </c>
       <c r="F174" s="16">
-        <v>2.3102290000000001</v>
+        <v>4.216330000000001</v>
       </c>
       <c r="G174" s="16">
-        <v>44.802651278319836</v>
+        <v>35.01804334555603</v>
       </c>
       <c r="H174" s="16">
-        <v>0.81746099999999999</v>
+        <v>2.4285770000000002</v>
       </c>
       <c r="I174" s="16">
-        <v>16.593705012167266</v>
+        <v>22.140975880548826</v>
       </c>
       <c r="J174" s="16">
-        <v>-64.61558572764865</v>
+        <v>-42.400689699335686</v>
       </c>
       <c r="K174" s="16">
-        <v>-1.4927680000000001</v>
+        <v>-1.7877530000000008</v>
       </c>
     </row>
     <row r="175" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A175" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B175" s="93"/>
       <c r="C175" s="94"/>
       <c r="D175" s="17"/>
       <c r="E175" s="17">
         <v>0</v>
       </c>
       <c r="F175" s="17">
-        <v>5.1564560000000004</v>
+        <v>12.04045</v>
       </c>
       <c r="G175" s="17">
         <v>100</v>
       </c>
       <c r="H175" s="17">
-        <v>4.9263320000000004</v>
+        <v>10.968699000000001</v>
       </c>
       <c r="I175" s="17">
         <v>100</v>
       </c>
       <c r="J175" s="17">
-        <v>-4.462832612166185</v>
+        <v>-8.9012536906843103</v>
       </c>
       <c r="K175" s="17">
-        <v>-0.230124</v>
+        <v>-1.071750999999999</v>
       </c>
     </row>
     <row r="176" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A176" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E176" s="80"/>
       <c r="F176" s="80"/>
       <c r="G176" s="80"/>
       <c r="H176" s="80"/>
       <c r="I176" s="80"/>
     </row>
     <row r="177" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A177" s="4" t="s">
         <v>33</v>
       </c>
       <c r="E177" s="80"/>
       <c r="F177" s="80"/>
       <c r="G177" s="80"/>
       <c r="H177" s="80"/>
       <c r="I177" s="80"/>
     </row>
     <row r="178" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A178" s="4" t="s">
         <v>40</v>
       </c>
       <c r="E178" s="81"/>
       <c r="F178" s="82"/>
       <c r="G178" s="81"/>
       <c r="H178" s="82"/>
       <c r="I178" s="81"/>
     </row>
     <row r="179" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A179" s="46"/>
     </row>
     <row r="180" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A180" s="46"/>
     </row>
     <row r="181" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A181" s="2" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="B181" s="37"/>
       <c r="C181" s="37"/>
       <c r="D181" s="37"/>
       <c r="E181" s="37"/>
       <c r="F181" s="37"/>
       <c r="G181" s="37"/>
       <c r="H181" s="37"/>
       <c r="I181" s="37"/>
       <c r="J181" s="37"/>
       <c r="K181" s="37"/>
     </row>
     <row r="182" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A182" s="23"/>
       <c r="B182" s="23"/>
       <c r="C182" s="23"/>
       <c r="D182" s="23"/>
       <c r="E182" s="23"/>
       <c r="F182" s="23"/>
       <c r="G182" s="13">
         <v>2024</v>
       </c>
       <c r="H182" s="13">
         <v>2025</v>
       </c>
       <c r="I182" s="13" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="J182" s="13" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="K182" s="13" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
     </row>
     <row r="183" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A183" s="3" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="B183" s="5"/>
       <c r="C183" s="5"/>
       <c r="D183" s="37"/>
       <c r="E183" s="5"/>
       <c r="F183" s="5"/>
       <c r="G183" s="16">
         <v>16.206448000000002</v>
       </c>
       <c r="H183" s="16">
         <v>13.264522999999999</v>
       </c>
       <c r="I183" s="16">
-        <v>7.9298294912361262</v>
+        <v>7.9345387837573371</v>
       </c>
       <c r="J183" s="16">
         <v>-18.152805599351584</v>
       </c>
       <c r="K183" s="16">
         <v>-2.941925000000003</v>
       </c>
     </row>
     <row r="184" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A184" s="3" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="B184" s="5"/>
       <c r="C184" s="5"/>
       <c r="D184" s="37"/>
       <c r="E184" s="5"/>
       <c r="F184" s="5"/>
       <c r="G184" s="16">
         <v>14.000017</v>
       </c>
       <c r="H184" s="16">
         <v>11.286813</v>
       </c>
       <c r="I184" s="16">
-        <v>6.7475100755200401</v>
+        <v>6.7515172233118754</v>
       </c>
       <c r="J184" s="16">
         <v>-19.380005038565308</v>
       </c>
       <c r="K184" s="16">
         <v>-2.7132039999999993</v>
       </c>
     </row>
     <row r="185" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A185" s="3" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="B185" s="5"/>
       <c r="C185" s="5"/>
       <c r="D185" s="37"/>
       <c r="E185" s="5"/>
       <c r="F185" s="5"/>
       <c r="G185" s="16">
         <v>11.652683000000001</v>
       </c>
       <c r="H185" s="16">
-        <v>8.5307139999999997</v>
+        <v>8.5306460000000008</v>
       </c>
       <c r="I185" s="16">
-        <v>5.099852249379861</v>
+        <v>5.1028402255779879</v>
       </c>
       <c r="J185" s="16">
-        <v>-26.791846993520728</v>
+        <v>-26.79243055011451</v>
       </c>
       <c r="K185" s="16">
-        <v>-3.1219690000000018</v>
+        <v>-3.1220370000000006</v>
       </c>
     </row>
     <row r="186" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A186" s="3" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="B186" s="5"/>
       <c r="C186" s="5"/>
       <c r="D186" s="37"/>
       <c r="E186" s="5"/>
       <c r="F186" s="5"/>
       <c r="G186" s="16">
         <v>4.8823699999999999</v>
       </c>
       <c r="H186" s="16">
-        <v>4.8597999999999999</v>
+        <v>4.8828810000000002</v>
       </c>
       <c r="I186" s="16">
-        <v>2.905297488760759</v>
+        <v>2.9208293936368328</v>
       </c>
       <c r="J186" s="16">
-        <v>-0.46227549325430028</v>
+        <v>1.0466228491498438E-2</v>
       </c>
       <c r="K186" s="16">
-        <v>-2.2569999999999979E-2</v>
+        <v>5.1100000000037227E-4</v>
       </c>
     </row>
     <row r="187" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A187" s="3" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="B187" s="5"/>
       <c r="C187" s="5"/>
       <c r="D187" s="37"/>
       <c r="E187" s="5"/>
       <c r="F187" s="5"/>
       <c r="G187" s="16">
         <v>3.6877959999999996</v>
       </c>
       <c r="H187" s="16">
         <v>3.9963040000000003</v>
       </c>
       <c r="I187" s="16">
-        <v>2.3890802040257992</v>
+        <v>2.3904990084969198</v>
       </c>
       <c r="J187" s="16">
         <v>8.3656471236478573</v>
       </c>
       <c r="K187" s="16">
         <v>0.30850800000000067</v>
       </c>
     </row>
     <row r="188" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A188" s="3" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="B188" s="5"/>
       <c r="C188" s="5"/>
       <c r="D188" s="37"/>
       <c r="E188" s="5"/>
       <c r="F188" s="5"/>
       <c r="G188" s="16">
         <v>1.5858620000000001</v>
       </c>
       <c r="H188" s="16">
         <v>3.1513840000000002</v>
       </c>
       <c r="I188" s="16">
-        <v>1.8839680689165885</v>
+        <v>1.885086902145847</v>
       </c>
       <c r="J188" s="16">
         <v>98.717416773968978</v>
       </c>
       <c r="K188" s="16">
         <v>1.5655220000000001</v>
       </c>
     </row>
     <row r="189" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A189" s="3" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="B189" s="5"/>
       <c r="C189" s="5"/>
       <c r="D189" s="37"/>
       <c r="E189" s="5"/>
       <c r="F189" s="5"/>
       <c r="G189" s="16">
         <v>5.1824520000000005</v>
       </c>
       <c r="H189" s="16">
-        <v>2.9908980000000001</v>
+        <v>2.9677979999999997</v>
       </c>
       <c r="I189" s="16">
-        <v>1.7880259369808587</v>
+        <v>1.7752698934863667</v>
       </c>
       <c r="J189" s="16">
-        <v>-42.287974881388195</v>
+        <v>-42.733709834649709</v>
       </c>
       <c r="K189" s="16">
-        <v>-2.1915540000000004</v>
+        <v>-2.2146540000000008</v>
       </c>
     </row>
     <row r="190" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A190" s="3" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="B190" s="5"/>
       <c r="C190" s="5"/>
       <c r="D190" s="37"/>
       <c r="E190" s="5"/>
       <c r="F190" s="5"/>
       <c r="G190" s="16">
         <v>4.6329889999999994</v>
       </c>
       <c r="H190" s="16">
-        <v>2.9539940000000002</v>
+        <v>2.9540459999999999</v>
       </c>
       <c r="I190" s="16">
-        <v>1.7659638976942158</v>
+        <v>1.7670437569449902</v>
       </c>
       <c r="J190" s="16">
-        <v>-36.23999538958541</v>
+        <v>-36.238873004015325</v>
       </c>
       <c r="K190" s="16">
-        <v>-1.6789949999999991</v>
+        <v>-1.6789429999999994</v>
       </c>
     </row>
     <row r="191" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A191" s="3" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="B191" s="5"/>
       <c r="C191" s="5"/>
       <c r="D191" s="37"/>
       <c r="E191" s="5"/>
       <c r="F191" s="5"/>
       <c r="G191" s="16">
         <v>3.6410680000000002</v>
       </c>
       <c r="H191" s="16">
-        <v>2.9523389999999998</v>
+        <v>2.9516399999999998</v>
       </c>
       <c r="I191" s="16">
-        <v>1.76497450155777</v>
+        <v>1.7656045419567299</v>
       </c>
       <c r="J191" s="16">
-        <v>-18.915576418787026</v>
+        <v>-18.934774082769131</v>
       </c>
       <c r="K191" s="16">
-        <v>-0.68872900000000037</v>
+        <v>-0.68942800000000037</v>
       </c>
     </row>
     <row r="192" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A192" s="3" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="B192" s="5"/>
       <c r="C192" s="5"/>
       <c r="D192" s="37"/>
       <c r="E192" s="5"/>
       <c r="F192" s="5"/>
       <c r="G192" s="16">
         <v>1.6467070000000001</v>
       </c>
       <c r="H192" s="16">
         <v>2.93615</v>
       </c>
       <c r="I192" s="16">
-        <v>1.7552963540937698</v>
+        <v>1.7563387729757871</v>
       </c>
       <c r="J192" s="16">
         <v>78.304337080002682</v>
       </c>
       <c r="K192" s="16">
         <v>1.2894429999999999</v>
       </c>
     </row>
     <row r="193" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A193" s="95" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="B193" s="93"/>
       <c r="C193" s="93"/>
       <c r="D193" s="96"/>
       <c r="E193" s="96"/>
       <c r="F193" s="96"/>
       <c r="G193" s="17">
         <v>67.118392000000014</v>
       </c>
       <c r="H193" s="17">
-        <v>56.922919</v>
+        <v>56.922184999999992</v>
       </c>
       <c r="I193" s="17">
-        <v>34.029798268165791</v>
+        <v>34.049568502290676</v>
       </c>
       <c r="J193" s="18" t="s">
         <v>24</v>
       </c>
       <c r="K193" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="194" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A194" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A195" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="196" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A196" s="46"/>
     </row>
     <row r="197" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A197" s="46"/>
     </row>
     <row r="198" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A198" s="46"/>
     </row>
     <row r="199" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A199" s="2" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="B199" s="37"/>
       <c r="C199" s="37"/>
       <c r="D199" s="37"/>
       <c r="E199" s="37"/>
       <c r="F199" s="37"/>
       <c r="G199" s="37"/>
       <c r="H199" s="37"/>
       <c r="I199" s="37"/>
       <c r="J199" s="37"/>
       <c r="K199" s="37"/>
     </row>
     <row r="200" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A200" s="23"/>
       <c r="B200" s="23"/>
       <c r="C200" s="23"/>
       <c r="D200" s="23"/>
       <c r="E200" s="23"/>
       <c r="F200" s="23"/>
       <c r="G200" s="13">
         <v>2024</v>
       </c>
       <c r="H200" s="13">
         <v>2025</v>
       </c>
       <c r="I200" s="13" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="J200" s="13" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="K200" s="13" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
     </row>
     <row r="201" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A201" s="3" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="B201" s="5"/>
       <c r="C201" s="5"/>
       <c r="D201" s="37"/>
       <c r="E201" s="5"/>
       <c r="F201" s="5"/>
       <c r="G201" s="16">
         <v>3.0417240000000003</v>
       </c>
       <c r="H201" s="16">
         <v>9.3710719999999998</v>
       </c>
       <c r="I201" s="16">
-        <v>35.957071783861096</v>
+        <v>35.957073163544301</v>
       </c>
       <c r="J201" s="16">
         <v>208.08423117942323</v>
       </c>
       <c r="K201" s="16">
         <v>6.3293479999999995</v>
       </c>
     </row>
     <row r="202" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A202" s="3" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="B202" s="5"/>
       <c r="C202" s="5"/>
       <c r="D202" s="37"/>
       <c r="E202" s="5"/>
       <c r="F202" s="5"/>
       <c r="G202" s="16">
         <v>10.985091000000001</v>
       </c>
       <c r="H202" s="16">
         <v>8.6102930000000004</v>
       </c>
       <c r="I202" s="16">
-        <v>33.037940961405134</v>
+        <v>33.03794222908045</v>
       </c>
       <c r="J202" s="16">
         <v>-21.618373484571045</v>
       </c>
       <c r="K202" s="16">
         <v>-2.3747980000000002</v>
       </c>
     </row>
     <row r="203" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A203" s="3" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="B203" s="5"/>
       <c r="C203" s="5"/>
       <c r="D203" s="37"/>
       <c r="E203" s="5"/>
       <c r="F203" s="5"/>
       <c r="G203" s="16">
         <v>2.5851120000000001</v>
       </c>
       <c r="H203" s="16">
         <v>3.042662</v>
       </c>
       <c r="I203" s="16">
-        <v>11.674781278814885</v>
+        <v>11.674781726779607</v>
       </c>
       <c r="J203" s="16">
         <v>17.699426562562856</v>
       </c>
       <c r="K203" s="16">
         <v>0.4575499999999999</v>
       </c>
     </row>
     <row r="204" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A204" s="3" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="B204" s="5"/>
       <c r="C204" s="5"/>
       <c r="D204" s="37"/>
       <c r="E204" s="5"/>
       <c r="F204" s="5"/>
       <c r="G204" s="16">
         <v>1.7252670000000001</v>
       </c>
       <c r="H204" s="16">
         <v>2.3773610000000001</v>
       </c>
       <c r="I204" s="16">
-        <v>9.1220022781973924</v>
+        <v>9.1220026282112485</v>
       </c>
       <c r="J204" s="16">
         <v>37.796700452741511</v>
       </c>
       <c r="K204" s="16">
         <v>0.65209399999999995</v>
       </c>
     </row>
     <row r="205" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A205" s="3" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="B205" s="5"/>
       <c r="C205" s="5"/>
       <c r="D205" s="37"/>
       <c r="E205" s="5"/>
       <c r="F205" s="5"/>
       <c r="G205" s="16">
         <v>1.648701</v>
       </c>
       <c r="H205" s="16">
         <v>1.1185080000000001</v>
       </c>
       <c r="I205" s="16">
-        <v>4.2917472458671657</v>
+        <v>4.2917474105427438</v>
       </c>
       <c r="J205" s="16">
         <v>-32.158226385499859</v>
       </c>
       <c r="K205" s="16">
         <v>-0.53019299999999991</v>
       </c>
     </row>
     <row r="206" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A206" s="3" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="B206" s="5"/>
       <c r="C206" s="5"/>
       <c r="D206" s="37"/>
       <c r="E206" s="5"/>
       <c r="F206" s="5"/>
       <c r="G206" s="16">
         <v>8.3989999999999985E-3</v>
       </c>
       <c r="H206" s="16">
         <v>0.36323300000000003</v>
       </c>
       <c r="I206" s="16">
-        <v>1.3937354291235005</v>
+        <v>1.3937354826015302</v>
       </c>
       <c r="J206" s="16" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="K206" s="16">
         <v>0.35483400000000004</v>
       </c>
     </row>
     <row r="207" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A207" s="3" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="B207" s="5"/>
       <c r="C207" s="5"/>
       <c r="D207" s="37"/>
       <c r="E207" s="5"/>
       <c r="F207" s="5"/>
       <c r="G207" s="16">
         <v>0</v>
       </c>
       <c r="H207" s="16">
         <v>0.16344</v>
       </c>
       <c r="I207" s="16">
-        <v>0.62712396323006137</v>
+        <v>0.62712398729298846</v>
       </c>
       <c r="J207" s="16" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="K207" s="16">
         <v>0.16344</v>
       </c>
     </row>
     <row r="208" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A208" s="3" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="B208" s="5"/>
       <c r="C208" s="5"/>
       <c r="D208" s="37"/>
       <c r="E208" s="5"/>
       <c r="F208" s="5"/>
       <c r="G208" s="16">
         <v>0.15637299999999998</v>
       </c>
       <c r="H208" s="16">
         <v>0.14651400000000001</v>
       </c>
       <c r="I208" s="16">
-        <v>0.56217841623035492</v>
+        <v>0.56217843780130272</v>
       </c>
       <c r="J208" s="16">
         <v>-6.3047968639087184</v>
       </c>
       <c r="K208" s="16">
         <v>-9.8589999999999789E-3</v>
       </c>
     </row>
     <row r="209" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A209" s="3" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="B209" s="5"/>
       <c r="C209" s="5"/>
       <c r="D209" s="37"/>
       <c r="E209" s="5"/>
       <c r="F209" s="5"/>
       <c r="G209" s="16">
         <v>0</v>
       </c>
       <c r="H209" s="16">
         <v>8.2474000000000006E-2</v>
       </c>
       <c r="I209" s="16">
-        <v>0.3164551012202404</v>
+        <v>0.31645511336271376</v>
       </c>
       <c r="J209" s="16" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="K209" s="16">
         <v>8.2474000000000006E-2</v>
       </c>
     </row>
     <row r="210" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A210" s="3" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="B210" s="5"/>
       <c r="C210" s="5"/>
       <c r="D210" s="37"/>
       <c r="E210" s="5"/>
       <c r="F210" s="5"/>
       <c r="G210" s="16">
         <v>0</v>
       </c>
       <c r="H210" s="16">
         <v>7.3671E-2</v>
       </c>
       <c r="I210" s="16">
-        <v>0.2826777379779849</v>
+        <v>0.28267774882441116</v>
       </c>
       <c r="J210" s="16" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="K210" s="16">
         <v>7.3671E-2</v>
       </c>
     </row>
     <row r="211" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A211" s="95" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="B211" s="93"/>
       <c r="C211" s="93"/>
       <c r="D211" s="96"/>
       <c r="E211" s="96"/>
       <c r="F211" s="96"/>
       <c r="G211" s="17">
         <v>20.150666999999999</v>
       </c>
       <c r="H211" s="17">
         <v>25.349228000000004</v>
       </c>
       <c r="I211" s="17">
-        <v>97.265714195927828</v>
+        <v>97.265717928041298</v>
       </c>
       <c r="J211" s="18" t="s">
         <v>24</v>
       </c>
       <c r="K211" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="212" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A212" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A213" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="214" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A214" s="46"/>
     </row>
     <row r="215" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A215" s="2" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="B215" s="37"/>
       <c r="C215" s="37"/>
       <c r="D215" s="37"/>
       <c r="E215" s="37"/>
       <c r="F215" s="37"/>
       <c r="G215" s="37"/>
       <c r="H215" s="37"/>
       <c r="I215" s="37"/>
       <c r="J215" s="37"/>
       <c r="K215" s="37"/>
     </row>
     <row r="216" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A216" s="23"/>
       <c r="B216" s="23"/>
       <c r="C216" s="23"/>
       <c r="D216" s="23"/>
       <c r="E216" s="23"/>
       <c r="F216" s="23"/>
       <c r="G216" s="13" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="H216" s="13" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="I216" s="13" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="J216" s="13" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="K216" s="13" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
     </row>
     <row r="217" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A217" s="3" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="B217" s="5"/>
       <c r="C217" s="5"/>
       <c r="D217" s="37"/>
       <c r="E217" s="5"/>
       <c r="F217" s="5"/>
       <c r="G217" s="16">
-        <v>1.6889400000000001</v>
+        <v>6.7741509999999998</v>
       </c>
       <c r="H217" s="16">
-        <v>2.8209079999999997</v>
+        <v>9.5773269999999986</v>
       </c>
       <c r="I217" s="16">
-        <v>12.53439350241349</v>
+        <v>11.162908538071163</v>
       </c>
       <c r="J217" s="16">
-        <v>67.02239274337748</v>
+        <v>41.380477051662993</v>
       </c>
       <c r="K217" s="16">
-        <v>1.1319679999999996</v>
+        <v>2.8031759999999988</v>
       </c>
     </row>
     <row r="218" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A218" s="3" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="B218" s="5"/>
       <c r="C218" s="5"/>
       <c r="D218" s="37"/>
       <c r="E218" s="5"/>
       <c r="F218" s="5"/>
       <c r="G218" s="16">
-        <v>0.94197400000000009</v>
+        <v>2.6814819999999999</v>
       </c>
       <c r="H218" s="16">
-        <v>1.031895</v>
+        <v>4.3284350000000007</v>
       </c>
       <c r="I218" s="16">
-        <v>4.5851115963983835</v>
+        <v>5.0450322953352291</v>
       </c>
       <c r="J218" s="16">
-        <v>9.5460171936804947</v>
+        <v>61.419506079101062</v>
       </c>
       <c r="K218" s="16">
-        <v>8.9920999999999918E-2</v>
+        <v>1.6469530000000008</v>
       </c>
     </row>
     <row r="219" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A219" s="3" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="B219" s="5"/>
       <c r="C219" s="5"/>
       <c r="D219" s="37"/>
       <c r="E219" s="5"/>
       <c r="F219" s="5"/>
       <c r="G219" s="16">
-        <v>0.61887000000000003</v>
+        <v>3.5817589999999999</v>
       </c>
       <c r="H219" s="16">
-        <v>1.0206760000000001</v>
+        <v>4.2611920000000003</v>
       </c>
       <c r="I219" s="16">
-        <v>4.535261207550688</v>
+        <v>4.9666568301531884</v>
       </c>
       <c r="J219" s="16">
-        <v>64.925751773393458</v>
+        <v>18.96925505038168</v>
       </c>
       <c r="K219" s="16">
-        <v>0.40180600000000011</v>
+        <v>0.6794330000000004</v>
       </c>
     </row>
     <row r="220" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A220" s="3" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="B220" s="5"/>
       <c r="C220" s="5"/>
       <c r="D220" s="37"/>
       <c r="E220" s="5"/>
       <c r="F220" s="5"/>
       <c r="G220" s="16">
-        <v>0.41129199999999999</v>
+        <v>2.2336100000000001</v>
       </c>
       <c r="H220" s="16">
-        <v>0.94353399999999998</v>
+        <v>3.1174240000000002</v>
       </c>
       <c r="I220" s="16">
-        <v>4.1924892406651377</v>
+        <v>3.6335314630468361</v>
       </c>
       <c r="J220" s="16">
-        <v>129.40733104461063</v>
+        <v>39.568859380106645</v>
       </c>
       <c r="K220" s="16">
-        <v>0.53224199999999999</v>
+        <v>0.8838140000000001</v>
       </c>
     </row>
     <row r="221" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A221" s="3" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="B221" s="5"/>
       <c r="C221" s="5"/>
       <c r="D221" s="37"/>
       <c r="E221" s="5"/>
       <c r="F221" s="5"/>
       <c r="G221" s="16">
-        <v>0.90525999999999995</v>
+        <v>1.911994</v>
       </c>
       <c r="H221" s="16">
-        <v>0.93343699999999996</v>
+        <v>1.8729069999999999</v>
       </c>
       <c r="I221" s="16">
-        <v>4.1476243350411792</v>
+        <v>2.1829775198563492</v>
       </c>
       <c r="J221" s="16">
-        <v>3.112586439255022</v>
+        <v>-2.0443055783647903</v>
       </c>
       <c r="K221" s="16">
-        <v>2.8177000000000008E-2</v>
+        <v>-3.9087000000000094E-2</v>
       </c>
     </row>
     <row r="222" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A222" s="3" t="s">
-        <v>167</v>
+        <v>155</v>
       </c>
       <c r="B222" s="5"/>
       <c r="C222" s="5"/>
       <c r="D222" s="37"/>
       <c r="E222" s="5"/>
       <c r="F222" s="5"/>
       <c r="G222" s="16">
-        <v>0.42910899999999996</v>
+        <v>1.4799939999999998</v>
       </c>
       <c r="H222" s="16">
-        <v>0.63431300000000002</v>
+        <v>1.7747550000000001</v>
       </c>
       <c r="I222" s="16">
-        <v>2.8184998396602832</v>
+        <v>2.0685758920505157</v>
       </c>
       <c r="J222" s="16">
-        <v>47.820949921814751</v>
+        <v>19.916364525802152</v>
       </c>
       <c r="K222" s="16">
-        <v>0.20520400000000005</v>
+        <v>0.29476100000000027</v>
       </c>
     </row>
     <row r="223" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A223" s="3" t="s">
-        <v>151</v>
+        <v>171</v>
       </c>
       <c r="B223" s="5"/>
       <c r="C223" s="5"/>
       <c r="D223" s="37"/>
       <c r="E223" s="5"/>
       <c r="F223" s="5"/>
       <c r="G223" s="16">
-        <v>0.215641</v>
+        <v>1.200242</v>
       </c>
       <c r="H223" s="16">
-        <v>0.51106200000000002</v>
+        <v>1.6987940000000001</v>
       </c>
       <c r="I223" s="16">
-        <v>2.270847617905456</v>
+        <v>1.9800391118549119</v>
       </c>
       <c r="J223" s="16">
-        <v>136.99667502933119</v>
+        <v>41.537623245978736</v>
       </c>
       <c r="K223" s="16">
-        <v>0.29542100000000004</v>
+        <v>0.49855200000000011</v>
       </c>
     </row>
     <row r="224" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A224" s="3" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="B224" s="5"/>
       <c r="C224" s="5"/>
       <c r="D224" s="37"/>
       <c r="E224" s="5"/>
       <c r="F224" s="5"/>
       <c r="G224" s="16">
-        <v>0.26982600000000001</v>
+        <v>1.2331859999999999</v>
       </c>
       <c r="H224" s="16">
-        <v>0.489236</v>
+        <v>1.6414900000000001</v>
       </c>
       <c r="I224" s="16">
-        <v>2.1738661946957389</v>
+        <v>1.9132481052550923</v>
       </c>
       <c r="J224" s="16">
-        <v>81.315366198957832</v>
+        <v>33.109684994802102</v>
       </c>
       <c r="K224" s="16">
-        <v>0.21940999999999999</v>
+        <v>0.40830400000000022</v>
       </c>
     </row>
     <row r="225" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A225" s="3" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="B225" s="5"/>
       <c r="C225" s="5"/>
       <c r="D225" s="37"/>
       <c r="E225" s="5"/>
       <c r="F225" s="5"/>
       <c r="G225" s="16">
-        <v>9.441200000000001E-2</v>
+        <v>6.6452999999999998E-2</v>
       </c>
       <c r="H225" s="16">
-        <v>0.43504500000000002</v>
+        <v>1.4268069999999999</v>
       </c>
       <c r="I225" s="16">
-        <v>1.9330744644126918</v>
-[...2 lines deleted...]
-        <v>360.79417870609666</v>
+        <v>1.6630231005456642</v>
+      </c>
+      <c r="J225" s="16" t="s">
+        <v>144</v>
       </c>
       <c r="K225" s="16">
-        <v>0.34063300000000002</v>
+        <v>1.3603539999999998</v>
       </c>
     </row>
     <row r="226" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A226" s="3" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="B226" s="5"/>
       <c r="C226" s="5"/>
       <c r="D226" s="37"/>
       <c r="E226" s="5"/>
       <c r="F226" s="5"/>
       <c r="G226" s="16">
-        <v>0.31123800000000001</v>
+        <v>1.0938650000000001</v>
       </c>
       <c r="H226" s="16">
-        <v>0.43051600000000001</v>
+        <v>1.4095869999999999</v>
       </c>
       <c r="I226" s="16">
-        <v>1.9129503525407592</v>
+        <v>1.6429522305601674</v>
       </c>
       <c r="J226" s="16">
-        <v>38.323726537248021</v>
+        <v>28.862976692736293</v>
       </c>
       <c r="K226" s="16">
-        <v>0.119278</v>
+        <v>0.31572199999999984</v>
       </c>
     </row>
     <row r="227" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A227" s="95" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="B227" s="93"/>
       <c r="C227" s="93"/>
       <c r="D227" s="96"/>
       <c r="E227" s="96"/>
       <c r="F227" s="96"/>
       <c r="G227" s="17">
-        <v>5.8865620000000005</v>
+        <v>22.256736</v>
       </c>
       <c r="H227" s="17">
-        <v>9.2506219999999999</v>
+        <v>31.108718</v>
       </c>
       <c r="I227" s="17">
-        <v>41.104118351283809</v>
+        <v>36.258945086729113</v>
       </c>
       <c r="J227" s="18" t="s">
         <v>24</v>
       </c>
       <c r="K227" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="228" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A228" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A229" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="230" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A230" s="46"/>
     </row>
     <row r="231" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A231" s="2" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="B231" s="37"/>
       <c r="C231" s="37"/>
       <c r="D231" s="37"/>
       <c r="E231" s="37"/>
       <c r="F231" s="37"/>
       <c r="G231" s="37"/>
       <c r="H231" s="37"/>
       <c r="I231" s="37"/>
       <c r="J231" s="37"/>
       <c r="K231" s="37"/>
     </row>
     <row r="232" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A232" s="23"/>
       <c r="B232" s="23"/>
       <c r="C232" s="23"/>
       <c r="D232" s="23"/>
       <c r="E232" s="23"/>
       <c r="F232" s="23"/>
       <c r="G232" s="13" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="H232" s="13" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="I232" s="13" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="J232" s="13" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="K232" s="13" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
     </row>
     <row r="233" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A233" s="3" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="B233" s="5"/>
       <c r="C233" s="5"/>
       <c r="D233" s="37"/>
       <c r="E233" s="5"/>
       <c r="F233" s="5"/>
       <c r="G233" s="16">
-        <v>1.4724330000000001</v>
+        <v>3.4707399999999997</v>
       </c>
       <c r="H233" s="16">
-        <v>2.6851630000000002</v>
+        <v>4.8480110000000005</v>
       </c>
       <c r="I233" s="16">
-        <v>54.506334530437663</v>
+        <v>44.198596387775794</v>
       </c>
       <c r="J233" s="16">
-        <v>82.36232140953102</v>
+        <v>39.682344399177147</v>
       </c>
       <c r="K233" s="16">
-        <v>1.2127300000000001</v>
+        <v>1.3772710000000008</v>
       </c>
     </row>
     <row r="234" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A234" s="3" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="B234" s="5"/>
       <c r="C234" s="5"/>
       <c r="D234" s="37"/>
       <c r="E234" s="5"/>
       <c r="F234" s="5"/>
       <c r="G234" s="16">
-        <v>2.297663</v>
+        <v>4.1688799999999997</v>
       </c>
       <c r="H234" s="16">
-        <v>0.78855799999999998</v>
+        <v>2.3853800000000001</v>
       </c>
       <c r="I234" s="16">
-        <v>16.007000746194127</v>
+        <v>21.747155246032367</v>
       </c>
       <c r="J234" s="16">
-        <v>-65.679997458286962</v>
+        <v>-42.781274586939411</v>
       </c>
       <c r="K234" s="16">
-        <v>-1.5091049999999999</v>
+        <v>-1.7834999999999996</v>
       </c>
     </row>
     <row r="235" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A235" s="3" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="B235" s="5"/>
       <c r="C235" s="5"/>
       <c r="D235" s="37"/>
       <c r="E235" s="5"/>
       <c r="F235" s="5"/>
       <c r="G235" s="16">
-        <v>0.84094199999999997</v>
+        <v>1.311339</v>
       </c>
       <c r="H235" s="16">
-        <v>0.65602800000000006</v>
+        <v>1.3602670000000001</v>
       </c>
       <c r="I235" s="16">
-        <v>13.316763872187259</v>
+        <v>12.401352247882816</v>
       </c>
       <c r="J235" s="16">
-        <v>-21.988912433913388</v>
+        <v>3.7311480860403057</v>
       </c>
       <c r="K235" s="16">
-        <v>-0.18491399999999991</v>
+        <v>4.8928000000000083E-2</v>
       </c>
     </row>
     <row r="236" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A236" s="3" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="B236" s="5"/>
       <c r="C236" s="5"/>
       <c r="D236" s="37"/>
       <c r="E236" s="5"/>
       <c r="F236" s="5"/>
       <c r="G236" s="16">
-        <v>0.419012</v>
+        <v>1.5532000000000001</v>
       </c>
       <c r="H236" s="16">
-        <v>0.416489</v>
+        <v>1.068384</v>
       </c>
       <c r="I236" s="16">
-        <v>8.4543429066494085</v>
+        <v>9.7402982796774698</v>
       </c>
       <c r="J236" s="16">
-        <v>-0.60213072656630295</v>
+        <v>-31.214009786247754</v>
       </c>
       <c r="K236" s="16">
-        <v>-2.5229999999999975E-3</v>
+        <v>-0.48481600000000014</v>
       </c>
     </row>
     <row r="237" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A237" s="3" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="B237" s="5"/>
       <c r="C237" s="5"/>
       <c r="D237" s="37"/>
       <c r="E237" s="5"/>
       <c r="F237" s="5"/>
       <c r="G237" s="16">
-        <v>0</v>
+        <v>0.64902899999999997</v>
       </c>
       <c r="H237" s="16">
-        <v>0.21403800000000001</v>
+        <v>0.62682500000000008</v>
       </c>
       <c r="I237" s="16">
-        <v>4.3447741646320228</v>
-[...2 lines deleted...]
-        <v>143</v>
+        <v>5.7146704454192792</v>
+      </c>
+      <c r="J237" s="16">
+        <v>-3.4211106129309927</v>
       </c>
       <c r="K237" s="16">
-        <v>0.21403800000000001</v>
+        <v>-2.220399999999989E-2</v>
       </c>
     </row>
     <row r="238" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A238" s="3" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="B238" s="5"/>
       <c r="C238" s="5"/>
       <c r="D238" s="37"/>
       <c r="E238" s="5"/>
       <c r="F238" s="5"/>
       <c r="G238" s="16">
         <v>0</v>
       </c>
       <c r="H238" s="16">
-        <v>6.0234000000000003E-2</v>
+        <v>0.31520399999999998</v>
       </c>
       <c r="I238" s="16">
-        <v>1.2226946945516461</v>
+        <v>2.8736680621831265</v>
       </c>
       <c r="J238" s="16" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="K238" s="16">
-        <v>6.0234000000000003E-2</v>
+        <v>0.31520399999999998</v>
       </c>
     </row>
     <row r="239" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A239" s="3" t="s">
-        <v>163</v>
+        <v>175</v>
       </c>
       <c r="B239" s="5"/>
       <c r="C239" s="5"/>
       <c r="D239" s="37"/>
       <c r="E239" s="5"/>
       <c r="F239" s="5"/>
       <c r="G239" s="16">
-        <v>1.7521999999999999E-2</v>
+        <v>0</v>
       </c>
       <c r="H239" s="16">
-        <v>3.2152E-2</v>
+        <v>0.111453</v>
       </c>
       <c r="I239" s="16">
-        <v>0.65265597202949366</v>
-[...2 lines deleted...]
-        <v>83.495034813377472</v>
+        <v>1.0161004509285922</v>
+      </c>
+      <c r="J239" s="16" t="s">
+        <v>147</v>
       </c>
       <c r="K239" s="16">
-        <v>1.4630000000000001E-2</v>
+        <v>0.111453</v>
       </c>
     </row>
     <row r="240" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A240" s="3" t="s">
-        <v>165</v>
+        <v>173</v>
       </c>
       <c r="B240" s="5"/>
       <c r="C240" s="5"/>
       <c r="D240" s="37"/>
       <c r="E240" s="5"/>
       <c r="F240" s="5"/>
       <c r="G240" s="16">
-        <v>1.1587E-2</v>
+        <v>0</v>
       </c>
       <c r="H240" s="16">
-        <v>1.5254E-2</v>
+        <v>6.0234000000000003E-2</v>
       </c>
       <c r="I240" s="16">
-        <v>0.30964214348525432</v>
-[...2 lines deleted...]
-        <v>31.647536031759731</v>
+        <v>0.54914443362881959</v>
+      </c>
+      <c r="J240" s="16" t="s">
+        <v>147</v>
       </c>
       <c r="K240" s="16">
-        <v>3.6670000000000001E-3</v>
+        <v>6.0234000000000003E-2</v>
       </c>
     </row>
     <row r="241" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A241" s="3" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="B241" s="5"/>
       <c r="C241" s="5"/>
       <c r="D241" s="37"/>
       <c r="E241" s="5"/>
       <c r="F241" s="5"/>
       <c r="G241" s="16">
-        <v>0</v>
+        <v>5.3437999999999999E-2</v>
       </c>
       <c r="H241" s="16">
-        <v>1.1644E-2</v>
+        <v>5.7436999999999995E-2</v>
       </c>
       <c r="I241" s="16">
-        <v>0.23636247008930777</v>
-[...2 lines deleted...]
-        <v>143</v>
+        <v>0.52364459996577528</v>
+      </c>
+      <c r="J241" s="16">
+        <v>7.4834387514502705</v>
       </c>
       <c r="K241" s="16">
-        <v>1.1644E-2</v>
+        <v>3.9989999999999956E-3</v>
       </c>
     </row>
     <row r="242" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A242" s="3" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="B242" s="5"/>
       <c r="C242" s="5"/>
       <c r="D242" s="37"/>
       <c r="E242" s="5"/>
       <c r="F242" s="5"/>
       <c r="G242" s="16">
-        <v>0</v>
+        <v>2.4754000000000002E-2</v>
       </c>
       <c r="H242" s="16">
-        <v>9.7989999999999987E-3</v>
+        <v>1.5254E-2</v>
       </c>
       <c r="I242" s="16">
-        <v>0.19891067025121323</v>
-[...2 lines deleted...]
-        <v>143</v>
+        <v>0.13906845287668118</v>
+      </c>
+      <c r="J242" s="16">
+        <v>-38.377635937626245</v>
       </c>
       <c r="K242" s="16">
-        <v>9.7989999999999987E-3</v>
+        <v>-9.5000000000000015E-3</v>
       </c>
     </row>
     <row r="243" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A243" s="95" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="B243" s="93"/>
       <c r="C243" s="93"/>
       <c r="D243" s="96"/>
       <c r="E243" s="96"/>
       <c r="F243" s="96"/>
       <c r="G243" s="17">
-        <v>5.0591589999999993</v>
+        <v>11.23138</v>
       </c>
       <c r="H243" s="17">
-        <v>4.8893590000000016</v>
+        <v>10.848449</v>
       </c>
       <c r="I243" s="17">
-        <v>99.249482170507406</v>
+        <v>98.903698606370725</v>
       </c>
       <c r="J243" s="18" t="s">
         <v>24</v>
       </c>
       <c r="K243" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="244" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A244" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A245" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="246" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A246" s="46"/>
     </row>
     <row r="247" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A247" s="46"/>
     </row>
     <row r="248" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A248" s="2" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="B248" s="22"/>
       <c r="C248" s="22"/>
       <c r="D248" s="22"/>
       <c r="E248" s="22"/>
       <c r="F248" s="22"/>
       <c r="G248" s="22"/>
       <c r="H248" s="22"/>
       <c r="I248" s="22"/>
       <c r="J248" s="22"/>
       <c r="K248" s="22"/>
     </row>
     <row r="249" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A249" s="12">
         <v>0</v>
       </c>
       <c r="B249" s="12">
         <v>0</v>
       </c>
       <c r="C249" s="12">
         <v>0</v>
       </c>
       <c r="D249" s="12">
         <v>2021</v>
       </c>
       <c r="E249" s="12">
         <v>2024</v>
       </c>
       <c r="F249" s="12">
         <v>2025</v>
       </c>
       <c r="G249" s="13" t="s">
+        <v>116</v>
+      </c>
+      <c r="H249" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="I249" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="J249" s="13" t="s">
         <v>112</v>
       </c>
-      <c r="H249" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K249" s="13" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
     </row>
     <row r="250" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A250" s="15" t="s">
         <v>52</v>
       </c>
       <c r="B250" s="22"/>
-      <c r="C250" s="125" t="s">
+      <c r="C250" s="136" t="s">
         <v>66</v>
       </c>
       <c r="D250" s="16">
         <v>13.777936100162435</v>
       </c>
       <c r="E250" s="16">
         <v>15.547077719815558</v>
       </c>
       <c r="F250" s="16">
-        <v>15.234101831209443</v>
+        <v>15.241354690690608</v>
       </c>
       <c r="G250" s="16">
-        <v>-24.232988558792318</v>
+        <v>-24.239145996104664</v>
       </c>
       <c r="H250" s="16">
-        <v>-1.1903647933485084</v>
+        <v>-1.1923723711375844</v>
       </c>
       <c r="I250" s="16">
-        <v>15.771749592782063</v>
+        <v>15.75644076660101</v>
       </c>
       <c r="J250" s="16">
-        <v>16.282533694744753</v>
+        <v>14.975970661515978</v>
       </c>
       <c r="K250" s="16">
-        <v>16.305231463814192</v>
+        <v>13.879263706207437</v>
       </c>
     </row>
     <row r="251" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A251" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B251" s="22"/>
-      <c r="C251" s="125">
+      <c r="C251" s="136">
         <v>0</v>
       </c>
       <c r="D251" s="16">
         <v>39.300036529902066</v>
       </c>
       <c r="E251" s="16">
         <v>40.990593205447098</v>
       </c>
       <c r="F251" s="16">
-        <v>36.458701025643485</v>
+        <v>36.475777331160423</v>
       </c>
       <c r="G251" s="16">
-        <v>-31.225243649127087</v>
+        <v>-31.23136346628263</v>
       </c>
       <c r="H251" s="16">
-        <v>-5.4322223449067453</v>
+        <v>-5.4343261575974244</v>
       </c>
       <c r="I251" s="16">
-        <v>32.315834610018662</v>
+        <v>31.979856211167569</v>
       </c>
       <c r="J251" s="16">
-        <v>34.025502195090745</v>
+        <v>36.681589156894212</v>
       </c>
       <c r="K251" s="16">
-        <v>18.616827584033494</v>
+        <v>37.429329204936579</v>
       </c>
     </row>
     <row r="252" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A252" s="15" t="s">
         <v>54</v>
       </c>
       <c r="B252" s="22"/>
-      <c r="C252" s="125">
+      <c r="C252" s="136">
         <v>0</v>
       </c>
       <c r="D252" s="16">
         <v>20.194975657959333</v>
       </c>
       <c r="E252" s="16">
         <v>16.316307027024841</v>
       </c>
       <c r="F252" s="16">
-        <v>16.202289760506705</v>
+        <v>16.163107984516365</v>
       </c>
       <c r="G252" s="16">
-        <v>-23.216730919291543</v>
+        <v>-23.44508709599879</v>
       </c>
       <c r="H252" s="16">
-        <v>-8.8042941470090277</v>
+        <v>-8.8721747179316353</v>
       </c>
       <c r="I252" s="16">
-        <v>18.158393710148619</v>
+        <v>16.721627769651747</v>
       </c>
       <c r="J252" s="16">
-        <v>11.143503747225344</v>
+        <v>15.17667654578068</v>
       </c>
       <c r="K252" s="16">
-        <v>-30.8644419462149</v>
+        <v>8.7441537022917331</v>
       </c>
     </row>
     <row r="253" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A253" s="15" t="s">
         <v>69</v>
       </c>
       <c r="B253" s="22"/>
-      <c r="C253" s="125">
+      <c r="C253" s="136">
         <v>0</v>
       </c>
       <c r="D253" s="16">
         <v>26.72705171197617</v>
       </c>
       <c r="E253" s="16">
         <v>27.146022047712499</v>
       </c>
       <c r="F253" s="16">
-        <v>32.104907382640363</v>
+        <v>32.119759993632606</v>
       </c>
       <c r="G253" s="16">
-        <v>-8.5513504549222912</v>
+        <v>-8.5600130914265904</v>
       </c>
       <c r="H253" s="16">
-        <v>0.87794249372359356</v>
+        <v>0.87555344808094571</v>
       </c>
       <c r="I253" s="16">
-        <v>33.754022087050657</v>
+        <v>35.542075252579679</v>
       </c>
       <c r="J253" s="16">
-        <v>38.54846036293916</v>
+        <v>33.165763635809128</v>
       </c>
       <c r="K253" s="16">
-        <v>28.658547531576755</v>
+        <v>11.803399856581175</v>
       </c>
     </row>
     <row r="254" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A254" s="97" t="s">
         <v>68</v>
       </c>
       <c r="B254" s="98"/>
-      <c r="C254" s="123" t="s">
+      <c r="C254" s="140" t="s">
         <v>67</v>
       </c>
       <c r="D254" s="99">
         <v>98.916146796534093</v>
       </c>
       <c r="E254" s="99">
         <v>99.344995888328839</v>
       </c>
       <c r="F254" s="99">
-        <v>99.230994094781693</v>
+        <v>99.234610395171117</v>
       </c>
       <c r="G254" s="99">
-        <v>-22.676398744993005</v>
+        <v>-22.71947545203475</v>
       </c>
       <c r="H254" s="99">
-        <v>-3.6412574586580093</v>
+        <v>-3.6546805425872853</v>
       </c>
       <c r="I254" s="99">
-        <v>99.274070177597167</v>
+        <v>99.268473750964958</v>
       </c>
       <c r="J254" s="99">
-        <v>98.307197389277505</v>
+        <v>98.982805511801246</v>
       </c>
       <c r="K254" s="99">
-        <v>12.656729067287234</v>
+        <v>19.814061718344572</v>
       </c>
     </row>
     <row r="255" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A255" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B255" s="100"/>
-      <c r="C255" s="124">
+      <c r="C255" s="141">
         <v>0</v>
       </c>
       <c r="D255" s="17">
         <v>1.0838532034659227</v>
       </c>
       <c r="E255" s="17">
         <v>0.65500411167116634</v>
       </c>
       <c r="F255" s="17">
-        <v>0.76900590521831313</v>
+        <v>0.7653896048288904</v>
       </c>
       <c r="G255" s="17">
-        <v>-9.1141286799435388</v>
+        <v>-9.5952141568710037</v>
       </c>
       <c r="H255" s="17">
-        <v>-11.633859248847745</v>
+        <v>-11.751029037904836</v>
       </c>
       <c r="I255" s="17">
-        <v>0.72592982240282555</v>
+        <v>0.73152624903505226</v>
       </c>
       <c r="J255" s="17">
-        <v>1.6928026107224947</v>
+        <v>1.0171944881987589</v>
       </c>
       <c r="K255" s="17">
-        <v>165.28905477487007</v>
+        <v>67.083460171044123</v>
       </c>
     </row>
     <row r="256" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A256" s="4" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="D256" s="60"/>
     </row>
     <row r="257" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A257" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D257" s="60"/>
     </row>
     <row r="258" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A258" s="4" t="s">
         <v>51</v>
       </c>
       <c r="D258" s="60"/>
     </row>
     <row r="259" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A259" s="20" t="s">
         <v>101</v>
       </c>
       <c r="D259" s="60"/>
     </row>
     <row r="260" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A260" s="101" t="s">
         <v>70</v>
       </c>
       <c r="D260" s="60"/>
     </row>
     <row r="261" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A261" s="121" t="s">
+      <c r="A261" s="133" t="s">
         <v>71</v>
       </c>
-      <c r="B261" s="121">
-[...26 lines deleted...]
-      <c r="K261" s="121">
+      <c r="B261" s="133">
+        <v>0</v>
+      </c>
+      <c r="C261" s="133">
+        <v>0</v>
+      </c>
+      <c r="D261" s="133">
+        <v>0</v>
+      </c>
+      <c r="E261" s="133">
+        <v>0</v>
+      </c>
+      <c r="F261" s="133">
+        <v>0</v>
+      </c>
+      <c r="G261" s="133">
+        <v>0</v>
+      </c>
+      <c r="H261" s="133">
+        <v>0</v>
+      </c>
+      <c r="I261" s="133">
+        <v>0</v>
+      </c>
+      <c r="J261" s="133">
+        <v>0</v>
+      </c>
+      <c r="K261" s="133">
         <v>0</v>
       </c>
     </row>
     <row r="262" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A262" s="121" t="s">
+      <c r="A262" s="133" t="s">
         <v>72</v>
       </c>
-      <c r="B262" s="121">
-[...26 lines deleted...]
-      <c r="K262" s="121">
+      <c r="B262" s="133">
+        <v>0</v>
+      </c>
+      <c r="C262" s="133">
+        <v>0</v>
+      </c>
+      <c r="D262" s="133">
+        <v>0</v>
+      </c>
+      <c r="E262" s="133">
+        <v>0</v>
+      </c>
+      <c r="F262" s="133">
+        <v>0</v>
+      </c>
+      <c r="G262" s="133">
+        <v>0</v>
+      </c>
+      <c r="H262" s="133">
+        <v>0</v>
+      </c>
+      <c r="I262" s="133">
+        <v>0</v>
+      </c>
+      <c r="J262" s="133">
+        <v>0</v>
+      </c>
+      <c r="K262" s="133">
         <v>0</v>
       </c>
     </row>
     <row r="263" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A263" s="121" t="s">
+      <c r="A263" s="133" t="s">
         <v>73</v>
       </c>
-      <c r="B263" s="121">
-[...26 lines deleted...]
-      <c r="K263" s="121">
+      <c r="B263" s="133">
+        <v>0</v>
+      </c>
+      <c r="C263" s="133">
+        <v>0</v>
+      </c>
+      <c r="D263" s="133">
+        <v>0</v>
+      </c>
+      <c r="E263" s="133">
+        <v>0</v>
+      </c>
+      <c r="F263" s="133">
+        <v>0</v>
+      </c>
+      <c r="G263" s="133">
+        <v>0</v>
+      </c>
+      <c r="H263" s="133">
+        <v>0</v>
+      </c>
+      <c r="I263" s="133">
+        <v>0</v>
+      </c>
+      <c r="J263" s="133">
+        <v>0</v>
+      </c>
+      <c r="K263" s="133">
         <v>0</v>
       </c>
     </row>
     <row r="264" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A264" s="121" t="s">
+      <c r="A264" s="133" t="s">
         <v>74</v>
       </c>
-      <c r="B264" s="121">
-[...26 lines deleted...]
-      <c r="K264" s="121">
+      <c r="B264" s="133">
+        <v>0</v>
+      </c>
+      <c r="C264" s="133">
+        <v>0</v>
+      </c>
+      <c r="D264" s="133">
+        <v>0</v>
+      </c>
+      <c r="E264" s="133">
+        <v>0</v>
+      </c>
+      <c r="F264" s="133">
+        <v>0</v>
+      </c>
+      <c r="G264" s="133">
+        <v>0</v>
+      </c>
+      <c r="H264" s="133">
+        <v>0</v>
+      </c>
+      <c r="I264" s="133">
+        <v>0</v>
+      </c>
+      <c r="J264" s="133">
+        <v>0</v>
+      </c>
+      <c r="K264" s="133">
         <v>0</v>
       </c>
     </row>
     <row r="265" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A265" s="46">
         <v>0</v>
       </c>
       <c r="B265" s="46">
         <v>0</v>
       </c>
       <c r="C265" s="46">
         <v>0</v>
       </c>
       <c r="D265" s="46">
         <v>0</v>
       </c>
       <c r="E265" s="46">
         <v>0</v>
       </c>
       <c r="F265" s="46">
         <v>0</v>
       </c>
       <c r="G265" s="46">
         <v>0</v>
       </c>
@@ -8044,704 +8056,704 @@
       <c r="C266" s="46"/>
       <c r="D266" s="46"/>
       <c r="E266" s="46"/>
       <c r="F266" s="46"/>
       <c r="G266" s="46"/>
       <c r="H266" s="46"/>
       <c r="I266" s="46"/>
       <c r="J266" s="46"/>
       <c r="K266" s="46"/>
     </row>
     <row r="267" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A267" s="46"/>
       <c r="B267" s="46"/>
       <c r="C267" s="46"/>
       <c r="D267" s="46"/>
       <c r="E267" s="46"/>
       <c r="F267" s="46"/>
       <c r="G267" s="46"/>
       <c r="H267" s="46"/>
       <c r="I267" s="46"/>
       <c r="J267" s="46"/>
       <c r="K267" s="46"/>
     </row>
     <row r="268" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A268" s="2" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="B268" s="22"/>
       <c r="C268" s="22"/>
       <c r="D268" s="22"/>
       <c r="E268" s="22"/>
       <c r="F268" s="22"/>
       <c r="G268" s="22"/>
       <c r="H268" s="22"/>
       <c r="I268" s="22"/>
       <c r="J268" s="22"/>
       <c r="K268" s="22"/>
     </row>
     <row r="269" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A269" s="12">
         <v>0</v>
       </c>
       <c r="B269" s="12">
         <v>0</v>
       </c>
       <c r="C269" s="12">
         <v>0</v>
       </c>
       <c r="D269" s="12">
         <v>2021</v>
       </c>
       <c r="E269" s="12">
         <v>2024</v>
       </c>
       <c r="F269" s="12">
         <v>2025</v>
       </c>
       <c r="G269" s="13" t="s">
+        <v>116</v>
+      </c>
+      <c r="H269" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="I269" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="J269" s="13" t="s">
         <v>112</v>
       </c>
-      <c r="H269" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K269" s="13" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
     </row>
     <row r="270" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A270" s="15" t="s">
         <v>52</v>
       </c>
       <c r="B270" s="22"/>
-      <c r="C270" s="125" t="s">
+      <c r="C270" s="136" t="s">
         <v>66</v>
       </c>
       <c r="D270" s="16">
         <v>0.69219178134360348</v>
       </c>
       <c r="E270" s="16">
         <v>0.42067922685648779</v>
       </c>
       <c r="F270" s="16">
-        <v>1.8970363765997804</v>
+        <v>1.8970364991812656</v>
       </c>
       <c r="G270" s="16">
         <v>295.8791245836648</v>
       </c>
       <c r="H270" s="16">
         <v>9.3423437351750174</v>
       </c>
       <c r="I270" s="16">
-        <v>0.53334790338375404</v>
+        <v>0.97549071585598357</v>
       </c>
       <c r="J270" s="16">
-        <v>0.10237764495936647</v>
+        <v>9.6906949957193081E-2</v>
       </c>
       <c r="K270" s="16">
-        <v>-73.850801155765694</v>
+        <v>-89.523321081573926</v>
       </c>
     </row>
     <row r="271" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A271" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B271" s="22"/>
-      <c r="C271" s="125">
+      <c r="C271" s="136">
         <v>0</v>
       </c>
       <c r="D271" s="16">
         <v>2.0162726591306899</v>
       </c>
       <c r="E271" s="16">
         <v>2.8696428194601489</v>
       </c>
       <c r="F271" s="16">
-        <v>4.7632361871675357</v>
+        <v>4.7632364949552901</v>
       </c>
       <c r="G271" s="16">
         <v>45.717691431824626</v>
       </c>
       <c r="H271" s="16">
         <v>5.3572163337330503</v>
       </c>
       <c r="I271" s="16">
-        <v>6.5670299372507138E-2</v>
+        <v>8.5023784135191782</v>
       </c>
       <c r="J271" s="16">
-        <v>0.32551566118295799</v>
+        <v>0.36302550508168507</v>
       </c>
       <c r="K271" s="16">
-        <v>575.25333333333333</v>
+        <v>-95.497138822283361</v>
       </c>
     </row>
     <row r="272" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A272" s="15" t="s">
         <v>54</v>
       </c>
       <c r="B272" s="22"/>
-      <c r="C272" s="125">
+      <c r="C272" s="136">
         <v>0</v>
       </c>
       <c r="D272" s="16">
         <v>3.9916784788773261</v>
       </c>
       <c r="E272" s="16">
         <v>10.106115156478221</v>
       </c>
       <c r="F272" s="16">
-        <v>15.825404675892903</v>
+        <v>15.825405698488801</v>
       </c>
       <c r="G272" s="16">
         <v>37.470208459394243</v>
       </c>
       <c r="H272" s="16">
         <v>19.915657086886583</v>
       </c>
       <c r="I272" s="16">
-        <v>14.675543189692247</v>
+        <v>21.629019743979892</v>
       </c>
       <c r="J272" s="16">
-        <v>12.357665635434287</v>
+        <v>14.988516513252629</v>
       </c>
       <c r="K272" s="16">
-        <v>14.711273185493493</v>
+        <v>-26.917454877461889</v>
       </c>
     </row>
     <row r="273" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A273" s="15" t="s">
         <v>55</v>
       </c>
       <c r="B273" s="22"/>
-      <c r="C273" s="125">
+      <c r="C273" s="136">
         <v>0</v>
       </c>
       <c r="D273" s="16">
         <v>93.29985708064838</v>
       </c>
       <c r="E273" s="16">
         <v>86.603562797205143</v>
       </c>
       <c r="F273" s="16">
-        <v>77.51432276033978</v>
+        <v>77.514321307374644</v>
       </c>
       <c r="G273" s="16">
-        <v>-21.425032942356872</v>
+        <v>-21.425039492509853</v>
       </c>
       <c r="H273" s="16">
-        <v>-18.866293210287942</v>
+        <v>-18.866294901151548</v>
       </c>
       <c r="I273" s="16">
-        <v>84.725438607551482</v>
+        <v>68.893111126644939</v>
       </c>
       <c r="J273" s="16">
-        <v>87.21444105842339</v>
+        <v>84.551551031708499</v>
       </c>
       <c r="K273" s="16">
-        <v>40.22918848129661</v>
+        <v>29.430798697297035</v>
       </c>
     </row>
     <row r="274" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A274" s="97" t="s">
         <v>68</v>
       </c>
       <c r="B274" s="98"/>
-      <c r="C274" s="123" t="s">
+      <c r="C274" s="140" t="s">
         <v>59</v>
       </c>
       <c r="D274" s="99">
         <v>73.246490561953948</v>
       </c>
       <c r="E274" s="99">
         <v>67.252142908127468</v>
       </c>
       <c r="F274" s="99">
-        <v>59.423189827068299</v>
+        <v>59.423188269012265</v>
       </c>
       <c r="G274" s="99">
-        <v>-12.211422979152491</v>
+        <v>-12.211428651818343</v>
       </c>
       <c r="H274" s="99">
-        <v>-15.018171047852125</v>
+        <v>-15.018172420677466</v>
       </c>
       <c r="I274" s="99">
-        <v>55.402290509004814</v>
+        <v>59.805101752639757</v>
       </c>
       <c r="J274" s="99">
-        <v>79.009665554978199</v>
+        <v>69.254251685470365</v>
       </c>
       <c r="K274" s="99">
-        <v>36.227204525681785</v>
+        <v>5.4609914195339417</v>
       </c>
     </row>
     <row r="275" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A275" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B275" s="100"/>
-      <c r="C275" s="124">
+      <c r="C275" s="141">
         <v>0</v>
       </c>
       <c r="D275" s="17">
         <v>26.753509438046063</v>
       </c>
       <c r="E275" s="17">
         <v>32.74785709187254</v>
       </c>
       <c r="F275" s="17">
-        <v>40.576810172931701</v>
+        <v>40.576811730987735</v>
       </c>
       <c r="G275" s="17">
         <v>23.107125969405644</v>
       </c>
       <c r="H275" s="17">
         <v>-0.62936280782024401</v>
       </c>
       <c r="I275" s="17">
-        <v>44.5977094909952</v>
+        <v>40.194898247360257</v>
       </c>
       <c r="J275" s="17">
-        <v>20.990334445021801</v>
+        <v>30.745748314529635</v>
       </c>
       <c r="K275" s="17">
-        <v>-55.040844430038007</v>
+        <v>-30.337705238697943</v>
       </c>
     </row>
     <row r="276" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A276" s="4" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="D276" s="60"/>
     </row>
     <row r="277" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A277" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D277" s="60"/>
     </row>
     <row r="278" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A278" s="4" t="s">
         <v>51</v>
       </c>
       <c r="D278" s="60"/>
     </row>
     <row r="279" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A279" s="20" t="s">
         <v>101</v>
       </c>
       <c r="D279" s="60"/>
     </row>
     <row r="280" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A280" s="101" t="s">
         <v>70</v>
       </c>
       <c r="D280" s="60"/>
     </row>
     <row r="281" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A281" s="121" t="s">
+      <c r="A281" s="133" t="s">
         <v>71</v>
       </c>
-      <c r="B281" s="121">
-[...26 lines deleted...]
-      <c r="K281" s="121">
+      <c r="B281" s="133">
+        <v>0</v>
+      </c>
+      <c r="C281" s="133">
+        <v>0</v>
+      </c>
+      <c r="D281" s="133">
+        <v>0</v>
+      </c>
+      <c r="E281" s="133">
+        <v>0</v>
+      </c>
+      <c r="F281" s="133">
+        <v>0</v>
+      </c>
+      <c r="G281" s="133">
+        <v>0</v>
+      </c>
+      <c r="H281" s="133">
+        <v>0</v>
+      </c>
+      <c r="I281" s="133">
+        <v>0</v>
+      </c>
+      <c r="J281" s="133">
+        <v>0</v>
+      </c>
+      <c r="K281" s="133">
         <v>0</v>
       </c>
     </row>
     <row r="282" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A282" s="121" t="s">
+      <c r="A282" s="133" t="s">
         <v>72</v>
       </c>
-      <c r="B282" s="121">
-[...26 lines deleted...]
-      <c r="K282" s="121">
+      <c r="B282" s="133">
+        <v>0</v>
+      </c>
+      <c r="C282" s="133">
+        <v>0</v>
+      </c>
+      <c r="D282" s="133">
+        <v>0</v>
+      </c>
+      <c r="E282" s="133">
+        <v>0</v>
+      </c>
+      <c r="F282" s="133">
+        <v>0</v>
+      </c>
+      <c r="G282" s="133">
+        <v>0</v>
+      </c>
+      <c r="H282" s="133">
+        <v>0</v>
+      </c>
+      <c r="I282" s="133">
+        <v>0</v>
+      </c>
+      <c r="J282" s="133">
+        <v>0</v>
+      </c>
+      <c r="K282" s="133">
         <v>0</v>
       </c>
     </row>
     <row r="283" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A283" s="121" t="s">
+      <c r="A283" s="133" t="s">
         <v>73</v>
       </c>
-      <c r="B283" s="121">
-[...26 lines deleted...]
-      <c r="K283" s="121">
+      <c r="B283" s="133">
+        <v>0</v>
+      </c>
+      <c r="C283" s="133">
+        <v>0</v>
+      </c>
+      <c r="D283" s="133">
+        <v>0</v>
+      </c>
+      <c r="E283" s="133">
+        <v>0</v>
+      </c>
+      <c r="F283" s="133">
+        <v>0</v>
+      </c>
+      <c r="G283" s="133">
+        <v>0</v>
+      </c>
+      <c r="H283" s="133">
+        <v>0</v>
+      </c>
+      <c r="I283" s="133">
+        <v>0</v>
+      </c>
+      <c r="J283" s="133">
+        <v>0</v>
+      </c>
+      <c r="K283" s="133">
         <v>0</v>
       </c>
     </row>
     <row r="284" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A284" s="121" t="s">
+      <c r="A284" s="133" t="s">
         <v>74</v>
       </c>
-      <c r="B284" s="121">
-[...26 lines deleted...]
-      <c r="K284" s="121">
+      <c r="B284" s="133">
+        <v>0</v>
+      </c>
+      <c r="C284" s="133">
+        <v>0</v>
+      </c>
+      <c r="D284" s="133">
+        <v>0</v>
+      </c>
+      <c r="E284" s="133">
+        <v>0</v>
+      </c>
+      <c r="F284" s="133">
+        <v>0</v>
+      </c>
+      <c r="G284" s="133">
+        <v>0</v>
+      </c>
+      <c r="H284" s="133">
+        <v>0</v>
+      </c>
+      <c r="I284" s="133">
+        <v>0</v>
+      </c>
+      <c r="J284" s="133">
+        <v>0</v>
+      </c>
+      <c r="K284" s="133">
         <v>0</v>
       </c>
     </row>
     <row r="285" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A285" s="46"/>
       <c r="B285" s="46"/>
       <c r="C285" s="46"/>
       <c r="D285" s="46"/>
       <c r="E285" s="46"/>
       <c r="F285" s="83"/>
       <c r="G285" s="83"/>
       <c r="H285" s="46"/>
       <c r="I285" s="46"/>
       <c r="J285" s="46"/>
       <c r="K285" s="46"/>
     </row>
     <row r="286" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A286" s="46"/>
       <c r="B286" s="46"/>
       <c r="C286" s="46"/>
       <c r="D286" s="46"/>
       <c r="E286" s="46"/>
       <c r="F286" s="83"/>
       <c r="G286" s="83"/>
       <c r="H286" s="46"/>
       <c r="I286" s="46"/>
       <c r="J286" s="46"/>
       <c r="K286" s="46"/>
     </row>
     <row r="287" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A287" s="46"/>
       <c r="B287" s="46"/>
       <c r="C287" s="46"/>
       <c r="D287" s="46"/>
       <c r="E287" s="46"/>
       <c r="F287" s="83"/>
       <c r="G287" s="83"/>
       <c r="H287" s="46"/>
       <c r="I287" s="46"/>
       <c r="J287" s="46"/>
       <c r="K287" s="46"/>
     </row>
     <row r="288" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A288" s="2" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="B288" s="22"/>
       <c r="C288" s="22"/>
       <c r="D288" s="22"/>
       <c r="E288" s="22"/>
       <c r="F288" s="22"/>
       <c r="G288" s="22"/>
       <c r="H288" s="22"/>
       <c r="I288" s="22"/>
       <c r="J288" s="22"/>
       <c r="K288" s="22"/>
     </row>
     <row r="289" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A289" s="12">
         <v>0</v>
       </c>
       <c r="B289" s="12"/>
       <c r="C289" s="12"/>
       <c r="D289" s="24">
         <v>0</v>
       </c>
       <c r="E289" s="12">
         <v>2021</v>
       </c>
       <c r="F289" s="12">
         <v>2022</v>
       </c>
       <c r="G289" s="12">
         <v>2023</v>
       </c>
       <c r="H289" s="12">
         <v>2024</v>
       </c>
       <c r="I289" s="12">
         <v>2025</v>
       </c>
       <c r="J289" s="13" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="K289" s="13" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
     </row>
     <row r="290" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A290" s="47" t="s">
         <v>63</v>
       </c>
       <c r="B290" s="102"/>
       <c r="C290" s="102"/>
-      <c r="D290" s="129" t="s">
+      <c r="D290" s="122" t="s">
         <v>47</v>
       </c>
       <c r="E290" s="103">
         <v>19.05356244133489</v>
       </c>
       <c r="F290" s="103">
         <v>15.390300437065616</v>
       </c>
       <c r="G290" s="103">
         <v>19.587910917970031</v>
       </c>
       <c r="H290" s="103">
         <v>20.755717714113995</v>
       </c>
       <c r="I290" s="103">
-        <v>22.84438609671265</v>
+        <v>22.809708310324108</v>
       </c>
       <c r="J290" s="104">
-        <v>-14.936757417276352</v>
+        <v>-14.928775114265111</v>
       </c>
       <c r="K290" s="104">
-        <v>0.70923100398903038</v>
+        <v>0.71159355003773683</v>
       </c>
     </row>
     <row r="291" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A291" s="15" t="s">
         <v>75</v>
       </c>
       <c r="B291" s="22"/>
       <c r="C291" s="22"/>
-      <c r="D291" s="130">
+      <c r="D291" s="137">
         <v>0</v>
       </c>
       <c r="E291" s="60">
         <v>0</v>
       </c>
       <c r="F291" s="60">
         <v>0</v>
       </c>
       <c r="G291" s="60">
         <v>0</v>
       </c>
       <c r="H291" s="60">
         <v>0</v>
       </c>
       <c r="I291" s="60">
-        <v>3.7852625932061928E-2</v>
+        <v>3.7791619280672685E-2</v>
       </c>
       <c r="J291" s="16" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="K291" s="16" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
     </row>
     <row r="292" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A292" s="15" t="s">
         <v>62</v>
       </c>
       <c r="B292" s="22"/>
       <c r="C292" s="22"/>
-      <c r="D292" s="130">
+      <c r="D292" s="137">
         <v>0</v>
       </c>
       <c r="E292" s="60">
         <v>80.587936856520486</v>
       </c>
       <c r="F292" s="60">
         <v>84.100313984261945</v>
       </c>
       <c r="G292" s="60">
         <v>79.525198818357026</v>
       </c>
       <c r="H292" s="60">
         <v>78.505998847961052</v>
       </c>
       <c r="I292" s="60">
-        <v>76.931972991689719</v>
+        <v>76.967011217619614</v>
       </c>
       <c r="J292" s="16">
-        <v>-24.263675553529129</v>
+        <v>-24.106865768195785</v>
       </c>
       <c r="K292" s="16">
-        <v>-4.8677733220034209</v>
+        <v>-4.8185694041478104</v>
       </c>
     </row>
     <row r="293" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A293" s="15" t="s">
         <v>61</v>
       </c>
       <c r="B293" s="22"/>
       <c r="C293" s="22"/>
-      <c r="D293" s="130">
+      <c r="D293" s="137">
         <v>0</v>
       </c>
       <c r="E293" s="60">
         <v>0.31983545682730463</v>
       </c>
       <c r="F293" s="60">
         <v>0.47514530352622808</v>
       </c>
       <c r="G293" s="60">
         <v>0.85536363695549</v>
       </c>
       <c r="H293" s="60">
         <v>0.70715209107071064</v>
       </c>
       <c r="I293" s="60">
-        <v>0.16544461000169561</v>
+        <v>0.16517796478493529</v>
       </c>
       <c r="J293" s="16">
         <v>-81.918269554843093</v>
       </c>
       <c r="K293" s="16">
         <v>-18.379367191621476</v>
       </c>
     </row>
     <row r="294" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A294" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B294" s="73"/>
       <c r="C294" s="73"/>
-      <c r="D294" s="131">
+      <c r="D294" s="138">
         <v>0</v>
       </c>
       <c r="E294" s="105">
-        <v>3.8665245317320421E-2</v>
+        <v>3.866524531731564E-2</v>
       </c>
       <c r="F294" s="105">
-        <v>3.4240275146216054E-2</v>
+        <v>3.4240275146213625E-2</v>
       </c>
       <c r="G294" s="105">
-        <v>3.1526626717451961E-2</v>
+        <v>3.1526626717445223E-2</v>
       </c>
       <c r="H294" s="105">
-        <v>3.1131346854233279E-2</v>
+        <v>3.1131346854226437E-2</v>
       </c>
       <c r="I294" s="105">
-        <v>2.03436756638798E-2</v>
+        <v>2.031088799065988E-2</v>
       </c>
       <c r="J294" s="17">
-        <v>-49.495309875263402</v>
+        <v>-49.495309875276881</v>
       </c>
       <c r="K294" s="17">
-        <v>-18.031758681812359</v>
+        <v>-18.031758681819799</v>
       </c>
     </row>
     <row r="295" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A295" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F295" s="60"/>
       <c r="G295" s="60"/>
       <c r="H295" s="60"/>
       <c r="I295" s="60"/>
       <c r="J295" s="60"/>
       <c r="K295" s="60"/>
     </row>
     <row r="296" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A296" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B296" s="84"/>
       <c r="C296" s="84"/>
       <c r="D296" s="84"/>
       <c r="E296" s="84"/>
       <c r="F296" s="84"/>
       <c r="G296" s="84"/>
       <c r="H296" s="84"/>
       <c r="I296" s="84"/>
@@ -8784,247 +8796,247 @@
       <c r="K299" s="85"/>
     </row>
     <row r="300" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A300" s="101" t="s">
         <v>77</v>
       </c>
       <c r="B300" s="84"/>
       <c r="C300" s="84"/>
       <c r="D300" s="84"/>
       <c r="E300" s="84"/>
       <c r="F300" s="84"/>
       <c r="G300" s="84"/>
       <c r="H300" s="84"/>
       <c r="I300" s="84"/>
       <c r="J300" s="84"/>
       <c r="K300" s="84"/>
     </row>
     <row r="301" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A301" s="46"/>
     </row>
     <row r="302" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A302" s="46"/>
     </row>
     <row r="303" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A303" s="2" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="B303" s="22"/>
       <c r="C303" s="22"/>
       <c r="D303" s="22"/>
       <c r="E303" s="22"/>
       <c r="F303" s="22"/>
       <c r="G303" s="22"/>
       <c r="H303" s="22"/>
       <c r="I303" s="22"/>
       <c r="J303" s="22"/>
       <c r="K303" s="22"/>
     </row>
     <row r="304" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A304" s="12">
         <v>0</v>
       </c>
       <c r="B304" s="12"/>
       <c r="C304" s="12"/>
       <c r="D304" s="24">
         <v>0</v>
       </c>
       <c r="E304" s="12">
         <v>2021</v>
       </c>
       <c r="F304" s="12">
         <v>2022</v>
       </c>
       <c r="G304" s="12">
         <v>2023</v>
       </c>
       <c r="H304" s="12">
         <v>2024</v>
       </c>
       <c r="I304" s="12">
         <v>2025</v>
       </c>
       <c r="J304" s="13" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="K304" s="13" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
     </row>
     <row r="305" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A305" s="47" t="s">
         <v>63</v>
       </c>
       <c r="B305" s="102"/>
       <c r="C305" s="102"/>
-      <c r="D305" s="129" t="s">
+      <c r="D305" s="122" t="s">
         <v>47</v>
       </c>
       <c r="E305" s="103">
         <v>0.86120723197534466</v>
       </c>
       <c r="F305" s="103">
         <v>1.3891045607246928</v>
       </c>
       <c r="G305" s="103">
         <v>0.55408802820867353</v>
       </c>
       <c r="H305" s="103">
         <v>1.5373300713139775</v>
       </c>
       <c r="I305" s="103">
         <v>1.1476821296491311</v>
       </c>
       <c r="J305" s="104">
         <v>-25.774559459613712</v>
       </c>
       <c r="K305" s="104">
         <v>-3.7745824535270422</v>
       </c>
     </row>
     <row r="306" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A306" s="15" t="s">
         <v>75</v>
       </c>
       <c r="B306" s="22"/>
       <c r="C306" s="22"/>
-      <c r="D306" s="130">
+      <c r="D306" s="137">
         <v>0</v>
       </c>
       <c r="E306" s="60">
         <v>0</v>
       </c>
       <c r="F306" s="60">
         <v>0</v>
       </c>
       <c r="G306" s="60">
         <v>0</v>
       </c>
       <c r="H306" s="60">
         <v>0</v>
       </c>
       <c r="I306" s="60">
         <v>0.23931547715772714</v>
       </c>
       <c r="J306" s="16" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="K306" s="16" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
     </row>
     <row r="307" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A307" s="15" t="s">
         <v>62</v>
       </c>
       <c r="B307" s="22"/>
       <c r="C307" s="22"/>
-      <c r="D307" s="130">
+      <c r="D307" s="137">
         <v>0</v>
       </c>
       <c r="E307" s="60">
         <v>98.870970903260286</v>
       </c>
       <c r="F307" s="60">
         <v>98.550429441779997</v>
       </c>
       <c r="G307" s="60">
         <v>99.070494006664347</v>
       </c>
       <c r="H307" s="60">
         <v>98.191458521165913</v>
       </c>
       <c r="I307" s="60">
         <v>96.045385602770153</v>
       </c>
       <c r="J307" s="16">
         <v>-2.7474314476723456</v>
       </c>
       <c r="K307" s="16">
         <v>-11.087413774851084</v>
       </c>
     </row>
     <row r="308" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A308" s="15" t="s">
         <v>61</v>
       </c>
       <c r="B308" s="22"/>
       <c r="C308" s="22"/>
-      <c r="D308" s="130">
+      <c r="D308" s="137">
         <v>0</v>
       </c>
       <c r="E308" s="60">
         <v>0.26774780854056857</v>
       </c>
       <c r="F308" s="60">
         <v>1.2071369387706478E-2</v>
       </c>
       <c r="G308" s="60">
         <v>0.24746659802295001</v>
       </c>
       <c r="H308" s="60">
         <v>0.16876368365146976</v>
       </c>
       <c r="I308" s="60">
         <v>2.4964475829462955</v>
       </c>
       <c r="J308" s="16" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="K308" s="16">
         <v>56.498596896317288</v>
       </c>
     </row>
     <row r="309" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A309" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B309" s="73"/>
       <c r="C309" s="73"/>
-      <c r="D309" s="131">
+      <c r="D309" s="138">
         <v>0</v>
       </c>
       <c r="E309" s="105">
-        <v>7.4056223795284344E-5</v>
+        <v>7.4056223781319671E-5</v>
       </c>
       <c r="F309" s="105">
-        <v>4.8394628107602748E-2</v>
+        <v>4.8394628107595233E-2</v>
       </c>
       <c r="G309" s="105">
-        <v>0.12795136710402963</v>
+        <v>0.12795136710402696</v>
       </c>
       <c r="H309" s="105">
-        <v>0.10244772386863606</v>
+        <v>0.10244772386862962</v>
       </c>
       <c r="I309" s="105">
-        <v>7.1169207476697444E-2</v>
+        <v>7.1169207476695903E-2</v>
       </c>
       <c r="J309" s="17">
-        <v>-30.930215237956237</v>
+        <v>-30.930215237953384</v>
       </c>
       <c r="K309" s="17">
-        <v>398.64785833046284</v>
+        <v>398.64785835396742</v>
       </c>
     </row>
     <row r="310" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A310" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F310" s="60"/>
       <c r="G310" s="60"/>
       <c r="H310" s="60"/>
       <c r="I310" s="60"/>
       <c r="J310" s="60"/>
       <c r="K310" s="60"/>
     </row>
     <row r="311" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A311" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B311" s="84"/>
       <c r="C311" s="84"/>
       <c r="D311" s="84"/>
       <c r="E311" s="84"/>
       <c r="F311" s="84"/>
       <c r="G311" s="84"/>
       <c r="H311" s="84"/>
       <c r="I311" s="84"/>
@@ -9067,90 +9079,90 @@
       <c r="K314" s="85"/>
     </row>
     <row r="315" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A315" s="101" t="s">
         <v>77</v>
       </c>
       <c r="B315" s="84"/>
       <c r="C315" s="84"/>
       <c r="D315" s="84"/>
       <c r="E315" s="84"/>
       <c r="F315" s="84"/>
       <c r="G315" s="84"/>
       <c r="H315" s="84"/>
       <c r="I315" s="84"/>
       <c r="J315" s="84"/>
       <c r="K315" s="84"/>
     </row>
     <row r="316" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A316" s="82"/>
     </row>
     <row r="317" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A317" s="82"/>
     </row>
     <row r="318" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A318" s="2" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="B318" s="8"/>
       <c r="C318" s="8"/>
       <c r="D318" s="8"/>
       <c r="E318" s="8"/>
       <c r="F318" s="8"/>
       <c r="G318" s="8"/>
       <c r="H318" s="8"/>
       <c r="I318" s="8"/>
       <c r="J318" s="8"/>
       <c r="K318" s="9"/>
     </row>
     <row r="319" spans="1:11" s="25" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A319" s="11">
         <v>0</v>
       </c>
       <c r="B319" s="11"/>
       <c r="C319" s="11"/>
       <c r="D319" s="11"/>
       <c r="E319" s="12">
         <v>2021</v>
       </c>
       <c r="F319" s="12">
         <v>2022</v>
       </c>
       <c r="G319" s="12">
         <v>2023</v>
       </c>
       <c r="H319" s="12">
         <v>2024</v>
       </c>
       <c r="I319" s="12">
         <v>2025</v>
       </c>
       <c r="J319" s="13" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="K319" s="13" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
     </row>
     <row r="320" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A320" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B320" s="15"/>
       <c r="C320" s="15"/>
       <c r="D320" s="15"/>
       <c r="E320" s="16">
         <v>219.87</v>
       </c>
       <c r="F320" s="16">
         <v>300.85000000000002</v>
       </c>
       <c r="G320" s="16">
         <v>305.95</v>
       </c>
       <c r="H320" s="16">
         <v>353</v>
       </c>
       <c r="I320" s="16">
         <v>340.46</v>
       </c>
       <c r="J320" s="16">
@@ -9210,57 +9222,57 @@
       </c>
       <c r="I322" s="16">
         <v>315.2</v>
       </c>
       <c r="J322" s="16" t="s">
         <v>24</v>
       </c>
       <c r="K322" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="323" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A323" s="1" t="s">
         <v>92</v>
       </c>
       <c r="B323" s="1"/>
       <c r="C323" s="1"/>
       <c r="D323" s="1"/>
       <c r="E323" s="17">
         <v>740.80188679245293</v>
       </c>
       <c r="F323" s="17">
         <v>967.05239472838332</v>
       </c>
       <c r="G323" s="17" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="H323" s="17" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="I323" s="17" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="J323" s="18" t="s">
         <v>24</v>
       </c>
       <c r="K323" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="324" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A324" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B324" s="46"/>
       <c r="C324" s="46"/>
       <c r="D324" s="46"/>
       <c r="E324" s="46"/>
       <c r="F324" s="46"/>
       <c r="G324" s="46"/>
       <c r="H324" s="46"/>
       <c r="I324" s="46"/>
       <c r="J324" s="46"/>
       <c r="K324" s="46"/>
     </row>
     <row r="325" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A325" s="4" t="s">
@@ -9301,293 +9313,293 @@
       <c r="D327" s="46"/>
       <c r="E327" s="46"/>
       <c r="F327" s="46"/>
       <c r="G327" s="46"/>
       <c r="H327" s="46"/>
       <c r="I327" s="46"/>
       <c r="J327" s="46"/>
       <c r="K327" s="46"/>
     </row>
     <row r="328" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A328" s="20" t="s">
         <v>101</v>
       </c>
       <c r="B328" s="46"/>
       <c r="C328" s="46"/>
       <c r="D328" s="46"/>
       <c r="E328" s="46"/>
       <c r="F328" s="46"/>
       <c r="G328" s="46"/>
       <c r="H328" s="46"/>
       <c r="I328" s="46"/>
       <c r="J328" s="46"/>
       <c r="K328" s="46"/>
     </row>
     <row r="329" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A329" s="122" t="s">
-[...29 lines deleted...]
-      <c r="K329" s="122">
+      <c r="A329" s="129" t="s">
+        <v>132</v>
+      </c>
+      <c r="B329" s="129">
+        <v>0</v>
+      </c>
+      <c r="C329" s="129">
+        <v>0</v>
+      </c>
+      <c r="D329" s="129">
+        <v>0</v>
+      </c>
+      <c r="E329" s="129">
+        <v>0</v>
+      </c>
+      <c r="F329" s="129">
+        <v>0</v>
+      </c>
+      <c r="G329" s="129">
+        <v>0</v>
+      </c>
+      <c r="H329" s="129">
+        <v>0</v>
+      </c>
+      <c r="I329" s="129">
+        <v>0</v>
+      </c>
+      <c r="J329" s="129">
+        <v>0</v>
+      </c>
+      <c r="K329" s="129">
         <v>0</v>
       </c>
     </row>
     <row r="330" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A330" s="46"/>
       <c r="B330" s="46"/>
       <c r="C330" s="46"/>
       <c r="D330" s="46"/>
       <c r="E330" s="46"/>
       <c r="F330" s="46"/>
       <c r="G330" s="46"/>
       <c r="H330" s="46"/>
       <c r="I330" s="46"/>
       <c r="J330" s="46"/>
       <c r="K330" s="46"/>
     </row>
     <row r="331" spans="1:11" s="10" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A331" s="2" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="B331" s="37"/>
       <c r="C331" s="37"/>
       <c r="D331" s="37"/>
       <c r="E331" s="37"/>
       <c r="F331" s="37"/>
       <c r="G331" s="37"/>
       <c r="H331" s="37"/>
       <c r="I331" s="37"/>
       <c r="J331" s="37"/>
       <c r="K331" s="37"/>
     </row>
     <row r="332" spans="1:11" s="10" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A332" s="23"/>
       <c r="B332" s="23"/>
       <c r="C332" s="23"/>
       <c r="D332" s="24"/>
       <c r="E332" s="12"/>
       <c r="F332" s="12"/>
       <c r="G332" s="12">
         <v>2021</v>
       </c>
       <c r="H332" s="12">
         <v>2022</v>
       </c>
       <c r="I332" s="12">
         <v>2023</v>
       </c>
       <c r="J332" s="13">
         <v>2024</v>
       </c>
       <c r="K332" s="13">
         <v>2025</v>
       </c>
     </row>
     <row r="333" spans="1:11" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A333" s="141" t="s">
-[...5 lines deleted...]
-      <c r="E333" s="141"/>
+      <c r="A333" s="142" t="s">
+        <v>120</v>
+      </c>
+      <c r="B333" s="142"/>
+      <c r="C333" s="142"/>
+      <c r="D333" s="142"/>
+      <c r="E333" s="142"/>
       <c r="F333" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G333" s="27">
         <v>17</v>
       </c>
       <c r="H333" s="27">
         <v>20</v>
       </c>
       <c r="I333" s="27">
         <v>20</v>
       </c>
       <c r="J333" s="27">
         <v>20</v>
       </c>
       <c r="K333" s="27">
         <v>21</v>
       </c>
     </row>
     <row r="334" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A334" s="138"/>
-[...3 lines deleted...]
-      <c r="E334" s="138"/>
+      <c r="A334" s="124"/>
+      <c r="B334" s="124"/>
+      <c r="C334" s="124"/>
+      <c r="D334" s="124"/>
+      <c r="E334" s="124"/>
       <c r="F334" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G334" s="28">
         <v>0.78492033345994683</v>
       </c>
       <c r="H334" s="28">
         <v>0.66914842105661176</v>
       </c>
       <c r="I334" s="28">
         <v>0.57331412479602784</v>
       </c>
       <c r="J334" s="28">
         <v>0.60883115628764772</v>
       </c>
       <c r="K334" s="28">
         <v>0.56271775851696115</v>
       </c>
     </row>
     <row r="335" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A335" s="140" t="s">
-[...5 lines deleted...]
-      <c r="E335" s="140"/>
+      <c r="A335" s="128" t="s">
+        <v>121</v>
+      </c>
+      <c r="B335" s="128"/>
+      <c r="C335" s="128"/>
+      <c r="D335" s="128"/>
+      <c r="E335" s="128"/>
       <c r="F335" s="29" t="s">
         <v>21</v>
       </c>
       <c r="G335" s="30">
         <v>42</v>
       </c>
       <c r="H335" s="30">
         <v>47</v>
       </c>
       <c r="I335" s="30">
         <v>48</v>
       </c>
       <c r="J335" s="30">
         <v>47</v>
       </c>
       <c r="K335" s="30">
         <v>48</v>
       </c>
     </row>
     <row r="336" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A336" s="139"/>
-[...3 lines deleted...]
-      <c r="E336" s="139"/>
+      <c r="A336" s="125"/>
+      <c r="B336" s="125"/>
+      <c r="C336" s="125"/>
+      <c r="D336" s="125"/>
+      <c r="E336" s="125"/>
       <c r="F336" s="31" t="s">
         <v>30</v>
       </c>
       <c r="G336" s="32">
         <v>0.17069616198191587</v>
       </c>
       <c r="H336" s="32">
         <v>0.13339370566942543</v>
       </c>
       <c r="I336" s="32">
         <v>0.12579081573286968</v>
       </c>
       <c r="J336" s="32">
         <v>0.10896464051438667</v>
       </c>
       <c r="K336" s="32">
         <v>9.2316632160614878E-2</v>
       </c>
     </row>
     <row r="337" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A337" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B337" s="33"/>
       <c r="C337" s="34"/>
     </row>
     <row r="338" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A338" s="4" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="342" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A342" s="2" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="B342" s="8"/>
       <c r="C342" s="8"/>
       <c r="D342" s="8"/>
       <c r="E342" s="8"/>
       <c r="F342" s="8"/>
       <c r="G342" s="8"/>
       <c r="H342" s="8"/>
       <c r="I342" s="8"/>
       <c r="J342" s="8"/>
       <c r="K342" s="9"/>
     </row>
     <row r="343" spans="1:11" s="14" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A343" s="11">
         <v>0</v>
       </c>
       <c r="B343" s="11"/>
       <c r="C343" s="11"/>
       <c r="D343" s="11"/>
       <c r="E343" s="12">
         <v>2021</v>
       </c>
       <c r="F343" s="12">
         <v>2022</v>
       </c>
       <c r="G343" s="12">
         <v>2023</v>
       </c>
       <c r="H343" s="12">
         <v>2024</v>
       </c>
       <c r="I343" s="12">
         <v>2025</v>
       </c>
       <c r="J343" s="13" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="K343" s="13" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
     </row>
     <row r="344" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A344" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B344" s="15"/>
       <c r="C344" s="15"/>
       <c r="D344" s="15"/>
       <c r="E344" s="16">
         <v>413.84</v>
       </c>
       <c r="F344" s="16">
         <v>522.17999999999995</v>
       </c>
       <c r="G344" s="16">
         <v>519.71</v>
       </c>
       <c r="H344" s="16">
         <v>569.02</v>
       </c>
       <c r="I344" s="16">
         <v>507.02</v>
       </c>
       <c r="J344" s="16">
@@ -9683,879 +9695,947 @@
       <c r="K347" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="348" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A348" s="4" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="349" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A349" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="350" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A350" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="351" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A351" s="4" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="352" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A352" s="122" t="s">
+      <c r="A352" s="129" t="s">
         <v>64</v>
       </c>
-      <c r="B352" s="122"/>
-[...8 lines deleted...]
-      <c r="K352" s="122"/>
+      <c r="B352" s="129"/>
+      <c r="C352" s="129"/>
+      <c r="D352" s="129"/>
+      <c r="E352" s="129"/>
+      <c r="F352" s="129"/>
+      <c r="G352" s="129"/>
+      <c r="H352" s="129"/>
+      <c r="I352" s="129"/>
+      <c r="J352" s="129"/>
+      <c r="K352" s="129"/>
     </row>
     <row r="353" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A353" s="122" t="s">
-[...29 lines deleted...]
-      <c r="K353" s="122">
+      <c r="A353" s="129" t="s">
+        <v>132</v>
+      </c>
+      <c r="B353" s="129">
+        <v>0</v>
+      </c>
+      <c r="C353" s="129">
+        <v>0</v>
+      </c>
+      <c r="D353" s="129">
+        <v>0</v>
+      </c>
+      <c r="E353" s="129">
+        <v>0</v>
+      </c>
+      <c r="F353" s="129">
+        <v>0</v>
+      </c>
+      <c r="G353" s="129">
+        <v>0</v>
+      </c>
+      <c r="H353" s="129">
+        <v>0</v>
+      </c>
+      <c r="I353" s="129">
+        <v>0</v>
+      </c>
+      <c r="J353" s="129">
+        <v>0</v>
+      </c>
+      <c r="K353" s="129">
         <v>0</v>
       </c>
     </row>
     <row r="354" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A354" s="46"/>
       <c r="B354" s="46"/>
       <c r="C354" s="46"/>
       <c r="D354" s="46"/>
       <c r="E354" s="46"/>
       <c r="F354" s="46"/>
       <c r="G354" s="46"/>
       <c r="H354" s="46"/>
       <c r="I354" s="46"/>
       <c r="J354" s="46"/>
       <c r="K354" s="46"/>
     </row>
     <row r="355" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A355" s="2" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="B355" s="37"/>
       <c r="C355" s="37"/>
       <c r="D355" s="37"/>
       <c r="E355" s="37"/>
       <c r="F355" s="37"/>
       <c r="G355" s="37"/>
       <c r="H355" s="37"/>
       <c r="I355" s="37"/>
       <c r="J355" s="37"/>
       <c r="K355" s="37"/>
     </row>
     <row r="356" spans="1:11" s="10" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A356" s="23">
         <v>0</v>
       </c>
       <c r="B356" s="23">
         <v>0</v>
       </c>
       <c r="C356" s="23">
         <v>0</v>
       </c>
       <c r="D356" s="24"/>
       <c r="E356" s="12"/>
       <c r="F356" s="12">
         <v>0</v>
       </c>
       <c r="G356" s="12">
         <v>2021</v>
       </c>
       <c r="H356" s="12">
         <v>2022</v>
       </c>
       <c r="I356" s="12">
         <v>2023</v>
       </c>
       <c r="J356" s="13">
         <v>2024</v>
       </c>
       <c r="K356" s="13">
         <v>2025</v>
       </c>
     </row>
     <row r="357" spans="1:11" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A357" s="141" t="s">
-[...5 lines deleted...]
-      <c r="E357" s="141"/>
+      <c r="A357" s="142" t="s">
+        <v>120</v>
+      </c>
+      <c r="B357" s="142"/>
+      <c r="C357" s="142"/>
+      <c r="D357" s="142"/>
+      <c r="E357" s="142"/>
       <c r="F357" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G357" s="27">
         <v>28</v>
       </c>
       <c r="H357" s="27">
         <v>28</v>
       </c>
       <c r="I357" s="27">
         <v>28</v>
       </c>
       <c r="J357" s="27">
         <v>27</v>
       </c>
       <c r="K357" s="27">
         <v>32</v>
       </c>
     </row>
     <row r="358" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A358" s="138">
-[...9 lines deleted...]
-      <c r="E358" s="138"/>
+      <c r="A358" s="124">
+        <v>0</v>
+      </c>
+      <c r="B358" s="124">
+        <v>0</v>
+      </c>
+      <c r="C358" s="124">
+        <v>0</v>
+      </c>
+      <c r="D358" s="124"/>
+      <c r="E358" s="124"/>
       <c r="F358" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G358" s="28">
         <v>0.45916984391176668</v>
       </c>
       <c r="H358" s="28">
         <v>0.43168011922829963</v>
       </c>
       <c r="I358" s="28">
         <v>0.40690591470251114</v>
       </c>
       <c r="J358" s="28">
         <v>0.42671575700164199</v>
       </c>
       <c r="K358" s="28">
         <v>0.37659118353854887</v>
       </c>
     </row>
     <row r="359" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A359" s="140" t="s">
-[...5 lines deleted...]
-      <c r="E359" s="140"/>
+      <c r="A359" s="128" t="s">
+        <v>121</v>
+      </c>
+      <c r="B359" s="128"/>
+      <c r="C359" s="128"/>
+      <c r="D359" s="128"/>
+      <c r="E359" s="128"/>
       <c r="F359" s="29" t="s">
         <v>21</v>
       </c>
       <c r="G359" s="30">
         <v>52</v>
       </c>
       <c r="H359" s="30">
         <v>50</v>
       </c>
       <c r="I359" s="30">
         <v>51</v>
       </c>
       <c r="J359" s="30">
         <v>51</v>
       </c>
       <c r="K359" s="30">
         <v>53</v>
       </c>
     </row>
     <row r="360" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A360" s="139">
-[...9 lines deleted...]
-      <c r="E360" s="139"/>
+      <c r="A360" s="125">
+        <v>0</v>
+      </c>
+      <c r="B360" s="125">
+        <v>0</v>
+      </c>
+      <c r="C360" s="125">
+        <v>0</v>
+      </c>
+      <c r="D360" s="125"/>
+      <c r="E360" s="125"/>
       <c r="F360" s="31" t="s">
         <v>30</v>
       </c>
       <c r="G360" s="32">
         <v>5.7534099184726004E-2</v>
       </c>
       <c r="H360" s="32">
         <v>6.2126189539650899E-2</v>
       </c>
       <c r="I360" s="32">
         <v>5.7760783508896039E-2</v>
       </c>
       <c r="J360" s="32">
         <v>4.7333326136545499E-2</v>
       </c>
       <c r="K360" s="32">
         <v>4.1295844499638003E-2</v>
       </c>
     </row>
     <row r="361" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A361" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B361" s="35"/>
-      <c r="C361" s="118"/>
+      <c r="C361" s="119"/>
       <c r="D361" s="46"/>
       <c r="E361" s="46"/>
       <c r="F361" s="46"/>
       <c r="G361" s="46"/>
       <c r="H361" s="46"/>
       <c r="I361" s="46"/>
       <c r="J361" s="46"/>
       <c r="K361" s="46"/>
     </row>
     <row r="362" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A362" s="4" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="364" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A364" s="2" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="B364" s="8"/>
       <c r="C364" s="8"/>
       <c r="D364" s="8"/>
       <c r="E364" s="8"/>
       <c r="F364" s="8"/>
       <c r="G364" s="8"/>
       <c r="H364" s="8"/>
       <c r="I364" s="8"/>
       <c r="J364" s="8"/>
       <c r="K364" s="9"/>
     </row>
     <row r="365" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A365" s="11">
         <v>0</v>
       </c>
-      <c r="B365" s="11"/>
-[...1 lines deleted...]
-      <c r="D365" s="11"/>
+      <c r="B365" s="12">
+        <v>2021</v>
+      </c>
+      <c r="C365" s="12">
+        <v>2022</v>
+      </c>
+      <c r="D365" s="12">
+        <v>2023</v>
+      </c>
       <c r="E365" s="12">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="F365" s="12">
-        <v>2022</v>
-[...7 lines deleted...]
-      <c r="I365" s="12">
         <v>2025</v>
       </c>
+      <c r="G365" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="H365" s="13" t="s">
+        <v>184</v>
+      </c>
+      <c r="I365" s="13" t="s">
+        <v>106</v>
+      </c>
       <c r="J365" s="13" t="s">
-        <v>138</v>
+        <v>107</v>
       </c>
       <c r="K365" s="13" t="s">
-        <v>181</v>
+        <v>146</v>
       </c>
     </row>
     <row r="366" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A366" s="15" t="s">
         <v>35</v>
       </c>
-      <c r="B366" s="15"/>
-[...1 lines deleted...]
-      <c r="D366" s="15"/>
+      <c r="B366" s="16">
+        <v>388.38</v>
+      </c>
+      <c r="C366" s="16">
+        <v>-72.69</v>
+      </c>
+      <c r="D366" s="16">
+        <v>118.35999999999999</v>
+      </c>
       <c r="E366" s="16">
-        <v>388.38</v>
+        <v>63.81</v>
       </c>
       <c r="F366" s="16">
-        <v>-72.69</v>
+        <v>101.31</v>
       </c>
       <c r="G366" s="16">
-        <v>118.35999999999999</v>
+        <v>37.5</v>
       </c>
       <c r="H366" s="16">
-        <v>63.81</v>
+        <v>119.83399999999999</v>
       </c>
       <c r="I366" s="16">
-        <v>101.31</v>
+        <v>-2.93</v>
       </c>
       <c r="J366" s="16">
-        <v>37.5</v>
+        <v>2.93</v>
       </c>
       <c r="K366" s="16">
-        <v>119.83399999999999</v>
+        <v>5.86</v>
       </c>
     </row>
     <row r="367" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A367" s="15" t="s">
         <v>36</v>
       </c>
-      <c r="B367" s="15"/>
-[...1 lines deleted...]
-      <c r="D367" s="15"/>
+      <c r="B367" s="16">
+        <v>4.68</v>
+      </c>
+      <c r="C367" s="16">
+        <v>21.3</v>
+      </c>
+      <c r="D367" s="16">
+        <v>-7.0299999999999985</v>
+      </c>
       <c r="E367" s="16">
-        <v>4.68</v>
+        <v>1.37</v>
       </c>
       <c r="F367" s="16">
-        <v>21.3</v>
+        <v>9.91</v>
       </c>
       <c r="G367" s="16">
-        <v>-7.0299999999999985</v>
+        <v>8.5399999999999991</v>
       </c>
       <c r="H367" s="16">
-        <v>1.37</v>
+        <v>6.0460000000000012</v>
       </c>
       <c r="I367" s="16">
-        <v>9.91</v>
+        <v>-0.06</v>
       </c>
       <c r="J367" s="16">
-        <v>8.5399999999999991</v>
+        <v>-0.48</v>
       </c>
       <c r="K367" s="16">
-        <v>6.0460000000000012</v>
+        <v>-0.42</v>
       </c>
     </row>
     <row r="368" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A368" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="B368" s="1"/>
-[...1 lines deleted...]
-      <c r="D368" s="1"/>
+      <c r="B368" s="17">
+        <v>383.7</v>
+      </c>
+      <c r="C368" s="17">
+        <v>-93.99</v>
+      </c>
+      <c r="D368" s="17">
+        <v>125.38999999999999</v>
+      </c>
       <c r="E368" s="17">
-        <v>383.7</v>
+        <v>62.440000000000005</v>
       </c>
       <c r="F368" s="17">
-        <v>-93.99</v>
-[...5 lines deleted...]
-        <v>62.440000000000005</v>
+        <v>91.4</v>
+      </c>
+      <c r="G368" s="17" t="s">
+        <v>24</v>
+      </c>
+      <c r="H368" s="17" t="s">
+        <v>24</v>
       </c>
       <c r="I368" s="17">
-        <v>91.4</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>-2.87</v>
+      </c>
+      <c r="J368" s="17">
+        <v>3.41</v>
       </c>
       <c r="K368" s="17" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="369" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A369" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="I369" s="8"/>
-[...1 lines deleted...]
-      <c r="K369" s="9"/>
+      <c r="K369" s="60"/>
     </row>
     <row r="370" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A370" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B370" s="60"/>
       <c r="C370" s="60"/>
       <c r="D370" s="60"/>
       <c r="E370" s="60"/>
       <c r="F370" s="60"/>
       <c r="G370" s="60"/>
       <c r="H370" s="60"/>
       <c r="I370" s="60"/>
     </row>
     <row r="371" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A371" s="4" t="s">
         <v>84</v>
       </c>
       <c r="B371" s="60"/>
       <c r="C371" s="60"/>
       <c r="D371" s="60"/>
       <c r="E371" s="60"/>
       <c r="F371" s="60"/>
       <c r="G371" s="60"/>
       <c r="H371" s="60"/>
       <c r="I371" s="60"/>
     </row>
     <row r="372" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A372" s="132" t="s">
+      <c r="A372" s="139" t="s">
         <v>37</v>
       </c>
-      <c r="B372" s="132">
-[...26 lines deleted...]
-      <c r="K372" s="132">
+      <c r="B372" s="139">
+        <v>0</v>
+      </c>
+      <c r="C372" s="139">
+        <v>0</v>
+      </c>
+      <c r="D372" s="139">
+        <v>0</v>
+      </c>
+      <c r="E372" s="139">
+        <v>0</v>
+      </c>
+      <c r="F372" s="139">
+        <v>0</v>
+      </c>
+      <c r="G372" s="139">
+        <v>0</v>
+      </c>
+      <c r="H372" s="139">
+        <v>0</v>
+      </c>
+      <c r="I372" s="139">
+        <v>0</v>
+      </c>
+      <c r="J372" s="139">
+        <v>0</v>
+      </c>
+      <c r="K372" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="373" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A373" s="46"/>
       <c r="B373" s="46"/>
       <c r="C373" s="46"/>
       <c r="D373" s="46"/>
       <c r="E373" s="46"/>
       <c r="F373" s="46"/>
       <c r="G373" s="46"/>
       <c r="H373" s="46"/>
       <c r="I373" s="46"/>
       <c r="J373" s="46"/>
       <c r="K373" s="46"/>
     </row>
     <row r="374" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A374" s="2" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="B374" s="22"/>
       <c r="C374" s="22"/>
       <c r="D374" s="22"/>
       <c r="E374" s="22"/>
       <c r="F374" s="22"/>
       <c r="G374" s="22"/>
       <c r="H374" s="22"/>
       <c r="I374" s="22"/>
       <c r="J374" s="22"/>
       <c r="K374" s="22"/>
     </row>
     <row r="375" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A375" s="11">
         <v>0</v>
       </c>
-      <c r="B375" s="11"/>
-[...1 lines deleted...]
-      <c r="D375" s="11"/>
+      <c r="B375" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="C375" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="D375" s="13" t="s">
+        <v>94</v>
+      </c>
       <c r="E375" s="13" t="s">
-        <v>89</v>
+        <v>103</v>
       </c>
       <c r="F375" s="13" t="s">
-        <v>90</v>
+        <v>105</v>
       </c>
       <c r="G375" s="13" t="s">
-        <v>94</v>
+        <v>116</v>
       </c>
       <c r="H375" s="13" t="s">
-        <v>103</v>
+        <v>117</v>
       </c>
       <c r="I375" s="13" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="J375" s="13" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="K375" s="13" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
     </row>
     <row r="376" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A376" s="106" t="s">
         <v>35</v>
       </c>
-      <c r="B376" s="106"/>
-[...1 lines deleted...]
-      <c r="D376" s="106"/>
+      <c r="B376" s="16">
+        <v>1846.97</v>
+      </c>
+      <c r="C376" s="16">
+        <v>1950.46</v>
+      </c>
+      <c r="D376" s="16">
+        <v>2044.7</v>
+      </c>
       <c r="E376" s="16">
-        <v>1846.97</v>
+        <v>2269.27</v>
       </c>
       <c r="F376" s="16">
-        <v>1950.46</v>
+        <v>2127.75</v>
       </c>
       <c r="G376" s="16">
-        <v>2044.7</v>
+        <v>-6.2363667611170106</v>
       </c>
       <c r="H376" s="16">
-        <v>2269.27</v>
-[...5 lines deleted...]
-        <v>-6.2363667611170106</v>
+        <v>3.601296290058098</v>
+      </c>
+      <c r="I376" s="60">
+        <v>2197.3000000000002</v>
+      </c>
+      <c r="J376" s="60">
+        <v>2164.34</v>
       </c>
       <c r="K376" s="16">
-        <v>3.601296290058098</v>
+        <v>-1.5000227551995646</v>
       </c>
     </row>
     <row r="377" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A377" s="106" t="s">
         <v>21</v>
       </c>
-      <c r="B377" s="106"/>
-[...1 lines deleted...]
-      <c r="D377" s="106"/>
+      <c r="B377" s="49">
+        <v>5</v>
+      </c>
+      <c r="C377" s="49">
+        <v>6</v>
+      </c>
+      <c r="D377" s="49">
+        <v>8</v>
+      </c>
       <c r="E377" s="49">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="F377" s="49">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="G377" s="49">
         <v>8</v>
       </c>
-      <c r="H377" s="49">
+      <c r="G377" s="49" t="s">
+        <v>24</v>
+      </c>
+      <c r="H377" s="49" t="s">
+        <v>24</v>
+      </c>
+      <c r="I377" s="49">
         <v>7</v>
       </c>
-      <c r="I377" s="49">
+      <c r="J377" s="49">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="K377" s="49" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="378" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A378" s="15" t="s">
         <v>43</v>
       </c>
-      <c r="B378" s="15"/>
-[...1 lines deleted...]
-      <c r="D378" s="15"/>
+      <c r="B378" s="107">
+        <v>3.2225932054697384</v>
+      </c>
+      <c r="C378" s="107">
+        <v>3.0736462638870439</v>
+      </c>
+      <c r="D378" s="107">
+        <v>2.9435196070047907</v>
+      </c>
       <c r="E378" s="107">
-        <v>3.2225932054697384</v>
+        <v>3.1514728153580265</v>
       </c>
       <c r="F378" s="107">
-        <v>3.0736462638870439</v>
-[...5 lines deleted...]
-        <v>3.1514728153580265</v>
+        <v>2.7063820629226356</v>
+      </c>
+      <c r="G378" s="86" t="s">
+        <v>24</v>
+      </c>
+      <c r="H378" s="86" t="s">
+        <v>24</v>
       </c>
       <c r="I378" s="107">
-        <v>2.7063820629226356</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>2.977778801705925</v>
+      </c>
+      <c r="J378" s="107">
+        <v>2.732322322482811</v>
       </c>
       <c r="K378" s="86" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="379" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A379" s="97" t="s">
         <v>65</v>
       </c>
-      <c r="B379" s="97"/>
-[...1 lines deleted...]
-      <c r="D379" s="97"/>
+      <c r="B379" s="99">
+        <v>67.650000000000006</v>
+      </c>
+      <c r="C379" s="99">
+        <v>89.81</v>
+      </c>
+      <c r="D379" s="99">
+        <v>82.18</v>
+      </c>
       <c r="E379" s="99">
-        <v>67.650000000000006</v>
+        <v>88.55</v>
       </c>
       <c r="F379" s="99">
-        <v>89.81</v>
+        <v>98.65</v>
       </c>
       <c r="G379" s="99">
-        <v>82.18</v>
+        <v>11.405985319028808</v>
       </c>
       <c r="H379" s="99">
-        <v>88.55</v>
-[...5 lines deleted...]
-        <v>11.405985319028808</v>
+        <v>9.8897846149556443</v>
+      </c>
+      <c r="I379" s="108">
+        <v>88.49</v>
+      </c>
+      <c r="J379" s="108">
+        <v>98.15</v>
       </c>
       <c r="K379" s="99">
-        <v>9.8897846149556443</v>
+        <v>10.916487738727552</v>
       </c>
     </row>
     <row r="380" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A380" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="B380" s="15"/>
-[...1 lines deleted...]
-      <c r="D380" s="15"/>
+      <c r="B380" s="49">
+        <v>36</v>
+      </c>
+      <c r="C380" s="49">
+        <v>34</v>
+      </c>
+      <c r="D380" s="49">
+        <v>37</v>
+      </c>
       <c r="E380" s="49">
+        <v>37</v>
+      </c>
+      <c r="F380" s="49">
+        <v>37</v>
+      </c>
+      <c r="G380" s="49" t="s">
+        <v>24</v>
+      </c>
+      <c r="H380" s="49" t="s">
+        <v>24</v>
+      </c>
+      <c r="I380" s="49">
         <v>36</v>
       </c>
-      <c r="F380" s="49">
-[...12 lines deleted...]
-        <v>24</v>
+      <c r="J380" s="49">
+        <v>38</v>
       </c>
       <c r="K380" s="49" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="381" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A381" s="108" t="s">
+      <c r="A381" s="109" t="s">
         <v>43</v>
       </c>
-      <c r="B381" s="108"/>
-[...2 lines deleted...]
-      <c r="E381" s="109">
+      <c r="B381" s="110">
         <v>4.1205678769908466E-2</v>
       </c>
-      <c r="F381" s="109">
+      <c r="C381" s="110">
         <v>5.1106052541984102E-2</v>
       </c>
-      <c r="G381" s="109">
+      <c r="D381" s="110">
         <v>4.2634717640454241E-2</v>
       </c>
-      <c r="H381" s="109">
+      <c r="E381" s="110">
         <v>4.3970777185348871E-2</v>
       </c>
-      <c r="I381" s="109">
+      <c r="F381" s="110">
         <v>4.6156188424299319E-2</v>
       </c>
-      <c r="J381" s="110" t="s">
+      <c r="G381" s="111" t="s">
         <v>24</v>
       </c>
-      <c r="K381" s="110" t="s">
+      <c r="H381" s="111" t="s">
         <v>24</v>
       </c>
+      <c r="I381" s="110">
+        <v>4.4018710812391199E-2</v>
+      </c>
+      <c r="J381" s="110">
+        <v>4.5019032753582378E-2</v>
+      </c>
+      <c r="K381" s="111" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="382" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A382" s="111" t="s">
+      <c r="A382" s="112" t="s">
         <v>13</v>
       </c>
-      <c r="B382" s="111"/>
-[...2 lines deleted...]
-      <c r="E382" s="112">
+      <c r="B382" s="113">
         <v>1779.32</v>
       </c>
-      <c r="F382" s="112">
+      <c r="C382" s="113">
         <v>1860.65</v>
       </c>
-      <c r="G382" s="112">
+      <c r="D382" s="113">
         <v>1962.52</v>
       </c>
-      <c r="H382" s="112">
+      <c r="E382" s="113">
         <v>2180.7199999999998</v>
       </c>
-      <c r="I382" s="112">
+      <c r="F382" s="113">
         <v>2029.1</v>
       </c>
-      <c r="J382" s="113" t="s">
+      <c r="G382" s="114" t="s">
         <v>24</v>
       </c>
-      <c r="K382" s="113" t="s">
+      <c r="H382" s="114" t="s">
+        <v>24</v>
+      </c>
+      <c r="I382" s="113">
+        <v>2108.8100000000004</v>
+      </c>
+      <c r="J382" s="113">
+        <v>2066.19</v>
+      </c>
+      <c r="K382" s="114" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="383" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A383" s="54" t="s">
         <v>23</v>
       </c>
-      <c r="I383" s="22"/>
-[...1 lines deleted...]
-      <c r="K383" s="22"/>
+      <c r="K383" s="46"/>
     </row>
     <row r="384" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A384" s="54" t="s">
         <v>42</v>
       </c>
       <c r="B384" s="88"/>
       <c r="C384" s="88"/>
       <c r="D384" s="88"/>
       <c r="E384" s="88"/>
       <c r="F384" s="88"/>
       <c r="G384" s="88"/>
       <c r="H384" s="88"/>
-      <c r="I384" s="22"/>
-[...1 lines deleted...]
-      <c r="K384" s="22"/>
+      <c r="I384" s="88"/>
+      <c r="J384" s="87"/>
+      <c r="K384" s="46"/>
     </row>
     <row r="385" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A385" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B385" s="88"/>
       <c r="C385" s="88"/>
       <c r="D385" s="88"/>
       <c r="E385" s="88"/>
       <c r="F385" s="88"/>
       <c r="G385" s="88"/>
       <c r="H385" s="88"/>
       <c r="I385" s="88"/>
       <c r="J385" s="87"/>
       <c r="K385" s="46"/>
     </row>
     <row r="386" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A386" s="4" t="s">
         <v>102</v>
       </c>
       <c r="B386" s="88"/>
       <c r="C386" s="88"/>
       <c r="D386" s="88"/>
       <c r="E386" s="88"/>
       <c r="F386" s="88"/>
       <c r="G386" s="88"/>
       <c r="H386" s="88"/>
       <c r="I386" s="88"/>
       <c r="J386" s="87"/>
       <c r="K386" s="46"/>
     </row>
     <row r="387" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A387" s="20" t="s">
         <v>98</v>
       </c>
       <c r="B387" s="88"/>
       <c r="C387" s="88"/>
       <c r="D387" s="88"/>
       <c r="E387" s="88"/>
       <c r="F387" s="88"/>
       <c r="G387" s="88"/>
       <c r="H387" s="88"/>
       <c r="I387" s="88"/>
       <c r="J387" s="87"/>
       <c r="K387" s="46"/>
     </row>
     <row r="388" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A388" s="4" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="B388" s="88"/>
       <c r="C388" s="88"/>
       <c r="D388" s="88"/>
       <c r="E388" s="88"/>
       <c r="F388" s="88"/>
       <c r="G388" s="88"/>
       <c r="H388" s="88"/>
       <c r="I388" s="88"/>
       <c r="J388" s="87"/>
       <c r="K388" s="46"/>
     </row>
     <row r="389" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A389" s="2" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="B389" s="15"/>
       <c r="C389" s="15"/>
       <c r="D389" s="15"/>
       <c r="E389" s="15"/>
       <c r="F389" s="15"/>
       <c r="G389" s="15"/>
       <c r="H389" s="15"/>
       <c r="I389" s="15"/>
       <c r="J389" s="15"/>
       <c r="K389" s="22"/>
     </row>
     <row r="390" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A390" s="11">
         <v>0</v>
       </c>
       <c r="B390" s="12"/>
       <c r="C390" s="12"/>
       <c r="D390" s="12"/>
       <c r="E390" s="12">
         <v>2021</v>
       </c>
       <c r="F390" s="12">
         <v>2022</v>
       </c>
       <c r="G390" s="13">
         <v>2023</v>
       </c>
       <c r="H390" s="13">
         <v>2024</v>
       </c>
       <c r="I390" s="13">
         <v>2025</v>
       </c>
       <c r="J390" s="13" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="K390" s="13" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
     </row>
     <row r="391" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A391" s="15" t="s">
         <v>99</v>
       </c>
       <c r="B391" s="16"/>
       <c r="C391" s="16"/>
       <c r="D391" s="16"/>
       <c r="E391" s="16">
         <v>121.36</v>
       </c>
       <c r="F391" s="16">
         <v>164.35</v>
       </c>
       <c r="G391" s="16">
         <v>190.4</v>
       </c>
       <c r="H391" s="16">
         <v>234.01</v>
       </c>
       <c r="I391" s="16">
         <v>224.8</v>
       </c>
       <c r="J391" s="16">
@@ -10597,51 +10677,51 @@
     <row r="393" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A393" s="15" t="s">
         <v>91</v>
       </c>
       <c r="B393" s="16"/>
       <c r="C393" s="16"/>
       <c r="D393" s="16"/>
       <c r="E393" s="16">
         <v>1.1984799766150249</v>
       </c>
       <c r="F393" s="16">
         <v>0.77450737372490208</v>
       </c>
       <c r="G393" s="19">
         <v>0.74754554570432219</v>
       </c>
       <c r="H393" s="19">
         <v>0.84340814596536551</v>
       </c>
       <c r="I393" s="16">
         <v>0.77168254600316155</v>
       </c>
       <c r="J393" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="K393" s="114" t="s">
+      <c r="K393" s="115" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="394" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A394" s="97" t="s">
         <v>100</v>
       </c>
       <c r="B394" s="99"/>
       <c r="C394" s="99"/>
       <c r="D394" s="99"/>
       <c r="E394" s="99">
         <v>16.829999999999998</v>
       </c>
       <c r="F394" s="99">
         <v>15.66</v>
       </c>
       <c r="G394" s="99">
         <v>15.93</v>
       </c>
       <c r="H394" s="99">
         <v>15.03</v>
       </c>
       <c r="I394" s="99">
         <v>10.68</v>
       </c>
@@ -10684,346 +10764,384 @@
     <row r="396" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A396" s="1" t="s">
         <v>91</v>
       </c>
       <c r="B396" s="17"/>
       <c r="C396" s="17"/>
       <c r="D396" s="17"/>
       <c r="E396" s="17">
         <v>0.47087064906287501</v>
       </c>
       <c r="F396" s="17">
         <v>0.28301528752437527</v>
       </c>
       <c r="G396" s="18">
         <v>0.24959223866846536</v>
       </c>
       <c r="H396" s="18">
         <v>0.21953463914815299</v>
       </c>
       <c r="I396" s="17">
         <v>0.14925560861489956</v>
       </c>
       <c r="J396" s="17" t="s">
         <v>24</v>
       </c>
-      <c r="K396" s="115" t="s">
+      <c r="K396" s="116" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="397" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A397" s="54" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="C397" s="54"/>
     </row>
     <row r="398" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A398" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="399" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A399" s="4" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="400" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A400" s="4" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="401" spans="1:11" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A401" s="122" t="s">
+      <c r="A401" s="129" t="s">
         <v>93</v>
       </c>
-      <c r="B401" s="122"/>
-[...8 lines deleted...]
-      <c r="K401" s="122"/>
+      <c r="B401" s="129"/>
+      <c r="C401" s="129"/>
+      <c r="D401" s="129"/>
+      <c r="E401" s="129"/>
+      <c r="F401" s="129"/>
+      <c r="G401" s="129"/>
+      <c r="H401" s="129"/>
+      <c r="I401" s="129"/>
+      <c r="J401" s="129"/>
+      <c r="K401" s="129"/>
     </row>
     <row r="402" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A402" s="120"/>
-[...6 lines deleted...]
-      <c r="H402" s="120"/>
+      <c r="A402" s="121"/>
+      <c r="B402" s="121"/>
+      <c r="C402" s="121"/>
+      <c r="D402" s="121"/>
+      <c r="E402" s="121"/>
+      <c r="F402" s="121"/>
+      <c r="G402" s="121"/>
+      <c r="H402" s="121"/>
       <c r="I402" s="7"/>
       <c r="J402" s="7"/>
       <c r="K402" s="7"/>
     </row>
     <row r="403" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A403" s="119"/>
-[...9 lines deleted...]
-      <c r="K403" s="119"/>
+      <c r="A403" s="120"/>
+      <c r="B403" s="120"/>
+      <c r="C403" s="120"/>
+      <c r="D403" s="120"/>
+      <c r="E403" s="120"/>
+      <c r="F403" s="120"/>
+      <c r="G403" s="120"/>
+      <c r="H403" s="120"/>
+      <c r="I403" s="120"/>
+      <c r="J403" s="120"/>
+      <c r="K403" s="120"/>
     </row>
     <row r="404" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
       <c r="I404" s="84"/>
       <c r="J404" s="84"/>
       <c r="K404" s="84"/>
     </row>
     <row r="405" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A405" s="117" t="s">
+      <c r="A405" s="118" t="s">
         <v>44</v>
       </c>
-      <c r="B405" s="117">
-        <v>46140</v>
+      <c r="B405" s="118">
+        <v>46246</v>
       </c>
       <c r="I405" s="84"/>
       <c r="J405" s="84"/>
       <c r="K405" s="84"/>
     </row>
     <row r="406" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A406" s="91" t="s">
         <v>95</v>
       </c>
       <c r="I406" s="84"/>
       <c r="J406" s="84"/>
       <c r="K406" s="84"/>
     </row>
     <row r="407" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A407" s="116" t="s">
+      <c r="A407" s="117" t="s">
         <v>96</v>
       </c>
       <c r="I407" s="84"/>
       <c r="J407" s="84"/>
       <c r="K407" s="84"/>
     </row>
     <row r="408" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A408" s="90"/>
     </row>
   </sheetData>
   <mergeCells count="45">
-    <mergeCell ref="C274:C275"/>
-[...28 lines deleted...]
-    <mergeCell ref="E30:F30"/>
     <mergeCell ref="A401:K401"/>
     <mergeCell ref="A264:K264"/>
     <mergeCell ref="C270:C273"/>
     <mergeCell ref="A372:K372"/>
     <mergeCell ref="A353:K353"/>
     <mergeCell ref="A357:E358"/>
     <mergeCell ref="A359:E360"/>
     <mergeCell ref="A333:E334"/>
     <mergeCell ref="A335:E336"/>
     <mergeCell ref="A352:K352"/>
     <mergeCell ref="D305:D309"/>
     <mergeCell ref="A329:K329"/>
     <mergeCell ref="A283:K283"/>
     <mergeCell ref="A284:K284"/>
     <mergeCell ref="D290:D294"/>
+    <mergeCell ref="A21:C22"/>
+    <mergeCell ref="A23:C24"/>
+    <mergeCell ref="A29:D30"/>
+    <mergeCell ref="E29:F29"/>
+    <mergeCell ref="E30:F30"/>
+    <mergeCell ref="A31:D32"/>
+    <mergeCell ref="E31:F31"/>
+    <mergeCell ref="E32:F32"/>
+    <mergeCell ref="A37:D37"/>
+    <mergeCell ref="A38:D38"/>
+    <mergeCell ref="A39:D39"/>
+    <mergeCell ref="A40:D40"/>
+    <mergeCell ref="A46:C48"/>
+    <mergeCell ref="A50:K50"/>
+    <mergeCell ref="H56:I56"/>
+    <mergeCell ref="J56:K56"/>
+    <mergeCell ref="A52:K52"/>
+    <mergeCell ref="G49:K49"/>
+    <mergeCell ref="C274:C275"/>
+    <mergeCell ref="A281:K281"/>
+    <mergeCell ref="A282:K282"/>
+    <mergeCell ref="F64:K64"/>
+    <mergeCell ref="F77:K77"/>
+    <mergeCell ref="A263:K263"/>
+    <mergeCell ref="H68:I68"/>
+    <mergeCell ref="C250:C253"/>
+    <mergeCell ref="C254:C255"/>
+    <mergeCell ref="A261:K261"/>
+    <mergeCell ref="A262:K262"/>
+    <mergeCell ref="J68:K68"/>
   </mergeCells>
   <conditionalFormatting sqref="B392:F392 I392:J392 B395:F395 I395:J395">
-    <cfRule type="cellIs" dxfId="31" priority="11" operator="lessThan">
+    <cfRule type="cellIs" dxfId="39" priority="11" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="E376:K376 E377:I377 E378:K379 E380:I381 J381:K381 E382:K382">
-    <cfRule type="cellIs" dxfId="30" priority="36" operator="lessThan">
+  <conditionalFormatting sqref="B376:H376 B377:F377 B378:H379 B380:F381 G381:H381 B382:H382">
+    <cfRule type="cellIs" dxfId="38" priority="36" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="E366:K368">
-    <cfRule type="cellIs" dxfId="29" priority="39" stopIfTrue="1" operator="lessThan">
+  <conditionalFormatting sqref="B366:K368">
+    <cfRule type="cellIs" dxfId="37" priority="39" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="E376:K382">
-    <cfRule type="cellIs" dxfId="28" priority="28" operator="lessThan">
+  <conditionalFormatting sqref="B376:K382">
+    <cfRule type="cellIs" dxfId="36" priority="28" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="E378:K378 E381:K381">
-    <cfRule type="cellIs" dxfId="27" priority="38" operator="lessThan">
+  <conditionalFormatting sqref="B378:K378 B381:K381">
+    <cfRule type="cellIs" dxfId="35" priority="38" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B393:K393 B396:K396">
-    <cfRule type="cellIs" dxfId="26" priority="12" operator="lessThan">
+    <cfRule type="cellIs" dxfId="34" priority="12" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B8:K10">
-    <cfRule type="cellIs" dxfId="25" priority="65" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="33" priority="65" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D250:K255 D270:K275">
-    <cfRule type="cellIs" dxfId="24" priority="64" operator="lessThan">
+    <cfRule type="cellIs" dxfId="32" priority="64" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E46:E48">
-    <cfRule type="cellIs" dxfId="23" priority="63" operator="lessThan">
+    <cfRule type="cellIs" dxfId="31" priority="63" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E22:K22 E24:K24">
-    <cfRule type="cellIs" dxfId="22" priority="59" operator="lessThan">
+    <cfRule type="cellIs" dxfId="30" priority="59" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E320:K322">
-    <cfRule type="cellIs" dxfId="21" priority="44" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="29" priority="44" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E344:K346">
-    <cfRule type="cellIs" dxfId="20" priority="42" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="28" priority="42" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F37:K40">
-    <cfRule type="cellIs" dxfId="19" priority="66" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="27" priority="66" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="J376:K376 J379:K379">
-    <cfRule type="cellIs" dxfId="18" priority="37" stopIfTrue="1" operator="lessThan">
+  <conditionalFormatting sqref="G376:H376 G379:H379 I377:J377 I380:J380">
+    <cfRule type="cellIs" dxfId="26" priority="37" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G391:H391">
-    <cfRule type="cellIs" dxfId="17" priority="16" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="25" priority="16" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G394:H394">
-    <cfRule type="cellIs" dxfId="16" priority="14" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="24" priority="14" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G30:K30 G32:K32">
-    <cfRule type="cellIs" dxfId="15" priority="52" operator="lessThan">
+    <cfRule type="cellIs" dxfId="23" priority="52" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G47:K47">
-    <cfRule type="cellIs" dxfId="14" priority="58" operator="lessThan">
+    <cfRule type="cellIs" dxfId="22" priority="58" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G334:K334 G336:K336">
-    <cfRule type="cellIs" dxfId="13" priority="43" operator="lessThan">
+    <cfRule type="cellIs" dxfId="21" priority="43" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G358:K358 G360:K360">
-    <cfRule type="cellIs" dxfId="12" priority="41" operator="lessThan">
+    <cfRule type="cellIs" dxfId="20" priority="41" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
+  <conditionalFormatting sqref="I377:J378">
+    <cfRule type="cellIs" dxfId="19" priority="35" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="I380:J382">
+    <cfRule type="cellIs" dxfId="18" priority="31" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="I375:K375">
+    <cfRule type="cellIs" dxfId="17" priority="27" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
   <conditionalFormatting sqref="J108:K125">
-    <cfRule type="cellIs" dxfId="11" priority="51" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="16" priority="51" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J290:K294">
-    <cfRule type="cellIs" dxfId="10" priority="62" operator="lessThan">
+    <cfRule type="cellIs" dxfId="15" priority="62" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J305:K309">
-    <cfRule type="cellIs" dxfId="9" priority="45" operator="lessThan">
+    <cfRule type="cellIs" dxfId="14" priority="45" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J82:K99">
-    <cfRule type="cellIs" dxfId="8" priority="61" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="13" priority="61" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J132:K149">
-    <cfRule type="cellIs" dxfId="7" priority="50" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="12" priority="50" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J158:K175">
-    <cfRule type="cellIs" dxfId="6" priority="49" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="11" priority="49" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J183:K192">
-    <cfRule type="cellIs" dxfId="5" priority="4" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="10" priority="4" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J201:K210">
-    <cfRule type="cellIs" dxfId="4" priority="3" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="9" priority="3" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J217:K226">
-    <cfRule type="cellIs" dxfId="3" priority="2" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="8" priority="2" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J233:K242">
-    <cfRule type="cellIs" dxfId="2" priority="1" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="7" priority="1" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="K376">
+    <cfRule type="cellIs" dxfId="6" priority="32" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="5" priority="34" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="K378:K379">
+    <cfRule type="cellIs" dxfId="4" priority="30" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="K379">
+    <cfRule type="cellIs" dxfId="3" priority="33" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="K381:K382">
+    <cfRule type="cellIs" dxfId="2" priority="29" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K391:K392">
     <cfRule type="cellIs" dxfId="1" priority="15" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K394:K395">
     <cfRule type="cellIs" dxfId="0" priority="13" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
     <hyperlink ref="A407" r:id="rId1" display="www.portugalglobal.pt" xr:uid="{538770B5-0E55-4778-B211-E792D62C253A}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0.19685039370078741" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="4" manualBreakCount="4">
     <brk id="103" max="16383" man="1"/>
     <brk id="153" max="16383" man="1"/>
     <brk id="197" max="16383" man="1"/>
     <brk id="285" max="16383" man="1"/>