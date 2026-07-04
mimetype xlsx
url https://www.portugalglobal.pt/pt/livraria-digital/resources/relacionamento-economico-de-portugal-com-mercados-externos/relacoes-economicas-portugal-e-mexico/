--- v0 (2026-05-23)
+++ v1 (2026-07-04)
@@ -6,156 +6,116 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/richData/richValueRel.xml" ContentType="application/vnd.ms-excel.richvaluerel+xml"/>
   <Override PartName="/xl/richData/rdrichvalue.xml" ContentType="application/vnd.ms-excel.rdrichvalue+xml"/>
   <Override PartName="/xl/richData/rdrichvaluestructure.xml" ContentType="application/vnd.ms-excel.rdrichvaluestructure+xml"/>
   <Override PartName="/xl/richData/rdRichValueTypes.xml" ContentType="application/vnd.ms-excel.rdrichvaluetypes+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\DBITD\_Conhecimento\Direção de Informação\Estatística\Mercados Externos\México\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1ED34A3D-4330-4F9A-991B-E5064FB65789}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1812FB00-860C-4DD3-97AA-A95343A0E964}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13020" tabRatio="932" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="México" sheetId="75" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">México!$A$1:$K$421</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">México!$2:$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
   <connection id="1" xr16:uid="{00000000-0015-0000-FFFF-FFFF00000000}" keepAlive="1" name="Connection" type="5" refreshedVersion="8" saveData="1">
-    <dbPr connection="Provider=MSOLAP.8;Cache Authentication=False;Persist Security Info=True;User ID=jsantos;Initial Catalog=ComercioExterno;Data Source=sicorp44;Impersonation Level=Impersonate;Location=sicorp41;Mode=ReadWrite;Protection Level=Pkt Privacy;Auto Synch Period=20000;Default Isolation Mode=0;Default MDX Visual Mode=0;MDX Compatibility=1;MDX Unique Name Style=0;Non Empty Threshold=0;SQLQueryMode=Calculated;Safety Options=2;Secured Cell Value=0;SQL Compatibility=0;Compression Level=0;Real Time Olap=False;MDX Missing Member Mode=Error;Packet Size=4096;Update Isolation Level=2" command="ComercioExternoSegredo" commandType="1"/>
-[...39 lines deleted...]
-    <dbPr connection="Provider=MSOLAP.3;Cache Authentication=False;Persist Security Info=True;User ID=&quot;&quot;;Initial Catalog=ComercioExternoConf;Data Source=sicorp44;Impersonation Level=Impersonate;Location=sicorp41;Mode=ReadWrite;Protection Level=Pkt Privacy;Auto Synch Period=20000;Default Isolation Mode=0;Default MDX Visual Mode=0;MDX Compatibility=1;MDX Unique Name Style=0;Non Empty Threshold=0;SQLQueryMode=Calculated;Safety Options=2;Secured Cell Value=0;SQL Compatibility=0;Compression Level=0;Real Time Olap=False;MDX Missing Member Mode=Error;Packet Size=4096" command="ComercioExternoSegredo" commandType="1"/>
+    <dbPr connection="Provider=MSOLAP.8;Cache Authentication=False;Persist Security Info=True;User ID=jsantos;Initial Catalog=ComercioExterno;Data Source=sicorp44;Impersonation Level=Impersonate;Location=sicorp44;Mode=ReadWrite;Protection Level=Pkt Privacy;Auto Synch Period=20000;Default Isolation Mode=0;Default MDX Visual Mode=0;MDX Compatibility=1;MDX Unique Name Style=0;Non Empty Threshold=0;SQLQueryMode=Calculated;Safety Options=2;Secured Cell Value=0;SQL Compatibility=0;Compression Level=0;Real Time Olap=False;MDX Missing Member Mode=Error;Packet Size=4096;Update Isolation Level=2" command="ComercioExternoSegredo" commandType="1"/>
     <olapPr rowDrillCount="1000" serverFill="0" serverNumberFormat="0" serverFont="0" serverFontColor="0"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xlrd="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata">
   <metadataTypes count="1">
     <metadataType name="XLRICHVALUE" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1"/>
   </metadataTypes>
   <futureMetadata name="XLRICHVALUE" count="1">
     <bk>
       <extLst>
         <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
           <xlrd:rvb i="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <valueMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </valueMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="519" uniqueCount="194">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="535" uniqueCount="197">
   <si>
     <t>Notas:</t>
   </si>
   <si>
     <t>Fonte: INE - Instituto Nacional de Estatística</t>
   </si>
   <si>
     <t>tvh %</t>
   </si>
   <si>
     <t>Unidades: pp - pontos percentuais; tvh % - taxa de variação homóloga em percentagem</t>
   </si>
   <si>
     <t>pp</t>
   </si>
   <si>
     <t>Pastas celulósicas e papel</t>
   </si>
   <si>
     <t>Matérias têxteis</t>
   </si>
   <si>
     <t>Vestuário</t>
   </si>
   <si>
@@ -463,68 +423,80 @@
     <r>
       <t>Importações</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="9"/>
         <color rgb="FF002060"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t>a</t>
     </r>
   </si>
   <si>
     <t>tvma % - taxa de variação média anual (composta) em percentagem</t>
   </si>
   <si>
     <t>tvh % - taxa de variação homóloga em percentagem; tvma % - taxa de variação média anual (composta) em percentagem</t>
   </si>
   <si>
     <t>2024 dez</t>
   </si>
   <si>
-    <t>2020 a 2024: resultados definitivos</t>
-[...1 lines deleted...]
-  <si>
     <t>Fonte: DGE - Direção Geral da Economia (Ministério da Economia e da Coesão Territorial) a partir de dados de base do INE</t>
   </si>
   <si>
     <t>2025 dez</t>
   </si>
   <si>
     <t>2021 a 2024: resultados definitivos; 2025 e 2026: resultados preliminares</t>
   </si>
   <si>
     <t>2025 jan/mar</t>
   </si>
   <si>
     <t>2026 jan/mar</t>
   </si>
   <si>
+    <t>2025 mar</t>
+  </si>
+  <si>
+    <t>2026 mar</t>
+  </si>
+  <si>
+    <t>2025 jan/abr</t>
+  </si>
+  <si>
+    <t>2026 jan/abr</t>
+  </si>
+  <si>
+    <t>2020 a 2024: resultados definitivos; 2025: resultados preliminares</t>
+  </si>
+  <si>
     <t>PORTUGAL - RELACIONAMENTO ECONÓMICO COM O MÉXICO</t>
   </si>
   <si>
     <t>Balança Comercial de Bens de Portugal com o México</t>
   </si>
   <si>
     <t>tvh % 25/24</t>
   </si>
   <si>
     <t>tvma % 25/21</t>
   </si>
   <si>
     <t>tvh % 26/25</t>
   </si>
   <si>
     <t>Posição e Quota do México no Comércio Internacional Português de Bens</t>
   </si>
   <si>
     <t>México como cliente de Portugal</t>
   </si>
   <si>
     <t>México como fornecedor de Portugal</t>
   </si>
   <si>
     <t>Posição e Quota de Portugal no Comércio Internacional de Bens do México</t>
@@ -538,57 +510,57 @@
   <si>
     <t>Portugal como fornecedor do México</t>
   </si>
   <si>
     <t>% Import. México</t>
   </si>
   <si>
     <t>Fonte: ITC - International Trade Centre</t>
   </si>
   <si>
     <t>Contributo do México para o Crescimento do Comércio Internacional Português de Bens</t>
   </si>
   <si>
     <t>México - contribuição p/ o cresc. das exportações globais de Portugal</t>
   </si>
   <si>
     <t>México - contribuição p/ o cresc. das importações globais de Portugal</t>
   </si>
   <si>
     <t>Empresas exportadoras de bens para o México</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>Empresas Portuguesas Exportadoras de Bens para o México por Escalão de Exportação Individual em Valor em 2024</t>
+    <t>Empresas Portuguesas Exportadoras de Bens para o México por Escalão de Exportação Individual em Valor em 2025</t>
   </si>
   <si>
     <t>M€</t>
   </si>
   <si>
-    <t>Empresas Portuguesas Exportadoras de Bens para o México por Nível de Exposição ao Mercado em 2024</t>
+    <t>Empresas Portuguesas Exportadoras de Bens para o México por Nível de Exposição ao Mercado em 2025</t>
   </si>
   <si>
     <t>Exportações de Portugal para o México por Grupos de Produtos</t>
   </si>
   <si>
     <t>% Tot 21</t>
   </si>
   <si>
     <t>% Tot 24</t>
   </si>
   <si>
     <t>% Tot 25</t>
   </si>
   <si>
     <t>vh M€ 25/24</t>
   </si>
   <si>
     <t>Importações de Portugal Provenientes do México por Grupos de Produtos</t>
   </si>
   <si>
     <t>% Tot 26</t>
   </si>
   <si>
     <t>vh M€ 26/25</t>
   </si>
@@ -646,75 +618,72 @@
   <si>
     <t>0713 Legumes de vagem, secos, em grão, mesmo pelados ou partidos</t>
   </si>
   <si>
     <t>9001 Fibras óticas e feixes de fibras óticas; cabos de fibras óticas (exceto os constituídos de...</t>
   </si>
   <si>
     <t>2203 Cervejas de malte</t>
   </si>
   <si>
     <t>0303 Peixes congelados (exceto os filetes de peixes e outra carne de peixes da posição 0304)</t>
   </si>
   <si>
     <t>6805 Abrasivos naturais ou artificiais, em pó ou em grãos, aplicados sobre matérias têxteis, papel,...</t>
   </si>
   <si>
     <t>3904 Polímeros de cloreto de vinilo ou de outras olefinas halogenadas, em formas primárias</t>
   </si>
   <si>
     <t>2713 Coque de petróleo, betume de petróleo e outros resíduos dos óleos de petróleo ou de minerais...</t>
   </si>
   <si>
     <t>0901 Café, mesmo torrado ou descafeinado; cascas e películas, de café; sucedâneos do café contendo...</t>
   </si>
   <si>
+    <t>3921 Chapas, folhas, películas, tiras e lâminas, de plástico, reforçadas, estratificadas, associadas...</t>
+  </si>
+  <si>
     <t>8526 Aparelhos de radiodeteção e de radiossondagem (radar), aparelhos de radionavegação e aparelhos...</t>
   </si>
   <si>
-    <t>3921 Chapas, folhas, películas, tiras e lâminas, de plástico, reforçadas, estratificadas, associadas...</t>
-[...1 lines deleted...]
-  <si>
     <t>8479 Máquinas e aparelhos, mecânicos, com função própria, não especificados nem compreendidos em...</t>
   </si>
   <si>
     <t>8424 Aparelhos mecânicos, mesmo manuais, para projetar, dispersar ou pulverizar líquidos ou pós;...</t>
   </si>
   <si>
-    <t>3920 Chapas, folhas, películas, tiras e lâminas, de plástico não alveolar, não reforçadas nem...</t>
+    <t>8703 Automóveis de passageiros e outros veículos automóveis principalmente concebidos para transporte...</t>
   </si>
   <si>
     <t>1515 Gorduras e óleos vegetais (incluído o óleo de jojoba) ou de origem microbiana e suas frações,...</t>
   </si>
   <si>
-    <t>8703 Automóveis de passageiros e outros veículos automóveis principalmente concebidos para transporte...</t>
+    <t>8537 Quadros, painéis, consolas, cabinas, armários e outros suportes, com dois ou mais aparelhos das...</t>
   </si>
   <si>
     <t>8903 Iates e outros barcos e embarcações de recreio ou de desporto; barcos a remos e canoas</t>
-  </si>
-[...1 lines deleted...]
-    <t>8537 Quadros, painéis, consolas, cabinas, armários e outros suportes, com dois ou mais aparelhos das...</t>
   </si>
   <si>
     <t>Exportação de Produtos Industriais Transformados para o México por Graus de Intensidade Tecnológica</t>
   </si>
   <si>
     <t>Importação de Produtos Industriais Transformados do México por Graus de Intensidade Tecnológica</t>
   </si>
   <si>
     <t>Exportação de Bens para o México por Meios de Transporte</t>
   </si>
   <si>
     <t>Importação de Bens do México por Meios de Transporte</t>
   </si>
   <si>
     <t>Balança Comercial de Serviços de Portugal com o México</t>
   </si>
   <si>
     <t>Posição e Quota do México no Comércio Internacional Português de Serviços</t>
   </si>
   <si>
     <t>Balança Comercial de Bens e Serviços de Portugal com o México</t>
   </si>
   <si>
     <t>Posição e Quota do México no Comércio Internacional Português de Bens e Serviços</t>
   </si>
@@ -730,59 +699,54 @@
   <si>
     <t>Posição (stock) de Investimento Direto do México em Portugal como Contraparte Final - Princípio Direcional</t>
   </si>
   <si>
     <t>tvma % 25/22</t>
   </si>
   <si>
     <t>Balança Comercial de Serviços de Turismo de Portugal com o México</t>
   </si>
   <si>
     <t>Fonte: Banco de Portugal; Unidade: Milhões de Euros (posições em fim de período)</t>
   </si>
   <si>
     <t>Fonte: Banco de Portugal; Unidade: Milhões de euros</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0%"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
-  <fonts count="26" x14ac:knownFonts="1">
+  <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
-    </font>
-[...3 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color indexed="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color rgb="FF005629"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF005629"/>
       <name val="Aptos"/>
       <family val="2"/>
@@ -1039,488 +1003,551 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="hair">
         <color rgb="FF005629"/>
       </top>
       <bottom style="hair">
         <color rgb="FF005629"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FF005629"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="142">
+  <cellXfs count="143">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="14" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="7" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="7" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="5" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="5" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="8" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="7" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="5" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...398 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
-  <dxfs count="36">
+  <dxfs count="49">
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
@@ -1585,80 +1612,85 @@
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
       <numFmt numFmtId="2" formatCode="0.00"/>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <numFmt numFmtId="2" formatCode="0.00"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="2" formatCode="0.00"/>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
+      <numFmt numFmtId="2" formatCode="0.00"/>
+    </dxf>
+    <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
-    </dxf>
-[...1 lines deleted...]
-      <numFmt numFmtId="2" formatCode="0.00"/>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
@@ -2135,893 +2167,893 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C3250995-AF3B-4024-B239-B6B14584E211}">
   <sheetPr codeName="Sheet20">
     <tabColor rgb="FF0070C0"/>
   </sheetPr>
   <dimension ref="A2:K422"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A417" sqref="A417"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13.85546875" style="4" customWidth="1"/>
     <col min="2" max="11" width="8.7109375" style="4" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="6"/>
     </row>
     <row r="3" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="92" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="7" t="e" vm="1">
         <v>#VALUE!</v>
       </c>
     </row>
     <row r="4" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="6"/>
     </row>
     <row r="5" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="6"/>
     </row>
     <row r="6" spans="1:11" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A6" s="2" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="B6" s="8"/>
       <c r="C6" s="8"/>
       <c r="D6" s="8"/>
       <c r="E6" s="8"/>
       <c r="F6" s="8"/>
       <c r="G6" s="8"/>
       <c r="H6" s="8"/>
       <c r="I6" s="8"/>
       <c r="J6" s="8"/>
       <c r="K6" s="9"/>
     </row>
     <row r="7" spans="1:11" s="14" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="11">
         <v>0</v>
       </c>
       <c r="B7" s="12">
         <v>2021</v>
       </c>
       <c r="C7" s="12">
         <v>2022</v>
       </c>
       <c r="D7" s="12">
         <v>2023</v>
       </c>
       <c r="E7" s="12">
         <v>2024</v>
       </c>
       <c r="F7" s="12">
         <v>2025</v>
       </c>
       <c r="G7" s="13" t="s">
+        <v>120</v>
+      </c>
+      <c r="H7" s="13" t="s">
+        <v>121</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="J7" s="13" t="s">
         <v>116</v>
       </c>
-      <c r="H7" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K7" s="13" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="16">
         <v>322.89710600000001</v>
       </c>
       <c r="C8" s="16">
         <v>373.11651000000001</v>
       </c>
       <c r="D8" s="16">
         <v>371.10086700000005</v>
       </c>
       <c r="E8" s="16">
         <v>391.86116900000002</v>
       </c>
       <c r="F8" s="16">
         <v>385.299779</v>
       </c>
       <c r="G8" s="16">
         <v>-1.6744169923098497</v>
       </c>
       <c r="H8" s="16">
         <v>4.5162097606361584</v>
       </c>
       <c r="I8" s="16">
-        <v>94.142960000000002</v>
+        <v>126.70527</v>
       </c>
       <c r="J8" s="16">
-        <v>96.809747000000002</v>
+        <v>129.050014</v>
       </c>
       <c r="K8" s="16">
-        <v>2.8326993330143853</v>
+        <v>1.850549704838643</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="16">
         <v>66.854855000000001</v>
       </c>
       <c r="C9" s="16">
         <v>88.151043999999999</v>
       </c>
       <c r="D9" s="16">
         <v>101.24891099999999</v>
       </c>
       <c r="E9" s="16">
         <v>84.351618999999999</v>
       </c>
       <c r="F9" s="16">
-        <v>91.792102999999997</v>
+        <v>91.792248000000001</v>
       </c>
       <c r="G9" s="16">
-        <v>8.8207957217750579</v>
+        <v>8.8209676212616639</v>
       </c>
       <c r="H9" s="16">
-        <v>8.247554124069012</v>
+        <v>8.247596872534114</v>
       </c>
       <c r="I9" s="16">
-        <v>21.167435000000001</v>
+        <v>30.049337000000001</v>
       </c>
       <c r="J9" s="16">
-        <v>29.413277999999998</v>
+        <v>38.359074</v>
       </c>
       <c r="K9" s="16">
-        <v>38.955324535070012</v>
+        <v>27.653645070438653</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="16">
         <v>256.04225100000002</v>
       </c>
       <c r="C10" s="16">
         <v>284.96546599999999</v>
       </c>
       <c r="D10" s="16">
         <v>269.85195600000009</v>
       </c>
       <c r="E10" s="16">
         <v>307.50954999999999</v>
       </c>
       <c r="F10" s="16">
-        <v>293.507676</v>
+        <v>293.50753099999997</v>
       </c>
       <c r="G10" s="16" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="16" t="s">
         <v>24</v>
       </c>
       <c r="I10" s="16">
-        <v>72.975525000000005</v>
+        <v>96.655933000000005</v>
       </c>
       <c r="J10" s="16">
-        <v>67.396468999999996</v>
+        <v>90.690940000000012</v>
       </c>
       <c r="K10" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="17">
         <v>482.9822845326641</v>
       </c>
       <c r="C11" s="17">
         <v>423.26953042098967</v>
       </c>
       <c r="D11" s="17">
         <v>366.52331697671303</v>
       </c>
       <c r="E11" s="17">
         <v>464.55678461844343</v>
       </c>
       <c r="F11" s="17">
-        <v>419.7526436451729</v>
+        <v>419.75198058119247</v>
       </c>
       <c r="G11" s="18" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="18" t="s">
         <v>24</v>
       </c>
       <c r="I11" s="17">
-        <v>444.75374555301573</v>
+        <v>421.65745620277744</v>
       </c>
       <c r="J11" s="17">
-        <v>329.13620508397605</v>
+        <v>336.42630163595715</v>
       </c>
       <c r="K11" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="4" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="20" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="4" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="21"/>
     </row>
     <row r="19" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="B19" s="22"/>
       <c r="C19" s="22"/>
       <c r="D19" s="22"/>
     </row>
     <row r="20" spans="1:11" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="23">
         <v>0</v>
       </c>
       <c r="B20" s="23">
         <v>0</v>
       </c>
       <c r="C20" s="23">
         <v>0</v>
       </c>
       <c r="D20" s="24">
         <v>0</v>
       </c>
       <c r="E20" s="12">
         <v>2021</v>
       </c>
       <c r="F20" s="12">
         <v>2022</v>
       </c>
       <c r="G20" s="12">
         <v>2023</v>
       </c>
       <c r="H20" s="12">
         <v>2024</v>
       </c>
       <c r="I20" s="12">
         <v>2025</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="K20" s="13" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="132" t="s">
-[...5 lines deleted...]
-      <c r="C21" s="132">
+      <c r="A21" s="131" t="s">
+        <v>124</v>
+      </c>
+      <c r="B21" s="131">
+        <v>0</v>
+      </c>
+      <c r="C21" s="131">
         <v>0</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="27">
         <v>28</v>
       </c>
       <c r="F21" s="27">
         <v>28</v>
       </c>
       <c r="G21" s="27">
         <v>28</v>
       </c>
       <c r="H21" s="27">
         <v>28</v>
       </c>
       <c r="I21" s="27">
         <v>26</v>
       </c>
       <c r="J21" s="27">
         <v>27</v>
       </c>
       <c r="K21" s="27">
         <v>28</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="132">
-[...5 lines deleted...]
-      <c r="C22" s="132">
+      <c r="A22" s="131">
+        <v>0</v>
+      </c>
+      <c r="B22" s="131">
+        <v>0</v>
+      </c>
+      <c r="C22" s="131">
         <v>0</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E22" s="28">
         <v>0.50755201340843759</v>
       </c>
       <c r="F22" s="28">
         <v>0.47589729357974847</v>
       </c>
       <c r="G22" s="28">
         <v>0.47982944477484379</v>
       </c>
       <c r="H22" s="28">
         <v>0.49668651686209642</v>
       </c>
       <c r="I22" s="28">
-        <v>0.4854414917872813</v>
+        <v>0.48551607565708599</v>
       </c>
       <c r="J22" s="28">
-        <v>0.44645906407509689</v>
+        <v>0.46083323199033682</v>
       </c>
       <c r="K22" s="28">
-        <v>0.49104444294194</v>
+        <v>0.47614455254926635</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="133" t="s">
-[...5 lines deleted...]
-      <c r="C23" s="133">
+      <c r="A23" s="128" t="s">
+        <v>125</v>
+      </c>
+      <c r="B23" s="128">
+        <v>0</v>
+      </c>
+      <c r="C23" s="128">
         <v>0</v>
       </c>
       <c r="D23" s="29" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="30">
         <v>58</v>
       </c>
       <c r="F23" s="30">
         <v>59</v>
       </c>
       <c r="G23" s="30">
         <v>57</v>
       </c>
       <c r="H23" s="30">
         <v>59</v>
       </c>
       <c r="I23" s="30">
         <v>56</v>
       </c>
       <c r="J23" s="30">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="K23" s="30">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="134">
-[...5 lines deleted...]
-      <c r="C24" s="134">
+      <c r="A24" s="132">
+        <v>0</v>
+      </c>
+      <c r="B24" s="132">
+        <v>0</v>
+      </c>
+      <c r="C24" s="132">
         <v>0</v>
       </c>
       <c r="D24" s="31" t="s">
         <v>30</v>
       </c>
       <c r="E24" s="32">
         <v>8.0406855787549705E-2</v>
       </c>
       <c r="F24" s="32">
         <v>8.0458002704766982E-2</v>
       </c>
       <c r="G24" s="32">
         <v>9.6291433740221644E-2</v>
       </c>
       <c r="H24" s="32">
         <v>7.8654331926962279E-2</v>
       </c>
       <c r="I24" s="32">
-        <v>8.2254252331918104E-2</v>
+        <v>8.2216719115183287E-2</v>
       </c>
       <c r="J24" s="32">
-        <v>7.7303631669191866E-2</v>
+        <v>8.1607134771578035E-2</v>
       </c>
       <c r="K24" s="32">
-        <v>0.10455303106597</v>
+        <v>9.9545448012396787E-2</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B25" s="33"/>
       <c r="C25" s="34"/>
     </row>
     <row r="26" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="35"/>
       <c r="B26" s="36"/>
       <c r="C26" s="36"/>
       <c r="D26" s="36"/>
       <c r="E26" s="36"/>
       <c r="F26" s="36"/>
       <c r="G26" s="36"/>
       <c r="H26" s="36"/>
       <c r="I26" s="36"/>
       <c r="J26" s="36"/>
     </row>
     <row r="27" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="2" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="B27" s="37"/>
       <c r="C27" s="38"/>
       <c r="D27" s="37"/>
       <c r="E27" s="37"/>
       <c r="F27" s="37"/>
       <c r="G27" s="37"/>
       <c r="H27" s="37"/>
       <c r="I27" s="37"/>
       <c r="J27" s="37"/>
       <c r="K27" s="37"/>
     </row>
     <row r="28" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="23">
         <v>0</v>
       </c>
       <c r="B28" s="23">
         <v>0</v>
       </c>
       <c r="C28" s="23">
         <v>0</v>
       </c>
       <c r="D28" s="24">
         <v>0</v>
       </c>
       <c r="E28" s="12">
         <v>0</v>
       </c>
       <c r="F28" s="12">
         <v>0</v>
       </c>
       <c r="G28" s="12">
         <v>2021</v>
       </c>
       <c r="H28" s="12">
         <v>2022</v>
       </c>
       <c r="I28" s="12">
         <v>2023</v>
       </c>
       <c r="J28" s="13">
         <v>2024</v>
       </c>
       <c r="K28" s="13">
         <v>2025</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="132" t="s">
-[...11 lines deleted...]
-      <c r="E29" s="126" t="s">
+      <c r="A29" s="131" t="s">
+        <v>127</v>
+      </c>
+      <c r="B29" s="131">
+        <v>0</v>
+      </c>
+      <c r="C29" s="131">
+        <v>0</v>
+      </c>
+      <c r="D29" s="131">
+        <v>0</v>
+      </c>
+      <c r="E29" s="138" t="s">
         <v>21</v>
       </c>
-      <c r="F29" s="126">
+      <c r="F29" s="138">
         <v>0</v>
       </c>
       <c r="G29" s="27">
         <v>72</v>
       </c>
       <c r="H29" s="27">
         <v>72</v>
       </c>
       <c r="I29" s="27">
         <v>69</v>
       </c>
       <c r="J29" s="27">
         <v>66</v>
       </c>
       <c r="K29" s="27">
         <v>63</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="132">
-[...14 lines deleted...]
-      <c r="F30" s="126">
+      <c r="A30" s="131">
+        <v>0</v>
+      </c>
+      <c r="B30" s="131">
+        <v>0</v>
+      </c>
+      <c r="C30" s="131">
+        <v>0</v>
+      </c>
+      <c r="D30" s="131">
+        <v>0</v>
+      </c>
+      <c r="E30" s="138" t="s">
+        <v>128</v>
+      </c>
+      <c r="F30" s="138">
         <v>0</v>
       </c>
       <c r="G30" s="28">
         <v>6.8187412200440209E-3</v>
       </c>
       <c r="H30" s="28">
         <v>5.0874863103707998E-3</v>
       </c>
       <c r="I30" s="28">
         <v>7.7282053957186403E-3</v>
       </c>
       <c r="J30" s="28">
         <v>5.7265696378504287E-3</v>
       </c>
       <c r="K30" s="28">
         <v>9.0965449333557918E-3</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="133" t="s">
-[...11 lines deleted...]
-      <c r="E31" s="127" t="s">
+      <c r="A31" s="128" t="s">
+        <v>129</v>
+      </c>
+      <c r="B31" s="128">
+        <v>0</v>
+      </c>
+      <c r="C31" s="128">
+        <v>0</v>
+      </c>
+      <c r="D31" s="128">
+        <v>0</v>
+      </c>
+      <c r="E31" s="135" t="s">
         <v>21</v>
       </c>
-      <c r="F31" s="127">
+      <c r="F31" s="135">
         <v>0</v>
       </c>
       <c r="G31" s="30">
         <v>41</v>
       </c>
       <c r="H31" s="30">
         <v>45</v>
       </c>
       <c r="I31" s="30">
         <v>47</v>
       </c>
       <c r="J31" s="30">
         <v>45</v>
       </c>
       <c r="K31" s="30">
         <v>44</v>
       </c>
     </row>
     <row r="32" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="134">
-[...14 lines deleted...]
-      <c r="F32" s="128">
+      <c r="A32" s="132">
+        <v>0</v>
+      </c>
+      <c r="B32" s="132">
+        <v>0</v>
+      </c>
+      <c r="C32" s="132">
+        <v>0</v>
+      </c>
+      <c r="D32" s="132">
+        <v>0</v>
+      </c>
+      <c r="E32" s="136" t="s">
+        <v>130</v>
+      </c>
+      <c r="F32" s="136">
         <v>0</v>
       </c>
       <c r="G32" s="32">
         <v>0.11588805673740554</v>
       </c>
       <c r="H32" s="32">
         <v>0.10450364113713433</v>
       </c>
       <c r="I32" s="32">
         <v>0.11318490182949249</v>
       </c>
       <c r="J32" s="32">
         <v>0.11191816477483098</v>
       </c>
       <c r="K32" s="32">
         <v>0.10988470187157924</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="4" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="B33" s="33"/>
       <c r="C33" s="34"/>
     </row>
     <row r="34" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="35"/>
       <c r="B34" s="36"/>
       <c r="C34" s="36"/>
       <c r="D34" s="36"/>
       <c r="E34" s="36"/>
       <c r="F34" s="36"/>
       <c r="G34" s="36"/>
       <c r="H34" s="36"/>
       <c r="I34" s="36"/>
       <c r="J34" s="36"/>
     </row>
     <row r="35" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="2" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="B35" s="37"/>
       <c r="C35" s="37"/>
       <c r="D35" s="37"/>
       <c r="E35" s="37"/>
       <c r="F35" s="37"/>
       <c r="G35" s="37"/>
       <c r="H35" s="37"/>
       <c r="I35" s="37"/>
       <c r="J35" s="37"/>
       <c r="K35" s="37"/>
     </row>
     <row r="36" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="23">
         <v>0</v>
       </c>
       <c r="B36" s="23">
         <v>0</v>
       </c>
       <c r="C36" s="23">
         <v>0</v>
       </c>
       <c r="D36" s="23">
         <v>0</v>
       </c>
       <c r="E36" s="39" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="13">
         <v>2021</v>
       </c>
       <c r="G36" s="13">
         <v>2022</v>
       </c>
       <c r="H36" s="13">
         <v>2023</v>
       </c>
       <c r="I36" s="13">
         <v>2024</v>
       </c>
       <c r="J36" s="13">
         <v>2025</v>
       </c>
       <c r="K36" s="13" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="132" t="s">
-[...8 lines deleted...]
-      <c r="D37" s="132">
+      <c r="A37" s="131" t="s">
+        <v>133</v>
+      </c>
+      <c r="B37" s="131">
+        <v>0</v>
+      </c>
+      <c r="C37" s="131">
+        <v>0</v>
+      </c>
+      <c r="D37" s="131">
         <v>0</v>
       </c>
       <c r="E37" s="26" t="s">
         <v>4</v>
       </c>
       <c r="F37" s="40">
         <v>0.13384641175506851</v>
       </c>
       <c r="G37" s="40">
         <v>7.893833403502766E-2</v>
       </c>
       <c r="H37" s="40">
         <v>-2.570883417951557E-3</v>
       </c>
       <c r="I37" s="40">
         <v>2.6842848044378354E-2</v>
       </c>
       <c r="J37" s="40">
-        <v>-8.316603436850865E-3</v>
+        <v>-8.3166034368508668E-3</v>
       </c>
       <c r="K37" s="40">
-        <v>1.2646842930237524E-2</v>
+        <v>8.5279480143955044E-3</v>
       </c>
     </row>
     <row r="38" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="135" t="s">
+      <c r="A38" s="137" t="s">
         <v>31</v>
       </c>
-      <c r="B38" s="135">
-[...5 lines deleted...]
-      <c r="D38" s="135">
+      <c r="B38" s="137">
+        <v>0</v>
+      </c>
+      <c r="C38" s="137">
+        <v>0</v>
+      </c>
+      <c r="D38" s="137">
         <v>0</v>
       </c>
       <c r="E38" s="41" t="s">
         <v>2</v>
       </c>
       <c r="F38" s="42">
         <v>18.343770509814043</v>
       </c>
       <c r="G38" s="42">
         <v>23.2388490869163</v>
       </c>
       <c r="H38" s="42">
         <v>-1.3552804405528664</v>
       </c>
       <c r="I38" s="42">
         <v>2.0104785650741244</v>
       </c>
       <c r="J38" s="42">
-        <v>0.60324914279216613</v>
+        <v>0.58779470160638514</v>
       </c>
       <c r="K38" s="42">
-        <v>-6.5042047406657995</v>
+        <v>-1.4246456266728396</v>
       </c>
     </row>
     <row r="39" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="133" t="s">
-[...8 lines deleted...]
-      <c r="D39" s="133">
+      <c r="A39" s="128" t="s">
+        <v>134</v>
+      </c>
+      <c r="B39" s="128">
+        <v>0</v>
+      </c>
+      <c r="C39" s="128">
+        <v>0</v>
+      </c>
+      <c r="D39" s="128">
         <v>0</v>
       </c>
       <c r="E39" s="43" t="s">
         <v>4</v>
       </c>
       <c r="F39" s="44">
         <v>1.1703688497067089E-2</v>
       </c>
       <c r="G39" s="44">
         <v>2.5613092687844473E-2</v>
       </c>
       <c r="H39" s="44">
         <v>1.1954801335225005E-2</v>
       </c>
       <c r="I39" s="44">
         <v>-1.6069945414101058E-2</v>
       </c>
       <c r="J39" s="44">
-        <v>6.9379379456042415E-3</v>
+        <v>6.9380731519970177E-3</v>
       </c>
       <c r="K39" s="44">
-        <v>3.0113880594128849E-2</v>
+        <v>2.2567347401886723E-2</v>
       </c>
     </row>
     <row r="40" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="136" t="s">
+      <c r="A40" s="129" t="s">
         <v>32</v>
       </c>
-      <c r="B40" s="136">
-[...5 lines deleted...]
-      <c r="D40" s="136">
+      <c r="B40" s="129">
+        <v>0</v>
+      </c>
+      <c r="C40" s="129">
+        <v>0</v>
+      </c>
+      <c r="D40" s="129">
         <v>0</v>
       </c>
       <c r="E40" s="45" t="s">
         <v>2</v>
       </c>
       <c r="F40" s="17">
         <v>22.011918431971004</v>
       </c>
       <c r="G40" s="17">
         <v>31.770544770324882</v>
       </c>
       <c r="H40" s="17">
         <v>-4.0280111631669717</v>
       </c>
       <c r="I40" s="17">
         <v>1.9924603779147958</v>
       </c>
       <c r="J40" s="17">
-        <v>4.0581701808905946</v>
+        <v>4.1058388124765424</v>
       </c>
       <c r="K40" s="17">
-        <v>2.7397399847196215</v>
+        <v>4.6501716085415481</v>
       </c>
     </row>
     <row r="41" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B41" s="33"/>
       <c r="C41" s="34"/>
     </row>
     <row r="42" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="43" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="46"/>
     </row>
     <row r="44" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="2" t="s">
         <v>62</v>
       </c>
       <c r="B44" s="37"/>
       <c r="C44" s="37"/>
       <c r="D44" s="37"/>
       <c r="E44" s="37"/>
@@ -3030,813 +3062,813 @@
       <c r="H44" s="37"/>
       <c r="I44" s="37"/>
       <c r="J44" s="37"/>
       <c r="K44" s="37"/>
     </row>
     <row r="45" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="23">
         <v>0</v>
       </c>
       <c r="B45" s="23">
         <v>0</v>
       </c>
       <c r="C45" s="23">
         <v>0</v>
       </c>
       <c r="D45" s="23">
         <v>0</v>
       </c>
       <c r="E45" s="23">
         <v>0</v>
       </c>
       <c r="F45" s="23">
         <v>0</v>
       </c>
       <c r="G45" s="12">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="H45" s="12">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="I45" s="12">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="J45" s="12">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="K45" s="12">
-        <v>2024</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="46" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A46" s="137" t="s">
-[...5 lines deleted...]
-      <c r="C46" s="137">
+      <c r="A46" s="130" t="s">
+        <v>135</v>
+      </c>
+      <c r="B46" s="130">
+        <v>0</v>
+      </c>
+      <c r="C46" s="130">
         <v>0</v>
       </c>
       <c r="D46" s="47" t="s">
         <v>27</v>
       </c>
       <c r="E46" s="47"/>
       <c r="F46" s="47"/>
       <c r="G46" s="48">
-        <v>801</v>
+        <v>837</v>
       </c>
       <c r="H46" s="48">
-        <v>837</v>
+        <v>849</v>
       </c>
       <c r="I46" s="48">
-        <v>849</v>
+        <v>935</v>
       </c>
       <c r="J46" s="48">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="K46" s="48">
-        <v>936</v>
+        <v>941</v>
       </c>
     </row>
     <row r="47" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A47" s="132">
-[...5 lines deleted...]
-      <c r="C47" s="132">
+      <c r="A47" s="131">
+        <v>0</v>
+      </c>
+      <c r="B47" s="131">
+        <v>0</v>
+      </c>
+      <c r="C47" s="131">
         <v>0</v>
       </c>
       <c r="D47" s="50" t="s">
         <v>59</v>
       </c>
       <c r="E47" s="50"/>
       <c r="F47" s="50"/>
       <c r="G47" s="51">
-        <v>3.8680703109909209</v>
+        <v>3.7163662196962965</v>
       </c>
       <c r="H47" s="51">
-        <v>3.7163662196962965</v>
+        <v>3.700959023539669</v>
       </c>
       <c r="I47" s="51">
-        <v>3.700959023539669</v>
+        <v>4.1411993976437236</v>
       </c>
       <c r="J47" s="51">
-        <v>4.1411993976437236</v>
+        <v>4.4211421283831651</v>
       </c>
       <c r="K47" s="51">
-        <v>4.4211421283831651</v>
+        <v>4.3667919625040605</v>
       </c>
     </row>
     <row r="48" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A48" s="134">
-[...5 lines deleted...]
-      <c r="C48" s="134">
+      <c r="A48" s="132">
+        <v>0</v>
+      </c>
+      <c r="B48" s="132">
+        <v>0</v>
+      </c>
+      <c r="C48" s="132">
         <v>0</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E48" s="1"/>
       <c r="F48" s="1"/>
       <c r="G48" s="52">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="H48" s="52">
         <v>35</v>
       </c>
       <c r="I48" s="52">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="J48" s="52">
+        <v>30</v>
+      </c>
+      <c r="K48" s="52">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="49" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C49" s="53"/>
       <c r="F49" s="54"/>
-      <c r="G49" s="138"/>
-[...3 lines deleted...]
-      <c r="K49" s="138"/>
+      <c r="G49" s="134"/>
+      <c r="H49" s="134"/>
+      <c r="I49" s="134"/>
+      <c r="J49" s="134"/>
+      <c r="K49" s="134"/>
     </row>
     <row r="50" spans="1:11" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A50" s="121" t="s">
+      <c r="A50" s="133" t="s">
         <v>38</v>
       </c>
-      <c r="B50" s="121">
-[...26 lines deleted...]
-      <c r="K50" s="121">
+      <c r="B50" s="133">
+        <v>0</v>
+      </c>
+      <c r="C50" s="133">
+        <v>0</v>
+      </c>
+      <c r="D50" s="133">
+        <v>0</v>
+      </c>
+      <c r="E50" s="133">
+        <v>0</v>
+      </c>
+      <c r="F50" s="133">
+        <v>0</v>
+      </c>
+      <c r="G50" s="133">
+        <v>0</v>
+      </c>
+      <c r="H50" s="133">
+        <v>0</v>
+      </c>
+      <c r="I50" s="133">
+        <v>0</v>
+      </c>
+      <c r="J50" s="133">
+        <v>0</v>
+      </c>
+      <c r="K50" s="133">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="4" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="C51" s="53"/>
     </row>
     <row r="52" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A52" s="121" t="s">
-[...11 lines deleted...]
-      <c r="K52" s="121"/>
+      <c r="A52" s="133" t="s">
+        <v>136</v>
+      </c>
+      <c r="B52" s="133"/>
+      <c r="C52" s="133"/>
+      <c r="D52" s="133"/>
+      <c r="E52" s="133"/>
+      <c r="F52" s="133"/>
+      <c r="G52" s="133"/>
+      <c r="H52" s="133"/>
+      <c r="I52" s="133"/>
+      <c r="J52" s="133"/>
+      <c r="K52" s="133"/>
     </row>
     <row r="53" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="55"/>
       <c r="B53" s="55"/>
       <c r="C53" s="55"/>
       <c r="D53" s="55"/>
       <c r="E53" s="55"/>
       <c r="F53" s="55"/>
       <c r="G53" s="55"/>
       <c r="H53" s="55"/>
       <c r="I53" s="55"/>
       <c r="J53" s="55"/>
       <c r="K53" s="55"/>
     </row>
     <row r="54" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A54" s="46"/>
       <c r="B54" s="46"/>
       <c r="C54" s="56"/>
       <c r="D54" s="46"/>
       <c r="E54" s="46"/>
       <c r="F54" s="46"/>
       <c r="G54" s="46"/>
       <c r="H54" s="46"/>
       <c r="I54" s="46"/>
       <c r="J54" s="46"/>
       <c r="K54" s="46"/>
     </row>
     <row r="55" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="2" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="B55" s="37"/>
       <c r="C55" s="38"/>
       <c r="D55" s="37"/>
       <c r="E55" s="37"/>
       <c r="F55" s="37"/>
       <c r="G55" s="37"/>
       <c r="H55" s="37"/>
       <c r="I55" s="37"/>
       <c r="J55" s="37"/>
       <c r="K55" s="37"/>
     </row>
     <row r="56" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="47">
         <v>0</v>
       </c>
       <c r="B56" s="47">
         <v>0</v>
       </c>
       <c r="C56" s="57">
         <v>0</v>
       </c>
       <c r="D56" s="47">
         <v>0</v>
       </c>
       <c r="E56" s="47">
         <v>0</v>
       </c>
       <c r="F56" s="47">
         <v>0</v>
       </c>
       <c r="G56" s="47">
         <v>0</v>
       </c>
-      <c r="H56" s="129" t="s">
+      <c r="H56" s="126" t="s">
         <v>48</v>
       </c>
-      <c r="I56" s="129">
-[...2 lines deleted...]
-      <c r="J56" s="129" t="s">
+      <c r="I56" s="126">
+        <v>0</v>
+      </c>
+      <c r="J56" s="126" t="s">
         <v>45</v>
       </c>
-      <c r="K56" s="129">
+      <c r="K56" s="126">
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="1">
         <v>0</v>
       </c>
       <c r="B57" s="1">
         <v>0</v>
       </c>
       <c r="C57" s="58">
         <v>0</v>
       </c>
       <c r="D57" s="1">
         <v>0</v>
       </c>
       <c r="E57" s="1">
         <v>0</v>
       </c>
       <c r="F57" s="1">
         <v>0</v>
       </c>
       <c r="G57" s="1">
         <v>0</v>
       </c>
       <c r="H57" s="58" t="s">
         <v>49</v>
       </c>
       <c r="I57" s="58" t="s">
         <v>47</v>
       </c>
       <c r="J57" s="58" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="K57" s="58" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="58" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B58" s="22"/>
       <c r="C58" s="59"/>
       <c r="D58" s="22"/>
       <c r="E58" s="22"/>
       <c r="F58" s="37"/>
       <c r="G58" s="37"/>
       <c r="H58" s="49">
-        <v>936</v>
+        <v>941</v>
       </c>
       <c r="I58" s="60">
         <v>100</v>
       </c>
       <c r="J58" s="60">
-        <v>391.86116900000002</v>
+        <v>385.299779</v>
       </c>
       <c r="K58" s="60">
         <v>100</v>
       </c>
     </row>
     <row r="59" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="15" t="s">
         <v>87</v>
       </c>
       <c r="B59" s="22"/>
       <c r="C59" s="59"/>
       <c r="D59" s="22"/>
       <c r="E59" s="22"/>
       <c r="F59" s="37"/>
       <c r="G59" s="37"/>
       <c r="H59" s="49">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="I59" s="60">
-        <v>0.53418803418803418</v>
+        <v>0.42507970244420828</v>
       </c>
       <c r="J59" s="60">
-        <v>108.199111</v>
+        <v>106.162465</v>
       </c>
       <c r="K59" s="60">
-        <v>27.611592972101811</v>
+        <v>27.553212014689478</v>
       </c>
     </row>
     <row r="60" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="15" t="s">
         <v>88</v>
       </c>
       <c r="B60" s="22"/>
       <c r="C60" s="59"/>
       <c r="D60" s="22"/>
       <c r="E60" s="22"/>
       <c r="F60" s="37"/>
       <c r="G60" s="37"/>
       <c r="H60" s="49">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="I60" s="60">
-        <v>7.0512820512820511</v>
+        <v>6.6950053134962797</v>
       </c>
       <c r="J60" s="60">
-        <v>169.989779</v>
+        <v>169.17242199999998</v>
       </c>
       <c r="K60" s="60">
-        <v>43.380103069105061</v>
+        <v>43.906701020973074</v>
       </c>
     </row>
     <row r="61" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="15" t="s">
         <v>89</v>
       </c>
       <c r="B61" s="22"/>
       <c r="C61" s="59"/>
       <c r="D61" s="22"/>
       <c r="E61" s="22"/>
       <c r="F61" s="37"/>
       <c r="G61" s="37"/>
       <c r="H61" s="49">
-        <v>694</v>
+        <v>684</v>
       </c>
       <c r="I61" s="60">
-        <v>74.145299145299148</v>
+        <v>72.688629117959607</v>
       </c>
       <c r="J61" s="60">
-        <v>84.171410999999992</v>
+        <v>78.752865999999997</v>
       </c>
       <c r="K61" s="60">
-        <v>21.479906063363984</v>
+        <v>20.439374817289995</v>
       </c>
     </row>
     <row r="62" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="15" t="s">
         <v>90</v>
       </c>
       <c r="B62" s="22"/>
       <c r="C62" s="59"/>
       <c r="D62" s="22"/>
       <c r="E62" s="22"/>
       <c r="F62" s="37"/>
       <c r="G62" s="37"/>
       <c r="H62" s="49">
-        <v>171</v>
+        <v>190</v>
       </c>
       <c r="I62" s="60">
-        <v>18.269230769230766</v>
+        <v>20.191285866099896</v>
       </c>
       <c r="J62" s="60">
-        <v>6.2176000000000002E-2</v>
+        <v>6.4333000000000001E-2</v>
       </c>
       <c r="K62" s="60">
-        <v>1.5866843902565909E-2</v>
+        <v>1.6696869166903935E-2</v>
       </c>
     </row>
     <row r="63" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="61" t="s">
         <v>50</v>
       </c>
       <c r="B63" s="61"/>
       <c r="C63" s="62"/>
       <c r="D63" s="61"/>
       <c r="E63" s="61"/>
       <c r="F63" s="63"/>
       <c r="G63" s="63"/>
       <c r="H63" s="64" t="s">
         <v>24</v>
       </c>
       <c r="I63" s="65" t="s">
         <v>24</v>
       </c>
       <c r="J63" s="66">
-        <v>29.438692000000003</v>
+        <v>31.147693000000061</v>
       </c>
       <c r="K63" s="66">
-        <v>7.5125310515265795</v>
+        <v>8.0840152778805532</v>
       </c>
     </row>
     <row r="64" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A64" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C64" s="53"/>
-      <c r="F64" s="141" t="s">
-[...6 lines deleted...]
-      <c r="K64" s="141"/>
+      <c r="F64" s="125" t="s">
+        <v>136</v>
+      </c>
+      <c r="G64" s="125"/>
+      <c r="H64" s="125"/>
+      <c r="I64" s="125"/>
+      <c r="J64" s="125"/>
+      <c r="K64" s="125"/>
     </row>
     <row r="65" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="46"/>
       <c r="C65" s="53"/>
     </row>
     <row r="66" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="46"/>
       <c r="C66" s="53"/>
     </row>
     <row r="67" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A67" s="2" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="B67" s="37"/>
       <c r="C67" s="38"/>
       <c r="D67" s="37"/>
       <c r="E67" s="37"/>
       <c r="F67" s="37"/>
       <c r="G67" s="37"/>
       <c r="H67" s="37"/>
       <c r="I67" s="37"/>
       <c r="J67" s="37"/>
       <c r="K67" s="37"/>
     </row>
     <row r="68" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="47">
         <v>0</v>
       </c>
       <c r="B68" s="47">
         <v>0</v>
       </c>
       <c r="C68" s="57">
         <v>0</v>
       </c>
       <c r="D68" s="47">
         <v>0</v>
       </c>
       <c r="E68" s="47">
         <v>0</v>
       </c>
       <c r="F68" s="47">
         <v>0</v>
       </c>
       <c r="G68" s="47">
         <v>0</v>
       </c>
-      <c r="H68" s="129" t="s">
+      <c r="H68" s="126" t="s">
         <v>48</v>
       </c>
-      <c r="I68" s="129">
-[...2 lines deleted...]
-      <c r="J68" s="129" t="s">
+      <c r="I68" s="126">
+        <v>0</v>
+      </c>
+      <c r="J68" s="126" t="s">
         <v>45</v>
       </c>
-      <c r="K68" s="129">
+      <c r="K68" s="126">
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="1">
         <v>0</v>
       </c>
       <c r="B69" s="1">
         <v>0</v>
       </c>
       <c r="C69" s="58">
         <v>0</v>
       </c>
       <c r="D69" s="1">
         <v>0</v>
       </c>
       <c r="E69" s="1">
         <v>0</v>
       </c>
       <c r="F69" s="1">
         <v>0</v>
       </c>
       <c r="G69" s="1">
         <v>0</v>
       </c>
       <c r="H69" s="58" t="s">
         <v>49</v>
       </c>
       <c r="I69" s="58" t="s">
         <v>47</v>
       </c>
       <c r="J69" s="58" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="K69" s="58" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="70" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B70" s="22"/>
       <c r="C70" s="59"/>
       <c r="D70" s="22"/>
       <c r="E70" s="22"/>
       <c r="F70" s="22"/>
       <c r="G70" s="22"/>
       <c r="H70" s="49">
-        <v>936</v>
+        <v>941</v>
       </c>
       <c r="I70" s="67">
         <v>100</v>
       </c>
       <c r="J70" s="60">
-        <v>391.86116900000002</v>
+        <v>385.299779</v>
       </c>
       <c r="K70" s="67">
         <v>100</v>
       </c>
     </row>
     <row r="71" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="15" t="s">
         <v>81</v>
       </c>
       <c r="B71" s="22"/>
       <c r="C71" s="59"/>
       <c r="D71" s="22"/>
       <c r="E71" s="22"/>
       <c r="F71" s="22"/>
       <c r="G71" s="22"/>
       <c r="H71" s="49">
-        <v>805</v>
+        <v>812</v>
       </c>
       <c r="I71" s="60">
-        <v>86.004273504273513</v>
+        <v>86.291179596174288</v>
       </c>
       <c r="J71" s="60">
-        <v>260.007203</v>
+        <v>272.18049999999999</v>
       </c>
       <c r="K71" s="67">
-        <v>66.351867336975147</v>
+        <v>70.641229202469901</v>
       </c>
     </row>
     <row r="72" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="15" t="s">
         <v>82</v>
       </c>
       <c r="B72" s="22"/>
       <c r="C72" s="59"/>
       <c r="D72" s="22"/>
       <c r="E72" s="22"/>
       <c r="F72" s="22"/>
       <c r="G72" s="22"/>
       <c r="H72" s="49">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="I72" s="67">
-        <v>3.5256410256410255</v>
+        <v>4.1445270988310305</v>
       </c>
       <c r="J72" s="60">
-        <v>47.374171000000004</v>
+        <v>20.172867999999998</v>
       </c>
       <c r="K72" s="67">
-        <v>12.089529340428218</v>
+        <v>5.2356292682950123</v>
       </c>
     </row>
     <row r="73" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="15" t="s">
         <v>83</v>
       </c>
       <c r="B73" s="22"/>
       <c r="C73" s="59"/>
       <c r="D73" s="22"/>
       <c r="E73" s="22"/>
       <c r="F73" s="22"/>
       <c r="G73" s="22"/>
       <c r="H73" s="49">
         <v>22</v>
       </c>
       <c r="I73" s="67">
-        <v>2.3504273504273505</v>
+        <v>2.3379383634431457</v>
       </c>
       <c r="J73" s="60">
-        <v>27.434018999999999</v>
+        <v>33.586131000000002</v>
       </c>
       <c r="K73" s="67">
-        <v>7.0009536974560502</v>
+        <v>8.7168830169508098</v>
       </c>
     </row>
     <row r="74" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A74" s="15" t="s">
         <v>84</v>
       </c>
       <c r="B74" s="22"/>
       <c r="C74" s="59"/>
       <c r="D74" s="22"/>
       <c r="E74" s="22"/>
       <c r="F74" s="22"/>
       <c r="G74" s="22"/>
       <c r="H74" s="49">
-        <v>76</v>
+        <v>68</v>
       </c>
       <c r="I74" s="67">
-        <v>8.1196581196581192</v>
+        <v>7.2263549415515413</v>
       </c>
       <c r="J74" s="60">
-        <v>27.607084</v>
+        <v>28.212586999999999</v>
       </c>
       <c r="K74" s="67">
-        <v>7.0451185736140136</v>
+        <v>7.3222432344037234</v>
       </c>
     </row>
     <row r="75" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A75" s="50" t="s">
         <v>85</v>
       </c>
       <c r="B75" s="68"/>
       <c r="C75" s="69"/>
       <c r="D75" s="68"/>
       <c r="E75" s="68"/>
       <c r="F75" s="68"/>
       <c r="G75" s="68"/>
       <c r="H75" s="70">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="I75" s="71">
-        <v>6.0897435897435894</v>
+        <v>5.3134962805526031</v>
       </c>
       <c r="J75" s="72">
-        <v>10.141611999999999</v>
+        <v>11.001346</v>
       </c>
       <c r="K75" s="71">
-        <v>2.5880625084339495</v>
+        <v>2.8552692214235607</v>
       </c>
     </row>
     <row r="76" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="73" t="s">
         <v>50</v>
       </c>
       <c r="B76" s="73"/>
       <c r="C76" s="74"/>
       <c r="D76" s="73"/>
       <c r="E76" s="73"/>
       <c r="F76" s="75"/>
       <c r="G76" s="75"/>
       <c r="H76" s="76" t="s">
         <v>24</v>
       </c>
       <c r="I76" s="77" t="s">
         <v>24</v>
       </c>
       <c r="J76" s="78">
-        <v>29.43869200000006</v>
+        <v>31.147693000000004</v>
       </c>
       <c r="K76" s="78">
-        <v>7.5125310515265653</v>
+        <v>8.084015277880539</v>
       </c>
     </row>
     <row r="77" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A77" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C77" s="53"/>
-      <c r="F77" s="141" t="s">
-[...6 lines deleted...]
-      <c r="K77" s="141"/>
+      <c r="F77" s="125" t="s">
+        <v>136</v>
+      </c>
+      <c r="G77" s="125"/>
+      <c r="H77" s="125"/>
+      <c r="I77" s="125"/>
+      <c r="J77" s="125"/>
+      <c r="K77" s="125"/>
     </row>
     <row r="78" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="46"/>
       <c r="C78" s="34"/>
     </row>
     <row r="79" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="46"/>
       <c r="C79" s="34"/>
     </row>
     <row r="80" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="2" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="B80" s="37"/>
       <c r="C80" s="37"/>
       <c r="D80" s="37"/>
       <c r="E80" s="37"/>
       <c r="F80" s="37"/>
       <c r="G80" s="37"/>
       <c r="H80" s="37"/>
       <c r="I80" s="37"/>
       <c r="J80" s="37"/>
       <c r="K80" s="37"/>
     </row>
     <row r="81" spans="1:11" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="23">
         <v>0</v>
       </c>
       <c r="B81" s="23">
         <v>0</v>
       </c>
       <c r="C81" s="23">
         <v>0</v>
       </c>
       <c r="D81" s="13">
         <v>2021</v>
       </c>
       <c r="E81" s="13" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="F81" s="13">
         <v>2024</v>
       </c>
       <c r="G81" s="13" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="H81" s="13">
         <v>2025</v>
       </c>
       <c r="I81" s="13" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="J81" s="13" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="K81" s="13" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
     </row>
     <row r="82" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A82" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B82" s="5"/>
       <c r="C82" s="79"/>
       <c r="D82" s="16">
         <v>36.921205</v>
       </c>
       <c r="E82" s="16">
         <v>11.434356119624063</v>
       </c>
       <c r="F82" s="16">
         <v>49.869194999999998</v>
       </c>
       <c r="G82" s="16">
         <v>12.726240552811701</v>
       </c>
       <c r="H82" s="16">
         <v>63.654565000000012</v>
       </c>
       <c r="I82" s="16">
         <v>16.520789387735416</v>
@@ -4409,1259 +4441,1259 @@
       <c r="A103" s="46"/>
       <c r="E103" s="81"/>
       <c r="F103" s="82"/>
       <c r="G103" s="81"/>
       <c r="H103" s="82"/>
       <c r="I103" s="81"/>
     </row>
     <row r="104" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A104" s="46"/>
       <c r="E104" s="81"/>
       <c r="F104" s="82"/>
       <c r="G104" s="81"/>
       <c r="H104" s="82"/>
       <c r="I104" s="81"/>
     </row>
     <row r="105" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A105" s="46"/>
       <c r="E105" s="81"/>
       <c r="F105" s="82"/>
       <c r="G105" s="81"/>
       <c r="H105" s="82"/>
       <c r="I105" s="81"/>
     </row>
     <row r="106" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A106" s="2" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="B106" s="37"/>
       <c r="C106" s="37"/>
       <c r="D106" s="37"/>
       <c r="E106" s="37"/>
       <c r="F106" s="37"/>
       <c r="G106" s="37"/>
       <c r="H106" s="37"/>
       <c r="I106" s="37"/>
       <c r="J106" s="37"/>
       <c r="K106" s="37"/>
     </row>
     <row r="107" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A107" s="23">
         <v>0</v>
       </c>
       <c r="B107" s="23">
         <v>0</v>
       </c>
       <c r="C107" s="23">
         <v>0</v>
       </c>
       <c r="D107" s="13">
         <v>2021</v>
       </c>
       <c r="E107" s="13" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="F107" s="13">
         <v>2024</v>
       </c>
       <c r="G107" s="13" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="H107" s="13">
         <v>2025</v>
       </c>
       <c r="I107" s="13" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="J107" s="13" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="K107" s="13" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
     </row>
     <row r="108" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A108" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B108" s="5"/>
       <c r="C108" s="79"/>
       <c r="D108" s="16">
         <v>2.0963530000000001</v>
       </c>
       <c r="E108" s="16">
         <v>3.1356780296659088</v>
       </c>
       <c r="F108" s="16">
         <v>4.7778590000000003</v>
       </c>
       <c r="G108" s="16">
         <v>5.6642173044716548</v>
       </c>
       <c r="H108" s="16">
         <v>20.338365999999997</v>
       </c>
       <c r="I108" s="16">
-        <v>22.156988820704974</v>
+        <v>22.156953820326962</v>
       </c>
       <c r="J108" s="16">
         <v>325.67949368116552</v>
       </c>
       <c r="K108" s="16">
         <v>15.560506999999998</v>
       </c>
     </row>
     <row r="109" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A109" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B109" s="5"/>
       <c r="C109" s="79"/>
       <c r="D109" s="16">
         <v>13.749746999999999</v>
       </c>
       <c r="E109" s="16">
         <v>20.56656468703731</v>
       </c>
       <c r="F109" s="16">
         <v>8.7448150000000009</v>
       </c>
       <c r="G109" s="16">
         <v>10.367097992511562</v>
       </c>
       <c r="H109" s="16">
         <v>16.269406</v>
       </c>
       <c r="I109" s="16">
-        <v>17.724189193050734</v>
+        <v>17.724161194962782</v>
       </c>
       <c r="J109" s="16">
         <v>86.046314301674741</v>
       </c>
       <c r="K109" s="16">
         <v>7.5245909999999991</v>
       </c>
     </row>
     <row r="110" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A110" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B110" s="5"/>
       <c r="C110" s="79"/>
       <c r="D110" s="16">
         <v>11.544890000000001</v>
       </c>
       <c r="E110" s="16">
         <v>17.268588795832404</v>
       </c>
       <c r="F110" s="16">
         <v>19.044439999999994</v>
       </c>
       <c r="G110" s="16">
         <v>22.577444541995092</v>
       </c>
       <c r="H110" s="16">
         <v>14.421569999999996</v>
       </c>
       <c r="I110" s="16">
-        <v>15.711122774907984</v>
+        <v>15.711097956768633</v>
       </c>
       <c r="J110" s="16">
         <v>-24.274118850436139</v>
       </c>
       <c r="K110" s="16">
         <v>-4.6228699999999989</v>
       </c>
     </row>
     <row r="111" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A111" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B111" s="5"/>
       <c r="C111" s="79"/>
       <c r="D111" s="16">
         <v>10.636994000000003</v>
       </c>
       <c r="E111" s="16">
         <v>15.910578222030402</v>
       </c>
       <c r="F111" s="16">
         <v>19.623305999999999</v>
       </c>
       <c r="G111" s="16">
         <v>23.263698115859519</v>
       </c>
       <c r="H111" s="16">
         <v>14.211679999999999</v>
       </c>
       <c r="I111" s="16">
-        <v>15.482464760612357</v>
+        <v>15.482440303673572</v>
       </c>
       <c r="J111" s="16">
         <v>-27.577544782719084</v>
       </c>
       <c r="K111" s="16">
         <v>-5.411626</v>
       </c>
     </row>
     <row r="112" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A112" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B112" s="5"/>
       <c r="C112" s="79"/>
       <c r="D112" s="16">
         <v>4.9694689999999992</v>
       </c>
       <c r="E112" s="16">
         <v>7.4332208184431776</v>
       </c>
       <c r="F112" s="16">
         <v>6.2350180000000002</v>
       </c>
       <c r="G112" s="16">
         <v>7.3916992630574176</v>
       </c>
       <c r="H112" s="16">
         <v>7.9247259999999988</v>
       </c>
       <c r="I112" s="16">
-        <v>8.6333418028346074</v>
+        <v>8.6333281651409166</v>
       </c>
       <c r="J112" s="16">
         <v>27.100290648719838</v>
       </c>
       <c r="K112" s="16">
         <v>1.6897079999999987</v>
       </c>
     </row>
     <row r="113" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A113" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B113" s="5"/>
       <c r="C113" s="79"/>
       <c r="D113" s="16">
         <v>8.228864999999999</v>
       </c>
       <c r="E113" s="16">
         <v>12.308552609978735</v>
       </c>
       <c r="F113" s="16">
         <v>3.6949580000000002</v>
       </c>
       <c r="G113" s="16">
         <v>4.3804233324792508</v>
       </c>
       <c r="H113" s="16">
         <v>4.0293090000000005</v>
       </c>
       <c r="I113" s="16">
-        <v>4.3896031012602474</v>
+        <v>4.3895961672057542</v>
       </c>
       <c r="J113" s="16">
         <v>9.0488443982313278</v>
       </c>
       <c r="K113" s="16">
         <v>0.33435100000000029</v>
       </c>
     </row>
     <row r="114" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A114" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B114" s="5"/>
       <c r="C114" s="79"/>
       <c r="D114" s="16">
         <v>5.1496130000000013</v>
       </c>
       <c r="E114" s="16">
         <v>7.7026761930752832</v>
       </c>
       <c r="F114" s="16">
         <v>3.3737470000000003</v>
       </c>
       <c r="G114" s="16">
         <v>3.9996232911664689</v>
       </c>
       <c r="H114" s="16">
         <v>3.9534490000000004</v>
       </c>
       <c r="I114" s="16">
-        <v>4.3069598263807078</v>
+        <v>4.3069530228740014</v>
       </c>
       <c r="J114" s="16">
         <v>17.182734804951295</v>
       </c>
       <c r="K114" s="16">
         <v>0.57970200000000016</v>
       </c>
     </row>
     <row r="115" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A115" s="15" t="s">
         <v>46</v>
       </c>
       <c r="B115" s="5"/>
       <c r="C115" s="79"/>
       <c r="D115" s="16">
         <v>1.8641219999999998</v>
       </c>
       <c r="E115" s="16">
         <v>2.7883120829444623</v>
       </c>
       <c r="F115" s="16">
         <v>5.2689589999999997</v>
       </c>
       <c r="G115" s="16">
         <v>6.2464230828811953</v>
       </c>
       <c r="H115" s="16">
         <v>3.5090490000000001</v>
       </c>
       <c r="I115" s="16">
-        <v>3.8228223183861472</v>
+        <v>3.8228162796492362</v>
       </c>
       <c r="J115" s="16">
         <v>-33.401474560724424</v>
       </c>
       <c r="K115" s="16">
         <v>-1.7599099999999996</v>
       </c>
     </row>
     <row r="116" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A116" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B116" s="5"/>
       <c r="C116" s="79"/>
       <c r="D116" s="16">
         <v>0.41117599999999999</v>
       </c>
       <c r="E116" s="16">
         <v>0.61502788391359153</v>
       </c>
       <c r="F116" s="16">
         <v>7.0589220000000008</v>
       </c>
       <c r="G116" s="16">
         <v>8.3684487431118537</v>
       </c>
       <c r="H116" s="16">
         <v>3.0566499999999994</v>
       </c>
       <c r="I116" s="16">
-        <v>3.3299705531313513</v>
+        <v>3.3299652929297463</v>
       </c>
       <c r="J116" s="16">
         <v>-56.698062395362939</v>
       </c>
       <c r="K116" s="16">
         <v>-4.0022720000000014</v>
       </c>
     </row>
     <row r="117" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A117" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B117" s="5"/>
       <c r="C117" s="79"/>
       <c r="D117" s="16">
         <v>3.9326719999999997</v>
       </c>
       <c r="E117" s="16">
         <v>5.882403005735334</v>
       </c>
       <c r="F117" s="16">
         <v>3.0179910000000003</v>
       </c>
       <c r="G117" s="16">
         <v>3.5778696790633031</v>
       </c>
       <c r="H117" s="16">
         <v>1.6937280000000003</v>
       </c>
       <c r="I117" s="16">
-        <v>1.8451783374001143</v>
+        <v>1.8451754226566066</v>
       </c>
       <c r="J117" s="16">
         <v>-43.878957889536444</v>
       </c>
       <c r="K117" s="16">
         <v>-1.324263</v>
       </c>
     </row>
     <row r="118" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A118" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B118" s="5"/>
       <c r="C118" s="79"/>
       <c r="D118" s="16">
         <v>2.8332500000000009</v>
       </c>
       <c r="E118" s="16">
         <v>4.23791211573191</v>
       </c>
       <c r="F118" s="16">
         <v>1.8397269999999999</v>
       </c>
       <c r="G118" s="16">
         <v>2.1810215640318651</v>
       </c>
       <c r="H118" s="16">
         <v>0.41812200000000005</v>
       </c>
       <c r="I118" s="16">
-        <v>0.45550977299212769</v>
+        <v>0.45550905344425169</v>
       </c>
       <c r="J118" s="16">
         <v>-77.272606207334022</v>
       </c>
       <c r="K118" s="16">
         <v>-1.4216049999999998</v>
       </c>
     </row>
     <row r="119" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A119" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B119" s="5"/>
       <c r="C119" s="79"/>
       <c r="D119" s="16">
         <v>9.0089000000000002E-2</v>
       </c>
       <c r="E119" s="16">
         <v>0.1347531155366353</v>
       </c>
       <c r="F119" s="16">
         <v>0.11934</v>
       </c>
       <c r="G119" s="16">
         <v>0.14147920504051023</v>
       </c>
       <c r="H119" s="16">
         <v>0.33040299999999995</v>
       </c>
       <c r="I119" s="16">
-        <v>0.35994708607994302</v>
+        <v>0.35994651748805623</v>
       </c>
       <c r="J119" s="16">
         <v>176.8585553879671</v>
       </c>
       <c r="K119" s="16">
         <v>0.21106299999999995</v>
       </c>
     </row>
     <row r="120" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A120" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B120" s="5"/>
       <c r="C120" s="79"/>
       <c r="D120" s="16">
         <v>0.37403400000000003</v>
       </c>
       <c r="E120" s="16">
         <v>0.55947170927227352</v>
       </c>
       <c r="F120" s="16">
         <v>0.16215200000000002</v>
       </c>
       <c r="G120" s="16">
         <v>0.19223341759450999</v>
       </c>
       <c r="H120" s="16">
         <v>0.30193500000000001</v>
       </c>
       <c r="I120" s="16">
-        <v>0.32893352492425193</v>
+        <v>0.32893300532306385</v>
       </c>
       <c r="J120" s="16">
         <v>86.204918841580721</v>
       </c>
       <c r="K120" s="16">
         <v>0.13978299999999999</v>
       </c>
     </row>
     <row r="121" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A121" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B121" s="5"/>
       <c r="C121" s="79"/>
       <c r="D121" s="16">
         <v>0.149922</v>
       </c>
       <c r="E121" s="16">
         <v>0.22424998154584286</v>
       </c>
       <c r="F121" s="16">
         <v>0.31581599999999999</v>
       </c>
       <c r="G121" s="16">
         <v>0.37440419489755139</v>
       </c>
       <c r="H121" s="16">
-        <v>0.23299699999999998</v>
+        <v>0.23314199999999999</v>
       </c>
       <c r="I121" s="16">
-        <v>0.25383120375834506</v>
+        <v>0.25398876820186383</v>
       </c>
       <c r="J121" s="16">
-        <v>-26.223813866301899</v>
+        <v>-26.177901056311271</v>
       </c>
       <c r="K121" s="16">
-        <v>-8.2819000000000004E-2</v>
+        <v>-8.2673999999999997E-2</v>
       </c>
     </row>
     <row r="122" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A122" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B122" s="5"/>
       <c r="C122" s="79"/>
       <c r="D122" s="16">
         <v>0.10548399999999998</v>
       </c>
       <c r="E122" s="16">
         <v>0.15778061294127402</v>
       </c>
       <c r="F122" s="16">
         <v>0.17882100000000001</v>
       </c>
       <c r="G122" s="16">
         <v>0.21199474547133468</v>
       </c>
       <c r="H122" s="16">
         <v>0.17710699999999999</v>
       </c>
       <c r="I122" s="16">
-        <v>0.19294361302518581</v>
+        <v>0.19294330824101835</v>
       </c>
       <c r="J122" s="16">
         <v>-0.95850039984119362</v>
       </c>
       <c r="K122" s="16">
         <v>-1.7140000000000211E-3</v>
       </c>
     </row>
     <row r="123" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A123" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B123" s="5"/>
       <c r="C123" s="79"/>
       <c r="D123" s="16">
         <v>9.7769000000000009E-2</v>
       </c>
       <c r="E123" s="16">
         <v>0.14624068812953075</v>
       </c>
       <c r="F123" s="16">
         <v>0.120167</v>
       </c>
       <c r="G123" s="16">
         <v>0.14245962487098202</v>
       </c>
       <c r="H123" s="16">
         <v>0.11503800000000002</v>
       </c>
       <c r="I123" s="16">
-        <v>0.12532450640116616</v>
+        <v>0.12532430843179698</v>
       </c>
       <c r="J123" s="16">
         <v>-4.2682267178176883</v>
       </c>
       <c r="K123" s="16">
         <v>-5.1289999999999808E-3</v>
       </c>
     </row>
     <row r="124" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A124" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B124" s="5"/>
       <c r="C124" s="79"/>
       <c r="D124" s="16">
         <v>0.6204059999999999</v>
       </c>
       <c r="E124" s="16">
         <v>0.92798944818592433</v>
       </c>
       <c r="F124" s="16">
         <v>0.77558100000000008</v>
       </c>
       <c r="G124" s="16">
         <v>0.91946190149592744</v>
       </c>
       <c r="H124" s="16">
         <v>0.80856799999999995</v>
       </c>
       <c r="I124" s="16">
-        <v>0.88086880414974256</v>
+        <v>0.88086741268173319</v>
       </c>
       <c r="J124" s="16">
         <v>4.2531985698463313</v>
       </c>
       <c r="K124" s="16">
         <v>3.2986999999999878E-2</v>
       </c>
     </row>
     <row r="125" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A125" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B125" s="93"/>
       <c r="C125" s="94"/>
       <c r="D125" s="17">
         <v>66.854855000000001</v>
       </c>
       <c r="E125" s="17">
         <v>100</v>
       </c>
       <c r="F125" s="17">
         <v>84.351618999999999</v>
       </c>
       <c r="G125" s="17">
         <v>100</v>
       </c>
       <c r="H125" s="17">
-        <v>91.792102999999997</v>
+        <v>91.792248000000001</v>
       </c>
       <c r="I125" s="17">
         <v>100</v>
       </c>
       <c r="J125" s="17">
-        <v>8.8207957217750579</v>
+        <v>8.8209676212616639</v>
       </c>
       <c r="K125" s="17">
-        <v>7.4404839999999979</v>
+        <v>7.4406290000000013</v>
       </c>
     </row>
     <row r="126" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A126" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E126" s="80"/>
       <c r="F126" s="80"/>
       <c r="G126" s="80"/>
       <c r="H126" s="80"/>
       <c r="I126" s="80"/>
     </row>
     <row r="127" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A127" s="4" t="s">
         <v>33</v>
       </c>
       <c r="E127" s="80"/>
       <c r="F127" s="80"/>
       <c r="G127" s="80"/>
       <c r="H127" s="80"/>
       <c r="I127" s="80"/>
     </row>
     <row r="128" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A128" s="4" t="s">
         <v>40</v>
       </c>
       <c r="E128" s="81"/>
       <c r="F128" s="82"/>
       <c r="G128" s="81"/>
       <c r="H128" s="82"/>
       <c r="I128" s="81"/>
     </row>
     <row r="129" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A129" s="46"/>
     </row>
     <row r="130" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A130" s="2" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="B130" s="37"/>
       <c r="C130" s="37"/>
       <c r="D130" s="37"/>
       <c r="E130" s="37"/>
       <c r="F130" s="37"/>
       <c r="G130" s="37"/>
       <c r="H130" s="37"/>
       <c r="I130" s="37"/>
       <c r="J130" s="37"/>
       <c r="K130" s="37"/>
     </row>
     <row r="131" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A131" s="23">
         <v>0</v>
       </c>
       <c r="B131" s="23">
         <v>0</v>
       </c>
       <c r="C131" s="23">
         <v>0</v>
       </c>
       <c r="D131" s="13">
         <v>0</v>
       </c>
       <c r="E131" s="13">
         <v>0</v>
       </c>
       <c r="F131" s="13" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="G131" s="13" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="H131" s="13" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="I131" s="13" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="J131" s="13" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="K131" s="13" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
     </row>
     <row r="132" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A132" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B132" s="5"/>
       <c r="C132" s="79"/>
       <c r="D132" s="16"/>
       <c r="E132" s="16">
         <v>0</v>
       </c>
       <c r="F132" s="16">
-        <v>15.152123000000003</v>
+        <v>22.513224999999998</v>
       </c>
       <c r="G132" s="16">
-        <v>16.094801990504656</v>
+        <v>17.768183596467612</v>
       </c>
       <c r="H132" s="16">
-        <v>22.079470999999998</v>
+        <v>29.314354999999995</v>
       </c>
       <c r="I132" s="16">
-        <v>22.807074374442891</v>
+        <v>22.715499279217433</v>
       </c>
       <c r="J132" s="16">
-        <v>45.718662658691414</v>
+        <v>30.20948797873249</v>
       </c>
       <c r="K132" s="16">
-        <v>6.927347999999995</v>
+        <v>6.801129999999997</v>
       </c>
     </row>
     <row r="133" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A133" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B133" s="5"/>
       <c r="C133" s="79"/>
       <c r="D133" s="16"/>
       <c r="E133" s="16">
         <v>0</v>
       </c>
       <c r="F133" s="16">
-        <v>9.3803570000000001</v>
+        <v>11.949907000000001</v>
       </c>
       <c r="G133" s="16">
-        <v>9.9639495082797485</v>
+        <v>9.4312628038281296</v>
       </c>
       <c r="H133" s="16">
-        <v>12.174984999999998</v>
+        <v>16.543212</v>
       </c>
       <c r="I133" s="16">
-        <v>12.576197518623818</v>
+        <v>12.819225265640032</v>
       </c>
       <c r="J133" s="16">
-        <v>29.792341592116351</v>
+        <v>38.437997885673909</v>
       </c>
       <c r="K133" s="16">
-        <v>2.7946279999999977</v>
+        <v>4.5933049999999991</v>
       </c>
     </row>
     <row r="134" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A134" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B134" s="5"/>
       <c r="C134" s="79"/>
       <c r="D134" s="16"/>
       <c r="E134" s="16">
         <v>0</v>
       </c>
       <c r="F134" s="16">
-        <v>14.861503999999998</v>
+        <v>19.674581999999997</v>
       </c>
       <c r="G134" s="16">
-        <v>15.786102327778941</v>
+        <v>15.527832425596818</v>
       </c>
       <c r="H134" s="16">
-        <v>11.425484000000001</v>
+        <v>14.869201</v>
       </c>
       <c r="I134" s="16">
-        <v>11.801997581917037</v>
+        <v>11.522045243637091</v>
       </c>
       <c r="J134" s="16">
-        <v>-23.120271003526948</v>
+        <v>-24.424310513941276</v>
       </c>
       <c r="K134" s="16">
-        <v>-3.4360199999999974</v>
+        <v>-4.805380999999997</v>
       </c>
     </row>
     <row r="135" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A135" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B135" s="5"/>
       <c r="C135" s="79"/>
       <c r="D135" s="16"/>
       <c r="E135" s="16">
         <v>0</v>
       </c>
       <c r="F135" s="16">
-        <v>17.113712000000003</v>
+        <v>20.165643999999997</v>
       </c>
       <c r="G135" s="16">
-        <v>18.178429911275366</v>
+        <v>15.915394837168176</v>
       </c>
       <c r="H135" s="16">
-        <v>10.896011999999999</v>
+        <v>13.265798999999999</v>
       </c>
       <c r="I135" s="16">
-        <v>11.255077445869164</v>
+        <v>10.279579667461329</v>
       </c>
       <c r="J135" s="16">
-        <v>-36.331685376030656</v>
+        <v>-34.215842548841977</v>
       </c>
       <c r="K135" s="16">
-        <v>-6.2177000000000042</v>
+        <v>-6.8998449999999973</v>
       </c>
     </row>
     <row r="136" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A136" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B136" s="5"/>
       <c r="C136" s="79"/>
       <c r="D136" s="16"/>
       <c r="E136" s="16">
         <v>0</v>
       </c>
       <c r="F136" s="16">
-        <v>8.0441469999999988</v>
+        <v>11.285192000000002</v>
       </c>
       <c r="G136" s="16">
-        <v>8.5446081151474296</v>
+        <v>8.9066476871877569</v>
       </c>
       <c r="H136" s="16">
-        <v>8.3928159999999981</v>
+        <v>11.632523000000001</v>
       </c>
       <c r="I136" s="16">
-        <v>8.6693915231490042</v>
+        <v>9.01396492680737</v>
       </c>
       <c r="J136" s="16">
-        <v>4.3344434158152412</v>
+        <v>3.0777588897025292</v>
       </c>
       <c r="K136" s="16">
-        <v>0.34866899999999923</v>
+        <v>0.34733099999999872</v>
       </c>
     </row>
     <row r="137" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A137" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B137" s="5"/>
       <c r="C137" s="79"/>
       <c r="D137" s="16"/>
       <c r="E137" s="16">
         <v>0</v>
       </c>
       <c r="F137" s="16">
-        <v>5.864884</v>
+        <v>8.2327759999999994</v>
       </c>
       <c r="G137" s="16">
-        <v>6.229763755038082</v>
+        <v>6.4975797770684673</v>
       </c>
       <c r="H137" s="16">
-        <v>6.244256</v>
+        <v>8.5698690000000006</v>
       </c>
       <c r="I137" s="16">
-        <v>6.4500282187495026</v>
+        <v>6.6407346534654383</v>
       </c>
       <c r="J137" s="16">
-        <v>6.4685337340005367</v>
+        <v>4.0945241313501208</v>
       </c>
       <c r="K137" s="16">
-        <v>0.37937200000000004</v>
+        <v>0.3370930000000012</v>
       </c>
     </row>
     <row r="138" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A138" s="15" t="s">
-        <v>10</v>
+        <v>46</v>
       </c>
       <c r="B138" s="5"/>
       <c r="C138" s="79"/>
       <c r="D138" s="16"/>
       <c r="E138" s="16">
         <v>0</v>
       </c>
       <c r="F138" s="16">
-        <v>6.1053660000000001</v>
+        <v>7.1860980000000003</v>
       </c>
       <c r="G138" s="16">
-        <v>6.4852071785293344</v>
+        <v>5.6715067968364696</v>
       </c>
       <c r="H138" s="16">
-        <v>5.0425610000000001</v>
+        <v>7.3649940000000003</v>
       </c>
       <c r="I138" s="16">
-        <v>5.2087327529117493</v>
+        <v>5.7070850065928695</v>
       </c>
       <c r="J138" s="16">
-        <v>-17.40771970099745</v>
+        <v>2.4894734249379833</v>
       </c>
       <c r="K138" s="16">
-        <v>-1.062805</v>
+        <v>0.17889599999999994</v>
       </c>
     </row>
     <row r="139" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A139" s="15" t="s">
-        <v>46</v>
+        <v>10</v>
       </c>
       <c r="B139" s="5"/>
       <c r="C139" s="79"/>
       <c r="D139" s="16"/>
       <c r="E139" s="16">
         <v>0</v>
       </c>
       <c r="F139" s="16">
-        <v>5.3902920000000005</v>
+        <v>7.7398899999999999</v>
       </c>
       <c r="G139" s="16">
-        <v>5.7256453376864291</v>
+        <v>6.1085778042223504</v>
       </c>
       <c r="H139" s="16">
-        <v>4.8558239999999993</v>
+        <v>7.0909229999999992</v>
       </c>
       <c r="I139" s="16">
-        <v>5.0158420515240056</v>
+        <v>5.4947092063081824</v>
       </c>
       <c r="J139" s="16">
-        <v>-9.9153812075487036</v>
+        <v>-8.3847057257919779</v>
       </c>
       <c r="K139" s="16">
-        <v>-0.53446800000000128</v>
+        <v>-0.64896700000000074</v>
       </c>
     </row>
     <row r="140" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A140" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B140" s="5"/>
       <c r="C140" s="79"/>
       <c r="D140" s="16"/>
       <c r="E140" s="16">
         <v>0</v>
       </c>
       <c r="F140" s="16">
-        <v>2.2494490000000003</v>
+        <v>2.9540330000000004</v>
       </c>
       <c r="G140" s="16">
-        <v>2.3893969341945489</v>
+        <v>2.3314207846287691</v>
       </c>
       <c r="H140" s="16">
-        <v>2.9865740000000001</v>
+        <v>4.6274110000000004</v>
       </c>
       <c r="I140" s="16">
-        <v>3.0849930844256828</v>
+        <v>3.5857500953080104</v>
       </c>
       <c r="J140" s="16">
-        <v>32.769135908393551</v>
+        <v>56.647234475715059</v>
       </c>
       <c r="K140" s="16">
-        <v>0.73712499999999981</v>
+        <v>1.673378</v>
       </c>
     </row>
     <row r="141" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A141" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B141" s="5"/>
       <c r="C141" s="79"/>
       <c r="D141" s="16"/>
       <c r="E141" s="16">
         <v>0</v>
       </c>
       <c r="F141" s="16">
-        <v>1.8175500000000002</v>
+        <v>2.7118859999999998</v>
       </c>
       <c r="G141" s="16">
-        <v>1.9306276326981859</v>
+        <v>2.1403103438396838</v>
       </c>
       <c r="H141" s="16">
-        <v>2.0424850000000001</v>
+        <v>2.689403</v>
       </c>
       <c r="I141" s="16">
-        <v>2.1097927257262641</v>
+        <v>2.0840005488104789</v>
       </c>
       <c r="J141" s="16">
-        <v>12.375725564633703</v>
+        <v>-0.82905402365732961</v>
       </c>
       <c r="K141" s="16">
-        <v>0.22493499999999989</v>
+        <v>-2.2482999999999809E-2</v>
       </c>
     </row>
     <row r="142" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A142" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B142" s="5"/>
       <c r="C142" s="79"/>
       <c r="D142" s="16"/>
       <c r="E142" s="16">
         <v>0</v>
       </c>
       <c r="F142" s="16">
-        <v>1.2332110000000001</v>
+        <v>1.5442270000000002</v>
       </c>
       <c r="G142" s="16">
-        <v>1.3099343806483246</v>
+        <v>1.2187551472799831</v>
       </c>
       <c r="H142" s="16">
-        <v>1.9212909999999999</v>
+        <v>2.2844489999999995</v>
       </c>
       <c r="I142" s="16">
-        <v>1.9846049179324885</v>
+        <v>1.7702043798305978</v>
       </c>
       <c r="J142" s="16">
-        <v>55.795804610889768</v>
+        <v>47.934791970351455</v>
       </c>
       <c r="K142" s="16">
-        <v>0.6880799999999998</v>
+        <v>0.74022199999999927</v>
       </c>
     </row>
     <row r="143" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A143" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B143" s="5"/>
       <c r="C143" s="79"/>
       <c r="D143" s="16"/>
       <c r="E143" s="16">
         <v>0</v>
       </c>
       <c r="F143" s="16">
-        <v>0.57424900000000001</v>
+        <v>2.1553879999999999</v>
       </c>
       <c r="G143" s="16">
-        <v>0.60997550958669666</v>
+        <v>1.7011036715363141</v>
       </c>
       <c r="H143" s="16">
-        <v>1.681341</v>
+        <v>1.7666489999999999</v>
       </c>
       <c r="I143" s="16">
-        <v>1.7367476438090472</v>
+        <v>1.3689645938356891</v>
       </c>
       <c r="J143" s="16">
-        <v>192.78953903271926</v>
+        <v>-18.035685454312635</v>
       </c>
       <c r="K143" s="16">
-        <v>1.107092</v>
+        <v>-0.38873899999999995</v>
       </c>
     </row>
     <row r="144" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A144" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B144" s="5"/>
       <c r="C144" s="79"/>
       <c r="D144" s="16"/>
       <c r="E144" s="16">
         <v>0</v>
       </c>
       <c r="F144" s="16">
-        <v>1.916623</v>
+        <v>2.6450479999999996</v>
       </c>
       <c r="G144" s="16">
-        <v>2.0358643917718329</v>
+        <v>2.0875595782243308</v>
       </c>
       <c r="H144" s="16">
-        <v>1.3537819999999998</v>
+        <v>1.7357989999999999</v>
       </c>
       <c r="I144" s="16">
-        <v>1.3983943166383854</v>
+        <v>1.3450591334302371</v>
       </c>
       <c r="J144" s="16">
-        <v>-29.366286431916976</v>
+        <v>-34.375519839337507</v>
       </c>
       <c r="K144" s="16">
-        <v>-0.56284100000000015</v>
+        <v>-0.90924899999999975</v>
       </c>
     </row>
     <row r="145" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A145" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B145" s="5"/>
       <c r="C145" s="79"/>
       <c r="D145" s="16"/>
       <c r="E145" s="16">
         <v>0</v>
       </c>
       <c r="F145" s="16">
-        <v>0.30930399999999991</v>
+        <v>0.35612800000000006</v>
       </c>
       <c r="G145" s="16">
-        <v>0.32854713724743717</v>
+        <v>0.28106802503163447</v>
       </c>
       <c r="H145" s="16">
-        <v>0.70312400000000008</v>
+        <v>0.89140000000000008</v>
       </c>
       <c r="I145" s="16">
-        <v>0.72629463642746639</v>
+        <v>0.69073994831182273</v>
       </c>
       <c r="J145" s="16">
-        <v>127.32457388200615</v>
+        <v>150.30326174858476</v>
       </c>
       <c r="K145" s="16">
-        <v>0.39382000000000017</v>
+        <v>0.53527199999999997</v>
       </c>
     </row>
     <row r="146" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A146" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B146" s="5"/>
       <c r="C146" s="79"/>
       <c r="D146" s="16"/>
       <c r="E146" s="16">
         <v>0</v>
       </c>
       <c r="F146" s="16">
-        <v>0.31378300000000003</v>
+        <v>0.38044699999999998</v>
       </c>
       <c r="G146" s="16">
-        <v>0.33330479517533762</v>
+        <v>0.3002613861286117</v>
       </c>
       <c r="H146" s="16">
-        <v>0.18048400000000001</v>
+        <v>0.23838200000000001</v>
       </c>
       <c r="I146" s="16">
-        <v>0.18643164102060922</v>
+        <v>0.18472063087106677</v>
       </c>
       <c r="J146" s="16">
-        <v>-42.481268902394334</v>
+        <v>-37.341600801162841</v>
       </c>
       <c r="K146" s="16">
-        <v>-0.13329900000000003</v>
+        <v>-0.14206499999999997</v>
       </c>
     </row>
     <row r="147" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A147" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B147" s="5"/>
       <c r="C147" s="79"/>
       <c r="D147" s="16"/>
       <c r="E147" s="16">
         <v>0</v>
       </c>
       <c r="F147" s="16">
         <v>0</v>
       </c>
       <c r="G147" s="16">
         <v>0</v>
       </c>
       <c r="H147" s="16">
         <v>1.1E-5</v>
       </c>
       <c r="I147" s="16">
-        <v>1.1362492249876451E-5</v>
+        <v>8.5238270489455347E-6</v>
       </c>
       <c r="J147" s="16" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="K147" s="16">
         <v>1.1E-5</v>
       </c>
     </row>
     <row r="148" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A148" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B148" s="5"/>
       <c r="C148" s="79"/>
       <c r="D148" s="16"/>
       <c r="E148" s="16">
         <v>0</v>
       </c>
       <c r="F148" s="16">
-        <v>3.8164060000000002</v>
+        <v>5.2107989999999997</v>
       </c>
       <c r="G148" s="16">
-        <v>4.0538410944376508</v>
+        <v>4.1125353349548917</v>
       </c>
       <c r="H148" s="16">
-        <v>4.8292459999999995</v>
+        <v>6.1656339999999989</v>
       </c>
       <c r="I148" s="16">
-        <v>4.9883882043406222</v>
+        <v>4.7777088966452945</v>
       </c>
       <c r="J148" s="16">
-        <v>26.539105116174728</v>
+        <v>18.324157197389486</v>
       </c>
       <c r="K148" s="16">
-        <v>1.0128399999999993</v>
+        <v>0.95483499999999921</v>
       </c>
     </row>
     <row r="149" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A149" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B149" s="93"/>
       <c r="C149" s="94"/>
       <c r="D149" s="17"/>
       <c r="E149" s="17">
         <v>0</v>
       </c>
       <c r="F149" s="17">
-        <v>94.142960000000002</v>
+        <v>126.70527</v>
       </c>
       <c r="G149" s="17">
         <v>100</v>
       </c>
       <c r="H149" s="17">
-        <v>96.809747000000002</v>
+        <v>129.050014</v>
       </c>
       <c r="I149" s="17">
         <v>100</v>
       </c>
       <c r="J149" s="17">
-        <v>2.8326993330143853</v>
+        <v>1.850549704838643</v>
       </c>
       <c r="K149" s="17">
-        <v>2.6667869999999994</v>
+        <v>2.3447440000000057</v>
       </c>
     </row>
     <row r="150" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A150" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E150" s="80"/>
       <c r="F150" s="80"/>
       <c r="G150" s="80"/>
       <c r="H150" s="80"/>
       <c r="I150" s="80"/>
     </row>
     <row r="151" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A151" s="4" t="s">
         <v>33</v>
       </c>
       <c r="E151" s="80"/>
       <c r="F151" s="80"/>
       <c r="G151" s="80"/>
       <c r="H151" s="80"/>
       <c r="I151" s="80"/>
     </row>
     <row r="152" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A152" s="4" t="s">
         <v>40</v>
@@ -5676,2384 +5708,2384 @@
       <c r="A153" s="46"/>
       <c r="E153" s="81"/>
       <c r="F153" s="82"/>
       <c r="G153" s="81"/>
       <c r="H153" s="82"/>
       <c r="I153" s="81"/>
     </row>
     <row r="154" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A154" s="46"/>
       <c r="E154" s="81"/>
       <c r="F154" s="82"/>
       <c r="G154" s="81"/>
       <c r="H154" s="82"/>
       <c r="I154" s="81"/>
     </row>
     <row r="155" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A155" s="46"/>
       <c r="E155" s="81"/>
       <c r="F155" s="82"/>
       <c r="G155" s="81"/>
       <c r="H155" s="82"/>
       <c r="I155" s="81"/>
     </row>
     <row r="156" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A156" s="2" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="B156" s="37"/>
       <c r="C156" s="37"/>
       <c r="D156" s="37"/>
       <c r="E156" s="37"/>
       <c r="F156" s="37"/>
       <c r="G156" s="37"/>
       <c r="H156" s="37"/>
       <c r="I156" s="37"/>
       <c r="J156" s="37"/>
       <c r="K156" s="37"/>
     </row>
     <row r="157" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A157" s="23">
         <v>0</v>
       </c>
       <c r="B157" s="23">
         <v>0</v>
       </c>
       <c r="C157" s="23">
         <v>0</v>
       </c>
       <c r="D157" s="13">
         <v>0</v>
       </c>
       <c r="E157" s="13">
         <v>0</v>
       </c>
       <c r="F157" s="13" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="G157" s="13" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="H157" s="13" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="I157" s="13" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="J157" s="13" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="K157" s="13" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
     </row>
     <row r="158" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A158" s="15" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="B158" s="5"/>
       <c r="C158" s="79"/>
       <c r="D158" s="16"/>
       <c r="E158" s="16">
         <v>0</v>
       </c>
       <c r="F158" s="16">
-        <v>9.6092999999999998E-2</v>
+        <v>3.8536990000000002</v>
       </c>
       <c r="G158" s="16">
-        <v>0.45396619854980064</v>
+        <v>12.824572468936669</v>
       </c>
       <c r="H158" s="16">
-        <v>5.8962660000000007</v>
+        <v>6.6803350000000004</v>
       </c>
       <c r="I158" s="16">
-        <v>20.04627297916268</v>
-[...2 lines deleted...]
-        <v>145</v>
+        <v>17.415266593766056</v>
+      </c>
+      <c r="J158" s="16">
+        <v>73.348645029100609</v>
       </c>
       <c r="K158" s="16">
-        <v>5.8001730000000009</v>
+        <v>2.8266360000000001</v>
       </c>
     </row>
     <row r="159" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A159" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B159" s="5"/>
       <c r="C159" s="79"/>
       <c r="D159" s="16"/>
       <c r="E159" s="16">
         <v>0</v>
       </c>
       <c r="F159" s="16">
-        <v>4.0494390000000005</v>
+        <v>5.0448799999999991</v>
       </c>
       <c r="G159" s="16">
-        <v>19.130513451440859</v>
+        <v>16.788656601641492</v>
       </c>
       <c r="H159" s="16">
-        <v>5.8193579999999994</v>
+        <v>6.6493640000000012</v>
       </c>
       <c r="I159" s="16">
-        <v>19.78479923250989</v>
+        <v>17.334526897077861</v>
       </c>
       <c r="J159" s="16">
-        <v>43.707758037594807</v>
+        <v>31.804205451864114</v>
       </c>
       <c r="K159" s="16">
-        <v>1.7699189999999989</v>
+        <v>1.604484000000002</v>
       </c>
     </row>
     <row r="160" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A160" s="15" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="B160" s="5"/>
       <c r="C160" s="79"/>
       <c r="D160" s="16"/>
       <c r="E160" s="16">
         <v>0</v>
       </c>
       <c r="F160" s="16">
-        <v>3.1612849999999995</v>
+        <v>3.8496889999999997</v>
       </c>
       <c r="G160" s="16">
-        <v>14.934662607916355</v>
+        <v>12.811227748552319</v>
       </c>
       <c r="H160" s="16">
-        <v>4.6649699999999994</v>
+        <v>6.1452229999999979</v>
       </c>
       <c r="I160" s="16">
-        <v>15.86008196706263</v>
+        <v>16.020258987482329</v>
       </c>
       <c r="J160" s="16">
-        <v>47.565626003349912</v>
+        <v>59.629076530597622</v>
       </c>
       <c r="K160" s="16">
-        <v>1.5036849999999999</v>
+        <v>2.2955339999999982</v>
       </c>
     </row>
     <row r="161" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A161" s="15" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B161" s="5"/>
       <c r="C161" s="79"/>
       <c r="D161" s="16"/>
       <c r="E161" s="16">
         <v>0</v>
       </c>
       <c r="F161" s="16">
-        <v>2.8109879999999992</v>
+        <v>0.15329200000000001</v>
       </c>
       <c r="G161" s="16">
-        <v>13.279776222296178</v>
+        <v>0.51013438333098671</v>
       </c>
       <c r="H161" s="16">
-        <v>4.1388950000000007</v>
+        <v>5.8962660000000007</v>
       </c>
       <c r="I161" s="16">
-        <v>14.071518992204815</v>
-[...2 lines deleted...]
-        <v>47.239867263752174</v>
+        <v>15.371241756253035</v>
+      </c>
+      <c r="J161" s="16" t="s">
+        <v>149</v>
       </c>
       <c r="K161" s="16">
-        <v>1.3279070000000015</v>
+        <v>5.7429740000000002</v>
       </c>
     </row>
     <row r="162" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A162" s="15" t="s">
         <v>46</v>
       </c>
       <c r="B162" s="5"/>
       <c r="C162" s="79"/>
       <c r="D162" s="16"/>
       <c r="E162" s="16">
         <v>0</v>
       </c>
       <c r="F162" s="16">
-        <v>1.2444729999999999</v>
+        <v>1.3074400000000002</v>
       </c>
       <c r="G162" s="16">
-        <v>5.8791865901560572</v>
+        <v>4.3509778601770819</v>
       </c>
       <c r="H162" s="16">
-        <v>3.3173300000000001</v>
+        <v>4.6475080000000002</v>
       </c>
       <c r="I162" s="16">
-        <v>11.278341706762504</v>
+        <v>12.11579820722471</v>
       </c>
       <c r="J162" s="16">
-        <v>166.56504399854398</v>
+        <v>255.46625466560604</v>
       </c>
       <c r="K162" s="16">
-        <v>2.0728569999999999</v>
+        <v>3.340068</v>
       </c>
     </row>
     <row r="163" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A163" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B163" s="5"/>
       <c r="C163" s="79"/>
       <c r="D163" s="16"/>
       <c r="E163" s="16">
         <v>0</v>
       </c>
       <c r="F163" s="16">
-        <v>1.7165459999999997</v>
+        <v>2.499717</v>
       </c>
       <c r="G163" s="16">
-        <v>8.1093717779220746</v>
+        <v>8.3187093279295983</v>
       </c>
       <c r="H163" s="16">
-        <v>1.659151</v>
+        <v>2.5150149999999996</v>
       </c>
       <c r="I163" s="16">
-        <v>5.6408231683663415</v>
+        <v>6.5565060303593343</v>
       </c>
       <c r="J163" s="16">
-        <v>-3.3436330864421722</v>
+        <v>0.61198927718616114</v>
       </c>
       <c r="K163" s="16">
-        <v>-5.7394999999999641E-2</v>
+        <v>1.529799999999959E-2</v>
       </c>
     </row>
     <row r="164" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A164" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B164" s="5"/>
       <c r="C164" s="79"/>
       <c r="D164" s="16"/>
       <c r="E164" s="16">
         <v>0</v>
       </c>
       <c r="F164" s="16">
-        <v>6.393777</v>
+        <v>10.365195000000002</v>
       </c>
       <c r="G164" s="16">
-        <v>30.205724028442742</v>
+        <v>34.493922444944467</v>
       </c>
       <c r="H164" s="16">
-        <v>1.335297</v>
+        <v>2.179306</v>
       </c>
       <c r="I164" s="16">
-        <v>4.5397762194339579</v>
+        <v>5.6813310978257707</v>
       </c>
       <c r="J164" s="16">
-        <v>-79.115677634675095</v>
+        <v>-78.974770855734022</v>
       </c>
       <c r="K164" s="16">
-        <v>-5.0584800000000003</v>
+        <v>-8.1858890000000013</v>
       </c>
     </row>
     <row r="165" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A165" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B165" s="5"/>
       <c r="C165" s="79"/>
       <c r="D165" s="16"/>
       <c r="E165" s="16">
         <v>0</v>
       </c>
       <c r="F165" s="16">
-        <v>6.7369999999999999E-2</v>
+        <v>0.26353000000000004</v>
       </c>
       <c r="G165" s="16">
-        <v>0.31827191154714773</v>
+        <v>0.87699106306405372</v>
       </c>
       <c r="H165" s="16">
-        <v>0.85518399999999994</v>
+        <v>0.87715699999999996</v>
       </c>
       <c r="I165" s="16">
-        <v>2.907476004544614</v>
-[...2 lines deleted...]
-        <v>145</v>
+        <v>2.2867001429700831</v>
+      </c>
+      <c r="J165" s="16">
+        <v>232.84901149774214</v>
       </c>
       <c r="K165" s="16">
-        <v>0.7878139999999999</v>
+        <v>0.61362699999999992</v>
       </c>
     </row>
     <row r="166" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A166" s="15" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="B166" s="5"/>
       <c r="C166" s="79"/>
       <c r="D166" s="16"/>
       <c r="E166" s="16">
         <v>0</v>
       </c>
       <c r="F166" s="16">
-        <v>0.48801399999999995</v>
+        <v>1.2179989999999998</v>
       </c>
       <c r="G166" s="16">
-        <v>2.3054942651294308</v>
+        <v>4.0533306941181424</v>
       </c>
       <c r="H166" s="16">
-        <v>0.45776599999999995</v>
+        <v>0.86799799999999994</v>
       </c>
       <c r="I166" s="16">
-        <v>1.5563243240008815</v>
+        <v>2.2628231328003379</v>
       </c>
       <c r="J166" s="16">
-        <v>-6.1981828390169138</v>
+        <v>-28.735737878274115</v>
       </c>
       <c r="K166" s="16">
-        <v>-3.0247999999999997E-2</v>
+        <v>-0.3500009999999999</v>
       </c>
     </row>
     <row r="167" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A167" s="15" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="B167" s="5"/>
       <c r="C167" s="79"/>
       <c r="D167" s="16"/>
       <c r="E167" s="16">
         <v>0</v>
       </c>
       <c r="F167" s="16">
-        <v>0.63547600000000015</v>
+        <v>0.7727099999999999</v>
       </c>
       <c r="G167" s="16">
-        <v>3.0021398435852058</v>
+        <v>2.5714710444360218</v>
       </c>
       <c r="H167" s="16">
-        <v>0.45496900000000007</v>
+        <v>0.68233799999999989</v>
       </c>
       <c r="I167" s="16">
-        <v>1.5468150132739373</v>
+        <v>1.7788177055577514</v>
       </c>
       <c r="J167" s="16">
-        <v>-28.405006640691393</v>
+        <v>-11.695461427961334</v>
       </c>
       <c r="K167" s="16">
-        <v>-0.18050700000000008</v>
+        <v>-9.0372000000000008E-2</v>
       </c>
     </row>
     <row r="168" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A168" s="15" t="s">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="B168" s="5"/>
       <c r="C168" s="79"/>
       <c r="D168" s="16"/>
       <c r="E168" s="16">
         <v>0</v>
       </c>
       <c r="F168" s="16">
-        <v>2.7339999999999996E-2</v>
+        <v>8.6771000000000001E-2</v>
       </c>
       <c r="G168" s="16">
-        <v>0.12916066590023778</v>
+        <v>0.28876177867085717</v>
       </c>
       <c r="H168" s="16">
-        <v>0.22753399999999999</v>
+        <v>0.522922</v>
       </c>
       <c r="I168" s="16">
-        <v>0.77357579797804243</v>
+        <v>1.3632289455162552</v>
       </c>
       <c r="J168" s="16">
-        <v>732.23847841989766</v>
+        <v>502.64604533772808</v>
       </c>
       <c r="K168" s="16">
-        <v>0.20019399999999998</v>
+        <v>0.43615100000000001</v>
       </c>
     </row>
     <row r="169" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A169" s="15" t="s">
-        <v>6</v>
+        <v>19</v>
       </c>
       <c r="B169" s="5"/>
       <c r="C169" s="79"/>
       <c r="D169" s="16"/>
       <c r="E169" s="16">
         <v>0</v>
       </c>
       <c r="F169" s="16">
-        <v>7.3757000000000003E-2</v>
+        <v>3.1636999999999998E-2</v>
       </c>
       <c r="G169" s="16">
-        <v>0.34844561941491725</v>
+        <v>0.10528352089764909</v>
       </c>
       <c r="H169" s="16">
-        <v>0.21344099999999999</v>
+        <v>0.23158199999999998</v>
       </c>
       <c r="I169" s="16">
-        <v>0.7256620632355224</v>
+        <v>0.60372156011899558</v>
       </c>
       <c r="J169" s="16">
-        <v>189.38405846224762</v>
+        <v>631.99734488099375</v>
       </c>
       <c r="K169" s="16">
-        <v>0.13968399999999997</v>
+        <v>0.19994499999999998</v>
       </c>
     </row>
     <row r="170" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A170" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B170" s="5"/>
       <c r="C170" s="79"/>
       <c r="D170" s="16"/>
       <c r="E170" s="16">
         <v>0</v>
       </c>
       <c r="F170" s="16">
-        <v>7.5801999999999994E-2</v>
+        <v>9.0972999999999984E-2</v>
       </c>
       <c r="G170" s="16">
-        <v>0.35810668604864027</v>
+        <v>0.30274544826063876</v>
       </c>
       <c r="H170" s="16">
-        <v>4.5124999999999992E-2</v>
+        <v>8.2105999999999998E-2</v>
       </c>
       <c r="I170" s="16">
-        <v>0.15341710638304235</v>
+        <v>0.21404583437024577</v>
       </c>
       <c r="J170" s="16">
-        <v>-40.469908445687459</v>
+        <v>-9.7468479658799723</v>
       </c>
       <c r="K170" s="16">
-        <v>-3.0677000000000003E-2</v>
+        <v>-8.866999999999986E-3</v>
       </c>
     </row>
     <row r="171" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A171" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B171" s="5"/>
       <c r="C171" s="79"/>
       <c r="D171" s="16"/>
       <c r="E171" s="16">
         <v>0</v>
       </c>
       <c r="F171" s="16">
-        <v>4.2441E-2</v>
+        <v>4.4542999999999999E-2</v>
       </c>
       <c r="G171" s="16">
-        <v>0.20050138337498144</v>
+        <v>0.14823288780048624</v>
       </c>
       <c r="H171" s="16">
-        <v>3.1234000000000001E-2</v>
+        <v>4.3449000000000002E-2</v>
       </c>
       <c r="I171" s="16">
-        <v>0.10619013630510685</v>
+        <v>0.11326915764442072</v>
       </c>
       <c r="J171" s="16">
-        <v>-26.406069602507003</v>
+        <v>-2.4560537009182091</v>
       </c>
       <c r="K171" s="16">
-        <v>-1.1206999999999998E-2</v>
+        <v>-1.0939999999999978E-3</v>
       </c>
     </row>
     <row r="172" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A172" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B172" s="5"/>
       <c r="C172" s="79"/>
       <c r="D172" s="16"/>
       <c r="E172" s="16">
         <v>0</v>
       </c>
       <c r="F172" s="16">
-        <v>5.1171000000000008E-2</v>
+        <v>6.9053000000000017E-2</v>
       </c>
       <c r="G172" s="16">
-        <v>0.2417439807893588</v>
+        <v>0.22979874730680419</v>
       </c>
       <c r="H172" s="16">
-        <v>2.9271999999999999E-2</v>
+        <v>4.2484000000000001E-2</v>
       </c>
       <c r="I172" s="16">
-        <v>9.9519679513449671E-2</v>
+        <v>0.11075345562304242</v>
       </c>
       <c r="J172" s="16">
-        <v>-42.795724140626533</v>
+        <v>-38.476242885899254</v>
       </c>
       <c r="K172" s="16">
-        <v>-2.1899000000000009E-2</v>
+        <v>-2.6569000000000016E-2</v>
       </c>
     </row>
     <row r="173" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A173" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B173" s="5"/>
       <c r="C173" s="79"/>
       <c r="D173" s="16"/>
       <c r="E173" s="16">
         <v>0</v>
       </c>
       <c r="F173" s="16">
-        <v>2.5210000000000002E-3</v>
+        <v>9.8629000000000008E-2</v>
       </c>
       <c r="G173" s="16">
-        <v>1.1909803903968525E-2</v>
+        <v>0.32822354782736141</v>
       </c>
       <c r="H173" s="16">
-        <v>1.4403000000000001E-2</v>
+        <v>1.4645E-2</v>
       </c>
       <c r="I173" s="16">
-        <v>4.8967680514902155E-2</v>
+        <v>3.8178710987653144E-2</v>
       </c>
       <c r="J173" s="16">
-        <v>471.32090440301465</v>
+        <v>-85.151426051161422</v>
       </c>
       <c r="K173" s="16">
-        <v>1.1882E-2</v>
+        <v>-8.3984000000000003E-2</v>
       </c>
     </row>
     <row r="174" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A174" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B174" s="5"/>
       <c r="C174" s="79"/>
       <c r="D174" s="16"/>
       <c r="E174" s="16">
         <v>0</v>
       </c>
       <c r="F174" s="16">
-        <v>0.23094200000000001</v>
+        <v>0.29957999999999996</v>
       </c>
       <c r="G174" s="16">
-        <v>1.0910249635820306</v>
+        <v>0.99696043210537377</v>
       </c>
       <c r="H174" s="16">
-        <v>0.253083</v>
+        <v>0.28137600000000001</v>
       </c>
       <c r="I174" s="16">
-        <v>0.8604379287476901</v>
+        <v>0.7335317844221162</v>
       </c>
       <c r="J174" s="16">
-        <v>9.5872556745849575</v>
+        <v>-6.0765071099539174</v>
       </c>
       <c r="K174" s="16">
-        <v>2.2140999999999994E-2</v>
+        <v>-1.8203999999999942E-2</v>
       </c>
     </row>
     <row r="175" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A175" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B175" s="93"/>
       <c r="C175" s="94"/>
       <c r="D175" s="17"/>
       <c r="E175" s="17">
         <v>0</v>
       </c>
       <c r="F175" s="17">
-        <v>21.167435000000001</v>
+        <v>30.049337000000001</v>
       </c>
       <c r="G175" s="17">
         <v>100</v>
       </c>
       <c r="H175" s="17">
-        <v>29.413277999999998</v>
+        <v>38.359074</v>
       </c>
       <c r="I175" s="17">
         <v>100</v>
       </c>
       <c r="J175" s="17">
-        <v>38.955324535070012</v>
+        <v>27.653645070438653</v>
       </c>
       <c r="K175" s="17">
-        <v>8.2458429999999971</v>
+        <v>8.3097369999999984</v>
       </c>
     </row>
     <row r="176" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A176" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E176" s="80"/>
       <c r="F176" s="80"/>
       <c r="G176" s="80"/>
       <c r="H176" s="80"/>
       <c r="I176" s="80"/>
     </row>
     <row r="177" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A177" s="4" t="s">
         <v>33</v>
       </c>
       <c r="E177" s="80"/>
       <c r="F177" s="80"/>
       <c r="G177" s="80"/>
       <c r="H177" s="80"/>
       <c r="I177" s="80"/>
     </row>
     <row r="178" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A178" s="4" t="s">
         <v>40</v>
       </c>
       <c r="E178" s="81"/>
       <c r="F178" s="82"/>
       <c r="G178" s="81"/>
       <c r="H178" s="82"/>
       <c r="I178" s="81"/>
     </row>
     <row r="179" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A179" s="46"/>
     </row>
     <row r="180" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A180" s="46"/>
     </row>
     <row r="181" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A181" s="2" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="B181" s="37"/>
       <c r="C181" s="37"/>
       <c r="D181" s="37"/>
       <c r="E181" s="37"/>
       <c r="F181" s="37"/>
       <c r="G181" s="37"/>
       <c r="H181" s="37"/>
       <c r="I181" s="37"/>
       <c r="J181" s="37"/>
       <c r="K181" s="37"/>
     </row>
     <row r="182" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A182" s="23"/>
       <c r="B182" s="23"/>
       <c r="C182" s="23"/>
       <c r="D182" s="23"/>
       <c r="E182" s="23"/>
       <c r="F182" s="23"/>
       <c r="G182" s="13">
         <v>2024</v>
       </c>
       <c r="H182" s="13">
         <v>2025</v>
       </c>
       <c r="I182" s="13" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="J182" s="13" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="K182" s="13" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
     </row>
     <row r="183" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A183" s="3" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="B183" s="5"/>
       <c r="C183" s="5"/>
       <c r="D183" s="37"/>
       <c r="E183" s="5"/>
       <c r="F183" s="5"/>
       <c r="G183" s="16">
         <v>44.269554999999997</v>
       </c>
       <c r="H183" s="16">
         <v>55.551105999999997</v>
       </c>
       <c r="I183" s="16">
         <v>14.417632458595312</v>
       </c>
       <c r="J183" s="16">
         <v>25.483768698375219</v>
       </c>
       <c r="K183" s="16">
         <v>11.281551</v>
       </c>
     </row>
     <row r="184" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A184" s="3" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="B184" s="5"/>
       <c r="C184" s="5"/>
       <c r="D184" s="37"/>
       <c r="E184" s="5"/>
       <c r="F184" s="5"/>
       <c r="G184" s="16">
         <v>21.327779</v>
       </c>
       <c r="H184" s="16">
         <v>35.443139000000002</v>
       </c>
       <c r="I184" s="16">
         <v>9.198847477148437</v>
       </c>
       <c r="J184" s="16">
         <v>66.182981359662449</v>
       </c>
       <c r="K184" s="16">
         <v>14.115360000000003</v>
       </c>
     </row>
     <row r="185" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A185" s="3" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="B185" s="5"/>
       <c r="C185" s="5"/>
       <c r="D185" s="37"/>
       <c r="E185" s="5"/>
       <c r="F185" s="5"/>
       <c r="G185" s="16">
         <v>26.228652999999998</v>
       </c>
       <c r="H185" s="16">
         <v>23.139139</v>
       </c>
       <c r="I185" s="16">
         <v>6.0054898188768489</v>
       </c>
       <c r="J185" s="16">
         <v>-11.779156177025172</v>
       </c>
       <c r="K185" s="16">
         <v>-3.0895139999999977</v>
       </c>
     </row>
     <row r="186" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A186" s="3" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="B186" s="5"/>
       <c r="C186" s="5"/>
       <c r="D186" s="37"/>
       <c r="E186" s="5"/>
       <c r="F186" s="5"/>
       <c r="G186" s="16">
         <v>10.889574</v>
       </c>
       <c r="H186" s="16">
         <v>15.818545</v>
       </c>
       <c r="I186" s="16">
         <v>4.1055162401222134</v>
       </c>
       <c r="J186" s="16">
         <v>45.2632123166618</v>
       </c>
       <c r="K186" s="16">
         <v>4.9289710000000007</v>
       </c>
     </row>
     <row r="187" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A187" s="3" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="B187" s="5"/>
       <c r="C187" s="5"/>
       <c r="D187" s="37"/>
       <c r="E187" s="5"/>
       <c r="F187" s="5"/>
       <c r="G187" s="16">
         <v>19.892901000000002</v>
       </c>
       <c r="H187" s="16">
         <v>14.118812999999999</v>
       </c>
       <c r="I187" s="16">
         <v>3.6643709053360238</v>
       </c>
       <c r="J187" s="16">
         <v>-29.025872093768534</v>
       </c>
       <c r="K187" s="16">
         <v>-5.7740880000000026</v>
       </c>
     </row>
     <row r="188" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A188" s="3" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="B188" s="5"/>
       <c r="C188" s="5"/>
       <c r="D188" s="37"/>
       <c r="E188" s="5"/>
       <c r="F188" s="5"/>
       <c r="G188" s="16">
         <v>12.264721</v>
       </c>
       <c r="H188" s="16">
         <v>12.099606</v>
       </c>
       <c r="I188" s="16">
         <v>3.1403096133102117</v>
       </c>
       <c r="J188" s="16">
         <v>-1.3462597314688214</v>
       </c>
       <c r="K188" s="16">
         <v>-0.16511500000000012</v>
       </c>
     </row>
     <row r="189" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A189" s="3" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="B189" s="5"/>
       <c r="C189" s="5"/>
       <c r="D189" s="37"/>
       <c r="E189" s="5"/>
       <c r="F189" s="5"/>
       <c r="G189" s="16">
         <v>9.5149319999999999</v>
       </c>
       <c r="H189" s="16">
         <v>11.550584000000001</v>
       </c>
       <c r="I189" s="16">
         <v>2.9978174474893744</v>
       </c>
       <c r="J189" s="16">
         <v>21.394288472056349</v>
       </c>
       <c r="K189" s="16">
         <v>2.0356520000000007</v>
       </c>
     </row>
     <row r="190" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A190" s="3" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="B190" s="5"/>
       <c r="C190" s="5"/>
       <c r="D190" s="37"/>
       <c r="E190" s="5"/>
       <c r="F190" s="5"/>
       <c r="G190" s="16">
         <v>10.169506</v>
       </c>
       <c r="H190" s="16">
         <v>9.1891669999999994</v>
       </c>
       <c r="I190" s="16">
         <v>2.3849395979020271</v>
       </c>
       <c r="J190" s="16">
         <v>-9.6399864457526316</v>
       </c>
       <c r="K190" s="16">
         <v>-0.98033900000000074</v>
       </c>
     </row>
     <row r="191" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A191" s="3" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="B191" s="5"/>
       <c r="C191" s="5"/>
       <c r="D191" s="37"/>
       <c r="E191" s="5"/>
       <c r="F191" s="5"/>
       <c r="G191" s="16">
         <v>18.267305</v>
       </c>
       <c r="H191" s="16">
         <v>9.1317890000000013</v>
       </c>
       <c r="I191" s="16">
         <v>2.3700478167157217</v>
       </c>
       <c r="J191" s="16">
         <v>-50.01020128584922</v>
       </c>
       <c r="K191" s="16">
         <v>-9.1355159999999991</v>
       </c>
     </row>
     <row r="192" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A192" s="3" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="B192" s="5"/>
       <c r="C192" s="5"/>
       <c r="D192" s="37"/>
       <c r="E192" s="5"/>
       <c r="F192" s="5"/>
       <c r="G192" s="16">
         <v>3.7758029999999998</v>
       </c>
       <c r="H192" s="16">
         <v>7.0202539999999996</v>
       </c>
       <c r="I192" s="16">
         <v>1.8220238844206551</v>
       </c>
       <c r="J192" s="16">
         <v>85.927443778184397</v>
       </c>
       <c r="K192" s="16">
         <v>3.2444509999999998</v>
       </c>
     </row>
     <row r="193" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A193" s="95" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="B193" s="93"/>
       <c r="C193" s="93"/>
       <c r="D193" s="96"/>
       <c r="E193" s="96"/>
       <c r="F193" s="96"/>
       <c r="G193" s="17">
         <v>176.60072899999997</v>
       </c>
       <c r="H193" s="17">
         <v>193.06214199999999</v>
       </c>
       <c r="I193" s="17">
         <v>50.106995259916822</v>
       </c>
       <c r="J193" s="18" t="s">
         <v>24</v>
       </c>
       <c r="K193" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="194" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A194" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A195" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="196" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A196" s="46"/>
     </row>
     <row r="197" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A197" s="46"/>
     </row>
     <row r="198" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A198" s="46"/>
     </row>
     <row r="199" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A199" s="2" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="B199" s="37"/>
       <c r="C199" s="37"/>
       <c r="D199" s="37"/>
       <c r="E199" s="37"/>
       <c r="F199" s="37"/>
       <c r="G199" s="37"/>
       <c r="H199" s="37"/>
       <c r="I199" s="37"/>
       <c r="J199" s="37"/>
       <c r="K199" s="37"/>
     </row>
     <row r="200" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A200" s="23"/>
       <c r="B200" s="23"/>
       <c r="C200" s="23"/>
       <c r="D200" s="23"/>
       <c r="E200" s="23"/>
       <c r="F200" s="23"/>
       <c r="G200" s="13">
         <v>2024</v>
       </c>
       <c r="H200" s="13">
         <v>2025</v>
       </c>
       <c r="I200" s="13" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="J200" s="13" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="K200" s="13" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
     </row>
     <row r="201" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A201" s="3" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="B201" s="5"/>
       <c r="C201" s="5"/>
       <c r="D201" s="37"/>
       <c r="E201" s="5"/>
       <c r="F201" s="5"/>
       <c r="G201" s="16">
         <v>0</v>
       </c>
       <c r="H201" s="16">
         <v>14.995822</v>
       </c>
       <c r="I201" s="16">
-        <v>16.336723432515761</v>
+        <v>16.336697626143767</v>
       </c>
       <c r="J201" s="16" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="K201" s="16">
         <v>14.995822</v>
       </c>
     </row>
     <row r="202" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A202" s="3" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="B202" s="5"/>
       <c r="C202" s="5"/>
       <c r="D202" s="37"/>
       <c r="E202" s="5"/>
       <c r="F202" s="5"/>
       <c r="G202" s="16">
         <v>13.718959</v>
       </c>
       <c r="H202" s="16">
         <v>9.8604210000000005</v>
       </c>
       <c r="I202" s="16">
-        <v>10.742123426456414</v>
+        <v>10.742106457617206</v>
       </c>
       <c r="J202" s="16">
         <v>-28.125588829298191</v>
       </c>
       <c r="K202" s="16">
         <v>-3.8585379999999994</v>
       </c>
     </row>
     <row r="203" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A203" s="3" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="B203" s="5"/>
       <c r="C203" s="5"/>
       <c r="D203" s="37"/>
       <c r="E203" s="5"/>
       <c r="F203" s="5"/>
       <c r="G203" s="16">
         <v>4.5412619999999997</v>
       </c>
       <c r="H203" s="16">
         <v>6.3851529999999999</v>
       </c>
       <c r="I203" s="16">
-        <v>6.9561027488388634</v>
+        <v>6.9560917606027033</v>
       </c>
       <c r="J203" s="16">
         <v>40.603052631625317</v>
       </c>
       <c r="K203" s="16">
         <v>1.8438910000000002</v>
       </c>
     </row>
     <row r="204" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A204" s="3" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="B204" s="5"/>
       <c r="C204" s="5"/>
       <c r="D204" s="37"/>
       <c r="E204" s="5"/>
       <c r="F204" s="5"/>
       <c r="G204" s="16">
         <v>4.0036860000000001</v>
       </c>
       <c r="H204" s="16">
         <v>4.6651059999999998</v>
       </c>
       <c r="I204" s="16">
-        <v>5.0822520102845878</v>
+        <v>5.082243982084413</v>
       </c>
       <c r="J204" s="16">
         <v>16.520276565145213</v>
       </c>
       <c r="K204" s="16">
         <v>0.66141999999999967</v>
       </c>
     </row>
     <row r="205" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A205" s="3" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="B205" s="5"/>
       <c r="C205" s="5"/>
       <c r="D205" s="37"/>
       <c r="E205" s="5"/>
       <c r="F205" s="5"/>
       <c r="G205" s="16">
         <v>4.0640999999999998</v>
       </c>
       <c r="H205" s="16">
         <v>4.4263260000000004</v>
       </c>
       <c r="I205" s="16">
-        <v>4.8221207002959723</v>
+        <v>4.822113083013285</v>
       </c>
       <c r="J205" s="16">
         <v>8.9128220270170679</v>
       </c>
       <c r="K205" s="16">
         <v>0.3622260000000006</v>
       </c>
     </row>
     <row r="206" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A206" s="3" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="B206" s="5"/>
       <c r="C206" s="5"/>
       <c r="D206" s="37"/>
       <c r="E206" s="5"/>
       <c r="F206" s="5"/>
       <c r="G206" s="16">
         <v>0.45088099999999998</v>
       </c>
       <c r="H206" s="16">
         <v>4.3353540000000006</v>
       </c>
       <c r="I206" s="16">
-        <v>4.7230141355406143</v>
+        <v>4.7230066748120167</v>
       </c>
       <c r="J206" s="16">
         <v>861.52953883618989</v>
       </c>
       <c r="K206" s="16">
         <v>3.8844730000000007</v>
       </c>
     </row>
     <row r="207" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A207" s="3" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="B207" s="5"/>
       <c r="C207" s="5"/>
       <c r="D207" s="37"/>
       <c r="E207" s="5"/>
       <c r="F207" s="5"/>
       <c r="G207" s="16">
         <v>2.828938</v>
       </c>
       <c r="H207" s="16">
         <v>2.7197710000000002</v>
       </c>
       <c r="I207" s="16">
-        <v>2.9629683939151064</v>
+        <v>2.9629637134499638</v>
       </c>
       <c r="J207" s="16">
         <v>-3.8589392909989471</v>
       </c>
       <c r="K207" s="16">
         <v>-0.10916699999999979</v>
       </c>
     </row>
     <row r="208" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A208" s="3" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="B208" s="5"/>
       <c r="C208" s="5"/>
       <c r="D208" s="37"/>
       <c r="E208" s="5"/>
       <c r="F208" s="5"/>
       <c r="G208" s="16">
         <v>1.0609410000000001</v>
       </c>
       <c r="H208" s="16">
         <v>2.6076429999999999</v>
       </c>
       <c r="I208" s="16">
-        <v>2.8408140948682701</v>
+        <v>2.8408096073646654</v>
       </c>
       <c r="J208" s="16">
         <v>145.78586368139224</v>
       </c>
       <c r="K208" s="16">
         <v>1.5467019999999998</v>
       </c>
     </row>
     <row r="209" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A209" s="3" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="B209" s="5"/>
       <c r="C209" s="5"/>
       <c r="D209" s="37"/>
       <c r="E209" s="5"/>
       <c r="F209" s="5"/>
       <c r="G209" s="16">
         <v>6.6185679999999998</v>
       </c>
       <c r="H209" s="16">
         <v>2.5696889999999999</v>
       </c>
       <c r="I209" s="16">
-        <v>2.7994663113884646</v>
+        <v>2.7994618892000553</v>
       </c>
       <c r="J209" s="16">
         <v>-61.17454712257998</v>
       </c>
       <c r="K209" s="16">
         <v>-4.0488789999999995</v>
       </c>
     </row>
     <row r="210" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A210" s="3" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="B210" s="5"/>
       <c r="C210" s="5"/>
       <c r="D210" s="37"/>
       <c r="E210" s="5"/>
       <c r="F210" s="5"/>
       <c r="G210" s="16">
         <v>0.77004799999999995</v>
       </c>
       <c r="H210" s="16">
         <v>2.5652949999999999</v>
       </c>
       <c r="I210" s="16">
-        <v>2.7946794072252596</v>
+        <v>2.7946749925985035</v>
       </c>
       <c r="J210" s="16">
         <v>233.13442798371011</v>
       </c>
       <c r="K210" s="16">
         <v>1.7952469999999998</v>
       </c>
     </row>
     <row r="211" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A211" s="95" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="B211" s="93"/>
       <c r="C211" s="93"/>
       <c r="D211" s="96"/>
       <c r="E211" s="96"/>
       <c r="F211" s="96"/>
       <c r="G211" s="17">
         <v>38.057383000000002</v>
       </c>
       <c r="H211" s="17">
         <v>55.130580000000002</v>
       </c>
       <c r="I211" s="17">
-        <v>60.060264661329313</v>
+        <v>60.060169786886583</v>
       </c>
       <c r="J211" s="18" t="s">
         <v>24</v>
       </c>
       <c r="K211" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="212" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A212" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A213" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="214" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A214" s="46"/>
     </row>
     <row r="215" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A215" s="2" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="B215" s="37"/>
       <c r="C215" s="37"/>
       <c r="D215" s="37"/>
       <c r="E215" s="37"/>
       <c r="F215" s="37"/>
       <c r="G215" s="37"/>
       <c r="H215" s="37"/>
       <c r="I215" s="37"/>
       <c r="J215" s="37"/>
       <c r="K215" s="37"/>
     </row>
     <row r="216" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A216" s="23"/>
       <c r="B216" s="23"/>
       <c r="C216" s="23"/>
       <c r="D216" s="23"/>
       <c r="E216" s="23"/>
       <c r="F216" s="23"/>
       <c r="G216" s="13" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="H216" s="13" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="I216" s="13" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="J216" s="13" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="K216" s="13" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
     </row>
     <row r="217" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A217" s="3" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="B217" s="5"/>
       <c r="C217" s="5"/>
       <c r="D217" s="37"/>
       <c r="E217" s="5"/>
       <c r="F217" s="5"/>
       <c r="G217" s="16">
-        <v>12.724111000000001</v>
+        <v>15.647257999999999</v>
       </c>
       <c r="H217" s="16">
-        <v>8.9693489999999994</v>
+        <v>11.086568999999999</v>
       </c>
       <c r="I217" s="16">
-        <v>9.2649234999033716</v>
+        <v>8.5909087929273671</v>
       </c>
       <c r="J217" s="16">
-        <v>-29.509032104482593</v>
+        <v>-29.146889506135835</v>
       </c>
       <c r="K217" s="16">
-        <v>-3.7547620000000013</v>
+        <v>-4.560689</v>
       </c>
     </row>
     <row r="218" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A218" s="3" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="B218" s="5"/>
       <c r="C218" s="5"/>
       <c r="D218" s="37"/>
       <c r="E218" s="5"/>
       <c r="F218" s="5"/>
       <c r="G218" s="16">
-        <v>10.697884999999999</v>
+        <v>13.892168</v>
       </c>
       <c r="H218" s="16">
-        <v>5.6809690000000002</v>
+        <v>7.7579050000000001</v>
       </c>
       <c r="I218" s="16">
-        <v>5.8681787485716699</v>
+        <v>6.0115491347408918</v>
       </c>
       <c r="J218" s="16">
-        <v>-46.896335116707647</v>
+        <v>-44.156268481636559</v>
       </c>
       <c r="K218" s="16">
-        <v>-5.0169159999999993</v>
+        <v>-6.1342629999999998</v>
       </c>
     </row>
     <row r="219" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A219" s="3" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="B219" s="5"/>
       <c r="C219" s="5"/>
       <c r="D219" s="37"/>
       <c r="E219" s="5"/>
       <c r="F219" s="5"/>
       <c r="G219" s="16">
-        <v>5.357151</v>
+        <v>7.1316639999999998</v>
       </c>
       <c r="H219" s="16">
-        <v>4.8229449999999998</v>
+        <v>7.3171559999999998</v>
       </c>
       <c r="I219" s="16">
-        <v>4.9818795621891256</v>
+        <v>5.6700156576503735</v>
       </c>
       <c r="J219" s="16">
-        <v>-9.9718301761514692</v>
+        <v>2.6009638143356164</v>
       </c>
       <c r="K219" s="16">
-        <v>-0.53420600000000018</v>
+        <v>0.18549199999999999</v>
       </c>
     </row>
     <row r="220" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A220" s="3" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="B220" s="5"/>
       <c r="C220" s="5"/>
       <c r="D220" s="37"/>
       <c r="E220" s="5"/>
       <c r="F220" s="5"/>
       <c r="G220" s="16">
-        <v>0.33402399999999999</v>
+        <v>2.2240120000000001</v>
       </c>
       <c r="H220" s="16">
-        <v>4.7306569999999999</v>
+        <v>6.3190609999999996</v>
       </c>
       <c r="I220" s="16">
-        <v>4.886550318120344</v>
-[...2 lines deleted...]
-        <v>145</v>
+        <v>4.8965984614306199</v>
+      </c>
+      <c r="J220" s="16">
+        <v>184.12890757783677</v>
       </c>
       <c r="K220" s="16">
-        <v>4.3966329999999996</v>
+        <v>4.0950489999999995</v>
       </c>
     </row>
     <row r="221" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A221" s="3" t="s">
-        <v>151</v>
+        <v>174</v>
       </c>
       <c r="B221" s="5"/>
       <c r="C221" s="5"/>
       <c r="D221" s="37"/>
       <c r="E221" s="5"/>
       <c r="F221" s="5"/>
       <c r="G221" s="16">
-        <v>3.5919020000000002</v>
+        <v>0.36912900000000004</v>
       </c>
       <c r="H221" s="16">
-        <v>4.3507169999999995</v>
+        <v>6.0814530000000007</v>
       </c>
       <c r="I221" s="16">
-        <v>4.4940898358096106</v>
-[...2 lines deleted...]
-        <v>21.125715567963695</v>
+        <v>4.7124775980264522</v>
+      </c>
+      <c r="J221" s="16" t="s">
+        <v>149</v>
       </c>
       <c r="K221" s="16">
-        <v>0.75881499999999935</v>
+        <v>5.7123240000000006</v>
       </c>
     </row>
     <row r="222" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A222" s="3" t="s">
-        <v>170</v>
+        <v>155</v>
       </c>
       <c r="B222" s="5"/>
       <c r="C222" s="5"/>
       <c r="D222" s="37"/>
       <c r="E222" s="5"/>
       <c r="F222" s="5"/>
       <c r="G222" s="16">
-        <v>1.607907</v>
+        <v>4.8338179999999999</v>
       </c>
       <c r="H222" s="16">
-        <v>3.7374450000000001</v>
+        <v>5.2930789999999996</v>
       </c>
       <c r="I222" s="16">
-        <v>3.8606081678944992</v>
+        <v>4.1015718138550525</v>
       </c>
       <c r="J222" s="16">
-        <v>132.44161509341026</v>
+        <v>9.500999003272355</v>
       </c>
       <c r="K222" s="16">
-        <v>2.1295380000000002</v>
+        <v>0.4592609999999997</v>
       </c>
     </row>
     <row r="223" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A223" s="3" t="s">
-        <v>171</v>
+        <v>154</v>
       </c>
       <c r="B223" s="5"/>
       <c r="C223" s="5"/>
       <c r="D223" s="37"/>
       <c r="E223" s="5"/>
       <c r="F223" s="5"/>
       <c r="G223" s="16">
-        <v>2.3889270000000002</v>
+        <v>5.6281639999999999</v>
       </c>
       <c r="H223" s="16">
-        <v>3.7011050000000001</v>
+        <v>4.9514990000000001</v>
       </c>
       <c r="I223" s="16">
-        <v>3.8230706253162707</v>
+        <v>3.8368837371842517</v>
       </c>
       <c r="J223" s="16">
-        <v>54.927505110034744</v>
+        <v>-12.022837287612797</v>
       </c>
       <c r="K223" s="16">
-        <v>1.3121779999999998</v>
+        <v>-0.67666499999999985</v>
       </c>
     </row>
     <row r="224" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A224" s="3" t="s">
-        <v>150</v>
+        <v>175</v>
       </c>
       <c r="B224" s="5"/>
       <c r="C224" s="5"/>
       <c r="D224" s="37"/>
       <c r="E224" s="5"/>
       <c r="F224" s="5"/>
       <c r="G224" s="16">
-        <v>3.949735</v>
+        <v>3.2202669999999998</v>
       </c>
       <c r="H224" s="16">
-        <v>3.697962</v>
+        <v>4.0603069999999999</v>
       </c>
       <c r="I224" s="16">
-        <v>3.8198240513943293</v>
+        <v>3.1463049666929908</v>
       </c>
       <c r="J224" s="16">
-        <v>-6.3744276514753535</v>
+        <v>26.08603572312483</v>
       </c>
       <c r="K224" s="16">
-        <v>-0.25177300000000002</v>
+        <v>0.84004000000000012</v>
       </c>
     </row>
     <row r="225" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A225" s="3" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="B225" s="5"/>
       <c r="C225" s="5"/>
       <c r="D225" s="37"/>
       <c r="E225" s="5"/>
       <c r="F225" s="5"/>
       <c r="G225" s="16">
-        <v>0.866865</v>
+        <v>1.006176</v>
       </c>
       <c r="H225" s="16">
-        <v>3.5063930000000001</v>
+        <v>3.7836630000000002</v>
       </c>
       <c r="I225" s="16">
-        <v>3.6219421170473671</v>
+        <v>2.9319353657722194</v>
       </c>
       <c r="J225" s="16">
-        <v>304.49124142744262</v>
+        <v>276.04385316286618</v>
       </c>
       <c r="K225" s="16">
-        <v>2.6395280000000003</v>
+        <v>2.7774870000000003</v>
       </c>
     </row>
     <row r="226" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A226" s="3" t="s">
-        <v>173</v>
+        <v>158</v>
       </c>
       <c r="B226" s="5"/>
       <c r="C226" s="5"/>
       <c r="D226" s="37"/>
       <c r="E226" s="5"/>
       <c r="F226" s="5"/>
       <c r="G226" s="16">
-        <v>1.437114</v>
+        <v>3.063653</v>
       </c>
       <c r="H226" s="16">
-        <v>2.9366249999999998</v>
+        <v>3.4237350000000002</v>
       </c>
       <c r="I226" s="16">
-        <v>3.0333980730266754</v>
+        <v>2.6530295455837765</v>
       </c>
       <c r="J226" s="16">
-        <v>104.34182674443362</v>
+        <v>11.753354573771906</v>
       </c>
       <c r="K226" s="16">
-        <v>1.4995109999999998</v>
+        <v>0.36008200000000024</v>
       </c>
     </row>
     <row r="227" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A227" s="95" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="B227" s="93"/>
       <c r="C227" s="93"/>
       <c r="D227" s="96"/>
       <c r="E227" s="96"/>
       <c r="F227" s="96"/>
       <c r="G227" s="17">
-        <v>42.955620999999994</v>
+        <v>57.016309000000007</v>
       </c>
       <c r="H227" s="17">
-        <v>46.134166999999998</v>
+        <v>60.074427</v>
       </c>
       <c r="I227" s="17">
-        <v>47.654464999273259</v>
+        <v>46.551275073863998</v>
       </c>
       <c r="J227" s="18" t="s">
         <v>24</v>
       </c>
       <c r="K227" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="228" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A228" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A229" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="230" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A230" s="46"/>
     </row>
     <row r="231" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A231" s="2" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="B231" s="37"/>
       <c r="C231" s="37"/>
       <c r="D231" s="37"/>
       <c r="E231" s="37"/>
       <c r="F231" s="37"/>
       <c r="G231" s="37"/>
       <c r="H231" s="37"/>
       <c r="I231" s="37"/>
       <c r="J231" s="37"/>
       <c r="K231" s="37"/>
     </row>
     <row r="232" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A232" s="23"/>
       <c r="B232" s="23"/>
       <c r="C232" s="23"/>
       <c r="D232" s="23"/>
       <c r="E232" s="23"/>
       <c r="F232" s="23"/>
       <c r="G232" s="13" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="H232" s="13" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="I232" s="13" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="J232" s="13" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="K232" s="13" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
     </row>
     <row r="233" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A233" s="3" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="B233" s="5"/>
       <c r="C233" s="5"/>
       <c r="D233" s="37"/>
       <c r="E233" s="5"/>
       <c r="F233" s="5"/>
       <c r="G233" s="16">
         <v>0</v>
       </c>
       <c r="H233" s="16">
         <v>5.7413490000000005</v>
       </c>
       <c r="I233" s="16">
-        <v>19.519582278452614</v>
+        <v>14.967381642215868</v>
       </c>
       <c r="J233" s="16" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="K233" s="16">
         <v>5.7413490000000005</v>
       </c>
     </row>
     <row r="234" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A234" s="3" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="B234" s="5"/>
       <c r="C234" s="5"/>
       <c r="D234" s="37"/>
       <c r="E234" s="5"/>
       <c r="F234" s="5"/>
       <c r="G234" s="16">
-        <v>1.8454839999999999</v>
+        <v>2.4106970000000003</v>
       </c>
       <c r="H234" s="16">
-        <v>3.033274</v>
+        <v>4.2586899999999996</v>
       </c>
       <c r="I234" s="16">
-        <v>10.312600996053552</v>
+        <v>11.102171027381942</v>
       </c>
       <c r="J234" s="16">
-        <v>64.361977670898256</v>
+        <v>76.658037073925058</v>
       </c>
       <c r="K234" s="16">
-        <v>1.1877900000000001</v>
+        <v>1.8479929999999993</v>
       </c>
     </row>
     <row r="235" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A235" s="3" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="B235" s="5"/>
       <c r="C235" s="5"/>
       <c r="D235" s="37"/>
       <c r="E235" s="5"/>
       <c r="F235" s="5"/>
       <c r="G235" s="16">
-        <v>2.7902849999999999</v>
+        <v>3.317955</v>
       </c>
       <c r="H235" s="16">
-        <v>2.0461210000000003</v>
+        <v>2.4312230000000001</v>
       </c>
       <c r="I235" s="16">
-        <v>6.9564534765557253</v>
+        <v>6.3380648865507023</v>
       </c>
       <c r="J235" s="16">
-        <v>-26.669820466368115</v>
+        <v>-26.725256973045141</v>
       </c>
       <c r="K235" s="16">
-        <v>-0.7441639999999996</v>
+        <v>-0.88673199999999985</v>
       </c>
     </row>
     <row r="236" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A236" s="3" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="B236" s="5"/>
       <c r="C236" s="5"/>
       <c r="D236" s="37"/>
       <c r="E236" s="5"/>
       <c r="F236" s="5"/>
       <c r="G236" s="16">
         <v>0</v>
       </c>
       <c r="H236" s="16">
-        <v>1.9422380000000001</v>
+        <v>2.395616</v>
       </c>
       <c r="I236" s="16">
-        <v>6.6032694485803329</v>
+        <v>6.2452393923794922</v>
       </c>
       <c r="J236" s="16" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="K236" s="16">
-        <v>1.9422380000000001</v>
+        <v>2.395616</v>
       </c>
     </row>
     <row r="237" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A237" s="3" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="B237" s="5"/>
       <c r="C237" s="5"/>
       <c r="D237" s="37"/>
       <c r="E237" s="5"/>
       <c r="F237" s="5"/>
       <c r="G237" s="16">
-        <v>0</v>
+        <v>9.3999999999999994E-5</v>
       </c>
       <c r="H237" s="16">
-        <v>1.8584849999999999</v>
+        <v>2.2334860000000001</v>
       </c>
       <c r="I237" s="16">
-        <v>6.3185238993083326</v>
+        <v>5.8225753833369396</v>
       </c>
       <c r="J237" s="16" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="K237" s="16">
-        <v>1.8584849999999999</v>
+        <v>2.2333920000000003</v>
       </c>
     </row>
     <row r="238" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A238" s="3" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="B238" s="5"/>
       <c r="C238" s="5"/>
       <c r="D238" s="37"/>
       <c r="E238" s="5"/>
       <c r="F238" s="5"/>
       <c r="G238" s="16">
-        <v>0.80118600000000006</v>
+        <v>1.54253</v>
       </c>
       <c r="H238" s="16">
-        <v>1.295385</v>
+        <v>1.6544380000000001</v>
       </c>
       <c r="I238" s="16">
-        <v>4.4040824011522961</v>
+        <v>4.3130290371451618</v>
       </c>
       <c r="J238" s="16">
-        <v>61.683429316038961</v>
+        <v>7.2548345899269462</v>
       </c>
       <c r="K238" s="16">
-        <v>0.49419899999999994</v>
+        <v>0.11190800000000012</v>
       </c>
     </row>
     <row r="239" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A239" s="3" t="s">
-        <v>162</v>
+        <v>179</v>
       </c>
       <c r="B239" s="5"/>
       <c r="C239" s="5"/>
       <c r="D239" s="37"/>
       <c r="E239" s="5"/>
       <c r="F239" s="5"/>
       <c r="G239" s="16">
-        <v>0.95102100000000001</v>
+        <v>1.8952E-2</v>
       </c>
       <c r="H239" s="16">
-        <v>1.173395</v>
+        <v>1.5818489999999998</v>
       </c>
       <c r="I239" s="16">
-        <v>3.9893377405945709</v>
-[...2 lines deleted...]
-        <v>23.382659268302167</v>
+        <v>4.1237934992904153</v>
+      </c>
+      <c r="J239" s="16" t="s">
+        <v>149</v>
       </c>
       <c r="K239" s="16">
-        <v>0.22237399999999996</v>
+        <v>1.5628969999999998</v>
       </c>
     </row>
     <row r="240" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A240" s="3" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="B240" s="5"/>
       <c r="C240" s="5"/>
       <c r="D240" s="37"/>
       <c r="E240" s="5"/>
       <c r="F240" s="5"/>
       <c r="G240" s="16">
         <v>0.92291099999999993</v>
       </c>
       <c r="H240" s="16">
-        <v>0.98928099999999997</v>
+        <v>1.3517969999999999</v>
       </c>
       <c r="I240" s="16">
-        <v>3.3633823472514695</v>
+        <v>3.5240605651742274</v>
       </c>
       <c r="J240" s="16">
-        <v>7.1913759831663118</v>
+        <v>46.471003162818519</v>
       </c>
       <c r="K240" s="16">
-        <v>6.637000000000004E-2</v>
+        <v>0.42888599999999999</v>
       </c>
     </row>
     <row r="241" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A241" s="3" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B241" s="5"/>
       <c r="C241" s="5"/>
       <c r="D241" s="37"/>
       <c r="E241" s="5"/>
       <c r="F241" s="5"/>
       <c r="G241" s="16">
-        <v>6.5590999999999997E-2</v>
+        <v>1.067234</v>
       </c>
       <c r="H241" s="16">
-        <v>0.85111800000000004</v>
+        <v>1.295385</v>
       </c>
       <c r="I241" s="16">
-        <v>2.8936523158010479</v>
-[...2 lines deleted...]
-        <v>145</v>
+        <v>3.3769975782001409</v>
+      </c>
+      <c r="J241" s="16">
+        <v>21.377785940103106</v>
       </c>
       <c r="K241" s="16">
-        <v>0.78552700000000009</v>
+        <v>0.22815099999999999</v>
       </c>
     </row>
     <row r="242" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A242" s="3" t="s">
-        <v>177</v>
+        <v>167</v>
       </c>
       <c r="B242" s="5"/>
       <c r="C242" s="5"/>
       <c r="D242" s="37"/>
       <c r="E242" s="5"/>
       <c r="F242" s="5"/>
       <c r="G242" s="16">
-        <v>1.4109E-2</v>
+        <v>1.1630959999999999</v>
       </c>
       <c r="H242" s="16">
-        <v>0.80382399999999998</v>
+        <v>1.194904</v>
       </c>
       <c r="I242" s="16">
-        <v>2.7328609888364026</v>
-[...2 lines deleted...]
-        <v>145</v>
+        <v>3.1150491276197125</v>
+      </c>
+      <c r="J242" s="16">
+        <v>2.7347699587996228</v>
       </c>
       <c r="K242" s="16">
-        <v>0.78971499999999994</v>
+        <v>3.1808000000000058E-2</v>
       </c>
     </row>
     <row r="243" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A243" s="95" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="B243" s="93"/>
       <c r="C243" s="93"/>
       <c r="D243" s="96"/>
       <c r="E243" s="96"/>
       <c r="F243" s="96"/>
       <c r="G243" s="17">
-        <v>7.3905870000000009</v>
+        <v>10.443469</v>
       </c>
       <c r="H243" s="17">
-        <v>19.734469999999998</v>
+        <v>24.138736999999999</v>
       </c>
       <c r="I243" s="17">
-        <v>67.093745892586327</v>
+        <v>62.928362139294606</v>
       </c>
       <c r="J243" s="18" t="s">
         <v>24</v>
       </c>
       <c r="K243" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="244" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A244" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A245" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="246" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A246" s="46"/>
     </row>
     <row r="247" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A247" s="46"/>
     </row>
     <row r="248" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A248" s="2" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="B248" s="22"/>
       <c r="C248" s="22"/>
       <c r="D248" s="22"/>
       <c r="E248" s="22"/>
       <c r="F248" s="22"/>
       <c r="G248" s="22"/>
       <c r="H248" s="22"/>
       <c r="I248" s="22"/>
       <c r="J248" s="22"/>
       <c r="K248" s="22"/>
     </row>
     <row r="249" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A249" s="12">
         <v>0</v>
       </c>
       <c r="B249" s="12">
         <v>0</v>
       </c>
       <c r="C249" s="12">
         <v>0</v>
       </c>
       <c r="D249" s="12">
         <v>2021</v>
       </c>
       <c r="E249" s="12">
         <v>2024</v>
       </c>
       <c r="F249" s="12">
         <v>2025</v>
       </c>
       <c r="G249" s="13" t="s">
+        <v>120</v>
+      </c>
+      <c r="H249" s="13" t="s">
+        <v>121</v>
+      </c>
+      <c r="I249" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="J249" s="13" t="s">
         <v>116</v>
       </c>
-      <c r="H249" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K249" s="13" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
     </row>
     <row r="250" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A250" s="15" t="s">
         <v>52</v>
       </c>
       <c r="B250" s="22"/>
-      <c r="C250" s="123" t="s">
+      <c r="C250" s="127" t="s">
         <v>68</v>
       </c>
       <c r="D250" s="16">
         <v>9.1410003236226238</v>
       </c>
       <c r="E250" s="16">
         <v>5.3355343077368715</v>
       </c>
       <c r="F250" s="16">
-        <v>7.562762503721669</v>
+        <v>7.5627625037216681</v>
       </c>
       <c r="G250" s="16">
         <v>39.269655640456911</v>
       </c>
       <c r="H250" s="16">
         <v>-0.3191674663373667</v>
       </c>
       <c r="I250" s="16">
-        <v>6.8619376735643129</v>
+        <v>7.1318052285852209</v>
       </c>
       <c r="J250" s="16">
-        <v>11.429521826443182</v>
+        <v>11.289475672669358</v>
       </c>
       <c r="K250" s="16">
-        <v>71.478464611812015</v>
+        <v>61.603995922627689</v>
       </c>
     </row>
     <row r="251" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A251" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B251" s="22"/>
-      <c r="C251" s="123">
+      <c r="C251" s="127">
         <v>0</v>
       </c>
       <c r="D251" s="16">
         <v>38.91649273353022</v>
       </c>
       <c r="E251" s="16">
         <v>35.49617664651192</v>
       </c>
       <c r="F251" s="16">
-        <v>29.046266494244854</v>
+        <v>29.02310542558531</v>
       </c>
       <c r="G251" s="16">
-        <v>-19.598769236317857</v>
+        <v>-19.662880003407267</v>
       </c>
       <c r="H251" s="16">
-        <v>-2.8530594090786954</v>
+        <v>-2.8724310904326922</v>
       </c>
       <c r="I251" s="16">
-        <v>29.070242345332765</v>
+        <v>30.51492798669263</v>
       </c>
       <c r="J251" s="16">
-        <v>31.56079846119987</v>
+        <v>31.81503454147294</v>
       </c>
       <c r="K251" s="16">
-        <v>11.770610648416016</v>
+        <v>6.4382797326836174</v>
       </c>
     </row>
     <row r="252" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A252" s="15" t="s">
         <v>54</v>
       </c>
       <c r="B252" s="22"/>
-      <c r="C252" s="123">
+      <c r="C252" s="127">
         <v>0</v>
       </c>
       <c r="D252" s="16">
         <v>15.532530034567477</v>
       </c>
       <c r="E252" s="16">
         <v>18.140763730483158</v>
       </c>
       <c r="F252" s="16">
-        <v>14.567951327714853</v>
+        <v>14.567951327714852</v>
       </c>
       <c r="G252" s="16">
         <v>-21.096390453508189</v>
       </c>
       <c r="H252" s="16">
         <v>2.8558605271561177</v>
       </c>
       <c r="I252" s="16">
-        <v>15.260186681151916</v>
+        <v>14.595513913380184</v>
       </c>
       <c r="J252" s="16">
-        <v>16.626600942105267</v>
+        <v>17.489381415557162</v>
       </c>
       <c r="K252" s="16">
-        <v>12.168760516923365</v>
+        <v>22.329965988749102</v>
       </c>
     </row>
     <row r="253" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A253" s="15" t="s">
         <v>71</v>
       </c>
       <c r="B253" s="22"/>
-      <c r="C253" s="123">
+      <c r="C253" s="127">
         <v>0</v>
       </c>
       <c r="D253" s="16">
         <v>36.409976908279681</v>
       </c>
       <c r="E253" s="16">
         <v>41.027525315268051</v>
       </c>
       <c r="F253" s="16">
-        <v>48.823019674318616</v>
+        <v>48.846180742978163</v>
       </c>
       <c r="G253" s="16">
-        <v>16.923894089894805</v>
+        <v>16.979361415697731</v>
       </c>
       <c r="H253" s="16">
-        <v>12.471122709031523</v>
+        <v>12.484459082587684</v>
       </c>
       <c r="I253" s="16">
-        <v>48.807633299951029</v>
+        <v>47.757752871341964</v>
       </c>
       <c r="J253" s="16">
-        <v>40.383078770251686</v>
+        <v>39.406108370300544</v>
       </c>
       <c r="K253" s="16">
-        <v>-14.819541966177304</v>
+        <v>-15.764053404492303</v>
       </c>
     </row>
     <row r="254" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A254" s="97" t="s">
         <v>70</v>
       </c>
       <c r="B254" s="98"/>
-      <c r="C254" s="139" t="s">
+      <c r="C254" s="122" t="s">
         <v>69</v>
       </c>
       <c r="D254" s="99">
         <v>99.750415229797696</v>
       </c>
       <c r="E254" s="99">
         <v>99.828045222822254</v>
       </c>
       <c r="F254" s="99">
         <v>99.756222024721168</v>
       </c>
       <c r="G254" s="99">
         <v>-1.7451592152092914</v>
       </c>
       <c r="H254" s="99">
         <v>4.5177307842494852</v>
       </c>
       <c r="I254" s="99">
-        <v>99.774811626912935</v>
+        <v>99.672522697753621</v>
       </c>
       <c r="J254" s="99">
-        <v>99.889071087025982</v>
+        <v>99.905608689046716</v>
       </c>
       <c r="K254" s="99">
-        <v>2.9504606047839519</v>
+        <v>2.0887290515547652</v>
       </c>
     </row>
     <row r="255" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A255" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B255" s="100"/>
-      <c r="C255" s="140">
+      <c r="C255" s="123">
         <v>0</v>
       </c>
       <c r="D255" s="17">
         <v>0.24958477020230715</v>
       </c>
       <c r="E255" s="17">
         <v>0.17195477717773047</v>
       </c>
       <c r="F255" s="17">
         <v>0.24377797527882833</v>
       </c>
       <c r="G255" s="17">
         <v>39.394856817210453</v>
       </c>
       <c r="H255" s="17">
         <v>3.9029188579470242</v>
       </c>
       <c r="I255" s="17">
-        <v>0.22518837308705816</v>
+        <v>0.32747730224638644</v>
       </c>
       <c r="J255" s="17">
-        <v>0.1109289129740211</v>
+        <v>9.4391310953286678E-2</v>
       </c>
       <c r="K255" s="17">
-        <v>-49.344100679720178</v>
+        <v>-70.642829771696981</v>
       </c>
     </row>
     <row r="256" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A256" s="4" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="D256" s="60"/>
     </row>
     <row r="257" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A257" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D257" s="60"/>
     </row>
     <row r="258" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A258" s="4" t="s">
         <v>51</v>
       </c>
       <c r="D258" s="60"/>
     </row>
     <row r="259" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A259" s="20" t="s">
         <v>105</v>
       </c>
       <c r="D259" s="60"/>
     </row>
     <row r="260" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A260" s="101" t="s">
         <v>72</v>
       </c>
       <c r="D260" s="60"/>
     </row>
     <row r="261" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A261" s="122" t="s">
+      <c r="A261" s="124" t="s">
         <v>73</v>
       </c>
-      <c r="B261" s="122">
-[...26 lines deleted...]
-      <c r="K261" s="122">
+      <c r="B261" s="124">
+        <v>0</v>
+      </c>
+      <c r="C261" s="124">
+        <v>0</v>
+      </c>
+      <c r="D261" s="124">
+        <v>0</v>
+      </c>
+      <c r="E261" s="124">
+        <v>0</v>
+      </c>
+      <c r="F261" s="124">
+        <v>0</v>
+      </c>
+      <c r="G261" s="124">
+        <v>0</v>
+      </c>
+      <c r="H261" s="124">
+        <v>0</v>
+      </c>
+      <c r="I261" s="124">
+        <v>0</v>
+      </c>
+      <c r="J261" s="124">
+        <v>0</v>
+      </c>
+      <c r="K261" s="124">
         <v>0</v>
       </c>
     </row>
     <row r="262" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A262" s="122" t="s">
+      <c r="A262" s="124" t="s">
         <v>74</v>
       </c>
-      <c r="B262" s="122">
-[...26 lines deleted...]
-      <c r="K262" s="122">
+      <c r="B262" s="124">
+        <v>0</v>
+      </c>
+      <c r="C262" s="124">
+        <v>0</v>
+      </c>
+      <c r="D262" s="124">
+        <v>0</v>
+      </c>
+      <c r="E262" s="124">
+        <v>0</v>
+      </c>
+      <c r="F262" s="124">
+        <v>0</v>
+      </c>
+      <c r="G262" s="124">
+        <v>0</v>
+      </c>
+      <c r="H262" s="124">
+        <v>0</v>
+      </c>
+      <c r="I262" s="124">
+        <v>0</v>
+      </c>
+      <c r="J262" s="124">
+        <v>0</v>
+      </c>
+      <c r="K262" s="124">
         <v>0</v>
       </c>
     </row>
     <row r="263" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A263" s="122" t="s">
+      <c r="A263" s="124" t="s">
         <v>75</v>
       </c>
-      <c r="B263" s="122">
-[...26 lines deleted...]
-      <c r="K263" s="122">
+      <c r="B263" s="124">
+        <v>0</v>
+      </c>
+      <c r="C263" s="124">
+        <v>0</v>
+      </c>
+      <c r="D263" s="124">
+        <v>0</v>
+      </c>
+      <c r="E263" s="124">
+        <v>0</v>
+      </c>
+      <c r="F263" s="124">
+        <v>0</v>
+      </c>
+      <c r="G263" s="124">
+        <v>0</v>
+      </c>
+      <c r="H263" s="124">
+        <v>0</v>
+      </c>
+      <c r="I263" s="124">
+        <v>0</v>
+      </c>
+      <c r="J263" s="124">
+        <v>0</v>
+      </c>
+      <c r="K263" s="124">
         <v>0</v>
       </c>
     </row>
     <row r="264" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A264" s="122" t="s">
+      <c r="A264" s="124" t="s">
         <v>76</v>
       </c>
-      <c r="B264" s="122">
-[...26 lines deleted...]
-      <c r="K264" s="122">
+      <c r="B264" s="124">
+        <v>0</v>
+      </c>
+      <c r="C264" s="124">
+        <v>0</v>
+      </c>
+      <c r="D264" s="124">
+        <v>0</v>
+      </c>
+      <c r="E264" s="124">
+        <v>0</v>
+      </c>
+      <c r="F264" s="124">
+        <v>0</v>
+      </c>
+      <c r="G264" s="124">
+        <v>0</v>
+      </c>
+      <c r="H264" s="124">
+        <v>0</v>
+      </c>
+      <c r="I264" s="124">
+        <v>0</v>
+      </c>
+      <c r="J264" s="124">
+        <v>0</v>
+      </c>
+      <c r="K264" s="124">
         <v>0</v>
       </c>
     </row>
     <row r="265" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A265" s="46">
         <v>0</v>
       </c>
       <c r="B265" s="46">
         <v>0</v>
       </c>
       <c r="C265" s="46">
         <v>0</v>
       </c>
       <c r="D265" s="46">
         <v>0</v>
       </c>
       <c r="E265" s="46">
         <v>0</v>
       </c>
       <c r="F265" s="46">
         <v>0</v>
       </c>
       <c r="G265" s="46">
         <v>0</v>
       </c>
@@ -8076,704 +8108,704 @@
       <c r="C266" s="46"/>
       <c r="D266" s="46"/>
       <c r="E266" s="46"/>
       <c r="F266" s="46"/>
       <c r="G266" s="46"/>
       <c r="H266" s="46"/>
       <c r="I266" s="46"/>
       <c r="J266" s="46"/>
       <c r="K266" s="46"/>
     </row>
     <row r="267" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A267" s="46"/>
       <c r="B267" s="46"/>
       <c r="C267" s="46"/>
       <c r="D267" s="46"/>
       <c r="E267" s="46"/>
       <c r="F267" s="46"/>
       <c r="G267" s="46"/>
       <c r="H267" s="46"/>
       <c r="I267" s="46"/>
       <c r="J267" s="46"/>
       <c r="K267" s="46"/>
     </row>
     <row r="268" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A268" s="2" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="B268" s="22"/>
       <c r="C268" s="22"/>
       <c r="D268" s="22"/>
       <c r="E268" s="22"/>
       <c r="F268" s="22"/>
       <c r="G268" s="22"/>
       <c r="H268" s="22"/>
       <c r="I268" s="22"/>
       <c r="J268" s="22"/>
       <c r="K268" s="22"/>
     </row>
     <row r="269" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A269" s="12">
         <v>0</v>
       </c>
       <c r="B269" s="12">
         <v>0</v>
       </c>
       <c r="C269" s="12">
         <v>0</v>
       </c>
       <c r="D269" s="12">
         <v>2021</v>
       </c>
       <c r="E269" s="12">
         <v>2024</v>
       </c>
       <c r="F269" s="12">
         <v>2025</v>
       </c>
       <c r="G269" s="13" t="s">
+        <v>120</v>
+      </c>
+      <c r="H269" s="13" t="s">
+        <v>121</v>
+      </c>
+      <c r="I269" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="J269" s="13" t="s">
         <v>116</v>
       </c>
-      <c r="H269" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K269" s="13" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
     </row>
     <row r="270" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A270" s="15" t="s">
         <v>52</v>
       </c>
       <c r="B270" s="22"/>
-      <c r="C270" s="123" t="s">
+      <c r="C270" s="127" t="s">
         <v>68</v>
       </c>
       <c r="D270" s="16">
         <v>22.056506579617633</v>
       </c>
       <c r="E270" s="16">
         <v>19.4551521405917</v>
       </c>
       <c r="F270" s="16">
-        <v>16.147121613477296</v>
+        <v>16.147092781962964</v>
       </c>
       <c r="G270" s="16">
         <v>-12.3502248824252</v>
       </c>
       <c r="H270" s="16">
         <v>1.1414650388064329</v>
       </c>
       <c r="I270" s="16">
-        <v>18.649134984548642</v>
+        <v>17.496305663743673</v>
       </c>
       <c r="J270" s="16">
-        <v>10.343041966664551</v>
+        <v>11.690367352393299</v>
       </c>
       <c r="K270" s="16">
-        <v>-18.642735656255816</v>
+        <v>-10.854068670126518</v>
       </c>
     </row>
     <row r="271" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A271" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B271" s="22"/>
-      <c r="C271" s="123">
+      <c r="C271" s="127">
         <v>0</v>
       </c>
       <c r="D271" s="16">
         <v>30.522991926213262</v>
       </c>
       <c r="E271" s="16">
         <v>42.941358113595932</v>
       </c>
       <c r="F271" s="16">
-        <v>31.525999163670885</v>
+        <v>31.525942872381428</v>
       </c>
       <c r="G271" s="16">
         <v>-22.467568309372851</v>
       </c>
       <c r="H271" s="16">
         <v>10.230069818092137</v>
       </c>
       <c r="I271" s="16">
-        <v>29.273334578082601</v>
+        <v>26.167354170393477</v>
       </c>
       <c r="J271" s="16">
-        <v>40.000393566227061</v>
+        <v>43.438280694451805</v>
       </c>
       <c r="K271" s="16">
-        <v>100.44665368231959</v>
+        <v>121.47899298700806</v>
       </c>
     </row>
     <row r="272" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A272" s="15" t="s">
         <v>54</v>
       </c>
       <c r="B272" s="22"/>
-      <c r="C272" s="123">
+      <c r="C272" s="127">
         <v>0</v>
       </c>
       <c r="D272" s="16">
         <v>28.835305691938331</v>
       </c>
       <c r="E272" s="16">
         <v>24.681492160627815</v>
       </c>
       <c r="F272" s="16">
-        <v>15.694694117642136</v>
+        <v>15.694666093960317</v>
       </c>
       <c r="G272" s="16">
         <v>-32.846018750293752</v>
       </c>
       <c r="H272" s="16">
         <v>-6.082458154057047</v>
       </c>
       <c r="I272" s="16">
-        <v>10.053642866864978</v>
+        <v>10.34385419686242</v>
       </c>
       <c r="J272" s="16">
-        <v>32.414318299978916</v>
+        <v>26.97628082749759</v>
       </c>
       <c r="K272" s="16">
-        <v>372.95539208873191</v>
+        <v>247.95205772129188</v>
       </c>
     </row>
     <row r="273" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A273" s="15" t="s">
         <v>55</v>
       </c>
       <c r="B273" s="22"/>
-      <c r="C273" s="123">
+      <c r="C273" s="127">
         <v>0</v>
       </c>
       <c r="D273" s="16">
         <v>18.585195802230771</v>
       </c>
       <c r="E273" s="16">
         <v>12.921997585184538</v>
       </c>
       <c r="F273" s="16">
-        <v>36.632185105209672</v>
+        <v>36.632298251695275</v>
       </c>
       <c r="G273" s="16">
-        <v>199.38048720889938</v>
+        <v>199.38194647259721</v>
       </c>
       <c r="H273" s="16">
-        <v>29.557799800810059</v>
+        <v>29.557957675702152</v>
       </c>
       <c r="I273" s="16">
-        <v>42.023887570503781</v>
+        <v>45.992485969000434</v>
       </c>
       <c r="J273" s="16">
-        <v>17.242246167129466</v>
+        <v>17.895071125657321</v>
       </c>
       <c r="K273" s="16">
-        <v>-39.812769777158714</v>
+        <v>-48.088178272101366</v>
       </c>
     </row>
     <row r="274" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A274" s="97" t="s">
         <v>70</v>
       </c>
       <c r="B274" s="98"/>
-      <c r="C274" s="139" t="s">
+      <c r="C274" s="122" t="s">
         <v>61</v>
       </c>
       <c r="D274" s="99">
         <v>84.977385711179849</v>
       </c>
       <c r="E274" s="99">
         <v>91.161433427851563</v>
       </c>
       <c r="F274" s="99">
-        <v>88.594573936957516</v>
+        <v>88.594591979222756</v>
       </c>
       <c r="G274" s="99">
-        <v>5.6064201918054533</v>
+        <v>5.606608757825251</v>
       </c>
       <c r="H274" s="99">
-        <v>9.3426620559919691</v>
+        <v>9.3427108652801127</v>
       </c>
       <c r="I274" s="99">
-        <v>82.286325596175899</v>
+        <v>84.675194352484169</v>
       </c>
       <c r="J274" s="99">
-        <v>86.828889322290451</v>
+        <v>88.465322186531978</v>
       </c>
       <c r="K274" s="99">
-        <v>46.692105631026045</v>
+        <v>33.41962799032634</v>
       </c>
     </row>
     <row r="275" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A275" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B275" s="100"/>
-      <c r="C275" s="140">
+      <c r="C275" s="123">
         <v>0</v>
       </c>
       <c r="D275" s="17">
         <v>15.022614288820163</v>
       </c>
       <c r="E275" s="17">
         <v>8.8385665721484248</v>
       </c>
       <c r="F275" s="17">
-        <v>11.405426063042494</v>
+        <v>11.405408020777246</v>
       </c>
       <c r="G275" s="17">
         <v>40.224538372744682</v>
       </c>
       <c r="H275" s="17">
         <v>1.0078676100798045</v>
       </c>
       <c r="I275" s="17">
-        <v>17.713674403824093</v>
+        <v>15.324805647515841</v>
       </c>
       <c r="J275" s="17">
-        <v>13.171110677709555</v>
+        <v>11.534677813468033</v>
       </c>
       <c r="K275" s="17">
-        <v>3.3674751028820524</v>
+        <v>-3.8800896859036391</v>
       </c>
     </row>
     <row r="276" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A276" s="4" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="D276" s="60"/>
     </row>
     <row r="277" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A277" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D277" s="60"/>
     </row>
     <row r="278" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A278" s="4" t="s">
         <v>51</v>
       </c>
       <c r="D278" s="60"/>
     </row>
     <row r="279" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A279" s="20" t="s">
         <v>105</v>
       </c>
       <c r="D279" s="60"/>
     </row>
     <row r="280" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A280" s="101" t="s">
         <v>72</v>
       </c>
       <c r="D280" s="60"/>
     </row>
     <row r="281" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A281" s="122" t="s">
+      <c r="A281" s="124" t="s">
         <v>73</v>
       </c>
-      <c r="B281" s="122">
-[...26 lines deleted...]
-      <c r="K281" s="122">
+      <c r="B281" s="124">
+        <v>0</v>
+      </c>
+      <c r="C281" s="124">
+        <v>0</v>
+      </c>
+      <c r="D281" s="124">
+        <v>0</v>
+      </c>
+      <c r="E281" s="124">
+        <v>0</v>
+      </c>
+      <c r="F281" s="124">
+        <v>0</v>
+      </c>
+      <c r="G281" s="124">
+        <v>0</v>
+      </c>
+      <c r="H281" s="124">
+        <v>0</v>
+      </c>
+      <c r="I281" s="124">
+        <v>0</v>
+      </c>
+      <c r="J281" s="124">
+        <v>0</v>
+      </c>
+      <c r="K281" s="124">
         <v>0</v>
       </c>
     </row>
     <row r="282" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A282" s="122" t="s">
+      <c r="A282" s="124" t="s">
         <v>74</v>
       </c>
-      <c r="B282" s="122">
-[...26 lines deleted...]
-      <c r="K282" s="122">
+      <c r="B282" s="124">
+        <v>0</v>
+      </c>
+      <c r="C282" s="124">
+        <v>0</v>
+      </c>
+      <c r="D282" s="124">
+        <v>0</v>
+      </c>
+      <c r="E282" s="124">
+        <v>0</v>
+      </c>
+      <c r="F282" s="124">
+        <v>0</v>
+      </c>
+      <c r="G282" s="124">
+        <v>0</v>
+      </c>
+      <c r="H282" s="124">
+        <v>0</v>
+      </c>
+      <c r="I282" s="124">
+        <v>0</v>
+      </c>
+      <c r="J282" s="124">
+        <v>0</v>
+      </c>
+      <c r="K282" s="124">
         <v>0</v>
       </c>
     </row>
     <row r="283" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A283" s="122" t="s">
+      <c r="A283" s="124" t="s">
         <v>75</v>
       </c>
-      <c r="B283" s="122">
-[...26 lines deleted...]
-      <c r="K283" s="122">
+      <c r="B283" s="124">
+        <v>0</v>
+      </c>
+      <c r="C283" s="124">
+        <v>0</v>
+      </c>
+      <c r="D283" s="124">
+        <v>0</v>
+      </c>
+      <c r="E283" s="124">
+        <v>0</v>
+      </c>
+      <c r="F283" s="124">
+        <v>0</v>
+      </c>
+      <c r="G283" s="124">
+        <v>0</v>
+      </c>
+      <c r="H283" s="124">
+        <v>0</v>
+      </c>
+      <c r="I283" s="124">
+        <v>0</v>
+      </c>
+      <c r="J283" s="124">
+        <v>0</v>
+      </c>
+      <c r="K283" s="124">
         <v>0</v>
       </c>
     </row>
     <row r="284" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A284" s="122" t="s">
+      <c r="A284" s="124" t="s">
         <v>76</v>
       </c>
-      <c r="B284" s="122">
-[...26 lines deleted...]
-      <c r="K284" s="122">
+      <c r="B284" s="124">
+        <v>0</v>
+      </c>
+      <c r="C284" s="124">
+        <v>0</v>
+      </c>
+      <c r="D284" s="124">
+        <v>0</v>
+      </c>
+      <c r="E284" s="124">
+        <v>0</v>
+      </c>
+      <c r="F284" s="124">
+        <v>0</v>
+      </c>
+      <c r="G284" s="124">
+        <v>0</v>
+      </c>
+      <c r="H284" s="124">
+        <v>0</v>
+      </c>
+      <c r="I284" s="124">
+        <v>0</v>
+      </c>
+      <c r="J284" s="124">
+        <v>0</v>
+      </c>
+      <c r="K284" s="124">
         <v>0</v>
       </c>
     </row>
     <row r="285" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A285" s="46"/>
       <c r="B285" s="46"/>
       <c r="C285" s="46"/>
       <c r="D285" s="46"/>
       <c r="E285" s="46"/>
       <c r="F285" s="83"/>
       <c r="G285" s="83"/>
       <c r="H285" s="46"/>
       <c r="I285" s="46"/>
       <c r="J285" s="46"/>
       <c r="K285" s="46"/>
     </row>
     <row r="286" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A286" s="46"/>
       <c r="B286" s="46"/>
       <c r="C286" s="46"/>
       <c r="D286" s="46"/>
       <c r="E286" s="46"/>
       <c r="F286" s="83"/>
       <c r="G286" s="83"/>
       <c r="H286" s="46"/>
       <c r="I286" s="46"/>
       <c r="J286" s="46"/>
       <c r="K286" s="46"/>
     </row>
     <row r="287" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A287" s="46"/>
       <c r="B287" s="46"/>
       <c r="C287" s="46"/>
       <c r="D287" s="46"/>
       <c r="E287" s="46"/>
       <c r="F287" s="83"/>
       <c r="G287" s="83"/>
       <c r="H287" s="46"/>
       <c r="I287" s="46"/>
       <c r="J287" s="46"/>
       <c r="K287" s="46"/>
     </row>
     <row r="288" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A288" s="2" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="B288" s="22"/>
       <c r="C288" s="22"/>
       <c r="D288" s="22"/>
       <c r="E288" s="22"/>
       <c r="F288" s="22"/>
       <c r="G288" s="22"/>
       <c r="H288" s="22"/>
       <c r="I288" s="22"/>
       <c r="J288" s="22"/>
       <c r="K288" s="22"/>
     </row>
     <row r="289" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A289" s="12">
         <v>0</v>
       </c>
       <c r="B289" s="12"/>
       <c r="C289" s="12"/>
       <c r="D289" s="24">
         <v>0</v>
       </c>
       <c r="E289" s="12">
         <v>2021</v>
       </c>
       <c r="F289" s="12">
         <v>2022</v>
       </c>
       <c r="G289" s="12">
         <v>2023</v>
       </c>
       <c r="H289" s="12">
         <v>2024</v>
       </c>
       <c r="I289" s="12">
         <v>2025</v>
       </c>
       <c r="J289" s="13" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="K289" s="13" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
     </row>
     <row r="290" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A290" s="47" t="s">
         <v>65</v>
       </c>
       <c r="B290" s="102"/>
       <c r="C290" s="102"/>
-      <c r="D290" s="129" t="s">
+      <c r="D290" s="126" t="s">
         <v>47</v>
       </c>
       <c r="E290" s="103">
         <v>17.38513444589373</v>
       </c>
       <c r="F290" s="103">
         <v>15.048916489918925</v>
       </c>
       <c r="G290" s="103">
         <v>17.351725561988516</v>
       </c>
       <c r="H290" s="103">
         <v>15.822352124917996</v>
       </c>
       <c r="I290" s="103">
-        <v>14.915922636881829</v>
+        <v>14.914148704974991</v>
       </c>
       <c r="J290" s="104">
-        <v>-7.3004439526726177</v>
+        <v>-7.3183079922351775</v>
       </c>
       <c r="K290" s="104">
-        <v>0.59112859680194862</v>
+        <v>0.58628204237574089</v>
       </c>
     </row>
     <row r="291" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A291" s="15" t="s">
         <v>77</v>
       </c>
       <c r="B291" s="22"/>
       <c r="C291" s="22"/>
-      <c r="D291" s="130">
+      <c r="D291" s="141">
         <v>0</v>
       </c>
       <c r="E291" s="60">
         <v>9.6253572492532651E-4</v>
       </c>
       <c r="F291" s="60">
         <v>0</v>
       </c>
       <c r="G291" s="60">
         <v>3.4361008377811197E-2</v>
       </c>
       <c r="H291" s="60">
         <v>4.1318204713465749E-2</v>
       </c>
       <c r="I291" s="60">
-        <v>6.8279454191638581E-4</v>
+        <v>6.8284492839016135E-4</v>
       </c>
       <c r="J291" s="16">
         <v>-98.375023161015378</v>
       </c>
       <c r="K291" s="16">
         <v>-4.0798256501800694</v>
       </c>
     </row>
     <row r="292" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A292" s="15" t="s">
         <v>64</v>
       </c>
       <c r="B292" s="22"/>
       <c r="C292" s="22"/>
-      <c r="D292" s="130">
+      <c r="D292" s="141">
         <v>0</v>
       </c>
       <c r="E292" s="60">
         <v>79.202341627676262</v>
       </c>
       <c r="F292" s="60">
         <v>82.136163848659493</v>
       </c>
       <c r="G292" s="60">
         <v>78.433960112521106</v>
       </c>
       <c r="H292" s="60">
         <v>80.163119198983452</v>
       </c>
       <c r="I292" s="60">
-        <v>79.952468676235938</v>
+        <v>79.945348216771237</v>
       </c>
       <c r="J292" s="16">
-        <v>-1.9255575374502569</v>
+        <v>-1.9415280903077075</v>
       </c>
       <c r="K292" s="16">
-        <v>4.7647371495291413</v>
+        <v>4.7604718870621898</v>
       </c>
     </row>
     <row r="293" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A293" s="15" t="s">
         <v>63</v>
       </c>
       <c r="B293" s="22"/>
       <c r="C293" s="22"/>
-      <c r="D293" s="130">
+      <c r="D293" s="141">
         <v>0</v>
       </c>
       <c r="E293" s="60">
         <v>3.3824000887762677</v>
       </c>
       <c r="F293" s="60">
         <v>2.7194939725395693</v>
       </c>
       <c r="G293" s="60">
         <v>3.8755527887246886</v>
       </c>
       <c r="H293" s="60">
         <v>3.6102730046211855</v>
       </c>
       <c r="I293" s="60">
-        <v>4.862212632383117</v>
+        <v>4.8710871438106897</v>
       </c>
       <c r="J293" s="16">
-        <v>32.431860647483767</v>
+        <v>32.66378544874209</v>
       </c>
       <c r="K293" s="16">
-        <v>14.444231250183549</v>
+        <v>14.494304250087753</v>
       </c>
     </row>
     <row r="294" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A294" s="1" t="s">
         <v>78</v>
       </c>
       <c r="B294" s="73"/>
       <c r="C294" s="73"/>
-      <c r="D294" s="131">
+      <c r="D294" s="142">
         <v>0</v>
       </c>
       <c r="E294" s="105">
-        <v>2.9161301928810408E-2</v>
+        <v>2.9161301928794615E-2</v>
       </c>
       <c r="F294" s="105">
-        <v>9.5425688882011916E-2</v>
+        <v>9.542568888200631E-2</v>
       </c>
       <c r="G294" s="105">
-        <v>0.3044005283878794</v>
+        <v>0.30440052838787895</v>
       </c>
       <c r="H294" s="105">
-        <v>0.36293746676389577</v>
+        <v>0.36293746676389876</v>
       </c>
       <c r="I294" s="105">
-        <v>0.26871325995720236</v>
+        <v>0.2687330895146971</v>
       </c>
       <c r="J294" s="17">
-        <v>-27.195894280102717</v>
+        <v>-27.195894280103296</v>
       </c>
       <c r="K294" s="17">
-        <v>82.100949685480472</v>
+        <v>82.100949685505114</v>
       </c>
     </row>
     <row r="295" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A295" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F295" s="60"/>
       <c r="G295" s="60"/>
       <c r="H295" s="60"/>
       <c r="I295" s="60"/>
       <c r="J295" s="60"/>
       <c r="K295" s="60"/>
     </row>
     <row r="296" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A296" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B296" s="84"/>
       <c r="C296" s="84"/>
       <c r="D296" s="84"/>
       <c r="E296" s="84"/>
       <c r="F296" s="84"/>
       <c r="G296" s="84"/>
       <c r="H296" s="84"/>
       <c r="I296" s="84"/>
@@ -8816,247 +8848,247 @@
       <c r="K299" s="85"/>
     </row>
     <row r="300" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A300" s="101" t="s">
         <v>79</v>
       </c>
       <c r="B300" s="84"/>
       <c r="C300" s="84"/>
       <c r="D300" s="84"/>
       <c r="E300" s="84"/>
       <c r="F300" s="84"/>
       <c r="G300" s="84"/>
       <c r="H300" s="84"/>
       <c r="I300" s="84"/>
       <c r="J300" s="84"/>
       <c r="K300" s="84"/>
     </row>
     <row r="301" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A301" s="46"/>
     </row>
     <row r="302" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A302" s="46"/>
     </row>
     <row r="303" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A303" s="2" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="B303" s="22"/>
       <c r="C303" s="22"/>
       <c r="D303" s="22"/>
       <c r="E303" s="22"/>
       <c r="F303" s="22"/>
       <c r="G303" s="22"/>
       <c r="H303" s="22"/>
       <c r="I303" s="22"/>
       <c r="J303" s="22"/>
       <c r="K303" s="22"/>
     </row>
     <row r="304" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A304" s="12">
         <v>0</v>
       </c>
       <c r="B304" s="12"/>
       <c r="C304" s="12"/>
       <c r="D304" s="24">
         <v>0</v>
       </c>
       <c r="E304" s="12">
         <v>2021</v>
       </c>
       <c r="F304" s="12">
         <v>2022</v>
       </c>
       <c r="G304" s="12">
         <v>2023</v>
       </c>
       <c r="H304" s="12">
         <v>2024</v>
       </c>
       <c r="I304" s="12">
         <v>2025</v>
       </c>
       <c r="J304" s="13" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="K304" s="13" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
     </row>
     <row r="305" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A305" s="47" t="s">
         <v>65</v>
       </c>
       <c r="B305" s="102"/>
       <c r="C305" s="102"/>
-      <c r="D305" s="129" t="s">
+      <c r="D305" s="126" t="s">
         <v>47</v>
       </c>
       <c r="E305" s="103">
         <v>23.814002737721889</v>
       </c>
       <c r="F305" s="103">
         <v>25.757303566365021</v>
       </c>
       <c r="G305" s="103">
         <v>20.491353235394307</v>
       </c>
       <c r="H305" s="103">
         <v>27.224193527334666</v>
       </c>
       <c r="I305" s="103">
-        <v>19.762470961410809</v>
+        <v>19.763054501072901</v>
       </c>
       <c r="J305" s="104">
-        <v>-21.006030818259912</v>
+        <v>-21.002812744512632</v>
       </c>
       <c r="K305" s="104">
-        <v>3.316398313927893</v>
+        <v>3.3174505294115697</v>
       </c>
     </row>
     <row r="306" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A306" s="15" t="s">
         <v>77</v>
       </c>
       <c r="B306" s="22"/>
       <c r="C306" s="22"/>
-      <c r="D306" s="130">
+      <c r="D306" s="141">
         <v>0</v>
       </c>
       <c r="E306" s="60">
         <v>0</v>
       </c>
       <c r="F306" s="60">
         <v>0</v>
       </c>
       <c r="G306" s="60">
         <v>2.8207710797007977E-3</v>
       </c>
       <c r="H306" s="60">
         <v>0</v>
       </c>
       <c r="I306" s="60">
-        <v>0.1953825234633827</v>
+        <v>0.1953803332063509</v>
       </c>
       <c r="J306" s="16" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="K306" s="16" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
     </row>
     <row r="307" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A307" s="15" t="s">
         <v>64</v>
       </c>
       <c r="B307" s="22"/>
       <c r="C307" s="22"/>
-      <c r="D307" s="130">
+      <c r="D307" s="141">
         <v>0</v>
       </c>
       <c r="E307" s="60">
         <v>69.375242830157973</v>
       </c>
       <c r="F307" s="60">
         <v>66.048942086267303</v>
       </c>
       <c r="G307" s="60">
         <v>70.058236972050011</v>
       </c>
       <c r="H307" s="60">
         <v>69.125948845154952</v>
       </c>
       <c r="I307" s="60">
-        <v>75.582873564409255</v>
+        <v>75.582026273068294</v>
       </c>
       <c r="J307" s="16">
         <v>18.984395458137694</v>
       </c>
       <c r="K307" s="16">
         <v>10.591504750904512</v>
       </c>
     </row>
     <row r="308" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A308" s="15" t="s">
         <v>63</v>
       </c>
       <c r="B308" s="22"/>
       <c r="C308" s="22"/>
-      <c r="D308" s="130">
+      <c r="D308" s="141">
         <v>0</v>
       </c>
       <c r="E308" s="60">
         <v>6.8049523104941292</v>
       </c>
       <c r="F308" s="60">
         <v>8.0050407570896152</v>
       </c>
       <c r="G308" s="60">
         <v>9.2462831526158347</v>
       </c>
       <c r="H308" s="60">
         <v>3.4288838012700142</v>
       </c>
       <c r="I308" s="60">
-        <v>4.2152343570031467</v>
+        <v>4.215187103817307</v>
       </c>
       <c r="J308" s="16">
         <v>33.775527526528023</v>
       </c>
       <c r="K308" s="16">
         <v>-3.967948557150891</v>
       </c>
     </row>
     <row r="309" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A309" s="1" t="s">
         <v>78</v>
       </c>
       <c r="B309" s="73"/>
       <c r="C309" s="73"/>
-      <c r="D309" s="131">
+      <c r="D309" s="142">
         <v>0</v>
       </c>
       <c r="E309" s="105">
-        <v>5.8021216260168047E-3</v>
+        <v>5.802121626021027E-3</v>
       </c>
       <c r="F309" s="105">
-        <v>0.18871359027805942</v>
+        <v>0.18871359027806864</v>
       </c>
       <c r="G309" s="105">
-        <v>0.20130586886014881</v>
+        <v>0.20130586886015989</v>
       </c>
       <c r="H309" s="105">
-        <v>0.22097382624037606</v>
+        <v>0.22097382624037126</v>
       </c>
       <c r="I309" s="105">
-        <v>0.24403859371340339</v>
+        <v>0.24435178883515304</v>
       </c>
       <c r="J309" s="17">
-        <v>20.178116365774518</v>
+        <v>20.333699938303056</v>
       </c>
       <c r="K309" s="17">
-        <v>175.66711926232529</v>
+        <v>175.75629620739423</v>
       </c>
     </row>
     <row r="310" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A310" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F310" s="60"/>
       <c r="G310" s="60"/>
       <c r="H310" s="60"/>
       <c r="I310" s="60"/>
       <c r="J310" s="60"/>
       <c r="K310" s="60"/>
     </row>
     <row r="311" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A311" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B311" s="84"/>
       <c r="C311" s="84"/>
       <c r="D311" s="84"/>
       <c r="E311" s="84"/>
       <c r="F311" s="84"/>
       <c r="G311" s="84"/>
       <c r="H311" s="84"/>
       <c r="I311" s="84"/>
@@ -9099,90 +9131,90 @@
       <c r="K314" s="85"/>
     </row>
     <row r="315" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A315" s="101" t="s">
         <v>79</v>
       </c>
       <c r="B315" s="84"/>
       <c r="C315" s="84"/>
       <c r="D315" s="84"/>
       <c r="E315" s="84"/>
       <c r="F315" s="84"/>
       <c r="G315" s="84"/>
       <c r="H315" s="84"/>
       <c r="I315" s="84"/>
       <c r="J315" s="84"/>
       <c r="K315" s="84"/>
     </row>
     <row r="316" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A316" s="82"/>
     </row>
     <row r="317" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A317" s="82"/>
     </row>
     <row r="318" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A318" s="2" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="B318" s="8"/>
       <c r="C318" s="8"/>
       <c r="D318" s="8"/>
       <c r="E318" s="8"/>
       <c r="F318" s="8"/>
       <c r="G318" s="8"/>
       <c r="H318" s="8"/>
       <c r="I318" s="8"/>
       <c r="J318" s="8"/>
       <c r="K318" s="9"/>
     </row>
     <row r="319" spans="1:11" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A319" s="11">
         <v>0</v>
       </c>
       <c r="B319" s="11"/>
       <c r="C319" s="11"/>
       <c r="D319" s="11"/>
       <c r="E319" s="12">
         <v>2021</v>
       </c>
       <c r="F319" s="12">
         <v>2022</v>
       </c>
       <c r="G319" s="12">
         <v>2023</v>
       </c>
       <c r="H319" s="12">
         <v>2024</v>
       </c>
       <c r="I319" s="12">
         <v>2025</v>
       </c>
       <c r="J319" s="13" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="K319" s="13" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
     </row>
     <row r="320" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A320" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B320" s="15"/>
       <c r="C320" s="15"/>
       <c r="D320" s="15"/>
       <c r="E320" s="16">
         <v>33.92</v>
       </c>
       <c r="F320" s="16">
         <v>86.8</v>
       </c>
       <c r="G320" s="16">
         <v>111.03</v>
       </c>
       <c r="H320" s="16">
         <v>157.22</v>
       </c>
       <c r="I320" s="16">
         <v>152.68</v>
       </c>
       <c r="J320" s="16">
@@ -9333,293 +9365,293 @@
       <c r="D327" s="46"/>
       <c r="E327" s="46"/>
       <c r="F327" s="46"/>
       <c r="G327" s="46"/>
       <c r="H327" s="46"/>
       <c r="I327" s="46"/>
       <c r="J327" s="46"/>
       <c r="K327" s="46"/>
     </row>
     <row r="328" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A328" s="20" t="s">
         <v>105</v>
       </c>
       <c r="B328" s="46"/>
       <c r="C328" s="46"/>
       <c r="D328" s="46"/>
       <c r="E328" s="46"/>
       <c r="F328" s="46"/>
       <c r="G328" s="46"/>
       <c r="H328" s="46"/>
       <c r="I328" s="46"/>
       <c r="J328" s="46"/>
       <c r="K328" s="46"/>
     </row>
     <row r="329" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A329" s="121" t="s">
-[...29 lines deleted...]
-      <c r="K329" s="121">
+      <c r="A329" s="133" t="s">
+        <v>136</v>
+      </c>
+      <c r="B329" s="133">
+        <v>0</v>
+      </c>
+      <c r="C329" s="133">
+        <v>0</v>
+      </c>
+      <c r="D329" s="133">
+        <v>0</v>
+      </c>
+      <c r="E329" s="133">
+        <v>0</v>
+      </c>
+      <c r="F329" s="133">
+        <v>0</v>
+      </c>
+      <c r="G329" s="133">
+        <v>0</v>
+      </c>
+      <c r="H329" s="133">
+        <v>0</v>
+      </c>
+      <c r="I329" s="133">
+        <v>0</v>
+      </c>
+      <c r="J329" s="133">
+        <v>0</v>
+      </c>
+      <c r="K329" s="133">
         <v>0</v>
       </c>
     </row>
     <row r="330" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A330" s="46"/>
       <c r="B330" s="46"/>
       <c r="C330" s="46"/>
       <c r="D330" s="46"/>
       <c r="E330" s="46"/>
       <c r="F330" s="46"/>
       <c r="G330" s="46"/>
       <c r="H330" s="46"/>
       <c r="I330" s="46"/>
       <c r="J330" s="46"/>
       <c r="K330" s="46"/>
     </row>
     <row r="331" spans="1:11" s="10" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A331" s="2" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="B331" s="37"/>
       <c r="C331" s="37"/>
       <c r="D331" s="37"/>
       <c r="E331" s="37"/>
       <c r="F331" s="37"/>
       <c r="G331" s="37"/>
       <c r="H331" s="37"/>
       <c r="I331" s="37"/>
       <c r="J331" s="37"/>
       <c r="K331" s="37"/>
     </row>
     <row r="332" spans="1:11" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A332" s="23"/>
       <c r="B332" s="23"/>
       <c r="C332" s="23"/>
       <c r="D332" s="24"/>
       <c r="E332" s="12"/>
       <c r="F332" s="12"/>
       <c r="G332" s="12">
         <v>2021</v>
       </c>
       <c r="H332" s="12">
         <v>2022</v>
       </c>
       <c r="I332" s="12">
         <v>2023</v>
       </c>
       <c r="J332" s="13">
         <v>2024</v>
       </c>
       <c r="K332" s="13">
         <v>2025</v>
       </c>
     </row>
     <row r="333" spans="1:11" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A333" s="125" t="s">
-[...5 lines deleted...]
-      <c r="E333" s="125"/>
+      <c r="A333" s="140" t="s">
+        <v>124</v>
+      </c>
+      <c r="B333" s="140"/>
+      <c r="C333" s="140"/>
+      <c r="D333" s="140"/>
+      <c r="E333" s="140"/>
       <c r="F333" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G333" s="27">
         <v>42</v>
       </c>
       <c r="H333" s="27">
         <v>35</v>
       </c>
       <c r="I333" s="27">
         <v>31</v>
       </c>
       <c r="J333" s="27">
         <v>28</v>
       </c>
       <c r="K333" s="27">
         <v>31</v>
       </c>
     </row>
     <row r="334" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A334" s="126"/>
-[...3 lines deleted...]
-      <c r="E334" s="126"/>
+      <c r="A334" s="138"/>
+      <c r="B334" s="138"/>
+      <c r="C334" s="138"/>
+      <c r="D334" s="138"/>
+      <c r="E334" s="138"/>
       <c r="F334" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G334" s="28">
         <v>0.12109199850348568</v>
       </c>
       <c r="H334" s="28">
         <v>0.1930599399957251</v>
       </c>
       <c r="I334" s="28">
         <v>0.20805709193039054</v>
       </c>
       <c r="J334" s="28">
         <v>0.27116270365876483</v>
       </c>
       <c r="K334" s="28">
         <v>0.25235195726478776</v>
       </c>
     </row>
     <row r="335" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A335" s="127" t="s">
-[...5 lines deleted...]
-      <c r="E335" s="127"/>
+      <c r="A335" s="135" t="s">
+        <v>125</v>
+      </c>
+      <c r="B335" s="135"/>
+      <c r="C335" s="135"/>
+      <c r="D335" s="135"/>
+      <c r="E335" s="135"/>
       <c r="F335" s="29" t="s">
         <v>21</v>
       </c>
       <c r="G335" s="30">
         <v>27</v>
       </c>
       <c r="H335" s="30">
         <v>21</v>
       </c>
       <c r="I335" s="30">
         <v>18</v>
       </c>
       <c r="J335" s="30">
         <v>19</v>
       </c>
       <c r="K335" s="30">
         <v>20</v>
       </c>
     </row>
     <row r="336" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A336" s="128"/>
-[...3 lines deleted...]
-      <c r="E336" s="128"/>
+      <c r="A336" s="136"/>
+      <c r="B336" s="136"/>
+      <c r="C336" s="136"/>
+      <c r="D336" s="136"/>
+      <c r="E336" s="136"/>
       <c r="F336" s="31" t="s">
         <v>30</v>
       </c>
       <c r="G336" s="32">
         <v>0.4414635240475695</v>
       </c>
       <c r="H336" s="32">
         <v>0.77309177538403762</v>
       </c>
       <c r="I336" s="32">
         <v>0.87687875876421639</v>
       </c>
       <c r="J336" s="32">
         <v>0.76256091426084316</v>
       </c>
       <c r="K336" s="32">
         <v>0.72965224112695004</v>
       </c>
     </row>
     <row r="337" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A337" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B337" s="33"/>
       <c r="C337" s="34"/>
     </row>
     <row r="338" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A338" s="4" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="342" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A342" s="2" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="B342" s="8"/>
       <c r="C342" s="8"/>
       <c r="D342" s="8"/>
       <c r="E342" s="8"/>
       <c r="F342" s="8"/>
       <c r="G342" s="8"/>
       <c r="H342" s="8"/>
       <c r="I342" s="8"/>
       <c r="J342" s="8"/>
       <c r="K342" s="9"/>
     </row>
     <row r="343" spans="1:11" s="14" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A343" s="11">
         <v>0</v>
       </c>
       <c r="B343" s="11"/>
       <c r="C343" s="11"/>
       <c r="D343" s="11"/>
       <c r="E343" s="12">
         <v>2021</v>
       </c>
       <c r="F343" s="12">
         <v>2022</v>
       </c>
       <c r="G343" s="12">
         <v>2023</v>
       </c>
       <c r="H343" s="12">
         <v>2024</v>
       </c>
       <c r="I343" s="12">
         <v>2025</v>
       </c>
       <c r="J343" s="13" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="K343" s="13" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
     </row>
     <row r="344" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A344" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B344" s="15"/>
       <c r="C344" s="15"/>
       <c r="D344" s="15"/>
       <c r="E344" s="16">
         <v>353.99</v>
       </c>
       <c r="F344" s="16">
         <v>457.54</v>
       </c>
       <c r="G344" s="16">
         <v>479.83</v>
       </c>
       <c r="H344" s="16">
         <v>549.08000000000004</v>
       </c>
       <c r="I344" s="16">
         <v>537.97</v>
       </c>
       <c r="J344" s="16">
@@ -9715,759 +9747,829 @@
       <c r="K347" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="348" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A348" s="4" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="349" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A349" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="350" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A350" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="351" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A351" s="4" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="352" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A352" s="121" t="s">
+      <c r="A352" s="133" t="s">
         <v>66</v>
       </c>
-      <c r="B352" s="121"/>
-[...8 lines deleted...]
-      <c r="K352" s="121"/>
+      <c r="B352" s="133"/>
+      <c r="C352" s="133"/>
+      <c r="D352" s="133"/>
+      <c r="E352" s="133"/>
+      <c r="F352" s="133"/>
+      <c r="G352" s="133"/>
+      <c r="H352" s="133"/>
+      <c r="I352" s="133"/>
+      <c r="J352" s="133"/>
+      <c r="K352" s="133"/>
     </row>
     <row r="353" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A353" s="121" t="s">
-[...29 lines deleted...]
-      <c r="K353" s="121">
+      <c r="A353" s="133" t="s">
+        <v>136</v>
+      </c>
+      <c r="B353" s="133">
+        <v>0</v>
+      </c>
+      <c r="C353" s="133">
+        <v>0</v>
+      </c>
+      <c r="D353" s="133">
+        <v>0</v>
+      </c>
+      <c r="E353" s="133">
+        <v>0</v>
+      </c>
+      <c r="F353" s="133">
+        <v>0</v>
+      </c>
+      <c r="G353" s="133">
+        <v>0</v>
+      </c>
+      <c r="H353" s="133">
+        <v>0</v>
+      </c>
+      <c r="I353" s="133">
+        <v>0</v>
+      </c>
+      <c r="J353" s="133">
+        <v>0</v>
+      </c>
+      <c r="K353" s="133">
         <v>0</v>
       </c>
     </row>
     <row r="354" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A354" s="46"/>
       <c r="B354" s="46"/>
       <c r="C354" s="46"/>
       <c r="D354" s="46"/>
       <c r="E354" s="46"/>
       <c r="F354" s="46"/>
       <c r="G354" s="46"/>
       <c r="H354" s="46"/>
       <c r="I354" s="46"/>
       <c r="J354" s="46"/>
       <c r="K354" s="46"/>
     </row>
     <row r="355" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A355" s="2" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="B355" s="37"/>
       <c r="C355" s="37"/>
       <c r="D355" s="37"/>
       <c r="E355" s="37"/>
       <c r="F355" s="37"/>
       <c r="G355" s="37"/>
       <c r="H355" s="37"/>
       <c r="I355" s="37"/>
       <c r="J355" s="37"/>
       <c r="K355" s="37"/>
     </row>
     <row r="356" spans="1:11" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A356" s="23">
         <v>0</v>
       </c>
       <c r="B356" s="23">
         <v>0</v>
       </c>
       <c r="C356" s="23">
         <v>0</v>
       </c>
       <c r="D356" s="24"/>
       <c r="E356" s="12"/>
       <c r="F356" s="12">
         <v>0</v>
       </c>
       <c r="G356" s="12">
         <v>2021</v>
       </c>
       <c r="H356" s="12">
         <v>2022</v>
       </c>
       <c r="I356" s="12">
         <v>2023</v>
       </c>
       <c r="J356" s="13">
         <v>2024</v>
       </c>
       <c r="K356" s="13">
         <v>2025</v>
       </c>
     </row>
     <row r="357" spans="1:11" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A357" s="125" t="s">
-[...5 lines deleted...]
-      <c r="E357" s="125"/>
+      <c r="A357" s="140" t="s">
+        <v>124</v>
+      </c>
+      <c r="B357" s="140"/>
+      <c r="C357" s="140"/>
+      <c r="D357" s="140"/>
+      <c r="E357" s="140"/>
       <c r="F357" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G357" s="27">
         <v>31</v>
       </c>
       <c r="H357" s="27">
         <v>30</v>
       </c>
       <c r="I357" s="27">
         <v>32</v>
       </c>
       <c r="J357" s="27">
         <v>29</v>
       </c>
       <c r="K357" s="27">
         <v>31</v>
       </c>
     </row>
     <row r="358" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A358" s="126">
-[...9 lines deleted...]
-      <c r="E358" s="126"/>
+      <c r="A358" s="138">
+        <v>0</v>
+      </c>
+      <c r="B358" s="138">
+        <v>0</v>
+      </c>
+      <c r="C358" s="138">
+        <v>0</v>
+      </c>
+      <c r="D358" s="138"/>
+      <c r="E358" s="138"/>
       <c r="F358" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G358" s="28">
         <v>0.39276419158690873</v>
       </c>
       <c r="H358" s="28">
         <v>0.37824298470204953</v>
       </c>
       <c r="I358" s="28">
         <v>0.37568194772412672</v>
       </c>
       <c r="J358" s="28">
         <v>0.41176248260950687</v>
       </c>
       <c r="K358" s="28">
         <v>0.39957942291868792</v>
       </c>
     </row>
     <row r="359" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A359" s="127" t="s">
-[...5 lines deleted...]
-      <c r="E359" s="127"/>
+      <c r="A359" s="135" t="s">
+        <v>125</v>
+      </c>
+      <c r="B359" s="135"/>
+      <c r="C359" s="135"/>
+      <c r="D359" s="135"/>
+      <c r="E359" s="135"/>
       <c r="F359" s="29" t="s">
         <v>21</v>
       </c>
       <c r="G359" s="30">
         <v>43</v>
       </c>
       <c r="H359" s="30">
         <v>37</v>
       </c>
       <c r="I359" s="30">
         <v>38</v>
       </c>
       <c r="J359" s="30">
         <v>37</v>
       </c>
       <c r="K359" s="30">
         <v>37</v>
       </c>
     </row>
     <row r="360" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A360" s="128">
-[...9 lines deleted...]
-      <c r="E360" s="128"/>
+      <c r="A360" s="136">
+        <v>0</v>
+      </c>
+      <c r="B360" s="136">
+        <v>0</v>
+      </c>
+      <c r="C360" s="136">
+        <v>0</v>
+      </c>
+      <c r="D360" s="136"/>
+      <c r="E360" s="136"/>
       <c r="F360" s="31" t="s">
         <v>30</v>
       </c>
       <c r="G360" s="32">
         <v>0.13343682563326759</v>
       </c>
       <c r="H360" s="32">
         <v>0.20761992222739123</v>
       </c>
       <c r="I360" s="32">
         <v>0.25035333297429951</v>
       </c>
       <c r="J360" s="32">
         <v>0.21704619084920018</v>
       </c>
       <c r="K360" s="32">
         <v>0.21107868565985183</v>
       </c>
     </row>
     <row r="361" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A361" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B361" s="35"/>
-      <c r="C361" s="118"/>
+      <c r="C361" s="119"/>
       <c r="D361" s="46"/>
       <c r="E361" s="46"/>
       <c r="F361" s="46"/>
       <c r="G361" s="46"/>
       <c r="H361" s="46"/>
       <c r="I361" s="46"/>
       <c r="J361" s="46"/>
       <c r="K361" s="46"/>
     </row>
     <row r="362" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A362" s="4" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="364" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A364" s="2" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="B364" s="8"/>
       <c r="C364" s="8"/>
       <c r="D364" s="8"/>
       <c r="E364" s="8"/>
       <c r="F364" s="8"/>
       <c r="G364" s="8"/>
       <c r="H364" s="8"/>
       <c r="I364" s="8"/>
       <c r="J364" s="8"/>
       <c r="K364" s="9"/>
     </row>
     <row r="365" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A365" s="11">
         <v>0</v>
       </c>
-      <c r="B365" s="12"/>
-[...1 lines deleted...]
-      <c r="D365" s="12"/>
+      <c r="B365" s="12">
+        <v>2021</v>
+      </c>
+      <c r="C365" s="12">
+        <v>2022</v>
+      </c>
+      <c r="D365" s="12">
+        <v>2023</v>
+      </c>
       <c r="E365" s="12">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="F365" s="12">
-        <v>2022</v>
-[...7 lines deleted...]
-      <c r="I365" s="12">
         <v>2025</v>
       </c>
+      <c r="G365" s="13" t="s">
+        <v>144</v>
+      </c>
+      <c r="H365" s="13" t="s">
+        <v>189</v>
+      </c>
+      <c r="I365" s="13" t="s">
+        <v>111</v>
+      </c>
       <c r="J365" s="13" t="s">
-        <v>140</v>
+        <v>112</v>
       </c>
       <c r="K365" s="13" t="s">
-        <v>186</v>
+        <v>147</v>
       </c>
     </row>
     <row r="366" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A366" s="15" t="s">
         <v>35</v>
       </c>
-      <c r="B366" s="16"/>
-[...1 lines deleted...]
-      <c r="D366" s="16"/>
+      <c r="B366" s="16">
+        <v>-195.51000000000002</v>
+      </c>
+      <c r="C366" s="16">
+        <v>23.25</v>
+      </c>
+      <c r="D366" s="16">
+        <v>43.65</v>
+      </c>
       <c r="E366" s="16">
-        <v>-195.51000000000002</v>
+        <v>38.83</v>
       </c>
       <c r="F366" s="16">
-        <v>23.25</v>
+        <v>21.580000000000002</v>
       </c>
       <c r="G366" s="16">
-        <v>43.65</v>
+        <v>-17.249999999999996</v>
       </c>
       <c r="H366" s="16">
-        <v>38.83</v>
+        <v>-13.640000000000004</v>
       </c>
       <c r="I366" s="16">
-        <v>21.580000000000002</v>
+        <v>10.19</v>
       </c>
       <c r="J366" s="16">
-        <v>-17.249999999999996</v>
+        <v>15.31</v>
       </c>
       <c r="K366" s="16">
-        <v>-13.640000000000004</v>
+        <v>5.120000000000001</v>
       </c>
     </row>
     <row r="367" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A367" s="15" t="s">
         <v>36</v>
       </c>
-      <c r="B367" s="16"/>
-[...1 lines deleted...]
-      <c r="D367" s="16"/>
+      <c r="B367" s="16">
+        <v>5.52</v>
+      </c>
+      <c r="C367" s="16">
+        <v>43.650000000000006</v>
+      </c>
+      <c r="D367" s="16">
+        <v>26.900000000000002</v>
+      </c>
       <c r="E367" s="16">
-        <v>5.52</v>
+        <v>4.2899999999999991</v>
       </c>
       <c r="F367" s="16">
-        <v>43.650000000000006</v>
+        <v>30.13</v>
       </c>
       <c r="G367" s="16">
-        <v>26.900000000000002</v>
+        <v>25.84</v>
       </c>
       <c r="H367" s="16">
-        <v>4.2899999999999991</v>
+        <v>22.098000000000003</v>
       </c>
       <c r="I367" s="16">
-        <v>30.13</v>
+        <v>7.13</v>
       </c>
       <c r="J367" s="16">
-        <v>25.84</v>
+        <v>6.86</v>
       </c>
       <c r="K367" s="16">
-        <v>22.098000000000003</v>
+        <v>-0.26999999999999957</v>
       </c>
     </row>
     <row r="368" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A368" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="B368" s="17"/>
-[...1 lines deleted...]
-      <c r="D368" s="17"/>
+      <c r="B368" s="17">
+        <v>-201.03000000000003</v>
+      </c>
+      <c r="C368" s="17">
+        <v>-20.400000000000006</v>
+      </c>
+      <c r="D368" s="17">
+        <v>16.749999999999996</v>
+      </c>
       <c r="E368" s="17">
-        <v>-201.03000000000003</v>
+        <v>34.54</v>
       </c>
       <c r="F368" s="17">
-        <v>-20.400000000000006</v>
-[...5 lines deleted...]
-        <v>34.54</v>
+        <v>-8.5499999999999972</v>
+      </c>
+      <c r="G368" s="17" t="s">
+        <v>24</v>
+      </c>
+      <c r="H368" s="17" t="s">
+        <v>24</v>
       </c>
       <c r="I368" s="17">
-        <v>-8.5499999999999972</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>3.0599999999999996</v>
+      </c>
+      <c r="J368" s="17">
+        <v>8.4499999999999993</v>
       </c>
       <c r="K368" s="17" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="369" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A369" s="4" t="s">
         <v>23</v>
       </c>
       <c r="K369" s="60"/>
     </row>
     <row r="370" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A370" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B370" s="60"/>
       <c r="C370" s="60"/>
       <c r="D370" s="60"/>
       <c r="E370" s="60"/>
       <c r="F370" s="60"/>
       <c r="G370" s="60"/>
       <c r="H370" s="60"/>
       <c r="I370" s="60"/>
     </row>
     <row r="371" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A371" s="4" t="s">
         <v>86</v>
       </c>
       <c r="B371" s="60"/>
       <c r="C371" s="60"/>
       <c r="D371" s="60"/>
       <c r="E371" s="60"/>
       <c r="F371" s="60"/>
       <c r="G371" s="60"/>
       <c r="H371" s="60"/>
       <c r="I371" s="60"/>
     </row>
     <row r="372" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A372" s="124" t="s">
+      <c r="A372" s="139" t="s">
         <v>37</v>
       </c>
-      <c r="B372" s="124">
-[...26 lines deleted...]
-      <c r="K372" s="124">
+      <c r="B372" s="139">
+        <v>0</v>
+      </c>
+      <c r="C372" s="139">
+        <v>0</v>
+      </c>
+      <c r="D372" s="139">
+        <v>0</v>
+      </c>
+      <c r="E372" s="139">
+        <v>0</v>
+      </c>
+      <c r="F372" s="139">
+        <v>0</v>
+      </c>
+      <c r="G372" s="139">
+        <v>0</v>
+      </c>
+      <c r="H372" s="139">
+        <v>0</v>
+      </c>
+      <c r="I372" s="139">
+        <v>0</v>
+      </c>
+      <c r="J372" s="139">
+        <v>0</v>
+      </c>
+      <c r="K372" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="373" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A373" s="46"/>
       <c r="B373" s="46"/>
       <c r="C373" s="46"/>
       <c r="D373" s="46"/>
       <c r="E373" s="46"/>
       <c r="F373" s="46"/>
       <c r="G373" s="46"/>
       <c r="H373" s="46"/>
       <c r="I373" s="46"/>
       <c r="J373" s="46"/>
       <c r="K373" s="46"/>
     </row>
     <row r="374" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A374" s="2" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="B374" s="22"/>
       <c r="C374" s="22"/>
       <c r="D374" s="22"/>
       <c r="E374" s="22"/>
       <c r="F374" s="22"/>
       <c r="G374" s="22"/>
       <c r="H374" s="22"/>
       <c r="I374" s="22"/>
       <c r="J374" s="22"/>
       <c r="K374" s="22"/>
     </row>
     <row r="375" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A375" s="11">
         <v>0</v>
       </c>
-      <c r="B375" s="13"/>
-[...1 lines deleted...]
-      <c r="D375" s="13"/>
+      <c r="B375" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="C375" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="D375" s="13" t="s">
+        <v>96</v>
+      </c>
       <c r="E375" s="13" t="s">
-        <v>91</v>
+        <v>107</v>
       </c>
       <c r="F375" s="13" t="s">
-        <v>92</v>
+        <v>109</v>
       </c>
       <c r="G375" s="13" t="s">
-        <v>96</v>
+        <v>120</v>
       </c>
       <c r="H375" s="13" t="s">
-        <v>107</v>
+        <v>121</v>
       </c>
       <c r="I375" s="13" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="J375" s="13" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="K375" s="13" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
     </row>
     <row r="376" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A376" s="106" t="s">
         <v>35</v>
       </c>
-      <c r="B376" s="16"/>
-[...1 lines deleted...]
-      <c r="D376" s="16"/>
+      <c r="B376" s="16">
+        <v>181.05</v>
+      </c>
+      <c r="C376" s="16">
+        <v>223.6</v>
+      </c>
+      <c r="D376" s="16">
+        <v>309.08999999999997</v>
+      </c>
       <c r="E376" s="16">
-        <v>181.05</v>
+        <v>317.08999999999997</v>
       </c>
       <c r="F376" s="16">
-        <v>223.6</v>
+        <v>335.86</v>
       </c>
       <c r="G376" s="16">
-        <v>309.08999999999997</v>
+        <v>5.9194550443091991</v>
       </c>
       <c r="H376" s="16">
-        <v>317.08999999999997</v>
-[...5 lines deleted...]
-        <v>5.9194550443091991</v>
+        <v>16.705127824225684</v>
+      </c>
+      <c r="I376" s="60">
+        <v>319.52</v>
+      </c>
+      <c r="J376" s="60">
+        <v>357.54</v>
       </c>
       <c r="K376" s="16">
-        <v>16.705127824225684</v>
+        <v>11.89909864797197</v>
       </c>
     </row>
     <row r="377" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A377" s="106" t="s">
         <v>21</v>
       </c>
-      <c r="B377" s="49"/>
-[...1 lines deleted...]
-      <c r="D377" s="49"/>
+      <c r="B377" s="49">
+        <v>22</v>
+      </c>
+      <c r="C377" s="49">
+        <v>24</v>
+      </c>
+      <c r="D377" s="49">
+        <v>22</v>
+      </c>
       <c r="E377" s="49">
+        <v>23</v>
+      </c>
+      <c r="F377" s="49">
+        <v>23</v>
+      </c>
+      <c r="G377" s="49" t="s">
+        <v>24</v>
+      </c>
+      <c r="H377" s="49" t="s">
+        <v>24</v>
+      </c>
+      <c r="I377" s="49">
+        <v>24</v>
+      </c>
+      <c r="J377" s="49">
         <v>22</v>
-      </c>
-[...13 lines deleted...]
-        <v>24</v>
       </c>
       <c r="K377" s="49" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="378" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A378" s="15" t="s">
         <v>43</v>
       </c>
-      <c r="B378" s="107"/>
-[...1 lines deleted...]
-      <c r="D378" s="107"/>
+      <c r="B378" s="107">
+        <v>0.31589603504675018</v>
+      </c>
+      <c r="C378" s="107">
+        <v>0.35236165038254719</v>
+      </c>
+      <c r="D378" s="107">
+        <v>0.44496135145943688</v>
+      </c>
       <c r="E378" s="107">
-        <v>0.31589603504675018</v>
+        <v>0.44036210544442772</v>
       </c>
       <c r="F378" s="107">
-        <v>0.35236165038254719</v>
-[...5 lines deleted...]
-        <v>0.44036210544442772</v>
+        <v>0.42719561962316832</v>
+      </c>
+      <c r="G378" s="86" t="s">
+        <v>24</v>
+      </c>
+      <c r="H378" s="86" t="s">
+        <v>24</v>
       </c>
       <c r="I378" s="107">
-        <v>0.42719561962316832</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>0.43301319015203976</v>
+      </c>
+      <c r="J378" s="107">
+        <v>0.45136832622439377</v>
       </c>
       <c r="K378" s="86" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="379" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A379" s="97" t="s">
         <v>67</v>
       </c>
-      <c r="B379" s="99"/>
-[...1 lines deleted...]
-      <c r="D379" s="99"/>
+      <c r="B379" s="99">
+        <v>263.61</v>
+      </c>
+      <c r="C379" s="99">
+        <v>318.68</v>
+      </c>
+      <c r="D379" s="99">
+        <v>349.71</v>
+      </c>
       <c r="E379" s="99">
-        <v>263.61</v>
+        <v>400.09</v>
       </c>
       <c r="F379" s="99">
-        <v>318.68</v>
+        <v>406.98</v>
       </c>
       <c r="G379" s="99">
-        <v>349.71</v>
+        <v>1.7221125246819575</v>
       </c>
       <c r="H379" s="99">
-        <v>400.09</v>
-[...5 lines deleted...]
-        <v>1.7221125246819575</v>
+        <v>11.468664161456799</v>
+      </c>
+      <c r="I379" s="108">
+        <v>383.36</v>
+      </c>
+      <c r="J379" s="108">
+        <v>413.81</v>
       </c>
       <c r="K379" s="99">
-        <v>11.468664161456799</v>
+        <v>7.9429257095158565</v>
       </c>
     </row>
     <row r="380" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A380" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="B380" s="49"/>
-[...1 lines deleted...]
-      <c r="D380" s="49"/>
+      <c r="B380" s="49">
+        <v>27</v>
+      </c>
+      <c r="C380" s="49">
+        <v>26</v>
+      </c>
+      <c r="D380" s="49">
+        <v>26</v>
+      </c>
       <c r="E380" s="49">
+        <v>26</v>
+      </c>
+      <c r="F380" s="49">
+        <v>28</v>
+      </c>
+      <c r="G380" s="49" t="s">
+        <v>24</v>
+      </c>
+      <c r="H380" s="49" t="s">
+        <v>24</v>
+      </c>
+      <c r="I380" s="49">
+        <v>26</v>
+      </c>
+      <c r="J380" s="49">
         <v>27</v>
-      </c>
-[...13 lines deleted...]
-        <v>24</v>
       </c>
       <c r="K380" s="49" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="381" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A381" s="108" t="s">
+      <c r="A381" s="109" t="s">
         <v>43</v>
       </c>
-      <c r="B381" s="109"/>
-[...2 lines deleted...]
-      <c r="E381" s="109">
+      <c r="B381" s="110">
         <v>0.16056509949054798</v>
       </c>
-      <c r="F381" s="109">
+      <c r="C381" s="110">
         <v>0.18134369028036404</v>
       </c>
-      <c r="G381" s="109">
+      <c r="D381" s="110">
         <v>0.18142841452960878</v>
       </c>
-      <c r="H381" s="109">
+      <c r="E381" s="110">
         <v>0.1986704488321426</v>
       </c>
-      <c r="I381" s="109">
+      <c r="F381" s="110">
         <v>0.19041708631445853</v>
       </c>
-      <c r="J381" s="110" t="s">
+      <c r="G381" s="111" t="s">
         <v>24</v>
       </c>
-      <c r="K381" s="110" t="s">
+      <c r="H381" s="111" t="s">
         <v>24</v>
       </c>
+      <c r="I381" s="110">
+        <v>0.190699660719158</v>
+      </c>
+      <c r="J381" s="110">
+        <v>0.18980464537707512</v>
+      </c>
+      <c r="K381" s="111" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="382" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A382" s="111" t="s">
+      <c r="A382" s="112" t="s">
         <v>13</v>
       </c>
-      <c r="B382" s="112"/>
-[...2 lines deleted...]
-      <c r="E382" s="112">
+      <c r="B382" s="113">
         <v>-82.56</v>
       </c>
-      <c r="F382" s="112">
+      <c r="C382" s="113">
         <v>-95.080000000000013</v>
       </c>
-      <c r="G382" s="112">
+      <c r="D382" s="113">
         <v>-40.620000000000005</v>
       </c>
-      <c r="H382" s="112">
+      <c r="E382" s="113">
         <v>-83</v>
       </c>
-      <c r="I382" s="112">
+      <c r="F382" s="113">
         <v>-71.12</v>
       </c>
-      <c r="J382" s="113" t="s">
+      <c r="G382" s="114" t="s">
         <v>24</v>
       </c>
-      <c r="K382" s="113" t="s">
+      <c r="H382" s="114" t="s">
+        <v>24</v>
+      </c>
+      <c r="I382" s="113">
+        <v>-63.840000000000032</v>
+      </c>
+      <c r="J382" s="113">
+        <v>-56.269999999999982</v>
+      </c>
+      <c r="K382" s="114" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="383" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A383" s="54" t="s">
         <v>23</v>
       </c>
-      <c r="I383" s="22"/>
-[...1 lines deleted...]
-      <c r="K383" s="22"/>
+      <c r="K383" s="46"/>
     </row>
     <row r="384" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A384" s="54" t="s">
         <v>42</v>
       </c>
       <c r="B384" s="88"/>
       <c r="C384" s="88"/>
       <c r="D384" s="88"/>
       <c r="E384" s="88"/>
       <c r="F384" s="88"/>
       <c r="G384" s="88"/>
       <c r="H384" s="88"/>
       <c r="I384" s="88"/>
       <c r="J384" s="87"/>
       <c r="K384" s="46"/>
     </row>
     <row r="385" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A385" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B385" s="88"/>
       <c r="C385" s="88"/>
       <c r="D385" s="88"/>
       <c r="E385" s="88"/>
       <c r="F385" s="88"/>
@@ -10487,327 +10589,354 @@
       <c r="E386" s="88"/>
       <c r="F386" s="88"/>
       <c r="G386" s="88"/>
       <c r="H386" s="88"/>
       <c r="I386" s="88"/>
       <c r="J386" s="87"/>
       <c r="K386" s="46"/>
     </row>
     <row r="387" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A387" s="20" t="s">
         <v>102</v>
       </c>
       <c r="B387" s="88"/>
       <c r="C387" s="88"/>
       <c r="D387" s="88"/>
       <c r="E387" s="88"/>
       <c r="F387" s="88"/>
       <c r="G387" s="88"/>
       <c r="H387" s="88"/>
       <c r="I387" s="88"/>
       <c r="J387" s="87"/>
       <c r="K387" s="46"/>
     </row>
     <row r="388" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A388" s="4" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="B388" s="88"/>
       <c r="C388" s="88"/>
       <c r="D388" s="88"/>
       <c r="E388" s="88"/>
       <c r="F388" s="88"/>
       <c r="G388" s="88"/>
       <c r="H388" s="88"/>
       <c r="I388" s="88"/>
       <c r="J388" s="87"/>
       <c r="K388" s="46"/>
     </row>
     <row r="391" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A391" s="2" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="B391" s="22"/>
       <c r="C391" s="22"/>
       <c r="D391" s="22"/>
       <c r="E391" s="22"/>
       <c r="F391" s="22"/>
       <c r="G391" s="22"/>
       <c r="H391" s="22"/>
       <c r="I391" s="22"/>
       <c r="J391" s="22"/>
       <c r="K391" s="22"/>
     </row>
     <row r="392" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A392" s="11">
         <v>0</v>
       </c>
-      <c r="B392" s="13"/>
-[...1 lines deleted...]
-      <c r="D392" s="13"/>
+      <c r="B392" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="C392" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="D392" s="13" t="s">
+        <v>96</v>
+      </c>
       <c r="E392" s="13" t="s">
-        <v>91</v>
+        <v>107</v>
       </c>
       <c r="F392" s="13" t="s">
-        <v>92</v>
+        <v>109</v>
       </c>
       <c r="G392" s="13" t="s">
-        <v>96</v>
+        <v>120</v>
       </c>
       <c r="H392" s="13" t="s">
-        <v>107</v>
+        <v>193</v>
       </c>
       <c r="I392" s="13" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="J392" s="13" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="K392" s="13" t="s">
-        <v>190</v>
+        <v>122</v>
       </c>
     </row>
     <row r="393" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A393" s="106" t="s">
         <v>57</v>
       </c>
-      <c r="B393" s="16"/>
-[...1 lines deleted...]
-      <c r="D393" s="16"/>
+      <c r="B393" s="16">
+        <v>1514.44</v>
+      </c>
+      <c r="C393" s="16">
+        <v>1451.02</v>
+      </c>
+      <c r="D393" s="16">
+        <v>1226.05</v>
+      </c>
       <c r="E393" s="16">
-        <v>1514.44</v>
+        <v>1302.94</v>
       </c>
       <c r="F393" s="16">
-        <v>1451.02</v>
+        <v>1277.49</v>
       </c>
       <c r="G393" s="16">
-        <v>1226.05</v>
+        <v>-1.9532749013768895</v>
       </c>
       <c r="H393" s="16">
-        <v>1302.94</v>
-[...5 lines deleted...]
-        <v>-1.9532749013768895</v>
+        <v>-4.1645118470341025</v>
+      </c>
+      <c r="I393" s="60">
+        <v>1275.19</v>
+      </c>
+      <c r="J393" s="60">
+        <v>1183.1300000000001</v>
       </c>
       <c r="K393" s="16">
-        <v>-4.1645118470341025</v>
+        <v>-7.2193163371732787</v>
       </c>
     </row>
     <row r="394" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A394" s="106" t="s">
         <v>21</v>
       </c>
-      <c r="B394" s="49"/>
-[...1 lines deleted...]
-      <c r="D394" s="49"/>
+      <c r="B394" s="49">
+        <v>16</v>
+      </c>
+      <c r="C394" s="49">
+        <v>17</v>
+      </c>
+      <c r="D394" s="49">
+        <v>17</v>
+      </c>
       <c r="E394" s="49">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F394" s="49">
         <v>17</v>
       </c>
-      <c r="G394" s="49">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="G394" s="49" t="s">
+        <v>24</v>
+      </c>
+      <c r="H394" s="49" t="s">
+        <v>24</v>
       </c>
       <c r="I394" s="49">
         <v>17</v>
       </c>
-      <c r="J394" s="49" t="s">
-        <v>24</v>
+      <c r="J394" s="49">
+        <v>17</v>
       </c>
       <c r="K394" s="49" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="395" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A395" s="15" t="s">
         <v>59</v>
       </c>
-      <c r="B395" s="107"/>
-[...1 lines deleted...]
-      <c r="D395" s="107"/>
+      <c r="B395" s="107">
+        <v>0.92244683157871665</v>
+      </c>
+      <c r="C395" s="107">
+        <v>0.82569763232902527</v>
+      </c>
+      <c r="D395" s="107">
+        <v>0.63607076616060987</v>
+      </c>
       <c r="E395" s="107">
-        <v>0.92244683157871665</v>
+        <v>0.64699361294046809</v>
       </c>
       <c r="F395" s="107">
-        <v>0.82569763232902527</v>
-[...5 lines deleted...]
-        <v>0.64699361294046809</v>
+        <v>0.59770977344306264</v>
+      </c>
+      <c r="G395" s="86" t="s">
+        <v>24</v>
+      </c>
+      <c r="H395" s="86" t="s">
+        <v>24</v>
       </c>
       <c r="I395" s="107">
-        <v>0.59770977344306264</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>0.63433404724661702</v>
+      </c>
+      <c r="J395" s="107">
+        <v>0.54267313521901095</v>
       </c>
       <c r="K395" s="86" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="396" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A396" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B396" s="78"/>
-[...1 lines deleted...]
-      <c r="D396" s="78"/>
+      <c r="B396" s="78">
+        <v>574.50020864155385</v>
+      </c>
+      <c r="C396" s="78">
+        <v>455.32195305635747</v>
+      </c>
+      <c r="D396" s="78">
+        <v>350.59048926253183</v>
+      </c>
       <c r="E396" s="78">
-        <v>574.50020864155385</v>
+        <v>325.66172611162494</v>
       </c>
       <c r="F396" s="78">
-        <v>455.32195305635747</v>
-[...5 lines deleted...]
-        <v>325.66172611162494</v>
+        <v>313.8950316968893</v>
+      </c>
+      <c r="G396" s="77" t="s">
+        <v>24</v>
+      </c>
+      <c r="H396" s="77" t="s">
+        <v>24</v>
       </c>
       <c r="I396" s="78">
-        <v>313.8950316968893</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>332.63512103505843</v>
+      </c>
+      <c r="J396" s="78">
+        <v>285.91140861748147</v>
       </c>
       <c r="K396" s="77" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="397" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A397" s="54" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="C397" s="54"/>
-      <c r="I397" s="22"/>
-[...1 lines deleted...]
-      <c r="K397" s="22"/>
     </row>
     <row r="398" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A398" s="54" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="399" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A399" s="4" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="400" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A400" s="20" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="401" spans="1:11" ht="54.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A401" s="124" t="s">
+      <c r="A401" s="139" t="s">
         <v>58</v>
       </c>
-      <c r="B401" s="124">
-[...26 lines deleted...]
-      <c r="K401" s="124">
+      <c r="B401" s="139">
+        <v>0</v>
+      </c>
+      <c r="C401" s="139">
+        <v>0</v>
+      </c>
+      <c r="D401" s="139">
+        <v>0</v>
+      </c>
+      <c r="E401" s="139">
+        <v>0</v>
+      </c>
+      <c r="F401" s="139">
+        <v>0</v>
+      </c>
+      <c r="G401" s="139">
+        <v>0</v>
+      </c>
+      <c r="H401" s="139">
+        <v>0</v>
+      </c>
+      <c r="I401" s="139">
+        <v>0</v>
+      </c>
+      <c r="J401" s="139">
+        <v>0</v>
+      </c>
+      <c r="K401" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="402" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A402" s="90"/>
     </row>
     <row r="403" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A403" s="2" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="B403" s="15"/>
       <c r="C403" s="15"/>
       <c r="D403" s="15"/>
       <c r="E403" s="15"/>
       <c r="F403" s="15"/>
       <c r="G403" s="15"/>
       <c r="H403" s="15"/>
       <c r="I403" s="15"/>
       <c r="J403" s="15"/>
       <c r="K403" s="22"/>
     </row>
     <row r="404" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A404" s="11">
         <v>0</v>
       </c>
       <c r="B404" s="12"/>
       <c r="C404" s="12"/>
       <c r="D404" s="12"/>
       <c r="E404" s="12">
         <v>2021</v>
       </c>
       <c r="F404" s="12">
         <v>2022</v>
       </c>
       <c r="G404" s="13">
         <v>2023</v>
       </c>
       <c r="H404" s="13">
         <v>2024</v>
       </c>
       <c r="I404" s="13">
         <v>2025</v>
       </c>
       <c r="J404" s="13" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="K404" s="13" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
     </row>
     <row r="405" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A405" s="15" t="s">
         <v>103</v>
       </c>
       <c r="B405" s="16"/>
       <c r="C405" s="16"/>
       <c r="D405" s="16"/>
       <c r="E405" s="16">
         <v>11.48</v>
       </c>
       <c r="F405" s="16">
         <v>49.84</v>
       </c>
       <c r="G405" s="16">
         <v>74.17</v>
       </c>
       <c r="H405" s="16">
         <v>93</v>
       </c>
       <c r="I405" s="16">
         <v>92.87</v>
       </c>
       <c r="J405" s="16">
@@ -10849,51 +10978,51 @@
     <row r="407" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A407" s="15" t="s">
         <v>93</v>
       </c>
       <c r="B407" s="16"/>
       <c r="C407" s="16"/>
       <c r="D407" s="16"/>
       <c r="E407" s="16">
         <v>0.11336972751763749</v>
       </c>
       <c r="F407" s="16">
         <v>0.23487342565530347</v>
       </c>
       <c r="G407" s="19">
         <v>0.29120511095005031</v>
       </c>
       <c r="H407" s="19">
         <v>0.33518634919353446</v>
       </c>
       <c r="I407" s="16">
         <v>0.31879963544178658</v>
       </c>
       <c r="J407" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="K407" s="114" t="s">
+      <c r="K407" s="115" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="408" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A408" s="97" t="s">
         <v>104</v>
       </c>
       <c r="B408" s="99"/>
       <c r="C408" s="99"/>
       <c r="D408" s="99"/>
       <c r="E408" s="99">
         <v>59.48</v>
       </c>
       <c r="F408" s="99">
         <v>149.44</v>
       </c>
       <c r="G408" s="99">
         <v>179.89</v>
       </c>
       <c r="H408" s="99">
         <v>166.56</v>
       </c>
       <c r="I408" s="99">
         <v>170.58</v>
       </c>
@@ -10936,368 +11065,428 @@
     <row r="410" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A410" s="1" t="s">
         <v>93</v>
       </c>
       <c r="B410" s="17"/>
       <c r="C410" s="17"/>
       <c r="D410" s="17"/>
       <c r="E410" s="17">
         <v>1.6641346527783607</v>
       </c>
       <c r="F410" s="17">
         <v>2.7007538038085976</v>
       </c>
       <c r="G410" s="18">
         <v>2.8185277974934233</v>
       </c>
       <c r="H410" s="18">
         <v>2.4328469392226459</v>
       </c>
       <c r="I410" s="17">
         <v>2.3838971645626938</v>
       </c>
       <c r="J410" s="17" t="s">
         <v>24</v>
       </c>
-      <c r="K410" s="115" t="s">
+      <c r="K410" s="116" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="411" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A411" s="54" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="C411" s="54"/>
     </row>
     <row r="412" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A412" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="413" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A413" s="4" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="414" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A414" s="4" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="415" spans="1:11" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A415" s="121" t="s">
+      <c r="A415" s="133" t="s">
         <v>95</v>
       </c>
-      <c r="B415" s="121"/>
-[...8 lines deleted...]
-      <c r="K415" s="121"/>
+      <c r="B415" s="133"/>
+      <c r="C415" s="133"/>
+      <c r="D415" s="133"/>
+      <c r="E415" s="133"/>
+      <c r="F415" s="133"/>
+      <c r="G415" s="133"/>
+      <c r="H415" s="133"/>
+      <c r="I415" s="133"/>
+      <c r="J415" s="133"/>
+      <c r="K415" s="133"/>
     </row>
     <row r="416" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A416" s="120"/>
-[...6 lines deleted...]
-      <c r="H416" s="120"/>
+      <c r="A416" s="121"/>
+      <c r="B416" s="121"/>
+      <c r="C416" s="121"/>
+      <c r="D416" s="121"/>
+      <c r="E416" s="121"/>
+      <c r="F416" s="121"/>
+      <c r="G416" s="121"/>
+      <c r="H416" s="121"/>
       <c r="I416" s="7"/>
       <c r="J416" s="7"/>
       <c r="K416" s="7"/>
     </row>
     <row r="417" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A417" s="119"/>
-[...9 lines deleted...]
-      <c r="K417" s="119"/>
+      <c r="A417" s="120"/>
+      <c r="B417" s="120"/>
+      <c r="C417" s="120"/>
+      <c r="D417" s="120"/>
+      <c r="E417" s="120"/>
+      <c r="F417" s="120"/>
+      <c r="G417" s="120"/>
+      <c r="H417" s="120"/>
+      <c r="I417" s="120"/>
+      <c r="J417" s="120"/>
+      <c r="K417" s="120"/>
     </row>
     <row r="418" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
       <c r="I418" s="84"/>
       <c r="J418" s="84"/>
       <c r="K418" s="84"/>
     </row>
     <row r="419" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A419" s="117" t="s">
+      <c r="A419" s="118" t="s">
         <v>44</v>
       </c>
-      <c r="B419" s="117">
-        <v>46160</v>
+      <c r="B419" s="118">
+        <v>46204</v>
       </c>
       <c r="I419" s="84"/>
       <c r="J419" s="84"/>
       <c r="K419" s="84"/>
     </row>
     <row r="420" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A420" s="91" t="s">
         <v>98</v>
       </c>
       <c r="I420" s="84"/>
       <c r="J420" s="84"/>
       <c r="K420" s="84"/>
     </row>
     <row r="421" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A421" s="116" t="s">
+      <c r="A421" s="117" t="s">
         <v>99</v>
       </c>
       <c r="I421" s="84"/>
       <c r="J421" s="84"/>
       <c r="K421" s="84"/>
     </row>
     <row r="422" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A422" s="90"/>
     </row>
   </sheetData>
   <mergeCells count="46">
-    <mergeCell ref="C274:C275"/>
-[...28 lines deleted...]
-    <mergeCell ref="E30:F30"/>
     <mergeCell ref="A415:K415"/>
     <mergeCell ref="A264:K264"/>
     <mergeCell ref="C270:C273"/>
     <mergeCell ref="A372:K372"/>
     <mergeCell ref="A401:K401"/>
     <mergeCell ref="A353:K353"/>
     <mergeCell ref="A357:E358"/>
     <mergeCell ref="A359:E360"/>
     <mergeCell ref="A333:E334"/>
     <mergeCell ref="A335:E336"/>
     <mergeCell ref="A352:K352"/>
     <mergeCell ref="D305:D309"/>
     <mergeCell ref="A329:K329"/>
     <mergeCell ref="A283:K283"/>
     <mergeCell ref="A284:K284"/>
     <mergeCell ref="D290:D294"/>
+    <mergeCell ref="A21:C22"/>
+    <mergeCell ref="A23:C24"/>
+    <mergeCell ref="A29:D30"/>
+    <mergeCell ref="E29:F29"/>
+    <mergeCell ref="E30:F30"/>
+    <mergeCell ref="A31:D32"/>
+    <mergeCell ref="E31:F31"/>
+    <mergeCell ref="E32:F32"/>
+    <mergeCell ref="A37:D37"/>
+    <mergeCell ref="A38:D38"/>
+    <mergeCell ref="A39:D39"/>
+    <mergeCell ref="A40:D40"/>
+    <mergeCell ref="A46:C48"/>
+    <mergeCell ref="A50:K50"/>
+    <mergeCell ref="H56:I56"/>
+    <mergeCell ref="J56:K56"/>
+    <mergeCell ref="A52:K52"/>
+    <mergeCell ref="G49:K49"/>
+    <mergeCell ref="C274:C275"/>
+    <mergeCell ref="A281:K281"/>
+    <mergeCell ref="A282:K282"/>
+    <mergeCell ref="F64:K64"/>
+    <mergeCell ref="F77:K77"/>
+    <mergeCell ref="A263:K263"/>
+    <mergeCell ref="H68:I68"/>
+    <mergeCell ref="C250:C253"/>
+    <mergeCell ref="C254:C255"/>
+    <mergeCell ref="A261:K261"/>
+    <mergeCell ref="A262:K262"/>
+    <mergeCell ref="J68:K68"/>
   </mergeCells>
-  <phoneticPr fontId="1" type="noConversion"/>
   <conditionalFormatting sqref="B406:F406 I406:J406 B409:F409 I409:J409">
-    <cfRule type="cellIs" dxfId="35" priority="11" operator="lessThan">
+    <cfRule type="cellIs" dxfId="48" priority="11" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B377:I377 B380:I381 J381:K381">
-    <cfRule type="cellIs" dxfId="34" priority="36" operator="lessThan">
+  <conditionalFormatting sqref="B376:H376 B377:F377 B378:H379 B380:F381 G381:H381 B382:H382">
+    <cfRule type="cellIs" dxfId="47" priority="36" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B393:H393 B394:F394 B395:H395">
+    <cfRule type="cellIs" dxfId="46" priority="25" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B8:K10">
-    <cfRule type="cellIs" dxfId="33" priority="65" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="45" priority="65" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B366:K368">
-    <cfRule type="cellIs" dxfId="32" priority="39" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="44" priority="39" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B376:K382">
-    <cfRule type="cellIs" dxfId="31" priority="28" operator="lessThan">
+    <cfRule type="cellIs" dxfId="43" priority="28" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B378:K378 B381:K381">
-    <cfRule type="cellIs" dxfId="30" priority="38" operator="lessThan">
+    <cfRule type="cellIs" dxfId="42" priority="38" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B393:K393 B394:I394">
-[...3 lines deleted...]
-  </conditionalFormatting>
   <conditionalFormatting sqref="B393:K396">
-    <cfRule type="cellIs" dxfId="28" priority="18" operator="lessThan">
+    <cfRule type="cellIs" dxfId="41" priority="18" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B395:K395">
-    <cfRule type="cellIs" dxfId="27" priority="26" operator="lessThan">
+    <cfRule type="cellIs" dxfId="40" priority="26" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B407:K407 B410:K410">
-    <cfRule type="cellIs" dxfId="26" priority="12" operator="lessThan">
+    <cfRule type="cellIs" dxfId="39" priority="12" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D250:K255 D270:K275">
-    <cfRule type="cellIs" dxfId="25" priority="64" operator="lessThan">
+    <cfRule type="cellIs" dxfId="38" priority="64" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E46:E48">
-    <cfRule type="cellIs" dxfId="24" priority="63" operator="lessThan">
+    <cfRule type="cellIs" dxfId="37" priority="63" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E22:K22 E24:K24">
-    <cfRule type="cellIs" dxfId="23" priority="59" operator="lessThan">
+    <cfRule type="cellIs" dxfId="36" priority="59" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E320:K322">
-    <cfRule type="cellIs" dxfId="22" priority="44" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="35" priority="44" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E344:K346">
-    <cfRule type="cellIs" dxfId="21" priority="42" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="34" priority="42" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F37:K40">
-    <cfRule type="cellIs" dxfId="20" priority="66" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="33" priority="66" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="G376:H376 G379:H379 I377:J377 I380:J380">
+    <cfRule type="cellIs" dxfId="32" priority="37" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G405:H405">
-    <cfRule type="cellIs" dxfId="19" priority="16" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="31" priority="16" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G408:H408">
-    <cfRule type="cellIs" dxfId="18" priority="14" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="30" priority="14" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G30:K30 G32:K32">
-    <cfRule type="cellIs" dxfId="17" priority="52" operator="lessThan">
+    <cfRule type="cellIs" dxfId="29" priority="52" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G47:K47">
-    <cfRule type="cellIs" dxfId="16" priority="58" operator="lessThan">
+    <cfRule type="cellIs" dxfId="28" priority="58" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G334:K334 G336:K336">
-    <cfRule type="cellIs" dxfId="15" priority="43" operator="lessThan">
+    <cfRule type="cellIs" dxfId="27" priority="43" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G358:K358 G360:K360">
-    <cfRule type="cellIs" dxfId="14" priority="41" operator="lessThan">
+    <cfRule type="cellIs" dxfId="26" priority="41" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
+  <conditionalFormatting sqref="I377:J378">
+    <cfRule type="cellIs" dxfId="25" priority="35" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="I380:J382">
+    <cfRule type="cellIs" dxfId="24" priority="31" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="I394:J394 G393:H393">
+    <cfRule type="cellIs" dxfId="23" priority="23" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="I394:J395">
+    <cfRule type="cellIs" dxfId="22" priority="22" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="I375:K375">
+    <cfRule type="cellIs" dxfId="21" priority="27" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="I392:K392">
+    <cfRule type="cellIs" dxfId="20" priority="17" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
   <conditionalFormatting sqref="J82:K99">
-    <cfRule type="cellIs" dxfId="13" priority="61" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="19" priority="61" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J108:K125">
-    <cfRule type="cellIs" dxfId="12" priority="51" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="18" priority="51" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J132:K149">
-    <cfRule type="cellIs" dxfId="11" priority="50" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="17" priority="50" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J158:K175">
-    <cfRule type="cellIs" dxfId="10" priority="49" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="16" priority="49" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J183:K192">
-    <cfRule type="cellIs" dxfId="9" priority="4" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="15" priority="4" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J201:K210">
-    <cfRule type="cellIs" dxfId="8" priority="3" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="14" priority="3" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J217:K226">
-    <cfRule type="cellIs" dxfId="7" priority="2" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="13" priority="2" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J233:K242">
-    <cfRule type="cellIs" dxfId="6" priority="1" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="12" priority="1" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J290:K294">
-    <cfRule type="cellIs" dxfId="5" priority="62" operator="lessThan">
+    <cfRule type="cellIs" dxfId="11" priority="62" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J305:K309">
-    <cfRule type="cellIs" dxfId="4" priority="45" operator="lessThan">
+    <cfRule type="cellIs" dxfId="10" priority="45" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="J376:K376 J379:K379">
-    <cfRule type="cellIs" dxfId="3" priority="37" stopIfTrue="1" operator="lessThan">
+  <conditionalFormatting sqref="K376">
+    <cfRule type="cellIs" dxfId="9" priority="32" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="8" priority="34" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="J393:K393">
-    <cfRule type="cellIs" dxfId="2" priority="23" stopIfTrue="1" operator="lessThan">
+  <conditionalFormatting sqref="K378:K379">
+    <cfRule type="cellIs" dxfId="7" priority="30" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="K379">
+    <cfRule type="cellIs" dxfId="6" priority="33" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="K381:K382">
+    <cfRule type="cellIs" dxfId="5" priority="29" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="K393">
+    <cfRule type="cellIs" dxfId="4" priority="21" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="3" priority="20" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="K395">
+    <cfRule type="cellIs" dxfId="2" priority="19" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K405:K406">
     <cfRule type="cellIs" dxfId="1" priority="15" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K408:K409">
     <cfRule type="cellIs" dxfId="0" priority="13" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
     <hyperlink ref="A421" r:id="rId1" display="www.portugalglobal.pt" xr:uid="{538770B5-0E55-4778-B211-E792D62C253A}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0.19685039370078741" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="4" manualBreakCount="4">
     <brk id="103" max="16383" man="1"/>
     <brk id="153" max="16383" man="1"/>
     <brk id="197" max="16383" man="1"/>
     <brk id="285" max="16383" man="1"/>