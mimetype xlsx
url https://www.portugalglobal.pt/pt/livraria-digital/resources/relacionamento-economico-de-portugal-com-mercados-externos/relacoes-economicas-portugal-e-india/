--- v0 (2026-04-14)
+++ v1 (2026-07-04)
@@ -1,162 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/richData/richValueRel.xml" ContentType="application/vnd.ms-excel.richvaluerel+xml"/>
   <Override PartName="/xl/richData/rdrichvalue.xml" ContentType="application/vnd.ms-excel.rdrichvalue+xml"/>
   <Override PartName="/xl/richData/rdrichvaluestructure.xml" ContentType="application/vnd.ms-excel.rdrichvaluestructure+xml"/>
   <Override PartName="/xl/richData/rdRichValueTypes.xml" ContentType="application/vnd.ms-excel.rdrichvaluetypes+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\DBITD\_Conhecimento\Direção de Informação\Estatística\Mercados Externos\India\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FF85F03E-5D52-4501-AA3B-1ACCDF37686E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{398D92E3-BA9E-4C81-BC39-12C85E62FE4F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="932" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13020" tabRatio="932" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Índia" sheetId="75" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Índia!$A$1:$K$407</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Índia!$A$1:$K$409</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Índia!$2:$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
-  <connection id="1" xr16:uid="{00000000-0015-0000-FFFF-FFFF00000000}" keepAlive="1" name="Connection" type="5" refreshedVersion="8">
-[...40 lines deleted...]
-    <dbPr connection="Provider=MSOLAP.3;Cache Authentication=False;Persist Security Info=True;User ID=&quot;&quot;;Initial Catalog=ComercioExternoConf;Data Source=sicorp41;Impersonation Level=Impersonate;Location=sicorp41;Mode=ReadWrite;Protection Level=Pkt Privacy;Auto Synch Period=20000;Default Isolation Mode=0;Default MDX Visual Mode=0;MDX Compatibility=1;MDX Unique Name Style=0;Non Empty Threshold=0;SQLQueryMode=Calculated;Safety Options=2;Secured Cell Value=0;SQL Compatibility=0;Compression Level=0;Real Time Olap=False;MDX Missing Member Mode=Error;Packet Size=4096" command="ComercioExternoSegredo" commandType="1"/>
+  <connection id="1" xr16:uid="{00000000-0015-0000-FFFF-FFFF00000000}" keepAlive="1" name="Connection" type="5" refreshedVersion="8" saveData="1">
+    <dbPr connection="Provider=MSOLAP.8;Cache Authentication=False;Persist Security Info=True;User ID=jsantos;Initial Catalog=ComercioExterno;Data Source=sicorp44;Impersonation Level=Impersonate;Location=sicorp44;Mode=ReadWrite;Protection Level=Pkt Privacy;Auto Synch Period=20000;Default Isolation Mode=0;Default MDX Visual Mode=0;MDX Compatibility=1;MDX Unique Name Style=0;Non Empty Threshold=0;SQLQueryMode=Calculated;Safety Options=2;Secured Cell Value=0;SQL Compatibility=0;Compression Level=0;Real Time Olap=False;MDX Missing Member Mode=Error;Packet Size=4096;Update Isolation Level=2" command="ComercioExternoSegredo" commandType="1"/>
     <olapPr rowDrillCount="1000" serverFill="0" serverNumberFormat="0" serverFont="0" serverFontColor="0"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xlrd="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata">
   <metadataTypes count="1">
     <metadataType name="XLRICHVALUE" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1"/>
   </metadataTypes>
   <futureMetadata name="XLRICHVALUE" count="1">
     <bk>
       <extLst>
         <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
           <xlrd:rvb i="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <valueMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </valueMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="497" uniqueCount="187">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="506" uniqueCount="187">
   <si>
     <t>Notas:</t>
   </si>
   <si>
     <t>Fonte: INE - Instituto Nacional de Estatística</t>
   </si>
   <si>
     <t>tvh %</t>
   </si>
   <si>
     <t>Unidades: pp - pontos percentuais; tvh % - taxa de variação homóloga em percentagem</t>
   </si>
   <si>
     <t>pp</t>
   </si>
   <si>
     <t>Pastas celulósicas e papel</t>
   </si>
   <si>
     <t>Matérias têxteis</t>
   </si>
   <si>
     <t>Vestuário</t>
   </si>
   <si>
@@ -452,66 +411,78 @@
     <r>
       <t>Importações</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="9"/>
         <color rgb="FF002060"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t>a</t>
     </r>
   </si>
   <si>
     <t>tvma % - taxa de variação média anual (composta) em percentagem</t>
   </si>
   <si>
     <t>tvh % - taxa de variação homóloga em percentagem; tvma % - taxa de variação média anual (composta) em percentagem</t>
   </si>
   <si>
     <t>2024 dez</t>
   </si>
   <si>
-    <t>2020 a 2024: resultados definitivos</t>
-[...1 lines deleted...]
-  <si>
     <t>Fonte: DGE - Direção Geral da Economia (Ministério da Economia e da Coesão Territorial) a partir de dados de base do INE</t>
   </si>
   <si>
     <t>2025 dez</t>
   </si>
   <si>
     <t>2021 a 2024: resultados definitivos; 2025 e 2026: resultados preliminares</t>
   </si>
   <si>
-    <t>2025 jan/fev</t>
-[...2 lines deleted...]
-    <t>2026 jan/fev</t>
+    <t>2025 jan/mar</t>
+  </si>
+  <si>
+    <t>2026 jan/mar</t>
+  </si>
+  <si>
+    <t>2025 mar</t>
+  </si>
+  <si>
+    <t>2026 mar</t>
+  </si>
+  <si>
+    <t>2025 jan/abr</t>
+  </si>
+  <si>
+    <t>2026 jan/abr</t>
+  </si>
+  <si>
+    <t>2020 a 2024: resultados definitivos; 2025: resultados preliminares</t>
   </si>
   <si>
     <t>PORTUGAL - RELACIONAMENTO ECONÓMICO COM A ÍNDIA</t>
   </si>
   <si>
     <t>Balança Comercial de Bens de Portugal com a Índia</t>
   </si>
   <si>
     <t>tvh % 25/24</t>
   </si>
   <si>
     <t>tvma % 25/21</t>
   </si>
   <si>
     <t>tvh % 26/25</t>
   </si>
   <si>
     <t>Posição e Quota da Índia no Comércio Internacional Português de Bens</t>
   </si>
   <si>
     <t>Índia como cliente de Portugal</t>
   </si>
   <si>
     <t>Índia como fornecedor de Portugal</t>
   </si>
@@ -527,63 +498,63 @@
   <si>
     <t>Portugal como fornecedor da Índia</t>
   </si>
   <si>
     <t>% Import. Índia</t>
   </si>
   <si>
     <t>Fonte: ITC - International Trade Centre</t>
   </si>
   <si>
     <t>Contributo da Índia para o Crescimento do Comércio Internacional Português de Bens</t>
   </si>
   <si>
     <t>Índia - contribuição p/ o cresc. das exportações globais de Portugal</t>
   </si>
   <si>
     <t>Índia - contribuição p/ o cresc. das importações globais de Portugal</t>
   </si>
   <si>
     <t>Empresas exportadoras de bens para a Índia</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>Empresas Portuguesas Exportadoras de Bens para a Índia por Escalão de Exportação Individual em Valor em 2024</t>
+    <t>Empresas Portuguesas Exportadoras de Bens para a Índia por Escalão de Exportação Individual em Valor em 2025</t>
   </si>
   <si>
     <t>M€</t>
   </si>
   <si>
     <t>Conf</t>
   </si>
   <si>
     <t>Conf = Confidencial (&lt;3 empresas em pelo menos um dos escalões)</t>
   </si>
   <si>
-    <t>Empresas Portuguesas Exportadoras de Bens para a Índia por Nível de Exposição ao Mercado em 2024</t>
+    <t>Empresas Portuguesas Exportadoras de Bens para a Índia por Nível de Exposição ao Mercado em 2025</t>
   </si>
   <si>
     <t>Exportações de Portugal para a Índia por Grupos de Produtos</t>
   </si>
   <si>
     <t>% Tot 21</t>
   </si>
   <si>
     <t>% Tot 24</t>
   </si>
   <si>
     <t>% Tot 25</t>
   </si>
   <si>
     <t>vh M€ 25/24</t>
   </si>
   <si>
     <t>Importações de Portugal Provenientes da Índia por Grupos de Produtos</t>
   </si>
   <si>
     <t>% Tot 26</t>
   </si>
   <si>
     <t>vh M€ 26/25</t>
   </si>
@@ -635,84 +606,72 @@
   <si>
     <t>8517 Aparelhos telefónicos, incluindo os telefones inteligentes (smartphones) e outros telefones para...</t>
   </si>
   <si>
     <t>7210 Produtos laminados planos, de ferro ou aço não ligado, de largura = &gt; 600 mm, laminados a quente...</t>
   </si>
   <si>
     <t>6406 Partes de calçado, incluídas as partes superiores, mesmo fixadas a solas que não sejam as solas...</t>
   </si>
   <si>
     <t>0307 Moluscos, próprios para alimentação humana, com ou sem concha, vivos, frescos, refrigerados,...</t>
   </si>
   <si>
     <t>4011 Pneumáticos novos, de borracha</t>
   </si>
   <si>
     <t>1006 Arroz</t>
   </si>
   <si>
     <t>0306 Crustáceos, com ou sem casca, vivos, frescos, refrigerados, congelados, secos, salgados ou em...</t>
   </si>
   <si>
     <t>2933 Compostos heterocíclicos, exclusivamente de hetero-átomo(s) de azoto (nitrogénio)</t>
   </si>
   <si>
-    <t>&gt;1000%</t>
+    <t>4703 Pastas químicas de madeira, à soda ou ao sulfato (exceto pastas para dissolução)</t>
   </si>
   <si>
     <t>8428 Máquinas e aparelhos de elevação, de carga, de descarga ou de movimentação, por exemplo:...</t>
   </si>
   <si>
-    <t>3003 Medicamentos (exceto os produtos das posições 3002, 3005 ou 3006) constituídos por produtos...</t>
+    <t>8701 Tratores (veículos a motor) (exceto os carros-tratores da posição 8709)</t>
+  </si>
+  <si>
+    <t>0901 Café, mesmo torrado ou descafeinado; cascas e películas, de café; sucedâneos do café contendo...</t>
+  </si>
+  <si>
+    <t>Exportação de Produtos Industriais Transformados para a Índia por Graus de Intensidade Tecnológica</t>
+  </si>
+  <si>
+    <t>Importação de Produtos Industriais Transformados da Índia por Graus de Intensidade Tecnológica</t>
+  </si>
+  <si>
+    <t>Exportação de Bens para a Índia por Meios de Transporte</t>
   </si>
   <si>
     <t>Ind</t>
-  </si>
-[...22 lines deleted...]
-    <t>Exportação de Bens para a Índia por Meios de Transporte</t>
   </si>
   <si>
     <t>Importação de Bens da Índia por Meios de Transporte</t>
   </si>
   <si>
     <t>Balança Comercial de Serviços de Portugal com a Índia</t>
   </si>
   <si>
     <t>Posição e Quota da Índia no Comércio Internacional Português de Serviços</t>
   </si>
   <si>
     <t>Balança Comercial de Bens e Serviços de Portugal com a Índia</t>
   </si>
   <si>
     <t>Posição e Quota da Índia no Comércio Internacional Português de Bens e Serviços</t>
   </si>
   <si>
     <t>média anual M€ 25/21</t>
   </si>
   <si>
     <t>Fluxos de Investimento Direto entre Portugal e a Índia - Princípio Direcional</t>
   </si>
   <si>
     <t>Posição (stock) de Investimento Direto entre Portugal e a Índia - Princípio Direcional</t>
   </si>
@@ -1020,51 +979,51 @@
         <color rgb="FF005629"/>
       </top>
       <bottom style="hair">
         <color rgb="FF005629"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FF005629"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="144">
+  <cellXfs count="143">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
@@ -1343,165 +1302,202 @@
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="8" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="7" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="5" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...31 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...16 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
-  <dxfs count="32">
+  <dxfs count="40">
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
@@ -1574,128 +1570,128 @@
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <numFmt numFmtId="2" formatCode="0.00"/>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
-      <font>
-[...1 lines deleted...]
-      </font>
+      <numFmt numFmtId="2" formatCode="0.00"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="2" formatCode="0.00"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="2" formatCode="0.00"/>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF005629"/>
       <color rgb="FF808080"/>
       <color rgb="FF71525D"/>
       <color rgb="FF00A4B4"/>
       <color rgb="FF584841"/>
       <color rgb="FFFED766"/>
       <color rgb="FFF37167"/>
       <color rgb="FF62D1B0"/>
       <color rgb="FFFFFFCC"/>
       <color rgb="FFCCFFFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValue" Target="richData/rdrichvalue.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2022/10/relationships/richValueRel" Target="richData/richValueRel.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueTypes" Target="richData/rdRichValueTypes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueStructure" Target="richData/rdrichvaluestructure.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValue" Target="richData/rdrichvalue.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2022/10/relationships/richValueRel" Target="richData/richValueRel.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueTypes" Target="richData/rdRichValueTypes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueStructure" Target="richData/rdrichvaluestructure.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>504825</xdr:colOff>
-      <xdr:row>404</xdr:row>
+      <xdr:row>406</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>496165</xdr:colOff>
-      <xdr:row>406</xdr:row>
+      <xdr:row>408</xdr:row>
       <xdr:rowOff>77066</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4DCE7B3C-94C4-4DA6-B569-C59D1E9698F5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
@@ -1716,54 +1712,50 @@
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
-</file>
-[...2 lines deleted...]
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/richData/_rels/richValueRel.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/richData/rdRichValueTypes.xml><?xml version="1.0" encoding="utf-8"?>
 <rvTypesInfo xmlns="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x">
   <global>
     <keyFlags>
       <key name="_Self">
         <flag name="ExcludeFromFile" value="1"/>
         <flag name="ExcludeFromCalcComparison" value="1"/>
       </key>
       <key name="_DisplayString">
         <flag name="ExcludeFromCalcComparison" value="1"/>
       </key>
       <key name="_Flags">
         <flag name="ExcludeFromCalcComparison" value="1"/>
       </key>
       <key name="_Format">
         <flag name="ExcludeFromCalcComparison" value="1"/>
       </key>
       <key name="_SubLabel">
         <flag name="ExcludeFromCalcComparison" value="1"/>
@@ -2087,8961 +2079,9066 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.portugalglobal.pt/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C3250995-AF3B-4024-B239-B6B14584E211}">
   <sheetPr codeName="Sheet20">
     <tabColor rgb="FF0070C0"/>
   </sheetPr>
-  <dimension ref="A2:K408"/>
+  <dimension ref="A2:K410"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A403" sqref="A403"/>
+      <selection activeCell="A405" sqref="A405"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="13.88671875" style="4" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12" max="16384" width="9.109375" style="4"/>
+    <col min="1" max="1" width="13.85546875" style="4" customWidth="1"/>
+    <col min="2" max="11" width="8.7109375" style="4" customWidth="1"/>
+    <col min="12" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="6"/>
     </row>
-    <row r="3" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="92" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="7" t="e" vm="1">
         <v>#VALUE!</v>
       </c>
     </row>
-    <row r="4" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="6"/>
     </row>
-    <row r="5" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="6"/>
     </row>
-    <row r="6" spans="1:11" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:11" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A6" s="2" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="B6" s="8"/>
       <c r="C6" s="8"/>
       <c r="D6" s="8"/>
       <c r="E6" s="8"/>
       <c r="F6" s="8"/>
       <c r="G6" s="8"/>
       <c r="H6" s="8"/>
       <c r="I6" s="8"/>
       <c r="J6" s="8"/>
       <c r="K6" s="9"/>
     </row>
-    <row r="7" spans="1:11" s="14" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:11" s="14" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="11">
         <v>0</v>
       </c>
       <c r="B7" s="12">
         <v>2021</v>
       </c>
       <c r="C7" s="12">
         <v>2022</v>
       </c>
       <c r="D7" s="12">
         <v>2023</v>
       </c>
       <c r="E7" s="12">
         <v>2024</v>
       </c>
       <c r="F7" s="12">
         <v>2025</v>
       </c>
       <c r="G7" s="13" t="s">
+        <v>116</v>
+      </c>
+      <c r="H7" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="J7" s="13" t="s">
         <v>112</v>
       </c>
-      <c r="H7" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K7" s="13" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="16">
         <v>142.43746599999997</v>
       </c>
       <c r="C8" s="16">
         <v>163.238212</v>
       </c>
       <c r="D8" s="16">
         <v>165.10590500000001</v>
       </c>
       <c r="E8" s="16">
         <v>179.51265000000001</v>
       </c>
       <c r="F8" s="16">
-        <v>176.152199</v>
+        <v>176.13440900000001</v>
       </c>
       <c r="G8" s="16">
-        <v>-1.871985623297306</v>
+        <v>-1.881895788402657</v>
       </c>
       <c r="H8" s="16">
-        <v>5.4547041328450563</v>
+        <v>5.4520415060784533</v>
       </c>
       <c r="I8" s="16">
-        <v>30.312849999999997</v>
+        <v>64.938168000000005</v>
       </c>
       <c r="J8" s="16">
-        <v>28.286037</v>
+        <v>65.514324000000002</v>
       </c>
       <c r="K8" s="16">
-        <v>-6.6863161992356286</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>0.88723784138782202</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="16">
         <v>905.791878</v>
       </c>
       <c r="C9" s="16">
         <v>1187.0151470000001</v>
       </c>
       <c r="D9" s="16">
         <v>1095.1713729999999</v>
       </c>
       <c r="E9" s="16">
         <v>1068.3629410000001</v>
       </c>
       <c r="F9" s="16">
-        <v>1072.2081939999998</v>
+        <v>1072.5064299999999</v>
       </c>
       <c r="G9" s="16">
-        <v>0.35992010321890505</v>
+        <v>0.3878353358196292</v>
       </c>
       <c r="H9" s="16">
-        <v>4.3068127099187281</v>
+        <v>4.3140652198599083</v>
       </c>
       <c r="I9" s="16">
-        <v>149.911698</v>
+        <v>308.08787800000005</v>
       </c>
       <c r="J9" s="16">
-        <v>151.38229000000001</v>
+        <v>308.45088500000003</v>
       </c>
       <c r="K9" s="16">
-        <v>0.98097214534919785</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>0.11782579774202664</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="16">
         <v>-763.35441200000002</v>
       </c>
       <c r="C10" s="16">
         <v>-1023.7769350000001</v>
       </c>
       <c r="D10" s="16">
         <v>-930.0654679999999</v>
       </c>
       <c r="E10" s="16">
         <v>-888.85029100000008</v>
       </c>
       <c r="F10" s="16">
-        <v>-896.05599499999983</v>
+        <v>-896.3720209999999</v>
       </c>
       <c r="G10" s="16" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="16" t="s">
         <v>24</v>
       </c>
       <c r="I10" s="16">
-        <v>-119.598848</v>
+        <v>-243.14971000000003</v>
       </c>
       <c r="J10" s="16">
-        <v>-123.09625300000002</v>
+        <v>-242.93656100000004</v>
       </c>
       <c r="K10" s="16" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="11" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="17">
         <v>15.725186928646757</v>
       </c>
       <c r="C11" s="17">
         <v>13.751990647512773</v>
       </c>
       <c r="D11" s="17">
         <v>15.075805400914183</v>
       </c>
       <c r="E11" s="17">
         <v>16.802590497193219</v>
       </c>
       <c r="F11" s="17">
-        <v>16.428917442128785</v>
+        <v>16.42269025836983</v>
       </c>
       <c r="G11" s="18" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="18" t="s">
         <v>24</v>
       </c>
       <c r="I11" s="17">
-        <v>20.220470052977451</v>
+        <v>21.07780689768002</v>
       </c>
       <c r="J11" s="17">
-        <v>18.685169183264435</v>
+        <v>21.239791223163454</v>
       </c>
       <c r="K11" s="18" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="12" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="4" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="13" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="4" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="14" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="4" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="4" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="16" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="20" t="s">
         <v>101</v>
       </c>
     </row>
-    <row r="17" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="4" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="21"/>
     </row>
-    <row r="19" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="B19" s="22"/>
       <c r="C19" s="22"/>
       <c r="D19" s="22"/>
     </row>
-    <row r="20" spans="1:11" s="25" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:11" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="23">
         <v>0</v>
       </c>
       <c r="B20" s="23">
         <v>0</v>
       </c>
       <c r="C20" s="23">
         <v>0</v>
       </c>
       <c r="D20" s="24">
         <v>0</v>
       </c>
       <c r="E20" s="12">
         <v>2021</v>
       </c>
       <c r="F20" s="12">
         <v>2022</v>
       </c>
       <c r="G20" s="12">
         <v>2023</v>
       </c>
       <c r="H20" s="12">
         <v>2024</v>
       </c>
       <c r="I20" s="12">
         <v>2025</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="K20" s="13" t="s">
-        <v>109</v>
-[...9 lines deleted...]
-      <c r="C21" s="122">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="131" t="s">
+        <v>120</v>
+      </c>
+      <c r="B21" s="131">
+        <v>0</v>
+      </c>
+      <c r="C21" s="131">
         <v>0</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="27">
         <v>43</v>
       </c>
       <c r="F21" s="27">
         <v>41</v>
       </c>
       <c r="G21" s="27">
         <v>40</v>
       </c>
       <c r="H21" s="27">
         <v>40</v>
       </c>
       <c r="I21" s="27">
         <v>40</v>
       </c>
       <c r="J21" s="27">
         <v>41</v>
       </c>
       <c r="K21" s="27">
-        <v>36</v>
-[...9 lines deleted...]
-      <c r="C22" s="122">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="131">
+        <v>0</v>
+      </c>
+      <c r="B22" s="131">
+        <v>0</v>
+      </c>
+      <c r="C22" s="131">
         <v>0</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E22" s="28">
         <v>0.22389306472476053</v>
       </c>
       <c r="F22" s="28">
         <v>0.20820473288517094</v>
       </c>
       <c r="G22" s="28">
         <v>0.21348016609510667</v>
       </c>
       <c r="H22" s="28">
         <v>0.22753342233097001</v>
       </c>
       <c r="I22" s="28">
-        <v>0.22198580568515203</v>
+        <v>0.22194688838858673</v>
       </c>
       <c r="J22" s="28">
-        <v>0.21191490397412341</v>
+        <v>0.23618327666222144</v>
       </c>
       <c r="K22" s="28">
-        <v>0.23120257819488851</v>
-[...9 lines deleted...]
-      <c r="C23" s="125">
+        <v>0.24172247270385933</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="128" t="s">
+        <v>121</v>
+      </c>
+      <c r="B23" s="128">
+        <v>0</v>
+      </c>
+      <c r="C23" s="128">
         <v>0</v>
       </c>
       <c r="D23" s="29" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="30">
         <v>15</v>
       </c>
       <c r="F23" s="30">
         <v>13</v>
       </c>
       <c r="G23" s="30">
         <v>15</v>
       </c>
       <c r="H23" s="30">
         <v>16</v>
       </c>
       <c r="I23" s="30">
         <v>14</v>
       </c>
       <c r="J23" s="30">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K23" s="30">
-        <v>13</v>
-[...9 lines deleted...]
-      <c r="C24" s="126">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="132">
+        <v>0</v>
+      </c>
+      <c r="B24" s="132">
+        <v>0</v>
+      </c>
+      <c r="C24" s="132">
         <v>0</v>
       </c>
       <c r="D24" s="31" t="s">
         <v>30</v>
       </c>
       <c r="E24" s="32">
         <v>1.0894029597084585</v>
       </c>
       <c r="F24" s="32">
         <v>1.0834229927886663</v>
       </c>
       <c r="G24" s="32">
         <v>1.0415482068485364</v>
       </c>
       <c r="H24" s="32">
         <v>0.99620344429760876</v>
       </c>
       <c r="I24" s="32">
-        <v>0.96148271523307971</v>
+        <v>0.96062534501320818</v>
       </c>
       <c r="J24" s="32">
-        <v>0.82856404541091522</v>
+        <v>0.83669629654176714</v>
       </c>
       <c r="K24" s="32">
-        <v>0.87476790121613568</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>0.80045940465469223</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B25" s="33"/>
       <c r="C25" s="34"/>
     </row>
-    <row r="26" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="35"/>
       <c r="B26" s="36"/>
       <c r="C26" s="36"/>
       <c r="D26" s="36"/>
       <c r="E26" s="36"/>
       <c r="F26" s="36"/>
       <c r="G26" s="36"/>
       <c r="H26" s="36"/>
       <c r="I26" s="36"/>
       <c r="J26" s="36"/>
     </row>
-    <row r="27" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="2" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="B27" s="37"/>
       <c r="C27" s="38"/>
       <c r="D27" s="37"/>
       <c r="E27" s="37"/>
       <c r="F27" s="37"/>
       <c r="G27" s="37"/>
       <c r="H27" s="37"/>
       <c r="I27" s="37"/>
       <c r="J27" s="37"/>
       <c r="K27" s="37"/>
     </row>
-    <row r="28" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="23">
         <v>0</v>
       </c>
       <c r="B28" s="23">
         <v>0</v>
       </c>
       <c r="C28" s="23">
         <v>0</v>
       </c>
       <c r="D28" s="24">
         <v>0</v>
       </c>
       <c r="E28" s="12">
         <v>0</v>
       </c>
       <c r="F28" s="12">
         <v>0</v>
       </c>
-      <c r="G28" s="142">
+      <c r="G28" s="12">
         <v>2021</v>
       </c>
-      <c r="H28" s="142">
+      <c r="H28" s="12">
         <v>2022</v>
       </c>
-      <c r="I28" s="142">
+      <c r="I28" s="12">
         <v>2023</v>
       </c>
-      <c r="J28" s="143">
+      <c r="J28" s="13">
         <v>2024</v>
       </c>
-      <c r="K28" s="143">
+      <c r="K28" s="13">
         <v>2025</v>
       </c>
     </row>
-    <row r="29" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="E29" s="123" t="s">
+    <row r="29" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="131" t="s">
+        <v>123</v>
+      </c>
+      <c r="B29" s="131">
+        <v>0</v>
+      </c>
+      <c r="C29" s="131">
+        <v>0</v>
+      </c>
+      <c r="D29" s="131">
+        <v>0</v>
+      </c>
+      <c r="E29" s="138" t="s">
         <v>21</v>
       </c>
-      <c r="F29" s="123">
+      <c r="F29" s="138">
         <v>0</v>
       </c>
       <c r="G29" s="27">
         <v>49</v>
       </c>
       <c r="H29" s="27">
         <v>59</v>
       </c>
       <c r="I29" s="27">
         <v>53</v>
       </c>
       <c r="J29" s="27">
         <v>58</v>
       </c>
       <c r="K29" s="27">
         <v>64</v>
       </c>
     </row>
-    <row r="30" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...15 lines deleted...]
-      <c r="F30" s="123">
+    <row r="30" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="131">
+        <v>0</v>
+      </c>
+      <c r="B30" s="131">
+        <v>0</v>
+      </c>
+      <c r="C30" s="131">
+        <v>0</v>
+      </c>
+      <c r="D30" s="131">
+        <v>0</v>
+      </c>
+      <c r="E30" s="138" t="s">
+        <v>124</v>
+      </c>
+      <c r="F30" s="138">
         <v>0</v>
       </c>
       <c r="G30" s="28">
         <v>0.28071418894350197</v>
       </c>
       <c r="H30" s="28">
         <v>0.21682775092307505</v>
       </c>
       <c r="I30" s="28">
         <v>0.27384770424614902</v>
       </c>
       <c r="J30" s="28">
-        <v>0.2223003485446835</v>
+        <v>0.22316245891384817</v>
       </c>
       <c r="K30" s="28">
-        <v>0.21322025049874813</v>
-[...15 lines deleted...]
-      <c r="E31" s="127" t="s">
+        <v>0.21318586980626503</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="128" t="s">
+        <v>125</v>
+      </c>
+      <c r="B31" s="128">
+        <v>0</v>
+      </c>
+      <c r="C31" s="128">
+        <v>0</v>
+      </c>
+      <c r="D31" s="128">
+        <v>0</v>
+      </c>
+      <c r="E31" s="135" t="s">
         <v>21</v>
       </c>
-      <c r="F31" s="127">
+      <c r="F31" s="135">
         <v>0</v>
       </c>
       <c r="G31" s="30">
         <v>97</v>
       </c>
       <c r="H31" s="30">
         <v>98</v>
       </c>
       <c r="I31" s="30">
         <v>97</v>
       </c>
       <c r="J31" s="30">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="K31" s="30">
         <v>93</v>
       </c>
     </row>
-    <row r="32" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...15 lines deleted...]
-      <c r="F32" s="124">
+    <row r="32" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="132">
+        <v>0</v>
+      </c>
+      <c r="B32" s="132">
+        <v>0</v>
+      </c>
+      <c r="C32" s="132">
+        <v>0</v>
+      </c>
+      <c r="D32" s="132">
+        <v>0</v>
+      </c>
+      <c r="E32" s="136" t="s">
+        <v>126</v>
+      </c>
+      <c r="F32" s="136">
         <v>0</v>
       </c>
       <c r="G32" s="32">
         <v>2.8263224685304577E-2</v>
       </c>
       <c r="H32" s="32">
         <v>2.6499455592391932E-2</v>
       </c>
       <c r="I32" s="32">
         <v>2.639690805621954E-2</v>
       </c>
       <c r="J32" s="32">
-        <v>2.6339781781974939E-2</v>
+        <v>2.5867702405498048E-2</v>
       </c>
       <c r="K32" s="32">
-        <v>2.8825844620142455E-2</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>2.8734370002658143E-2</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="4" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="B33" s="33"/>
       <c r="C33" s="34"/>
     </row>
-    <row r="34" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="35"/>
       <c r="B34" s="36"/>
       <c r="C34" s="36"/>
       <c r="D34" s="36"/>
       <c r="E34" s="36"/>
       <c r="F34" s="36"/>
       <c r="G34" s="36"/>
       <c r="H34" s="36"/>
       <c r="I34" s="36"/>
       <c r="J34" s="36"/>
     </row>
-    <row r="35" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="2" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="B35" s="37"/>
       <c r="C35" s="37"/>
       <c r="D35" s="37"/>
       <c r="E35" s="37"/>
       <c r="F35" s="37"/>
       <c r="G35" s="37"/>
       <c r="H35" s="37"/>
       <c r="I35" s="37"/>
       <c r="J35" s="37"/>
       <c r="K35" s="37"/>
     </row>
-    <row r="36" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="23">
         <v>0</v>
       </c>
       <c r="B36" s="23">
         <v>0</v>
       </c>
       <c r="C36" s="23">
         <v>0</v>
       </c>
       <c r="D36" s="23">
         <v>0</v>
       </c>
       <c r="E36" s="39" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="13">
         <v>2021</v>
       </c>
       <c r="G36" s="13">
         <v>2022</v>
       </c>
       <c r="H36" s="13">
         <v>2023</v>
       </c>
       <c r="I36" s="13">
         <v>2024</v>
       </c>
       <c r="J36" s="13">
         <v>2025</v>
       </c>
       <c r="K36" s="13" t="s">
-        <v>109</v>
-[...12 lines deleted...]
-      <c r="D37" s="122">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="131" t="s">
+        <v>129</v>
+      </c>
+      <c r="B37" s="131">
+        <v>0</v>
+      </c>
+      <c r="C37" s="131">
+        <v>0</v>
+      </c>
+      <c r="D37" s="131">
         <v>0</v>
       </c>
       <c r="E37" s="26" t="s">
         <v>4</v>
       </c>
       <c r="F37" s="40">
         <v>8.0621722767528353E-2</v>
       </c>
       <c r="G37" s="40">
         <v>3.269605182741251E-2</v>
       </c>
       <c r="H37" s="40">
         <v>2.3821782743889859E-3</v>
       </c>
       <c r="I37" s="40">
         <v>1.8627766920207043E-2</v>
       </c>
       <c r="J37" s="40">
-        <v>-4.2593929542320873E-3</v>
+        <v>-4.2819418920549274E-3</v>
       </c>
       <c r="K37" s="40">
-        <v>-1.4169300553016448E-2</v>
-[...3 lines deleted...]
-      <c r="A38" s="129" t="s">
+        <v>2.09550740557694E-3</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="137" t="s">
         <v>31</v>
       </c>
-      <c r="B38" s="129">
-[...5 lines deleted...]
-      <c r="D38" s="129">
+      <c r="B38" s="137">
+        <v>0</v>
+      </c>
+      <c r="C38" s="137">
+        <v>0</v>
+      </c>
+      <c r="D38" s="137">
         <v>0</v>
       </c>
       <c r="E38" s="41" t="s">
         <v>2</v>
       </c>
       <c r="F38" s="42">
         <v>18.343770509814043</v>
       </c>
       <c r="G38" s="42">
         <v>23.2388490869163</v>
       </c>
       <c r="H38" s="42">
         <v>-1.3552804405528664</v>
       </c>
       <c r="I38" s="42">
         <v>2.0104785650741244</v>
       </c>
       <c r="J38" s="42">
-        <v>0.58031804673719245</v>
+        <v>0.58779470160638514</v>
       </c>
       <c r="K38" s="42">
-        <v>-14.470848480582053</v>
-[...12 lines deleted...]
-      <c r="D39" s="125">
+        <v>-1.4246456266728396</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="128" t="s">
+        <v>130</v>
+      </c>
+      <c r="B39" s="128">
+        <v>0</v>
+      </c>
+      <c r="C39" s="128">
+        <v>0</v>
+      </c>
+      <c r="D39" s="128">
         <v>0</v>
       </c>
       <c r="E39" s="43" t="s">
         <v>4</v>
       </c>
       <c r="F39" s="44">
         <v>0.40052874034617791</v>
       </c>
       <c r="G39" s="44">
         <v>0.33822942005612466</v>
       </c>
       <c r="H39" s="44">
         <v>-8.3828463981754142E-2</v>
       </c>
       <c r="I39" s="44">
         <v>-2.5495803639875379E-2</v>
       </c>
       <c r="J39" s="44">
-        <v>3.5855364649862997E-3</v>
+        <v>3.8636289736383527E-3</v>
       </c>
       <c r="K39" s="44">
-        <v>8.1279824918595225E-3</v>
-[...3 lines deleted...]
-      <c r="A40" s="130" t="s">
+        <v>9.8584408607833374E-4</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="129" t="s">
         <v>32</v>
       </c>
-      <c r="B40" s="130">
-[...5 lines deleted...]
-      <c r="D40" s="130">
+      <c r="B40" s="129">
+        <v>0</v>
+      </c>
+      <c r="C40" s="129">
+        <v>0</v>
+      </c>
+      <c r="D40" s="129">
         <v>0</v>
       </c>
       <c r="E40" s="45" t="s">
         <v>2</v>
       </c>
       <c r="F40" s="17">
         <v>22.011918431971004</v>
       </c>
       <c r="G40" s="17">
         <v>31.770544770324882</v>
       </c>
       <c r="H40" s="17">
         <v>-4.0280111631669717</v>
       </c>
       <c r="I40" s="17">
         <v>1.9924603779147958</v>
       </c>
       <c r="J40" s="17">
-        <v>3.9840825968701177</v>
+        <v>4.1058388124765424</v>
       </c>
       <c r="K40" s="17">
-        <v>-4.3526829528640123</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>4.6501716085415481</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B41" s="33"/>
       <c r="C41" s="34"/>
     </row>
-    <row r="42" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="4" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="43" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="46"/>
     </row>
-    <row r="44" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="2" t="s">
         <v>60</v>
       </c>
       <c r="B44" s="37"/>
       <c r="C44" s="37"/>
       <c r="D44" s="37"/>
       <c r="E44" s="37"/>
       <c r="F44" s="37"/>
       <c r="G44" s="37"/>
       <c r="H44" s="37"/>
       <c r="I44" s="37"/>
       <c r="J44" s="37"/>
       <c r="K44" s="37"/>
     </row>
-    <row r="45" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="23">
         <v>0</v>
       </c>
       <c r="B45" s="23">
         <v>0</v>
       </c>
       <c r="C45" s="23">
         <v>0</v>
       </c>
       <c r="D45" s="23">
         <v>0</v>
       </c>
       <c r="E45" s="23">
         <v>0</v>
       </c>
       <c r="F45" s="23">
         <v>0</v>
       </c>
       <c r="G45" s="12">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="H45" s="12">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="I45" s="12">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="J45" s="12">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="K45" s="12">
-        <v>2024</v>
-[...9 lines deleted...]
-      <c r="C46" s="131">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="46" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="130" t="s">
+        <v>131</v>
+      </c>
+      <c r="B46" s="130">
+        <v>0</v>
+      </c>
+      <c r="C46" s="130">
         <v>0</v>
       </c>
       <c r="D46" s="47" t="s">
         <v>27</v>
       </c>
       <c r="E46" s="47"/>
       <c r="F46" s="47"/>
       <c r="G46" s="48">
-        <v>697</v>
+        <v>756</v>
       </c>
       <c r="H46" s="48">
-        <v>756</v>
+        <v>778</v>
       </c>
       <c r="I46" s="48">
-        <v>778</v>
+        <v>746</v>
       </c>
       <c r="J46" s="48">
-        <v>746</v>
+        <v>774</v>
       </c>
       <c r="K46" s="48">
-        <v>774</v>
-[...9 lines deleted...]
-      <c r="C47" s="122">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="47" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="131">
+        <v>0</v>
+      </c>
+      <c r="B47" s="131">
+        <v>0</v>
+      </c>
+      <c r="C47" s="131">
         <v>0</v>
       </c>
       <c r="D47" s="50" t="s">
         <v>57</v>
       </c>
       <c r="E47" s="50"/>
       <c r="F47" s="50"/>
       <c r="G47" s="51">
-        <v>3.3658489472667572</v>
+        <v>3.35671787585472</v>
       </c>
       <c r="H47" s="51">
-        <v>3.35671787585472</v>
+        <v>3.391455972101133</v>
       </c>
       <c r="I47" s="51">
-        <v>3.391455972101133</v>
+        <v>3.3041013375852599</v>
       </c>
       <c r="J47" s="51">
-        <v>3.3041013375852599</v>
+        <v>3.6559444523168483</v>
       </c>
       <c r="K47" s="51">
-        <v>3.6559444523168483</v>
-[...9 lines deleted...]
-      <c r="C48" s="126">
+        <v>3.6567822172722635</v>
+      </c>
+    </row>
+    <row r="48" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="132">
+        <v>0</v>
+      </c>
+      <c r="B48" s="132">
+        <v>0</v>
+      </c>
+      <c r="C48" s="132">
         <v>0</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E48" s="1"/>
       <c r="F48" s="1"/>
       <c r="G48" s="52">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="H48" s="52">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="I48" s="52">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="J48" s="52">
+        <v>35</v>
+      </c>
+      <c r="K48" s="52">
         <v>39</v>
       </c>
-      <c r="K48" s="52">
-[...3 lines deleted...]
-    <row r="49" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="49" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C49" s="53"/>
       <c r="F49" s="54"/>
       <c r="G49" s="134"/>
       <c r="H49" s="134"/>
       <c r="I49" s="134"/>
       <c r="J49" s="134"/>
       <c r="K49" s="134"/>
     </row>
-    <row r="50" spans="1:11" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A50" s="128" t="s">
+    <row r="50" spans="1:11" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="133" t="s">
         <v>38</v>
       </c>
-      <c r="B50" s="128">
-[...30 lines deleted...]
-    <row r="51" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B50" s="133">
+        <v>0</v>
+      </c>
+      <c r="C50" s="133">
+        <v>0</v>
+      </c>
+      <c r="D50" s="133">
+        <v>0</v>
+      </c>
+      <c r="E50" s="133">
+        <v>0</v>
+      </c>
+      <c r="F50" s="133">
+        <v>0</v>
+      </c>
+      <c r="G50" s="133">
+        <v>0</v>
+      </c>
+      <c r="H50" s="133">
+        <v>0</v>
+      </c>
+      <c r="I50" s="133">
+        <v>0</v>
+      </c>
+      <c r="J50" s="133">
+        <v>0</v>
+      </c>
+      <c r="K50" s="133">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="4" t="s">
-        <v>104</v>
+        <v>113</v>
       </c>
       <c r="C51" s="53"/>
     </row>
-    <row r="52" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-[...14 lines deleted...]
-    <row r="53" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="133" t="s">
+        <v>132</v>
+      </c>
+      <c r="B52" s="133"/>
+      <c r="C52" s="133"/>
+      <c r="D52" s="133"/>
+      <c r="E52" s="133"/>
+      <c r="F52" s="133"/>
+      <c r="G52" s="133"/>
+      <c r="H52" s="133"/>
+      <c r="I52" s="133"/>
+      <c r="J52" s="133"/>
+      <c r="K52" s="133"/>
+    </row>
+    <row r="53" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="55"/>
       <c r="B53" s="55"/>
       <c r="C53" s="55"/>
       <c r="D53" s="55"/>
       <c r="E53" s="55"/>
       <c r="F53" s="55"/>
       <c r="G53" s="55"/>
       <c r="H53" s="55"/>
       <c r="I53" s="55"/>
       <c r="J53" s="55"/>
       <c r="K53" s="55"/>
     </row>
-    <row r="54" spans="1:11" ht="12" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A54" s="46"/>
       <c r="B54" s="46"/>
       <c r="C54" s="56"/>
       <c r="D54" s="46"/>
       <c r="E54" s="46"/>
       <c r="F54" s="46"/>
       <c r="G54" s="46"/>
       <c r="H54" s="46"/>
       <c r="I54" s="46"/>
       <c r="J54" s="46"/>
       <c r="K54" s="46"/>
     </row>
-    <row r="55" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="2" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="B55" s="37"/>
       <c r="C55" s="38"/>
       <c r="D55" s="37"/>
       <c r="E55" s="37"/>
       <c r="F55" s="37"/>
       <c r="G55" s="37"/>
       <c r="H55" s="37"/>
       <c r="I55" s="37"/>
       <c r="J55" s="37"/>
       <c r="K55" s="37"/>
     </row>
-    <row r="56" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="47">
         <v>0</v>
       </c>
       <c r="B56" s="47">
         <v>0</v>
       </c>
       <c r="C56" s="57">
         <v>0</v>
       </c>
       <c r="D56" s="47">
         <v>0</v>
       </c>
       <c r="E56" s="47">
         <v>0</v>
       </c>
       <c r="F56" s="47">
         <v>0</v>
       </c>
       <c r="G56" s="47">
         <v>0</v>
       </c>
-      <c r="H56" s="121" t="s">
+      <c r="H56" s="126" t="s">
         <v>48</v>
       </c>
-      <c r="I56" s="121">
-[...2 lines deleted...]
-      <c r="J56" s="121" t="s">
+      <c r="I56" s="126">
+        <v>0</v>
+      </c>
+      <c r="J56" s="126" t="s">
         <v>45</v>
       </c>
-      <c r="K56" s="121">
-[...3 lines deleted...]
-    <row r="57" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="K56" s="126">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="1">
         <v>0</v>
       </c>
       <c r="B57" s="1">
         <v>0</v>
       </c>
       <c r="C57" s="58">
         <v>0</v>
       </c>
       <c r="D57" s="1">
         <v>0</v>
       </c>
       <c r="E57" s="1">
         <v>0</v>
       </c>
       <c r="F57" s="1">
         <v>0</v>
       </c>
       <c r="G57" s="1">
         <v>0</v>
       </c>
       <c r="H57" s="58" t="s">
         <v>49</v>
       </c>
       <c r="I57" s="58" t="s">
         <v>47</v>
       </c>
       <c r="J57" s="58" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="K57" s="58" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="58" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B58" s="22"/>
       <c r="C58" s="59"/>
       <c r="D58" s="22"/>
       <c r="E58" s="22"/>
       <c r="F58" s="37"/>
       <c r="G58" s="37"/>
       <c r="H58" s="49">
-        <v>774</v>
+        <v>788</v>
       </c>
       <c r="I58" s="60">
         <v>100</v>
       </c>
       <c r="J58" s="60">
-        <v>179.51265000000001</v>
+        <v>176.13440900000001</v>
       </c>
       <c r="K58" s="60">
         <v>100</v>
       </c>
     </row>
-    <row r="59" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="15" t="s">
         <v>85</v>
       </c>
       <c r="B59" s="22"/>
       <c r="C59" s="59"/>
       <c r="D59" s="22"/>
       <c r="E59" s="22"/>
       <c r="F59" s="37"/>
       <c r="G59" s="37"/>
       <c r="H59" s="49" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="I59" s="60" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="J59" s="60">
-        <v>24.538888999999998</v>
+        <v>28.809077000000002</v>
       </c>
       <c r="K59" s="60">
-        <v>13.669726896683882</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>16.356302646122938</v>
+      </c>
+    </row>
+    <row r="60" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="15" t="s">
         <v>86</v>
       </c>
       <c r="B60" s="22"/>
       <c r="C60" s="59"/>
       <c r="D60" s="22"/>
       <c r="E60" s="22"/>
       <c r="F60" s="37"/>
       <c r="G60" s="37"/>
       <c r="H60" s="49" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="I60" s="60" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="J60" s="60">
-        <v>83.280158</v>
+        <v>74.359960000000001</v>
       </c>
       <c r="K60" s="60">
-        <v>46.392361763920256</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>42.217736115377654</v>
+      </c>
+    </row>
+    <row r="61" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="15" t="s">
         <v>87</v>
       </c>
       <c r="B61" s="22"/>
       <c r="C61" s="59"/>
       <c r="D61" s="22"/>
       <c r="E61" s="22"/>
       <c r="F61" s="37"/>
       <c r="G61" s="37"/>
       <c r="H61" s="49" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="I61" s="60" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="J61" s="60">
-        <v>50.522855999999997</v>
+        <v>49.946961000000002</v>
       </c>
       <c r="K61" s="60">
-        <v>28.144454443739757</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>28.357298998857171</v>
+      </c>
+    </row>
+    <row r="62" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="15" t="s">
         <v>88</v>
       </c>
       <c r="B62" s="22"/>
       <c r="C62" s="59"/>
       <c r="D62" s="22"/>
       <c r="E62" s="22"/>
       <c r="F62" s="37"/>
       <c r="G62" s="37"/>
       <c r="H62" s="49" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="I62" s="60" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="J62" s="60">
-        <v>4.8068E-2</v>
+        <v>4.7390000000000002E-2</v>
       </c>
       <c r="K62" s="60">
-        <v>2.6776943017664773E-2</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>2.6905588901711987E-2</v>
+      </c>
+    </row>
+    <row r="63" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="61" t="s">
         <v>50</v>
       </c>
       <c r="B63" s="61"/>
       <c r="C63" s="62"/>
       <c r="D63" s="61"/>
       <c r="E63" s="61"/>
       <c r="F63" s="63"/>
       <c r="G63" s="63"/>
       <c r="H63" s="64" t="s">
         <v>24</v>
       </c>
       <c r="I63" s="65" t="s">
         <v>24</v>
       </c>
       <c r="J63" s="66">
-        <v>21.122679000000005</v>
+        <v>22.971021000000007</v>
       </c>
       <c r="K63" s="66">
-        <v>11.766679952638441</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:11" ht="12" x14ac:dyDescent="0.25">
+        <v>13.041756650740524</v>
+      </c>
+    </row>
+    <row r="64" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A64" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C64" s="53"/>
-      <c r="F64" s="133" t="s">
-[...8 lines deleted...]
-    <row r="65" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F64" s="125" t="s">
+        <v>136</v>
+      </c>
+      <c r="G64" s="125"/>
+      <c r="H64" s="125"/>
+      <c r="I64" s="125"/>
+      <c r="J64" s="125"/>
+      <c r="K64" s="125"/>
+    </row>
+    <row r="65" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="46"/>
       <c r="C65" s="53"/>
     </row>
-    <row r="66" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="46"/>
       <c r="C66" s="53"/>
     </row>
-    <row r="67" spans="1:11" ht="12" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A67" s="2" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="B67" s="37"/>
       <c r="C67" s="38"/>
       <c r="D67" s="37"/>
       <c r="E67" s="37"/>
       <c r="F67" s="37"/>
       <c r="G67" s="37"/>
       <c r="H67" s="37"/>
       <c r="I67" s="37"/>
       <c r="J67" s="37"/>
       <c r="K67" s="37"/>
     </row>
-    <row r="68" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="47">
         <v>0</v>
       </c>
       <c r="B68" s="47">
         <v>0</v>
       </c>
       <c r="C68" s="57">
         <v>0</v>
       </c>
       <c r="D68" s="47">
         <v>0</v>
       </c>
       <c r="E68" s="47">
         <v>0</v>
       </c>
       <c r="F68" s="47">
         <v>0</v>
       </c>
       <c r="G68" s="47">
         <v>0</v>
       </c>
-      <c r="H68" s="121" t="s">
+      <c r="H68" s="126" t="s">
         <v>48</v>
       </c>
-      <c r="I68" s="121">
-[...2 lines deleted...]
-      <c r="J68" s="121" t="s">
+      <c r="I68" s="126">
+        <v>0</v>
+      </c>
+      <c r="J68" s="126" t="s">
         <v>45</v>
       </c>
-      <c r="K68" s="121">
-[...3 lines deleted...]
-    <row r="69" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="K68" s="126">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="69" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="1">
         <v>0</v>
       </c>
       <c r="B69" s="1">
         <v>0</v>
       </c>
       <c r="C69" s="58">
         <v>0</v>
       </c>
       <c r="D69" s="1">
         <v>0</v>
       </c>
       <c r="E69" s="1">
         <v>0</v>
       </c>
       <c r="F69" s="1">
         <v>0</v>
       </c>
       <c r="G69" s="1">
         <v>0</v>
       </c>
       <c r="H69" s="58" t="s">
         <v>49</v>
       </c>
       <c r="I69" s="58" t="s">
         <v>47</v>
       </c>
       <c r="J69" s="58" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="K69" s="58" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="70" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B70" s="22"/>
       <c r="C70" s="59"/>
       <c r="D70" s="22"/>
       <c r="E70" s="22"/>
       <c r="F70" s="22"/>
       <c r="G70" s="22"/>
       <c r="H70" s="49">
-        <v>774</v>
+        <v>788</v>
       </c>
       <c r="I70" s="67">
         <v>100</v>
       </c>
       <c r="J70" s="60">
-        <v>179.51265000000001</v>
+        <v>176.13440900000001</v>
       </c>
       <c r="K70" s="67">
         <v>100</v>
       </c>
     </row>
-    <row r="71" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="15" t="s">
         <v>79</v>
       </c>
       <c r="B71" s="22"/>
       <c r="C71" s="59"/>
       <c r="D71" s="22"/>
       <c r="E71" s="22"/>
       <c r="F71" s="22"/>
       <c r="G71" s="22"/>
       <c r="H71" s="49">
-        <v>657</v>
+        <v>672</v>
       </c>
       <c r="I71" s="60">
-        <v>84.883720930232556</v>
+        <v>85.279187817258887</v>
       </c>
       <c r="J71" s="60">
-        <v>105.851749</v>
+        <v>106.37824499999999</v>
       </c>
       <c r="K71" s="67">
-        <v>58.966178149562154</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>60.396060942300032</v>
+      </c>
+    </row>
+    <row r="72" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="15" t="s">
         <v>80</v>
       </c>
       <c r="B72" s="22"/>
       <c r="C72" s="59"/>
       <c r="D72" s="22"/>
       <c r="E72" s="22"/>
       <c r="F72" s="22"/>
       <c r="G72" s="22"/>
       <c r="H72" s="49">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="I72" s="67">
-        <v>3.4883720930232558</v>
+        <v>3.9340101522842641</v>
       </c>
       <c r="J72" s="60">
-        <v>35.470855</v>
+        <v>26.010589</v>
       </c>
       <c r="K72" s="67">
-        <v>19.759529481627062</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>14.767466020793243</v>
+      </c>
+    </row>
+    <row r="73" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="15" t="s">
         <v>81</v>
       </c>
       <c r="B73" s="22"/>
       <c r="C73" s="59"/>
       <c r="D73" s="22"/>
       <c r="E73" s="22"/>
       <c r="F73" s="22"/>
       <c r="G73" s="22"/>
       <c r="H73" s="49">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="I73" s="67">
-        <v>3.1007751937984498</v>
+        <v>1.7766497461928936</v>
       </c>
       <c r="J73" s="60">
-        <v>5.8554550000000001</v>
+        <v>4.833602</v>
       </c>
       <c r="K73" s="67">
-        <v>3.2618620470479378</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>2.7442690087886237</v>
+      </c>
+    </row>
+    <row r="74" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A74" s="15" t="s">
         <v>82</v>
       </c>
       <c r="B74" s="22"/>
       <c r="C74" s="59"/>
       <c r="D74" s="22"/>
       <c r="E74" s="22"/>
       <c r="F74" s="22"/>
       <c r="G74" s="22"/>
       <c r="H74" s="49">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="I74" s="67">
-        <v>8.5271317829457356</v>
+        <v>9.0101522842639596</v>
       </c>
       <c r="J74" s="60">
-        <v>11.211912</v>
+        <v>15.940951999999999</v>
       </c>
       <c r="K74" s="67">
-        <v>6.2457503691244041</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>9.05044737737758</v>
+      </c>
+    </row>
+    <row r="75" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A75" s="50" t="s">
         <v>83</v>
       </c>
       <c r="B75" s="68"/>
       <c r="C75" s="69"/>
       <c r="D75" s="68"/>
       <c r="E75" s="68"/>
       <c r="F75" s="68"/>
       <c r="G75" s="68"/>
       <c r="H75" s="70">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="I75" s="71">
-        <v>6.5891472868217065</v>
+        <v>6.091370558375635</v>
       </c>
       <c r="J75" s="72">
-        <v>1.111429</v>
+        <v>3.7293670000000003</v>
       </c>
       <c r="K75" s="71">
-        <v>0.61913686862736417</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>2.1173415354634089</v>
+      </c>
+    </row>
+    <row r="76" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="73" t="s">
         <v>50</v>
       </c>
       <c r="B76" s="73"/>
       <c r="C76" s="74"/>
       <c r="D76" s="73"/>
       <c r="E76" s="73"/>
       <c r="F76" s="75"/>
       <c r="G76" s="75"/>
       <c r="H76" s="76" t="s">
         <v>24</v>
       </c>
       <c r="I76" s="77" t="s">
         <v>24</v>
       </c>
       <c r="J76" s="78">
-        <v>21.122678999999977</v>
+        <v>22.971020999999979</v>
       </c>
       <c r="K76" s="78">
-        <v>11.766679952638441</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:11" ht="12" x14ac:dyDescent="0.25">
+        <v>13.041756650740524</v>
+      </c>
+    </row>
+    <row r="77" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A77" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C77" s="53"/>
-      <c r="F77" s="133" t="s">
-[...8 lines deleted...]
-    <row r="78" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F77" s="125" t="s">
+        <v>132</v>
+      </c>
+      <c r="G77" s="125"/>
+      <c r="H77" s="125"/>
+      <c r="I77" s="125"/>
+      <c r="J77" s="125"/>
+      <c r="K77" s="125"/>
+    </row>
+    <row r="78" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="46"/>
       <c r="C78" s="34"/>
     </row>
-    <row r="79" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="46"/>
       <c r="C79" s="34"/>
     </row>
-    <row r="80" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="2" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="B80" s="37"/>
       <c r="C80" s="37"/>
       <c r="D80" s="37"/>
       <c r="E80" s="37"/>
       <c r="F80" s="37"/>
       <c r="G80" s="37"/>
       <c r="H80" s="37"/>
       <c r="I80" s="37"/>
       <c r="J80" s="37"/>
       <c r="K80" s="37"/>
     </row>
-    <row r="81" spans="1:11" s="25" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:11" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="23">
         <v>0</v>
       </c>
       <c r="B81" s="23">
         <v>0</v>
       </c>
       <c r="C81" s="23">
         <v>0</v>
       </c>
       <c r="D81" s="13">
         <v>2021</v>
       </c>
       <c r="E81" s="13" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="F81" s="13">
         <v>2024</v>
       </c>
       <c r="G81" s="13" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="H81" s="13">
         <v>2025</v>
       </c>
       <c r="I81" s="13" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="J81" s="13" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="K81" s="13" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="82" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A82" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B82" s="5"/>
       <c r="C82" s="79"/>
       <c r="D82" s="16">
         <v>21.856044000000001</v>
       </c>
       <c r="E82" s="16">
         <v>15.344308357746272</v>
       </c>
       <c r="F82" s="16">
         <v>54.099674</v>
       </c>
       <c r="G82" s="16">
         <v>30.136970291508703</v>
       </c>
       <c r="H82" s="16">
-        <v>59.384252999999987</v>
+        <v>59.378711999999993</v>
       </c>
       <c r="I82" s="16">
-        <v>33.711899900835178</v>
+        <v>33.712158991035075</v>
       </c>
       <c r="J82" s="16">
-        <v>9.7682270691686366</v>
+        <v>9.7579848632729149</v>
       </c>
       <c r="K82" s="16">
-        <v>5.2845789999999866</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>5.2790379999999928</v>
+      </c>
+    </row>
+    <row r="83" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A83" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B83" s="5"/>
       <c r="C83" s="79"/>
       <c r="D83" s="16">
         <v>28.058010000000007</v>
       </c>
       <c r="E83" s="16">
         <v>19.698475961373823</v>
       </c>
       <c r="F83" s="16">
         <v>35.580393000000001</v>
       </c>
       <c r="G83" s="16">
         <v>19.82054913678785</v>
       </c>
       <c r="H83" s="16">
         <v>36.881650999999991</v>
       </c>
       <c r="I83" s="16">
-        <v>20.937377568587713</v>
+        <v>20.939492294205834</v>
       </c>
       <c r="J83" s="16">
         <v>3.6572333532122312</v>
       </c>
       <c r="K83" s="16">
         <v>1.30125799999999</v>
       </c>
     </row>
-    <row r="84" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A84" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B84" s="5"/>
       <c r="C84" s="79"/>
       <c r="D84" s="16">
         <v>9.8199270000000016</v>
       </c>
       <c r="E84" s="16">
         <v>6.8942022599587691</v>
       </c>
       <c r="F84" s="16">
         <v>16.419849000000003</v>
       </c>
       <c r="G84" s="16">
         <v>9.1469035747620033</v>
       </c>
       <c r="H84" s="16">
-        <v>17.413515</v>
+        <v>17.401266</v>
       </c>
       <c r="I84" s="16">
-        <v>9.8854939642280595</v>
+        <v>9.8795380748119452</v>
       </c>
       <c r="J84" s="16">
-        <v>6.0516147255678012</v>
+        <v>5.9770159883930525</v>
       </c>
       <c r="K84" s="16">
-        <v>0.9936659999999975</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>0.98141699999999688</v>
+      </c>
+    </row>
+    <row r="85" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A85" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B85" s="5"/>
       <c r="C85" s="79"/>
       <c r="D85" s="16">
         <v>25.149397999999998</v>
       </c>
       <c r="E85" s="16">
         <v>17.656448620056189</v>
       </c>
       <c r="F85" s="16">
         <v>20.557586000000001</v>
       </c>
       <c r="G85" s="16">
         <v>11.451887095421966</v>
       </c>
       <c r="H85" s="16">
         <v>17.051646000000002</v>
       </c>
       <c r="I85" s="16">
-        <v>9.6800642267315684</v>
+        <v>9.6810419365588025</v>
       </c>
       <c r="J85" s="16">
         <v>-17.0542397341789</v>
       </c>
       <c r="K85" s="16">
         <v>-3.5059399999999989</v>
       </c>
     </row>
-    <row r="86" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A86" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B86" s="5"/>
       <c r="C86" s="79"/>
       <c r="D86" s="16">
         <v>11.272515</v>
       </c>
       <c r="E86" s="16">
         <v>7.9140097872844786</v>
       </c>
       <c r="F86" s="16">
         <v>16.601766999999999</v>
       </c>
       <c r="G86" s="16">
         <v>9.248243508187306</v>
       </c>
       <c r="H86" s="16">
         <v>14.272382</v>
       </c>
       <c r="I86" s="16">
-        <v>8.1023013513444706</v>
+        <v>8.1031197033170272</v>
       </c>
       <c r="J86" s="16">
         <v>-14.030946223977233</v>
       </c>
       <c r="K86" s="16">
         <v>-2.3293849999999985</v>
       </c>
     </row>
-    <row r="87" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A87" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B87" s="5"/>
       <c r="C87" s="79"/>
       <c r="D87" s="16">
         <v>12.611940999999998</v>
       </c>
       <c r="E87" s="16">
         <v>8.8543705207448724</v>
       </c>
       <c r="F87" s="16">
         <v>13.543625000000004</v>
       </c>
       <c r="G87" s="16">
         <v>7.5446632869605583</v>
       </c>
       <c r="H87" s="16">
         <v>8.9919789999999988</v>
       </c>
       <c r="I87" s="16">
-        <v>5.10466463152129</v>
+        <v>5.1051802149573158</v>
       </c>
       <c r="J87" s="16">
         <v>-33.607294945038745</v>
       </c>
       <c r="K87" s="16">
         <v>-4.5516460000000052</v>
       </c>
     </row>
-    <row r="88" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A88" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B88" s="5"/>
       <c r="C88" s="79"/>
       <c r="D88" s="16">
         <v>6.7539929999999995</v>
       </c>
       <c r="E88" s="16">
         <v>4.7417250458527533</v>
       </c>
       <c r="F88" s="16">
         <v>6.4907699999999995</v>
       </c>
       <c r="G88" s="16">
         <v>3.6157730388359814</v>
       </c>
       <c r="H88" s="16">
         <v>5.2276040000000012</v>
       </c>
       <c r="I88" s="16">
-        <v>2.9676632081101646</v>
+        <v>2.967962949249741</v>
       </c>
       <c r="J88" s="16">
         <v>-19.460957636767262</v>
       </c>
       <c r="K88" s="16">
         <v>-1.2631659999999982</v>
       </c>
     </row>
-    <row r="89" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A89" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B89" s="5"/>
       <c r="C89" s="79"/>
       <c r="D89" s="16">
         <v>4.5101740000000001</v>
       </c>
       <c r="E89" s="16">
         <v>3.1664239238853078</v>
       </c>
       <c r="F89" s="16">
         <v>5.4402089999999994</v>
       </c>
       <c r="G89" s="16">
         <v>3.0305435299406471</v>
       </c>
       <c r="H89" s="16">
         <v>4.4807649999999999</v>
       </c>
       <c r="I89" s="16">
-        <v>2.5436895056870679</v>
+        <v>2.5439464244604242</v>
       </c>
       <c r="J89" s="16">
         <v>-17.636160669562504</v>
       </c>
       <c r="K89" s="16">
         <v>-0.95944399999999952</v>
       </c>
     </row>
-    <row r="90" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A90" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B90" s="5"/>
       <c r="C90" s="79"/>
       <c r="D90" s="16">
         <v>2.8626850000000004</v>
       </c>
       <c r="E90" s="16">
         <v>2.009783718000151</v>
       </c>
       <c r="F90" s="16">
         <v>2.5596489999999998</v>
       </c>
       <c r="G90" s="16">
         <v>1.4258878134772117</v>
       </c>
       <c r="H90" s="16">
         <v>3.6636160000000002</v>
       </c>
       <c r="I90" s="16">
-        <v>2.0798014562395557</v>
+        <v>2.0800115212014028</v>
       </c>
       <c r="J90" s="16">
         <v>43.129624413347315</v>
       </c>
       <c r="K90" s="16">
         <v>1.1039670000000004</v>
       </c>
     </row>
-    <row r="91" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A91" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B91" s="5"/>
       <c r="C91" s="79"/>
       <c r="D91" s="16">
         <v>3.0813820000000005</v>
       </c>
       <c r="E91" s="16">
         <v>2.1633226752292836</v>
       </c>
       <c r="F91" s="16">
         <v>2.0819529999999995</v>
       </c>
       <c r="G91" s="16">
         <v>1.1597806616971</v>
       </c>
       <c r="H91" s="16">
         <v>1.9390960000000002</v>
       </c>
       <c r="I91" s="16">
-        <v>1.100807149163094</v>
+        <v>1.1009183333393988</v>
       </c>
       <c r="J91" s="16">
         <v>-6.8616822762088958</v>
       </c>
       <c r="K91" s="16">
         <v>-0.14285699999999935</v>
       </c>
     </row>
-    <row r="92" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A92" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B92" s="5"/>
       <c r="C92" s="79"/>
       <c r="D92" s="16">
         <v>4.9513379999999989</v>
       </c>
       <c r="E92" s="16">
         <v>3.4761486138766324</v>
       </c>
       <c r="F92" s="16">
         <v>1.340273</v>
       </c>
       <c r="G92" s="16">
         <v>0.74661757820409869</v>
       </c>
       <c r="H92" s="16">
         <v>1.8018270000000001</v>
       </c>
       <c r="I92" s="16">
-        <v>1.0228807873127943</v>
+        <v>1.022984100738658</v>
       </c>
       <c r="J92" s="16">
         <v>34.437312398294971</v>
       </c>
       <c r="K92" s="16">
         <v>0.46155400000000002</v>
       </c>
     </row>
-    <row r="93" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A93" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B93" s="5"/>
       <c r="C93" s="79"/>
       <c r="D93" s="16">
         <v>1.0779810000000001</v>
       </c>
       <c r="E93" s="16">
         <v>0.75681000952375854</v>
       </c>
       <c r="F93" s="16">
         <v>0.64762900000000001</v>
       </c>
       <c r="G93" s="16">
         <v>0.36077067549278558</v>
       </c>
       <c r="H93" s="16">
         <v>1.13957</v>
       </c>
       <c r="I93" s="16">
-        <v>0.64692351640753576</v>
+        <v>0.64698885724253907</v>
       </c>
       <c r="J93" s="16">
         <v>75.960310609932534</v>
       </c>
       <c r="K93" s="16">
         <v>0.49194099999999996</v>
       </c>
     </row>
-    <row r="94" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A94" s="15" t="s">
         <v>46</v>
       </c>
       <c r="B94" s="5"/>
       <c r="C94" s="79"/>
       <c r="D94" s="16">
         <v>8.7263789999999997</v>
       </c>
       <c r="E94" s="16">
         <v>6.1264632438771418</v>
       </c>
       <c r="F94" s="16">
         <v>1.3481289999999999</v>
       </c>
       <c r="G94" s="16">
         <v>0.75099387146254026</v>
       </c>
       <c r="H94" s="16">
         <v>1.0443199999999999</v>
       </c>
       <c r="I94" s="16">
-        <v>0.59285095839195279</v>
+        <v>0.59291083776821818</v>
       </c>
       <c r="J94" s="16">
         <v>-22.535603046889431</v>
       </c>
       <c r="K94" s="16">
         <v>-0.303809</v>
       </c>
     </row>
-    <row r="95" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A95" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B95" s="5"/>
       <c r="C95" s="79"/>
       <c r="D95" s="16">
         <v>0.54795000000000005</v>
       </c>
       <c r="E95" s="16">
         <v>0.38469513351213375</v>
       </c>
       <c r="F95" s="16">
         <v>0.82209900000000002</v>
       </c>
       <c r="G95" s="16">
         <v>0.45796159769241884</v>
       </c>
       <c r="H95" s="16">
         <v>0.779694</v>
       </c>
       <c r="I95" s="16">
-        <v>0.4426251868703609</v>
+        <v>0.44266989308148191</v>
       </c>
       <c r="J95" s="16">
         <v>-5.1581378885024831</v>
       </c>
       <c r="K95" s="16">
         <v>-4.2405000000000026E-2</v>
       </c>
     </row>
-    <row r="96" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A96" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B96" s="5"/>
       <c r="C96" s="79"/>
       <c r="D96" s="16">
         <v>0.25090099999999999</v>
       </c>
       <c r="E96" s="16">
         <v>0.1761481771937729</v>
       </c>
       <c r="F96" s="16">
         <v>0.27252700000000002</v>
       </c>
       <c r="G96" s="16">
         <v>0.15181492780592343</v>
       </c>
       <c r="H96" s="16">
         <v>0.55781499999999995</v>
       </c>
       <c r="I96" s="16">
-        <v>0.31666649815708514</v>
+        <v>0.31669848223693758</v>
       </c>
       <c r="J96" s="16">
         <v>104.68247182847934</v>
       </c>
       <c r="K96" s="16">
         <v>0.28528799999999993</v>
       </c>
     </row>
-    <row r="97" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A97" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B97" s="5"/>
       <c r="C97" s="79"/>
       <c r="D97" s="16">
         <v>4.44E-4</v>
       </c>
       <c r="E97" s="16">
         <v>3.1171573917216418E-4</v>
       </c>
       <c r="F97" s="16">
         <v>5.2328E-2</v>
       </c>
       <c r="G97" s="16">
         <v>2.9150034830414458E-2</v>
       </c>
       <c r="H97" s="16">
         <v>1.7242999999999998E-2</v>
       </c>
       <c r="I97" s="16">
-        <v>9.7886941507894527E-3</v>
+        <v>9.7896828325009441E-3</v>
       </c>
       <c r="J97" s="16">
         <v>-67.048234214951847</v>
       </c>
       <c r="K97" s="16">
         <v>-3.5085000000000005E-2</v>
       </c>
     </row>
-    <row r="98" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A98" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B98" s="5"/>
       <c r="C98" s="79"/>
       <c r="D98" s="16">
         <v>0.90640399999999988</v>
       </c>
       <c r="E98" s="16">
         <v>0.63635223614550962</v>
       </c>
       <c r="F98" s="16">
         <v>1.6541899999999998</v>
       </c>
       <c r="G98" s="16">
         <v>0.921489376932489</v>
       </c>
       <c r="H98" s="16">
         <v>1.5052230000000004</v>
       </c>
       <c r="I98" s="16">
-        <v>0.85450139626130961</v>
+        <v>0.85458770296268483</v>
       </c>
       <c r="J98" s="16">
         <v>-9.0054346840447241</v>
       </c>
       <c r="K98" s="16">
         <v>-0.14896699999999941</v>
       </c>
     </row>
-    <row r="99" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A99" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B99" s="93"/>
       <c r="C99" s="94"/>
       <c r="D99" s="17">
         <v>142.43746599999997</v>
       </c>
       <c r="E99" s="17">
         <v>100</v>
       </c>
       <c r="F99" s="17">
         <v>179.51265000000001</v>
       </c>
       <c r="G99" s="17">
         <v>100</v>
       </c>
       <c r="H99" s="17">
-        <v>176.152199</v>
+        <v>176.13440900000001</v>
       </c>
       <c r="I99" s="17">
         <v>100</v>
       </c>
       <c r="J99" s="17">
-        <v>-1.871985623297306</v>
+        <v>-1.881895788402657</v>
       </c>
       <c r="K99" s="17">
-        <v>-3.3604510000000118</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-3.3782410000000027</v>
+      </c>
+    </row>
+    <row r="100" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A100" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E100" s="80"/>
       <c r="F100" s="80"/>
       <c r="G100" s="80"/>
       <c r="H100" s="80"/>
       <c r="I100" s="80"/>
     </row>
-    <row r="101" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A101" s="4" t="s">
         <v>33</v>
       </c>
       <c r="E101" s="80"/>
       <c r="F101" s="80"/>
       <c r="G101" s="80"/>
       <c r="H101" s="80"/>
       <c r="I101" s="80"/>
     </row>
-    <row r="102" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A102" s="4" t="s">
         <v>40</v>
       </c>
       <c r="E102" s="81"/>
       <c r="F102" s="82"/>
       <c r="G102" s="81"/>
       <c r="H102" s="82"/>
       <c r="I102" s="81"/>
     </row>
-    <row r="103" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A103" s="46"/>
       <c r="E103" s="81"/>
       <c r="F103" s="82"/>
       <c r="G103" s="81"/>
       <c r="H103" s="82"/>
       <c r="I103" s="81"/>
     </row>
-    <row r="104" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A104" s="46"/>
       <c r="E104" s="81"/>
       <c r="F104" s="82"/>
       <c r="G104" s="81"/>
       <c r="H104" s="82"/>
       <c r="I104" s="81"/>
     </row>
-    <row r="105" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A105" s="46"/>
       <c r="E105" s="81"/>
       <c r="F105" s="82"/>
       <c r="G105" s="81"/>
       <c r="H105" s="82"/>
       <c r="I105" s="81"/>
     </row>
-    <row r="106" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A106" s="2" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="B106" s="37"/>
       <c r="C106" s="37"/>
       <c r="D106" s="37"/>
       <c r="E106" s="37"/>
       <c r="F106" s="37"/>
       <c r="G106" s="37"/>
       <c r="H106" s="37"/>
       <c r="I106" s="37"/>
       <c r="J106" s="37"/>
       <c r="K106" s="37"/>
     </row>
-    <row r="107" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A107" s="23">
         <v>0</v>
       </c>
       <c r="B107" s="23">
         <v>0</v>
       </c>
       <c r="C107" s="23">
         <v>0</v>
       </c>
       <c r="D107" s="13">
         <v>2021</v>
       </c>
       <c r="E107" s="13" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="F107" s="13">
         <v>2024</v>
       </c>
       <c r="G107" s="13" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="H107" s="13">
         <v>2025</v>
       </c>
       <c r="I107" s="13" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="J107" s="13" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="K107" s="13" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="108" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A108" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B108" s="5"/>
       <c r="C108" s="79"/>
       <c r="D108" s="16">
         <v>38.742924999999993</v>
       </c>
       <c r="E108" s="16">
         <v>4.2772435855292574</v>
       </c>
       <c r="F108" s="16">
         <v>170.02099699999999</v>
       </c>
       <c r="G108" s="16">
         <v>15.914160860059257</v>
       </c>
       <c r="H108" s="16">
         <v>181.31456299999996</v>
       </c>
       <c r="I108" s="16">
-        <v>16.910387741356882</v>
+        <v>16.905685404608715</v>
       </c>
       <c r="J108" s="16">
         <v>6.6424536964690137</v>
       </c>
       <c r="K108" s="16">
         <v>11.29356599999997</v>
       </c>
     </row>
-    <row r="109" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A109" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B109" s="5"/>
       <c r="C109" s="79"/>
       <c r="D109" s="16">
         <v>91.107955000000004</v>
       </c>
       <c r="E109" s="16">
         <v>10.058376235517537</v>
       </c>
       <c r="F109" s="16">
         <v>77.765844000000016</v>
       </c>
       <c r="G109" s="16">
         <v>7.2789724367648221</v>
       </c>
       <c r="H109" s="16">
         <v>167.173158</v>
       </c>
       <c r="I109" s="16">
-        <v>15.591482972755571</v>
+        <v>15.587147388943862</v>
       </c>
       <c r="J109" s="16">
         <v>114.96990118180929</v>
       </c>
       <c r="K109" s="16">
         <v>89.407313999999985</v>
       </c>
     </row>
-    <row r="110" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A110" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B110" s="5"/>
       <c r="C110" s="79"/>
       <c r="D110" s="16">
         <v>236.52598399999997</v>
       </c>
       <c r="E110" s="16">
         <v>26.112619216927886</v>
       </c>
       <c r="F110" s="16">
         <v>194.06666000000001</v>
       </c>
       <c r="G110" s="16">
         <v>18.164862571735348</v>
       </c>
       <c r="H110" s="16">
         <v>164.41107099999999</v>
       </c>
       <c r="I110" s="16">
-        <v>15.333875633485414</v>
+        <v>15.329611683540209</v>
       </c>
       <c r="J110" s="16">
         <v>-15.281135358335129</v>
       </c>
       <c r="K110" s="16">
         <v>-29.65558900000002</v>
       </c>
     </row>
-    <row r="111" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A111" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B111" s="5"/>
       <c r="C111" s="79"/>
       <c r="D111" s="16">
         <v>120.09196399999999</v>
       </c>
       <c r="E111" s="16">
         <v>13.258229281671699</v>
       </c>
       <c r="F111" s="16">
         <v>164.24382100000003</v>
       </c>
       <c r="G111" s="16">
         <v>15.373410542138977</v>
       </c>
       <c r="H111" s="16">
         <v>107.109883</v>
       </c>
       <c r="I111" s="16">
-        <v>9.98965346463301</v>
+        <v>9.9868756031607209</v>
       </c>
       <c r="J111" s="16">
         <v>-34.7860501857175</v>
       </c>
       <c r="K111" s="16">
         <v>-57.133938000000029</v>
       </c>
     </row>
-    <row r="112" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A112" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B112" s="5"/>
       <c r="C112" s="79"/>
       <c r="D112" s="16">
         <v>56.642960000000009</v>
       </c>
       <c r="E112" s="16">
         <v>6.2534188455154167</v>
       </c>
       <c r="F112" s="16">
         <v>77.950377000000003</v>
       </c>
       <c r="G112" s="16">
         <v>7.2962449377959091</v>
       </c>
       <c r="H112" s="16">
-        <v>102.44839999999999</v>
+        <v>102.44856700000001</v>
       </c>
       <c r="I112" s="16">
-        <v>9.5548980667461691</v>
+        <v>9.5522566703865852</v>
       </c>
       <c r="J112" s="16">
-        <v>31.427715865954038</v>
+        <v>31.427930104815282</v>
       </c>
       <c r="K112" s="16">
-        <v>24.498022999999989</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>24.498190000000008</v>
+      </c>
+    </row>
+    <row r="113" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A113" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B113" s="5"/>
       <c r="C113" s="79"/>
       <c r="D113" s="16">
         <v>114.22848800000001</v>
       </c>
       <c r="E113" s="16">
         <v>12.610897798313003</v>
       </c>
       <c r="F113" s="16">
         <v>95.196685999999985</v>
       </c>
       <c r="G113" s="16">
         <v>8.9105192951465337</v>
       </c>
       <c r="H113" s="16">
         <v>91.253560000000007</v>
       </c>
       <c r="I113" s="16">
-        <v>8.5108060645915966</v>
+        <v>8.5084394319202374</v>
       </c>
       <c r="J113" s="16">
         <v>-4.1420832653775141</v>
       </c>
       <c r="K113" s="16">
         <v>-3.9431259999999781</v>
       </c>
     </row>
-    <row r="114" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A114" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B114" s="5"/>
       <c r="C114" s="79"/>
       <c r="D114" s="16">
         <v>97.480457000000001</v>
       </c>
       <c r="E114" s="16">
         <v>10.761904513345614</v>
       </c>
       <c r="F114" s="16">
         <v>87.844093999999998</v>
       </c>
       <c r="G114" s="16">
         <v>8.2223082277429906</v>
       </c>
       <c r="H114" s="16">
-        <v>70.036345999999995</v>
+        <v>70.021718999999976</v>
       </c>
       <c r="I114" s="16">
-        <v>6.5319726515725556</v>
+        <v>6.528792466074071</v>
       </c>
       <c r="J114" s="16">
-        <v>-20.27199233223352</v>
+        <v>-20.288643423199311</v>
       </c>
       <c r="K114" s="16">
-        <v>-17.807748000000004</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-17.822375000000022</v>
+      </c>
+    </row>
+    <row r="115" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A115" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B115" s="5"/>
       <c r="C115" s="79"/>
       <c r="D115" s="16">
         <v>41.465320999999996</v>
       </c>
       <c r="E115" s="16">
         <v>4.577797837131854</v>
       </c>
       <c r="F115" s="16">
         <v>45.397398000000003</v>
       </c>
       <c r="G115" s="16">
         <v>4.2492486642701692</v>
       </c>
       <c r="H115" s="16">
-        <v>46.488191</v>
+        <v>46.488934999999998</v>
       </c>
       <c r="I115" s="16">
-        <v>4.3357429331490458</v>
+        <v>4.3346066466007107</v>
       </c>
       <c r="J115" s="16">
-        <v>2.4027654624610815</v>
+        <v>2.4044043229085403</v>
       </c>
       <c r="K115" s="16">
-        <v>1.0907929999999979</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>1.0915369999999953</v>
+      </c>
+    </row>
+    <row r="116" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A116" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B116" s="5"/>
       <c r="C116" s="79"/>
       <c r="D116" s="16">
         <v>33.015820999999995</v>
       </c>
       <c r="E116" s="16">
         <v>3.6449676577912524</v>
       </c>
       <c r="F116" s="16">
         <v>48.237509999999993</v>
       </c>
       <c r="G116" s="16">
         <v>4.5150864138781461</v>
       </c>
       <c r="H116" s="16">
         <v>44.896578000000005</v>
       </c>
       <c r="I116" s="16">
-        <v>4.1873004003548973</v>
+        <v>4.1861360215807757</v>
       </c>
       <c r="J116" s="16">
         <v>-6.9260042651455027</v>
       </c>
       <c r="K116" s="16">
         <v>-3.340931999999988</v>
       </c>
     </row>
-    <row r="117" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A117" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B117" s="5"/>
       <c r="C117" s="79"/>
       <c r="D117" s="16">
         <v>14.681492</v>
       </c>
       <c r="E117" s="16">
         <v>1.6208460637135456</v>
       </c>
       <c r="F117" s="16">
         <v>21.807976</v>
       </c>
       <c r="G117" s="16">
         <v>2.0412516349160787</v>
       </c>
       <c r="H117" s="16">
         <v>23.090317999999996</v>
       </c>
       <c r="I117" s="16">
-        <v>2.1535293359267129</v>
+        <v>2.1529304957174009</v>
       </c>
       <c r="J117" s="16">
         <v>5.8801513721401575</v>
       </c>
       <c r="K117" s="16">
         <v>1.2823419999999963</v>
       </c>
     </row>
-    <row r="118" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A118" s="15" t="s">
         <v>46</v>
       </c>
       <c r="B118" s="5"/>
       <c r="C118" s="79"/>
       <c r="D118" s="16">
         <v>29.336630000000003</v>
       </c>
       <c r="E118" s="16">
         <v>3.2387826290489219</v>
       </c>
       <c r="F118" s="16">
         <v>32.477426000000001</v>
       </c>
       <c r="G118" s="16">
         <v>3.0399244258323632</v>
       </c>
       <c r="H118" s="16">
         <v>22.948529000000001</v>
       </c>
       <c r="I118" s="16">
-        <v>2.1403053183531262</v>
+        <v>2.1397101553973905</v>
       </c>
       <c r="J118" s="16">
         <v>-29.340062232764385</v>
       </c>
       <c r="K118" s="16">
         <v>-9.5288970000000006</v>
       </c>
     </row>
-    <row r="119" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A119" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B119" s="5"/>
       <c r="C119" s="79"/>
       <c r="D119" s="16">
         <v>11.735985000000001</v>
       </c>
       <c r="E119" s="16">
         <v>1.2956602156682178</v>
       </c>
       <c r="F119" s="16">
         <v>18.204433999999999</v>
       </c>
       <c r="G119" s="16">
         <v>1.7039559592885576</v>
       </c>
       <c r="H119" s="16">
-        <v>15.137826999999998</v>
+        <v>15.404067999999999</v>
       </c>
       <c r="I119" s="16">
-        <v>1.411836533679764</v>
+        <v>1.4362681256838712</v>
       </c>
       <c r="J119" s="16">
-        <v>-16.845385030921594</v>
+        <v>-15.382878698673084</v>
       </c>
       <c r="K119" s="16">
-        <v>-3.0666070000000012</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-2.8003660000000004</v>
+      </c>
+    </row>
+    <row r="120" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A120" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B120" s="5"/>
       <c r="C120" s="79"/>
       <c r="D120" s="16">
         <v>4.328309</v>
       </c>
       <c r="E120" s="16">
         <v>0.47784806920072648</v>
       </c>
       <c r="F120" s="16">
         <v>11.381545999999998</v>
       </c>
       <c r="G120" s="16">
         <v>1.0653257954966819</v>
       </c>
       <c r="H120" s="16">
-        <v>12.776647000000001</v>
+        <v>12.776374000000001</v>
       </c>
       <c r="I120" s="16">
-        <v>1.191619973760432</v>
+        <v>1.1912631610050117</v>
       </c>
       <c r="J120" s="16">
-        <v>12.25757028087399</v>
+        <v>12.255171661213708</v>
       </c>
       <c r="K120" s="16">
-        <v>1.3951010000000021</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>1.3948280000000022</v>
+      </c>
+    </row>
+    <row r="121" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A121" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B121" s="5"/>
       <c r="C121" s="79"/>
       <c r="D121" s="16">
         <v>2.9310989999999997</v>
       </c>
       <c r="E121" s="16">
         <v>0.3235951956725317</v>
       </c>
       <c r="F121" s="16">
         <v>5.3214740000000011</v>
       </c>
       <c r="G121" s="16">
         <v>0.49809608661818983</v>
       </c>
       <c r="H121" s="16">
-        <v>6.5209080000000013</v>
+        <v>6.5216100000000008</v>
       </c>
       <c r="I121" s="16">
-        <v>0.60817554244507133</v>
+        <v>0.60807187887908531</v>
       </c>
       <c r="J121" s="16">
-        <v>22.539506911055092</v>
+        <v>22.552698744746273</v>
       </c>
       <c r="K121" s="16">
-        <v>1.1994340000000001</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>1.2001359999999996</v>
+      </c>
+    </row>
+    <row r="122" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A122" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B122" s="5"/>
       <c r="C122" s="79"/>
       <c r="D122" s="16">
         <v>4.0671299999999997</v>
       </c>
       <c r="E122" s="16">
         <v>0.44901374132215388</v>
       </c>
       <c r="F122" s="16">
         <v>4.3055969999999997</v>
       </c>
       <c r="G122" s="16">
         <v>0.40300883105978114</v>
       </c>
       <c r="H122" s="16">
         <v>4.2914979999999998</v>
       </c>
       <c r="I122" s="16">
-        <v>0.4002485733661536</v>
+        <v>0.40013727470146726</v>
       </c>
       <c r="J122" s="16">
         <v>-0.32745749311883721</v>
       </c>
       <c r="K122" s="16">
         <v>-1.4098999999999862E-2</v>
       </c>
     </row>
-    <row r="123" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A123" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B123" s="5"/>
       <c r="C123" s="79"/>
       <c r="D123" s="16">
         <v>0.188635</v>
       </c>
       <c r="E123" s="16">
         <v>2.0825424093723215E-2</v>
       </c>
       <c r="F123" s="16">
         <v>0.541265</v>
       </c>
       <c r="G123" s="16">
         <v>5.0663026507955219E-2</v>
       </c>
       <c r="H123" s="16">
         <v>0.72400200000000003</v>
       </c>
       <c r="I123" s="16">
-        <v>6.7524386033557982E-2</v>
+        <v>6.7505609267069847E-2</v>
       </c>
       <c r="J123" s="16">
         <v>33.761096690161018</v>
       </c>
       <c r="K123" s="16">
         <v>0.18273700000000004</v>
       </c>
     </row>
-    <row r="124" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A124" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B124" s="5"/>
       <c r="C124" s="79"/>
       <c r="D124" s="16">
         <v>9.2207230000000013</v>
       </c>
       <c r="E124" s="16">
         <v>1.0179736895366598</v>
       </c>
       <c r="F124" s="16">
         <v>13.599836000000002</v>
       </c>
       <c r="G124" s="16">
         <v>1.2729602907482356</v>
       </c>
       <c r="H124" s="16">
-        <v>11.586715</v>
+        <v>11.631997</v>
       </c>
       <c r="I124" s="16">
-        <v>1.0806404077900567</v>
+        <v>1.0845619825328228</v>
       </c>
       <c r="J124" s="16">
-        <v>-14.802538795320777</v>
+        <v>-14.469578897863189</v>
       </c>
       <c r="K124" s="16">
-        <v>-2.0131210000000017</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-1.9678390000000014</v>
+      </c>
+    </row>
+    <row r="125" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A125" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B125" s="93"/>
       <c r="C125" s="94"/>
       <c r="D125" s="17">
         <v>905.791878</v>
       </c>
       <c r="E125" s="17">
         <v>100</v>
       </c>
       <c r="F125" s="17">
         <v>1068.3629410000001</v>
       </c>
       <c r="G125" s="17">
         <v>100</v>
       </c>
       <c r="H125" s="17">
-        <v>1072.2081939999998</v>
+        <v>1072.5064299999999</v>
       </c>
       <c r="I125" s="17">
         <v>100</v>
       </c>
       <c r="J125" s="17">
-        <v>0.35992010321890505</v>
+        <v>0.3878353358196292</v>
       </c>
       <c r="K125" s="17">
-        <v>3.8452529999997296</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+        <v>4.1434889999998177</v>
+      </c>
+    </row>
+    <row r="126" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A126" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E126" s="80"/>
       <c r="F126" s="80"/>
       <c r="G126" s="80"/>
       <c r="H126" s="80"/>
       <c r="I126" s="80"/>
     </row>
-    <row r="127" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A127" s="4" t="s">
         <v>33</v>
       </c>
       <c r="E127" s="80"/>
       <c r="F127" s="80"/>
       <c r="G127" s="80"/>
       <c r="H127" s="80"/>
       <c r="I127" s="80"/>
     </row>
-    <row r="128" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A128" s="4" t="s">
         <v>40</v>
       </c>
       <c r="E128" s="81"/>
       <c r="F128" s="82"/>
       <c r="G128" s="81"/>
       <c r="H128" s="82"/>
       <c r="I128" s="81"/>
     </row>
-    <row r="129" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A129" s="46"/>
     </row>
-    <row r="130" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A130" s="2" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="B130" s="37"/>
       <c r="C130" s="37"/>
       <c r="D130" s="37"/>
       <c r="E130" s="37"/>
       <c r="F130" s="37"/>
       <c r="G130" s="37"/>
       <c r="H130" s="37"/>
       <c r="I130" s="37"/>
       <c r="J130" s="37"/>
       <c r="K130" s="37"/>
     </row>
-    <row r="131" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A131" s="23">
         <v>0</v>
       </c>
       <c r="B131" s="23">
         <v>0</v>
       </c>
       <c r="C131" s="23">
         <v>0</v>
       </c>
       <c r="D131" s="13">
         <v>0</v>
       </c>
       <c r="E131" s="13">
         <v>0</v>
       </c>
       <c r="F131" s="13" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="G131" s="13" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="H131" s="13" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="I131" s="13" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="J131" s="13" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="K131" s="13" t="s">
-        <v>141</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="132" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A132" s="15" t="s">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="B132" s="5"/>
       <c r="C132" s="79"/>
       <c r="D132" s="16"/>
       <c r="E132" s="16">
         <v>0</v>
       </c>
       <c r="F132" s="16">
-        <v>7.3323029999999996</v>
+        <v>23.482530999999998</v>
       </c>
       <c r="G132" s="16">
-        <v>24.188761531825612</v>
+        <v>36.161369689394377</v>
       </c>
       <c r="H132" s="16">
-        <v>8.5091929999999998</v>
+        <v>15.926208999999998</v>
       </c>
       <c r="I132" s="16">
-        <v>30.082662339726134</v>
+        <v>24.309506727109017</v>
       </c>
       <c r="J132" s="16">
-        <v>16.050755131095922</v>
+        <v>-32.178481953244308</v>
       </c>
       <c r="K132" s="16">
-        <v>1.1768900000000002</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-7.5563219999999998</v>
+      </c>
+    </row>
+    <row r="133" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A133" s="15" t="s">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="B133" s="5"/>
       <c r="C133" s="79"/>
       <c r="D133" s="16"/>
       <c r="E133" s="16">
         <v>0</v>
       </c>
       <c r="F133" s="16">
-        <v>8.9655730000000009</v>
+        <v>13.187289000000003</v>
       </c>
       <c r="G133" s="16">
-        <v>29.576806535842064</v>
+        <v>20.307454623604414</v>
       </c>
       <c r="H133" s="16">
-        <v>5.5364970000000007</v>
+        <v>15.833266999999999</v>
       </c>
       <c r="I133" s="16">
-        <v>19.573250929425004</v>
+        <v>24.167641567972218</v>
       </c>
       <c r="J133" s="16">
-        <v>-38.247148286004695</v>
+        <v>20.0646091854057</v>
       </c>
       <c r="K133" s="16">
-        <v>-3.4290760000000002</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>2.6459779999999959</v>
+      </c>
+    </row>
+    <row r="134" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A134" s="15" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B134" s="5"/>
       <c r="C134" s="79"/>
       <c r="D134" s="16"/>
       <c r="E134" s="16">
         <v>0</v>
       </c>
       <c r="F134" s="16">
-        <v>2.6523120000000002</v>
+        <v>5.564406</v>
       </c>
       <c r="G134" s="16">
-        <v>8.7497942291800364</v>
+        <v>8.5687757621988965</v>
       </c>
       <c r="H134" s="16">
-        <v>3.5174189999999999</v>
+        <v>9.1884099999999993</v>
       </c>
       <c r="I134" s="16">
-        <v>12.435177822895444</v>
+        <v>14.025039776034321</v>
       </c>
       <c r="J134" s="16">
-        <v>32.617090297069105</v>
+        <v>65.128317380148033</v>
       </c>
       <c r="K134" s="16">
-        <v>0.86510699999999963</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>3.6240039999999993</v>
+      </c>
+    </row>
+    <row r="135" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A135" s="15" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B135" s="5"/>
       <c r="C135" s="79"/>
       <c r="D135" s="16"/>
       <c r="E135" s="16">
         <v>0</v>
       </c>
       <c r="F135" s="16">
-        <v>2.9730990000000004</v>
+        <v>4.903759</v>
       </c>
       <c r="G135" s="16">
-        <v>9.8080484019153626</v>
+        <v>7.5514279983999542</v>
       </c>
       <c r="H135" s="16">
-        <v>3.0565249999999997</v>
+        <v>7.5819030000000014</v>
       </c>
       <c r="I135" s="16">
-        <v>10.805773180597903</v>
+        <v>11.572893585836285</v>
       </c>
       <c r="J135" s="16">
-        <v>2.8060283226357186</v>
+        <v>54.614103180845589</v>
       </c>
       <c r="K135" s="16">
-        <v>8.3425999999999334E-2</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>2.6781440000000014</v>
+      </c>
+    </row>
+    <row r="136" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A136" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B136" s="5"/>
       <c r="C136" s="79"/>
       <c r="D136" s="16"/>
       <c r="E136" s="16">
         <v>0</v>
       </c>
       <c r="F136" s="16">
-        <v>3.7073639999999997</v>
+        <v>7.4232860000000018</v>
       </c>
       <c r="G136" s="16">
-        <v>12.230337958984391</v>
+        <v>11.431314169503521</v>
       </c>
       <c r="H136" s="16">
-        <v>2.318524</v>
+        <v>5.1923270000000006</v>
       </c>
       <c r="I136" s="16">
-        <v>8.1967085032095515</v>
+        <v>7.9254835934810242</v>
       </c>
       <c r="J136" s="16">
-        <v>-37.461657393231413</v>
+        <v>-30.053523466561856</v>
       </c>
       <c r="K136" s="16">
-        <v>-1.3888399999999996</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-2.2309590000000012</v>
+      </c>
+    </row>
+    <row r="137" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A137" s="15" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="B137" s="5"/>
       <c r="C137" s="79"/>
       <c r="D137" s="16"/>
       <c r="E137" s="16">
         <v>0</v>
       </c>
       <c r="F137" s="16">
-        <v>0.6772729999999999</v>
+        <v>3.6859409999999997</v>
       </c>
       <c r="G137" s="16">
-        <v>2.2342768825762009</v>
+        <v>5.6760778961303613</v>
       </c>
       <c r="H137" s="16">
-        <v>1.4335180000000001</v>
+        <v>3.4623390000000001</v>
       </c>
       <c r="I137" s="16">
-        <v>5.0679351087605529</v>
+        <v>5.2848580105932257</v>
       </c>
       <c r="J137" s="16">
-        <v>111.66029060659443</v>
+        <v>-6.0663477793051941</v>
       </c>
       <c r="K137" s="16">
-        <v>0.75624500000000017</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-0.22360199999999963</v>
+      </c>
+    </row>
+    <row r="138" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A138" s="15" t="s">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="B138" s="5"/>
       <c r="C138" s="79"/>
       <c r="D138" s="16"/>
       <c r="E138" s="16">
         <v>0</v>
       </c>
       <c r="F138" s="16">
-        <v>1.797242</v>
+        <v>1.6666539999999999</v>
       </c>
       <c r="G138" s="16">
-        <v>5.9289773149011076</v>
+        <v>2.5665245129797931</v>
       </c>
       <c r="H138" s="16">
-        <v>1.4214599999999999</v>
+        <v>2.5267660000000003</v>
       </c>
       <c r="I138" s="16">
-        <v>5.0253063021871887</v>
+        <v>3.8568145799688023</v>
       </c>
       <c r="J138" s="16">
-        <v>-20.908814728344879</v>
+        <v>51.607112214052854</v>
       </c>
       <c r="K138" s="16">
-        <v>-0.37578200000000006</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>0.86011200000000043</v>
+      </c>
+    </row>
+    <row r="139" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A139" s="15" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B139" s="5"/>
       <c r="C139" s="79"/>
       <c r="D139" s="16"/>
       <c r="E139" s="16">
         <v>0</v>
       </c>
       <c r="F139" s="16">
-        <v>0.53920899999999994</v>
+        <v>1.3685169999999995</v>
       </c>
       <c r="G139" s="16">
-        <v>1.7788132755580555</v>
+        <v>2.1074154725153309</v>
       </c>
       <c r="H139" s="16">
-        <v>0.55376599999999998</v>
+        <v>1.422887</v>
       </c>
       <c r="I139" s="16">
-        <v>1.9577362498677351</v>
+        <v>2.1718716047501307</v>
       </c>
       <c r="J139" s="16">
-        <v>2.6996952944034769</v>
+        <v>3.9729137453170473</v>
       </c>
       <c r="K139" s="16">
-        <v>1.4557000000000042E-2</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>5.4370000000000474E-2</v>
+      </c>
+    </row>
+    <row r="140" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A140" s="15" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B140" s="5"/>
       <c r="C140" s="79"/>
       <c r="D140" s="16"/>
       <c r="E140" s="16">
         <v>0</v>
       </c>
       <c r="F140" s="16">
-        <v>0.41486299999999993</v>
+        <v>0.98859200000000014</v>
       </c>
       <c r="G140" s="16">
-        <v>1.368604403742967</v>
+        <v>1.5223589307293055</v>
       </c>
       <c r="H140" s="16">
-        <v>0.43716700000000003</v>
+        <v>1.031528</v>
       </c>
       <c r="I140" s="16">
-        <v>1.5455222659858645</v>
+        <v>1.5745075840208622</v>
       </c>
       <c r="J140" s="16">
-        <v>5.3762326358340236</v>
+        <v>4.3431466166021835</v>
       </c>
       <c r="K140" s="16">
-        <v>2.2304000000000102E-2</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>4.2935999999999863E-2</v>
+      </c>
+    </row>
+    <row r="141" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A141" s="15" t="s">
-        <v>15</v>
+        <v>46</v>
       </c>
       <c r="B141" s="5"/>
       <c r="C141" s="79"/>
       <c r="D141" s="16"/>
       <c r="E141" s="16">
         <v>0</v>
       </c>
       <c r="F141" s="16">
-        <v>9.7819000000000003E-2</v>
+        <v>0.34067699999999995</v>
       </c>
       <c r="G141" s="16">
-        <v>0.32269812967108014</v>
+        <v>0.52461750999812606</v>
       </c>
       <c r="H141" s="16">
-        <v>0.32795400000000002</v>
+        <v>0.925288</v>
       </c>
       <c r="I141" s="16">
-        <v>1.159420105403949</v>
+        <v>1.4123445736843747</v>
       </c>
       <c r="J141" s="16">
-        <v>235.2661548369949</v>
+        <v>171.60272046542622</v>
       </c>
       <c r="K141" s="16">
-        <v>0.23013500000000003</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>0.58461099999999999</v>
+      </c>
+    </row>
+    <row r="142" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A142" s="15" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="B142" s="5"/>
       <c r="C142" s="79"/>
       <c r="D142" s="16"/>
       <c r="E142" s="16">
         <v>0</v>
       </c>
       <c r="F142" s="16">
-        <v>9.0084999999999998E-2</v>
+        <v>0.61048599999999997</v>
       </c>
       <c r="G142" s="16">
-        <v>0.29718419746081282</v>
+        <v>0.94010351508530388</v>
       </c>
       <c r="H142" s="16">
-        <v>0.30193200000000003</v>
+        <v>0.65186699999999997</v>
       </c>
       <c r="I142" s="16">
-        <v>1.0674241852967952</v>
+        <v>0.99499920048018808</v>
       </c>
       <c r="J142" s="16">
-        <v>235.1634567353056</v>
+        <v>6.7783700199513186</v>
       </c>
       <c r="K142" s="16">
-        <v>0.21184700000000004</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>4.1381000000000001E-2</v>
+      </c>
+    </row>
+    <row r="143" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A143" s="15" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="B143" s="5"/>
       <c r="C143" s="79"/>
       <c r="D143" s="16"/>
       <c r="E143" s="16">
         <v>0</v>
       </c>
       <c r="F143" s="16">
-        <v>0.31130599999999997</v>
+        <v>0.26397599999999999</v>
       </c>
       <c r="G143" s="16">
-        <v>1.0269770081005249</v>
+        <v>0.40650361433048127</v>
       </c>
       <c r="H143" s="16">
-        <v>0.26123400000000002</v>
+        <v>0.52424599999999999</v>
       </c>
       <c r="I143" s="16">
-        <v>0.92354400865699227</v>
+        <v>0.80020057903673092</v>
       </c>
       <c r="J143" s="16">
-        <v>-16.084495640944908</v>
+        <v>98.596084492529627</v>
       </c>
       <c r="K143" s="16">
-        <v>-5.007199999999995E-2</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>0.26027</v>
+      </c>
+    </row>
+    <row r="144" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A144" s="15" t="s">
-        <v>14</v>
+        <v>34</v>
       </c>
       <c r="B144" s="5"/>
       <c r="C144" s="79"/>
       <c r="D144" s="16"/>
       <c r="E144" s="16">
         <v>0</v>
       </c>
       <c r="F144" s="16">
-        <v>0.37709399999999998</v>
+        <v>0.5409219999999999</v>
       </c>
       <c r="G144" s="16">
-        <v>1.2440070795058862</v>
+        <v>0.8329800742145973</v>
       </c>
       <c r="H144" s="16">
-        <v>0.227851</v>
+        <v>0.38493199999999994</v>
       </c>
       <c r="I144" s="16">
-        <v>0.80552464807989899</v>
+        <v>0.5875539523234643</v>
       </c>
       <c r="J144" s="16">
-        <v>-39.577134613650706</v>
+        <v>-28.837799165129169</v>
       </c>
       <c r="K144" s="16">
-        <v>-0.14924299999999999</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-0.15598999999999996</v>
+      </c>
+    </row>
+    <row r="145" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A145" s="15" t="s">
-        <v>46</v>
+        <v>15</v>
       </c>
       <c r="B145" s="5"/>
       <c r="C145" s="79"/>
       <c r="D145" s="16"/>
       <c r="E145" s="16">
         <v>0</v>
       </c>
       <c r="F145" s="16">
-        <v>0.22888099999999997</v>
+        <v>0.31754700000000002</v>
       </c>
       <c r="G145" s="16">
-        <v>0.75506262195735474</v>
+        <v>0.48899901210640873</v>
       </c>
       <c r="H145" s="16">
-        <v>0.160361</v>
+        <v>0.35920099999999999</v>
       </c>
       <c r="I145" s="16">
-        <v>0.56692636016844633</v>
+        <v>0.54827857187383944</v>
       </c>
       <c r="J145" s="16">
-        <v>-29.93695413773969</v>
+        <v>13.11742828620644</v>
       </c>
       <c r="K145" s="16">
-        <v>-6.851999999999997E-2</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>4.1653999999999969E-2</v>
+      </c>
+    </row>
+    <row r="146" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A146" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B146" s="5"/>
       <c r="C146" s="79"/>
       <c r="D146" s="16"/>
       <c r="E146" s="16">
         <v>0</v>
       </c>
       <c r="F146" s="16">
-        <v>2.4544999999999997E-2</v>
+        <v>0.21710900000000002</v>
       </c>
       <c r="G146" s="16">
-        <v>8.0972260938842772E-2</v>
+        <v>0.33433188321543045</v>
       </c>
       <c r="H146" s="16">
-        <v>4.8642999999999999E-2</v>
+        <v>0.16408699999999998</v>
       </c>
       <c r="I146" s="16">
-        <v>0.17196824001891817</v>
+        <v>0.2504597315237504</v>
       </c>
       <c r="J146" s="16">
-        <v>98.178855163984537</v>
+        <v>-24.421834193884195</v>
       </c>
       <c r="K146" s="16">
-        <v>2.4098000000000001E-2</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-5.3022000000000041E-2</v>
+      </c>
+    </row>
+    <row r="147" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A147" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B147" s="5"/>
       <c r="C147" s="79"/>
       <c r="D147" s="16"/>
       <c r="E147" s="16">
         <v>0</v>
       </c>
       <c r="F147" s="16">
         <v>2.0819999999999996E-3</v>
       </c>
       <c r="G147" s="16">
-        <v>6.8683743033070123E-3</v>
+        <v>3.2061267881779471E-3</v>
       </c>
       <c r="H147" s="16">
         <v>0</v>
       </c>
       <c r="I147" s="16">
         <v>0</v>
       </c>
       <c r="J147" s="16">
         <v>-100</v>
       </c>
       <c r="K147" s="16">
         <v>-2.0819999999999996E-3</v>
       </c>
     </row>
-    <row r="148" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A148" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B148" s="5"/>
       <c r="C148" s="79"/>
       <c r="D148" s="16"/>
       <c r="E148" s="16">
         <v>0</v>
       </c>
       <c r="F148" s="16">
-        <v>0.12179999999999999</v>
+        <v>0.37439400000000006</v>
       </c>
       <c r="G148" s="16">
-        <v>0.40180979353640456</v>
+        <v>0.57653920880552101</v>
       </c>
       <c r="H148" s="16">
-        <v>0.17399300000000001</v>
+        <v>0.33906700000000001</v>
       </c>
       <c r="I148" s="16">
-        <v>0.61511974971962313</v>
+        <v>0.51754636131176446</v>
       </c>
       <c r="J148" s="16">
-        <v>42.851395730706095</v>
+        <v>-9.4357815563283722</v>
       </c>
       <c r="K148" s="16">
-        <v>5.2193000000000017E-2</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-3.5327000000000053E-2</v>
+      </c>
+    </row>
+    <row r="149" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A149" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B149" s="93"/>
       <c r="C149" s="94"/>
       <c r="D149" s="17"/>
       <c r="E149" s="17">
         <v>0</v>
       </c>
       <c r="F149" s="17">
-        <v>30.312849999999997</v>
+        <v>64.938168000000005</v>
       </c>
       <c r="G149" s="17">
         <v>100</v>
       </c>
       <c r="H149" s="17">
-        <v>28.286037</v>
+        <v>65.514324000000002</v>
       </c>
       <c r="I149" s="17">
         <v>100</v>
       </c>
       <c r="J149" s="17">
-        <v>-6.6863161992356286</v>
+        <v>0.88723784138782202</v>
       </c>
       <c r="K149" s="17">
-        <v>-2.0268129999999971</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+        <v>0.57615599999999745</v>
+      </c>
+    </row>
+    <row r="150" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A150" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E150" s="80"/>
       <c r="F150" s="80"/>
       <c r="G150" s="80"/>
       <c r="H150" s="80"/>
       <c r="I150" s="80"/>
     </row>
-    <row r="151" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A151" s="4" t="s">
         <v>33</v>
       </c>
       <c r="E151" s="80"/>
       <c r="F151" s="80"/>
       <c r="G151" s="80"/>
       <c r="H151" s="80"/>
       <c r="I151" s="80"/>
     </row>
-    <row r="152" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A152" s="4" t="s">
         <v>40</v>
       </c>
       <c r="E152" s="81"/>
       <c r="F152" s="82"/>
       <c r="G152" s="81"/>
       <c r="H152" s="82"/>
       <c r="I152" s="81"/>
     </row>
-    <row r="153" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A153" s="46"/>
       <c r="E153" s="81"/>
       <c r="F153" s="82"/>
       <c r="G153" s="81"/>
       <c r="H153" s="82"/>
       <c r="I153" s="81"/>
     </row>
-    <row r="154" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A154" s="46"/>
       <c r="E154" s="81"/>
       <c r="F154" s="82"/>
       <c r="G154" s="81"/>
       <c r="H154" s="82"/>
       <c r="I154" s="81"/>
     </row>
-    <row r="155" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A155" s="46"/>
       <c r="E155" s="81"/>
       <c r="F155" s="82"/>
       <c r="G155" s="81"/>
       <c r="H155" s="82"/>
       <c r="I155" s="81"/>
     </row>
-    <row r="156" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A156" s="2" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="B156" s="37"/>
       <c r="C156" s="37"/>
       <c r="D156" s="37"/>
       <c r="E156" s="37"/>
       <c r="F156" s="37"/>
       <c r="G156" s="37"/>
       <c r="H156" s="37"/>
       <c r="I156" s="37"/>
       <c r="J156" s="37"/>
       <c r="K156" s="37"/>
     </row>
-    <row r="157" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A157" s="23">
         <v>0</v>
       </c>
       <c r="B157" s="23">
         <v>0</v>
       </c>
       <c r="C157" s="23">
         <v>0</v>
       </c>
       <c r="D157" s="13">
         <v>0</v>
       </c>
       <c r="E157" s="13">
         <v>0</v>
       </c>
       <c r="F157" s="13" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="G157" s="13" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="H157" s="13" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="I157" s="13" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="J157" s="13" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="K157" s="13" t="s">
-        <v>141</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="158" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A158" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B158" s="5"/>
       <c r="C158" s="79"/>
       <c r="D158" s="16"/>
       <c r="E158" s="16">
         <v>0</v>
       </c>
       <c r="F158" s="16">
-        <v>25.847178</v>
+        <v>55.714782000000007</v>
       </c>
       <c r="G158" s="16">
-        <v>17.241601786139466</v>
+        <v>18.084055225308148</v>
       </c>
       <c r="H158" s="16">
-        <v>30.459572999999999</v>
+        <v>64.561975000000004</v>
       </c>
       <c r="I158" s="16">
-        <v>20.120961969857898</v>
+        <v>20.931038988589705</v>
       </c>
       <c r="J158" s="16">
-        <v>17.84486878993134</v>
+        <v>15.879435730359667</v>
       </c>
       <c r="K158" s="16">
-        <v>4.6123949999999994</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>8.8471929999999972</v>
+      </c>
+    </row>
+    <row r="159" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A159" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B159" s="5"/>
       <c r="C159" s="79"/>
       <c r="D159" s="16"/>
       <c r="E159" s="16">
         <v>0</v>
       </c>
       <c r="F159" s="16">
-        <v>26.95637</v>
+        <v>58.657511</v>
       </c>
       <c r="G159" s="16">
-        <v>17.981498681977438</v>
+        <v>19.03921419459418</v>
       </c>
       <c r="H159" s="16">
-        <v>26.875814999999999</v>
+        <v>50.623073999999988</v>
       </c>
       <c r="I159" s="16">
-        <v>17.753605788365334</v>
+        <v>16.412037203264948</v>
       </c>
       <c r="J159" s="16">
-        <v>-0.29883474666655924</v>
+        <v>-13.697200687564139</v>
       </c>
       <c r="K159" s="16">
-        <v>-8.0555000000000376E-2</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-8.0344370000000112</v>
+      </c>
+    </row>
+    <row r="160" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A160" s="15" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="B160" s="5"/>
       <c r="C160" s="79"/>
       <c r="D160" s="16"/>
       <c r="E160" s="16">
         <v>0</v>
       </c>
       <c r="F160" s="16">
-        <v>21.561938999999999</v>
+        <v>31.664023</v>
       </c>
       <c r="G160" s="16">
-        <v>14.383093039210321</v>
+        <v>10.277594563457637</v>
       </c>
       <c r="H160" s="16">
-        <v>19.382424999999998</v>
+        <v>39.818584999999999</v>
       </c>
       <c r="I160" s="16">
-        <v>12.803627821986307</v>
+        <v>12.909214055261989</v>
       </c>
       <c r="J160" s="16">
-        <v>-10.108154002290801</v>
+        <v>25.753398423188358</v>
       </c>
       <c r="K160" s="16">
-        <v>-2.1795140000000011</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>8.1545619999999985</v>
+      </c>
+    </row>
+    <row r="161" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A161" s="15" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="B161" s="5"/>
       <c r="C161" s="79"/>
       <c r="D161" s="16"/>
       <c r="E161" s="16">
         <v>0</v>
       </c>
       <c r="F161" s="16">
-        <v>15.429992</v>
+        <v>44.800553999999991</v>
       </c>
       <c r="G161" s="16">
-        <v>10.292720452009021</v>
+        <v>14.541485465390489</v>
       </c>
       <c r="H161" s="16">
-        <v>18.758261999999998</v>
+        <v>38.315851999999992</v>
       </c>
       <c r="I161" s="16">
-        <v>12.391318693884203</v>
+        <v>12.422026929830333</v>
       </c>
       <c r="J161" s="16">
-        <v>21.570134320225172</v>
+        <v>-14.474602256034602</v>
       </c>
       <c r="K161" s="16">
-        <v>3.3282699999999981</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-6.4847019999999986</v>
+      </c>
+    </row>
+    <row r="162" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A162" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B162" s="5"/>
       <c r="C162" s="79"/>
       <c r="D162" s="16"/>
       <c r="E162" s="16">
         <v>0</v>
       </c>
       <c r="F162" s="16">
-        <v>10.503701999999999</v>
+        <v>20.094340000000003</v>
       </c>
       <c r="G162" s="16">
-        <v>7.0065926409558781</v>
+        <v>6.5222754398665428</v>
       </c>
       <c r="H162" s="16">
-        <v>13.643968000000001</v>
+        <v>26.731282999999994</v>
       </c>
       <c r="I162" s="16">
-        <v>9.0129221852833652</v>
+        <v>8.6663012816448859</v>
       </c>
       <c r="J162" s="16">
-        <v>29.896754496652729</v>
+        <v>33.028917595701031</v>
       </c>
       <c r="K162" s="16">
-        <v>3.1402660000000022</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>6.6369429999999916</v>
+      </c>
+    </row>
+    <row r="163" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A163" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B163" s="5"/>
       <c r="C163" s="79"/>
       <c r="D163" s="16"/>
       <c r="E163" s="16">
         <v>0</v>
       </c>
       <c r="F163" s="16">
-        <v>14.805044000000001</v>
+        <v>28.739846000000004</v>
       </c>
       <c r="G163" s="16">
-        <v>9.8758430446168397</v>
+        <v>9.3284572527063201</v>
       </c>
       <c r="H163" s="16">
-        <v>10.544394</v>
+        <v>23.212097000000007</v>
       </c>
       <c r="I163" s="16">
-        <v>6.965407908679409</v>
+        <v>7.5253786352404219</v>
       </c>
       <c r="J163" s="16">
-        <v>-28.778367696847102</v>
+        <v>-19.233746068089562</v>
       </c>
       <c r="K163" s="16">
-        <v>-4.26065</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-5.5277489999999965</v>
+      </c>
+    </row>
+    <row r="164" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A164" s="15" t="s">
-        <v>46</v>
+        <v>7</v>
       </c>
       <c r="B164" s="5"/>
       <c r="C164" s="79"/>
       <c r="D164" s="16"/>
       <c r="E164" s="16">
         <v>0</v>
       </c>
       <c r="F164" s="16">
-        <v>4.7123179999999989</v>
+        <v>19.771156000000001</v>
       </c>
       <c r="G164" s="16">
-        <v>3.1433957875655567</v>
+        <v>6.4173754995969032</v>
       </c>
       <c r="H164" s="16">
-        <v>7.6171859999999985</v>
+        <v>15.645652999999998</v>
       </c>
       <c r="I164" s="16">
-        <v>5.031755035546098</v>
+        <v>5.0723320181104352</v>
       </c>
       <c r="J164" s="16">
-        <v>61.644142012487279</v>
+        <v>-20.866271046569072</v>
       </c>
       <c r="K164" s="16">
-        <v>2.9048679999999996</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-4.1255030000000037</v>
+      </c>
+    </row>
+    <row r="165" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A165" s="15" t="s">
-        <v>7</v>
+        <v>46</v>
       </c>
       <c r="B165" s="5"/>
       <c r="C165" s="79"/>
       <c r="D165" s="16"/>
       <c r="E165" s="16">
         <v>0</v>
       </c>
       <c r="F165" s="16">
-        <v>10.308341</v>
+        <v>8.8677479999999989</v>
       </c>
       <c r="G165" s="16">
-        <v>6.8762752590528331</v>
+        <v>2.8783177246590652</v>
       </c>
       <c r="H165" s="16">
-        <v>7.3331</v>
+        <v>12.920640000000001</v>
       </c>
       <c r="I165" s="16">
-        <v>4.84409371796397</v>
+        <v>4.1888808326810283</v>
       </c>
       <c r="J165" s="16">
-        <v>-28.862461961628938</v>
+        <v>45.703734476893146</v>
       </c>
       <c r="K165" s="16">
-        <v>-2.9752410000000005</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>4.0528920000000017</v>
+      </c>
+    </row>
+    <row r="166" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A166" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B166" s="5"/>
       <c r="C166" s="79"/>
       <c r="D166" s="16"/>
       <c r="E166" s="16">
         <v>0</v>
       </c>
       <c r="F166" s="16">
-        <v>6.0505969999999998</v>
+        <v>13.650677</v>
       </c>
       <c r="G166" s="16">
-        <v>4.0361073089839854</v>
+        <v>4.4307738066864149</v>
       </c>
       <c r="H166" s="16">
-        <v>5.7037609999999992</v>
+        <v>11.237641</v>
       </c>
       <c r="I166" s="16">
-        <v>3.7677861789513147</v>
+        <v>3.6432513396743857</v>
       </c>
       <c r="J166" s="16">
-        <v>-5.7322608000499882</v>
+        <v>-17.677042684403123</v>
       </c>
       <c r="K166" s="16">
-        <v>-0.34683600000000059</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-2.413036</v>
+      </c>
+    </row>
+    <row r="167" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A167" s="15" t="s">
-        <v>5</v>
+        <v>19</v>
       </c>
       <c r="B167" s="5"/>
       <c r="C167" s="79"/>
       <c r="D167" s="16"/>
       <c r="E167" s="16">
         <v>0</v>
       </c>
       <c r="F167" s="16">
-        <v>2.0820219999999998</v>
+        <v>6.8870020000000007</v>
       </c>
       <c r="G167" s="16">
-        <v>1.3888322444323189</v>
+        <v>2.2354018096096593</v>
       </c>
       <c r="H167" s="16">
-        <v>3.1075569999999999</v>
+        <v>7.0330389999999996</v>
       </c>
       <c r="I167" s="16">
-        <v>2.0527876807782466</v>
+        <v>2.280116330351913</v>
       </c>
       <c r="J167" s="16">
-        <v>49.256684127257067</v>
+        <v>2.1204727398075223</v>
       </c>
       <c r="K167" s="16">
-        <v>1.0255350000000001</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>0.14603699999999886</v>
+      </c>
+    </row>
+    <row r="168" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A168" s="15" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B168" s="5"/>
       <c r="C168" s="79"/>
       <c r="D168" s="16"/>
       <c r="E168" s="16">
         <v>0</v>
       </c>
       <c r="F168" s="16">
-        <v>2.8203199999999997</v>
+        <v>3.6087429999999996</v>
       </c>
       <c r="G168" s="16">
-        <v>1.8813208292791133</v>
+        <v>1.1713356018505861</v>
       </c>
       <c r="H168" s="16">
-        <v>2.3031760000000006</v>
+        <v>5.25502</v>
       </c>
       <c r="I168" s="16">
-        <v>1.5214302809133091</v>
+        <v>1.70368128462332</v>
       </c>
       <c r="J168" s="16">
-        <v>-18.336358994723977</v>
+        <v>45.619125551473203</v>
       </c>
       <c r="K168" s="16">
-        <v>-0.51714399999999916</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>1.6462770000000004</v>
+      </c>
+    </row>
+    <row r="169" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A169" s="15" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="B169" s="5"/>
       <c r="C169" s="79"/>
       <c r="D169" s="16"/>
       <c r="E169" s="16">
         <v>0</v>
       </c>
       <c r="F169" s="16">
-        <v>3.0232480000000002</v>
+        <v>5.9534480000000007</v>
       </c>
       <c r="G169" s="16">
-        <v>2.0166858492924282</v>
+        <v>1.9323863173870151</v>
       </c>
       <c r="H169" s="16">
-        <v>2.3030119999999998</v>
+        <v>4.9754099999999992</v>
       </c>
       <c r="I169" s="16">
-        <v>1.521321945915866</v>
+        <v>1.6130315203991064</v>
       </c>
       <c r="J169" s="16">
-        <v>-23.823252343175298</v>
+        <v>-16.428093434258624</v>
       </c>
       <c r="K169" s="16">
-        <v>-0.72023600000000032</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-0.97803800000000152</v>
+      </c>
+    </row>
+    <row r="170" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A170" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B170" s="5"/>
       <c r="C170" s="79"/>
       <c r="D170" s="16"/>
       <c r="E170" s="16">
         <v>0</v>
       </c>
       <c r="F170" s="16">
-        <v>1.7723659999999997</v>
+        <v>2.2065939999999991</v>
       </c>
       <c r="G170" s="16">
-        <v>1.1822733139878114</v>
+        <v>0.71622227214015832</v>
       </c>
       <c r="H170" s="16">
-        <v>0.89585999999999999</v>
+        <v>2.0775010000000012</v>
       </c>
       <c r="I170" s="16">
-        <v>0.59178652932255149</v>
+        <v>0.67352732672496662</v>
       </c>
       <c r="J170" s="16">
-        <v>-49.454006678078898</v>
+        <v>-5.8503286059872348</v>
       </c>
       <c r="K170" s="16">
-        <v>-0.87650599999999967</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-0.1290929999999979</v>
+      </c>
+    </row>
+    <row r="171" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A171" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B171" s="5"/>
       <c r="C171" s="79"/>
       <c r="D171" s="16"/>
       <c r="E171" s="16">
         <v>0</v>
       </c>
       <c r="F171" s="16">
-        <v>0.63865899999999998</v>
+        <v>1.2944359999999999</v>
       </c>
       <c r="G171" s="16">
-        <v>0.42602345815601395</v>
+        <v>0.42015155169461088</v>
       </c>
       <c r="H171" s="16">
-        <v>0.61161599999999994</v>
+        <v>1.3879839999999999</v>
       </c>
       <c r="I171" s="16">
-        <v>0.40402084021849571</v>
+        <v>0.44998541664096692</v>
       </c>
       <c r="J171" s="16">
-        <v>-4.2343410176635796</v>
+        <v>7.2269312658176972</v>
       </c>
       <c r="K171" s="16">
-        <v>-2.7043000000000039E-2</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>9.3547999999999965E-2</v>
+      </c>
+    </row>
+    <row r="172" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A172" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B172" s="5"/>
       <c r="C172" s="79"/>
       <c r="D172" s="16"/>
       <c r="E172" s="16">
         <v>0</v>
       </c>
       <c r="F172" s="16">
-        <v>0.36754700000000001</v>
+        <v>0.70573299999999994</v>
       </c>
       <c r="G172" s="16">
-        <v>0.24517566334283</v>
+        <v>0.22906873343455592</v>
       </c>
       <c r="H172" s="16">
-        <v>0.15962999999999999</v>
+        <v>0.447598</v>
       </c>
       <c r="I172" s="16">
-        <v>0.10544826610827461</v>
+        <v>0.14511159531930018</v>
       </c>
       <c r="J172" s="16">
-        <v>-56.5688197699886</v>
+        <v>-36.576864054819595</v>
       </c>
       <c r="K172" s="16">
-        <v>-0.20791700000000002</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-0.25813499999999995</v>
+      </c>
+    </row>
+    <row r="173" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A173" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B173" s="5"/>
       <c r="C173" s="79"/>
       <c r="D173" s="16"/>
       <c r="E173" s="16">
         <v>0</v>
       </c>
       <c r="F173" s="16">
-        <v>0.163082</v>
+        <v>0.28092199999999995</v>
       </c>
       <c r="G173" s="16">
-        <v>0.10878537310677384</v>
+        <v>9.1182425554568527E-2</v>
       </c>
       <c r="H173" s="16">
-        <v>0.119228</v>
+        <v>0.39486300000000002</v>
       </c>
       <c r="I173" s="16">
-        <v>7.8759543140746513E-2</v>
+        <v>0.12801487017941282</v>
       </c>
       <c r="J173" s="16">
-        <v>-26.890766608209372</v>
+        <v>40.559657129025176</v>
       </c>
       <c r="K173" s="16">
-        <v>-4.3854000000000004E-2</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>0.11394100000000007</v>
+      </c>
+    </row>
+    <row r="174" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A174" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B174" s="5"/>
       <c r="C174" s="79"/>
       <c r="D174" s="16"/>
       <c r="E174" s="16">
         <v>0</v>
       </c>
       <c r="F174" s="16">
-        <v>2.868973</v>
+        <v>5.1903630000000005</v>
       </c>
       <c r="G174" s="16">
-        <v>1.9137752678913691</v>
+        <v>1.6847021160631317</v>
       </c>
       <c r="H174" s="16">
-        <v>1.5637270000000003</v>
+        <v>3.8126700000000002</v>
       </c>
       <c r="I174" s="16">
-        <v>1.0329656130845954</v>
+        <v>1.2360703714628667</v>
       </c>
       <c r="J174" s="16">
-        <v>-45.495234705938316</v>
+        <v>-26.543288012803735</v>
       </c>
       <c r="K174" s="16">
-        <v>-1.3052459999999997</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-1.3776930000000003</v>
+      </c>
+    </row>
+    <row r="175" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A175" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B175" s="93"/>
       <c r="C175" s="94"/>
       <c r="D175" s="17"/>
       <c r="E175" s="17">
         <v>0</v>
       </c>
       <c r="F175" s="17">
-        <v>149.911698</v>
+        <v>308.08787800000005</v>
       </c>
       <c r="G175" s="17">
         <v>100</v>
       </c>
       <c r="H175" s="17">
-        <v>151.38229000000001</v>
+        <v>308.45088500000003</v>
       </c>
       <c r="I175" s="17">
         <v>100</v>
       </c>
       <c r="J175" s="17">
-        <v>0.98097214534919785</v>
+        <v>0.11782579774202664</v>
       </c>
       <c r="K175" s="17">
-        <v>1.4705920000000106</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+        <v>0.36300699999998187</v>
+      </c>
+    </row>
+    <row r="176" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A176" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E176" s="80"/>
       <c r="F176" s="80"/>
       <c r="G176" s="80"/>
       <c r="H176" s="80"/>
       <c r="I176" s="80"/>
     </row>
-    <row r="177" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A177" s="4" t="s">
         <v>33</v>
       </c>
       <c r="E177" s="80"/>
       <c r="F177" s="80"/>
       <c r="G177" s="80"/>
       <c r="H177" s="80"/>
       <c r="I177" s="80"/>
     </row>
-    <row r="178" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A178" s="4" t="s">
         <v>40</v>
       </c>
       <c r="E178" s="81"/>
       <c r="F178" s="82"/>
       <c r="G178" s="81"/>
       <c r="H178" s="82"/>
       <c r="I178" s="81"/>
     </row>
-    <row r="179" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A179" s="46"/>
     </row>
-    <row r="180" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A180" s="46"/>
     </row>
-    <row r="181" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A181" s="2" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="B181" s="37"/>
       <c r="C181" s="37"/>
       <c r="D181" s="37"/>
       <c r="E181" s="37"/>
       <c r="F181" s="37"/>
       <c r="G181" s="37"/>
       <c r="H181" s="37"/>
       <c r="I181" s="37"/>
       <c r="J181" s="37"/>
       <c r="K181" s="37"/>
     </row>
-    <row r="182" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A182" s="23"/>
       <c r="B182" s="23"/>
       <c r="C182" s="23"/>
       <c r="D182" s="23"/>
       <c r="E182" s="23"/>
       <c r="F182" s="23"/>
       <c r="G182" s="13">
         <v>2024</v>
       </c>
       <c r="H182" s="13">
         <v>2025</v>
       </c>
       <c r="I182" s="13" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="J182" s="13" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="K182" s="13" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="183" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A183" s="3" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="B183" s="5"/>
       <c r="C183" s="5"/>
       <c r="D183" s="37"/>
       <c r="E183" s="5"/>
       <c r="F183" s="5"/>
       <c r="G183" s="16">
         <v>28.343512999999998</v>
       </c>
       <c r="H183" s="16">
         <v>28.717707999999998</v>
       </c>
       <c r="I183" s="16">
-        <v>16.302781437318302</v>
+        <v>16.304428057552343</v>
       </c>
       <c r="J183" s="16">
         <v>1.3202139057356803</v>
       </c>
       <c r="K183" s="16">
         <v>0.37419500000000028</v>
       </c>
     </row>
-    <row r="184" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A184" s="3" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="B184" s="5"/>
       <c r="C184" s="5"/>
       <c r="D184" s="37"/>
       <c r="E184" s="5"/>
       <c r="F184" s="5"/>
       <c r="G184" s="16">
         <v>14.408768999999999</v>
       </c>
       <c r="H184" s="16">
-        <v>20.092009999999998</v>
+        <v>20.086469000000001</v>
       </c>
       <c r="I184" s="16">
-        <v>11.406051195534607</v>
+        <v>11.404057341231946</v>
       </c>
       <c r="J184" s="16">
-        <v>39.442932286581865</v>
+        <v>39.404476537863864</v>
       </c>
       <c r="K184" s="16">
-        <v>5.6832409999999989</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>5.6777000000000015</v>
+      </c>
+    </row>
+    <row r="185" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A185" s="3" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="B185" s="5"/>
       <c r="C185" s="5"/>
       <c r="D185" s="37"/>
       <c r="E185" s="5"/>
       <c r="F185" s="5"/>
       <c r="G185" s="16">
         <v>10.319189</v>
       </c>
       <c r="H185" s="16">
-        <v>11.997767</v>
+        <v>11.985518000000001</v>
       </c>
       <c r="I185" s="16">
-        <v>6.8110231198419493</v>
+        <v>6.8047567014574648</v>
       </c>
       <c r="J185" s="16">
-        <v>16.266569010413512</v>
+        <v>16.147867821783294</v>
       </c>
       <c r="K185" s="16">
-        <v>1.6785779999999999</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>1.6663290000000011</v>
+      </c>
+    </row>
+    <row r="186" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A186" s="3" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="B186" s="5"/>
       <c r="C186" s="5"/>
       <c r="D186" s="37"/>
       <c r="E186" s="5"/>
       <c r="F186" s="5"/>
       <c r="G186" s="16">
         <v>3.5913930000000001</v>
       </c>
       <c r="H186" s="16">
         <v>5.9960760000000004</v>
       </c>
       <c r="I186" s="16">
-        <v>3.4039177677253978</v>
+        <v>3.4042615716273819</v>
       </c>
       <c r="J186" s="16">
         <v>66.956832627339864</v>
       </c>
       <c r="K186" s="16">
         <v>2.4046830000000003</v>
       </c>
     </row>
-    <row r="187" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A187" s="3" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="B187" s="5"/>
       <c r="C187" s="5"/>
       <c r="D187" s="37"/>
       <c r="E187" s="5"/>
       <c r="F187" s="5"/>
       <c r="G187" s="16">
         <v>5.6683450000000004</v>
       </c>
       <c r="H187" s="16">
         <v>5.561229</v>
       </c>
       <c r="I187" s="16">
-        <v>3.1570590838891541</v>
+        <v>3.1573779544688514</v>
       </c>
       <c r="J187" s="16">
         <v>-1.8897226615528946</v>
       </c>
       <c r="K187" s="16">
         <v>-0.10711600000000043</v>
       </c>
     </row>
-    <row r="188" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A188" s="3" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="B188" s="5"/>
       <c r="C188" s="5"/>
       <c r="D188" s="37"/>
       <c r="E188" s="5"/>
       <c r="F188" s="5"/>
       <c r="G188" s="16">
         <v>6.6873549999999993</v>
       </c>
       <c r="H188" s="16">
         <v>4.5988869999999995</v>
       </c>
       <c r="I188" s="16">
-        <v>2.6107462899171643</v>
+        <v>2.6110099815874133</v>
       </c>
       <c r="J188" s="16">
         <v>-31.230105176112229</v>
       </c>
       <c r="K188" s="16">
         <v>-2.0884679999999998</v>
       </c>
     </row>
-    <row r="189" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A189" s="3" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="B189" s="5"/>
       <c r="C189" s="5"/>
       <c r="D189" s="37"/>
       <c r="E189" s="5"/>
       <c r="F189" s="5"/>
       <c r="G189" s="16">
         <v>4.1429150000000003</v>
       </c>
       <c r="H189" s="16">
         <v>4.0707269999999998</v>
       </c>
       <c r="I189" s="16">
-        <v>2.3109146653343791</v>
+        <v>2.3111480732875993</v>
       </c>
       <c r="J189" s="16">
         <v>-1.7424446313767137</v>
       </c>
       <c r="K189" s="16">
         <v>-7.2188000000000585E-2</v>
       </c>
     </row>
-    <row r="190" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A190" s="3" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="B190" s="5"/>
       <c r="C190" s="5"/>
       <c r="D190" s="37"/>
       <c r="E190" s="5"/>
       <c r="F190" s="5"/>
       <c r="G190" s="16">
         <v>3.3301799999999999</v>
       </c>
       <c r="H190" s="16">
         <v>3.4048069999999999</v>
       </c>
       <c r="I190" s="16">
-        <v>1.9328779426704745</v>
+        <v>1.9330731680031923</v>
       </c>
       <c r="J190" s="16">
         <v>2.24092991970404</v>
       </c>
       <c r="K190" s="16">
         <v>7.4626999999999999E-2</v>
       </c>
     </row>
-    <row r="191" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A191" s="3" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="B191" s="5"/>
       <c r="C191" s="5"/>
       <c r="D191" s="37"/>
       <c r="E191" s="5"/>
       <c r="F191" s="5"/>
       <c r="G191" s="16">
         <v>2.92361</v>
       </c>
       <c r="H191" s="16">
         <v>3.3047979999999999</v>
       </c>
       <c r="I191" s="16">
-        <v>1.8761037436722547</v>
+        <v>1.8762932346739809</v>
       </c>
       <c r="J191" s="16">
         <v>13.038264337582643</v>
       </c>
       <c r="K191" s="16">
         <v>0.38118799999999986</v>
       </c>
     </row>
-    <row r="192" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A192" s="3" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="B192" s="5"/>
       <c r="C192" s="5"/>
       <c r="D192" s="37"/>
       <c r="E192" s="5"/>
       <c r="F192" s="5"/>
       <c r="G192" s="16">
         <v>5.34239</v>
       </c>
       <c r="H192" s="16">
         <v>3.1336580000000001</v>
       </c>
       <c r="I192" s="16">
-        <v>1.7789491234225241</v>
+        <v>1.7791288015733482</v>
       </c>
       <c r="J192" s="16">
         <v>-41.343518537583364</v>
       </c>
       <c r="K192" s="16">
         <v>-2.2087319999999999</v>
       </c>
     </row>
-    <row r="193" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A193" s="95" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="B193" s="93"/>
       <c r="C193" s="93"/>
       <c r="D193" s="96"/>
       <c r="E193" s="96"/>
       <c r="F193" s="96"/>
       <c r="G193" s="17">
         <v>84.75765899999999</v>
       </c>
       <c r="H193" s="17">
-        <v>90.877667000000017</v>
+        <v>90.859877000000012</v>
       </c>
       <c r="I193" s="17">
-        <v>51.590424369326215</v>
+        <v>51.585534885463524</v>
       </c>
       <c r="J193" s="18" t="s">
         <v>24</v>
       </c>
       <c r="K193" s="18" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="194" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A194" s="4" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="195" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A195" s="4" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="196" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A196" s="46"/>
     </row>
-    <row r="197" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A197" s="46"/>
     </row>
-    <row r="198" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A198" s="46"/>
     </row>
-    <row r="199" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A199" s="2" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="B199" s="37"/>
       <c r="C199" s="37"/>
       <c r="D199" s="37"/>
       <c r="E199" s="37"/>
       <c r="F199" s="37"/>
       <c r="G199" s="37"/>
       <c r="H199" s="37"/>
       <c r="I199" s="37"/>
       <c r="J199" s="37"/>
       <c r="K199" s="37"/>
     </row>
-    <row r="200" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A200" s="23"/>
       <c r="B200" s="23"/>
       <c r="C200" s="23"/>
       <c r="D200" s="23"/>
       <c r="E200" s="23"/>
       <c r="F200" s="23"/>
       <c r="G200" s="13">
         <v>2024</v>
       </c>
       <c r="H200" s="13">
         <v>2025</v>
       </c>
       <c r="I200" s="13" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="J200" s="13" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="K200" s="13" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="201" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A201" s="3" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="B201" s="5"/>
       <c r="C201" s="5"/>
       <c r="D201" s="37"/>
       <c r="E201" s="5"/>
       <c r="F201" s="5"/>
       <c r="G201" s="16">
         <v>77.765797000000006</v>
       </c>
       <c r="H201" s="16">
         <v>167.17299700000001</v>
       </c>
       <c r="I201" s="16">
-        <v>15.591467957015077</v>
+        <v>15.587132377378849</v>
       </c>
       <c r="J201" s="16">
         <v>114.96982407317191</v>
       </c>
       <c r="K201" s="16">
         <v>89.407200000000003</v>
       </c>
     </row>
-    <row r="202" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A202" s="3" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="B202" s="5"/>
       <c r="C202" s="5"/>
       <c r="D202" s="37"/>
       <c r="E202" s="5"/>
       <c r="F202" s="5"/>
       <c r="G202" s="16">
         <v>120.37474400000001</v>
       </c>
       <c r="H202" s="16">
         <v>94.256585999999999</v>
       </c>
       <c r="I202" s="16">
-        <v>8.7908846926793771</v>
+        <v>8.7884401774635528</v>
       </c>
       <c r="J202" s="16">
         <v>-21.697373661704326</v>
       </c>
       <c r="K202" s="16">
         <v>-26.118158000000008</v>
       </c>
     </row>
-    <row r="203" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A203" s="3" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="B203" s="5"/>
       <c r="C203" s="5"/>
       <c r="D203" s="37"/>
       <c r="E203" s="5"/>
       <c r="F203" s="5"/>
       <c r="G203" s="16">
         <v>82.317316000000005</v>
       </c>
       <c r="H203" s="16">
         <v>86.487626999999989</v>
       </c>
       <c r="I203" s="16">
-        <v>8.0663090884754052</v>
+        <v>8.0640660587927648</v>
       </c>
       <c r="J203" s="16">
         <v>5.0661406404455454</v>
       </c>
       <c r="K203" s="16">
         <v>4.1703109999999839</v>
       </c>
     </row>
-    <row r="204" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A204" s="3" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="B204" s="5"/>
       <c r="C204" s="5"/>
       <c r="D204" s="37"/>
       <c r="E204" s="5"/>
       <c r="F204" s="5"/>
       <c r="G204" s="16">
         <v>73.058530000000005</v>
       </c>
       <c r="H204" s="16">
         <v>45.524386</v>
       </c>
       <c r="I204" s="16">
-        <v>4.2458532078705611</v>
+        <v>4.2446725470913966</v>
       </c>
       <c r="J204" s="16">
         <v>-37.687788133705951</v>
       </c>
       <c r="K204" s="16">
         <v>-27.534144000000005</v>
       </c>
     </row>
-    <row r="205" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A205" s="3" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="B205" s="5"/>
       <c r="C205" s="5"/>
       <c r="D205" s="37"/>
       <c r="E205" s="5"/>
       <c r="F205" s="5"/>
       <c r="G205" s="16">
         <v>40.222754000000002</v>
       </c>
       <c r="H205" s="16">
         <v>41.675311999999998</v>
       </c>
       <c r="I205" s="16">
-        <v>3.8868675163286439</v>
+        <v>3.8857866800854519</v>
       </c>
       <c r="J205" s="16">
         <v>3.6112842994291148</v>
       </c>
       <c r="K205" s="16">
         <v>1.4525579999999962</v>
       </c>
     </row>
-    <row r="206" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A206" s="3" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="B206" s="5"/>
       <c r="C206" s="5"/>
       <c r="D206" s="37"/>
       <c r="E206" s="5"/>
       <c r="F206" s="5"/>
       <c r="G206" s="16">
         <v>26.506850999999997</v>
       </c>
       <c r="H206" s="16">
         <v>29.37781</v>
       </c>
       <c r="I206" s="16">
-        <v>2.7399352256768901</v>
+        <v>2.7391733213198548</v>
       </c>
       <c r="J206" s="16">
         <v>10.831007425212459</v>
       </c>
       <c r="K206" s="16">
         <v>2.8709590000000027</v>
       </c>
     </row>
-    <row r="207" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A207" s="3" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="B207" s="5"/>
       <c r="C207" s="5"/>
       <c r="D207" s="37"/>
       <c r="E207" s="5"/>
       <c r="F207" s="5"/>
       <c r="G207" s="16">
         <v>30.490428000000001</v>
       </c>
       <c r="H207" s="16">
         <v>27.781102999999998</v>
       </c>
       <c r="I207" s="16">
-        <v>2.5910175985840307</v>
+        <v>2.5902971043259853</v>
       </c>
       <c r="J207" s="16">
         <v>-8.8858214781373448</v>
       </c>
       <c r="K207" s="16">
         <v>-2.7093250000000033</v>
       </c>
     </row>
-    <row r="208" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A208" s="3" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="B208" s="5"/>
       <c r="C208" s="5"/>
       <c r="D208" s="37"/>
       <c r="E208" s="5"/>
       <c r="F208" s="5"/>
       <c r="G208" s="16">
         <v>7.0067149999999998</v>
       </c>
       <c r="H208" s="16">
         <v>25.213950000000001</v>
       </c>
       <c r="I208" s="16">
-        <v>2.3515908702335477</v>
+        <v>2.3509369542894025</v>
       </c>
       <c r="J208" s="16">
         <v>259.85408283339626</v>
       </c>
       <c r="K208" s="16">
         <v>18.207235000000001</v>
       </c>
     </row>
-    <row r="209" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A209" s="3" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="B209" s="5"/>
       <c r="C209" s="5"/>
       <c r="D209" s="37"/>
       <c r="E209" s="5"/>
       <c r="F209" s="5"/>
       <c r="G209" s="16">
         <v>15.713267999999999</v>
       </c>
       <c r="H209" s="16">
-        <v>20.633975999999997</v>
+        <v>20.634143000000002</v>
       </c>
       <c r="I209" s="16">
-        <v>1.9244374474534187</v>
+        <v>1.9239178827114356</v>
       </c>
       <c r="J209" s="16">
-        <v>31.3156244773525</v>
+        <v>31.316687273455802</v>
       </c>
       <c r="K209" s="16">
-        <v>4.9207079999999976</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>4.9208750000000023</v>
+      </c>
+    </row>
+    <row r="210" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A210" s="3" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="B210" s="5"/>
       <c r="C210" s="5"/>
       <c r="D210" s="37"/>
       <c r="E210" s="5"/>
       <c r="F210" s="5"/>
       <c r="G210" s="16">
         <v>27.184553000000001</v>
       </c>
       <c r="H210" s="16">
         <v>19.646509999999999</v>
       </c>
       <c r="I210" s="16">
-        <v>1.83234096791467</v>
+        <v>1.8318314417937802</v>
       </c>
       <c r="J210" s="16">
         <v>-27.729140883795299</v>
       </c>
       <c r="K210" s="16">
         <v>-7.5380430000000018</v>
       </c>
     </row>
-    <row r="211" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A211" s="95" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="B211" s="93"/>
       <c r="C211" s="93"/>
       <c r="D211" s="96"/>
       <c r="E211" s="96"/>
       <c r="F211" s="96"/>
       <c r="G211" s="17">
         <v>500.64095600000002</v>
       </c>
       <c r="H211" s="17">
-        <v>557.7702569999999</v>
+        <v>557.77042399999993</v>
       </c>
       <c r="I211" s="17">
-        <v>52.020704572231615</v>
+        <v>52.006254545252474</v>
       </c>
       <c r="J211" s="18" t="s">
         <v>24</v>
       </c>
       <c r="K211" s="18" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="212" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A212" s="4" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="213" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A213" s="4" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="214" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A214" s="46"/>
     </row>
-    <row r="215" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A215" s="2" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="B215" s="37"/>
       <c r="C215" s="37"/>
       <c r="D215" s="37"/>
       <c r="E215" s="37"/>
       <c r="F215" s="37"/>
       <c r="G215" s="37"/>
       <c r="H215" s="37"/>
       <c r="I215" s="37"/>
       <c r="J215" s="37"/>
       <c r="K215" s="37"/>
     </row>
-    <row r="216" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A216" s="23"/>
       <c r="B216" s="23"/>
       <c r="C216" s="23"/>
       <c r="D216" s="23"/>
       <c r="E216" s="23"/>
       <c r="F216" s="23"/>
       <c r="G216" s="13" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="H216" s="13" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="I216" s="13" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="J216" s="13" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="K216" s="13" t="s">
-        <v>141</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="217" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A217" s="3" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="B217" s="5"/>
       <c r="C217" s="5"/>
       <c r="D217" s="37"/>
       <c r="E217" s="5"/>
       <c r="F217" s="5"/>
       <c r="G217" s="16">
-        <v>3.7864789999999999</v>
+        <v>6.9752549999999998</v>
       </c>
       <c r="H217" s="16">
-        <v>2.9752010000000002</v>
+        <v>7.3695930000000001</v>
       </c>
       <c r="I217" s="16">
-        <v>10.518267369868745</v>
+        <v>11.248827050401985</v>
       </c>
       <c r="J217" s="16">
-        <v>-21.425656922961934</v>
+        <v>5.653384714967415</v>
       </c>
       <c r="K217" s="16">
-        <v>-0.81127799999999972</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>0.3943380000000003</v>
+      </c>
+    </row>
+    <row r="218" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A218" s="3" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="B218" s="5"/>
       <c r="C218" s="5"/>
       <c r="D218" s="37"/>
       <c r="E218" s="5"/>
       <c r="F218" s="5"/>
       <c r="G218" s="16">
-        <v>1.901335</v>
+        <v>3.1920250000000001</v>
       </c>
       <c r="H218" s="16">
-        <v>2.4398230000000001</v>
+        <v>5.5803609999999999</v>
       </c>
       <c r="I218" s="16">
-        <v>8.6255384591344484</v>
+        <v>8.517772388218491</v>
       </c>
       <c r="J218" s="16">
-        <v>28.321574051916159</v>
+        <v>74.821970379304673</v>
       </c>
       <c r="K218" s="16">
-        <v>0.53848800000000008</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>2.3883359999999998</v>
+      </c>
+    </row>
+    <row r="219" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A219" s="3" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B219" s="5"/>
       <c r="C219" s="5"/>
       <c r="D219" s="37"/>
       <c r="E219" s="5"/>
       <c r="F219" s="5"/>
       <c r="G219" s="16">
-        <v>0.17920599999999998</v>
+        <v>12.824298000000001</v>
       </c>
       <c r="H219" s="16">
-        <v>2.423292</v>
+        <v>5.2041959999999996</v>
       </c>
       <c r="I219" s="16">
-        <v>8.5670961966146049</v>
-[...2 lines deleted...]
-        <v>165</v>
+        <v>7.9436002422920513</v>
+      </c>
+      <c r="J219" s="16">
+        <v>-59.419252422237854</v>
       </c>
       <c r="K219" s="16">
-        <v>2.2440860000000002</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-7.620102000000001</v>
+      </c>
+    </row>
+    <row r="220" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A220" s="3" t="s">
-        <v>166</v>
+        <v>154</v>
       </c>
       <c r="B220" s="5"/>
       <c r="C220" s="5"/>
       <c r="D220" s="37"/>
       <c r="E220" s="5"/>
       <c r="F220" s="5"/>
       <c r="G220" s="16">
-        <v>1.092557</v>
+        <v>0.97500599999999993</v>
       </c>
       <c r="H220" s="16">
-        <v>1.618317</v>
+        <v>3.5520689999999999</v>
       </c>
       <c r="I220" s="16">
-        <v>5.7212574529263325</v>
+        <v>5.4218204251027604</v>
       </c>
       <c r="J220" s="16">
-        <v>48.121974414149562</v>
+        <v>264.31252730752431</v>
       </c>
       <c r="K220" s="16">
-        <v>0.52576000000000001</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>2.5770629999999999</v>
+      </c>
+    </row>
+    <row r="221" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A221" s="3" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="B221" s="5"/>
       <c r="C221" s="5"/>
       <c r="D221" s="37"/>
       <c r="E221" s="5"/>
       <c r="F221" s="5"/>
       <c r="G221" s="16">
-        <v>1.031191</v>
+        <v>1.5490270000000002</v>
       </c>
       <c r="H221" s="16">
-        <v>1.5521259999999999</v>
+        <v>3.344973</v>
       </c>
       <c r="I221" s="16">
-        <v>5.4872515368625159</v>
+        <v>5.1057124545771089</v>
       </c>
       <c r="J221" s="16">
-        <v>50.517799321367228</v>
+        <v>115.9402644369659</v>
       </c>
       <c r="K221" s="16">
-        <v>0.52093499999999993</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>1.7959459999999998</v>
+      </c>
+    </row>
+    <row r="222" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A222" s="3" t="s">
-        <v>167</v>
+        <v>150</v>
       </c>
       <c r="B222" s="5"/>
       <c r="C222" s="5"/>
       <c r="D222" s="37"/>
       <c r="E222" s="5"/>
       <c r="F222" s="5"/>
       <c r="G222" s="16">
-        <v>0</v>
+        <v>0.425595</v>
       </c>
       <c r="H222" s="16">
-        <v>1.032537</v>
+        <v>2.5649799999999998</v>
       </c>
       <c r="I222" s="16">
-        <v>3.6503416862531854</v>
-[...2 lines deleted...]
-        <v>168</v>
+        <v>3.9151438088562127</v>
+      </c>
+      <c r="J222" s="16">
+        <v>502.6809525487846</v>
       </c>
       <c r="K222" s="16">
-        <v>1.032537</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>2.1393849999999999</v>
+      </c>
+    </row>
+    <row r="223" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A223" s="3" t="s">
-        <v>143</v>
+        <v>169</v>
       </c>
       <c r="B223" s="5"/>
       <c r="C223" s="5"/>
       <c r="D223" s="37"/>
       <c r="E223" s="5"/>
       <c r="F223" s="5"/>
       <c r="G223" s="16">
-        <v>3.7078189999999998</v>
+        <v>0.61205299999999996</v>
       </c>
       <c r="H223" s="16">
-        <v>1.0186109999999999</v>
+        <v>1.856325</v>
       </c>
       <c r="I223" s="16">
-        <v>3.6011089146210193</v>
+        <v>2.833464327587353</v>
       </c>
       <c r="J223" s="16">
-        <v>-72.528027932323553</v>
+        <v>203.29481270412856</v>
       </c>
       <c r="K223" s="16">
-        <v>-2.6892079999999998</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>1.244272</v>
+      </c>
+    </row>
+    <row r="224" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A224" s="3" t="s">
-        <v>150</v>
+        <v>170</v>
       </c>
       <c r="B224" s="5"/>
       <c r="C224" s="5"/>
       <c r="D224" s="37"/>
       <c r="E224" s="5"/>
       <c r="F224" s="5"/>
       <c r="G224" s="16">
-        <v>0.37042599999999998</v>
+        <v>2.531012</v>
       </c>
       <c r="H224" s="16">
-        <v>0.87625699999999995</v>
+        <v>1.618317</v>
       </c>
       <c r="I224" s="16">
-        <v>3.0978429392565667</v>
+        <v>2.4701727823674102</v>
       </c>
       <c r="J224" s="16">
-        <v>136.55385961028651</v>
+        <v>-36.06047699497276</v>
       </c>
       <c r="K224" s="16">
-        <v>0.50583099999999992</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-0.91269500000000003</v>
+      </c>
+    </row>
+    <row r="225" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A225" s="3" t="s">
-        <v>169</v>
+        <v>156</v>
       </c>
       <c r="B225" s="5"/>
       <c r="C225" s="5"/>
       <c r="D225" s="37"/>
       <c r="E225" s="5"/>
       <c r="F225" s="5"/>
       <c r="G225" s="16">
-        <v>6.5389000000000003E-2</v>
+        <v>1.8126949999999999</v>
       </c>
       <c r="H225" s="16">
-        <v>0.75315500000000002</v>
+        <v>1.424007</v>
       </c>
       <c r="I225" s="16">
-        <v>2.6626388136309092</v>
-[...2 lines deleted...]
-        <v>165</v>
+        <v>2.1735811545578949</v>
+      </c>
+      <c r="J225" s="16">
+        <v>-21.442548249981378</v>
       </c>
       <c r="K225" s="16">
-        <v>0.68776599999999999</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-0.38868799999999992</v>
+      </c>
+    </row>
+    <row r="226" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A226" s="3" t="s">
-        <v>170</v>
+        <v>153</v>
       </c>
       <c r="B226" s="5"/>
       <c r="C226" s="5"/>
       <c r="D226" s="37"/>
       <c r="E226" s="5"/>
       <c r="F226" s="5"/>
       <c r="G226" s="16">
-        <v>0.20968299999999998</v>
+        <v>1.685373</v>
       </c>
       <c r="H226" s="16">
-        <v>0.67894899999999991</v>
+        <v>1.3370219999999999</v>
       </c>
       <c r="I226" s="16">
-        <v>2.4002973622639323</v>
+        <v>2.0408086634611387</v>
       </c>
       <c r="J226" s="16">
-        <v>223.79782815011234</v>
+        <v>-20.669074442274802</v>
       </c>
       <c r="K226" s="16">
-        <v>0.46926599999999996</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-0.34835100000000008</v>
+      </c>
+    </row>
+    <row r="227" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A227" s="95" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="B227" s="93"/>
       <c r="C227" s="93"/>
       <c r="D227" s="96"/>
       <c r="E227" s="96"/>
       <c r="F227" s="96"/>
       <c r="G227" s="17">
-        <v>12.344085</v>
+        <v>32.582339000000005</v>
       </c>
       <c r="H227" s="17">
-        <v>15.368267999999999</v>
+        <v>33.851842999999995</v>
       </c>
       <c r="I227" s="17">
-        <v>54.331640731432252</v>
+        <v>51.670903297422399</v>
       </c>
       <c r="J227" s="18" t="s">
         <v>24</v>
       </c>
       <c r="K227" s="18" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="228" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A228" s="4" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="229" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A229" s="4" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="230" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A230" s="46"/>
     </row>
-    <row r="231" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A231" s="2" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="B231" s="37"/>
       <c r="C231" s="37"/>
       <c r="D231" s="37"/>
       <c r="E231" s="37"/>
       <c r="F231" s="37"/>
       <c r="G231" s="37"/>
       <c r="H231" s="37"/>
       <c r="I231" s="37"/>
       <c r="J231" s="37"/>
       <c r="K231" s="37"/>
     </row>
-    <row r="232" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A232" s="23"/>
       <c r="B232" s="23"/>
       <c r="C232" s="23"/>
       <c r="D232" s="23"/>
       <c r="E232" s="23"/>
       <c r="F232" s="23"/>
       <c r="G232" s="13" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="H232" s="13" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="I232" s="13" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="J232" s="13" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="K232" s="13" t="s">
-        <v>141</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="233" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A233" s="3" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="B233" s="5"/>
       <c r="C233" s="5"/>
       <c r="D233" s="37"/>
       <c r="E233" s="5"/>
       <c r="F233" s="5"/>
       <c r="G233" s="16">
-        <v>11.92301</v>
+        <v>29.937366000000001</v>
       </c>
       <c r="H233" s="16">
-        <v>16.846771</v>
+        <v>38.173919999999995</v>
       </c>
       <c r="I233" s="16">
-        <v>11.12862739756414</v>
+        <v>12.376012472779902</v>
       </c>
       <c r="J233" s="16">
-        <v>41.29629179208942</v>
+        <v>27.512620849810215</v>
       </c>
       <c r="K233" s="16">
-        <v>4.9237610000000007</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>8.2365539999999946</v>
+      </c>
+    </row>
+    <row r="234" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A234" s="3" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="B234" s="5"/>
       <c r="C234" s="5"/>
       <c r="D234" s="37"/>
       <c r="E234" s="5"/>
       <c r="F234" s="5"/>
       <c r="G234" s="16">
-        <v>9.7505480000000002</v>
+        <v>27.557252999999999</v>
       </c>
       <c r="H234" s="16">
-        <v>13.373164000000001</v>
+        <v>23.339547</v>
       </c>
       <c r="I234" s="16">
-        <v>8.8340346813355772</v>
+        <v>7.5666980174169369</v>
       </c>
       <c r="J234" s="16">
-        <v>37.152947711246597</v>
+        <v>-15.305248313393211</v>
       </c>
       <c r="K234" s="16">
-        <v>3.6226160000000007</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-4.2177059999999997</v>
+      </c>
+    </row>
+    <row r="235" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A235" s="3" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="B235" s="5"/>
       <c r="C235" s="5"/>
       <c r="D235" s="37"/>
       <c r="E235" s="5"/>
       <c r="F235" s="5"/>
       <c r="G235" s="16">
-        <v>7.6312560000000005</v>
+        <v>20.293594000000002</v>
       </c>
       <c r="H235" s="16">
-        <v>10.624971</v>
+        <v>21.898092999999999</v>
       </c>
       <c r="I235" s="16">
-        <v>7.0186354031241027</v>
+        <v>7.0993775881045034</v>
       </c>
       <c r="J235" s="16">
-        <v>39.22964974572993</v>
+        <v>7.9064309653578206</v>
       </c>
       <c r="K235" s="16">
-        <v>2.9937149999999999</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>1.604498999999997</v>
+      </c>
+    </row>
+    <row r="236" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A236" s="3" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="B236" s="5"/>
       <c r="C236" s="5"/>
       <c r="D236" s="37"/>
       <c r="E236" s="5"/>
       <c r="F236" s="5"/>
       <c r="G236" s="16">
-        <v>5.4909460000000001</v>
+        <v>9.237838</v>
       </c>
       <c r="H236" s="16">
-        <v>7.175065</v>
+        <v>15.288122999999999</v>
       </c>
       <c r="I236" s="16">
-        <v>4.7396990757637498</v>
+        <v>4.9564205335316176</v>
       </c>
       <c r="J236" s="16">
-        <v>30.670835225842687</v>
+        <v>65.494599493950844</v>
       </c>
       <c r="K236" s="16">
-        <v>1.6841189999999999</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>6.0502849999999988</v>
+      </c>
+    </row>
+    <row r="237" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A237" s="3" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="B237" s="5"/>
       <c r="C237" s="5"/>
       <c r="D237" s="37"/>
       <c r="E237" s="5"/>
       <c r="F237" s="5"/>
       <c r="G237" s="16">
-        <v>3.918466</v>
+        <v>8.3938070000000007</v>
       </c>
       <c r="H237" s="16">
-        <v>6.1365100000000004</v>
+        <v>13.199263999999999</v>
       </c>
       <c r="I237" s="16">
-        <v>4.0536511899773746</v>
+        <v>4.2792109349921299</v>
       </c>
       <c r="J237" s="16">
-        <v>56.604906103561973</v>
+        <v>57.25002969451166</v>
       </c>
       <c r="K237" s="16">
-        <v>2.2180440000000003</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>4.8054569999999988</v>
+      </c>
+    </row>
+    <row r="238" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A238" s="3" t="s">
-        <v>171</v>
+        <v>163</v>
       </c>
       <c r="B238" s="5"/>
       <c r="C238" s="5"/>
       <c r="D238" s="37"/>
       <c r="E238" s="5"/>
       <c r="F238" s="5"/>
       <c r="G238" s="16">
-        <v>3.3900549999999998</v>
+        <v>12.192966</v>
       </c>
       <c r="H238" s="16">
-        <v>5.427816</v>
+        <v>9.7898289999999992</v>
       </c>
       <c r="I238" s="16">
-        <v>3.5855026370654053</v>
+        <v>3.1738696421636132</v>
       </c>
       <c r="J238" s="16">
-        <v>60.109968717321706</v>
+        <v>-19.709207751419967</v>
       </c>
       <c r="K238" s="16">
-        <v>2.0377610000000002</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-2.403137000000001</v>
+      </c>
+    </row>
+    <row r="239" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A239" s="3" t="s">
-        <v>159</v>
+        <v>171</v>
       </c>
       <c r="B239" s="5"/>
       <c r="C239" s="5"/>
       <c r="D239" s="37"/>
       <c r="E239" s="5"/>
       <c r="F239" s="5"/>
       <c r="G239" s="16">
-        <v>5.4569589999999994</v>
+        <v>5.5948390000000003</v>
       </c>
       <c r="H239" s="16">
-        <v>5.0255789999999996</v>
+        <v>8.0228269999999995</v>
       </c>
       <c r="I239" s="16">
-        <v>3.3197932201976856</v>
+        <v>2.6010063158029189</v>
       </c>
       <c r="J239" s="16">
-        <v>-7.9051354426522158</v>
+        <v>43.39692348609136</v>
       </c>
       <c r="K239" s="16">
-        <v>-0.43137999999999987</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>2.4279879999999991</v>
+      </c>
+    </row>
+    <row r="240" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A240" s="3" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="B240" s="5"/>
       <c r="C240" s="5"/>
       <c r="D240" s="37"/>
       <c r="E240" s="5"/>
       <c r="F240" s="5"/>
       <c r="G240" s="16">
-        <v>3.7336269999999998</v>
+        <v>7.290362</v>
       </c>
       <c r="H240" s="16">
-        <v>3.1999940000000002</v>
+        <v>7.1357879999999998</v>
       </c>
       <c r="I240" s="16">
-        <v>2.1138496451599456</v>
+        <v>2.3134276304637607</v>
       </c>
       <c r="J240" s="16">
-        <v>-14.292616803981748</v>
+        <v>-2.1202513674903964</v>
       </c>
       <c r="K240" s="16">
-        <v>-0.53363299999999958</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-0.15457400000000021</v>
+      </c>
+    </row>
+    <row r="241" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A241" s="3" t="s">
         <v>172</v>
       </c>
       <c r="B241" s="5"/>
       <c r="C241" s="5"/>
       <c r="D241" s="37"/>
       <c r="E241" s="5"/>
       <c r="F241" s="5"/>
       <c r="G241" s="16">
-        <v>2.2635719999999999</v>
+        <v>4.0331640000000002</v>
       </c>
       <c r="H241" s="16">
-        <v>2.9855019999999999</v>
+        <v>5.6391149999999994</v>
       </c>
       <c r="I241" s="16">
-        <v>1.9721606800901212</v>
+        <v>1.8282051614149197</v>
       </c>
       <c r="J241" s="16">
-        <v>31.893396808230527</v>
+        <v>39.818638666813428</v>
       </c>
       <c r="K241" s="16">
-        <v>0.72192999999999996</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>1.6059509999999992</v>
+      </c>
+    </row>
+    <row r="242" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A242" s="3" t="s">
-        <v>173</v>
+        <v>166</v>
       </c>
       <c r="B242" s="5"/>
       <c r="C242" s="5"/>
       <c r="D242" s="37"/>
       <c r="E242" s="5"/>
       <c r="F242" s="5"/>
       <c r="G242" s="16">
-        <v>1.185181</v>
+        <v>6.4257089999999994</v>
       </c>
       <c r="H242" s="16">
-        <v>2.885942</v>
+        <v>5.4442620000000002</v>
       </c>
       <c r="I242" s="16">
-        <v>1.9063934096914505</v>
+        <v>1.7650336778900795</v>
       </c>
       <c r="J242" s="16">
-        <v>143.50221611720067</v>
+        <v>-15.273754226965449</v>
       </c>
       <c r="K242" s="16">
-        <v>1.700761</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-0.98144699999999929</v>
+      </c>
+    </row>
+    <row r="243" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A243" s="95" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="B243" s="93"/>
       <c r="C243" s="93"/>
       <c r="D243" s="96"/>
       <c r="E243" s="96"/>
       <c r="F243" s="96"/>
       <c r="G243" s="17">
-        <v>54.743619999999993</v>
+        <v>130.956898</v>
       </c>
       <c r="H243" s="17">
-        <v>73.681314</v>
+        <v>147.930768</v>
       </c>
       <c r="I243" s="17">
-        <v>48.672347339969555</v>
+        <v>47.959261974560384</v>
       </c>
       <c r="J243" s="18" t="s">
         <v>24</v>
       </c>
       <c r="K243" s="18" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="244" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A244" s="4" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="245" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A245" s="4" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="246" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A246" s="46"/>
     </row>
-    <row r="247" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A247" s="46"/>
     </row>
-    <row r="248" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A248" s="2" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="B248" s="22"/>
       <c r="C248" s="22"/>
       <c r="D248" s="22"/>
       <c r="E248" s="22"/>
       <c r="F248" s="22"/>
       <c r="G248" s="22"/>
       <c r="H248" s="22"/>
       <c r="I248" s="22"/>
       <c r="J248" s="22"/>
       <c r="K248" s="22"/>
     </row>
-    <row r="249" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A249" s="12">
         <v>0</v>
       </c>
       <c r="B249" s="12">
         <v>0</v>
       </c>
       <c r="C249" s="12">
         <v>0</v>
       </c>
       <c r="D249" s="12">
         <v>2021</v>
       </c>
       <c r="E249" s="12">
         <v>2024</v>
       </c>
       <c r="F249" s="12">
         <v>2025</v>
       </c>
       <c r="G249" s="13" t="s">
+        <v>116</v>
+      </c>
+      <c r="H249" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="I249" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="J249" s="13" t="s">
         <v>112</v>
       </c>
-      <c r="H249" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K249" s="13" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="250" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A250" s="15" t="s">
         <v>52</v>
       </c>
       <c r="B250" s="22"/>
-      <c r="C250" s="135" t="s">
+      <c r="C250" s="127" t="s">
         <v>66</v>
       </c>
       <c r="D250" s="16">
         <v>8.9589070738354675</v>
       </c>
       <c r="E250" s="16">
         <v>9.5425173703004642</v>
       </c>
       <c r="F250" s="16">
-        <v>7.4210886658141222</v>
+        <v>7.4212269343684909</v>
       </c>
       <c r="G250" s="16">
         <v>-23.79440834282817</v>
       </c>
       <c r="H250" s="16">
         <v>2.0506151645016013</v>
       </c>
       <c r="I250" s="16">
-        <v>11.251803367873254</v>
+        <v>9.5903193249437564</v>
       </c>
       <c r="J250" s="16">
-        <v>10.742421418656393</v>
+        <v>8.9671878180001876</v>
       </c>
       <c r="K250" s="16">
-        <v>-18.30599715683999</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-18.184893121133666</v>
+      </c>
+    </row>
+    <row r="251" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A251" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B251" s="22"/>
-      <c r="C251" s="135">
+      <c r="C251" s="127">
         <v>0</v>
       </c>
       <c r="D251" s="16">
         <v>47.163221294030031</v>
       </c>
       <c r="E251" s="16">
         <v>32.33872628640615</v>
       </c>
       <c r="F251" s="16">
-        <v>31.981137424717211</v>
+        <v>31.981733292229091</v>
       </c>
       <c r="G251" s="16">
         <v>-3.0934409334981305</v>
       </c>
       <c r="H251" s="16">
         <v>-2.9299862358773909</v>
       </c>
       <c r="I251" s="16">
-        <v>36.668478236089641</v>
+        <v>31.763915532837384</v>
       </c>
       <c r="J251" s="16">
-        <v>42.355492144573226</v>
+        <v>39.685262346757902</v>
       </c>
       <c r="K251" s="16">
-        <v>-1.1613123933977598</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>9.3214861523670223</v>
+      </c>
+    </row>
+    <row r="252" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A252" s="15" t="s">
         <v>54</v>
       </c>
       <c r="B252" s="22"/>
-      <c r="C252" s="135">
+      <c r="C252" s="127">
         <v>0</v>
       </c>
       <c r="D252" s="16">
         <v>13.477344574403022</v>
       </c>
       <c r="E252" s="16">
         <v>14.272877395541478</v>
       </c>
       <c r="F252" s="16">
-        <v>12.548541931808115</v>
+        <v>12.548775734263588</v>
       </c>
       <c r="G252" s="16">
         <v>-13.848288624955373</v>
       </c>
       <c r="H252" s="16">
         <v>5.0774956137883631</v>
       </c>
       <c r="I252" s="16">
-        <v>13.096783216897276</v>
+        <v>11.706977182433562</v>
       </c>
       <c r="J252" s="16">
-        <v>11.654895808125691</v>
+        <v>11.55731538316935</v>
       </c>
       <c r="K252" s="16">
-        <v>-23.852810078945559</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-13.61815083828157</v>
+      </c>
+    </row>
+    <row r="253" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A253" s="15" t="s">
         <v>69</v>
       </c>
       <c r="B253" s="22"/>
-      <c r="C253" s="135">
+      <c r="C253" s="127">
         <v>0</v>
       </c>
       <c r="D253" s="16">
         <v>30.400527057731473</v>
       </c>
       <c r="E253" s="16">
         <v>43.845878947751906</v>
       </c>
       <c r="F253" s="16">
-        <v>48.049231977660547</v>
+        <v>48.048264039138836</v>
       </c>
       <c r="G253" s="16">
-        <v>7.3840668947438211</v>
+        <v>7.3799029869147157</v>
       </c>
       <c r="H253" s="16">
-        <v>19.939936382540079</v>
+        <v>19.938773672566555</v>
       </c>
       <c r="I253" s="16">
-        <v>38.98293517913983</v>
+        <v>46.938787959785301</v>
       </c>
       <c r="J253" s="16">
-        <v>35.247190628644688</v>
+        <v>39.790234452072561</v>
       </c>
       <c r="K253" s="16">
-        <v>-22.632226965558345</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-25.825448201402214</v>
+      </c>
+    </row>
+    <row r="254" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A254" s="97" t="s">
         <v>68</v>
       </c>
       <c r="B254" s="98"/>
-      <c r="C254" s="139" t="s">
+      <c r="C254" s="122" t="s">
         <v>67</v>
       </c>
       <c r="D254" s="99">
         <v>82.337180162977617</v>
       </c>
       <c r="E254" s="99">
         <v>87.295712029207976</v>
       </c>
       <c r="F254" s="99">
-        <v>87.173017351886699</v>
+        <v>87.180197709125636</v>
       </c>
       <c r="G254" s="99">
-        <v>-2.0099051703204101</v>
+        <v>-2.0117308723066554</v>
       </c>
       <c r="H254" s="99">
-        <v>6.9701192250902544</v>
+        <v>6.9696209682919896</v>
       </c>
       <c r="I254" s="99">
-        <v>88.993971203631475</v>
+        <v>90.624076429134874</v>
       </c>
       <c r="J254" s="99">
-        <v>81.606617427531461</v>
+        <v>78.599116736669686</v>
       </c>
       <c r="K254" s="99">
-        <v>-14.432247581599336</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-12.499546513600828</v>
+      </c>
+    </row>
+    <row r="255" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A255" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B255" s="100"/>
-      <c r="C255" s="140">
+      <c r="C255" s="123">
         <v>0</v>
       </c>
       <c r="D255" s="17">
         <v>17.662819837022376</v>
       </c>
       <c r="E255" s="17">
         <v>12.704287970792031</v>
       </c>
       <c r="F255" s="17">
-        <v>12.826982648113297</v>
+        <v>12.819802290874355</v>
       </c>
       <c r="G255" s="17">
-        <v>-0.92429102696838772</v>
+        <v>-0.98975243319638173</v>
       </c>
       <c r="H255" s="17">
-        <v>-2.6508700077792713</v>
+        <v>-2.6669541482905679</v>
       </c>
       <c r="I255" s="17">
-        <v>11.006028796368534</v>
+        <v>9.3759235708651349</v>
       </c>
       <c r="J255" s="17">
-        <v>18.393382572468532</v>
+        <v>21.400883263330325</v>
       </c>
       <c r="K255" s="17">
-        <v>55.946737660738556</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>130.27875424587748</v>
+      </c>
+    </row>
+    <row r="256" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A256" s="4" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="D256" s="60"/>
     </row>
-    <row r="257" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A257" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D257" s="60"/>
     </row>
-    <row r="258" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A258" s="4" t="s">
         <v>51</v>
       </c>
       <c r="D258" s="60"/>
     </row>
-    <row r="259" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A259" s="20" t="s">
         <v>101</v>
       </c>
       <c r="D259" s="60"/>
     </row>
-    <row r="260" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A260" s="101" t="s">
         <v>70</v>
       </c>
       <c r="D260" s="60"/>
     </row>
-    <row r="261" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A261" s="132" t="s">
+    <row r="261" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A261" s="124" t="s">
         <v>71</v>
       </c>
-      <c r="B261" s="132">
-[...31 lines deleted...]
-      <c r="A262" s="132" t="s">
+      <c r="B261" s="124">
+        <v>0</v>
+      </c>
+      <c r="C261" s="124">
+        <v>0</v>
+      </c>
+      <c r="D261" s="124">
+        <v>0</v>
+      </c>
+      <c r="E261" s="124">
+        <v>0</v>
+      </c>
+      <c r="F261" s="124">
+        <v>0</v>
+      </c>
+      <c r="G261" s="124">
+        <v>0</v>
+      </c>
+      <c r="H261" s="124">
+        <v>0</v>
+      </c>
+      <c r="I261" s="124">
+        <v>0</v>
+      </c>
+      <c r="J261" s="124">
+        <v>0</v>
+      </c>
+      <c r="K261" s="124">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="262" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A262" s="124" t="s">
         <v>72</v>
       </c>
-      <c r="B262" s="132">
-[...31 lines deleted...]
-      <c r="A263" s="132" t="s">
+      <c r="B262" s="124">
+        <v>0</v>
+      </c>
+      <c r="C262" s="124">
+        <v>0</v>
+      </c>
+      <c r="D262" s="124">
+        <v>0</v>
+      </c>
+      <c r="E262" s="124">
+        <v>0</v>
+      </c>
+      <c r="F262" s="124">
+        <v>0</v>
+      </c>
+      <c r="G262" s="124">
+        <v>0</v>
+      </c>
+      <c r="H262" s="124">
+        <v>0</v>
+      </c>
+      <c r="I262" s="124">
+        <v>0</v>
+      </c>
+      <c r="J262" s="124">
+        <v>0</v>
+      </c>
+      <c r="K262" s="124">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="263" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A263" s="124" t="s">
         <v>73</v>
       </c>
-      <c r="B263" s="132">
-[...31 lines deleted...]
-      <c r="A264" s="132" t="s">
+      <c r="B263" s="124">
+        <v>0</v>
+      </c>
+      <c r="C263" s="124">
+        <v>0</v>
+      </c>
+      <c r="D263" s="124">
+        <v>0</v>
+      </c>
+      <c r="E263" s="124">
+        <v>0</v>
+      </c>
+      <c r="F263" s="124">
+        <v>0</v>
+      </c>
+      <c r="G263" s="124">
+        <v>0</v>
+      </c>
+      <c r="H263" s="124">
+        <v>0</v>
+      </c>
+      <c r="I263" s="124">
+        <v>0</v>
+      </c>
+      <c r="J263" s="124">
+        <v>0</v>
+      </c>
+      <c r="K263" s="124">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="264" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A264" s="124" t="s">
         <v>74</v>
       </c>
-      <c r="B264" s="132">
-[...30 lines deleted...]
-    <row r="265" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B264" s="124">
+        <v>0</v>
+      </c>
+      <c r="C264" s="124">
+        <v>0</v>
+      </c>
+      <c r="D264" s="124">
+        <v>0</v>
+      </c>
+      <c r="E264" s="124">
+        <v>0</v>
+      </c>
+      <c r="F264" s="124">
+        <v>0</v>
+      </c>
+      <c r="G264" s="124">
+        <v>0</v>
+      </c>
+      <c r="H264" s="124">
+        <v>0</v>
+      </c>
+      <c r="I264" s="124">
+        <v>0</v>
+      </c>
+      <c r="J264" s="124">
+        <v>0</v>
+      </c>
+      <c r="K264" s="124">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="265" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A265" s="46">
         <v>0</v>
       </c>
       <c r="B265" s="46">
         <v>0</v>
       </c>
       <c r="C265" s="46">
         <v>0</v>
       </c>
       <c r="D265" s="46">
         <v>0</v>
       </c>
       <c r="E265" s="46">
         <v>0</v>
       </c>
       <c r="F265" s="46">
         <v>0</v>
       </c>
       <c r="G265" s="46">
         <v>0</v>
       </c>
       <c r="H265" s="46">
         <v>0</v>
       </c>
       <c r="I265" s="46">
         <v>0</v>
       </c>
       <c r="J265" s="46">
         <v>0</v>
       </c>
       <c r="K265" s="46">
         <v>0</v>
       </c>
     </row>
-    <row r="266" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A266" s="46"/>
       <c r="B266" s="46"/>
       <c r="C266" s="46"/>
       <c r="D266" s="46"/>
       <c r="E266" s="46"/>
       <c r="F266" s="46"/>
       <c r="G266" s="46"/>
       <c r="H266" s="46"/>
       <c r="I266" s="46"/>
       <c r="J266" s="46"/>
       <c r="K266" s="46"/>
     </row>
-    <row r="267" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A267" s="46"/>
       <c r="B267" s="46"/>
       <c r="C267" s="46"/>
       <c r="D267" s="46"/>
       <c r="E267" s="46"/>
       <c r="F267" s="46"/>
       <c r="G267" s="46"/>
       <c r="H267" s="46"/>
       <c r="I267" s="46"/>
       <c r="J267" s="46"/>
       <c r="K267" s="46"/>
     </row>
-    <row r="268" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A268" s="2" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="B268" s="22"/>
       <c r="C268" s="22"/>
       <c r="D268" s="22"/>
       <c r="E268" s="22"/>
       <c r="F268" s="22"/>
       <c r="G268" s="22"/>
       <c r="H268" s="22"/>
       <c r="I268" s="22"/>
       <c r="J268" s="22"/>
       <c r="K268" s="22"/>
     </row>
-    <row r="269" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A269" s="12">
         <v>0</v>
       </c>
       <c r="B269" s="12">
         <v>0</v>
       </c>
       <c r="C269" s="12">
         <v>0</v>
       </c>
       <c r="D269" s="12">
         <v>2021</v>
       </c>
       <c r="E269" s="12">
         <v>2024</v>
       </c>
       <c r="F269" s="12">
         <v>2025</v>
       </c>
       <c r="G269" s="13" t="s">
+        <v>116</v>
+      </c>
+      <c r="H269" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="I269" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="J269" s="13" t="s">
         <v>112</v>
       </c>
-      <c r="H269" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K269" s="13" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="270" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A270" s="15" t="s">
         <v>52</v>
       </c>
       <c r="B270" s="22"/>
-      <c r="C270" s="135" t="s">
+      <c r="C270" s="127" t="s">
         <v>66</v>
       </c>
       <c r="D270" s="16">
         <v>2.434206611275358</v>
       </c>
       <c r="E270" s="16">
         <v>11.01413113014584</v>
       </c>
       <c r="F270" s="16">
-        <v>11.346553933082856</v>
+        <v>11.343319062484262</v>
       </c>
       <c r="G270" s="16">
         <v>3.9113441696971112</v>
       </c>
       <c r="H270" s="16">
         <v>53.024985169020077</v>
       </c>
       <c r="I270" s="16">
-        <v>10.871660049045836</v>
+        <v>12.662976335722856</v>
       </c>
       <c r="J270" s="16">
-        <v>11.698089442538343</v>
+        <v>11.379331654082318</v>
       </c>
       <c r="K270" s="16">
-        <v>8.3201240160185925</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-10.729516886052203</v>
+      </c>
+    </row>
+    <row r="271" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A271" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B271" s="22"/>
-      <c r="C271" s="135">
+      <c r="C271" s="127">
         <v>0</v>
       </c>
       <c r="D271" s="16">
         <v>25.965705618383179</v>
       </c>
       <c r="E271" s="16">
         <v>23.281017396038617</v>
       </c>
       <c r="F271" s="16">
-        <v>20.890872392149788</v>
+        <v>20.884916463214989</v>
       </c>
       <c r="G271" s="16">
         <v>-9.488482837819701</v>
       </c>
       <c r="H271" s="16">
         <v>-1.3664142531226053</v>
       </c>
       <c r="I271" s="16">
-        <v>27.562223970073834</v>
+        <v>24.231694810800992</v>
       </c>
       <c r="J271" s="16">
-        <v>23.379558551624552</v>
+        <v>21.656898063385601</v>
       </c>
       <c r="K271" s="16">
-        <v>-14.608995209015266</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-11.215043366506224</v>
+      </c>
+    </row>
+    <row r="272" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A272" s="15" t="s">
         <v>54</v>
       </c>
       <c r="B272" s="22"/>
-      <c r="C272" s="135">
+      <c r="C272" s="127">
         <v>0</v>
       </c>
       <c r="D272" s="16">
         <v>30.788982485357018</v>
       </c>
       <c r="E272" s="16">
         <v>30.127033975982737</v>
       </c>
       <c r="F272" s="16">
-        <v>32.255664453325899</v>
+        <v>32.270521366407849</v>
       </c>
       <c r="G272" s="16">
-        <v>7.9938039886631191</v>
+        <v>8.0743574760952335</v>
       </c>
       <c r="H272" s="16">
-        <v>5.3630597435800675</v>
+        <v>5.3827020484621846</v>
       </c>
       <c r="I272" s="16">
-        <v>21.608182001375319</v>
+        <v>21.873064628548438</v>
       </c>
       <c r="J272" s="16">
-        <v>21.398198537900676</v>
+        <v>21.409746332042719</v>
       </c>
       <c r="K272" s="16">
-        <v>-0.31058252317297419</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-2.7636136273925804</v>
+      </c>
+    </row>
+    <row r="273" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A273" s="15" t="s">
         <v>55</v>
       </c>
       <c r="B273" s="22"/>
-      <c r="C273" s="135">
+      <c r="C273" s="127">
         <v>0</v>
       </c>
       <c r="D273" s="16">
         <v>40.811105284984436</v>
       </c>
       <c r="E273" s="16">
         <v>35.577817497832804</v>
       </c>
       <c r="F273" s="16">
-        <v>35.506909221441461</v>
+        <v>35.501243107892897</v>
       </c>
       <c r="G273" s="16">
-        <v>0.66599499740333612</v>
+        <v>0.67863413726213695</v>
       </c>
       <c r="H273" s="16">
-        <v>0.58178490655815818</v>
+        <v>0.58494189963154142</v>
       </c>
       <c r="I273" s="16">
-        <v>39.957933979505007</v>
+        <v>41.232264224927725</v>
       </c>
       <c r="J273" s="16">
-        <v>43.524153467936429</v>
+        <v>45.554023950489352</v>
       </c>
       <c r="K273" s="16">
-        <v>9.6522083761352899</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>9.7530218650627667</v>
+      </c>
+    </row>
+    <row r="274" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A274" s="97" t="s">
         <v>68</v>
       </c>
       <c r="B274" s="98"/>
-      <c r="C274" s="139" t="s">
+      <c r="C274" s="122" t="s">
         <v>59</v>
       </c>
       <c r="D274" s="99">
         <v>98.145872202223487</v>
       </c>
       <c r="E274" s="99">
         <v>97.0454688394138</v>
       </c>
       <c r="F274" s="99">
-        <v>97.640862369053352</v>
+        <v>97.641519089800184</v>
       </c>
       <c r="G274" s="99">
-        <v>0.86702776406769111</v>
+        <v>0.89579287070744673</v>
       </c>
       <c r="H274" s="99">
-        <v>4.144349112309853</v>
+        <v>4.15177325045335</v>
       </c>
       <c r="I274" s="99">
-        <v>96.94424132571524</v>
+        <v>97.345130692748398</v>
       </c>
       <c r="J274" s="99">
-        <v>96.593901556197821</v>
+        <v>96.598267048123049</v>
       </c>
       <c r="K274" s="99">
-        <v>0.66768343302312849</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-0.6593665151742476</v>
+      </c>
+    </row>
+    <row r="275" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A275" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B275" s="100"/>
-      <c r="C275" s="140">
+      <c r="C275" s="123">
         <v>0</v>
       </c>
       <c r="D275" s="17">
         <v>1.8541277977765211</v>
       </c>
       <c r="E275" s="17">
         <v>2.9545311605861846</v>
       </c>
       <c r="F275" s="17">
-        <v>2.3591376309466479</v>
+        <v>2.3584809101998316</v>
       </c>
       <c r="G275" s="17">
         <v>-19.950691769990662</v>
       </c>
       <c r="H275" s="17">
         <v>10.751399132194916</v>
       </c>
       <c r="I275" s="17">
-        <v>3.0557586742847658</v>
+        <v>2.654869307251591</v>
       </c>
       <c r="J275" s="17">
-        <v>3.4060984438021809</v>
+        <v>3.4017329518769555</v>
       </c>
       <c r="K275" s="17">
-        <v>12.616110947182021</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>28.271121706690792</v>
+      </c>
+    </row>
+    <row r="276" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A276" s="4" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="D276" s="60"/>
     </row>
-    <row r="277" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A277" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D277" s="60"/>
     </row>
-    <row r="278" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A278" s="4" t="s">
         <v>51</v>
       </c>
       <c r="D278" s="60"/>
     </row>
-    <row r="279" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A279" s="20" t="s">
         <v>101</v>
       </c>
       <c r="D279" s="60"/>
     </row>
-    <row r="280" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A280" s="101" t="s">
         <v>70</v>
       </c>
       <c r="D280" s="60"/>
     </row>
-    <row r="281" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A281" s="132" t="s">
+    <row r="281" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A281" s="124" t="s">
         <v>71</v>
       </c>
-      <c r="B281" s="132">
-[...31 lines deleted...]
-      <c r="A282" s="132" t="s">
+      <c r="B281" s="124">
+        <v>0</v>
+      </c>
+      <c r="C281" s="124">
+        <v>0</v>
+      </c>
+      <c r="D281" s="124">
+        <v>0</v>
+      </c>
+      <c r="E281" s="124">
+        <v>0</v>
+      </c>
+      <c r="F281" s="124">
+        <v>0</v>
+      </c>
+      <c r="G281" s="124">
+        <v>0</v>
+      </c>
+      <c r="H281" s="124">
+        <v>0</v>
+      </c>
+      <c r="I281" s="124">
+        <v>0</v>
+      </c>
+      <c r="J281" s="124">
+        <v>0</v>
+      </c>
+      <c r="K281" s="124">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="282" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A282" s="124" t="s">
         <v>72</v>
       </c>
-      <c r="B282" s="132">
-[...31 lines deleted...]
-      <c r="A283" s="132" t="s">
+      <c r="B282" s="124">
+        <v>0</v>
+      </c>
+      <c r="C282" s="124">
+        <v>0</v>
+      </c>
+      <c r="D282" s="124">
+        <v>0</v>
+      </c>
+      <c r="E282" s="124">
+        <v>0</v>
+      </c>
+      <c r="F282" s="124">
+        <v>0</v>
+      </c>
+      <c r="G282" s="124">
+        <v>0</v>
+      </c>
+      <c r="H282" s="124">
+        <v>0</v>
+      </c>
+      <c r="I282" s="124">
+        <v>0</v>
+      </c>
+      <c r="J282" s="124">
+        <v>0</v>
+      </c>
+      <c r="K282" s="124">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="283" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A283" s="124" t="s">
         <v>73</v>
       </c>
-      <c r="B283" s="132">
-[...31 lines deleted...]
-      <c r="A284" s="132" t="s">
+      <c r="B283" s="124">
+        <v>0</v>
+      </c>
+      <c r="C283" s="124">
+        <v>0</v>
+      </c>
+      <c r="D283" s="124">
+        <v>0</v>
+      </c>
+      <c r="E283" s="124">
+        <v>0</v>
+      </c>
+      <c r="F283" s="124">
+        <v>0</v>
+      </c>
+      <c r="G283" s="124">
+        <v>0</v>
+      </c>
+      <c r="H283" s="124">
+        <v>0</v>
+      </c>
+      <c r="I283" s="124">
+        <v>0</v>
+      </c>
+      <c r="J283" s="124">
+        <v>0</v>
+      </c>
+      <c r="K283" s="124">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="284" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A284" s="124" t="s">
         <v>74</v>
       </c>
-      <c r="B284" s="132">
-[...30 lines deleted...]
-    <row r="285" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B284" s="124">
+        <v>0</v>
+      </c>
+      <c r="C284" s="124">
+        <v>0</v>
+      </c>
+      <c r="D284" s="124">
+        <v>0</v>
+      </c>
+      <c r="E284" s="124">
+        <v>0</v>
+      </c>
+      <c r="F284" s="124">
+        <v>0</v>
+      </c>
+      <c r="G284" s="124">
+        <v>0</v>
+      </c>
+      <c r="H284" s="124">
+        <v>0</v>
+      </c>
+      <c r="I284" s="124">
+        <v>0</v>
+      </c>
+      <c r="J284" s="124">
+        <v>0</v>
+      </c>
+      <c r="K284" s="124">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="285" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A285" s="46"/>
       <c r="B285" s="46"/>
       <c r="C285" s="46"/>
       <c r="D285" s="46"/>
       <c r="E285" s="46"/>
       <c r="F285" s="83"/>
       <c r="G285" s="83"/>
       <c r="H285" s="46"/>
       <c r="I285" s="46"/>
       <c r="J285" s="46"/>
       <c r="K285" s="46"/>
     </row>
-    <row r="286" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A286" s="46"/>
       <c r="B286" s="46"/>
       <c r="C286" s="46"/>
       <c r="D286" s="46"/>
       <c r="E286" s="46"/>
       <c r="F286" s="83"/>
       <c r="G286" s="83"/>
       <c r="H286" s="46"/>
       <c r="I286" s="46"/>
       <c r="J286" s="46"/>
       <c r="K286" s="46"/>
     </row>
-    <row r="287" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A287" s="46"/>
       <c r="B287" s="46"/>
       <c r="C287" s="46"/>
       <c r="D287" s="46"/>
       <c r="E287" s="46"/>
       <c r="F287" s="83"/>
       <c r="G287" s="83"/>
       <c r="H287" s="46"/>
       <c r="I287" s="46"/>
       <c r="J287" s="46"/>
       <c r="K287" s="46"/>
     </row>
-    <row r="288" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A288" s="2" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="B288" s="22"/>
       <c r="C288" s="22"/>
       <c r="D288" s="22"/>
       <c r="E288" s="22"/>
       <c r="F288" s="22"/>
       <c r="G288" s="22"/>
       <c r="H288" s="22"/>
       <c r="I288" s="22"/>
       <c r="J288" s="22"/>
       <c r="K288" s="22"/>
     </row>
-    <row r="289" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A289" s="12">
         <v>0</v>
       </c>
       <c r="B289" s="12"/>
       <c r="C289" s="12"/>
       <c r="D289" s="24">
         <v>0</v>
       </c>
       <c r="E289" s="12">
         <v>2021</v>
       </c>
       <c r="F289" s="12">
         <v>2022</v>
       </c>
       <c r="G289" s="12">
         <v>2023</v>
       </c>
       <c r="H289" s="12">
         <v>2024</v>
       </c>
       <c r="I289" s="12">
         <v>2025</v>
       </c>
       <c r="J289" s="13" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="K289" s="13" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="290" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A290" s="47" t="s">
         <v>63</v>
       </c>
       <c r="B290" s="102"/>
       <c r="C290" s="102"/>
-      <c r="D290" s="121" t="s">
+      <c r="D290" s="126" t="s">
         <v>47</v>
       </c>
       <c r="E290" s="103">
         <v>20.619026597959841</v>
       </c>
       <c r="F290" s="103">
         <v>27.451417441401528</v>
       </c>
       <c r="G290" s="103">
         <v>26.675285175294</v>
       </c>
       <c r="H290" s="103">
         <v>19.947843229989644</v>
       </c>
       <c r="I290" s="103">
-        <v>21.378595078396607</v>
+        <v>21.386250542334405</v>
       </c>
       <c r="J290" s="104">
-        <v>5.1599683229605739</v>
+        <v>5.1932449646180165</v>
       </c>
       <c r="K290" s="104">
-        <v>6.4111810352241116</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>6.4195981797952717</v>
+      </c>
+    </row>
+    <row r="291" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A291" s="15" t="s">
         <v>75</v>
       </c>
       <c r="B291" s="22"/>
       <c r="C291" s="22"/>
-      <c r="D291" s="136">
+      <c r="D291" s="141">
         <v>0</v>
       </c>
       <c r="E291" s="60">
         <v>0</v>
       </c>
       <c r="F291" s="60">
         <v>1.1503434012129464E-2</v>
       </c>
       <c r="G291" s="60">
         <v>4.0882850313560867E-4</v>
       </c>
       <c r="H291" s="60">
         <v>0</v>
       </c>
       <c r="I291" s="60">
         <v>0</v>
       </c>
       <c r="J291" s="16" t="s">
-        <v>168</v>
+        <v>176</v>
       </c>
       <c r="K291" s="16" t="s">
-        <v>168</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="292" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A292" s="15" t="s">
         <v>62</v>
       </c>
       <c r="B292" s="22"/>
       <c r="C292" s="22"/>
-      <c r="D292" s="136">
+      <c r="D292" s="141">
         <v>0</v>
       </c>
       <c r="E292" s="60">
         <v>78.308437472483547</v>
       </c>
       <c r="F292" s="60">
         <v>70.958661933885921</v>
       </c>
       <c r="G292" s="60">
         <v>71.215211230634054</v>
       </c>
       <c r="H292" s="60">
         <v>77.873573812207667</v>
       </c>
       <c r="I292" s="60">
-        <v>76.990196469215149</v>
+        <v>76.982473083950339</v>
       </c>
       <c r="J292" s="16">
-        <v>-2.9908825995159773</v>
+        <v>-3.0046529682519729</v>
       </c>
       <c r="K292" s="16">
-        <v>5.0065113461074118</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>5.0027847495852207</v>
+      </c>
+    </row>
+    <row r="293" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A293" s="15" t="s">
         <v>61</v>
       </c>
       <c r="B293" s="22"/>
       <c r="C293" s="22"/>
-      <c r="D293" s="136">
+      <c r="D293" s="141">
         <v>0</v>
       </c>
       <c r="E293" s="60">
         <v>0.9098512044576812</v>
       </c>
       <c r="F293" s="60">
         <v>1.4363658920743385</v>
       </c>
       <c r="G293" s="60">
         <v>1.7747669291416319</v>
       </c>
       <c r="H293" s="60">
         <v>2.0611856601749237</v>
       </c>
       <c r="I293" s="60">
-        <v>1.5630031547944887</v>
+        <v>1.5630682361445911</v>
       </c>
       <c r="J293" s="16">
         <v>-25.593654639118135</v>
       </c>
       <c r="K293" s="16">
         <v>20.727687723374167</v>
       </c>
     </row>
-    <row r="294" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A294" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B294" s="73"/>
       <c r="C294" s="73"/>
-      <c r="D294" s="137">
+      <c r="D294" s="142">
         <v>0</v>
       </c>
       <c r="E294" s="105">
-        <v>0.16268472509892881</v>
+        <v>0.16268472509894272</v>
       </c>
       <c r="F294" s="105">
-        <v>0.14205129862608706</v>
+        <v>0.14205129862608395</v>
       </c>
       <c r="G294" s="105">
-        <v>0.33432783642716796</v>
+        <v>0.33432783642717079</v>
       </c>
       <c r="H294" s="105">
-        <v>0.11739729762776882</v>
+        <v>0.11739729762777164</v>
       </c>
       <c r="I294" s="105">
-        <v>6.8205297593755043E-2</v>
+        <v>6.8208137570666266E-2</v>
       </c>
       <c r="J294" s="17">
-        <v>-42.993124326796114</v>
+        <v>-42.993124326786649</v>
       </c>
       <c r="K294" s="17">
-        <v>-15.145018077391336</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-15.145018077389128</v>
+      </c>
+    </row>
+    <row r="295" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A295" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F295" s="60"/>
       <c r="G295" s="60"/>
       <c r="H295" s="60"/>
       <c r="I295" s="60"/>
       <c r="J295" s="60"/>
       <c r="K295" s="60"/>
     </row>
-    <row r="296" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A296" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B296" s="84"/>
       <c r="C296" s="84"/>
       <c r="D296" s="84"/>
       <c r="E296" s="84"/>
       <c r="F296" s="84"/>
       <c r="G296" s="84"/>
       <c r="H296" s="84"/>
       <c r="I296" s="84"/>
       <c r="J296" s="84"/>
       <c r="K296" s="84"/>
     </row>
-    <row r="297" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A297" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B297" s="84"/>
       <c r="C297" s="84"/>
       <c r="D297" s="84"/>
       <c r="E297" s="84"/>
       <c r="F297" s="84"/>
       <c r="G297" s="84"/>
       <c r="H297" s="84"/>
       <c r="I297" s="84"/>
       <c r="J297" s="84"/>
       <c r="K297" s="84"/>
     </row>
-    <row r="298" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A298" s="20" t="s">
         <v>101</v>
       </c>
     </row>
-    <row r="299" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A299" s="101" t="s">
         <v>78</v>
       </c>
       <c r="B299" s="85"/>
       <c r="C299" s="85"/>
       <c r="D299" s="85"/>
       <c r="E299" s="85"/>
       <c r="F299" s="85"/>
       <c r="G299" s="85"/>
       <c r="H299" s="85"/>
       <c r="I299" s="85"/>
       <c r="J299" s="85"/>
       <c r="K299" s="85"/>
     </row>
-    <row r="300" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A300" s="101" t="s">
         <v>77</v>
       </c>
       <c r="B300" s="84"/>
       <c r="C300" s="84"/>
       <c r="D300" s="84"/>
       <c r="E300" s="84"/>
       <c r="F300" s="84"/>
       <c r="G300" s="84"/>
       <c r="H300" s="84"/>
       <c r="I300" s="84"/>
       <c r="J300" s="84"/>
       <c r="K300" s="84"/>
     </row>
-    <row r="301" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A301" s="46"/>
     </row>
-    <row r="302" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A302" s="46"/>
     </row>
-    <row r="303" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A303" s="2" t="s">
         <v>177</v>
       </c>
       <c r="B303" s="22"/>
       <c r="C303" s="22"/>
       <c r="D303" s="22"/>
       <c r="E303" s="22"/>
       <c r="F303" s="22"/>
       <c r="G303" s="22"/>
       <c r="H303" s="22"/>
       <c r="I303" s="22"/>
       <c r="J303" s="22"/>
       <c r="K303" s="22"/>
     </row>
-    <row r="304" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A304" s="12">
         <v>0</v>
       </c>
       <c r="B304" s="12"/>
       <c r="C304" s="12"/>
       <c r="D304" s="24">
         <v>0</v>
       </c>
       <c r="E304" s="12">
         <v>2021</v>
       </c>
       <c r="F304" s="12">
         <v>2022</v>
       </c>
       <c r="G304" s="12">
         <v>2023</v>
       </c>
       <c r="H304" s="12">
         <v>2024</v>
       </c>
       <c r="I304" s="12">
         <v>2025</v>
       </c>
       <c r="J304" s="13" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="K304" s="13" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="305" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A305" s="47" t="s">
         <v>63</v>
       </c>
       <c r="B305" s="102"/>
       <c r="C305" s="102"/>
-      <c r="D305" s="121" t="s">
+      <c r="D305" s="126" t="s">
         <v>47</v>
       </c>
       <c r="E305" s="103">
         <v>10.34508690968854</v>
       </c>
       <c r="F305" s="103">
         <v>11.109997908055339</v>
       </c>
       <c r="G305" s="103">
         <v>11.391887797271707</v>
       </c>
       <c r="H305" s="103">
         <v>20.317298426396839</v>
       </c>
       <c r="I305" s="103">
-        <v>20.673193821208219</v>
+        <v>20.671502454302303</v>
       </c>
       <c r="J305" s="104">
-        <v>2.1165799136909396</v>
+        <v>2.1379585501570366</v>
       </c>
       <c r="K305" s="104">
-        <v>24.016541971265571</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>24.023032338562178</v>
+      </c>
+    </row>
+    <row r="306" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A306" s="15" t="s">
         <v>75</v>
       </c>
       <c r="B306" s="22"/>
       <c r="C306" s="22"/>
-      <c r="D306" s="136">
+      <c r="D306" s="141">
         <v>0</v>
       </c>
       <c r="E306" s="60">
         <v>0.60695918494424839</v>
       </c>
       <c r="F306" s="60">
         <v>0.95853536736713596</v>
       </c>
       <c r="G306" s="60">
         <v>0.41639693224523322</v>
       </c>
       <c r="H306" s="60">
         <v>0.40405575992363063</v>
       </c>
       <c r="I306" s="60">
-        <v>0.35016930244318595</v>
+        <v>0.35006736509728897</v>
       </c>
       <c r="J306" s="16">
         <v>-13.025605647910879</v>
       </c>
       <c r="K306" s="16">
         <v>-9.0943440167674865</v>
       </c>
     </row>
-    <row r="307" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A307" s="15" t="s">
         <v>62</v>
       </c>
       <c r="B307" s="22"/>
       <c r="C307" s="22"/>
-      <c r="D307" s="136">
+      <c r="D307" s="141">
         <v>0</v>
       </c>
       <c r="E307" s="60">
         <v>85.621528944643501</v>
       </c>
       <c r="F307" s="60">
         <v>84.644560563471899</v>
       </c>
       <c r="G307" s="60">
         <v>84.79034184908339</v>
       </c>
       <c r="H307" s="60">
         <v>75.401067379404722</v>
       </c>
       <c r="I307" s="60">
-        <v>75.58467014820134</v>
+        <v>75.58617788426686</v>
       </c>
       <c r="J307" s="16">
-        <v>0.60298633519146516</v>
+        <v>0.63428864910663718</v>
       </c>
       <c r="K307" s="16">
-        <v>1.105305345015295</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>1.1131690797710148</v>
+      </c>
+    </row>
+    <row r="308" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A308" s="15" t="s">
         <v>61</v>
       </c>
       <c r="B308" s="22"/>
       <c r="C308" s="22"/>
-      <c r="D308" s="136">
+      <c r="D308" s="141">
         <v>0</v>
       </c>
       <c r="E308" s="60">
         <v>3.4224888468253631</v>
       </c>
       <c r="F308" s="60">
         <v>3.1524907744079527</v>
       </c>
       <c r="G308" s="60">
         <v>3.2193376186797025</v>
       </c>
       <c r="H308" s="60">
         <v>3.7059358276636436</v>
       </c>
       <c r="I308" s="60">
-        <v>3.2485758219172789</v>
+        <v>3.248822946450773</v>
       </c>
       <c r="J308" s="16">
-        <v>-12.026928097740891</v>
+        <v>-11.994616704103992</v>
       </c>
       <c r="K308" s="16">
-        <v>2.9553693144329429</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>2.9648215630162067</v>
+      </c>
+    </row>
+    <row r="309" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A309" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B309" s="73"/>
       <c r="C309" s="73"/>
-      <c r="D309" s="137">
+      <c r="D309" s="142">
         <v>0</v>
       </c>
       <c r="E309" s="105">
-        <v>3.936113898346234E-3</v>
+        <v>3.9361138983407843E-3</v>
       </c>
       <c r="F309" s="105">
-        <v>0.13441538669768166</v>
+        <v>0.13441538669767286</v>
       </c>
       <c r="G309" s="105">
-        <v>0.1820358027199748</v>
+        <v>0.18203580271998218</v>
       </c>
       <c r="H309" s="105">
-        <v>0.17164260661116656</v>
+        <v>0.17164260661115535</v>
       </c>
       <c r="I309" s="105">
-        <v>0.14339090622997389</v>
+        <v>0.14342934988277881</v>
       </c>
       <c r="J309" s="17">
-        <v>-16.160022598311606</v>
+        <v>-16.1131245753275</v>
       </c>
       <c r="K309" s="17">
-        <v>156.25641575395076</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>156.29224412470711</v>
+      </c>
+    </row>
+    <row r="310" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A310" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F310" s="60"/>
       <c r="G310" s="60"/>
       <c r="H310" s="60"/>
       <c r="I310" s="60"/>
       <c r="J310" s="60"/>
       <c r="K310" s="60"/>
     </row>
-    <row r="311" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A311" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B311" s="84"/>
       <c r="C311" s="84"/>
       <c r="D311" s="84"/>
       <c r="E311" s="84"/>
       <c r="F311" s="84"/>
       <c r="G311" s="84"/>
       <c r="H311" s="84"/>
       <c r="I311" s="84"/>
       <c r="J311" s="84"/>
       <c r="K311" s="84"/>
     </row>
-    <row r="312" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A312" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B312" s="84"/>
       <c r="C312" s="84"/>
       <c r="D312" s="84"/>
       <c r="E312" s="84"/>
       <c r="F312" s="84"/>
       <c r="G312" s="84"/>
       <c r="H312" s="84"/>
       <c r="I312" s="84"/>
       <c r="J312" s="84"/>
       <c r="K312" s="84"/>
     </row>
-    <row r="313" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A313" s="20" t="s">
         <v>101</v>
       </c>
     </row>
-    <row r="314" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A314" s="101" t="s">
         <v>78</v>
       </c>
       <c r="B314" s="85"/>
       <c r="C314" s="85"/>
       <c r="D314" s="85"/>
       <c r="E314" s="85"/>
       <c r="F314" s="85"/>
       <c r="G314" s="85"/>
       <c r="H314" s="85"/>
       <c r="I314" s="85"/>
       <c r="J314" s="85"/>
       <c r="K314" s="85"/>
     </row>
-    <row r="315" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A315" s="101" t="s">
         <v>77</v>
       </c>
       <c r="B315" s="84"/>
       <c r="C315" s="84"/>
       <c r="D315" s="84"/>
       <c r="E315" s="84"/>
       <c r="F315" s="84"/>
       <c r="G315" s="84"/>
       <c r="H315" s="84"/>
       <c r="I315" s="84"/>
       <c r="J315" s="84"/>
       <c r="K315" s="84"/>
     </row>
-    <row r="316" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A316" s="82"/>
     </row>
-    <row r="317" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A317" s="82"/>
     </row>
-    <row r="318" spans="1:11" ht="12" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A318" s="2" t="s">
         <v>178</v>
       </c>
       <c r="B318" s="8"/>
       <c r="C318" s="8"/>
       <c r="D318" s="8"/>
       <c r="E318" s="8"/>
       <c r="F318" s="8"/>
       <c r="G318" s="8"/>
       <c r="H318" s="8"/>
       <c r="I318" s="8"/>
       <c r="J318" s="8"/>
       <c r="K318" s="9"/>
     </row>
-    <row r="319" spans="1:11" s="25" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:11" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A319" s="11">
         <v>0</v>
       </c>
       <c r="B319" s="11"/>
       <c r="C319" s="11"/>
       <c r="D319" s="11"/>
       <c r="E319" s="12">
         <v>2021</v>
       </c>
       <c r="F319" s="12">
         <v>2022</v>
       </c>
       <c r="G319" s="12">
         <v>2023</v>
       </c>
       <c r="H319" s="12">
         <v>2024</v>
       </c>
       <c r="I319" s="12">
         <v>2025</v>
       </c>
       <c r="J319" s="13" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="K319" s="13" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="320" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A320" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B320" s="15"/>
       <c r="C320" s="15"/>
       <c r="D320" s="15"/>
       <c r="E320" s="16">
         <v>72.33</v>
       </c>
       <c r="F320" s="16">
         <v>78.98</v>
       </c>
       <c r="G320" s="16">
         <v>92.78</v>
       </c>
       <c r="H320" s="16">
         <v>94.65</v>
       </c>
       <c r="I320" s="16">
         <v>117.5</v>
       </c>
       <c r="J320" s="16">
         <v>24.141574220813517</v>
       </c>
       <c r="K320" s="16">
         <v>12.896336794624098</v>
       </c>
     </row>
-    <row r="321" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A321" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B321" s="15"/>
       <c r="C321" s="15"/>
       <c r="D321" s="15"/>
       <c r="E321" s="16">
         <v>189.25</v>
       </c>
       <c r="F321" s="16">
         <v>264.47000000000003</v>
       </c>
       <c r="G321" s="16">
         <v>214.6</v>
       </c>
       <c r="H321" s="16">
         <v>198.8</v>
       </c>
       <c r="I321" s="16">
         <v>204.31</v>
       </c>
       <c r="J321" s="16">
         <v>2.7716297786720272</v>
       </c>
       <c r="K321" s="16">
         <v>1.9326779188650001</v>
       </c>
     </row>
-    <row r="322" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A322" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B322" s="15"/>
       <c r="C322" s="15"/>
       <c r="D322" s="15"/>
       <c r="E322" s="16">
         <v>-116.92</v>
       </c>
       <c r="F322" s="16">
         <v>-185.49</v>
       </c>
       <c r="G322" s="16">
         <v>-121.82</v>
       </c>
       <c r="H322" s="16">
         <v>-104.15</v>
       </c>
       <c r="I322" s="16">
         <v>-86.81</v>
       </c>
       <c r="J322" s="16" t="s">
         <v>24</v>
       </c>
       <c r="K322" s="16" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="323" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A323" s="1" t="s">
         <v>92</v>
       </c>
       <c r="B323" s="1"/>
       <c r="C323" s="1"/>
       <c r="D323" s="1"/>
       <c r="E323" s="17">
         <v>38.219286657859975</v>
       </c>
       <c r="F323" s="17">
         <v>29.863500586077812</v>
       </c>
       <c r="G323" s="17">
         <v>43.233923578751167</v>
       </c>
       <c r="H323" s="17">
         <v>47.610663983903422</v>
       </c>
       <c r="I323" s="17">
         <v>57.510645587587497</v>
       </c>
       <c r="J323" s="18" t="s">
         <v>24</v>
       </c>
       <c r="K323" s="18" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="324" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A324" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B324" s="46"/>
       <c r="C324" s="46"/>
       <c r="D324" s="46"/>
       <c r="E324" s="46"/>
       <c r="F324" s="46"/>
       <c r="G324" s="46"/>
       <c r="H324" s="46"/>
       <c r="I324" s="46"/>
       <c r="J324" s="46"/>
       <c r="K324" s="46"/>
     </row>
-    <row r="325" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A325" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B325" s="46"/>
       <c r="C325" s="46"/>
       <c r="D325" s="46"/>
       <c r="E325" s="46"/>
       <c r="F325" s="46"/>
       <c r="G325" s="46"/>
       <c r="H325" s="46"/>
       <c r="I325" s="46"/>
       <c r="J325" s="46"/>
       <c r="K325" s="46"/>
     </row>
-    <row r="326" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A326" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B326" s="46"/>
       <c r="C326" s="46"/>
       <c r="D326" s="46"/>
       <c r="E326" s="46"/>
       <c r="F326" s="46"/>
       <c r="G326" s="46"/>
       <c r="H326" s="46"/>
       <c r="I326" s="46"/>
       <c r="J326" s="46"/>
       <c r="K326" s="46"/>
     </row>
-    <row r="327" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A327" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B327" s="46"/>
       <c r="C327" s="46"/>
       <c r="D327" s="46"/>
       <c r="E327" s="46"/>
       <c r="F327" s="46"/>
       <c r="G327" s="46"/>
       <c r="H327" s="46"/>
       <c r="I327" s="46"/>
       <c r="J327" s="46"/>
       <c r="K327" s="46"/>
     </row>
-    <row r="328" spans="1:11" ht="12" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A328" s="20" t="s">
         <v>101</v>
       </c>
       <c r="B328" s="46"/>
       <c r="C328" s="46"/>
       <c r="D328" s="46"/>
       <c r="E328" s="46"/>
       <c r="F328" s="46"/>
       <c r="G328" s="46"/>
       <c r="H328" s="46"/>
       <c r="I328" s="46"/>
       <c r="J328" s="46"/>
       <c r="K328" s="46"/>
     </row>
-    <row r="329" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-[...34 lines deleted...]
-    <row r="330" spans="1:11" ht="12" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A329" s="133" t="s">
+        <v>132</v>
+      </c>
+      <c r="B329" s="133">
+        <v>0</v>
+      </c>
+      <c r="C329" s="133">
+        <v>0</v>
+      </c>
+      <c r="D329" s="133">
+        <v>0</v>
+      </c>
+      <c r="E329" s="133">
+        <v>0</v>
+      </c>
+      <c r="F329" s="133">
+        <v>0</v>
+      </c>
+      <c r="G329" s="133">
+        <v>0</v>
+      </c>
+      <c r="H329" s="133">
+        <v>0</v>
+      </c>
+      <c r="I329" s="133">
+        <v>0</v>
+      </c>
+      <c r="J329" s="133">
+        <v>0</v>
+      </c>
+      <c r="K329" s="133">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="330" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A330" s="46"/>
       <c r="B330" s="46"/>
       <c r="C330" s="46"/>
       <c r="D330" s="46"/>
       <c r="E330" s="46"/>
       <c r="F330" s="46"/>
       <c r="G330" s="46"/>
       <c r="H330" s="46"/>
       <c r="I330" s="46"/>
       <c r="J330" s="46"/>
       <c r="K330" s="46"/>
     </row>
-    <row r="331" spans="1:11" s="10" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:11" s="10" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A331" s="2" t="s">
         <v>179</v>
       </c>
       <c r="B331" s="37"/>
       <c r="C331" s="37"/>
       <c r="D331" s="37"/>
       <c r="E331" s="37"/>
       <c r="F331" s="37"/>
       <c r="G331" s="37"/>
       <c r="H331" s="37"/>
       <c r="I331" s="37"/>
       <c r="J331" s="37"/>
       <c r="K331" s="37"/>
     </row>
-    <row r="332" spans="1:11" s="10" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:11" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A332" s="23"/>
       <c r="B332" s="23"/>
       <c r="C332" s="23"/>
       <c r="D332" s="24"/>
       <c r="E332" s="12"/>
       <c r="F332" s="12"/>
       <c r="G332" s="12">
         <v>2021</v>
       </c>
       <c r="H332" s="12">
         <v>2022</v>
       </c>
       <c r="I332" s="12">
         <v>2023</v>
       </c>
       <c r="J332" s="13">
         <v>2024</v>
       </c>
       <c r="K332" s="13">
         <v>2025</v>
       </c>
     </row>
-    <row r="333" spans="1:11" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="E333" s="141"/>
+    <row r="333" spans="1:11" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A333" s="140" t="s">
+        <v>120</v>
+      </c>
+      <c r="B333" s="140"/>
+      <c r="C333" s="140"/>
+      <c r="D333" s="140"/>
+      <c r="E333" s="140"/>
       <c r="F333" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G333" s="27">
         <v>30</v>
       </c>
       <c r="H333" s="27">
         <v>37</v>
       </c>
       <c r="I333" s="27">
         <v>38</v>
       </c>
       <c r="J333" s="27">
         <v>41</v>
       </c>
       <c r="K333" s="27">
         <v>39</v>
       </c>
     </row>
-    <row r="334" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="E334" s="123"/>
+    <row r="334" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A334" s="138"/>
+      <c r="B334" s="138"/>
+      <c r="C334" s="138"/>
+      <c r="D334" s="138"/>
+      <c r="E334" s="138"/>
       <c r="F334" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G334" s="28">
         <v>0.25821297912019808</v>
       </c>
       <c r="H334" s="28">
         <v>0.17566675185325312</v>
       </c>
       <c r="I334" s="28">
         <v>0.17385874979106217</v>
       </c>
       <c r="J334" s="28">
         <v>0.16324608765616391</v>
       </c>
       <c r="K334" s="28">
         <v>0.1942058879919607</v>
       </c>
     </row>
-    <row r="335" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="E335" s="127"/>
+    <row r="335" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A335" s="135" t="s">
+        <v>121</v>
+      </c>
+      <c r="B335" s="135"/>
+      <c r="C335" s="135"/>
+      <c r="D335" s="135"/>
+      <c r="E335" s="135"/>
       <c r="F335" s="29" t="s">
         <v>21</v>
       </c>
       <c r="G335" s="30">
         <v>14</v>
       </c>
       <c r="H335" s="30">
         <v>14</v>
       </c>
       <c r="I335" s="30">
         <v>17</v>
       </c>
       <c r="J335" s="30">
         <v>20</v>
       </c>
       <c r="K335" s="30">
         <v>19</v>
       </c>
     </row>
-    <row r="336" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="E336" s="124"/>
+    <row r="336" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A336" s="136"/>
+      <c r="B336" s="136"/>
+      <c r="C336" s="136"/>
+      <c r="D336" s="136"/>
+      <c r="E336" s="136"/>
       <c r="F336" s="31" t="s">
         <v>30</v>
       </c>
       <c r="G336" s="32">
         <v>1.0884180813705384</v>
       </c>
       <c r="H336" s="32">
         <v>1.1339965714687545</v>
       </c>
       <c r="I336" s="32">
         <v>0.89179745808635069</v>
       </c>
       <c r="J336" s="32">
         <v>0.76167969529747082</v>
       </c>
       <c r="K336" s="32">
         <v>0.74668294207186159</v>
       </c>
     </row>
-    <row r="337" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A337" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B337" s="33"/>
       <c r="C337" s="34"/>
     </row>
-    <row r="338" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A338" s="4" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="342" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A342" s="2" t="s">
         <v>180</v>
       </c>
       <c r="B342" s="8"/>
       <c r="C342" s="8"/>
       <c r="D342" s="8"/>
       <c r="E342" s="8"/>
       <c r="F342" s="8"/>
       <c r="G342" s="8"/>
       <c r="H342" s="8"/>
       <c r="I342" s="8"/>
       <c r="J342" s="8"/>
       <c r="K342" s="9"/>
     </row>
-    <row r="343" spans="1:11" s="14" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:11" s="14" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A343" s="11">
         <v>0</v>
       </c>
       <c r="B343" s="11"/>
       <c r="C343" s="11"/>
       <c r="D343" s="11"/>
       <c r="E343" s="12">
         <v>2021</v>
       </c>
       <c r="F343" s="12">
         <v>2022</v>
       </c>
       <c r="G343" s="12">
         <v>2023</v>
       </c>
       <c r="H343" s="12">
         <v>2024</v>
       </c>
       <c r="I343" s="12">
         <v>2025</v>
       </c>
       <c r="J343" s="13" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="K343" s="13" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="344" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A344" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B344" s="15"/>
       <c r="C344" s="15"/>
       <c r="D344" s="15"/>
       <c r="E344" s="16">
         <v>211.65</v>
       </c>
       <c r="F344" s="16">
         <v>237.99</v>
       </c>
       <c r="G344" s="16">
         <v>255.43</v>
       </c>
       <c r="H344" s="16">
         <v>271.75</v>
       </c>
       <c r="I344" s="16">
         <v>291.7</v>
       </c>
       <c r="J344" s="16">
         <v>7.3413063477460865</v>
       </c>
       <c r="K344" s="16">
         <v>8.3501555346306553</v>
       </c>
     </row>
-    <row r="345" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A345" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B345" s="15"/>
       <c r="C345" s="15"/>
       <c r="D345" s="15"/>
       <c r="E345" s="16">
         <v>864.81</v>
       </c>
       <c r="F345" s="16">
         <v>1132.19</v>
       </c>
       <c r="G345" s="16">
         <v>1074.23</v>
       </c>
       <c r="H345" s="16">
         <v>1037.77</v>
       </c>
       <c r="I345" s="16">
         <v>1043.95</v>
       </c>
       <c r="J345" s="16">
         <v>0.59550767511106162</v>
       </c>
       <c r="K345" s="16">
         <v>4.8189364861166872</v>
       </c>
     </row>
-    <row r="346" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A346" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B346" s="15"/>
       <c r="C346" s="15"/>
       <c r="D346" s="15"/>
       <c r="E346" s="16">
         <v>-653.16</v>
       </c>
       <c r="F346" s="16">
         <v>-894.2</v>
       </c>
       <c r="G346" s="16">
         <v>-818.8</v>
       </c>
       <c r="H346" s="16">
         <v>-766.02</v>
       </c>
       <c r="I346" s="16">
         <v>-752.25</v>
       </c>
       <c r="J346" s="16" t="s">
         <v>24</v>
       </c>
       <c r="K346" s="16" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="347" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A347" s="1" t="s">
         <v>92</v>
       </c>
       <c r="B347" s="1"/>
       <c r="C347" s="1"/>
       <c r="D347" s="1"/>
       <c r="E347" s="17">
         <v>24.473583792971869</v>
       </c>
       <c r="F347" s="17">
         <v>21.020323443944921</v>
       </c>
       <c r="G347" s="17">
         <v>23.777961888980943</v>
       </c>
       <c r="H347" s="17">
         <v>26.185956425797624</v>
       </c>
       <c r="I347" s="17">
         <v>27.941951242875611</v>
       </c>
       <c r="J347" s="18" t="s">
         <v>24</v>
       </c>
       <c r="K347" s="18" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="348" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A348" s="4" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="349" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A349" s="4" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="350" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A350" s="4" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="351" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A351" s="4" t="s">
         <v>102</v>
       </c>
     </row>
-    <row r="352" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A352" s="128" t="s">
+    <row r="352" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A352" s="133" t="s">
         <v>64</v>
       </c>
-      <c r="B352" s="128"/>
-[...45 lines deleted...]
-    <row r="354" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B352" s="133"/>
+      <c r="C352" s="133"/>
+      <c r="D352" s="133"/>
+      <c r="E352" s="133"/>
+      <c r="F352" s="133"/>
+      <c r="G352" s="133"/>
+      <c r="H352" s="133"/>
+      <c r="I352" s="133"/>
+      <c r="J352" s="133"/>
+      <c r="K352" s="133"/>
+    </row>
+    <row r="353" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A353" s="133" t="s">
+        <v>132</v>
+      </c>
+      <c r="B353" s="133">
+        <v>0</v>
+      </c>
+      <c r="C353" s="133">
+        <v>0</v>
+      </c>
+      <c r="D353" s="133">
+        <v>0</v>
+      </c>
+      <c r="E353" s="133">
+        <v>0</v>
+      </c>
+      <c r="F353" s="133">
+        <v>0</v>
+      </c>
+      <c r="G353" s="133">
+        <v>0</v>
+      </c>
+      <c r="H353" s="133">
+        <v>0</v>
+      </c>
+      <c r="I353" s="133">
+        <v>0</v>
+      </c>
+      <c r="J353" s="133">
+        <v>0</v>
+      </c>
+      <c r="K353" s="133">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="354" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A354" s="46"/>
       <c r="B354" s="46"/>
       <c r="C354" s="46"/>
       <c r="D354" s="46"/>
       <c r="E354" s="46"/>
       <c r="F354" s="46"/>
       <c r="G354" s="46"/>
       <c r="H354" s="46"/>
       <c r="I354" s="46"/>
       <c r="J354" s="46"/>
       <c r="K354" s="46"/>
     </row>
-    <row r="355" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A355" s="2" t="s">
         <v>181</v>
       </c>
       <c r="B355" s="37"/>
       <c r="C355" s="37"/>
       <c r="D355" s="37"/>
       <c r="E355" s="37"/>
       <c r="F355" s="37"/>
       <c r="G355" s="37"/>
       <c r="H355" s="37"/>
       <c r="I355" s="37"/>
       <c r="J355" s="37"/>
       <c r="K355" s="37"/>
     </row>
-    <row r="356" spans="1:11" s="10" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:11" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A356" s="23">
         <v>0</v>
       </c>
       <c r="B356" s="23">
         <v>0</v>
       </c>
       <c r="C356" s="23">
         <v>0</v>
       </c>
       <c r="D356" s="24"/>
       <c r="E356" s="12"/>
       <c r="F356" s="12">
         <v>0</v>
       </c>
       <c r="G356" s="12">
         <v>2021</v>
       </c>
       <c r="H356" s="12">
         <v>2022</v>
       </c>
       <c r="I356" s="12">
         <v>2023</v>
       </c>
       <c r="J356" s="13">
         <v>2024</v>
       </c>
       <c r="K356" s="13">
         <v>2025</v>
       </c>
     </row>
-    <row r="357" spans="1:11" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="E357" s="141"/>
+    <row r="357" spans="1:11" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A357" s="140" t="s">
+        <v>120</v>
+      </c>
+      <c r="B357" s="140"/>
+      <c r="C357" s="140"/>
+      <c r="D357" s="140"/>
+      <c r="E357" s="140"/>
       <c r="F357" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G357" s="27">
         <v>37</v>
       </c>
       <c r="H357" s="27">
         <v>40</v>
       </c>
       <c r="I357" s="27">
         <v>39</v>
       </c>
       <c r="J357" s="27">
         <v>39</v>
       </c>
       <c r="K357" s="27">
         <v>39</v>
       </c>
     </row>
-    <row r="358" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <c r="E358" s="123"/>
+    <row r="358" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A358" s="138">
+        <v>0</v>
+      </c>
+      <c r="B358" s="138">
+        <v>0</v>
+      </c>
+      <c r="C358" s="138">
+        <v>0</v>
+      </c>
+      <c r="D358" s="138"/>
+      <c r="E358" s="138"/>
       <c r="F358" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G358" s="28">
         <v>0.23483302112875851</v>
       </c>
       <c r="H358" s="28">
         <v>0.19674355887843853</v>
       </c>
       <c r="I358" s="28">
         <v>0.19998841236932599</v>
       </c>
       <c r="J358" s="28">
         <v>0.20378898275139049</v>
       </c>
       <c r="K358" s="28">
         <v>0.21666137082993708</v>
       </c>
     </row>
-    <row r="359" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="E359" s="127"/>
+    <row r="359" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A359" s="135" t="s">
+        <v>121</v>
+      </c>
+      <c r="B359" s="135"/>
+      <c r="C359" s="135"/>
+      <c r="D359" s="135"/>
+      <c r="E359" s="135"/>
       <c r="F359" s="29" t="s">
         <v>21</v>
       </c>
       <c r="G359" s="30">
         <v>17</v>
       </c>
       <c r="H359" s="30">
         <v>16</v>
       </c>
       <c r="I359" s="30">
         <v>16</v>
       </c>
       <c r="J359" s="30">
         <v>18</v>
       </c>
       <c r="K359" s="30">
         <v>16</v>
       </c>
     </row>
-    <row r="360" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <c r="E360" s="124"/>
+    <row r="360" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A360" s="136">
+        <v>0</v>
+      </c>
+      <c r="B360" s="136">
+        <v>0</v>
+      </c>
+      <c r="C360" s="136">
+        <v>0</v>
+      </c>
+      <c r="D360" s="136"/>
+      <c r="E360" s="136"/>
       <c r="F360" s="31" t="s">
         <v>30</v>
       </c>
       <c r="G360" s="32">
         <v>0.90514943270771142</v>
       </c>
       <c r="H360" s="32">
         <v>0.90004671189887842</v>
       </c>
       <c r="I360" s="32">
         <v>0.868659757367512</v>
       </c>
       <c r="J360" s="32">
         <v>0.81773107815420043</v>
       </c>
       <c r="K360" s="32">
         <v>0.79760956272705075</v>
       </c>
     </row>
-    <row r="361" spans="1:11" ht="12" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A361" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B361" s="35"/>
-      <c r="C361" s="118"/>
+      <c r="C361" s="119"/>
       <c r="D361" s="46"/>
       <c r="E361" s="46"/>
       <c r="F361" s="46"/>
       <c r="G361" s="46"/>
       <c r="H361" s="46"/>
       <c r="I361" s="46"/>
       <c r="J361" s="46"/>
       <c r="K361" s="46"/>
     </row>
-    <row r="362" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A362" s="4" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="364" spans="1:11" ht="12" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A364" s="2" t="s">
         <v>183</v>
       </c>
       <c r="B364" s="8"/>
       <c r="C364" s="8"/>
       <c r="D364" s="8"/>
       <c r="E364" s="8"/>
       <c r="F364" s="8"/>
       <c r="G364" s="8"/>
       <c r="H364" s="8"/>
       <c r="I364" s="8"/>
       <c r="J364" s="8"/>
       <c r="K364" s="9"/>
     </row>
-    <row r="365" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A365" s="11">
         <v>0</v>
       </c>
-      <c r="B365" s="11"/>
-[...1 lines deleted...]
-      <c r="D365" s="11"/>
+      <c r="B365" s="12">
+        <v>2021</v>
+      </c>
+      <c r="C365" s="12">
+        <v>2022</v>
+      </c>
+      <c r="D365" s="12">
+        <v>2023</v>
+      </c>
       <c r="E365" s="12">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="F365" s="12">
-        <v>2022</v>
-[...7 lines deleted...]
-      <c r="I365" s="12">
         <v>2025</v>
       </c>
+      <c r="G365" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="H365" s="13" t="s">
+        <v>182</v>
+      </c>
+      <c r="I365" s="13" t="s">
+        <v>107</v>
+      </c>
       <c r="J365" s="13" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="K365" s="13" t="s">
-        <v>182</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="366" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A366" s="15" t="s">
         <v>35</v>
       </c>
-      <c r="B366" s="15"/>
-[...1 lines deleted...]
-      <c r="D366" s="15"/>
+      <c r="B366" s="16">
+        <v>-0.96000000000000008</v>
+      </c>
+      <c r="C366" s="16">
+        <v>15.3</v>
+      </c>
+      <c r="D366" s="16">
+        <v>13.219999999999999</v>
+      </c>
       <c r="E366" s="16">
-        <v>-0.96000000000000008</v>
+        <v>22.270000000000003</v>
       </c>
       <c r="F366" s="16">
-        <v>15.3</v>
+        <v>-14.97</v>
       </c>
       <c r="G366" s="16">
-        <v>13.219999999999999</v>
+        <v>-37.24</v>
       </c>
       <c r="H366" s="16">
-        <v>22.270000000000003</v>
+        <v>6.9719999999999995</v>
       </c>
       <c r="I366" s="16">
-        <v>-14.97</v>
+        <v>-17.59</v>
       </c>
       <c r="J366" s="16">
-        <v>-37.24</v>
+        <v>-0.06</v>
       </c>
       <c r="K366" s="16">
-        <v>6.9719999999999995</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>17.53</v>
+      </c>
+    </row>
+    <row r="367" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A367" s="15" t="s">
         <v>36</v>
       </c>
-      <c r="B367" s="15"/>
-[...1 lines deleted...]
-      <c r="D367" s="15"/>
+      <c r="B367" s="16">
+        <v>28.889999999999997</v>
+      </c>
+      <c r="C367" s="16">
+        <v>42.86</v>
+      </c>
+      <c r="D367" s="16">
+        <v>36.75</v>
+      </c>
       <c r="E367" s="16">
-        <v>28.889999999999997</v>
+        <v>15.76</v>
       </c>
       <c r="F367" s="16">
-        <v>42.86</v>
+        <v>28.169999999999998</v>
       </c>
       <c r="G367" s="16">
-        <v>36.75</v>
+        <v>12.409999999999998</v>
       </c>
       <c r="H367" s="16">
-        <v>15.76</v>
+        <v>30.486000000000001</v>
       </c>
       <c r="I367" s="16">
-        <v>28.169999999999998</v>
+        <v>12.34</v>
       </c>
       <c r="J367" s="16">
-        <v>12.409999999999998</v>
+        <v>2.57</v>
       </c>
       <c r="K367" s="16">
-        <v>30.486000000000001</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-9.77</v>
+      </c>
+    </row>
+    <row r="368" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A368" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="B368" s="1"/>
-[...1 lines deleted...]
-      <c r="D368" s="1"/>
+      <c r="B368" s="17">
+        <v>-29.849999999999998</v>
+      </c>
+      <c r="C368" s="17">
+        <v>-27.56</v>
+      </c>
+      <c r="D368" s="17">
+        <v>-23.53</v>
+      </c>
       <c r="E368" s="17">
-        <v>-29.849999999999998</v>
+        <v>6.5100000000000033</v>
       </c>
       <c r="F368" s="17">
-        <v>-27.56</v>
-[...5 lines deleted...]
-        <v>6.5100000000000033</v>
+        <v>-43.14</v>
+      </c>
+      <c r="G368" s="17" t="s">
+        <v>24</v>
+      </c>
+      <c r="H368" s="17" t="s">
+        <v>24</v>
       </c>
       <c r="I368" s="17">
-        <v>-43.14</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>-29.93</v>
+      </c>
+      <c r="J368" s="17">
+        <v>-2.63</v>
       </c>
       <c r="K368" s="17" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="369" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A369" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="I369" s="8"/>
-[...3 lines deleted...]
-    <row r="370" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="K369" s="60"/>
+    </row>
+    <row r="370" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A370" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B370" s="60"/>
       <c r="C370" s="60"/>
       <c r="D370" s="60"/>
       <c r="E370" s="60"/>
       <c r="F370" s="60"/>
       <c r="G370" s="60"/>
       <c r="H370" s="60"/>
       <c r="I370" s="60"/>
     </row>
-    <row r="371" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A371" s="4" t="s">
         <v>84</v>
       </c>
       <c r="B371" s="60"/>
       <c r="C371" s="60"/>
       <c r="D371" s="60"/>
       <c r="E371" s="60"/>
       <c r="F371" s="60"/>
       <c r="G371" s="60"/>
       <c r="H371" s="60"/>
       <c r="I371" s="60"/>
     </row>
-    <row r="372" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A372" s="138" t="s">
+    <row r="372" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A372" s="139" t="s">
         <v>37</v>
       </c>
-      <c r="B372" s="138">
-[...30 lines deleted...]
-    <row r="373" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B372" s="139">
+        <v>0</v>
+      </c>
+      <c r="C372" s="139">
+        <v>0</v>
+      </c>
+      <c r="D372" s="139">
+        <v>0</v>
+      </c>
+      <c r="E372" s="139">
+        <v>0</v>
+      </c>
+      <c r="F372" s="139">
+        <v>0</v>
+      </c>
+      <c r="G372" s="139">
+        <v>0</v>
+      </c>
+      <c r="H372" s="139">
+        <v>0</v>
+      </c>
+      <c r="I372" s="139">
+        <v>0</v>
+      </c>
+      <c r="J372" s="139">
+        <v>0</v>
+      </c>
+      <c r="K372" s="139">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="373" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A373" s="46"/>
       <c r="B373" s="46"/>
       <c r="C373" s="46"/>
       <c r="D373" s="46"/>
       <c r="E373" s="46"/>
       <c r="F373" s="46"/>
       <c r="G373" s="46"/>
       <c r="H373" s="46"/>
       <c r="I373" s="46"/>
       <c r="J373" s="46"/>
       <c r="K373" s="46"/>
     </row>
-    <row r="374" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A374" s="2" t="s">
         <v>184</v>
       </c>
       <c r="B374" s="22"/>
       <c r="C374" s="22"/>
       <c r="D374" s="22"/>
       <c r="E374" s="22"/>
       <c r="F374" s="22"/>
       <c r="G374" s="22"/>
       <c r="H374" s="22"/>
       <c r="I374" s="22"/>
       <c r="J374" s="22"/>
       <c r="K374" s="22"/>
     </row>
-    <row r="375" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A375" s="11">
         <v>0</v>
       </c>
-      <c r="B375" s="11"/>
-[...1 lines deleted...]
-      <c r="D375" s="11"/>
+      <c r="B375" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="C375" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="D375" s="13" t="s">
+        <v>94</v>
+      </c>
       <c r="E375" s="13" t="s">
-        <v>89</v>
+        <v>103</v>
       </c>
       <c r="F375" s="13" t="s">
-        <v>90</v>
+        <v>105</v>
       </c>
       <c r="G375" s="13" t="s">
-        <v>94</v>
+        <v>116</v>
       </c>
       <c r="H375" s="13" t="s">
-        <v>103</v>
+        <v>117</v>
       </c>
       <c r="I375" s="13" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="J375" s="13" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="K375" s="13" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="376" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A376" s="106" t="s">
         <v>35</v>
       </c>
-      <c r="B376" s="106"/>
-[...1 lines deleted...]
-      <c r="D376" s="106"/>
+      <c r="B376" s="16">
+        <v>128.15</v>
+      </c>
+      <c r="C376" s="16">
+        <v>124.55</v>
+      </c>
+      <c r="D376" s="16">
+        <v>133.86000000000001</v>
+      </c>
       <c r="E376" s="16">
-        <v>128.15</v>
+        <v>139.16999999999999</v>
       </c>
       <c r="F376" s="16">
-        <v>124.55</v>
+        <v>108.41</v>
       </c>
       <c r="G376" s="16">
-        <v>133.86000000000001</v>
+        <v>-22.102464611626065</v>
       </c>
       <c r="H376" s="16">
-        <v>139.16999999999999</v>
-[...5 lines deleted...]
-        <v>-22.102464611626065</v>
+        <v>-4.0957875177759062</v>
+      </c>
+      <c r="I376" s="60">
+        <v>116.06</v>
+      </c>
+      <c r="J376" s="60">
+        <v>106.84</v>
       </c>
       <c r="K376" s="16">
-        <v>-4.0957875177759062</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-7.9441668102705494</v>
+      </c>
+    </row>
+    <row r="377" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A377" s="106" t="s">
         <v>21</v>
       </c>
-      <c r="B377" s="106"/>
-[...1 lines deleted...]
-      <c r="D377" s="106"/>
+      <c r="B377" s="49">
+        <v>27</v>
+      </c>
+      <c r="C377" s="49">
+        <v>30</v>
+      </c>
+      <c r="D377" s="49">
+        <v>29</v>
+      </c>
       <c r="E377" s="49">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="F377" s="49">
-        <v>30</v>
-[...5 lines deleted...]
-        <v>32</v>
+        <v>37</v>
+      </c>
+      <c r="G377" s="49" t="s">
+        <v>24</v>
+      </c>
+      <c r="H377" s="49" t="s">
+        <v>24</v>
       </c>
       <c r="I377" s="49">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>35</v>
+      </c>
+      <c r="J377" s="49">
+        <v>39</v>
       </c>
       <c r="K377" s="49" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="378" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A378" s="15" t="s">
         <v>43</v>
       </c>
-      <c r="B378" s="15"/>
-[...1 lines deleted...]
-      <c r="D378" s="15"/>
+      <c r="B378" s="107">
+        <v>0.22359611649401287</v>
+      </c>
+      <c r="C378" s="107">
+        <v>0.19627300337721937</v>
+      </c>
+      <c r="D378" s="107">
+        <v>0.19270285841133725</v>
+      </c>
       <c r="E378" s="107">
-        <v>0.22359611649401287</v>
+        <v>0.19327381568230156</v>
       </c>
       <c r="F378" s="107">
-        <v>0.19627300337721937</v>
-[...5 lines deleted...]
-        <v>0.19327381568230156</v>
+        <v>0.13789161294392804</v>
+      </c>
+      <c r="G378" s="86" t="s">
+        <v>24</v>
+      </c>
+      <c r="H378" s="86" t="s">
+        <v>24</v>
       </c>
       <c r="I378" s="107">
-        <v>0.13789161294392804</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>0.15728439800026833</v>
+      </c>
+      <c r="J378" s="107">
+        <v>0.13487775346482694</v>
       </c>
       <c r="K378" s="86" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="379" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A379" s="97" t="s">
         <v>65</v>
       </c>
-      <c r="B379" s="97"/>
-[...1 lines deleted...]
-      <c r="D379" s="97"/>
+      <c r="B379" s="99">
+        <v>86.86</v>
+      </c>
+      <c r="C379" s="99">
+        <v>132.68</v>
+      </c>
+      <c r="D379" s="99">
+        <v>171.14</v>
+      </c>
       <c r="E379" s="99">
-        <v>86.86</v>
+        <v>191</v>
       </c>
       <c r="F379" s="99">
-        <v>132.68</v>
+        <v>218.73</v>
       </c>
       <c r="G379" s="99">
-        <v>171.14</v>
+        <v>14.518324607329838</v>
       </c>
       <c r="H379" s="99">
-        <v>191</v>
-[...5 lines deleted...]
-        <v>14.518324607329838</v>
+        <v>25.971451052859919</v>
+      </c>
+      <c r="I379" s="108">
+        <v>203.26</v>
+      </c>
+      <c r="J379" s="108">
+        <v>221.37</v>
       </c>
       <c r="K379" s="99">
-        <v>25.971451052859919</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>8.9097707369871166</v>
+      </c>
+    </row>
+    <row r="380" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A380" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="B380" s="15"/>
-[...1 lines deleted...]
-      <c r="D380" s="15"/>
+      <c r="B380" s="49">
+        <v>33</v>
+      </c>
+      <c r="C380" s="49">
+        <v>32</v>
+      </c>
+      <c r="D380" s="49">
+        <v>32</v>
+      </c>
       <c r="E380" s="49">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="F380" s="49">
-        <v>32</v>
-[...4 lines deleted...]
-      <c r="H380" s="49">
         <v>31</v>
+      </c>
+      <c r="G380" s="49" t="s">
+        <v>24</v>
+      </c>
+      <c r="H380" s="49" t="s">
+        <v>24</v>
       </c>
       <c r="I380" s="49">
         <v>31</v>
       </c>
-      <c r="J380" s="49" t="s">
-        <v>24</v>
+      <c r="J380" s="49">
+        <v>31</v>
       </c>
       <c r="K380" s="49" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="381" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A381" s="108" t="s">
+    <row r="381" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A381" s="109" t="s">
         <v>43</v>
       </c>
-      <c r="B381" s="108"/>
-[...2 lines deleted...]
-      <c r="E381" s="109">
+      <c r="B381" s="110">
         <v>5.2906507878111596E-2</v>
       </c>
-      <c r="F381" s="109">
+      <c r="C381" s="110">
         <v>7.5501069494159356E-2</v>
       </c>
-      <c r="G381" s="109">
+      <c r="D381" s="110">
         <v>8.8786877305759765E-2</v>
       </c>
-      <c r="H381" s="109">
+      <c r="E381" s="110">
         <v>9.4843799462469042E-2</v>
       </c>
-      <c r="I381" s="109">
+      <c r="F381" s="110">
         <v>0.10233900754229081</v>
       </c>
-      <c r="J381" s="110" t="s">
+      <c r="G381" s="111" t="s">
         <v>24</v>
       </c>
-      <c r="K381" s="110" t="s">
+      <c r="H381" s="111" t="s">
         <v>24</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A382" s="111" t="s">
+      <c r="I381" s="110">
+        <v>0.10111021764862285</v>
+      </c>
+      <c r="J381" s="110">
+        <v>0.10153706857524737</v>
+      </c>
+      <c r="K381" s="111" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="382" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A382" s="112" t="s">
         <v>13</v>
       </c>
-      <c r="B382" s="111"/>
-[...2 lines deleted...]
-      <c r="E382" s="112">
+      <c r="B382" s="113">
         <v>41.290000000000006</v>
       </c>
-      <c r="F382" s="112">
+      <c r="C382" s="113">
         <v>-8.1300000000000097</v>
       </c>
-      <c r="G382" s="112">
+      <c r="D382" s="113">
         <v>-37.279999999999973</v>
       </c>
-      <c r="H382" s="112">
+      <c r="E382" s="113">
         <v>-51.830000000000013</v>
       </c>
-      <c r="I382" s="112">
+      <c r="F382" s="113">
         <v>-110.32</v>
       </c>
-      <c r="J382" s="113" t="s">
+      <c r="G382" s="114" t="s">
         <v>24</v>
       </c>
-      <c r="K382" s="113" t="s">
+      <c r="H382" s="114" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="383" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="I382" s="113">
+        <v>-87.199999999999989</v>
+      </c>
+      <c r="J382" s="113">
+        <v>-114.53</v>
+      </c>
+      <c r="K382" s="114" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="383" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A383" s="54" t="s">
         <v>23</v>
       </c>
-      <c r="I383" s="22"/>
-[...3 lines deleted...]
-    <row r="384" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="K383" s="46"/>
+    </row>
+    <row r="384" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A384" s="54" t="s">
         <v>42</v>
       </c>
       <c r="B384" s="88"/>
       <c r="C384" s="88"/>
       <c r="D384" s="88"/>
       <c r="E384" s="88"/>
       <c r="F384" s="88"/>
       <c r="G384" s="88"/>
       <c r="H384" s="88"/>
       <c r="I384" s="88"/>
       <c r="J384" s="87"/>
       <c r="K384" s="46"/>
     </row>
-    <row r="385" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A385" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B385" s="88"/>
       <c r="C385" s="88"/>
       <c r="D385" s="88"/>
       <c r="E385" s="88"/>
       <c r="F385" s="88"/>
       <c r="G385" s="88"/>
       <c r="H385" s="88"/>
       <c r="I385" s="88"/>
       <c r="J385" s="87"/>
       <c r="K385" s="46"/>
     </row>
-    <row r="386" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A386" s="4" t="s">
         <v>102</v>
       </c>
       <c r="B386" s="88"/>
       <c r="C386" s="88"/>
       <c r="D386" s="88"/>
       <c r="E386" s="88"/>
       <c r="F386" s="88"/>
       <c r="G386" s="88"/>
       <c r="H386" s="88"/>
       <c r="I386" s="88"/>
       <c r="J386" s="87"/>
       <c r="K386" s="46"/>
     </row>
-    <row r="387" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A387" s="20" t="s">
         <v>98</v>
       </c>
       <c r="B387" s="88"/>
       <c r="C387" s="88"/>
       <c r="D387" s="88"/>
       <c r="E387" s="88"/>
       <c r="F387" s="88"/>
       <c r="G387" s="88"/>
       <c r="H387" s="88"/>
       <c r="I387" s="88"/>
       <c r="J387" s="87"/>
       <c r="K387" s="46"/>
     </row>
-    <row r="388" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A388" s="4" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="B388" s="88"/>
       <c r="C388" s="88"/>
       <c r="D388" s="88"/>
       <c r="E388" s="88"/>
       <c r="F388" s="88"/>
       <c r="G388" s="88"/>
       <c r="H388" s="88"/>
       <c r="I388" s="88"/>
       <c r="J388" s="87"/>
       <c r="K388" s="46"/>
     </row>
-    <row r="389" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A389" s="2" t="s">
+    <row r="391" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A391" s="2" t="s">
         <v>185</v>
       </c>
-      <c r="B389" s="15"/>
-[...17 lines deleted...]
-      <c r="E390" s="12">
+      <c r="B391" s="15"/>
+      <c r="C391" s="15"/>
+      <c r="D391" s="15"/>
+      <c r="E391" s="15"/>
+      <c r="F391" s="15"/>
+      <c r="G391" s="15"/>
+      <c r="H391" s="15"/>
+      <c r="I391" s="15"/>
+      <c r="J391" s="15"/>
+      <c r="K391" s="22"/>
+    </row>
+    <row r="392" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A392" s="11">
+        <v>0</v>
+      </c>
+      <c r="B392" s="12"/>
+      <c r="C392" s="12"/>
+      <c r="D392" s="12"/>
+      <c r="E392" s="12">
         <v>2021</v>
       </c>
-      <c r="F390" s="12">
+      <c r="F392" s="12">
         <v>2022</v>
       </c>
-      <c r="G390" s="13">
+      <c r="G392" s="13">
         <v>2023</v>
       </c>
-      <c r="H390" s="13">
+      <c r="H392" s="13">
         <v>2024</v>
       </c>
-      <c r="I390" s="13">
+      <c r="I392" s="13">
         <v>2025</v>
       </c>
-      <c r="J390" s="13" t="s">
-[...7 lines deleted...]
-      <c r="A391" s="15" t="s">
+      <c r="J392" s="13" t="s">
+        <v>116</v>
+      </c>
+      <c r="K392" s="13" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="393" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A393" s="15" t="s">
         <v>99</v>
-      </c>
-[...56 lines deleted...]
-        <v>91</v>
       </c>
       <c r="B393" s="16"/>
       <c r="C393" s="16"/>
       <c r="D393" s="16"/>
       <c r="E393" s="16">
+        <v>9.9</v>
+      </c>
+      <c r="F393" s="16">
+        <v>33.729999999999997</v>
+      </c>
+      <c r="G393" s="16">
+        <v>50.65</v>
+      </c>
+      <c r="H393" s="16">
+        <v>57.43</v>
+      </c>
+      <c r="I393" s="16">
+        <v>64.73</v>
+      </c>
+      <c r="J393" s="16">
+        <v>12.711126588890831</v>
+      </c>
+      <c r="K393" s="16">
+        <v>59.907046948662376</v>
+      </c>
+    </row>
+    <row r="394" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A394" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="B394" s="49"/>
+      <c r="C394" s="49"/>
+      <c r="D394" s="49"/>
+      <c r="E394" s="49">
+        <v>42</v>
+      </c>
+      <c r="F394" s="49">
+        <v>37</v>
+      </c>
+      <c r="G394" s="89">
+        <v>36</v>
+      </c>
+      <c r="H394" s="89">
+        <v>35</v>
+      </c>
+      <c r="I394" s="49">
+        <v>34</v>
+      </c>
+      <c r="J394" s="49" t="s">
+        <v>24</v>
+      </c>
+      <c r="K394" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="395" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A395" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="B395" s="16"/>
+      <c r="C395" s="16"/>
+      <c r="D395" s="16"/>
+      <c r="E395" s="16">
         <v>9.7766576866255325E-2</v>
       </c>
-      <c r="F393" s="16">
+      <c r="F395" s="16">
         <v>0.1589542666001883</v>
       </c>
-      <c r="G393" s="19">
+      <c r="G395" s="19">
         <v>0.19886124942186931</v>
       </c>
-      <c r="H393" s="19">
+      <c r="H395" s="19">
         <v>0.20698658101273854</v>
       </c>
-      <c r="I393" s="16">
+      <c r="I395" s="16">
         <v>0.22220200712982494</v>
       </c>
-      <c r="J393" s="16" t="s">
+      <c r="J395" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="K393" s="114" t="s">
+      <c r="K395" s="115" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="394" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A394" s="97" t="s">
+    <row r="396" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A396" s="97" t="s">
         <v>100</v>
       </c>
-      <c r="B394" s="99"/>
-[...2 lines deleted...]
-      <c r="E394" s="99">
+      <c r="B396" s="99"/>
+      <c r="C396" s="99"/>
+      <c r="D396" s="99"/>
+      <c r="E396" s="99">
         <v>5.4</v>
       </c>
-      <c r="F394" s="99">
+      <c r="F396" s="99">
         <v>9.66</v>
       </c>
-      <c r="G394" s="99">
+      <c r="G396" s="99">
         <v>18.02</v>
       </c>
-      <c r="H394" s="99">
+      <c r="H396" s="99">
         <v>21.98</v>
       </c>
-      <c r="I394" s="99">
+      <c r="I396" s="99">
         <v>21.45</v>
       </c>
-      <c r="J394" s="99">
+      <c r="J396" s="99">
         <v>-2.4112829845313972</v>
       </c>
-      <c r="K394" s="99">
+      <c r="K396" s="99">
         <v>41.175191063570594</v>
       </c>
     </row>
-    <row r="395" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A395" s="15" t="s">
+    <row r="397" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A397" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="B395" s="49"/>
-[...2 lines deleted...]
-      <c r="E395" s="49">
+      <c r="B397" s="49"/>
+      <c r="C397" s="49"/>
+      <c r="D397" s="49"/>
+      <c r="E397" s="49">
         <v>43</v>
       </c>
-      <c r="F395" s="49">
+      <c r="F397" s="49">
         <v>43</v>
       </c>
-      <c r="G395" s="89">
+      <c r="G397" s="89">
         <v>35</v>
       </c>
-      <c r="H395" s="89">
+      <c r="H397" s="89">
         <v>33</v>
       </c>
-      <c r="I395" s="49">
+      <c r="I397" s="49">
         <v>36</v>
       </c>
-      <c r="J395" s="49" t="s">
+      <c r="J397" s="49" t="s">
         <v>24</v>
       </c>
-      <c r="K395" s="16" t="s">
+      <c r="K397" s="16" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="396" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A396" s="1" t="s">
+    <row r="398" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A398" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="B396" s="17"/>
-[...2 lines deleted...]
-      <c r="E396" s="17">
+      <c r="B398" s="17"/>
+      <c r="C398" s="17"/>
+      <c r="D398" s="17"/>
+      <c r="E398" s="17">
         <v>0.15108149167792784</v>
       </c>
-      <c r="F396" s="17">
+      <c r="F398" s="17">
         <v>0.17458031146139624</v>
       </c>
-      <c r="G396" s="18">
+      <c r="G398" s="18">
         <v>0.28233848969276498</v>
       </c>
-      <c r="H396" s="18">
+      <c r="H398" s="18">
         <v>0.32104932591326701</v>
       </c>
-      <c r="I396" s="17">
+      <c r="I398" s="17">
         <v>0.29976898921250894</v>
       </c>
-      <c r="J396" s="17" t="s">
+      <c r="J398" s="17" t="s">
         <v>24</v>
       </c>
-      <c r="K396" s="115" t="s">
+      <c r="K398" s="116" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="397" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A397" s="54" t="s">
+    <row r="399" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A399" s="54" t="s">
         <v>186</v>
       </c>
-      <c r="C397" s="54"/>
-[...7 lines deleted...]
-      <c r="A399" s="4" t="s">
+      <c r="C399" s="54"/>
+    </row>
+    <row r="400" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A400" s="4" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="401" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A401" s="4" t="s">
         <v>102</v>
       </c>
     </row>
-    <row r="400" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A400" s="4" t="s">
+    <row r="402" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A402" s="4" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="401" spans="1:11" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A401" s="128" t="s">
+    <row r="403" spans="1:11" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A403" s="133" t="s">
         <v>93</v>
       </c>
-      <c r="B401" s="128"/>
-[...55 lines deleted...]
-      </c>
+      <c r="B403" s="133"/>
+      <c r="C403" s="133"/>
+      <c r="D403" s="133"/>
+      <c r="E403" s="133"/>
+      <c r="F403" s="133"/>
+      <c r="G403" s="133"/>
+      <c r="H403" s="133"/>
+      <c r="I403" s="133"/>
+      <c r="J403" s="133"/>
+      <c r="K403" s="133"/>
+    </row>
+    <row r="404" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A404" s="121"/>
+      <c r="B404" s="121"/>
+      <c r="C404" s="121"/>
+      <c r="D404" s="121"/>
+      <c r="E404" s="121"/>
+      <c r="F404" s="121"/>
+      <c r="G404" s="121"/>
+      <c r="H404" s="121"/>
+      <c r="I404" s="7"/>
+      <c r="J404" s="7"/>
+      <c r="K404" s="7"/>
+    </row>
+    <row r="405" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A405" s="120"/>
+      <c r="B405" s="120"/>
+      <c r="C405" s="120"/>
+      <c r="D405" s="120"/>
+      <c r="E405" s="120"/>
+      <c r="F405" s="120"/>
+      <c r="G405" s="120"/>
+      <c r="H405" s="120"/>
+      <c r="I405" s="120"/>
+      <c r="J405" s="120"/>
+      <c r="K405" s="120"/>
+    </row>
+    <row r="406" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
       <c r="I406" s="84"/>
       <c r="J406" s="84"/>
       <c r="K406" s="84"/>
     </row>
-    <row r="407" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>96</v>
+    <row r="407" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A407" s="118" t="s">
+        <v>44</v>
+      </c>
+      <c r="B407" s="118">
+        <v>46204</v>
       </c>
       <c r="I407" s="84"/>
       <c r="J407" s="84"/>
       <c r="K407" s="84"/>
     </row>
-    <row r="408" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A408" s="90"/>
+    <row r="408" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A408" s="91" t="s">
+        <v>95</v>
+      </c>
+      <c r="I408" s="84"/>
+      <c r="J408" s="84"/>
+      <c r="K408" s="84"/>
+    </row>
+    <row r="409" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A409" s="117" t="s">
+        <v>96</v>
+      </c>
+      <c r="I409" s="84"/>
+      <c r="J409" s="84"/>
+      <c r="K409" s="84"/>
+    </row>
+    <row r="410" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A410" s="90"/>
     </row>
   </sheetData>
   <mergeCells count="45">
-    <mergeCell ref="A401:K401"/>
+    <mergeCell ref="A403:K403"/>
     <mergeCell ref="A264:K264"/>
     <mergeCell ref="C270:C273"/>
     <mergeCell ref="A372:K372"/>
     <mergeCell ref="A353:K353"/>
     <mergeCell ref="A357:E358"/>
     <mergeCell ref="A359:E360"/>
     <mergeCell ref="A333:E334"/>
     <mergeCell ref="A335:E336"/>
     <mergeCell ref="A352:K352"/>
     <mergeCell ref="D305:D309"/>
     <mergeCell ref="A329:K329"/>
     <mergeCell ref="A283:K283"/>
     <mergeCell ref="A284:K284"/>
     <mergeCell ref="D290:D294"/>
     <mergeCell ref="A21:C22"/>
     <mergeCell ref="A23:C24"/>
     <mergeCell ref="A29:D30"/>
     <mergeCell ref="E29:F29"/>
     <mergeCell ref="E30:F30"/>
     <mergeCell ref="A31:D32"/>
     <mergeCell ref="E31:F31"/>
     <mergeCell ref="E32:F32"/>
     <mergeCell ref="A37:D37"/>
     <mergeCell ref="A38:D38"/>
     <mergeCell ref="A39:D39"/>
     <mergeCell ref="A40:D40"/>
     <mergeCell ref="A46:C48"/>
     <mergeCell ref="A50:K50"/>
     <mergeCell ref="H56:I56"/>
     <mergeCell ref="J56:K56"/>
     <mergeCell ref="A52:K52"/>
     <mergeCell ref="G49:K49"/>
     <mergeCell ref="C274:C275"/>
     <mergeCell ref="A281:K281"/>
     <mergeCell ref="A282:K282"/>
     <mergeCell ref="F64:K64"/>
     <mergeCell ref="F77:K77"/>
     <mergeCell ref="A263:K263"/>
     <mergeCell ref="H68:I68"/>
     <mergeCell ref="C250:C253"/>
     <mergeCell ref="C254:C255"/>
     <mergeCell ref="A261:K261"/>
     <mergeCell ref="A262:K262"/>
     <mergeCell ref="J68:K68"/>
   </mergeCells>
-  <conditionalFormatting sqref="B392:F392 I392:J392 B395:F395 I395:J395">
-    <cfRule type="cellIs" dxfId="31" priority="11" operator="lessThan">
+  <conditionalFormatting sqref="B394:F394 I394:J394 B397:F397 I397:J397">
+    <cfRule type="cellIs" dxfId="39" priority="11" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="E376:K376 E377:I377 E378:K379 E380:I381 J381:K381 E382:K382">
-    <cfRule type="cellIs" dxfId="30" priority="36" operator="lessThan">
+  <conditionalFormatting sqref="B376:H376 B377:F377 B378:H379 B380:F381 G381:H381 B382:H382">
+    <cfRule type="cellIs" dxfId="38" priority="36" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="E366:K368">
-    <cfRule type="cellIs" dxfId="29" priority="39" stopIfTrue="1" operator="lessThan">
+  <conditionalFormatting sqref="B8:K10">
+    <cfRule type="cellIs" dxfId="37" priority="65" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="E376:K382">
-    <cfRule type="cellIs" dxfId="28" priority="28" operator="lessThan">
+  <conditionalFormatting sqref="B366:K368">
+    <cfRule type="cellIs" dxfId="36" priority="39" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="E378:K378 E381:K381">
-    <cfRule type="cellIs" dxfId="27" priority="38" operator="lessThan">
+  <conditionalFormatting sqref="B376:K382">
+    <cfRule type="cellIs" dxfId="35" priority="28" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B378:K378 B381:K381">
+    <cfRule type="cellIs" dxfId="34" priority="38" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B393:K393 B396:K396">
-    <cfRule type="cellIs" dxfId="26" priority="12" operator="lessThan">
+  <conditionalFormatting sqref="B395:K395 B398:K398">
+    <cfRule type="cellIs" dxfId="33" priority="12" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B8:K10">
-[...3 lines deleted...]
-  </conditionalFormatting>
   <conditionalFormatting sqref="D250:K255 D270:K275">
-    <cfRule type="cellIs" dxfId="24" priority="64" operator="lessThan">
+    <cfRule type="cellIs" dxfId="32" priority="64" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E46:E48">
-    <cfRule type="cellIs" dxfId="23" priority="63" operator="lessThan">
+    <cfRule type="cellIs" dxfId="31" priority="63" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E22:K22 E24:K24">
-    <cfRule type="cellIs" dxfId="22" priority="59" operator="lessThan">
+    <cfRule type="cellIs" dxfId="30" priority="59" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E320:K322">
-    <cfRule type="cellIs" dxfId="21" priority="44" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="29" priority="44" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E344:K346">
-    <cfRule type="cellIs" dxfId="20" priority="42" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="28" priority="42" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F37:K40">
-    <cfRule type="cellIs" dxfId="19" priority="66" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="27" priority="66" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="J376:K376 J379:K379">
-    <cfRule type="cellIs" dxfId="18" priority="37" stopIfTrue="1" operator="lessThan">
+  <conditionalFormatting sqref="G376:H376 G379:H379 I377:J377 I380:J380">
+    <cfRule type="cellIs" dxfId="26" priority="37" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="G391:H391">
-    <cfRule type="cellIs" dxfId="17" priority="16" stopIfTrue="1" operator="lessThan">
+  <conditionalFormatting sqref="G393:H393">
+    <cfRule type="cellIs" dxfId="25" priority="16" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="G394:H394">
-    <cfRule type="cellIs" dxfId="16" priority="14" stopIfTrue="1" operator="lessThan">
+  <conditionalFormatting sqref="G396:H396">
+    <cfRule type="cellIs" dxfId="24" priority="14" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G30:K30 G32:K32">
-    <cfRule type="cellIs" dxfId="15" priority="52" operator="lessThan">
+    <cfRule type="cellIs" dxfId="23" priority="52" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G47:K47">
-    <cfRule type="cellIs" dxfId="14" priority="58" operator="lessThan">
+    <cfRule type="cellIs" dxfId="22" priority="58" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G334:K334 G336:K336">
-    <cfRule type="cellIs" dxfId="13" priority="43" operator="lessThan">
+    <cfRule type="cellIs" dxfId="21" priority="43" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G358:K358 G360:K360">
-    <cfRule type="cellIs" dxfId="12" priority="41" operator="lessThan">
+    <cfRule type="cellIs" dxfId="20" priority="41" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
+  <conditionalFormatting sqref="I377:J378">
+    <cfRule type="cellIs" dxfId="19" priority="35" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="I380:J382">
+    <cfRule type="cellIs" dxfId="18" priority="31" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="I375:K375">
+    <cfRule type="cellIs" dxfId="17" priority="27" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="J82:K99">
+    <cfRule type="cellIs" dxfId="16" priority="61" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
   <conditionalFormatting sqref="J108:K125">
-    <cfRule type="cellIs" dxfId="11" priority="51" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="15" priority="51" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="J132:K149">
+    <cfRule type="cellIs" dxfId="14" priority="50" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="J158:K175">
+    <cfRule type="cellIs" dxfId="13" priority="49" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="J183:K192">
+    <cfRule type="cellIs" dxfId="12" priority="4" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="J201:K210">
+    <cfRule type="cellIs" dxfId="11" priority="3" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="J217:K226">
+    <cfRule type="cellIs" dxfId="10" priority="2" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="J233:K242">
+    <cfRule type="cellIs" dxfId="9" priority="1" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J290:K294">
-    <cfRule type="cellIs" dxfId="10" priority="62" operator="lessThan">
+    <cfRule type="cellIs" dxfId="8" priority="62" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J305:K309">
-    <cfRule type="cellIs" dxfId="9" priority="45" operator="lessThan">
+    <cfRule type="cellIs" dxfId="7" priority="45" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="J82:K99">
-    <cfRule type="cellIs" dxfId="8" priority="61" stopIfTrue="1" operator="lessThan">
+  <conditionalFormatting sqref="K376">
+    <cfRule type="cellIs" dxfId="6" priority="34" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="5" priority="32" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="J132:K149">
-    <cfRule type="cellIs" dxfId="7" priority="50" stopIfTrue="1" operator="lessThan">
+  <conditionalFormatting sqref="K378:K379">
+    <cfRule type="cellIs" dxfId="4" priority="30" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="J158:K175">
-    <cfRule type="cellIs" dxfId="6" priority="49" stopIfTrue="1" operator="lessThan">
+  <conditionalFormatting sqref="K379">
+    <cfRule type="cellIs" dxfId="3" priority="33" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="J183:K192">
-    <cfRule type="cellIs" dxfId="5" priority="4" stopIfTrue="1" operator="lessThan">
+  <conditionalFormatting sqref="K381:K382">
+    <cfRule type="cellIs" dxfId="2" priority="29" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="J201:K210">
-[...14 lines deleted...]
-  <conditionalFormatting sqref="K391:K392">
+  <conditionalFormatting sqref="K393:K394">
     <cfRule type="cellIs" dxfId="1" priority="15" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="K394:K395">
+  <conditionalFormatting sqref="K396:K397">
     <cfRule type="cellIs" dxfId="0" priority="13" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
-    <hyperlink ref="A407" r:id="rId1" display="www.portugalglobal.pt" xr:uid="{538770B5-0E55-4778-B211-E792D62C253A}"/>
+    <hyperlink ref="A409" r:id="rId1" display="www.portugalglobal.pt" xr:uid="{538770B5-0E55-4778-B211-E792D62C253A}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0.19685039370078741" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="4" manualBreakCount="4">
     <brk id="103" max="16383" man="1"/>
     <brk id="153" max="16383" man="1"/>
     <brk id="197" max="16383" man="1"/>
     <brk id="285" max="16383" man="1"/>
   </rowBreaks>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>