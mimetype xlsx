--- v0 (2026-05-23)
+++ v1 (2026-09-23)
@@ -6,156 +6,116 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/richData/richValueRel.xml" ContentType="application/vnd.ms-excel.richvaluerel+xml"/>
   <Override PartName="/xl/richData/rdrichvalue.xml" ContentType="application/vnd.ms-excel.rdrichvalue+xml"/>
   <Override PartName="/xl/richData/rdrichvaluestructure.xml" ContentType="application/vnd.ms-excel.rdrichvaluestructure+xml"/>
   <Override PartName="/xl/richData/rdRichValueTypes.xml" ContentType="application/vnd.ms-excel.rdrichvaluetypes+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\DBITD\_Conhecimento\Direção de Informação\Estatística\Mercados Externos\Colômbia\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{934D90D1-A887-4C58-9E4B-2CBAA4251877}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DDCBB910-4E5D-4F25-86C3-44C7B8463A60}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13020" tabRatio="932" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Colômbia" sheetId="75" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Colômbia!$A$1:$K$409</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Colômbia!$2:$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
   <connection id="1" xr16:uid="{00000000-0015-0000-FFFF-FFFF00000000}" keepAlive="1" name="Connection" type="5" refreshedVersion="8" saveData="1">
-    <dbPr connection="Provider=MSOLAP.8;Cache Authentication=False;Persist Security Info=True;User ID=jsantos;Initial Catalog=ComercioExterno;Data Source=sicorp44;Impersonation Level=Impersonate;Location=sicorp41;Mode=ReadWrite;Protection Level=Pkt Privacy;Auto Synch Period=20000;Default Isolation Mode=0;Default MDX Visual Mode=0;MDX Compatibility=1;MDX Unique Name Style=0;Non Empty Threshold=0;SQLQueryMode=Calculated;Safety Options=2;Secured Cell Value=0;SQL Compatibility=0;Compression Level=0;Real Time Olap=False;MDX Missing Member Mode=Error;Packet Size=4096;Update Isolation Level=2" command="ComercioExternoSegredo" commandType="1"/>
-[...39 lines deleted...]
-    <dbPr connection="Provider=MSOLAP.3;Cache Authentication=False;Persist Security Info=True;User ID=&quot;&quot;;Initial Catalog=ComercioExternoConf;Data Source=sicorp44;Impersonation Level=Impersonate;Location=sicorp41;Mode=ReadWrite;Protection Level=Pkt Privacy;Auto Synch Period=20000;Default Isolation Mode=0;Default MDX Visual Mode=0;MDX Compatibility=1;MDX Unique Name Style=0;Non Empty Threshold=0;SQLQueryMode=Calculated;Safety Options=2;Secured Cell Value=0;SQL Compatibility=0;Compression Level=0;Real Time Olap=False;MDX Missing Member Mode=Error;Packet Size=4096" command="ComercioExternoSegredo" commandType="1"/>
+    <dbPr connection="Provider=MSOLAP.8;Cache Authentication=False;Persist Security Info=True;User ID=jsantos;Initial Catalog=ComercioExterno;Data Source=sicorp44;Impersonation Level=Impersonate;Location=sicorp44;Mode=ReadWrite;Protection Level=Pkt Privacy;Auto Synch Period=20000;Default Isolation Mode=0;Default MDX Visual Mode=0;MDX Compatibility=1;MDX Unique Name Style=0;Non Empty Threshold=0;SQLQueryMode=Calculated;Safety Options=2;Secured Cell Value=0;SQL Compatibility=0;Compression Level=0;Real Time Olap=False;MDX Missing Member Mode=Error;Packet Size=4096;Update Isolation Level=2" command="ComercioExternoSegredo" commandType="1"/>
     <olapPr rowDrillCount="1000" serverFill="0" serverNumberFormat="0" serverFont="0" serverFontColor="0"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xlrd="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata">
   <metadataTypes count="1">
     <metadataType name="XLRICHVALUE" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1"/>
   </metadataTypes>
   <futureMetadata name="XLRICHVALUE" count="1">
     <bk>
       <extLst>
         <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
           <xlrd:rvb i="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <valueMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </valueMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="514" uniqueCount="183">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="516" uniqueCount="188">
   <si>
     <t>Notas:</t>
   </si>
   <si>
     <t>Fonte: INE - Instituto Nacional de Estatística</t>
   </si>
   <si>
     <t>tvh %</t>
   </si>
   <si>
     <t>Unidades: pp - pontos percentuais; tvh % - taxa de variação homóloga em percentagem</t>
   </si>
   <si>
     <t>pp</t>
   </si>
   <si>
     <t>Pastas celulósicas e papel</t>
   </si>
   <si>
     <t>Matérias têxteis</t>
   </si>
   <si>
     <t>Vestuário</t>
   </si>
   <si>
@@ -451,66 +411,78 @@
     <r>
       <t>Importações</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="9"/>
         <color rgb="FF002060"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t>a</t>
     </r>
   </si>
   <si>
     <t>tvma % - taxa de variação média anual (composta) em percentagem</t>
   </si>
   <si>
     <t>tvh % - taxa de variação homóloga em percentagem; tvma % - taxa de variação média anual (composta) em percentagem</t>
   </si>
   <si>
     <t>2024 dez</t>
   </si>
   <si>
-    <t>2020 a 2024: resultados definitivos</t>
-[...1 lines deleted...]
-  <si>
     <t>Fonte: DGE - Direção Geral da Economia (Ministério da Economia e da Coesão Territorial) a partir de dados de base do INE</t>
   </si>
   <si>
     <t>2025 dez</t>
   </si>
   <si>
-    <t>2021 a 2024: resultados definitivos; 2025 e 2026: resultados preliminares</t>
-[...5 lines deleted...]
-    <t>2026 jan/mar</t>
+    <t>2021 a 2025: resultados definitivos; 2026: resultados preliminares</t>
+  </si>
+  <si>
+    <t>2025 jan/jun</t>
+  </si>
+  <si>
+    <t>2026 jan/jun</t>
+  </si>
+  <si>
+    <t>2025 jun</t>
+  </si>
+  <si>
+    <t>2026 jun</t>
+  </si>
+  <si>
+    <t>2021 a 2025: resultados definitivos</t>
+  </si>
+  <si>
+    <t>2025 jan/jul</t>
+  </si>
+  <si>
+    <t>2026 jan/jul</t>
   </si>
   <si>
     <t>PORTUGAL - RELACIONAMENTO ECONÓMICO COM A COLÔMBIA</t>
   </si>
   <si>
     <t>Balança Comercial de Bens de Portugal com a Colômbia</t>
   </si>
   <si>
     <t>tvh % 25/24</t>
   </si>
   <si>
     <t>tvma % 25/21</t>
   </si>
   <si>
     <t>tvh % 26/25</t>
   </si>
   <si>
     <t>Posição e Quota da Colômbia no Comércio Internacional Português de Bens</t>
   </si>
   <si>
     <t>Colômbia como cliente de Portugal</t>
   </si>
   <si>
     <t>Colômbia como fornecedor de Portugal</t>
   </si>
@@ -526,63 +498,57 @@
   <si>
     <t>Portugal como fornecedor da Colômbia</t>
   </si>
   <si>
     <t>% Import. Colômbia</t>
   </si>
   <si>
     <t>Fonte: ITC - International Trade Centre</t>
   </si>
   <si>
     <t>Contributo da Colômbia para o Crescimento do Comércio Internacional Português de Bens</t>
   </si>
   <si>
     <t>Colômbia - contribuição p/ o cresc. das exportações globais de Portugal</t>
   </si>
   <si>
     <t>Colômbia - contribuição p/ o cresc. das importações globais de Portugal</t>
   </si>
   <si>
     <t>Empresas exportadoras de bens para a Colômbia</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>Empresas Portuguesas Exportadoras de Bens para a Colômbia por Escalão de Exportação Individual em Valor em 2024</t>
+    <t>Empresas Portuguesas Exportadoras de Bens para a Colômbia por Escalão de Exportação Individual em Valor em 2025</t>
   </si>
   <si>
     <t>M€</t>
   </si>
   <si>
-    <t>Empresas Portuguesas Exportadoras de Bens para a Colômbia por Nível de Exposição ao Mercado em 2024</t>
-[...5 lines deleted...]
-    <t>Conf = Confidencial (&lt;3 empresas em pelo menos um dos níveis)</t>
+    <t>Empresas Portuguesas Exportadoras de Bens para a Colômbia por Nível de Exposição ao Mercado em 2025</t>
   </si>
   <si>
     <t>Exportações de Portugal para a Colômbia por Grupos de Produtos</t>
   </si>
   <si>
     <t>% Tot 21</t>
   </si>
   <si>
     <t>% Tot 24</t>
   </si>
   <si>
     <t>% Tot 25</t>
   </si>
   <si>
     <t>vh M€ 25/24</t>
   </si>
   <si>
     <t>Ind</t>
   </si>
   <si>
     <t>&gt;1000%</t>
   </si>
   <si>
     <t>Importações de Portugal Provenientes da Colômbia por Grupos de Produtos</t>
   </si>
@@ -640,116 +606,120 @@
   <si>
     <t>1211 Plantas, partes de plantas, sementes e frutos, das espécies utilizadas principalmente em...</t>
   </si>
   <si>
     <t>3904 Polímeros de cloreto de vinilo ou de outras olefinas halogenadas, em formas primárias</t>
   </si>
   <si>
     <t>1511 Óleo de palma e suas frações, mesmo refinados, mas não químicamente modificados</t>
   </si>
   <si>
     <t>1515 Gorduras e óleos vegetais (incluído o óleo de jojoba) ou de origem microbiana e suas frações,...</t>
   </si>
   <si>
     <t>8417 Fornos industriais ou de laboratório, incluídos os incineradores, não elétricos (exceto fornos...</t>
   </si>
   <si>
     <t>2008 Frutas e outras partes comestíveis de plantas, preparadas ou conservadas de outro modo, com ou...</t>
   </si>
   <si>
     <t>1701 Açúcares de cana ou de beterraba e sacarose quimicamente pura, no estado sólido</t>
   </si>
   <si>
     <t>5402 Fios de filamentos sintéticos, incluídos os monofilamentos sintéticos com &lt; 67 decitex (exceto...</t>
   </si>
   <si>
+    <t>9003 Armações para óculos e artigos semelhantes, e suas partes, não especificadas nem compreendidas...</t>
+  </si>
+  <si>
+    <t>9506 Artigos e equipamentos para cultura física, ginástica, atletismo e outros desportos, incluídos o...</t>
+  </si>
+  <si>
+    <t>6204 Fatos de saia-casaco (tailleurs), conjuntos, casacos (blazers), vestidos, saias, saias-calças,...</t>
+  </si>
+  <si>
     <t>8480 Caixas de fundição; placas de fundo para moldes; modelos para moldes; moldes para metais (exceto...</t>
   </si>
   <si>
     <t>2007 Doces, geleias, "marmelades", purés e pastas de frutas, obtidos por cozimento, com ou sem adição...</t>
   </si>
   <si>
-    <t>7013 Objetos de vidro para serviço de mesa, cozinha, toucador, escritório, ornamentação de interiores...</t>
+    <t>3921 Chapas, folhas, películas, tiras e lâminas, de plástico, reforçadas, estratificadas, associadas...</t>
   </si>
   <si>
     <t>Exportação de Produtos Industriais Transformados para a Colômbia por Graus de Intensidade Tecnológica</t>
   </si>
   <si>
     <t>Importação de Produtos Industriais Transformados da Colômbia por Graus de Intensidade Tecnológica</t>
   </si>
   <si>
     <t>Exportação de Bens para a Colômbia por Meios de Transporte</t>
   </si>
   <si>
     <t>Importação de Bens da Colômbia por Meios de Transporte</t>
   </si>
   <si>
     <t>Balança Comercial de Serviços de Portugal com a Colômbia</t>
   </si>
   <si>
     <t>Posição e Quota da Colômbia no Comércio Internacional Português de Serviços</t>
   </si>
   <si>
     <t>Balança Comercial de Bens e Serviços de Portugal com a Colômbia</t>
   </si>
   <si>
     <t>Posição e Quota da Colômbia no Comércio Internacional Português de Bens e Serviços</t>
   </si>
   <si>
     <t>média anual M€ 25/21</t>
   </si>
   <si>
     <t>Fluxos de Investimento Direto entre Portugal e a Colômbia - Princípio Direcional</t>
   </si>
   <si>
     <t>Posição (stock) de Investimento Direto entre Portugal e a Colômbia - Princípio Direcional</t>
   </si>
   <si>
     <t>Balança Comercial de Serviços de Turismo de Portugal com a Colômbia</t>
   </si>
   <si>
     <t>Fonte: Banco de Portugal; Unidade: Milhões de euros</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0%"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
-  <fonts count="26" x14ac:knownFonts="1">
+  <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
-    </font>
-[...3 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color indexed="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color rgb="FF005629"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF005629"/>
       <name val="Aptos"/>
       <family val="2"/>
@@ -1006,488 +976,526 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="hair">
         <color rgb="FF005629"/>
       </top>
       <bottom style="hair">
         <color rgb="FF005629"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FF005629"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="142">
+  <cellXfs count="143">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="14" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="7" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="7" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="5" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="5" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="8" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="7" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="5" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="center"/>
-[...391 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
-  <dxfs count="32">
+  <dxfs count="40">
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
@@ -1520,50 +1528,55 @@
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <numFmt numFmtId="2" formatCode="0.00"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="2" formatCode="0.00"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="2" formatCode="0.00"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="2" formatCode="0.00"/>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
@@ -2075,902 +2088,903 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.portugalglobal.pt/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C3250995-AF3B-4024-B239-B6B14584E211}">
   <sheetPr codeName="Sheet20">
     <tabColor rgb="FF0070C0"/>
   </sheetPr>
   <dimension ref="A2:K410"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A405" sqref="A405"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13.85546875" style="4" customWidth="1"/>
-    <col min="2" max="11" width="8.7109375" style="4" customWidth="1"/>
+    <col min="2" max="2" width="9" style="4" bestFit="1" customWidth="1"/>
+    <col min="3" max="11" width="8.7109375" style="4" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="6"/>
     </row>
     <row r="3" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="92" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="7" t="e" vm="1">
         <v>#VALUE!</v>
       </c>
     </row>
     <row r="4" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="6"/>
     </row>
     <row r="5" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="6"/>
     </row>
     <row r="6" spans="1:11" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A6" s="2" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="B6" s="8"/>
       <c r="C6" s="8"/>
       <c r="D6" s="8"/>
       <c r="E6" s="8"/>
       <c r="F6" s="8"/>
       <c r="G6" s="8"/>
       <c r="H6" s="8"/>
       <c r="I6" s="8"/>
       <c r="J6" s="8"/>
       <c r="K6" s="9"/>
     </row>
     <row r="7" spans="1:11" s="14" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="11">
         <v>0</v>
       </c>
       <c r="B7" s="12">
         <v>2021</v>
       </c>
       <c r="C7" s="12">
         <v>2022</v>
       </c>
       <c r="D7" s="12">
         <v>2023</v>
       </c>
       <c r="E7" s="12">
         <v>2024</v>
       </c>
       <c r="F7" s="12">
         <v>2025</v>
       </c>
       <c r="G7" s="13" t="s">
+        <v>116</v>
+      </c>
+      <c r="H7" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="I7" s="13" t="s">
         <v>112</v>
       </c>
-      <c r="H7" s="13" t="s">
+      <c r="J7" s="13" t="s">
         <v>113</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K7" s="13" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="16">
         <v>61.948466999999994</v>
       </c>
       <c r="C8" s="16">
         <v>65.527550000000005</v>
       </c>
       <c r="D8" s="16">
         <v>67.022744000000003</v>
       </c>
       <c r="E8" s="16">
         <v>66.854276999999996</v>
       </c>
       <c r="F8" s="16">
-        <v>72.117486999999997</v>
+        <v>72.114399000000006</v>
       </c>
       <c r="G8" s="16">
-        <v>7.8726601141763917</v>
+        <v>7.8680411127623291</v>
       </c>
       <c r="H8" s="16">
-        <v>3.872959454575553</v>
+        <v>3.8718475021811249</v>
       </c>
       <c r="I8" s="16">
-        <v>15.729752000000001</v>
+        <v>38.515097999999995</v>
       </c>
       <c r="J8" s="16">
-        <v>20.373111000000002</v>
+        <v>69.178893000000002</v>
       </c>
       <c r="K8" s="16">
-        <v>29.519594460230525</v>
+        <v>79.614999291966001</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="16">
         <v>23.313558</v>
       </c>
       <c r="C9" s="16">
         <v>44.137724999999996</v>
       </c>
       <c r="D9" s="16">
         <v>45.22204</v>
       </c>
       <c r="E9" s="16">
         <v>55.556182999999997</v>
       </c>
       <c r="F9" s="16">
-        <v>72.211767000000009</v>
+        <v>72.211551999999998</v>
       </c>
       <c r="G9" s="16">
-        <v>29.979712609125812</v>
+        <v>29.97932561349652</v>
       </c>
       <c r="H9" s="16">
-        <v>32.663012022089234</v>
+        <v>32.66291327578854</v>
       </c>
       <c r="I9" s="16">
-        <v>17.682706999999997</v>
+        <v>41.792504999999998</v>
       </c>
       <c r="J9" s="16">
-        <v>17.633528999999999</v>
+        <v>39.347777000000001</v>
       </c>
       <c r="K9" s="16">
-        <v>-0.27811352639614362</v>
+        <v>-5.8496804630399586</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="16">
         <v>38.634908999999993</v>
       </c>
       <c r="C10" s="16">
         <v>21.389825000000009</v>
       </c>
       <c r="D10" s="16">
         <v>21.800704000000003</v>
       </c>
       <c r="E10" s="16">
         <v>11.298093999999999</v>
       </c>
       <c r="F10" s="16">
-        <v>-9.428000000001191E-2</v>
+        <v>-9.7152999999991607E-2</v>
       </c>
       <c r="G10" s="16" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="16" t="s">
         <v>24</v>
       </c>
       <c r="I10" s="16">
-        <v>-1.9529549999999958</v>
+        <v>-3.2774070000000037</v>
       </c>
       <c r="J10" s="16">
-        <v>2.7395820000000022</v>
+        <v>29.831116000000002</v>
       </c>
       <c r="K10" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="17">
         <v>265.71863033518946</v>
       </c>
       <c r="C11" s="17">
         <v>148.46154848261892</v>
       </c>
       <c r="D11" s="17">
         <v>148.20813921707204</v>
       </c>
       <c r="E11" s="17">
         <v>120.33633952138145</v>
       </c>
       <c r="F11" s="17">
-        <v>99.869439561006715</v>
+        <v>99.865460584478242</v>
       </c>
       <c r="G11" s="18" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="18" t="s">
         <v>24</v>
       </c>
       <c r="I11" s="17">
-        <v>88.955565457257208</v>
+        <v>92.157907261122531</v>
       </c>
       <c r="J11" s="17">
-        <v>115.53620945642815</v>
+        <v>175.81398054583872</v>
       </c>
       <c r="K11" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="4" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="20" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="4" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="21"/>
     </row>
     <row r="19" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="B19" s="22"/>
       <c r="C19" s="22"/>
       <c r="D19" s="22"/>
     </row>
     <row r="20" spans="1:11" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="23">
         <v>0</v>
       </c>
       <c r="B20" s="23">
         <v>0</v>
       </c>
       <c r="C20" s="23">
         <v>0</v>
       </c>
       <c r="D20" s="24">
         <v>0</v>
       </c>
       <c r="E20" s="12">
         <v>2021</v>
       </c>
       <c r="F20" s="12">
         <v>2022</v>
       </c>
       <c r="G20" s="12">
         <v>2023</v>
       </c>
       <c r="H20" s="12">
         <v>2024</v>
       </c>
       <c r="I20" s="12">
         <v>2025</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="K20" s="13" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="132" t="s">
-[...5 lines deleted...]
-      <c r="C21" s="132">
+      <c r="A21" s="133" t="s">
+        <v>120</v>
+      </c>
+      <c r="B21" s="133">
+        <v>0</v>
+      </c>
+      <c r="C21" s="133">
         <v>0</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="27">
         <v>55</v>
       </c>
       <c r="F21" s="27">
         <v>60</v>
       </c>
       <c r="G21" s="27">
         <v>57</v>
       </c>
       <c r="H21" s="27">
         <v>58</v>
       </c>
       <c r="I21" s="27">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="J21" s="27">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="K21" s="27">
-        <v>55</v>
+        <v>48</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="132">
-[...5 lines deleted...]
-      <c r="C22" s="132">
+      <c r="A22" s="133">
+        <v>0</v>
+      </c>
+      <c r="B22" s="133">
+        <v>0</v>
+      </c>
+      <c r="C22" s="133">
         <v>0</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E22" s="28">
         <v>9.7374886826691306E-2</v>
       </c>
       <c r="F22" s="28">
         <v>8.3578139439371493E-2</v>
       </c>
       <c r="G22" s="28">
         <v>8.6659689859486355E-2</v>
       </c>
       <c r="H22" s="28">
         <v>8.4738220082387822E-2</v>
       </c>
       <c r="I22" s="28">
-        <v>9.0861252409983509E-2</v>
+        <v>9.1321554515708642E-2</v>
       </c>
       <c r="J22" s="28">
-        <v>7.4596022432833878E-2</v>
+        <v>8.0915247354902117E-2</v>
       </c>
       <c r="K22" s="28">
-        <v>0.10333776558665432</v>
+        <v>0.14175340501826975</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="133" t="s">
-[...5 lines deleted...]
-      <c r="C23" s="133">
+      <c r="A23" s="134" t="s">
+        <v>121</v>
+      </c>
+      <c r="B23" s="134">
+        <v>0</v>
+      </c>
+      <c r="C23" s="134">
         <v>0</v>
       </c>
       <c r="D23" s="29" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="30">
         <v>80</v>
       </c>
       <c r="F23" s="30">
         <v>71</v>
       </c>
       <c r="G23" s="30">
         <v>70</v>
       </c>
       <c r="H23" s="30">
         <v>66</v>
       </c>
       <c r="I23" s="30">
         <v>62</v>
       </c>
       <c r="J23" s="30">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="K23" s="30">
-        <v>59</v>
+        <v>65</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="134">
-[...5 lines deleted...]
-      <c r="C24" s="134">
+      <c r="A24" s="135">
+        <v>0</v>
+      </c>
+      <c r="B24" s="135">
+        <v>0</v>
+      </c>
+      <c r="C24" s="135">
         <v>0</v>
       </c>
       <c r="D24" s="31" t="s">
         <v>30</v>
       </c>
       <c r="E24" s="32">
         <v>2.8039398125995131E-2</v>
       </c>
       <c r="F24" s="32">
         <v>4.0285775826231413E-2</v>
       </c>
       <c r="G24" s="32">
         <v>4.3007821271852036E-2</v>
       </c>
       <c r="H24" s="32">
         <v>5.1803800686707133E-2</v>
       </c>
       <c r="I24" s="32">
-        <v>6.4708452143771869E-2</v>
+        <v>6.4432558456886252E-2</v>
       </c>
       <c r="J24" s="32">
-        <v>6.4577378829425505E-2</v>
+        <v>6.2876748138554803E-2</v>
       </c>
       <c r="K24" s="32">
-        <v>6.2680497744579261E-2</v>
+        <v>5.6089904258576892E-2</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B25" s="33"/>
       <c r="C25" s="34"/>
     </row>
     <row r="26" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="35"/>
       <c r="B26" s="36"/>
       <c r="C26" s="36"/>
       <c r="D26" s="36"/>
       <c r="E26" s="36"/>
       <c r="F26" s="36"/>
       <c r="G26" s="36"/>
       <c r="H26" s="36"/>
       <c r="I26" s="36"/>
       <c r="J26" s="36"/>
     </row>
     <row r="27" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="2" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="B27" s="37"/>
       <c r="C27" s="38"/>
       <c r="D27" s="37"/>
       <c r="E27" s="37"/>
       <c r="F27" s="37"/>
       <c r="G27" s="37"/>
       <c r="H27" s="37"/>
       <c r="I27" s="37"/>
       <c r="J27" s="37"/>
       <c r="K27" s="37"/>
     </row>
     <row r="28" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="23">
         <v>0</v>
       </c>
       <c r="B28" s="23">
         <v>0</v>
       </c>
       <c r="C28" s="23">
         <v>0</v>
       </c>
       <c r="D28" s="24">
         <v>0</v>
       </c>
       <c r="E28" s="12">
         <v>0</v>
       </c>
       <c r="F28" s="12">
         <v>0</v>
       </c>
       <c r="G28" s="12">
         <v>2021</v>
       </c>
       <c r="H28" s="12">
         <v>2022</v>
       </c>
       <c r="I28" s="12">
         <v>2023</v>
       </c>
       <c r="J28" s="13">
         <v>2024</v>
       </c>
       <c r="K28" s="13">
         <v>2025</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="132" t="s">
-[...11 lines deleted...]
-      <c r="E29" s="126" t="s">
+      <c r="A29" s="133" t="s">
+        <v>123</v>
+      </c>
+      <c r="B29" s="133">
+        <v>0</v>
+      </c>
+      <c r="C29" s="133">
+        <v>0</v>
+      </c>
+      <c r="D29" s="133">
+        <v>0</v>
+      </c>
+      <c r="E29" s="127" t="s">
         <v>21</v>
       </c>
-      <c r="F29" s="126">
+      <c r="F29" s="127">
         <v>0</v>
       </c>
       <c r="G29" s="27">
         <v>73</v>
       </c>
       <c r="H29" s="27">
         <v>71</v>
       </c>
       <c r="I29" s="27">
         <v>69</v>
       </c>
       <c r="J29" s="27">
         <v>58</v>
       </c>
       <c r="K29" s="27">
         <v>54</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="132">
-[...14 lines deleted...]
-      <c r="F30" s="126">
+      <c r="A30" s="133">
+        <v>0</v>
+      </c>
+      <c r="B30" s="133">
+        <v>0</v>
+      </c>
+      <c r="C30" s="133">
+        <v>0</v>
+      </c>
+      <c r="D30" s="133">
+        <v>0</v>
+      </c>
+      <c r="E30" s="127" t="s">
+        <v>124</v>
+      </c>
+      <c r="F30" s="127">
         <v>0</v>
       </c>
       <c r="G30" s="28">
         <v>4.3523362131562958E-2</v>
       </c>
       <c r="H30" s="28">
         <v>4.0513921486681731E-2</v>
       </c>
       <c r="I30" s="28">
         <v>4.8664900358868821E-2</v>
       </c>
       <c r="J30" s="28">
         <v>7.6126108199735601E-2</v>
       </c>
       <c r="K30" s="28">
         <v>0.13448535042457607</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="133" t="s">
-[...11 lines deleted...]
-      <c r="E31" s="127" t="s">
+      <c r="A31" s="134" t="s">
+        <v>125</v>
+      </c>
+      <c r="B31" s="134">
+        <v>0</v>
+      </c>
+      <c r="C31" s="134">
+        <v>0</v>
+      </c>
+      <c r="D31" s="134">
+        <v>0</v>
+      </c>
+      <c r="E31" s="128" t="s">
         <v>21</v>
       </c>
-      <c r="F31" s="127">
+      <c r="F31" s="128">
         <v>0</v>
       </c>
       <c r="G31" s="30">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H31" s="30">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="I31" s="30">
+        <v>49</v>
+      </c>
+      <c r="J31" s="30">
         <v>48</v>
       </c>
-      <c r="J31" s="30">
-[...1 lines deleted...]
-      </c>
       <c r="K31" s="30">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="32" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="134">
-[...14 lines deleted...]
-      <c r="F32" s="128">
+      <c r="A32" s="135">
+        <v>0</v>
+      </c>
+      <c r="B32" s="135">
+        <v>0</v>
+      </c>
+      <c r="C32" s="135">
+        <v>0</v>
+      </c>
+      <c r="D32" s="135">
+        <v>0</v>
+      </c>
+      <c r="E32" s="129" t="s">
+        <v>126</v>
+      </c>
+      <c r="F32" s="129">
         <v>0</v>
       </c>
       <c r="G32" s="32">
         <v>0.14957277057097354</v>
       </c>
       <c r="H32" s="32">
         <v>0.11288104554471488</v>
       </c>
       <c r="I32" s="32">
         <v>0.1374595925807236</v>
       </c>
       <c r="J32" s="32">
         <v>0.1353286446275907</v>
       </c>
       <c r="K32" s="32">
         <v>0.14415321831410677</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="4" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="B33" s="33"/>
       <c r="C33" s="34"/>
     </row>
     <row r="34" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="35"/>
       <c r="B34" s="36"/>
       <c r="C34" s="36"/>
       <c r="D34" s="36"/>
       <c r="E34" s="36"/>
       <c r="F34" s="36"/>
       <c r="G34" s="36"/>
       <c r="H34" s="36"/>
       <c r="I34" s="36"/>
       <c r="J34" s="36"/>
     </row>
     <row r="35" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="2" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="B35" s="37"/>
       <c r="C35" s="37"/>
       <c r="D35" s="37"/>
       <c r="E35" s="37"/>
       <c r="F35" s="37"/>
       <c r="G35" s="37"/>
       <c r="H35" s="37"/>
       <c r="I35" s="37"/>
       <c r="J35" s="37"/>
       <c r="K35" s="37"/>
     </row>
     <row r="36" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="23">
         <v>0</v>
       </c>
       <c r="B36" s="23">
         <v>0</v>
       </c>
       <c r="C36" s="23">
         <v>0</v>
       </c>
       <c r="D36" s="23">
         <v>0</v>
       </c>
       <c r="E36" s="39" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="13">
         <v>2021</v>
       </c>
       <c r="G36" s="13">
         <v>2022</v>
       </c>
       <c r="H36" s="13">
         <v>2023</v>
       </c>
       <c r="I36" s="13">
         <v>2024</v>
       </c>
       <c r="J36" s="13">
         <v>2025</v>
       </c>
       <c r="K36" s="13" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
     </row>
     <row r="37" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="132" t="s">
-[...8 lines deleted...]
-      <c r="D37" s="132">
+      <c r="A37" s="133" t="s">
+        <v>129</v>
+      </c>
+      <c r="B37" s="133">
+        <v>0</v>
+      </c>
+      <c r="C37" s="133">
+        <v>0</v>
+      </c>
+      <c r="D37" s="133">
         <v>0</v>
       </c>
       <c r="E37" s="26" t="s">
         <v>4</v>
       </c>
       <c r="F37" s="40">
         <v>2.4237885021093149E-2</v>
       </c>
       <c r="G37" s="40">
         <v>5.625850306648192E-3</v>
       </c>
       <c r="H37" s="40">
         <v>1.9070685936054665E-3</v>
       </c>
       <c r="I37" s="40">
         <v>-2.17826025916791E-4</v>
       </c>
       <c r="J37" s="40">
-        <v>6.6711520538891428E-3</v>
+        <v>6.6672379943052886E-3</v>
       </c>
       <c r="K37" s="40">
-        <v>2.2020443305635153E-2</v>
+        <v>6.4420673608697826E-2</v>
       </c>
     </row>
     <row r="38" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="135" t="s">
+      <c r="A38" s="136" t="s">
         <v>31</v>
       </c>
-      <c r="B38" s="135">
-[...5 lines deleted...]
-      <c r="D38" s="135">
+      <c r="B38" s="136">
+        <v>0</v>
+      </c>
+      <c r="C38" s="136">
+        <v>0</v>
+      </c>
+      <c r="D38" s="136">
         <v>0</v>
       </c>
       <c r="E38" s="41" t="s">
         <v>2</v>
       </c>
       <c r="F38" s="42">
         <v>18.343770509814043</v>
       </c>
       <c r="G38" s="42">
         <v>23.2388490869163</v>
       </c>
       <c r="H38" s="42">
         <v>-1.3552804405528664</v>
       </c>
       <c r="I38" s="42">
         <v>2.0104785650741244</v>
       </c>
       <c r="J38" s="42">
-        <v>0.60324914279216613</v>
+        <v>9.1877061696347309E-2</v>
       </c>
       <c r="K38" s="42">
-        <v>-6.5042047406657995</v>
+        <v>2.5272874008694752</v>
       </c>
     </row>
     <row r="39" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="133" t="s">
-[...8 lines deleted...]
-      <c r="D39" s="133">
+      <c r="A39" s="134" t="s">
+        <v>130</v>
+      </c>
+      <c r="B39" s="134">
+        <v>0</v>
+      </c>
+      <c r="C39" s="134">
+        <v>0</v>
+      </c>
+      <c r="D39" s="134">
         <v>0</v>
       </c>
       <c r="E39" s="43" t="s">
         <v>4</v>
       </c>
       <c r="F39" s="44">
         <v>-3.0118152377030714E-2</v>
       </c>
       <c r="G39" s="44">
         <v>2.5045388145181847E-2</v>
       </c>
       <c r="H39" s="44">
         <v>9.8968560375552227E-4</v>
       </c>
       <c r="I39" s="44">
         <v>9.8281496177916924E-3</v>
       </c>
       <c r="J39" s="44">
-        <v>1.5530630566479142E-2</v>
+        <v>1.5530430088034678E-2</v>
       </c>
       <c r="K39" s="44">
-        <v>-1.7959842551671981E-4</v>
+        <v>-3.6780888516558781E-3</v>
       </c>
     </row>
     <row r="40" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="136" t="s">
+      <c r="A40" s="137" t="s">
         <v>32</v>
       </c>
-      <c r="B40" s="136">
-[...5 lines deleted...]
-      <c r="D40" s="136">
+      <c r="B40" s="137">
+        <v>0</v>
+      </c>
+      <c r="C40" s="137">
+        <v>0</v>
+      </c>
+      <c r="D40" s="137">
         <v>0</v>
       </c>
       <c r="E40" s="45" t="s">
         <v>2</v>
       </c>
       <c r="F40" s="17">
         <v>22.011918431971004</v>
       </c>
       <c r="G40" s="17">
         <v>31.770544770324882</v>
       </c>
       <c r="H40" s="17">
         <v>-4.0280111631669717</v>
       </c>
       <c r="I40" s="17">
         <v>1.9924603779147958</v>
       </c>
       <c r="J40" s="17">
-        <v>4.0581701808905946</v>
+        <v>4.5034255776094412</v>
       </c>
       <c r="K40" s="17">
-        <v>2.7397399847196215</v>
+        <v>5.5424502313117623</v>
       </c>
     </row>
     <row r="41" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B41" s="33"/>
       <c r="C41" s="34"/>
     </row>
     <row r="42" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="43" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="46"/>
     </row>
     <row r="44" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="2" t="s">
         <v>60</v>
       </c>
       <c r="B44" s="37"/>
       <c r="C44" s="37"/>
       <c r="D44" s="37"/>
       <c r="E44" s="37"/>
@@ -2979,1371 +2993,1371 @@
       <c r="H44" s="37"/>
       <c r="I44" s="37"/>
       <c r="J44" s="37"/>
       <c r="K44" s="37"/>
     </row>
     <row r="45" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="23">
         <v>0</v>
       </c>
       <c r="B45" s="23">
         <v>0</v>
       </c>
       <c r="C45" s="23">
         <v>0</v>
       </c>
       <c r="D45" s="23">
         <v>0</v>
       </c>
       <c r="E45" s="23">
         <v>0</v>
       </c>
       <c r="F45" s="23">
         <v>0</v>
       </c>
       <c r="G45" s="12">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="H45" s="12">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="I45" s="12">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="J45" s="12">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="K45" s="12">
-        <v>2024</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="46" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A46" s="137" t="s">
-[...5 lines deleted...]
-      <c r="C46" s="137">
+      <c r="A46" s="138" t="s">
+        <v>131</v>
+      </c>
+      <c r="B46" s="138">
+        <v>0</v>
+      </c>
+      <c r="C46" s="138">
         <v>0</v>
       </c>
       <c r="D46" s="47" t="s">
         <v>27</v>
       </c>
       <c r="E46" s="47"/>
       <c r="F46" s="47"/>
       <c r="G46" s="48">
-        <v>351</v>
+        <v>364</v>
       </c>
       <c r="H46" s="48">
-        <v>364</v>
+        <v>379</v>
       </c>
       <c r="I46" s="48">
-        <v>379</v>
+        <v>363</v>
       </c>
       <c r="J46" s="48">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="K46" s="48">
-        <v>362</v>
+        <v>419</v>
       </c>
     </row>
     <row r="47" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A47" s="132">
-[...5 lines deleted...]
-      <c r="C47" s="132">
+      <c r="A47" s="133">
+        <v>0</v>
+      </c>
+      <c r="B47" s="133">
+        <v>0</v>
+      </c>
+      <c r="C47" s="133">
         <v>0</v>
       </c>
       <c r="D47" s="50" t="s">
         <v>57</v>
       </c>
       <c r="E47" s="50"/>
       <c r="F47" s="50"/>
       <c r="G47" s="51">
-        <v>1.6949971025690556</v>
+        <v>1.6161974957819021</v>
       </c>
       <c r="H47" s="51">
-        <v>1.6161974957819021</v>
+        <v>1.6521360069747164</v>
       </c>
       <c r="I47" s="51">
-        <v>1.6521360069747164</v>
+        <v>1.6077597661440339</v>
       </c>
       <c r="J47" s="51">
-        <v>1.6077597661440339</v>
+        <v>1.7098861650370791</v>
       </c>
       <c r="K47" s="51">
-        <v>1.7098861650370791</v>
+        <v>1.9836197509823417</v>
       </c>
     </row>
     <row r="48" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A48" s="134">
-[...5 lines deleted...]
-      <c r="C48" s="134">
+      <c r="A48" s="135">
+        <v>0</v>
+      </c>
+      <c r="B48" s="135">
+        <v>0</v>
+      </c>
+      <c r="C48" s="135">
         <v>0</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E48" s="1"/>
       <c r="F48" s="1"/>
       <c r="G48" s="52">
         <v>61</v>
       </c>
       <c r="H48" s="52">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="I48" s="52">
         <v>58</v>
       </c>
       <c r="J48" s="52">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="K48" s="52">
-        <v>60</v>
+        <v>55</v>
       </c>
     </row>
     <row r="49" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C49" s="53"/>
       <c r="F49" s="54"/>
-      <c r="G49" s="138"/>
-[...3 lines deleted...]
-      <c r="K49" s="138"/>
+      <c r="G49" s="139"/>
+      <c r="H49" s="139"/>
+      <c r="I49" s="139"/>
+      <c r="J49" s="139"/>
+      <c r="K49" s="139"/>
     </row>
     <row r="50" spans="1:11" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A50" s="121" t="s">
+      <c r="A50" s="122" t="s">
         <v>38</v>
       </c>
-      <c r="B50" s="121">
-[...26 lines deleted...]
-      <c r="K50" s="121">
+      <c r="B50" s="122">
+        <v>0</v>
+      </c>
+      <c r="C50" s="122">
+        <v>0</v>
+      </c>
+      <c r="D50" s="122">
+        <v>0</v>
+      </c>
+      <c r="E50" s="122">
+        <v>0</v>
+      </c>
+      <c r="F50" s="122">
+        <v>0</v>
+      </c>
+      <c r="G50" s="122">
+        <v>0</v>
+      </c>
+      <c r="H50" s="122">
+        <v>0</v>
+      </c>
+      <c r="I50" s="122">
+        <v>0</v>
+      </c>
+      <c r="J50" s="122">
+        <v>0</v>
+      </c>
+      <c r="K50" s="122">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="4" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="C51" s="53"/>
     </row>
     <row r="52" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A52" s="121" t="s">
-[...11 lines deleted...]
-      <c r="K52" s="121"/>
+      <c r="A52" s="122" t="s">
+        <v>132</v>
+      </c>
+      <c r="B52" s="122"/>
+      <c r="C52" s="122"/>
+      <c r="D52" s="122"/>
+      <c r="E52" s="122"/>
+      <c r="F52" s="122"/>
+      <c r="G52" s="122"/>
+      <c r="H52" s="122"/>
+      <c r="I52" s="122"/>
+      <c r="J52" s="122"/>
+      <c r="K52" s="122"/>
     </row>
     <row r="53" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="55"/>
       <c r="B53" s="55"/>
       <c r="C53" s="55"/>
       <c r="D53" s="55"/>
       <c r="E53" s="55"/>
       <c r="F53" s="55"/>
       <c r="G53" s="55"/>
       <c r="H53" s="55"/>
       <c r="I53" s="55"/>
       <c r="J53" s="55"/>
       <c r="K53" s="55"/>
     </row>
     <row r="54" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A54" s="46"/>
       <c r="B54" s="46"/>
       <c r="C54" s="56"/>
       <c r="D54" s="46"/>
       <c r="E54" s="46"/>
       <c r="F54" s="46"/>
       <c r="G54" s="46"/>
       <c r="H54" s="46"/>
       <c r="I54" s="46"/>
       <c r="J54" s="46"/>
       <c r="K54" s="46"/>
     </row>
     <row r="55" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="2" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="B55" s="37"/>
       <c r="C55" s="38"/>
       <c r="D55" s="37"/>
       <c r="E55" s="37"/>
       <c r="F55" s="37"/>
       <c r="G55" s="37"/>
       <c r="H55" s="37"/>
       <c r="I55" s="37"/>
       <c r="J55" s="37"/>
       <c r="K55" s="37"/>
     </row>
     <row r="56" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="47">
         <v>0</v>
       </c>
       <c r="B56" s="47">
         <v>0</v>
       </c>
       <c r="C56" s="57">
         <v>0</v>
       </c>
       <c r="D56" s="47">
         <v>0</v>
       </c>
       <c r="E56" s="47">
         <v>0</v>
       </c>
       <c r="F56" s="47">
         <v>0</v>
       </c>
       <c r="G56" s="47">
         <v>0</v>
       </c>
-      <c r="H56" s="129" t="s">
+      <c r="H56" s="130" t="s">
         <v>48</v>
       </c>
-      <c r="I56" s="129">
-[...2 lines deleted...]
-      <c r="J56" s="129" t="s">
+      <c r="I56" s="130">
+        <v>0</v>
+      </c>
+      <c r="J56" s="130" t="s">
         <v>45</v>
       </c>
-      <c r="K56" s="129">
+      <c r="K56" s="130">
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="1">
         <v>0</v>
       </c>
       <c r="B57" s="1">
         <v>0</v>
       </c>
       <c r="C57" s="58">
         <v>0</v>
       </c>
       <c r="D57" s="1">
         <v>0</v>
       </c>
       <c r="E57" s="1">
         <v>0</v>
       </c>
       <c r="F57" s="1">
         <v>0</v>
       </c>
       <c r="G57" s="1">
         <v>0</v>
       </c>
       <c r="H57" s="58" t="s">
         <v>49</v>
       </c>
       <c r="I57" s="58" t="s">
         <v>47</v>
       </c>
       <c r="J57" s="58" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="K57" s="58" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="58" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B58" s="22"/>
       <c r="C58" s="59"/>
       <c r="D58" s="22"/>
       <c r="E58" s="22"/>
       <c r="F58" s="37"/>
       <c r="G58" s="37"/>
       <c r="H58" s="49">
-        <v>362</v>
+        <v>419</v>
       </c>
       <c r="I58" s="60">
         <v>100</v>
       </c>
       <c r="J58" s="60">
-        <v>66.854276999999996</v>
+        <v>72.114399000000006</v>
       </c>
       <c r="K58" s="60">
         <v>100</v>
       </c>
     </row>
     <row r="59" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="15" t="s">
         <v>85</v>
       </c>
       <c r="B59" s="22"/>
       <c r="C59" s="59"/>
       <c r="D59" s="22"/>
       <c r="E59" s="22"/>
       <c r="F59" s="37"/>
       <c r="G59" s="37"/>
       <c r="H59" s="49">
         <v>0</v>
       </c>
       <c r="I59" s="60">
         <v>0</v>
       </c>
       <c r="J59" s="60">
         <v>0</v>
       </c>
       <c r="K59" s="60">
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="15" t="s">
         <v>86</v>
       </c>
       <c r="B60" s="22"/>
       <c r="C60" s="59"/>
       <c r="D60" s="22"/>
       <c r="E60" s="22"/>
       <c r="F60" s="37"/>
       <c r="G60" s="37"/>
       <c r="H60" s="49">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="I60" s="60">
-        <v>4.6961325966850831</v>
+        <v>4.5346062052505962</v>
       </c>
       <c r="J60" s="60">
-        <v>37.958143</v>
+        <v>45.187204999999999</v>
       </c>
       <c r="K60" s="60">
-        <v>56.777434000221106</v>
+        <v>62.660447326199019</v>
       </c>
     </row>
     <row r="61" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="15" t="s">
         <v>87</v>
       </c>
       <c r="B61" s="22"/>
       <c r="C61" s="59"/>
       <c r="D61" s="22"/>
       <c r="E61" s="22"/>
       <c r="F61" s="37"/>
       <c r="G61" s="37"/>
       <c r="H61" s="49">
-        <v>262</v>
+        <v>304</v>
       </c>
       <c r="I61" s="60">
-        <v>72.375690607734811</v>
+        <v>72.553699284009539</v>
       </c>
       <c r="J61" s="60">
-        <v>24.689670999999997</v>
+        <v>23.921892</v>
       </c>
       <c r="K61" s="60">
-        <v>36.930578128905644</v>
+        <v>33.17214361032115</v>
       </c>
     </row>
     <row r="62" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="15" t="s">
         <v>88</v>
       </c>
       <c r="B62" s="22"/>
       <c r="C62" s="59"/>
       <c r="D62" s="22"/>
       <c r="E62" s="22"/>
       <c r="F62" s="37"/>
       <c r="G62" s="37"/>
       <c r="H62" s="49">
-        <v>83</v>
+        <v>96</v>
       </c>
       <c r="I62" s="60">
-        <v>22.928176795580111</v>
+        <v>22.911694510739856</v>
       </c>
       <c r="J62" s="60">
-        <v>2.3022999999999998E-2</v>
+        <v>2.5541000000000001E-2</v>
       </c>
       <c r="K62" s="60">
-        <v>3.4437587291535586E-2</v>
+        <v>3.54173373891669E-2</v>
       </c>
     </row>
     <row r="63" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="61" t="s">
         <v>50</v>
       </c>
       <c r="B63" s="61"/>
       <c r="C63" s="62"/>
       <c r="D63" s="61"/>
       <c r="E63" s="61"/>
       <c r="F63" s="63"/>
       <c r="G63" s="63"/>
       <c r="H63" s="64" t="s">
         <v>24</v>
       </c>
       <c r="I63" s="65" t="s">
         <v>24</v>
       </c>
       <c r="J63" s="66">
-        <v>4.1834399999999974</v>
+        <v>2.9797610000000105</v>
       </c>
       <c r="K63" s="66">
-        <v>6.2575502835817076</v>
+        <v>4.1319917260906607</v>
       </c>
     </row>
     <row r="64" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A64" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C64" s="53"/>
-      <c r="F64" s="141" t="s">
-[...6 lines deleted...]
-      <c r="K64" s="141"/>
+      <c r="F64" s="142" t="s">
+        <v>132</v>
+      </c>
+      <c r="G64" s="142"/>
+      <c r="H64" s="142"/>
+      <c r="I64" s="142"/>
+      <c r="J64" s="142"/>
+      <c r="K64" s="142"/>
     </row>
     <row r="65" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="46"/>
       <c r="C65" s="53"/>
     </row>
     <row r="66" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="46"/>
       <c r="C66" s="53"/>
     </row>
     <row r="67" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A67" s="2" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="B67" s="37"/>
       <c r="C67" s="38"/>
       <c r="D67" s="37"/>
       <c r="E67" s="37"/>
       <c r="F67" s="37"/>
       <c r="G67" s="37"/>
       <c r="H67" s="37"/>
       <c r="I67" s="37"/>
       <c r="J67" s="37"/>
       <c r="K67" s="37"/>
     </row>
     <row r="68" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="47">
         <v>0</v>
       </c>
       <c r="B68" s="47">
         <v>0</v>
       </c>
       <c r="C68" s="57">
         <v>0</v>
       </c>
       <c r="D68" s="47">
         <v>0</v>
       </c>
       <c r="E68" s="47">
         <v>0</v>
       </c>
       <c r="F68" s="47">
         <v>0</v>
       </c>
       <c r="G68" s="47">
         <v>0</v>
       </c>
-      <c r="H68" s="129" t="s">
+      <c r="H68" s="130" t="s">
         <v>48</v>
       </c>
-      <c r="I68" s="129">
-[...2 lines deleted...]
-      <c r="J68" s="129" t="s">
+      <c r="I68" s="130">
+        <v>0</v>
+      </c>
+      <c r="J68" s="130" t="s">
         <v>45</v>
       </c>
-      <c r="K68" s="129">
+      <c r="K68" s="130">
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="1">
         <v>0</v>
       </c>
       <c r="B69" s="1">
         <v>0</v>
       </c>
       <c r="C69" s="58">
         <v>0</v>
       </c>
       <c r="D69" s="1">
         <v>0</v>
       </c>
       <c r="E69" s="1">
         <v>0</v>
       </c>
       <c r="F69" s="1">
         <v>0</v>
       </c>
       <c r="G69" s="1">
         <v>0</v>
       </c>
       <c r="H69" s="58" t="s">
         <v>49</v>
       </c>
       <c r="I69" s="58" t="s">
         <v>47</v>
       </c>
       <c r="J69" s="58" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="K69" s="58" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="70" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B70" s="22"/>
       <c r="C70" s="59"/>
       <c r="D70" s="22"/>
       <c r="E70" s="22"/>
       <c r="F70" s="22"/>
       <c r="G70" s="22"/>
       <c r="H70" s="49">
-        <v>362</v>
+        <v>419</v>
       </c>
       <c r="I70" s="67">
         <v>100</v>
       </c>
       <c r="J70" s="60">
-        <v>66.854276999999996</v>
+        <v>72.114399000000006</v>
       </c>
       <c r="K70" s="67">
         <v>100</v>
       </c>
     </row>
     <row r="71" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="15" t="s">
         <v>79</v>
       </c>
       <c r="B71" s="22"/>
       <c r="C71" s="59"/>
       <c r="D71" s="22"/>
       <c r="E71" s="22"/>
       <c r="F71" s="22"/>
       <c r="G71" s="22"/>
-      <c r="H71" s="49" t="s">
-[...3 lines deleted...]
-        <v>128</v>
+      <c r="H71" s="49">
+        <v>370</v>
+      </c>
+      <c r="I71" s="60">
+        <v>88.305489260143204</v>
       </c>
       <c r="J71" s="60">
-        <v>52.212538000000002</v>
+        <v>56.624116999999998</v>
       </c>
       <c r="K71" s="67">
-        <v>78.099024240438652</v>
+        <v>78.519848719809744</v>
       </c>
     </row>
     <row r="72" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="15" t="s">
         <v>80</v>
       </c>
       <c r="B72" s="22"/>
       <c r="C72" s="59"/>
       <c r="D72" s="22"/>
       <c r="E72" s="22"/>
       <c r="F72" s="22"/>
       <c r="G72" s="22"/>
-      <c r="H72" s="49" t="s">
-[...3 lines deleted...]
-        <v>128</v>
+      <c r="H72" s="49">
+        <v>10</v>
+      </c>
+      <c r="I72" s="67">
+        <v>2.3866348448687349</v>
       </c>
       <c r="J72" s="60">
-        <v>2.5493939999999999</v>
+        <v>6.6119950000000003</v>
       </c>
       <c r="K72" s="67">
-        <v>3.8133596149727262</v>
+        <v>9.1687583779211685</v>
       </c>
     </row>
     <row r="73" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="15" t="s">
         <v>81</v>
       </c>
       <c r="B73" s="22"/>
       <c r="C73" s="59"/>
       <c r="D73" s="22"/>
       <c r="E73" s="22"/>
       <c r="F73" s="22"/>
       <c r="G73" s="22"/>
-      <c r="H73" s="49" t="s">
-[...3 lines deleted...]
-        <v>128</v>
+      <c r="H73" s="49">
+        <v>8</v>
+      </c>
+      <c r="I73" s="67">
+        <v>1.9093078758949882</v>
       </c>
       <c r="J73" s="60">
-        <v>0.18793000000000001</v>
+        <v>0.19240199999999999</v>
       </c>
       <c r="K73" s="67">
-        <v>0.28110392996995542</v>
+        <v>0.26680108642380834</v>
       </c>
     </row>
     <row r="74" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A74" s="15" t="s">
         <v>82</v>
       </c>
       <c r="B74" s="22"/>
       <c r="C74" s="59"/>
       <c r="D74" s="22"/>
       <c r="E74" s="22"/>
       <c r="F74" s="22"/>
       <c r="G74" s="22"/>
-      <c r="H74" s="49" t="s">
-[...3 lines deleted...]
-        <v>128</v>
+      <c r="H74" s="49">
+        <v>31</v>
+      </c>
+      <c r="I74" s="67">
+        <v>7.3985680190930783</v>
       </c>
       <c r="J74" s="60">
-        <v>7.7209750000000001</v>
+        <v>5.706124</v>
       </c>
       <c r="K74" s="67">
-        <v>11.548961931036963</v>
+        <v>7.912600089754612</v>
       </c>
     </row>
     <row r="75" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A75" s="50" t="s">
         <v>83</v>
       </c>
       <c r="B75" s="68"/>
       <c r="C75" s="69"/>
       <c r="D75" s="68"/>
       <c r="E75" s="68"/>
       <c r="F75" s="68"/>
       <c r="G75" s="68"/>
-      <c r="H75" s="70" t="s">
-[...3 lines deleted...]
-        <v>128</v>
+      <c r="H75" s="70">
+        <v>22</v>
+      </c>
+      <c r="I75" s="71">
+        <v>5.2505966587112169</v>
       </c>
       <c r="J75" s="72">
-        <v>3.8517640000000002</v>
+        <v>1.81829</v>
       </c>
       <c r="K75" s="71">
-        <v>5.7614324361027798</v>
+        <v>2.5213965937648593</v>
       </c>
     </row>
     <row r="76" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="73" t="s">
         <v>50</v>
       </c>
       <c r="B76" s="73"/>
       <c r="C76" s="74"/>
       <c r="D76" s="73"/>
       <c r="E76" s="73"/>
       <c r="F76" s="75"/>
       <c r="G76" s="75"/>
       <c r="H76" s="76" t="s">
         <v>24</v>
       </c>
       <c r="I76" s="77" t="s">
         <v>24</v>
       </c>
       <c r="J76" s="78">
-        <v>4.1834399999999903</v>
+        <v>2.9797610000000105</v>
       </c>
       <c r="K76" s="78">
-        <v>6.2575502835817076</v>
+        <v>4.1319917260906607</v>
       </c>
     </row>
     <row r="77" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A77" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C77" s="53"/>
-      <c r="F77" s="141" t="s">
-[...6 lines deleted...]
-      <c r="K77" s="141"/>
+      <c r="F77" s="142" t="s">
+        <v>132</v>
+      </c>
+      <c r="G77" s="142"/>
+      <c r="H77" s="142"/>
+      <c r="I77" s="142"/>
+      <c r="J77" s="142"/>
+      <c r="K77" s="142"/>
     </row>
     <row r="78" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="46"/>
       <c r="C78" s="34"/>
     </row>
     <row r="79" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="46"/>
       <c r="C79" s="34"/>
     </row>
     <row r="80" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="2" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B80" s="37"/>
       <c r="C80" s="37"/>
       <c r="D80" s="37"/>
       <c r="E80" s="37"/>
       <c r="F80" s="37"/>
       <c r="G80" s="37"/>
       <c r="H80" s="37"/>
       <c r="I80" s="37"/>
       <c r="J80" s="37"/>
       <c r="K80" s="37"/>
     </row>
     <row r="81" spans="1:11" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="23">
         <v>0</v>
       </c>
       <c r="B81" s="23">
         <v>0</v>
       </c>
       <c r="C81" s="23">
         <v>0</v>
       </c>
       <c r="D81" s="13">
         <v>2021</v>
       </c>
       <c r="E81" s="13" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="F81" s="13">
         <v>2024</v>
       </c>
       <c r="G81" s="13" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="H81" s="13">
         <v>2025</v>
       </c>
       <c r="I81" s="13" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="J81" s="13" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="K81" s="13" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="82" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A82" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B82" s="5"/>
       <c r="C82" s="79"/>
       <c r="D82" s="16">
         <v>17.877084999999997</v>
       </c>
       <c r="E82" s="16">
         <v>28.857994177644457</v>
       </c>
       <c r="F82" s="16">
         <v>18.568829000000001</v>
       </c>
       <c r="G82" s="16">
         <v>27.775080119406574</v>
       </c>
       <c r="H82" s="16">
-        <v>16.391065000000001</v>
+        <v>16.391061000000001</v>
       </c>
       <c r="I82" s="16">
-        <v>22.728280867579318</v>
+        <v>22.729248565185991</v>
       </c>
       <c r="J82" s="16">
-        <v>-11.728063196661457</v>
+        <v>-11.728084738138309</v>
       </c>
       <c r="K82" s="16">
-        <v>-2.1777639999999998</v>
+        <v>-2.1777680000000004</v>
       </c>
     </row>
     <row r="83" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A83" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B83" s="5"/>
       <c r="C83" s="79"/>
       <c r="D83" s="16">
         <v>3.225908</v>
       </c>
       <c r="E83" s="16">
         <v>5.2074056973839244</v>
       </c>
       <c r="F83" s="16">
         <v>12.933926999999999</v>
       </c>
       <c r="G83" s="16">
         <v>19.346446600566779</v>
       </c>
       <c r="H83" s="16">
         <v>12.387315999999998</v>
       </c>
       <c r="I83" s="16">
-        <v>17.176577436759548</v>
+        <v>17.177312952438246</v>
       </c>
       <c r="J83" s="16">
         <v>-4.2261797209772443</v>
       </c>
       <c r="K83" s="16">
         <v>-0.5466110000000004</v>
       </c>
     </row>
     <row r="84" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A84" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B84" s="5"/>
       <c r="C84" s="79"/>
       <c r="D84" s="16">
         <v>8.6904810000000001</v>
       </c>
       <c r="E84" s="16">
         <v>14.028565065217839</v>
       </c>
       <c r="F84" s="16">
         <v>7.3251469999999994</v>
       </c>
       <c r="G84" s="16">
         <v>10.956886124129351</v>
       </c>
       <c r="H84" s="16">
         <v>8.1962520000000012</v>
       </c>
       <c r="I84" s="16">
-        <v>11.365138111370964</v>
+        <v>11.365624776266943</v>
       </c>
       <c r="J84" s="16">
         <v>11.891979778699348</v>
       </c>
       <c r="K84" s="16">
         <v>0.87110500000000179</v>
       </c>
     </row>
     <row r="85" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A85" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B85" s="5"/>
       <c r="C85" s="79"/>
       <c r="D85" s="16">
         <v>10.219965000000004</v>
       </c>
       <c r="E85" s="16">
         <v>16.497526887953505</v>
       </c>
       <c r="F85" s="16">
         <v>5.9483959999999998</v>
       </c>
       <c r="G85" s="16">
         <v>8.8975549013864885</v>
       </c>
       <c r="H85" s="16">
-        <v>6.8960379999999999</v>
+        <v>6.8960159999999995</v>
       </c>
       <c r="I85" s="16">
-        <v>9.56222725841792</v>
+        <v>9.5626062140516463</v>
       </c>
       <c r="J85" s="16">
-        <v>15.9310509925701</v>
+        <v>15.93068114496748</v>
       </c>
       <c r="K85" s="16">
-        <v>0.9476420000000001</v>
+        <v>0.94761999999999968</v>
       </c>
     </row>
     <row r="86" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A86" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B86" s="5"/>
       <c r="C86" s="79"/>
       <c r="D86" s="16">
         <v>1.3953749999999996</v>
       </c>
       <c r="E86" s="16">
         <v>2.2524770467685662</v>
       </c>
       <c r="F86" s="16">
         <v>0.29529200000000005</v>
       </c>
       <c r="G86" s="16">
         <v>0.44169500180220345</v>
       </c>
       <c r="H86" s="16">
-        <v>4.6151290000000005</v>
+        <v>4.6151030000000013</v>
       </c>
       <c r="I86" s="16">
-        <v>6.3994589828123116</v>
+        <v>6.3996969592716173</v>
       </c>
       <c r="J86" s="16" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="K86" s="16">
-        <v>4.3198370000000006</v>
+        <v>4.3198110000000014</v>
       </c>
     </row>
     <row r="87" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A87" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B87" s="5"/>
       <c r="C87" s="79"/>
       <c r="D87" s="16">
         <v>6.4801650000000013</v>
       </c>
       <c r="E87" s="16">
         <v>10.460573624848541</v>
       </c>
       <c r="F87" s="16">
         <v>4.7067870000000003</v>
       </c>
       <c r="G87" s="16">
         <v>7.0403678137151955</v>
       </c>
       <c r="H87" s="16">
-        <v>4.4202210000000006</v>
+        <v>4.420045</v>
       </c>
       <c r="I87" s="16">
-        <v>6.1291944351860197</v>
+        <v>6.1292128358443358</v>
       </c>
       <c r="J87" s="16">
-        <v>-6.0883570894540089</v>
+        <v>-6.0920963706239579</v>
       </c>
       <c r="K87" s="16">
-        <v>-0.28656599999999965</v>
+        <v>-0.28674200000000027</v>
       </c>
     </row>
     <row r="88" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A88" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B88" s="5"/>
       <c r="C88" s="79"/>
       <c r="D88" s="16">
         <v>1.9385800000000002</v>
       </c>
       <c r="E88" s="16">
         <v>3.1293429747018604</v>
       </c>
       <c r="F88" s="16">
         <v>3.3405839999999998</v>
       </c>
       <c r="G88" s="16">
         <v>4.9968141903621213</v>
       </c>
       <c r="H88" s="16">
-        <v>4.3344329999999998</v>
+        <v>4.334111</v>
       </c>
       <c r="I88" s="16">
-        <v>6.0102385431150696</v>
+        <v>6.0100493938804087</v>
       </c>
       <c r="J88" s="16">
-        <v>29.750756155211189</v>
+        <v>29.741117122036158</v>
       </c>
       <c r="K88" s="16">
-        <v>0.99384899999999998</v>
+        <v>0.99352700000000027</v>
       </c>
     </row>
     <row r="89" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A89" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B89" s="5"/>
       <c r="C89" s="79"/>
       <c r="D89" s="16">
         <v>2.6960010000000003</v>
       </c>
       <c r="E89" s="16">
         <v>4.3520059987925137</v>
       </c>
       <c r="F89" s="16">
         <v>4.5088530000000002</v>
       </c>
       <c r="G89" s="16">
         <v>6.7442999944491211</v>
       </c>
       <c r="H89" s="16">
         <v>4.2970689999999996</v>
       </c>
       <c r="I89" s="16">
-        <v>5.9584286401992896</v>
+        <v>5.9586837851896943</v>
       </c>
       <c r="J89" s="16">
         <v>-4.6970704079285932</v>
       </c>
       <c r="K89" s="16">
         <v>-0.21178400000000064</v>
       </c>
     </row>
     <row r="90" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A90" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B90" s="5"/>
       <c r="C90" s="79"/>
       <c r="D90" s="16">
         <v>0.84811500000000017</v>
       </c>
       <c r="E90" s="16">
         <v>1.3690653555640051</v>
       </c>
       <c r="F90" s="16">
         <v>1.7085129999999999</v>
       </c>
       <c r="G90" s="16">
         <v>2.5555777082145394</v>
       </c>
       <c r="H90" s="16">
-        <v>2.86558</v>
+        <v>2.864436</v>
       </c>
       <c r="I90" s="16">
-        <v>3.9734884272936468</v>
+        <v>3.9720722071052683</v>
       </c>
       <c r="J90" s="16">
-        <v>67.723628675930485</v>
+        <v>67.656669864379154</v>
       </c>
       <c r="K90" s="16">
-        <v>1.1570670000000001</v>
+        <v>1.155923</v>
       </c>
     </row>
     <row r="91" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A91" s="15" t="s">
         <v>46</v>
       </c>
       <c r="B91" s="5"/>
       <c r="C91" s="79"/>
       <c r="D91" s="16">
         <v>0.81021299999999996</v>
       </c>
       <c r="E91" s="16">
         <v>1.3078822434782769</v>
       </c>
       <c r="F91" s="16">
         <v>0.73596399999999995</v>
       </c>
       <c r="G91" s="16">
         <v>1.1008480429756198</v>
       </c>
       <c r="H91" s="16">
         <v>2.5090659999999998</v>
       </c>
       <c r="I91" s="16">
-        <v>3.4791367591607845</v>
+        <v>3.4792857387607152</v>
       </c>
       <c r="J91" s="16">
         <v>240.92238207303618</v>
       </c>
       <c r="K91" s="16">
         <v>1.7731019999999997</v>
       </c>
     </row>
     <row r="92" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A92" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B92" s="5"/>
       <c r="C92" s="79"/>
       <c r="D92" s="16">
         <v>2.6473660000000003</v>
       </c>
       <c r="E92" s="16">
         <v>4.273497195661033</v>
       </c>
       <c r="F92" s="16">
         <v>2.2555530000000004</v>
       </c>
       <c r="G92" s="16">
         <v>3.3738350053505188</v>
       </c>
       <c r="H92" s="16">
-        <v>1.7673249999999996</v>
+        <v>1.7659269999999996</v>
       </c>
       <c r="I92" s="16">
-        <v>2.4506192236010658</v>
+        <v>2.4487855747088725</v>
       </c>
       <c r="J92" s="16">
-        <v>-21.645600879252257</v>
+        <v>-21.707581245042821</v>
       </c>
       <c r="K92" s="16">
-        <v>-0.48822800000000077</v>
+        <v>-0.48962600000000078</v>
       </c>
     </row>
     <row r="93" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A93" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B93" s="5"/>
       <c r="C93" s="79"/>
       <c r="D93" s="16">
         <v>1.9855500000000001</v>
       </c>
       <c r="E93" s="16">
         <v>3.2051640599919931</v>
       </c>
       <c r="F93" s="16">
         <v>0.74399300000000002</v>
       </c>
       <c r="G93" s="16">
         <v>1.1128577458103392</v>
       </c>
       <c r="H93" s="16">
         <v>0.83601200000000009</v>
       </c>
       <c r="I93" s="16">
-        <v>1.1592361780437526</v>
+        <v>1.1592858175244585</v>
       </c>
       <c r="J93" s="16">
         <v>12.368261529342355</v>
       </c>
       <c r="K93" s="16">
         <v>9.2019000000000073E-2</v>
       </c>
     </row>
     <row r="94" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A94" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B94" s="5"/>
       <c r="C94" s="79"/>
       <c r="D94" s="16">
         <v>0.45464499999999997</v>
       </c>
       <c r="E94" s="16">
         <v>0.73390839518272499</v>
       </c>
       <c r="F94" s="16">
         <v>0.85530499999999987</v>
       </c>
       <c r="G94" s="16">
         <v>1.2793571905653844</v>
       </c>
       <c r="H94" s="16">
         <v>0.74140499999999987</v>
       </c>
       <c r="I94" s="16">
-        <v>1.0280516291423187</v>
+        <v>1.0280956511888837</v>
       </c>
       <c r="J94" s="16">
         <v>-13.31688695845342</v>
       </c>
       <c r="K94" s="16">
         <v>-0.1139</v>
       </c>
     </row>
     <row r="95" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A95" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B95" s="5"/>
       <c r="C95" s="79"/>
       <c r="D95" s="16">
         <v>0.85141299999999998</v>
       </c>
       <c r="E95" s="16">
         <v>1.3743891354083064</v>
       </c>
       <c r="F95" s="16">
         <v>0.41059300000000004</v>
       </c>
       <c r="G95" s="16">
         <v>0.61416115531396753</v>
       </c>
       <c r="H95" s="16">
-        <v>0.35717399999999999</v>
+        <v>0.357178</v>
       </c>
       <c r="I95" s="16">
-        <v>0.49526684145275335</v>
+        <v>0.49529359594330108</v>
       </c>
       <c r="J95" s="16">
-        <v>-13.010207188140091</v>
+        <v>-13.009232987410901</v>
       </c>
       <c r="K95" s="16">
-        <v>-5.341900000000005E-2</v>
+        <v>-5.3415000000000046E-2</v>
       </c>
     </row>
     <row r="96" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A96" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B96" s="5"/>
       <c r="C96" s="79"/>
       <c r="D96" s="16">
         <v>5.9531999999999995E-2</v>
       </c>
       <c r="E96" s="16">
         <v>9.6099230348993148E-2</v>
       </c>
       <c r="F96" s="16">
         <v>4.2164E-2</v>
       </c>
       <c r="G96" s="16">
         <v>6.3068515421982649E-2</v>
       </c>
       <c r="H96" s="16">
         <v>6.1913000000000003E-2</v>
       </c>
       <c r="I96" s="16">
-        <v>8.5850190537005266E-2</v>
+        <v>8.58538667153005E-2</v>
       </c>
       <c r="J96" s="16">
         <v>46.838535243335556</v>
       </c>
       <c r="K96" s="16">
         <v>1.9749000000000003E-2</v>
       </c>
     </row>
     <row r="97" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A97" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B97" s="5"/>
       <c r="C97" s="79"/>
       <c r="D97" s="16">
         <v>1.7389999999999999E-3</v>
       </c>
       <c r="E97" s="16">
         <v>2.8071719676291585E-3</v>
       </c>
       <c r="F97" s="16">
         <v>0</v>
       </c>
       <c r="G97" s="16">
         <v>0</v>
       </c>
       <c r="H97" s="16">
         <v>2.1000000000000002E-5</v>
       </c>
       <c r="I97" s="16">
-        <v>2.9119151087447075E-5</v>
+        <v>2.9120397994303471E-5</v>
       </c>
       <c r="J97" s="16" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="K97" s="16">
         <v>2.1000000000000002E-5</v>
       </c>
     </row>
     <row r="98" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A98" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B98" s="5"/>
       <c r="C98" s="79"/>
       <c r="D98" s="16">
         <v>1.7663340000000001</v>
       </c>
       <c r="E98" s="16">
         <v>2.851295739085844</v>
       </c>
       <c r="F98" s="16">
         <v>2.474377</v>
       </c>
       <c r="G98" s="16">
         <v>3.7011498905298166</v>
       </c>
       <c r="H98" s="16">
         <v>1.4414679999999997</v>
       </c>
       <c r="I98" s="16">
-        <v>1.99877735617715</v>
+        <v>1.9988629455263152</v>
       </c>
       <c r="J98" s="16">
         <v>-41.744204702840364</v>
       </c>
       <c r="K98" s="16">
         <v>-1.0329090000000003</v>
       </c>
     </row>
     <row r="99" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A99" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B99" s="93"/>
       <c r="C99" s="94"/>
       <c r="D99" s="17">
         <v>61.948466999999994</v>
       </c>
       <c r="E99" s="17">
         <v>100</v>
       </c>
       <c r="F99" s="17">
         <v>66.854276999999996</v>
       </c>
       <c r="G99" s="17">
         <v>100</v>
       </c>
       <c r="H99" s="17">
-        <v>72.117486999999997</v>
+        <v>72.114399000000006</v>
       </c>
       <c r="I99" s="17">
         <v>100</v>
       </c>
       <c r="J99" s="17">
-        <v>7.8726601141763917</v>
+        <v>7.8680411127623291</v>
       </c>
       <c r="K99" s="17">
-        <v>5.2632100000000008</v>
+        <v>5.2601220000000097</v>
       </c>
     </row>
     <row r="100" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A100" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E100" s="80"/>
       <c r="F100" s="80"/>
       <c r="G100" s="80"/>
       <c r="H100" s="80"/>
       <c r="I100" s="80"/>
     </row>
     <row r="101" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A101" s="4" t="s">
         <v>33</v>
       </c>
       <c r="E101" s="80"/>
       <c r="F101" s="80"/>
       <c r="G101" s="80"/>
       <c r="H101" s="80"/>
       <c r="I101" s="80"/>
     </row>
     <row r="102" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A102" s="4" t="s">
         <v>40</v>
@@ -4358,1259 +4372,1259 @@
       <c r="A103" s="46"/>
       <c r="E103" s="81"/>
       <c r="F103" s="82"/>
       <c r="G103" s="81"/>
       <c r="H103" s="82"/>
       <c r="I103" s="81"/>
     </row>
     <row r="104" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A104" s="46"/>
       <c r="E104" s="81"/>
       <c r="F104" s="82"/>
       <c r="G104" s="81"/>
       <c r="H104" s="82"/>
       <c r="I104" s="81"/>
     </row>
     <row r="105" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A105" s="46"/>
       <c r="E105" s="81"/>
       <c r="F105" s="82"/>
       <c r="G105" s="81"/>
       <c r="H105" s="82"/>
       <c r="I105" s="81"/>
     </row>
     <row r="106" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A106" s="2" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B106" s="37"/>
       <c r="C106" s="37"/>
       <c r="D106" s="37"/>
       <c r="E106" s="37"/>
       <c r="F106" s="37"/>
       <c r="G106" s="37"/>
       <c r="H106" s="37"/>
       <c r="I106" s="37"/>
       <c r="J106" s="37"/>
       <c r="K106" s="37"/>
     </row>
     <row r="107" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A107" s="23">
         <v>0</v>
       </c>
       <c r="B107" s="23">
         <v>0</v>
       </c>
       <c r="C107" s="23">
         <v>0</v>
       </c>
       <c r="D107" s="13">
         <v>2021</v>
       </c>
       <c r="E107" s="13" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="F107" s="13">
         <v>2024</v>
       </c>
       <c r="G107" s="13" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="H107" s="13">
         <v>2025</v>
       </c>
       <c r="I107" s="13" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="J107" s="13" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="K107" s="13" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="108" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A108" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B108" s="5"/>
       <c r="C108" s="79"/>
       <c r="D108" s="16">
         <v>17.459469999999996</v>
       </c>
       <c r="E108" s="16">
         <v>74.889770150056009</v>
       </c>
       <c r="F108" s="16">
         <v>48.329572000000006</v>
       </c>
       <c r="G108" s="16">
         <v>86.992247109561163</v>
       </c>
       <c r="H108" s="16">
-        <v>65.494340000000008</v>
+        <v>65.494358000000005</v>
       </c>
       <c r="I108" s="16">
-        <v>90.697600572493954</v>
+        <v>90.697895538929856</v>
       </c>
       <c r="J108" s="16">
-        <v>35.51607698905341</v>
+        <v>35.516114233331095</v>
       </c>
       <c r="K108" s="16">
-        <v>17.164768000000002</v>
+        <v>17.164785999999999</v>
       </c>
     </row>
     <row r="109" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A109" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B109" s="5"/>
       <c r="C109" s="79"/>
       <c r="D109" s="16">
         <v>1.1045619999999996</v>
       </c>
       <c r="E109" s="16">
         <v>4.7378525405688805</v>
       </c>
       <c r="F109" s="16">
         <v>1.3823810000000001</v>
       </c>
       <c r="G109" s="16">
         <v>2.4882576976175632</v>
       </c>
       <c r="H109" s="16">
-        <v>2.3978230000000003</v>
+        <v>2.3978169999999999</v>
       </c>
       <c r="I109" s="16">
-        <v>3.320543312560126</v>
+        <v>3.320544890102902</v>
       </c>
       <c r="J109" s="16">
-        <v>73.456015382155869</v>
+        <v>73.455581348412608</v>
       </c>
       <c r="K109" s="16">
-        <v>1.0154420000000002</v>
+        <v>1.0154359999999998</v>
       </c>
     </row>
     <row r="110" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A110" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B110" s="5"/>
       <c r="C110" s="79"/>
       <c r="D110" s="16">
         <v>2.4170599999999998</v>
       </c>
       <c r="E110" s="16">
         <v>10.367615273481636</v>
       </c>
       <c r="F110" s="16">
         <v>1.067043</v>
       </c>
       <c r="G110" s="16">
         <v>1.9206557081144326</v>
       </c>
       <c r="H110" s="16">
-        <v>1.6584370000000002</v>
+        <v>1.6584360000000002</v>
       </c>
       <c r="I110" s="16">
-        <v>2.2966298553530757</v>
+        <v>2.2966353084337534</v>
       </c>
       <c r="J110" s="16">
-        <v>55.423633349358944</v>
+        <v>55.42353963242347</v>
       </c>
       <c r="K110" s="16">
-        <v>0.5913940000000002</v>
+        <v>0.59139300000000028</v>
       </c>
     </row>
     <row r="111" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A111" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B111" s="5"/>
       <c r="C111" s="79"/>
       <c r="D111" s="16">
         <v>0.16372299999999998</v>
       </c>
       <c r="E111" s="16">
         <v>0.70226517977221659</v>
       </c>
       <c r="F111" s="16">
         <v>2.0168289999999995</v>
       </c>
       <c r="G111" s="16">
         <v>3.6302511999429474</v>
       </c>
       <c r="H111" s="16">
         <v>0.91054900000000016</v>
       </c>
       <c r="I111" s="16">
-        <v>1.2609426937302337</v>
+        <v>1.2609464480143013</v>
       </c>
       <c r="J111" s="16">
         <v>-54.852444109044427</v>
       </c>
       <c r="K111" s="16">
         <v>-1.1062799999999995</v>
       </c>
     </row>
     <row r="112" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A112" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B112" s="5"/>
       <c r="C112" s="79"/>
       <c r="D112" s="16">
         <v>0.108044</v>
       </c>
       <c r="E112" s="16">
         <v>0.46343848502232043</v>
       </c>
       <c r="F112" s="16">
         <v>0.32079599999999997</v>
       </c>
       <c r="G112" s="16">
         <v>0.57742627854761008</v>
       </c>
       <c r="H112" s="16">
-        <v>0.66562900000000003</v>
+        <v>0.66569099999999992</v>
       </c>
       <c r="I112" s="16">
-        <v>0.92177359404596748</v>
+        <v>0.92186219733928432</v>
       </c>
       <c r="J112" s="16">
-        <v>107.49292385191838</v>
+        <v>107.51225077619422</v>
       </c>
       <c r="K112" s="16">
-        <v>0.34483300000000006</v>
+        <v>0.34489499999999995</v>
       </c>
     </row>
     <row r="113" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A113" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B113" s="5"/>
       <c r="C113" s="79"/>
       <c r="D113" s="16">
         <v>0.16220500000000002</v>
       </c>
       <c r="E113" s="16">
         <v>0.69575394712381533</v>
       </c>
       <c r="F113" s="16">
         <v>0.30711800000000006</v>
       </c>
       <c r="G113" s="16">
         <v>0.5528061566072674</v>
       </c>
       <c r="H113" s="16">
-        <v>0.34641700000000003</v>
+        <v>0.34640700000000002</v>
       </c>
       <c r="I113" s="16">
-        <v>0.47972375471715017</v>
+        <v>0.47971133482908668</v>
       </c>
       <c r="J113" s="16">
-        <v>12.796058843832</v>
+        <v>12.792802766363403</v>
       </c>
       <c r="K113" s="16">
-        <v>3.9298999999999973E-2</v>
+        <v>3.9288999999999963E-2</v>
       </c>
     </row>
     <row r="114" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A114" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B114" s="5"/>
       <c r="C114" s="79"/>
       <c r="D114" s="16">
         <v>6.1245000000000001E-2</v>
       </c>
       <c r="E114" s="16">
         <v>0.26270121446070138</v>
       </c>
       <c r="F114" s="16">
         <v>0.26360600000000001</v>
       </c>
       <c r="G114" s="16">
         <v>0.47448544116142755</v>
       </c>
       <c r="H114" s="16">
         <v>0.16206299999999998</v>
       </c>
       <c r="I114" s="16">
-        <v>0.22442741222493554</v>
+        <v>0.22442808042679929</v>
       </c>
       <c r="J114" s="16">
         <v>-38.520746872225978</v>
       </c>
       <c r="K114" s="16">
         <v>-0.10154300000000002</v>
       </c>
     </row>
     <row r="115" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A115" s="15" t="s">
         <v>46</v>
       </c>
       <c r="B115" s="5"/>
       <c r="C115" s="79"/>
       <c r="D115" s="16">
         <v>4.3393999999999995E-2</v>
       </c>
       <c r="E115" s="16">
         <v>0.18613203527320882</v>
       </c>
       <c r="F115" s="16">
         <v>0.42132299999999995</v>
       </c>
       <c r="G115" s="16">
         <v>0.75837283493720209</v>
       </c>
       <c r="H115" s="16">
-        <v>0.13301199999999999</v>
+        <v>0.13301099999999999</v>
       </c>
       <c r="I115" s="16">
-        <v>0.18419712676467254</v>
+        <v>0.18419629036639454</v>
       </c>
       <c r="J115" s="16">
-        <v>-68.429921936376616</v>
+        <v>-68.430159283969786</v>
       </c>
       <c r="K115" s="16">
-        <v>-0.28831099999999998</v>
+        <v>-0.28831199999999996</v>
       </c>
     </row>
     <row r="116" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A116" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B116" s="5"/>
       <c r="C116" s="79"/>
       <c r="D116" s="16">
         <v>0.43539299999999997</v>
       </c>
       <c r="E116" s="16">
         <v>1.8675527776583909</v>
       </c>
       <c r="F116" s="16">
         <v>0.74805300000000008</v>
       </c>
       <c r="G116" s="16">
         <v>1.3464801928527022</v>
       </c>
       <c r="H116" s="16">
-        <v>9.0629999999999974E-2</v>
+        <v>9.0630999999999989E-2</v>
       </c>
       <c r="I116" s="16">
-        <v>0.12550586111540515</v>
+        <v>0.12550761961188703</v>
       </c>
       <c r="J116" s="16">
-        <v>-87.884548287353965</v>
+        <v>-87.884414606986411</v>
       </c>
       <c r="K116" s="16">
-        <v>-0.65742300000000009</v>
+        <v>-0.65742200000000006</v>
       </c>
     </row>
     <row r="117" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A117" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B117" s="5"/>
       <c r="C117" s="79"/>
       <c r="D117" s="16">
         <v>6.8045000000000008E-2</v>
       </c>
       <c r="E117" s="16">
         <v>0.29186879154181444</v>
       </c>
       <c r="F117" s="16">
         <v>0.103299</v>
       </c>
       <c r="G117" s="16">
         <v>0.18593610003768618</v>
       </c>
       <c r="H117" s="16">
         <v>8.7423000000000001E-2</v>
       </c>
       <c r="I117" s="16">
-        <v>0.12106475666216558</v>
+        <v>0.12106511711588749</v>
       </c>
       <c r="J117" s="16">
         <v>-15.368977434437895</v>
       </c>
       <c r="K117" s="16">
         <v>-1.5876000000000001E-2</v>
       </c>
     </row>
     <row r="118" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A118" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B118" s="5"/>
       <c r="C118" s="79"/>
       <c r="D118" s="16">
         <v>3.2885999999999999E-2</v>
       </c>
       <c r="E118" s="16">
         <v>0.14105954998374765</v>
       </c>
       <c r="F118" s="16">
         <v>8.1373000000000001E-2</v>
       </c>
       <c r="G118" s="16">
         <v>0.14646974577069127</v>
       </c>
       <c r="H118" s="16">
-        <v>7.1403999999999995E-2</v>
+        <v>7.1402999999999994E-2</v>
       </c>
       <c r="I118" s="16">
-        <v>9.8881391449678807E-2</v>
+        <v>9.8880301035490822E-2</v>
       </c>
       <c r="J118" s="16">
-        <v>-12.25099234389786</v>
+        <v>-12.252221252749692</v>
       </c>
       <c r="K118" s="16">
-        <v>-9.9690000000000056E-3</v>
+        <v>-9.9700000000000066E-3</v>
       </c>
     </row>
     <row r="119" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A119" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B119" s="5"/>
       <c r="C119" s="79"/>
       <c r="D119" s="16">
         <v>9.2710000000000015E-2</v>
       </c>
       <c r="E119" s="16">
         <v>0.39766559870441059</v>
       </c>
       <c r="F119" s="16">
         <v>4.5537999999999995E-2</v>
       </c>
       <c r="G119" s="16">
         <v>8.196747425934571E-2</v>
       </c>
       <c r="H119" s="16">
         <v>6.9282999999999997E-2</v>
       </c>
       <c r="I119" s="16">
-        <v>9.5944197017087243E-2</v>
+        <v>9.5944482677785409E-2</v>
       </c>
       <c r="J119" s="16">
         <v>52.143264965523308</v>
       </c>
       <c r="K119" s="16">
         <v>2.3745000000000002E-2</v>
       </c>
     </row>
     <row r="120" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A120" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B120" s="5"/>
       <c r="C120" s="79"/>
       <c r="D120" s="16">
         <v>2.7024999999999997E-2</v>
       </c>
       <c r="E120" s="16">
         <v>0.11591967214957064</v>
       </c>
       <c r="F120" s="16">
         <v>5.4956999999999992E-2</v>
       </c>
       <c r="G120" s="16">
         <v>9.8921482780773465E-2</v>
       </c>
       <c r="H120" s="16">
         <v>2.8870999999999997E-2</v>
       </c>
       <c r="I120" s="16">
-        <v>3.9981018606011949E-2</v>
+        <v>3.9981137644015736E-2</v>
       </c>
       <c r="J120" s="16">
         <v>-47.46620084793566</v>
       </c>
       <c r="K120" s="16">
         <v>-2.6085999999999995E-2</v>
       </c>
     </row>
     <row r="121" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A121" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B121" s="5"/>
       <c r="C121" s="79"/>
       <c r="D121" s="16">
         <v>1.57E-3</v>
       </c>
       <c r="E121" s="16">
         <v>6.7342788260805145E-3</v>
       </c>
       <c r="F121" s="16">
         <v>1.4128999999999999E-2</v>
       </c>
       <c r="G121" s="16">
         <v>2.5431912771977153E-2</v>
       </c>
       <c r="H121" s="16">
-        <v>2.0612999999999999E-2</v>
+        <v>2.0373000000000002E-2</v>
       </c>
       <c r="I121" s="16">
-        <v>2.8545209259316414E-2</v>
+        <v>2.8212937453553143E-2</v>
       </c>
       <c r="J121" s="16">
-        <v>45.891428975865246</v>
+        <v>44.192794960719112</v>
       </c>
       <c r="K121" s="16">
-        <v>6.4840000000000002E-3</v>
+        <v>6.244000000000003E-3</v>
       </c>
     </row>
     <row r="122" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A122" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B122" s="5"/>
       <c r="C122" s="79"/>
       <c r="D122" s="16">
         <v>0.32526599999999989</v>
       </c>
       <c r="E122" s="16">
         <v>1.3951795774801936</v>
       </c>
       <c r="F122" s="16">
         <v>1.6104E-2</v>
       </c>
       <c r="G122" s="16">
         <v>2.8986872622260608E-2</v>
       </c>
       <c r="H122" s="16">
-        <v>1.3248999999999999E-2</v>
+        <v>1.3195999999999999E-2</v>
       </c>
       <c r="I122" s="16">
-        <v>1.834742528873445E-2</v>
+        <v>1.8274084456736228E-2</v>
       </c>
       <c r="J122" s="16">
-        <v>-17.728514654744174</v>
+        <v>-18.05762543467462</v>
       </c>
       <c r="K122" s="16">
-        <v>-2.8550000000000016E-3</v>
+        <v>-2.9080000000000009E-3</v>
       </c>
     </row>
     <row r="123" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A123" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B123" s="5"/>
       <c r="C123" s="79"/>
       <c r="D123" s="16">
         <v>0.78628599999999993</v>
       </c>
       <c r="E123" s="16">
         <v>3.3726555165882437</v>
       </c>
       <c r="F123" s="16">
         <v>0</v>
       </c>
       <c r="G123" s="16">
         <v>0</v>
       </c>
       <c r="H123" s="16">
         <v>7.7930000000000004E-3</v>
       </c>
       <c r="I123" s="16">
-        <v>1.0791869973213644E-2</v>
+        <v>1.0791902104527542E-2</v>
       </c>
       <c r="J123" s="16" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="K123" s="16">
         <v>7.7930000000000004E-3</v>
       </c>
     </row>
     <row r="124" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A124" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B124" s="5"/>
       <c r="C124" s="79"/>
       <c r="D124" s="16">
         <v>2.4674000000000001E-2</v>
       </c>
       <c r="E124" s="16">
         <v>0.10583541130873289</v>
       </c>
       <c r="F124" s="16">
         <v>0.38406200000000001</v>
       </c>
       <c r="G124" s="16">
         <v>0.69130379241496853</v>
       </c>
       <c r="H124" s="16">
-        <v>5.4230999999999994E-2</v>
+        <v>5.4246999999999997E-2</v>
       </c>
       <c r="I124" s="16">
-        <v>7.5099948738271402E-2</v>
+        <v>7.5122329457757667E-2</v>
       </c>
       <c r="J124" s="16">
-        <v>-85.879623602439196</v>
+        <v>-85.875457608406975</v>
       </c>
       <c r="K124" s="16">
-        <v>-0.32983100000000004</v>
+        <v>-0.32981500000000002</v>
       </c>
     </row>
     <row r="125" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A125" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B125" s="93"/>
       <c r="C125" s="94"/>
       <c r="D125" s="17">
         <v>23.313558</v>
       </c>
       <c r="E125" s="17">
         <v>100</v>
       </c>
       <c r="F125" s="17">
         <v>55.556182999999997</v>
       </c>
       <c r="G125" s="17">
         <v>100</v>
       </c>
       <c r="H125" s="17">
-        <v>72.211767000000009</v>
+        <v>72.211551999999998</v>
       </c>
       <c r="I125" s="17">
         <v>100</v>
       </c>
       <c r="J125" s="17">
-        <v>29.979712609125812</v>
+        <v>29.97932561349652</v>
       </c>
       <c r="K125" s="17">
-        <v>16.655584000000012</v>
+        <v>16.655369</v>
       </c>
     </row>
     <row r="126" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A126" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E126" s="80"/>
       <c r="F126" s="80"/>
       <c r="G126" s="80"/>
       <c r="H126" s="80"/>
       <c r="I126" s="80"/>
     </row>
     <row r="127" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A127" s="4" t="s">
         <v>33</v>
       </c>
       <c r="E127" s="80"/>
       <c r="F127" s="80"/>
       <c r="G127" s="80"/>
       <c r="H127" s="80"/>
       <c r="I127" s="80"/>
     </row>
     <row r="128" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A128" s="4" t="s">
         <v>40</v>
       </c>
       <c r="E128" s="81"/>
       <c r="F128" s="82"/>
       <c r="G128" s="81"/>
       <c r="H128" s="82"/>
       <c r="I128" s="81"/>
     </row>
     <row r="129" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A129" s="46"/>
     </row>
     <row r="130" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A130" s="2" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B130" s="37"/>
       <c r="C130" s="37"/>
       <c r="D130" s="37"/>
       <c r="E130" s="37"/>
       <c r="F130" s="37"/>
       <c r="G130" s="37"/>
       <c r="H130" s="37"/>
       <c r="I130" s="37"/>
       <c r="J130" s="37"/>
       <c r="K130" s="37"/>
     </row>
     <row r="131" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A131" s="23">
         <v>0</v>
       </c>
       <c r="B131" s="23">
         <v>0</v>
       </c>
       <c r="C131" s="23">
         <v>0</v>
       </c>
       <c r="D131" s="13">
         <v>0</v>
       </c>
       <c r="E131" s="13">
         <v>0</v>
       </c>
       <c r="F131" s="13" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="G131" s="13" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="H131" s="13" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="I131" s="13" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="J131" s="13" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="K131" s="13" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
     </row>
     <row r="132" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A132" s="15" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B132" s="5"/>
       <c r="C132" s="79"/>
       <c r="D132" s="16"/>
       <c r="E132" s="16">
         <v>0</v>
       </c>
       <c r="F132" s="16">
-        <v>3.2022179999999998</v>
+        <v>7.3839070000000007</v>
       </c>
       <c r="G132" s="16">
-        <v>20.357714476363007</v>
+        <v>19.171461020299109</v>
       </c>
       <c r="H132" s="16">
-        <v>7.0496359999999987</v>
+        <v>15.466681000000001</v>
       </c>
       <c r="I132" s="16">
-        <v>34.602648559662775</v>
+        <v>22.357514451698439</v>
       </c>
       <c r="J132" s="16">
-        <v>120.14853454699208</v>
+        <v>109.46473188245736</v>
       </c>
       <c r="K132" s="16">
-        <v>3.8474179999999989</v>
+        <v>8.0827740000000006</v>
       </c>
     </row>
     <row r="133" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A133" s="15" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="B133" s="5"/>
       <c r="C133" s="79"/>
       <c r="D133" s="16"/>
       <c r="E133" s="16">
         <v>0</v>
       </c>
       <c r="F133" s="16">
-        <v>4.1643289999999995</v>
+        <v>8.0537180000000017</v>
       </c>
       <c r="G133" s="16">
-        <v>26.474219046810145</v>
+        <v>20.910547858400889</v>
       </c>
       <c r="H133" s="16">
-        <v>3.6136350000000008</v>
+        <v>14.022880999999998</v>
       </c>
       <c r="I133" s="16">
-        <v>17.737276354112048</v>
+        <v>20.270461685473919</v>
       </c>
       <c r="J133" s="16">
-        <v>-13.224075235169911</v>
+        <v>74.116861305548511</v>
       </c>
       <c r="K133" s="16">
-        <v>-0.55069399999999868</v>
+        <v>5.9691629999999964</v>
       </c>
     </row>
     <row r="134" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A134" s="15" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="B134" s="5"/>
       <c r="C134" s="79"/>
       <c r="D134" s="16"/>
       <c r="E134" s="16">
         <v>0</v>
       </c>
       <c r="F134" s="16">
-        <v>1.7982899999999999</v>
+        <v>0.31278799999999995</v>
       </c>
       <c r="G134" s="16">
-        <v>11.432411648956702</v>
+        <v>0.81211788686088759</v>
       </c>
       <c r="H134" s="16">
-        <v>2.0837500000000002</v>
+        <v>6.0505760000000004</v>
       </c>
       <c r="I134" s="16">
-        <v>10.227942114486099</v>
-[...2 lines deleted...]
-        <v>15.873969159590514</v>
+        <v>8.7462746765837949</v>
+      </c>
+      <c r="J134" s="16" t="s">
+        <v>142</v>
       </c>
       <c r="K134" s="16">
-        <v>0.28546000000000027</v>
+        <v>5.7377880000000001</v>
       </c>
     </row>
     <row r="135" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A135" s="15" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="B135" s="5"/>
       <c r="C135" s="79"/>
       <c r="D135" s="16"/>
       <c r="E135" s="16">
         <v>0</v>
       </c>
       <c r="F135" s="16">
-        <v>2.4499089999999994</v>
+        <v>4.1017589999999995</v>
       </c>
       <c r="G135" s="16">
-        <v>15.575000801029789</v>
+        <v>10.64974312151562</v>
       </c>
       <c r="H135" s="16">
-        <v>1.8605249999999998</v>
+        <v>5.2326880000000005</v>
       </c>
       <c r="I135" s="16">
-        <v>9.1322577096841009</v>
+        <v>7.5639949890496228</v>
       </c>
       <c r="J135" s="16">
-        <v>-24.057383355871579</v>
+        <v>27.571805169440751</v>
       </c>
       <c r="K135" s="16">
-        <v>-0.58938399999999969</v>
+        <v>1.130929000000001</v>
       </c>
     </row>
     <row r="136" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A136" s="15" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B136" s="5"/>
       <c r="C136" s="79"/>
       <c r="D136" s="16"/>
       <c r="E136" s="16">
         <v>0</v>
       </c>
       <c r="F136" s="16">
-        <v>0.289269</v>
+        <v>2.0844800000000006</v>
       </c>
       <c r="G136" s="16">
-        <v>1.8389927571648934</v>
+        <v>5.4121113751287888</v>
       </c>
       <c r="H136" s="16">
-        <v>0.99244699999999986</v>
+        <v>4.515307</v>
       </c>
       <c r="I136" s="16">
-        <v>4.8713571530631707</v>
+        <v>6.5270009452160496</v>
       </c>
       <c r="J136" s="16">
-        <v>243.08792162312582</v>
+        <v>116.61551082284305</v>
       </c>
       <c r="K136" s="16">
-        <v>0.70317799999999986</v>
+        <v>2.4308269999999994</v>
       </c>
     </row>
     <row r="137" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A137" s="15" t="s">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="B137" s="5"/>
       <c r="C137" s="79"/>
       <c r="D137" s="16"/>
       <c r="E137" s="16">
         <v>0</v>
       </c>
       <c r="F137" s="16">
-        <v>0.86893200000000004</v>
+        <v>1.2052649999999998</v>
       </c>
       <c r="G137" s="16">
-        <v>5.5241303232244219</v>
+        <v>3.1293312560180948</v>
       </c>
       <c r="H137" s="16">
-        <v>0.87123699999999993</v>
+        <v>3.7977619999999996</v>
       </c>
       <c r="I137" s="16">
-        <v>4.2764062886615593</v>
+        <v>5.4897698348541075</v>
       </c>
       <c r="J137" s="16">
-        <v>0.265268168280129</v>
+        <v>215.09767561490628</v>
       </c>
       <c r="K137" s="16">
-        <v>2.3049999999998905E-3</v>
+        <v>2.5924969999999998</v>
       </c>
     </row>
     <row r="138" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A138" s="15" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="B138" s="5"/>
       <c r="C138" s="79"/>
       <c r="D138" s="16"/>
       <c r="E138" s="16">
         <v>0</v>
       </c>
       <c r="F138" s="16">
-        <v>0.72372000000000003</v>
+        <v>5.4920539999999987</v>
       </c>
       <c r="G138" s="16">
-        <v>4.6009625580873745</v>
+        <v>14.259483384931279</v>
       </c>
       <c r="H138" s="16">
-        <v>0.77788800000000002</v>
+        <v>3.1219859999999997</v>
       </c>
       <c r="I138" s="16">
-        <v>3.8182092072241693</v>
+        <v>4.5129169673183398</v>
       </c>
       <c r="J138" s="16">
-        <v>7.4846625766871151</v>
+        <v>-43.154491925971591</v>
       </c>
       <c r="K138" s="16">
-        <v>5.4167999999999994E-2</v>
+        <v>-2.370067999999999</v>
       </c>
     </row>
     <row r="139" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A139" s="15" t="s">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="B139" s="5"/>
       <c r="C139" s="79"/>
       <c r="D139" s="16"/>
       <c r="E139" s="16">
         <v>0</v>
       </c>
       <c r="F139" s="16">
-        <v>7.0614999999999997E-2</v>
+        <v>2.5202970000000002</v>
       </c>
       <c r="G139" s="16">
-        <v>0.44892634035171053</v>
+        <v>6.5436598395777175</v>
       </c>
       <c r="H139" s="16">
-        <v>0.74268699999999999</v>
+        <v>2.9989710000000001</v>
       </c>
       <c r="I139" s="16">
-        <v>3.6454275441782058</v>
+        <v>4.3350953881265486</v>
       </c>
       <c r="J139" s="16">
-        <v>951.74113148764422</v>
+        <v>18.992761567386694</v>
       </c>
       <c r="K139" s="16">
-        <v>0.672072</v>
+        <v>0.47867399999999982</v>
       </c>
     </row>
     <row r="140" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A140" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B140" s="5"/>
       <c r="C140" s="79"/>
       <c r="D140" s="16"/>
       <c r="E140" s="16">
         <v>0</v>
       </c>
       <c r="F140" s="16">
-        <v>0.79190499999999997</v>
+        <v>2.2350599999999998</v>
       </c>
       <c r="G140" s="16">
-        <v>5.0344404667028435</v>
+        <v>5.8030749395990116</v>
       </c>
       <c r="H140" s="16">
-        <v>0.72172799999999993</v>
+        <v>2.2310199999999996</v>
       </c>
       <c r="I140" s="16">
-        <v>3.5425517487240898</v>
+        <v>3.2250010129534732</v>
       </c>
       <c r="J140" s="16">
-        <v>-8.8617952911018421</v>
+        <v>-0.18075577389422504</v>
       </c>
       <c r="K140" s="16">
-        <v>-7.0177000000000045E-2</v>
+        <v>-4.0400000000002656E-3</v>
       </c>
     </row>
     <row r="141" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A141" s="15" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B141" s="5"/>
       <c r="C141" s="79"/>
       <c r="D141" s="16"/>
       <c r="E141" s="16">
         <v>0</v>
       </c>
       <c r="F141" s="16">
-        <v>0.53533500000000001</v>
+        <v>1.8415360000000003</v>
       </c>
       <c r="G141" s="16">
-        <v>3.4033276557697794</v>
+        <v>4.7813353610057039</v>
       </c>
       <c r="H141" s="16">
-        <v>0.68916000000000011</v>
+        <v>1.9019170000000001</v>
       </c>
       <c r="I141" s="16">
-        <v>3.3826939832605833</v>
+        <v>2.7492735392571257</v>
       </c>
       <c r="J141" s="16">
-        <v>28.73434391549219</v>
+        <v>3.2788389692083015</v>
       </c>
       <c r="K141" s="16">
-        <v>0.1538250000000001</v>
+        <v>6.0380999999999796E-2</v>
       </c>
     </row>
     <row r="142" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A142" s="15" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="B142" s="5"/>
       <c r="C142" s="79"/>
       <c r="D142" s="16"/>
       <c r="E142" s="16">
         <v>0</v>
       </c>
       <c r="F142" s="16">
-        <v>0.10865799999999999</v>
+        <v>0.828735</v>
       </c>
       <c r="G142" s="16">
-        <v>0.69078012164463864</v>
+        <v>2.151714634089728</v>
       </c>
       <c r="H142" s="16">
-        <v>0.17219999999999996</v>
+        <v>1.648604</v>
       </c>
       <c r="I142" s="16">
-        <v>0.84523173706754928</v>
+        <v>2.3831026032752503</v>
       </c>
       <c r="J142" s="16">
-        <v>58.478897089951943</v>
+        <v>98.930176715113987</v>
       </c>
       <c r="K142" s="16">
-        <v>6.3541999999999974E-2</v>
+        <v>0.81986899999999996</v>
       </c>
     </row>
     <row r="143" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A143" s="15" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="B143" s="5"/>
       <c r="C143" s="79"/>
       <c r="D143" s="16"/>
       <c r="E143" s="16">
         <v>0</v>
       </c>
       <c r="F143" s="16">
-        <v>0.24682100000000001</v>
+        <v>0.9699589999999999</v>
       </c>
       <c r="G143" s="16">
-        <v>1.5691347199879566</v>
+        <v>2.5183864260192199</v>
       </c>
       <c r="H143" s="16">
-        <v>0.15772600000000001</v>
+        <v>1.4772100000000006</v>
       </c>
       <c r="I143" s="16">
-        <v>0.77418711359300985</v>
+        <v>2.1353478437418771</v>
       </c>
       <c r="J143" s="16">
-        <v>-36.097009573739676</v>
+        <v>52.296127980667293</v>
       </c>
       <c r="K143" s="16">
-        <v>-8.9095000000000008E-2</v>
+        <v>0.50725100000000067</v>
       </c>
     </row>
     <row r="144" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A144" s="15" t="s">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="B144" s="5"/>
       <c r="C144" s="79"/>
       <c r="D144" s="16"/>
       <c r="E144" s="16">
         <v>0</v>
       </c>
       <c r="F144" s="16">
-        <v>0.19140599999999999</v>
+        <v>3.9721000000000006E-2</v>
       </c>
       <c r="G144" s="16">
-        <v>1.2168405452291935</v>
+        <v>0.10313098515288735</v>
       </c>
       <c r="H144" s="16">
-        <v>0.14967799999999998</v>
+        <v>1.3293840000000003</v>
       </c>
       <c r="I144" s="16">
-        <v>0.73468406469684466</v>
-[...2 lines deleted...]
-        <v>-21.800779494895675</v>
+        <v>1.921661278968428</v>
+      </c>
+      <c r="J144" s="16" t="s">
+        <v>142</v>
       </c>
       <c r="K144" s="16">
-        <v>-4.1728000000000015E-2</v>
+        <v>1.2896630000000004</v>
       </c>
     </row>
     <row r="145" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A145" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B145" s="5"/>
       <c r="C145" s="79"/>
       <c r="D145" s="16"/>
       <c r="E145" s="16">
         <v>0</v>
       </c>
       <c r="F145" s="16">
-        <v>7.3454999999999993E-2</v>
+        <v>0.20414500000000002</v>
       </c>
       <c r="G145" s="16">
-        <v>0.46698129760723495</v>
+        <v>0.53003889539629379</v>
       </c>
       <c r="H145" s="16">
-        <v>0.11439699999999998</v>
+        <v>0.50856500000000004</v>
       </c>
       <c r="I145" s="16">
-        <v>0.56150972720857395</v>
+        <v>0.73514475000344393</v>
       </c>
       <c r="J145" s="16">
-        <v>55.737526376693211</v>
+        <v>149.11949839574811</v>
       </c>
       <c r="K145" s="16">
-        <v>4.0941999999999992E-2</v>
+        <v>0.30442000000000002</v>
       </c>
     </row>
     <row r="146" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A146" s="15" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="B146" s="5"/>
       <c r="C146" s="79"/>
       <c r="D146" s="16"/>
       <c r="E146" s="16">
         <v>0</v>
       </c>
       <c r="F146" s="16">
-        <v>1.9803000000000001E-2</v>
+        <v>0.52167200000000002</v>
       </c>
       <c r="G146" s="16">
-        <v>0.12589518258139099</v>
+        <v>1.3544610479765624</v>
       </c>
       <c r="H146" s="16">
-        <v>1.4737E-2</v>
+        <v>0.4168</v>
       </c>
       <c r="I146" s="16">
-        <v>7.2335540703626452E-2</v>
+        <v>0.60249590868706149</v>
       </c>
       <c r="J146" s="16">
-        <v>-25.581982527899815</v>
+        <v>-20.103053259519392</v>
       </c>
       <c r="K146" s="16">
-        <v>-5.0660000000000011E-3</v>
+        <v>-0.10487200000000002</v>
       </c>
     </row>
     <row r="147" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A147" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B147" s="5"/>
       <c r="C147" s="79"/>
       <c r="D147" s="16"/>
       <c r="E147" s="16">
         <v>0</v>
       </c>
       <c r="F147" s="16">
         <v>0</v>
       </c>
       <c r="G147" s="16">
         <v>0</v>
       </c>
       <c r="H147" s="16">
-        <v>4.2000000000000004E-5</v>
+        <v>8.7999999999999998E-5</v>
       </c>
       <c r="I147" s="16">
-        <v>2.0615408221159743E-4</v>
+        <v>1.2720642985715309E-4</v>
       </c>
       <c r="J147" s="16" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="K147" s="16">
-        <v>4.2000000000000004E-5</v>
+        <v>8.7999999999999998E-5</v>
       </c>
     </row>
     <row r="148" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A148" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B148" s="5"/>
       <c r="C148" s="79"/>
       <c r="D148" s="16"/>
       <c r="E148" s="16">
         <v>0</v>
       </c>
       <c r="F148" s="16">
-        <v>0.19508699999999998</v>
+        <v>0.72000199999999992</v>
       </c>
       <c r="G148" s="16">
-        <v>1.2402420584889067</v>
+        <v>1.8694019680282263</v>
       </c>
       <c r="H148" s="16">
-        <v>0.36163799999999996</v>
+        <v>4.4584529999999996</v>
       </c>
       <c r="I148" s="16">
-        <v>1.775074999591373</v>
+        <v>6.4448169183626556</v>
       </c>
       <c r="J148" s="16">
-        <v>85.37267988128373</v>
+        <v>519.2278632559354</v>
       </c>
       <c r="K148" s="16">
-        <v>0.16655099999999998</v>
+        <v>3.7384509999999995</v>
       </c>
     </row>
     <row r="149" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A149" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B149" s="93"/>
       <c r="C149" s="94"/>
       <c r="D149" s="17"/>
       <c r="E149" s="17">
         <v>0</v>
       </c>
       <c r="F149" s="17">
-        <v>15.729752000000001</v>
+        <v>38.515097999999995</v>
       </c>
       <c r="G149" s="17">
         <v>100</v>
       </c>
       <c r="H149" s="17">
-        <v>20.373111000000002</v>
+        <v>69.178893000000002</v>
       </c>
       <c r="I149" s="17">
         <v>100</v>
       </c>
       <c r="J149" s="17">
-        <v>29.519594460230525</v>
+        <v>79.614999291966001</v>
       </c>
       <c r="K149" s="17">
-        <v>4.6433590000000002</v>
+        <v>30.663795000000007</v>
       </c>
     </row>
     <row r="150" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A150" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E150" s="80"/>
       <c r="F150" s="80"/>
       <c r="G150" s="80"/>
       <c r="H150" s="80"/>
       <c r="I150" s="80"/>
     </row>
     <row r="151" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A151" s="4" t="s">
         <v>33</v>
       </c>
       <c r="E151" s="80"/>
       <c r="F151" s="80"/>
       <c r="G151" s="80"/>
       <c r="H151" s="80"/>
       <c r="I151" s="80"/>
     </row>
     <row r="152" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A152" s="4" t="s">
         <v>40</v>
@@ -5625,2384 +5639,2384 @@
       <c r="A153" s="46"/>
       <c r="E153" s="81"/>
       <c r="F153" s="82"/>
       <c r="G153" s="81"/>
       <c r="H153" s="82"/>
       <c r="I153" s="81"/>
     </row>
     <row r="154" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A154" s="46"/>
       <c r="E154" s="81"/>
       <c r="F154" s="82"/>
       <c r="G154" s="81"/>
       <c r="H154" s="82"/>
       <c r="I154" s="81"/>
     </row>
     <row r="155" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A155" s="46"/>
       <c r="E155" s="81"/>
       <c r="F155" s="82"/>
       <c r="G155" s="81"/>
       <c r="H155" s="82"/>
       <c r="I155" s="81"/>
     </row>
     <row r="156" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A156" s="2" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B156" s="37"/>
       <c r="C156" s="37"/>
       <c r="D156" s="37"/>
       <c r="E156" s="37"/>
       <c r="F156" s="37"/>
       <c r="G156" s="37"/>
       <c r="H156" s="37"/>
       <c r="I156" s="37"/>
       <c r="J156" s="37"/>
       <c r="K156" s="37"/>
     </row>
     <row r="157" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A157" s="23">
         <v>0</v>
       </c>
       <c r="B157" s="23">
         <v>0</v>
       </c>
       <c r="C157" s="23">
         <v>0</v>
       </c>
       <c r="D157" s="13">
         <v>0</v>
       </c>
       <c r="E157" s="13">
         <v>0</v>
       </c>
       <c r="F157" s="13" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="G157" s="13" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="H157" s="13" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="I157" s="13" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="J157" s="13" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="K157" s="13" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
     </row>
     <row r="158" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A158" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B158" s="5"/>
       <c r="C158" s="79"/>
       <c r="D158" s="16"/>
       <c r="E158" s="16">
         <v>0</v>
       </c>
       <c r="F158" s="16">
-        <v>16.062055999999998</v>
+        <v>37.913944000000001</v>
       </c>
       <c r="G158" s="16">
-        <v>90.834825233489426</v>
+        <v>90.719481878389445</v>
       </c>
       <c r="H158" s="16">
-        <v>16.34817</v>
+        <v>35.211798999999999</v>
       </c>
       <c r="I158" s="16">
-        <v>92.710710374537058</v>
+        <v>89.488661583092735</v>
       </c>
       <c r="J158" s="16">
-        <v>1.7813037135470162</v>
+        <v>-7.1270480327765462</v>
       </c>
       <c r="K158" s="16">
-        <v>0.28611400000000131</v>
+        <v>-2.7021450000000016</v>
       </c>
     </row>
     <row r="159" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A159" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B159" s="5"/>
       <c r="C159" s="79"/>
       <c r="D159" s="16"/>
       <c r="E159" s="16">
         <v>0</v>
       </c>
       <c r="F159" s="16">
-        <v>0.21176599999999998</v>
+        <v>0.49404000000000003</v>
       </c>
       <c r="G159" s="16">
-        <v>1.1975881294645667</v>
+        <v>1.182125838113796</v>
       </c>
       <c r="H159" s="16">
-        <v>0.52839699999999989</v>
+        <v>1.5544979999999997</v>
       </c>
       <c r="I159" s="16">
-        <v>2.9965470893546033</v>
+        <v>3.9506628290589321</v>
       </c>
       <c r="J159" s="16">
-        <v>149.51928071550668</v>
+        <v>214.65023075054646</v>
       </c>
       <c r="K159" s="16">
-        <v>0.31663099999999988</v>
+        <v>1.0604579999999997</v>
       </c>
     </row>
     <row r="160" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A160" s="15" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="B160" s="5"/>
       <c r="C160" s="79"/>
       <c r="D160" s="16"/>
       <c r="E160" s="16">
         <v>0</v>
       </c>
       <c r="F160" s="16">
-        <v>6.600099999999999E-2</v>
+        <v>1.221417</v>
       </c>
       <c r="G160" s="16">
-        <v>0.37325167464461184</v>
+        <v>2.9225742749806454</v>
       </c>
       <c r="H160" s="16">
-        <v>0.20194400000000001</v>
+        <v>1.277274</v>
       </c>
       <c r="I160" s="16">
-        <v>1.1452273677038782</v>
+        <v>3.2461147678050528</v>
       </c>
       <c r="J160" s="16">
-        <v>205.97112164967206</v>
+        <v>4.5731310436976109</v>
       </c>
       <c r="K160" s="16">
-        <v>0.13594300000000004</v>
+        <v>5.5857000000000046E-2</v>
       </c>
     </row>
     <row r="161" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A161" s="15" t="s">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="B161" s="5"/>
       <c r="C161" s="79"/>
       <c r="D161" s="16"/>
       <c r="E161" s="16">
         <v>0</v>
       </c>
       <c r="F161" s="16">
-        <v>0.296734</v>
+        <v>0.48418600000000012</v>
       </c>
       <c r="G161" s="16">
-        <v>1.6781027927454777</v>
+        <v>1.1585474476823061</v>
       </c>
       <c r="H161" s="16">
-        <v>0.19417899999999999</v>
+        <v>0.49902499999999994</v>
       </c>
       <c r="I161" s="16">
-        <v>1.1011919395147733</v>
+        <v>1.268241913641017</v>
       </c>
       <c r="J161" s="16">
-        <v>-34.561256883269195</v>
+        <v>3.0647313222604167</v>
       </c>
       <c r="K161" s="16">
-        <v>-0.10255500000000001</v>
+        <v>1.4838999999999825E-2</v>
       </c>
     </row>
     <row r="162" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A162" s="15" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="B162" s="5"/>
       <c r="C162" s="79"/>
       <c r="D162" s="16"/>
       <c r="E162" s="16">
         <v>0</v>
       </c>
       <c r="F162" s="16">
-        <v>0.81116900000000003</v>
+        <v>0.25169100000000005</v>
       </c>
       <c r="G162" s="16">
-        <v>4.5873575804881019</v>
+        <v>0.6022395642472258</v>
       </c>
       <c r="H162" s="16">
-        <v>0.106557</v>
+        <v>0.31503699999999996</v>
       </c>
       <c r="I162" s="16">
-        <v>0.60428630026354901</v>
+        <v>0.800647518155854</v>
       </c>
       <c r="J162" s="16">
-        <v>-86.863773147149359</v>
+        <v>25.168162548521757</v>
       </c>
       <c r="K162" s="16">
-        <v>-0.70461200000000002</v>
+        <v>6.3345999999999902E-2</v>
       </c>
     </row>
     <row r="163" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A163" s="15" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B163" s="5"/>
       <c r="C163" s="79"/>
       <c r="D163" s="16"/>
       <c r="E163" s="16">
         <v>0</v>
       </c>
       <c r="F163" s="16">
-        <v>6.2062000000000006E-2</v>
+        <v>9.8523000000000013E-2</v>
       </c>
       <c r="G163" s="16">
-        <v>0.35097567357758069</v>
+        <v>0.23574322716477517</v>
       </c>
       <c r="H163" s="16">
-        <v>9.0877000000000013E-2</v>
+        <v>0.15338299999999999</v>
       </c>
       <c r="I163" s="16">
-        <v>0.51536479169881433</v>
+        <v>0.38981363546916509</v>
       </c>
       <c r="J163" s="16">
-        <v>46.429377074538372</v>
+        <v>55.682429483470827</v>
       </c>
       <c r="K163" s="16">
-        <v>2.8815000000000007E-2</v>
+        <v>5.4859999999999978E-2</v>
       </c>
     </row>
     <row r="164" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A164" s="15" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B164" s="5"/>
       <c r="C164" s="79"/>
       <c r="D164" s="16"/>
       <c r="E164" s="16">
         <v>0</v>
       </c>
       <c r="F164" s="16">
-        <v>1.7520000000000001E-3</v>
+        <v>0.90213399999999999</v>
       </c>
       <c r="G164" s="16">
-        <v>9.9079852423048145E-3</v>
+        <v>2.158602361834975</v>
       </c>
       <c r="H164" s="16">
-        <v>7.5081000000000009E-2</v>
+        <v>0.111648</v>
       </c>
       <c r="I164" s="16">
-        <v>0.42578544544316688</v>
-[...2 lines deleted...]
-        <v>140</v>
+        <v>0.28374665232040935</v>
+      </c>
+      <c r="J164" s="16">
+        <v>-87.624011510485147</v>
       </c>
       <c r="K164" s="16">
-        <v>7.3329000000000005E-2</v>
+        <v>-0.79048600000000002</v>
       </c>
     </row>
     <row r="165" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A165" s="15" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="B165" s="5"/>
       <c r="C165" s="79"/>
       <c r="D165" s="16"/>
       <c r="E165" s="16">
         <v>0</v>
       </c>
       <c r="F165" s="16">
-        <v>2.6759999999999999E-2</v>
+        <v>4.8335999999999997E-2</v>
       </c>
       <c r="G165" s="16">
-        <v>0.15133429513931324</v>
+        <v>0.11565710167409204</v>
       </c>
       <c r="H165" s="16">
-        <v>2.8770000000000004E-2</v>
+        <v>4.3789000000000002E-2</v>
       </c>
       <c r="I165" s="16">
-        <v>0.16315508937547329</v>
+        <v>0.1112871001581614</v>
       </c>
       <c r="J165" s="16">
-        <v>7.5112107623318574</v>
+        <v>-9.4070671962926102</v>
       </c>
       <c r="K165" s="16">
-        <v>2.0100000000000048E-3</v>
+        <v>-4.5469999999999955E-3</v>
       </c>
     </row>
     <row r="166" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A166" s="15" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="B166" s="5"/>
       <c r="C166" s="79"/>
       <c r="D166" s="16"/>
       <c r="E166" s="16">
         <v>0</v>
       </c>
       <c r="F166" s="16">
-        <v>2.1656000000000002E-2</v>
+        <v>5.0389000000000003E-2</v>
       </c>
       <c r="G166" s="16">
-        <v>0.12246993630556681</v>
+        <v>0.12056946574511389</v>
       </c>
       <c r="H166" s="16">
-        <v>1.1815000000000001E-2</v>
+        <v>4.1724999999999998E-2</v>
       </c>
       <c r="I166" s="16">
-        <v>6.7003037225276924E-2</v>
+        <v>0.10604156875241007</v>
       </c>
       <c r="J166" s="16">
-        <v>-45.442371629109715</v>
+        <v>-17.194228899164511</v>
       </c>
       <c r="K166" s="16">
-        <v>-9.8410000000000008E-3</v>
+        <v>-8.664000000000005E-3</v>
       </c>
     </row>
     <row r="167" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A167" s="15" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="B167" s="5"/>
       <c r="C167" s="79"/>
       <c r="D167" s="16"/>
       <c r="E167" s="16">
         <v>0</v>
       </c>
       <c r="F167" s="16">
-        <v>1.823E-3</v>
+        <v>7.7260000000000011E-3</v>
       </c>
       <c r="G167" s="16">
-        <v>1.030950747529776E-2</v>
+        <v>1.8486568345209269E-2</v>
       </c>
       <c r="H167" s="16">
-        <v>1.0142E-2</v>
+        <v>2.4271999999999998E-2</v>
       </c>
       <c r="I167" s="16">
-        <v>5.7515429838236008E-2</v>
+        <v>6.1685822810269554E-2</v>
       </c>
       <c r="J167" s="16">
-        <v>456.33571036752602</v>
+        <v>214.15997929070664</v>
       </c>
       <c r="K167" s="16">
-        <v>8.319E-3</v>
+        <v>1.6545999999999998E-2</v>
       </c>
     </row>
     <row r="168" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A168" s="15" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="B168" s="5"/>
       <c r="C168" s="79"/>
       <c r="D168" s="16"/>
       <c r="E168" s="16">
         <v>0</v>
       </c>
       <c r="F168" s="16">
-        <v>1.3294E-2</v>
+        <v>1.7076000000000001E-2</v>
       </c>
       <c r="G168" s="16">
-        <v>7.518079669589052E-2</v>
+        <v>4.085900091415913E-2</v>
       </c>
       <c r="H168" s="16">
-        <v>8.7529999999999986E-3</v>
+        <v>2.0451999999999998E-2</v>
       </c>
       <c r="I168" s="16">
-        <v>4.963839059101556E-2</v>
+        <v>5.1977523406214282E-2</v>
       </c>
       <c r="J168" s="16">
-        <v>-34.158266887317602</v>
+        <v>19.770438041695929</v>
       </c>
       <c r="K168" s="16">
-        <v>-4.5410000000000016E-3</v>
+        <v>3.3759999999999971E-3</v>
       </c>
     </row>
     <row r="169" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A169" s="15" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="B169" s="5"/>
       <c r="C169" s="79"/>
       <c r="D169" s="16"/>
       <c r="E169" s="16">
         <v>0</v>
       </c>
       <c r="F169" s="16">
-        <v>5.5699999999999994E-3</v>
+        <v>5.7339999999999995E-2</v>
       </c>
       <c r="G169" s="16">
-        <v>3.1499701940432542E-2</v>
+        <v>0.13720163459931392</v>
       </c>
       <c r="H169" s="16">
-        <v>6.6420000000000003E-3</v>
+        <v>9.5289999999999993E-3</v>
       </c>
       <c r="I169" s="16">
-        <v>3.7666878819321986E-2</v>
+        <v>2.4217378277812236E-2</v>
       </c>
       <c r="J169" s="16">
-        <v>19.245960502693016</v>
+        <v>-83.381583536798047</v>
       </c>
       <c r="K169" s="16">
-        <v>1.0720000000000009E-3</v>
+        <v>-4.7810999999999992E-2</v>
       </c>
     </row>
     <row r="170" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A170" s="15" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B170" s="5"/>
       <c r="C170" s="79"/>
       <c r="D170" s="16"/>
       <c r="E170" s="16">
         <v>0</v>
       </c>
       <c r="F170" s="16">
-        <v>5.0699999999999996E-4</v>
+        <v>1.4473E-2</v>
       </c>
       <c r="G170" s="16">
-        <v>2.8672080581327287E-3</v>
+        <v>3.4630611397904965E-2</v>
       </c>
       <c r="H170" s="16">
-        <v>4.0440000000000007E-3</v>
+        <v>8.4110000000000001E-3</v>
       </c>
       <c r="I170" s="16">
-        <v>2.2933582948710955E-2</v>
+        <v>2.1376048766363599E-2</v>
       </c>
       <c r="J170" s="16">
-        <v>697.63313609467468</v>
+        <v>-41.884889103848543</v>
       </c>
       <c r="K170" s="16">
-        <v>3.5370000000000006E-3</v>
+        <v>-6.0619999999999997E-3</v>
       </c>
     </row>
     <row r="171" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A171" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B171" s="5"/>
       <c r="C171" s="79"/>
       <c r="D171" s="16"/>
       <c r="E171" s="16">
         <v>0</v>
       </c>
       <c r="F171" s="16">
-        <v>3.4176000000000005E-2</v>
+        <v>6.4382000000000009E-2</v>
       </c>
       <c r="G171" s="16">
-        <v>0.19327357513756244</v>
+        <v>0.15405154584536151</v>
       </c>
       <c r="H171" s="16">
-        <v>2.111E-3</v>
+        <v>4.6569999999999997E-3</v>
       </c>
       <c r="I171" s="16">
-        <v>1.1971511771693574E-2</v>
+        <v>1.1835484378189903E-2</v>
       </c>
       <c r="J171" s="16">
-        <v>-93.823150749063672</v>
+        <v>-92.766611785902882</v>
       </c>
       <c r="K171" s="16">
-        <v>-3.2065000000000003E-2</v>
+        <v>-5.9725000000000007E-2</v>
       </c>
     </row>
     <row r="172" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A172" s="15" t="s">
         <v>46</v>
       </c>
       <c r="B172" s="5"/>
       <c r="C172" s="79"/>
       <c r="D172" s="16"/>
       <c r="E172" s="16">
         <v>0</v>
       </c>
       <c r="F172" s="16">
-        <v>5.8059999999999994E-2</v>
+        <v>0.13045699999999999</v>
       </c>
       <c r="G172" s="16">
-        <v>0.32834339221930214</v>
+        <v>0.31215405728850182</v>
       </c>
       <c r="H172" s="16">
-        <v>1.97E-3</v>
+        <v>2.5499999999999997E-3</v>
       </c>
       <c r="I172" s="16">
-        <v>1.1171898716360181E-2</v>
+        <v>6.4806710681520833E-3</v>
       </c>
       <c r="J172" s="16">
-        <v>-96.606958318980361</v>
+        <v>-98.045332944955049</v>
       </c>
       <c r="K172" s="16">
-        <v>-5.6089999999999994E-2</v>
+        <v>-0.12790699999999999</v>
       </c>
     </row>
     <row r="173" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A173" s="15" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="B173" s="5"/>
       <c r="C173" s="79"/>
       <c r="D173" s="16"/>
       <c r="E173" s="16">
         <v>0</v>
       </c>
       <c r="F173" s="16">
         <v>0</v>
       </c>
       <c r="G173" s="16">
         <v>0</v>
       </c>
       <c r="H173" s="16">
         <v>0</v>
       </c>
       <c r="I173" s="16">
         <v>0</v>
       </c>
       <c r="J173" s="16" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="K173" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="174" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A174" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B174" s="5"/>
       <c r="C174" s="79"/>
       <c r="D174" s="16"/>
       <c r="E174" s="16">
         <v>0</v>
       </c>
       <c r="F174" s="16">
-        <v>9.3209999999999994E-3</v>
+        <v>3.6391000000000007E-2</v>
       </c>
       <c r="G174" s="16">
-        <v>5.2712517376440164E-2</v>
+        <v>8.7075421777182319E-2</v>
       </c>
       <c r="H174" s="16">
-        <v>1.4076999999999999E-2</v>
+        <v>6.9727999999999998E-2</v>
       </c>
       <c r="I174" s="16">
-        <v>7.9830872198072209E-2</v>
+        <v>0.17720950283925824</v>
       </c>
       <c r="J174" s="16">
-        <v>51.024568179379891</v>
+        <v>91.607815119122819</v>
       </c>
       <c r="K174" s="16">
-        <v>4.7559999999999998E-3</v>
+        <v>3.3336999999999992E-2</v>
       </c>
     </row>
     <row r="175" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A175" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B175" s="93"/>
       <c r="C175" s="94"/>
       <c r="D175" s="17"/>
       <c r="E175" s="17">
         <v>0</v>
       </c>
       <c r="F175" s="17">
-        <v>17.682706999999997</v>
+        <v>41.792504999999998</v>
       </c>
       <c r="G175" s="17">
         <v>100</v>
       </c>
       <c r="H175" s="17">
-        <v>17.633528999999999</v>
+        <v>39.347777000000001</v>
       </c>
       <c r="I175" s="17">
         <v>100</v>
       </c>
       <c r="J175" s="17">
-        <v>-0.27811352639614362</v>
+        <v>-5.8496804630399586</v>
       </c>
       <c r="K175" s="17">
-        <v>-4.9177999999997724E-2</v>
+        <v>-2.4447279999999978</v>
       </c>
     </row>
     <row r="176" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A176" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E176" s="80"/>
       <c r="F176" s="80"/>
       <c r="G176" s="80"/>
       <c r="H176" s="80"/>
       <c r="I176" s="80"/>
     </row>
     <row r="177" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A177" s="4" t="s">
         <v>33</v>
       </c>
       <c r="E177" s="80"/>
       <c r="F177" s="80"/>
       <c r="G177" s="80"/>
       <c r="H177" s="80"/>
       <c r="I177" s="80"/>
     </row>
     <row r="178" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A178" s="4" t="s">
         <v>40</v>
       </c>
       <c r="E178" s="81"/>
       <c r="F178" s="82"/>
       <c r="G178" s="81"/>
       <c r="H178" s="82"/>
       <c r="I178" s="81"/>
     </row>
     <row r="179" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A179" s="46"/>
     </row>
     <row r="180" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A180" s="46"/>
     </row>
     <row r="181" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A181" s="2" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B181" s="37"/>
       <c r="C181" s="37"/>
       <c r="D181" s="37"/>
       <c r="E181" s="37"/>
       <c r="F181" s="37"/>
       <c r="G181" s="37"/>
       <c r="H181" s="37"/>
       <c r="I181" s="37"/>
       <c r="J181" s="37"/>
       <c r="K181" s="37"/>
     </row>
     <row r="182" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A182" s="23"/>
       <c r="B182" s="23"/>
       <c r="C182" s="23"/>
       <c r="D182" s="23"/>
       <c r="E182" s="23"/>
       <c r="F182" s="23"/>
       <c r="G182" s="13">
         <v>2024</v>
       </c>
       <c r="H182" s="13">
         <v>2025</v>
       </c>
       <c r="I182" s="13" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="J182" s="13" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="K182" s="13" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="183" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A183" s="3" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B183" s="5"/>
       <c r="C183" s="5"/>
       <c r="D183" s="37"/>
       <c r="E183" s="5"/>
       <c r="F183" s="5"/>
       <c r="G183" s="16">
         <v>4.0813670000000002</v>
       </c>
       <c r="H183" s="16">
-        <v>6.7272479999999995</v>
+        <v>6.7272439999999998</v>
       </c>
       <c r="I183" s="16">
-        <v>9.3281786149869586</v>
+        <v>9.3285725087995246</v>
       </c>
       <c r="J183" s="16">
-        <v>64.828303850156061</v>
+        <v>64.828205843777326</v>
       </c>
       <c r="K183" s="16">
-        <v>2.6458809999999993</v>
+        <v>2.6458769999999996</v>
       </c>
     </row>
     <row r="184" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A184" s="3" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B184" s="5"/>
       <c r="C184" s="5"/>
       <c r="D184" s="37"/>
       <c r="E184" s="5"/>
       <c r="F184" s="5"/>
       <c r="G184" s="16">
         <v>10.205264</v>
       </c>
       <c r="H184" s="16">
         <v>6.1567690000000006</v>
       </c>
       <c r="I184" s="16">
-        <v>8.5371374629290688</v>
+        <v>8.5375030304280841</v>
       </c>
       <c r="J184" s="16">
         <v>-39.67065428194703</v>
       </c>
       <c r="K184" s="16">
         <v>-4.0484949999999991</v>
       </c>
     </row>
     <row r="185" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A185" s="3" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B185" s="5"/>
       <c r="C185" s="5"/>
       <c r="D185" s="37"/>
       <c r="E185" s="5"/>
       <c r="F185" s="5"/>
       <c r="G185" s="16">
         <v>4.2528600000000001</v>
       </c>
       <c r="H185" s="16">
         <v>4.4156890000000004</v>
       </c>
       <c r="I185" s="16">
-        <v>6.122910245056099</v>
+        <v>6.1231724332889463</v>
       </c>
       <c r="J185" s="16">
         <v>3.82869410232174</v>
       </c>
       <c r="K185" s="16">
         <v>0.16282900000000033</v>
       </c>
     </row>
     <row r="186" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A186" s="3" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B186" s="5"/>
       <c r="C186" s="5"/>
       <c r="D186" s="37"/>
       <c r="E186" s="5"/>
       <c r="F186" s="5"/>
       <c r="G186" s="16">
         <v>0</v>
       </c>
       <c r="H186" s="16">
         <v>4.1500219999999999</v>
       </c>
       <c r="I186" s="16">
-        <v>5.7545294111537748</v>
+        <v>5.7547758250054883</v>
       </c>
       <c r="J186" s="16" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="K186" s="16">
         <v>4.1500219999999999</v>
       </c>
     </row>
     <row r="187" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A187" s="3" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B187" s="5"/>
       <c r="C187" s="5"/>
       <c r="D187" s="37"/>
       <c r="E187" s="5"/>
       <c r="F187" s="5"/>
       <c r="G187" s="16">
         <v>0.63765499999999997</v>
       </c>
       <c r="H187" s="16">
         <v>4.0220940000000001</v>
       </c>
       <c r="I187" s="16">
-        <v>5.5771410892340167</v>
+        <v>5.5773799071666668</v>
       </c>
       <c r="J187" s="16">
         <v>530.76334381444519</v>
       </c>
       <c r="K187" s="16">
         <v>3.384439</v>
       </c>
     </row>
     <row r="188" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A188" s="3" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B188" s="5"/>
       <c r="C188" s="5"/>
       <c r="D188" s="37"/>
       <c r="E188" s="5"/>
       <c r="F188" s="5"/>
       <c r="G188" s="16">
         <v>3.6280760000000001</v>
       </c>
       <c r="H188" s="16">
         <v>3.20391</v>
       </c>
       <c r="I188" s="16">
-        <v>4.4426256838372638</v>
+        <v>4.4428159208537528</v>
       </c>
       <c r="J188" s="16">
         <v>-11.691210437708582</v>
       </c>
       <c r="K188" s="16">
         <v>-0.42416600000000004</v>
       </c>
     </row>
     <row r="189" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A189" s="3" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B189" s="5"/>
       <c r="C189" s="5"/>
       <c r="D189" s="37"/>
       <c r="E189" s="5"/>
       <c r="F189" s="5"/>
       <c r="G189" s="16">
         <v>2.3811430000000002</v>
       </c>
       <c r="H189" s="16">
         <v>2.673575</v>
       </c>
       <c r="I189" s="16">
-        <v>3.7072492556486334</v>
+        <v>3.7074080032199945</v>
       </c>
       <c r="J189" s="16">
         <v>12.281160770268723</v>
       </c>
       <c r="K189" s="16">
         <v>0.2924319999999998</v>
       </c>
     </row>
     <row r="190" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A190" s="3" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B190" s="5"/>
       <c r="C190" s="5"/>
       <c r="D190" s="37"/>
       <c r="E190" s="5"/>
       <c r="F190" s="5"/>
       <c r="G190" s="16">
         <v>1.314589</v>
       </c>
       <c r="H190" s="16">
         <v>2.5512170000000003</v>
       </c>
       <c r="I190" s="16">
-        <v>3.53758444189826</v>
+        <v>3.537735924277758</v>
       </c>
       <c r="J190" s="16">
         <v>94.069553297646664</v>
       </c>
       <c r="K190" s="16">
         <v>1.2366280000000003</v>
       </c>
     </row>
     <row r="191" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A191" s="3" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B191" s="5"/>
       <c r="C191" s="5"/>
       <c r="D191" s="37"/>
       <c r="E191" s="5"/>
       <c r="F191" s="5"/>
       <c r="G191" s="16">
         <v>1.64682</v>
       </c>
       <c r="H191" s="16">
         <v>2.1013960000000003</v>
       </c>
       <c r="I191" s="16">
-        <v>2.913850838978902</v>
+        <v>2.9139756125541587</v>
       </c>
       <c r="J191" s="16">
         <v>27.603259615501415</v>
       </c>
       <c r="K191" s="16">
         <v>0.45457600000000031</v>
       </c>
     </row>
     <row r="192" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A192" s="3" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B192" s="5"/>
       <c r="C192" s="5"/>
       <c r="D192" s="37"/>
       <c r="E192" s="5"/>
       <c r="F192" s="5"/>
       <c r="G192" s="16">
         <v>1.158593</v>
       </c>
       <c r="H192" s="16">
-        <v>1.7722629999999999</v>
+        <v>1.7711189999999999</v>
       </c>
       <c r="I192" s="16">
-        <v>2.4574663839853432</v>
+        <v>2.4559852464415601</v>
       </c>
       <c r="J192" s="16">
-        <v>52.966831320403273</v>
+        <v>52.868090865385852</v>
       </c>
       <c r="K192" s="16">
-        <v>0.61366999999999994</v>
+        <v>0.6125259999999999</v>
       </c>
     </row>
     <row r="193" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A193" s="95" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B193" s="93"/>
       <c r="C193" s="93"/>
       <c r="D193" s="96"/>
       <c r="E193" s="96"/>
       <c r="F193" s="96"/>
       <c r="G193" s="17">
         <v>29.306366999999998</v>
       </c>
       <c r="H193" s="17">
-        <v>37.774183000000001</v>
+        <v>37.773035</v>
       </c>
       <c r="I193" s="17">
-        <v>52.378673427708321</v>
+        <v>52.379324412035935</v>
       </c>
       <c r="J193" s="18" t="s">
         <v>24</v>
       </c>
       <c r="K193" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="194" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A194" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A195" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="196" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A196" s="46"/>
     </row>
     <row r="197" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A197" s="46"/>
     </row>
     <row r="198" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A198" s="46"/>
     </row>
     <row r="199" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A199" s="2" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B199" s="37"/>
       <c r="C199" s="37"/>
       <c r="D199" s="37"/>
       <c r="E199" s="37"/>
       <c r="F199" s="37"/>
       <c r="G199" s="37"/>
       <c r="H199" s="37"/>
       <c r="I199" s="37"/>
       <c r="J199" s="37"/>
       <c r="K199" s="37"/>
     </row>
     <row r="200" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A200" s="23"/>
       <c r="B200" s="23"/>
       <c r="C200" s="23"/>
       <c r="D200" s="23"/>
       <c r="E200" s="23"/>
       <c r="F200" s="23"/>
       <c r="G200" s="13">
         <v>2024</v>
       </c>
       <c r="H200" s="13">
         <v>2025</v>
       </c>
       <c r="I200" s="13" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="J200" s="13" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="K200" s="13" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="201" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A201" s="3" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B201" s="5"/>
       <c r="C201" s="5"/>
       <c r="D201" s="37"/>
       <c r="E201" s="5"/>
       <c r="F201" s="5"/>
       <c r="G201" s="16">
         <v>36.396213000000003</v>
       </c>
       <c r="H201" s="16">
         <v>41.786937999999999</v>
       </c>
       <c r="I201" s="16">
-        <v>57.867214355798822</v>
+        <v>57.867386647499288</v>
       </c>
       <c r="J201" s="16">
         <v>14.811225002996867</v>
       </c>
       <c r="K201" s="16">
         <v>5.3907249999999962</v>
       </c>
     </row>
     <row r="202" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A202" s="3" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B202" s="5"/>
       <c r="C202" s="5"/>
       <c r="D202" s="37"/>
       <c r="E202" s="5"/>
       <c r="F202" s="5"/>
       <c r="G202" s="16">
         <v>8.9957309999999993</v>
       </c>
       <c r="H202" s="16">
-        <v>17.216501000000001</v>
+        <v>17.216514</v>
       </c>
       <c r="I202" s="16">
-        <v>23.841683586000599</v>
+        <v>23.841772574005887</v>
       </c>
       <c r="J202" s="16">
-        <v>91.385235952475711</v>
+        <v>91.385380465467463</v>
       </c>
       <c r="K202" s="16">
-        <v>8.2207700000000017</v>
+        <v>8.2207830000000008</v>
       </c>
     </row>
     <row r="203" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A203" s="3" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B203" s="5"/>
       <c r="C203" s="5"/>
       <c r="D203" s="37"/>
       <c r="E203" s="5"/>
       <c r="F203" s="5"/>
       <c r="G203" s="16">
         <v>0.55516700000000008</v>
       </c>
       <c r="H203" s="16">
         <v>2.696377</v>
       </c>
       <c r="I203" s="16">
-        <v>3.7339856259160644</v>
+        <v>3.7339967433465495</v>
       </c>
       <c r="J203" s="16">
         <v>385.68754987238071</v>
       </c>
       <c r="K203" s="16">
         <v>2.1412100000000001</v>
       </c>
     </row>
     <row r="204" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A204" s="3" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B204" s="5"/>
       <c r="C204" s="5"/>
       <c r="D204" s="37"/>
       <c r="E204" s="5"/>
       <c r="F204" s="5"/>
       <c r="G204" s="16">
         <v>0.59877999999999998</v>
       </c>
       <c r="H204" s="16">
-        <v>1.9836849999999999</v>
+        <v>1.98367</v>
       </c>
       <c r="I204" s="16">
-        <v>2.7470384431944446</v>
+        <v>2.7470258498252469</v>
       </c>
       <c r="J204" s="16">
-        <v>231.2877851631651</v>
+        <v>231.2852800694746</v>
       </c>
       <c r="K204" s="16">
-        <v>1.3849049999999998</v>
+        <v>1.38489</v>
       </c>
     </row>
     <row r="205" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A205" s="3" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B205" s="5"/>
       <c r="C205" s="5"/>
       <c r="D205" s="37"/>
       <c r="E205" s="5"/>
       <c r="F205" s="5"/>
       <c r="G205" s="16">
         <v>0</v>
       </c>
       <c r="H205" s="16">
         <v>1.809123</v>
       </c>
       <c r="I205" s="16">
-        <v>2.5053022175734876</v>
+        <v>2.5053096767675069</v>
       </c>
       <c r="J205" s="16" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="K205" s="16">
         <v>1.809123</v>
       </c>
     </row>
     <row r="206" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A206" s="3" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B206" s="5"/>
       <c r="C206" s="5"/>
       <c r="D206" s="37"/>
       <c r="E206" s="5"/>
       <c r="F206" s="5"/>
       <c r="G206" s="16">
         <v>1.4873699999999999</v>
       </c>
       <c r="H206" s="16">
         <v>1.514114</v>
       </c>
       <c r="I206" s="16">
-        <v>2.0967690764304381</v>
+        <v>2.0967753192730161</v>
       </c>
       <c r="J206" s="16">
         <v>1.7980731089103654</v>
       </c>
       <c r="K206" s="16">
         <v>2.6744000000000101E-2</v>
       </c>
     </row>
     <row r="207" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A207" s="3" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B207" s="5"/>
       <c r="C207" s="5"/>
       <c r="D207" s="37"/>
       <c r="E207" s="5"/>
       <c r="F207" s="5"/>
       <c r="G207" s="16">
         <v>0</v>
       </c>
       <c r="H207" s="16">
         <v>0.79769600000000007</v>
       </c>
       <c r="I207" s="16">
-        <v>1.104662069825822</v>
+        <v>1.1046653588057491</v>
       </c>
       <c r="J207" s="16" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="K207" s="16">
         <v>0.79769600000000007</v>
       </c>
     </row>
     <row r="208" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A208" s="3" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B208" s="5"/>
       <c r="C208" s="5"/>
       <c r="D208" s="37"/>
       <c r="E208" s="5"/>
       <c r="F208" s="5"/>
       <c r="G208" s="16">
         <v>0.98403999999999991</v>
       </c>
       <c r="H208" s="16">
         <v>0.79256199999999999</v>
       </c>
       <c r="I208" s="16">
-        <v>1.0975524252162392</v>
+        <v>1.0975556930281736</v>
       </c>
       <c r="J208" s="16">
         <v>-19.458355351408475</v>
       </c>
       <c r="K208" s="16">
         <v>-0.19147799999999993</v>
       </c>
     </row>
     <row r="209" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A209" s="3" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B209" s="5"/>
       <c r="C209" s="5"/>
       <c r="D209" s="37"/>
       <c r="E209" s="5"/>
       <c r="F209" s="5"/>
       <c r="G209" s="16">
         <v>0</v>
       </c>
       <c r="H209" s="16">
         <v>0.49704700000000002</v>
       </c>
       <c r="I209" s="16">
-        <v>0.68831856724957297</v>
+        <v>0.68832061662377786</v>
       </c>
       <c r="J209" s="16" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="K209" s="16">
         <v>0.49704700000000002</v>
       </c>
     </row>
     <row r="210" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A210" s="3" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B210" s="5"/>
       <c r="C210" s="5"/>
       <c r="D210" s="37"/>
       <c r="E210" s="5"/>
       <c r="F210" s="5"/>
       <c r="G210" s="16">
         <v>0.25170900000000002</v>
       </c>
       <c r="H210" s="16">
         <v>0.47415300000000005</v>
       </c>
       <c r="I210" s="16">
-        <v>0.65661459302055292</v>
+        <v>0.65661654800051938</v>
       </c>
       <c r="J210" s="16">
         <v>88.373478898251562</v>
       </c>
       <c r="K210" s="16">
         <v>0.22244400000000003</v>
       </c>
     </row>
     <row r="211" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A211" s="95" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B211" s="93"/>
       <c r="C211" s="93"/>
       <c r="D211" s="96"/>
       <c r="E211" s="96"/>
       <c r="F211" s="96"/>
       <c r="G211" s="17">
         <v>49.269009999999994</v>
       </c>
       <c r="H211" s="17">
-        <v>69.568196000000015</v>
+        <v>69.568194000000005</v>
       </c>
       <c r="I211" s="17">
-        <v>96.339140960226061</v>
+        <v>96.339425027175722</v>
       </c>
       <c r="J211" s="18" t="s">
         <v>24</v>
       </c>
       <c r="K211" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="212" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A212" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A213" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="214" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A214" s="46"/>
     </row>
     <row r="215" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A215" s="2" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B215" s="37"/>
       <c r="C215" s="37"/>
       <c r="D215" s="37"/>
       <c r="E215" s="37"/>
       <c r="F215" s="37"/>
       <c r="G215" s="37"/>
       <c r="H215" s="37"/>
       <c r="I215" s="37"/>
       <c r="J215" s="37"/>
       <c r="K215" s="37"/>
     </row>
     <row r="216" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A216" s="23"/>
       <c r="B216" s="23"/>
       <c r="C216" s="23"/>
       <c r="D216" s="23"/>
       <c r="E216" s="23"/>
       <c r="F216" s="23"/>
       <c r="G216" s="13" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="H216" s="13" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="I216" s="13" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="J216" s="13" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="K216" s="13" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
     </row>
     <row r="217" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A217" s="3" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="B217" s="5"/>
       <c r="C217" s="5"/>
       <c r="D217" s="37"/>
       <c r="E217" s="5"/>
       <c r="F217" s="5"/>
       <c r="G217" s="16">
-        <v>1.2214130000000001</v>
+        <v>2.6399509999999999</v>
       </c>
       <c r="H217" s="16">
-        <v>3.1732579999999997</v>
+        <v>8.8200450000000004</v>
       </c>
       <c r="I217" s="16">
-        <v>15.575716443109741</v>
+        <v>12.749618586698114</v>
       </c>
       <c r="J217" s="16">
-        <v>159.80221268317919</v>
+        <v>234.09881471284888</v>
       </c>
       <c r="K217" s="16">
-        <v>1.9518449999999996</v>
+        <v>6.1800940000000004</v>
       </c>
     </row>
     <row r="218" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A218" s="3" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="B218" s="5"/>
       <c r="C218" s="5"/>
       <c r="D218" s="37"/>
       <c r="E218" s="5"/>
       <c r="F218" s="5"/>
       <c r="G218" s="16">
-        <v>1.746413</v>
+        <v>3.849186</v>
       </c>
       <c r="H218" s="16">
-        <v>2.3116190000000003</v>
+        <v>5.9521030000000001</v>
       </c>
       <c r="I218" s="16">
-        <v>11.346421270664065</v>
+        <v>8.6039292360460298</v>
       </c>
       <c r="J218" s="16">
-        <v>32.363822303200926</v>
+        <v>54.632771708096207</v>
       </c>
       <c r="K218" s="16">
-        <v>0.56520600000000032</v>
+        <v>2.1029170000000001</v>
       </c>
     </row>
     <row r="219" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A219" s="3" t="s">
-        <v>167</v>
+        <v>147</v>
       </c>
       <c r="B219" s="5"/>
       <c r="C219" s="5"/>
       <c r="D219" s="37"/>
       <c r="E219" s="5"/>
       <c r="F219" s="5"/>
       <c r="G219" s="16">
-        <v>0</v>
+        <v>3.2757930000000002</v>
       </c>
       <c r="H219" s="16">
-        <v>1.665195</v>
+        <v>4.6089139999999995</v>
       </c>
       <c r="I219" s="16">
-        <v>8.1734939744843089</v>
-[...2 lines deleted...]
-        <v>139</v>
+        <v>6.6623124483937604</v>
+      </c>
+      <c r="J219" s="16">
+        <v>40.69613067736573</v>
       </c>
       <c r="K219" s="16">
-        <v>1.665195</v>
+        <v>1.3331209999999993</v>
       </c>
     </row>
     <row r="220" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A220" s="3" t="s">
-        <v>147</v>
+        <v>169</v>
       </c>
       <c r="B220" s="5"/>
       <c r="C220" s="5"/>
       <c r="D220" s="37"/>
       <c r="E220" s="5"/>
       <c r="F220" s="5"/>
       <c r="G220" s="16">
-        <v>1.181238</v>
+        <v>5.0099999999999997E-3</v>
       </c>
       <c r="H220" s="16">
-        <v>1.2068589999999999</v>
+        <v>4.0783949999999995</v>
       </c>
       <c r="I220" s="16">
-        <v>5.9237835596144341</v>
-[...2 lines deleted...]
-        <v>2.1689955792143407</v>
+        <v>5.89543258519618</v>
+      </c>
+      <c r="J220" s="16" t="s">
+        <v>142</v>
       </c>
       <c r="K220" s="16">
-        <v>2.5620999999999894E-2</v>
+        <v>4.0733849999999991</v>
       </c>
     </row>
     <row r="221" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A221" s="3" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="B221" s="5"/>
       <c r="C221" s="5"/>
       <c r="D221" s="37"/>
       <c r="E221" s="5"/>
       <c r="F221" s="5"/>
       <c r="G221" s="16">
-        <v>4.6360000000000004E-3</v>
+        <v>2.7532920000000001</v>
       </c>
       <c r="H221" s="16">
-        <v>0.9776459999999999</v>
+        <v>3.4648829999999999</v>
       </c>
       <c r="I221" s="16">
-        <v>4.7987074728056989</v>
-[...2 lines deleted...]
-        <v>140</v>
+        <v>5.0085840488947975</v>
+      </c>
+      <c r="J221" s="16">
+        <v>25.8450974324554</v>
       </c>
       <c r="K221" s="16">
-        <v>0.97300999999999993</v>
+        <v>0.71159099999999986</v>
       </c>
     </row>
     <row r="222" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A222" s="3" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="B222" s="5"/>
       <c r="C222" s="5"/>
       <c r="D222" s="37"/>
       <c r="E222" s="5"/>
       <c r="F222" s="5"/>
       <c r="G222" s="16">
-        <v>0.47864600000000002</v>
+        <v>0.96709599999999996</v>
       </c>
       <c r="H222" s="16">
-        <v>0.88226800000000005</v>
+        <v>3.1978680000000002</v>
       </c>
       <c r="I222" s="16">
-        <v>4.3305511858252776</v>
+        <v>4.6226064935731195</v>
       </c>
       <c r="J222" s="16">
-        <v>84.325785653698148</v>
+        <v>230.66706924648642</v>
       </c>
       <c r="K222" s="16">
-        <v>0.40362200000000004</v>
+        <v>2.230772</v>
       </c>
     </row>
     <row r="223" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A223" s="3" t="s">
-        <v>146</v>
+        <v>170</v>
       </c>
       <c r="B223" s="5"/>
       <c r="C223" s="5"/>
       <c r="D223" s="37"/>
       <c r="E223" s="5"/>
       <c r="F223" s="5"/>
       <c r="G223" s="16">
-        <v>1.8754200000000001</v>
+        <v>0.26959300000000003</v>
       </c>
       <c r="H223" s="16">
-        <v>0.81104100000000001</v>
+        <v>3.0805799999999999</v>
       </c>
       <c r="I223" s="16">
-        <v>3.9809384045470519</v>
-[...2 lines deleted...]
-        <v>-56.754167066577097</v>
+        <v>4.4530634510153257</v>
+      </c>
+      <c r="J223" s="16" t="s">
+        <v>142</v>
       </c>
       <c r="K223" s="16">
-        <v>-1.0643790000000002</v>
+        <v>2.8109869999999999</v>
       </c>
     </row>
     <row r="224" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A224" s="3" t="s">
-        <v>148</v>
+        <v>171</v>
       </c>
       <c r="B224" s="5"/>
       <c r="C224" s="5"/>
       <c r="D224" s="37"/>
       <c r="E224" s="5"/>
       <c r="F224" s="5"/>
       <c r="G224" s="16">
-        <v>4.0581000000000006E-2</v>
+        <v>0.242781</v>
       </c>
       <c r="H224" s="16">
-        <v>0.72520799999999996</v>
+        <v>3.0503100000000001</v>
       </c>
       <c r="I224" s="16">
-        <v>3.5596330869644794</v>
+        <v>4.4093073301996899</v>
       </c>
       <c r="J224" s="16" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="K224" s="16">
-        <v>0.68462699999999999</v>
+        <v>2.8075290000000002</v>
       </c>
     </row>
     <row r="225" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A225" s="3" t="s">
-        <v>150</v>
+        <v>172</v>
       </c>
       <c r="B225" s="5"/>
       <c r="C225" s="5"/>
       <c r="D225" s="37"/>
       <c r="E225" s="5"/>
       <c r="F225" s="5"/>
       <c r="G225" s="16">
-        <v>0.61732399999999998</v>
+        <v>0.21448400000000001</v>
       </c>
       <c r="H225" s="16">
-        <v>0.70438400000000001</v>
+        <v>3.0351619999999997</v>
       </c>
       <c r="I225" s="16">
-        <v>3.457419929631758</v>
-[...2 lines deleted...]
-        <v>14.102805010010954</v>
+        <v>4.3874104779329146</v>
+      </c>
+      <c r="J225" s="16" t="s">
+        <v>142</v>
       </c>
       <c r="K225" s="16">
-        <v>8.7060000000000026E-2</v>
+        <v>2.8206779999999996</v>
       </c>
     </row>
     <row r="226" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A226" s="3" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="B226" s="5"/>
       <c r="C226" s="5"/>
       <c r="D226" s="37"/>
       <c r="E226" s="5"/>
       <c r="F226" s="5"/>
       <c r="G226" s="16">
-        <v>0.117172</v>
+        <v>2.0284970000000002</v>
       </c>
       <c r="H226" s="16">
-        <v>0.55844100000000008</v>
+        <v>2.306819</v>
       </c>
       <c r="I226" s="16">
-        <v>2.7410688529601592</v>
+        <v>3.3345705604164557</v>
       </c>
       <c r="J226" s="16">
-        <v>376.59935820844578</v>
+        <v>13.720602002369228</v>
       </c>
       <c r="K226" s="16">
-        <v>0.44126900000000008</v>
+        <v>0.27832199999999974</v>
       </c>
     </row>
     <row r="227" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A227" s="95" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B227" s="93"/>
       <c r="C227" s="93"/>
       <c r="D227" s="96"/>
       <c r="E227" s="96"/>
       <c r="F227" s="96"/>
       <c r="G227" s="17">
-        <v>7.2828430000000006</v>
+        <v>16.245683000000003</v>
       </c>
       <c r="H227" s="17">
-        <v>13.015918999999998</v>
+        <v>41.595078999999998</v>
       </c>
       <c r="I227" s="17">
-        <v>63.887734180606969</v>
+        <v>60.126835218366381</v>
       </c>
       <c r="J227" s="18" t="s">
         <v>24</v>
       </c>
       <c r="K227" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="228" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A228" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A229" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="230" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A230" s="46"/>
     </row>
     <row r="231" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A231" s="2" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B231" s="37"/>
       <c r="C231" s="37"/>
       <c r="D231" s="37"/>
       <c r="E231" s="37"/>
       <c r="F231" s="37"/>
       <c r="G231" s="37"/>
       <c r="H231" s="37"/>
       <c r="I231" s="37"/>
       <c r="J231" s="37"/>
       <c r="K231" s="37"/>
     </row>
     <row r="232" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A232" s="23"/>
       <c r="B232" s="23"/>
       <c r="C232" s="23"/>
       <c r="D232" s="23"/>
       <c r="E232" s="23"/>
       <c r="F232" s="23"/>
       <c r="G232" s="13" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="H232" s="13" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="I232" s="13" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="J232" s="13" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="K232" s="13" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
     </row>
     <row r="233" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A233" s="3" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B233" s="5"/>
       <c r="C233" s="5"/>
       <c r="D233" s="37"/>
       <c r="E233" s="5"/>
       <c r="F233" s="5"/>
       <c r="G233" s="16">
-        <v>10.696959000000001</v>
+        <v>24.709540000000001</v>
       </c>
       <c r="H233" s="16">
-        <v>9.5545960000000001</v>
+        <v>22.685452000000002</v>
       </c>
       <c r="I233" s="16">
-        <v>54.184253191746244</v>
+        <v>57.65370684092268</v>
       </c>
       <c r="J233" s="16">
-        <v>-10.679324843630804</v>
+        <v>-8.1915244071722864</v>
       </c>
       <c r="K233" s="16">
-        <v>-1.1423630000000013</v>
+        <v>-2.024087999999999</v>
       </c>
     </row>
     <row r="234" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A234" s="3" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B234" s="5"/>
       <c r="C234" s="5"/>
       <c r="D234" s="37"/>
       <c r="E234" s="5"/>
       <c r="F234" s="5"/>
       <c r="G234" s="16">
-        <v>3.730772</v>
+        <v>8.3740300000000012</v>
       </c>
       <c r="H234" s="16">
-        <v>5.2942710000000002</v>
+        <v>9.7385400000000004</v>
       </c>
       <c r="I234" s="16">
-        <v>30.023888014701996</v>
+        <v>24.749911538839918</v>
       </c>
       <c r="J234" s="16">
-        <v>41.908189511446963</v>
+        <v>16.294543965092064</v>
       </c>
       <c r="K234" s="16">
-        <v>1.5634990000000002</v>
+        <v>1.3645099999999992</v>
       </c>
     </row>
     <row r="235" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A235" s="3" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B235" s="5"/>
       <c r="C235" s="5"/>
       <c r="D235" s="37"/>
       <c r="E235" s="5"/>
       <c r="F235" s="5"/>
       <c r="G235" s="16">
-        <v>0</v>
+        <v>1.045272</v>
       </c>
       <c r="H235" s="16">
-        <v>0.88626899999999997</v>
+        <v>1.2465079999999999</v>
       </c>
       <c r="I235" s="16">
-        <v>5.0260444179948331</v>
-[...2 lines deleted...]
-        <v>139</v>
+        <v>3.1679248360078889</v>
+      </c>
+      <c r="J235" s="16">
+        <v>19.252022440092144</v>
       </c>
       <c r="K235" s="16">
-        <v>0.88626899999999997</v>
+        <v>0.20123599999999997</v>
       </c>
     </row>
     <row r="236" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A236" s="3" t="s">
-        <v>162</v>
+        <v>173</v>
       </c>
       <c r="B236" s="5"/>
       <c r="C236" s="5"/>
       <c r="D236" s="37"/>
       <c r="E236" s="5"/>
       <c r="F236" s="5"/>
       <c r="G236" s="16">
-        <v>0.414742</v>
+        <v>5.3527999999999999E-2</v>
       </c>
       <c r="H236" s="16">
-        <v>0.40392700000000004</v>
+        <v>1.0426659999999999</v>
       </c>
       <c r="I236" s="16">
-        <v>2.2906759049762533</v>
-[...2 lines deleted...]
-        <v>-2.6076452348688979</v>
+        <v>2.6498726980179845</v>
+      </c>
+      <c r="J236" s="16" t="s">
+        <v>142</v>
       </c>
       <c r="K236" s="16">
-        <v>-1.0814999999999964E-2</v>
+        <v>0.98913799999999985</v>
       </c>
     </row>
     <row r="237" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A237" s="3" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="B237" s="5"/>
       <c r="C237" s="5"/>
       <c r="D237" s="37"/>
       <c r="E237" s="5"/>
       <c r="F237" s="5"/>
       <c r="G237" s="16">
-        <v>0</v>
+        <v>0.95095000000000007</v>
       </c>
       <c r="H237" s="16">
-        <v>0.328212</v>
+        <v>0.99411000000000005</v>
       </c>
       <c r="I237" s="16">
-        <v>1.8612950362913745</v>
-[...2 lines deleted...]
-        <v>139</v>
+        <v>2.5264705551218305</v>
+      </c>
+      <c r="J237" s="16">
+        <v>4.5386192754613779</v>
       </c>
       <c r="K237" s="16">
-        <v>0.328212</v>
+        <v>4.3159999999999976E-2</v>
       </c>
     </row>
     <row r="238" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A238" s="3" t="s">
         <v>164</v>
       </c>
       <c r="B238" s="5"/>
       <c r="C238" s="5"/>
       <c r="D238" s="37"/>
       <c r="E238" s="5"/>
       <c r="F238" s="5"/>
       <c r="G238" s="16">
-        <v>0.210538</v>
+        <v>1.1057929999999998</v>
       </c>
       <c r="H238" s="16">
-        <v>0.19739699999999999</v>
+        <v>0.96611500000000006</v>
       </c>
       <c r="I238" s="16">
-        <v>1.1194412644230205</v>
+        <v>2.4553229525520592</v>
       </c>
       <c r="J238" s="16">
-        <v>-6.241628589613283</v>
+        <v>-12.631478043358907</v>
       </c>
       <c r="K238" s="16">
-        <v>-1.3141000000000014E-2</v>
+        <v>-0.13967799999999975</v>
       </c>
     </row>
     <row r="239" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A239" s="3" t="s">
         <v>166</v>
       </c>
       <c r="B239" s="5"/>
       <c r="C239" s="5"/>
       <c r="D239" s="37"/>
       <c r="E239" s="5"/>
       <c r="F239" s="5"/>
       <c r="G239" s="16">
-        <v>5.7789E-2</v>
+        <v>0.42943799999999999</v>
       </c>
       <c r="H239" s="16">
-        <v>0.16494</v>
+        <v>0.46875900000000004</v>
       </c>
       <c r="I239" s="16">
-        <v>0.93537714430276553</v>
+        <v>1.1913227016611385</v>
       </c>
       <c r="J239" s="16">
-        <v>185.41764003530085</v>
+        <v>9.156385787936804</v>
       </c>
       <c r="K239" s="16">
-        <v>0.107151</v>
+        <v>3.932100000000005E-2</v>
       </c>
     </row>
     <row r="240" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A240" s="3" t="s">
-        <v>159</v>
+        <v>168</v>
       </c>
       <c r="B240" s="5"/>
       <c r="C240" s="5"/>
       <c r="D240" s="37"/>
       <c r="E240" s="5"/>
       <c r="F240" s="5"/>
       <c r="G240" s="16">
-        <v>0.98497000000000001</v>
+        <v>0.34166000000000002</v>
       </c>
       <c r="H240" s="16">
-        <v>0.13366800000000001</v>
+        <v>0.31084200000000001</v>
       </c>
       <c r="I240" s="16">
-        <v>0.75803317645605717</v>
+        <v>0.78998617888883538</v>
       </c>
       <c r="J240" s="16">
-        <v>-86.429231347147635</v>
+        <v>-9.0200784405549399</v>
       </c>
       <c r="K240" s="16">
-        <v>-0.851302</v>
+        <v>-3.0818000000000012E-2</v>
       </c>
     </row>
     <row r="241" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A241" s="3" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B241" s="5"/>
       <c r="C241" s="5"/>
       <c r="D241" s="37"/>
       <c r="E241" s="5"/>
       <c r="F241" s="5"/>
       <c r="G241" s="16">
-        <v>0.19863999999999998</v>
+        <v>2.3317190000000001</v>
       </c>
       <c r="H241" s="16">
-        <v>0.11101999999999999</v>
+        <v>0.30524000000000001</v>
       </c>
       <c r="I241" s="16">
-        <v>0.62959603831995281</v>
+        <v>0.77574903405597728</v>
       </c>
       <c r="J241" s="16">
-        <v>-44.109947643979055</v>
+        <v>-86.909228770705212</v>
       </c>
       <c r="K241" s="16">
-        <v>-8.761999999999999E-2</v>
+        <v>-2.0264790000000001</v>
       </c>
     </row>
     <row r="242" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A242" s="3" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="B242" s="5"/>
       <c r="C242" s="5"/>
       <c r="D242" s="37"/>
       <c r="E242" s="5"/>
       <c r="F242" s="5"/>
       <c r="G242" s="16">
-        <v>0</v>
+        <v>0.110092</v>
       </c>
       <c r="H242" s="16">
-        <v>7.2499999999999995E-2</v>
+        <v>0.24391099999999999</v>
       </c>
       <c r="I242" s="16">
-        <v>0.41114855682036194</v>
-[...2 lines deleted...]
-        <v>139</v>
+        <v>0.61988508270746778</v>
+      </c>
+      <c r="J242" s="16">
+        <v>121.55197471205901</v>
       </c>
       <c r="K242" s="16">
-        <v>7.2499999999999995E-2</v>
+        <v>0.13381899999999999</v>
       </c>
     </row>
     <row r="243" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A243" s="95" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B243" s="93"/>
       <c r="C243" s="93"/>
       <c r="D243" s="96"/>
       <c r="E243" s="96"/>
       <c r="F243" s="96"/>
       <c r="G243" s="17">
-        <v>16.294410000000003</v>
+        <v>39.452021999999992</v>
       </c>
       <c r="H243" s="17">
-        <v>17.146800000000002</v>
+        <v>38.00214299999999</v>
       </c>
       <c r="I243" s="17">
-        <v>97.239752746032877</v>
+        <v>96.580152418775754</v>
       </c>
       <c r="J243" s="18" t="s">
         <v>24</v>
       </c>
       <c r="K243" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="244" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A244" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A245" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="246" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A246" s="46"/>
     </row>
     <row r="247" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A247" s="46"/>
     </row>
     <row r="248" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A248" s="2" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="B248" s="22"/>
       <c r="C248" s="22"/>
       <c r="D248" s="22"/>
       <c r="E248" s="22"/>
       <c r="F248" s="22"/>
       <c r="G248" s="22"/>
       <c r="H248" s="22"/>
       <c r="I248" s="22"/>
       <c r="J248" s="22"/>
       <c r="K248" s="22"/>
     </row>
     <row r="249" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A249" s="12">
         <v>0</v>
       </c>
       <c r="B249" s="12">
         <v>0</v>
       </c>
       <c r="C249" s="12">
         <v>0</v>
       </c>
       <c r="D249" s="12">
         <v>2021</v>
       </c>
       <c r="E249" s="12">
         <v>2024</v>
       </c>
       <c r="F249" s="12">
         <v>2025</v>
       </c>
       <c r="G249" s="13" t="s">
+        <v>116</v>
+      </c>
+      <c r="H249" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="I249" s="13" t="s">
         <v>112</v>
       </c>
-      <c r="H249" s="13" t="s">
+      <c r="J249" s="13" t="s">
         <v>113</v>
       </c>
-      <c r="I249" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K249" s="13" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
     </row>
     <row r="250" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A250" s="15" t="s">
         <v>52</v>
       </c>
       <c r="B250" s="22"/>
-      <c r="C250" s="123" t="s">
+      <c r="C250" s="124" t="s">
         <v>66</v>
       </c>
       <c r="D250" s="16">
         <v>6.9284265272787344</v>
       </c>
       <c r="E250" s="16">
         <v>8.2840536376359495</v>
       </c>
       <c r="F250" s="16">
-        <v>8.7314565801999358</v>
+        <v>8.7318376028669107</v>
       </c>
       <c r="G250" s="16">
         <v>14.235382967139095</v>
       </c>
       <c r="H250" s="16">
         <v>9.9280586259984371</v>
       </c>
       <c r="I250" s="16">
-        <v>3.8324516671702633</v>
+        <v>7.0842920961518701</v>
       </c>
       <c r="J250" s="16">
-        <v>8.0473680277378676</v>
+        <v>11.978938555285964</v>
       </c>
       <c r="K250" s="16">
-        <v>172.46405187939587</v>
+        <v>205.75589718794129</v>
       </c>
     </row>
     <row r="251" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A251" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B251" s="22"/>
-      <c r="C251" s="123">
+      <c r="C251" s="124">
         <v>0</v>
       </c>
       <c r="D251" s="16">
         <v>42.042031858804229</v>
       </c>
       <c r="E251" s="16">
         <v>32.869857464744776</v>
       </c>
       <c r="F251" s="16">
-        <v>25.686068008409375</v>
+        <v>25.686934529020082</v>
       </c>
       <c r="G251" s="16">
-        <v>-15.305218341653076</v>
+        <v>-15.306057027666908</v>
       </c>
       <c r="H251" s="16">
-        <v>-8.2726133866144362</v>
+        <v>-8.272840468969477</v>
       </c>
       <c r="I251" s="16">
-        <v>27.287300908692835</v>
+        <v>25.541281250536851</v>
       </c>
       <c r="J251" s="16">
-        <v>34.611051805303084</v>
+        <v>23.795876613255377</v>
       </c>
       <c r="K251" s="16">
-        <v>64.583483967077697</v>
+        <v>68.465894920426862</v>
       </c>
     </row>
     <row r="252" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A252" s="15" t="s">
         <v>54</v>
       </c>
       <c r="B252" s="22"/>
-      <c r="C252" s="123">
+      <c r="C252" s="124">
         <v>0</v>
       </c>
       <c r="D252" s="16">
         <v>28.91948733830484</v>
       </c>
       <c r="E252" s="16">
         <v>21.421971859045225</v>
       </c>
       <c r="F252" s="16">
-        <v>23.230744732246727</v>
+        <v>23.231727384598287</v>
       </c>
       <c r="G252" s="16">
-        <v>17.533192725100406</v>
+        <v>17.533035439866413</v>
       </c>
       <c r="H252" s="16">
-        <v>-1.7768917422268937</v>
+        <v>-1.7769246032680153</v>
       </c>
       <c r="I252" s="16">
-        <v>26.414755764661912</v>
+        <v>24.997555755694936</v>
       </c>
       <c r="J252" s="16">
-        <v>18.728684993233184</v>
+        <v>13.1358917558864</v>
       </c>
       <c r="K252" s="16">
-        <v>-7.9989636097726118</v>
+        <v>-4.9800101425697338</v>
       </c>
     </row>
     <row r="253" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A253" s="15" t="s">
         <v>69</v>
       </c>
       <c r="B253" s="22"/>
-      <c r="C253" s="123">
+      <c r="C253" s="124">
         <v>0</v>
       </c>
       <c r="D253" s="16">
         <v>22.110054275612203</v>
       </c>
       <c r="E253" s="16">
         <v>37.424117038574053</v>
       </c>
       <c r="F253" s="16">
-        <v>42.351730679143955</v>
+        <v>42.349500483514724</v>
       </c>
       <c r="G253" s="16">
-        <v>22.652511379198465</v>
+        <v>22.640700846658856</v>
       </c>
       <c r="H253" s="16">
-        <v>22.057895003974703</v>
+        <v>22.054956579025141</v>
       </c>
       <c r="I253" s="16">
-        <v>42.465491659474985</v>
+        <v>42.376870897616335</v>
       </c>
       <c r="J253" s="16">
-        <v>38.61289517372586</v>
+        <v>51.089293075572265</v>
       </c>
       <c r="K253" s="16">
-        <v>17.985392987140933</v>
+        <v>117.99873447710591</v>
       </c>
     </row>
     <row r="254" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A254" s="97" t="s">
         <v>68</v>
       </c>
       <c r="B254" s="98"/>
-      <c r="C254" s="139" t="s">
+      <c r="C254" s="140" t="s">
         <v>67</v>
       </c>
       <c r="D254" s="99">
         <v>98.586946469555087</v>
       </c>
       <c r="E254" s="99">
         <v>97.666604037913672</v>
       </c>
       <c r="F254" s="99">
-        <v>98.127682957116917</v>
+        <v>98.127602782906095</v>
       </c>
       <c r="G254" s="99">
-        <v>8.3819212892420811</v>
+        <v>8.3771919332256815</v>
       </c>
       <c r="H254" s="99">
-        <v>3.7517754992399288</v>
+        <v>3.7506436520017727</v>
       </c>
       <c r="I254" s="99">
-        <v>98.27744900237461</v>
+        <v>98.841825613425669</v>
       </c>
       <c r="J254" s="99">
-        <v>98.457869296446674</v>
+        <v>99.506424596878134</v>
       </c>
       <c r="K254" s="99">
-        <v>29.757369896587697</v>
+        <v>80.822706102331111</v>
       </c>
     </row>
     <row r="255" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A255" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B255" s="100"/>
-      <c r="C255" s="140">
+      <c r="C255" s="141">
         <v>0</v>
       </c>
       <c r="D255" s="17">
         <v>1.4130535304449101</v>
       </c>
       <c r="E255" s="17">
         <v>2.3333959620863158</v>
       </c>
       <c r="F255" s="17">
-        <v>1.8723170428830946</v>
+        <v>1.8723972170939125</v>
       </c>
       <c r="G255" s="17">
         <v>-13.442971842497482</v>
       </c>
       <c r="H255" s="17">
         <v>11.444258596039059</v>
       </c>
       <c r="I255" s="17">
-        <v>1.7225509976253912</v>
+        <v>1.1581743865743248</v>
       </c>
       <c r="J255" s="17">
-        <v>1.5421307035533254</v>
+        <v>0.49357540312187415</v>
       </c>
       <c r="K255" s="17">
-        <v>15.953689385243949</v>
+        <v>-23.45406122778385</v>
       </c>
     </row>
     <row r="256" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A256" s="4" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="D256" s="60"/>
     </row>
     <row r="257" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A257" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D257" s="60"/>
     </row>
     <row r="258" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A258" s="4" t="s">
         <v>51</v>
       </c>
       <c r="D258" s="60"/>
     </row>
     <row r="259" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A259" s="20" t="s">
         <v>101</v>
       </c>
       <c r="D259" s="60"/>
     </row>
     <row r="260" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A260" s="101" t="s">
         <v>70</v>
       </c>
       <c r="D260" s="60"/>
     </row>
     <row r="261" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A261" s="122" t="s">
+      <c r="A261" s="123" t="s">
         <v>71</v>
       </c>
-      <c r="B261" s="122">
-[...26 lines deleted...]
-      <c r="K261" s="122">
+      <c r="B261" s="123">
+        <v>0</v>
+      </c>
+      <c r="C261" s="123">
+        <v>0</v>
+      </c>
+      <c r="D261" s="123">
+        <v>0</v>
+      </c>
+      <c r="E261" s="123">
+        <v>0</v>
+      </c>
+      <c r="F261" s="123">
+        <v>0</v>
+      </c>
+      <c r="G261" s="123">
+        <v>0</v>
+      </c>
+      <c r="H261" s="123">
+        <v>0</v>
+      </c>
+      <c r="I261" s="123">
+        <v>0</v>
+      </c>
+      <c r="J261" s="123">
+        <v>0</v>
+      </c>
+      <c r="K261" s="123">
         <v>0</v>
       </c>
     </row>
     <row r="262" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A262" s="122" t="s">
+      <c r="A262" s="123" t="s">
         <v>72</v>
       </c>
-      <c r="B262" s="122">
-[...26 lines deleted...]
-      <c r="K262" s="122">
+      <c r="B262" s="123">
+        <v>0</v>
+      </c>
+      <c r="C262" s="123">
+        <v>0</v>
+      </c>
+      <c r="D262" s="123">
+        <v>0</v>
+      </c>
+      <c r="E262" s="123">
+        <v>0</v>
+      </c>
+      <c r="F262" s="123">
+        <v>0</v>
+      </c>
+      <c r="G262" s="123">
+        <v>0</v>
+      </c>
+      <c r="H262" s="123">
+        <v>0</v>
+      </c>
+      <c r="I262" s="123">
+        <v>0</v>
+      </c>
+      <c r="J262" s="123">
+        <v>0</v>
+      </c>
+      <c r="K262" s="123">
         <v>0</v>
       </c>
     </row>
     <row r="263" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A263" s="122" t="s">
+      <c r="A263" s="123" t="s">
         <v>73</v>
       </c>
-      <c r="B263" s="122">
-[...26 lines deleted...]
-      <c r="K263" s="122">
+      <c r="B263" s="123">
+        <v>0</v>
+      </c>
+      <c r="C263" s="123">
+        <v>0</v>
+      </c>
+      <c r="D263" s="123">
+        <v>0</v>
+      </c>
+      <c r="E263" s="123">
+        <v>0</v>
+      </c>
+      <c r="F263" s="123">
+        <v>0</v>
+      </c>
+      <c r="G263" s="123">
+        <v>0</v>
+      </c>
+      <c r="H263" s="123">
+        <v>0</v>
+      </c>
+      <c r="I263" s="123">
+        <v>0</v>
+      </c>
+      <c r="J263" s="123">
+        <v>0</v>
+      </c>
+      <c r="K263" s="123">
         <v>0</v>
       </c>
     </row>
     <row r="264" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A264" s="122" t="s">
+      <c r="A264" s="123" t="s">
         <v>74</v>
       </c>
-      <c r="B264" s="122">
-[...26 lines deleted...]
-      <c r="K264" s="122">
+      <c r="B264" s="123">
+        <v>0</v>
+      </c>
+      <c r="C264" s="123">
+        <v>0</v>
+      </c>
+      <c r="D264" s="123">
+        <v>0</v>
+      </c>
+      <c r="E264" s="123">
+        <v>0</v>
+      </c>
+      <c r="F264" s="123">
+        <v>0</v>
+      </c>
+      <c r="G264" s="123">
+        <v>0</v>
+      </c>
+      <c r="H264" s="123">
+        <v>0</v>
+      </c>
+      <c r="I264" s="123">
+        <v>0</v>
+      </c>
+      <c r="J264" s="123">
+        <v>0</v>
+      </c>
+      <c r="K264" s="123">
         <v>0</v>
       </c>
     </row>
     <row r="265" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A265" s="46">
         <v>0</v>
       </c>
       <c r="B265" s="46">
         <v>0</v>
       </c>
       <c r="C265" s="46">
         <v>0</v>
       </c>
       <c r="D265" s="46">
         <v>0</v>
       </c>
       <c r="E265" s="46">
         <v>0</v>
       </c>
       <c r="F265" s="46">
         <v>0</v>
       </c>
       <c r="G265" s="46">
         <v>0</v>
       </c>
@@ -8025,704 +8039,704 @@
       <c r="C266" s="46"/>
       <c r="D266" s="46"/>
       <c r="E266" s="46"/>
       <c r="F266" s="46"/>
       <c r="G266" s="46"/>
       <c r="H266" s="46"/>
       <c r="I266" s="46"/>
       <c r="J266" s="46"/>
       <c r="K266" s="46"/>
     </row>
     <row r="267" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A267" s="46"/>
       <c r="B267" s="46"/>
       <c r="C267" s="46"/>
       <c r="D267" s="46"/>
       <c r="E267" s="46"/>
       <c r="F267" s="46"/>
       <c r="G267" s="46"/>
       <c r="H267" s="46"/>
       <c r="I267" s="46"/>
       <c r="J267" s="46"/>
       <c r="K267" s="46"/>
     </row>
     <row r="268" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A268" s="2" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="B268" s="22"/>
       <c r="C268" s="22"/>
       <c r="D268" s="22"/>
       <c r="E268" s="22"/>
       <c r="F268" s="22"/>
       <c r="G268" s="22"/>
       <c r="H268" s="22"/>
       <c r="I268" s="22"/>
       <c r="J268" s="22"/>
       <c r="K268" s="22"/>
     </row>
     <row r="269" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A269" s="12">
         <v>0</v>
       </c>
       <c r="B269" s="12">
         <v>0</v>
       </c>
       <c r="C269" s="12">
         <v>0</v>
       </c>
       <c r="D269" s="12">
         <v>2021</v>
       </c>
       <c r="E269" s="12">
         <v>2024</v>
       </c>
       <c r="F269" s="12">
         <v>2025</v>
       </c>
       <c r="G269" s="13" t="s">
+        <v>116</v>
+      </c>
+      <c r="H269" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="I269" s="13" t="s">
         <v>112</v>
       </c>
-      <c r="H269" s="13" t="s">
+      <c r="J269" s="13" t="s">
         <v>113</v>
       </c>
-      <c r="I269" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K269" s="13" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
     </row>
     <row r="270" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A270" s="15" t="s">
         <v>52</v>
       </c>
       <c r="B270" s="22"/>
-      <c r="C270" s="123" t="s">
+      <c r="C270" s="124" t="s">
         <v>66</v>
       </c>
       <c r="D270" s="16">
         <v>1.1967231369164608</v>
       </c>
       <c r="E270" s="16">
         <v>1.3265765464005774</v>
       </c>
       <c r="F270" s="16">
-        <v>1.5336201928052802</v>
+        <v>1.5336572867189018</v>
       </c>
       <c r="G270" s="16">
         <v>31.365456993888301</v>
       </c>
       <c r="H270" s="16">
         <v>24.308549307613415</v>
       </c>
       <c r="I270" s="16">
-        <v>3.7868123205135418</v>
+        <v>2.0226452643957744</v>
       </c>
       <c r="J270" s="16">
-        <v>1.6847110429392667</v>
+        <v>0.75255249084993092</v>
       </c>
       <c r="K270" s="16">
-        <v>-43.811387204069661</v>
+        <v>-60.262048517073751</v>
       </c>
     </row>
     <row r="271" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A271" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B271" s="22"/>
-      <c r="C271" s="123">
+      <c r="C271" s="124">
         <v>0</v>
       </c>
       <c r="D271" s="16">
         <v>24.59778584343621</v>
       </c>
       <c r="E271" s="16">
         <v>45.092964222490259</v>
       </c>
       <c r="F271" s="16">
-        <v>35.02910098206555</v>
+        <v>35.029797066722594</v>
       </c>
       <c r="G271" s="16">
-        <v>-11.729439552924276</v>
+        <v>-11.729820479474768</v>
       </c>
       <c r="H271" s="16">
-        <v>27.630129353446019</v>
+        <v>27.629991658093967</v>
       </c>
       <c r="I271" s="16">
-        <v>54.314590180615106</v>
+        <v>37.756614501144156</v>
       </c>
       <c r="J271" s="16">
-        <v>14.623160445486139</v>
+        <v>23.263031839181501</v>
       </c>
       <c r="K271" s="16">
-        <v>-65.996673375087425</v>
+        <v>-34.194579447047886</v>
       </c>
     </row>
     <row r="272" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A272" s="15" t="s">
         <v>54</v>
       </c>
       <c r="B272" s="22"/>
-      <c r="C272" s="123">
+      <c r="C272" s="124">
         <v>0</v>
       </c>
       <c r="D272" s="16">
         <v>19.539573959728163</v>
       </c>
       <c r="E272" s="16">
         <v>15.438589379302933</v>
       </c>
       <c r="F272" s="16">
-        <v>5.9905505075602692</v>
+        <v>5.9902418927418468</v>
       </c>
       <c r="G272" s="16">
-        <v>-55.908507969615385</v>
+        <v>-55.911845795415005</v>
       </c>
       <c r="H272" s="16">
-        <v>-13.062354019146316</v>
+        <v>-13.063999410028559</v>
       </c>
       <c r="I272" s="16">
-        <v>4.5338019862427048</v>
+        <v>6.8037142388088698</v>
       </c>
       <c r="J272" s="16">
-        <v>6.2362897482417434</v>
+        <v>7.1614670538699281</v>
       </c>
       <c r="K272" s="16">
-        <v>73.724234104676</v>
+        <v>12.420194758029773</v>
       </c>
     </row>
     <row r="273" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A273" s="15" t="s">
         <v>55</v>
       </c>
       <c r="B273" s="22"/>
-      <c r="C273" s="123">
+      <c r="C273" s="124">
         <v>0</v>
       </c>
       <c r="D273" s="16">
         <v>54.665917059919167</v>
       </c>
       <c r="E273" s="16">
         <v>38.141869851806227</v>
       </c>
       <c r="F273" s="16">
-        <v>57.446728317568883</v>
+        <v>57.44630375381665</v>
       </c>
       <c r="G273" s="16">
-        <v>71.142943695415951</v>
+        <v>71.137539521772666</v>
       </c>
       <c r="H273" s="16">
-        <v>18.292478414854617</v>
+        <v>18.291544574623984</v>
       </c>
       <c r="I273" s="16">
-        <v>37.364795512628632</v>
+        <v>53.417025995651201</v>
       </c>
       <c r="J273" s="16">
-        <v>77.455838763332849</v>
+        <v>68.822948616098628</v>
       </c>
       <c r="K273" s="16">
-        <v>161.81119953467467</v>
+        <v>37.607457315000303</v>
       </c>
     </row>
     <row r="274" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A274" s="97" t="s">
         <v>68</v>
       </c>
       <c r="B274" s="98"/>
-      <c r="C274" s="139" t="s">
+      <c r="C274" s="140" t="s">
         <v>59</v>
       </c>
       <c r="D274" s="99">
         <v>22.842755275706956</v>
       </c>
       <c r="E274" s="99">
         <v>15.718417876188507</v>
       </c>
       <c r="F274" s="99">
-        <v>13.753524190699176</v>
+        <v>13.753237290313336</v>
       </c>
       <c r="G274" s="99">
-        <v>13.630698834579086</v>
+        <v>13.62795049740896</v>
       </c>
       <c r="H274" s="99">
-        <v>16.834193657323571</v>
+        <v>16.833487196233232</v>
       </c>
       <c r="I274" s="99">
-        <v>11.455364909371941</v>
+        <v>14.293776855635363</v>
       </c>
       <c r="J274" s="99">
-        <v>14.516498148320256</v>
+        <v>16.221413084020842</v>
       </c>
       <c r="K274" s="99">
-        <v>26.298056927893249</v>
+        <v>6.8042167968291807</v>
       </c>
     </row>
     <row r="275" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A275" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B275" s="100"/>
-      <c r="C275" s="140">
+      <c r="C275" s="141">
         <v>0</v>
       </c>
       <c r="D275" s="17">
         <v>77.157244724293051</v>
       </c>
       <c r="E275" s="17">
         <v>84.281582123811489</v>
       </c>
       <c r="F275" s="17">
-        <v>86.246475809300833</v>
+        <v>86.246762709686649</v>
       </c>
       <c r="G275" s="17">
         <v>32.892108108662221</v>
       </c>
       <c r="H275" s="17">
         <v>36.378135999462621</v>
       </c>
       <c r="I275" s="17">
-        <v>88.544635090628049</v>
+        <v>85.706223144364643</v>
       </c>
       <c r="J275" s="17">
-        <v>85.483501851679762</v>
+        <v>83.778586915979162</v>
       </c>
       <c r="K275" s="17">
-        <v>-3.7803469604361131</v>
+        <v>-8.0043298739229378</v>
       </c>
     </row>
     <row r="276" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A276" s="4" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="D276" s="60"/>
     </row>
     <row r="277" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A277" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D277" s="60"/>
     </row>
     <row r="278" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A278" s="4" t="s">
         <v>51</v>
       </c>
       <c r="D278" s="60"/>
     </row>
     <row r="279" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A279" s="20" t="s">
         <v>101</v>
       </c>
       <c r="D279" s="60"/>
     </row>
     <row r="280" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A280" s="101" t="s">
         <v>70</v>
       </c>
       <c r="D280" s="60"/>
     </row>
     <row r="281" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A281" s="122" t="s">
+      <c r="A281" s="123" t="s">
         <v>71</v>
       </c>
-      <c r="B281" s="122">
-[...26 lines deleted...]
-      <c r="K281" s="122">
+      <c r="B281" s="123">
+        <v>0</v>
+      </c>
+      <c r="C281" s="123">
+        <v>0</v>
+      </c>
+      <c r="D281" s="123">
+        <v>0</v>
+      </c>
+      <c r="E281" s="123">
+        <v>0</v>
+      </c>
+      <c r="F281" s="123">
+        <v>0</v>
+      </c>
+      <c r="G281" s="123">
+        <v>0</v>
+      </c>
+      <c r="H281" s="123">
+        <v>0</v>
+      </c>
+      <c r="I281" s="123">
+        <v>0</v>
+      </c>
+      <c r="J281" s="123">
+        <v>0</v>
+      </c>
+      <c r="K281" s="123">
         <v>0</v>
       </c>
     </row>
     <row r="282" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A282" s="122" t="s">
+      <c r="A282" s="123" t="s">
         <v>72</v>
       </c>
-      <c r="B282" s="122">
-[...26 lines deleted...]
-      <c r="K282" s="122">
+      <c r="B282" s="123">
+        <v>0</v>
+      </c>
+      <c r="C282" s="123">
+        <v>0</v>
+      </c>
+      <c r="D282" s="123">
+        <v>0</v>
+      </c>
+      <c r="E282" s="123">
+        <v>0</v>
+      </c>
+      <c r="F282" s="123">
+        <v>0</v>
+      </c>
+      <c r="G282" s="123">
+        <v>0</v>
+      </c>
+      <c r="H282" s="123">
+        <v>0</v>
+      </c>
+      <c r="I282" s="123">
+        <v>0</v>
+      </c>
+      <c r="J282" s="123">
+        <v>0</v>
+      </c>
+      <c r="K282" s="123">
         <v>0</v>
       </c>
     </row>
     <row r="283" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A283" s="122" t="s">
+      <c r="A283" s="123" t="s">
         <v>73</v>
       </c>
-      <c r="B283" s="122">
-[...26 lines deleted...]
-      <c r="K283" s="122">
+      <c r="B283" s="123">
+        <v>0</v>
+      </c>
+      <c r="C283" s="123">
+        <v>0</v>
+      </c>
+      <c r="D283" s="123">
+        <v>0</v>
+      </c>
+      <c r="E283" s="123">
+        <v>0</v>
+      </c>
+      <c r="F283" s="123">
+        <v>0</v>
+      </c>
+      <c r="G283" s="123">
+        <v>0</v>
+      </c>
+      <c r="H283" s="123">
+        <v>0</v>
+      </c>
+      <c r="I283" s="123">
+        <v>0</v>
+      </c>
+      <c r="J283" s="123">
+        <v>0</v>
+      </c>
+      <c r="K283" s="123">
         <v>0</v>
       </c>
     </row>
     <row r="284" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A284" s="122" t="s">
+      <c r="A284" s="123" t="s">
         <v>74</v>
       </c>
-      <c r="B284" s="122">
-[...26 lines deleted...]
-      <c r="K284" s="122">
+      <c r="B284" s="123">
+        <v>0</v>
+      </c>
+      <c r="C284" s="123">
+        <v>0</v>
+      </c>
+      <c r="D284" s="123">
+        <v>0</v>
+      </c>
+      <c r="E284" s="123">
+        <v>0</v>
+      </c>
+      <c r="F284" s="123">
+        <v>0</v>
+      </c>
+      <c r="G284" s="123">
+        <v>0</v>
+      </c>
+      <c r="H284" s="123">
+        <v>0</v>
+      </c>
+      <c r="I284" s="123">
+        <v>0</v>
+      </c>
+      <c r="J284" s="123">
+        <v>0</v>
+      </c>
+      <c r="K284" s="123">
         <v>0</v>
       </c>
     </row>
     <row r="285" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A285" s="46"/>
       <c r="B285" s="46"/>
       <c r="C285" s="46"/>
       <c r="D285" s="46"/>
       <c r="E285" s="46"/>
       <c r="F285" s="83"/>
       <c r="G285" s="83"/>
       <c r="H285" s="46"/>
       <c r="I285" s="46"/>
       <c r="J285" s="46"/>
       <c r="K285" s="46"/>
     </row>
     <row r="286" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A286" s="46"/>
       <c r="B286" s="46"/>
       <c r="C286" s="46"/>
       <c r="D286" s="46"/>
       <c r="E286" s="46"/>
       <c r="F286" s="83"/>
       <c r="G286" s="83"/>
       <c r="H286" s="46"/>
       <c r="I286" s="46"/>
       <c r="J286" s="46"/>
       <c r="K286" s="46"/>
     </row>
     <row r="287" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A287" s="46"/>
       <c r="B287" s="46"/>
       <c r="C287" s="46"/>
       <c r="D287" s="46"/>
       <c r="E287" s="46"/>
       <c r="F287" s="83"/>
       <c r="G287" s="83"/>
       <c r="H287" s="46"/>
       <c r="I287" s="46"/>
       <c r="J287" s="46"/>
       <c r="K287" s="46"/>
     </row>
     <row r="288" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A288" s="2" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="B288" s="22"/>
       <c r="C288" s="22"/>
       <c r="D288" s="22"/>
       <c r="E288" s="22"/>
       <c r="F288" s="22"/>
       <c r="G288" s="22"/>
       <c r="H288" s="22"/>
       <c r="I288" s="22"/>
       <c r="J288" s="22"/>
       <c r="K288" s="22"/>
     </row>
     <row r="289" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A289" s="12">
         <v>0</v>
       </c>
       <c r="B289" s="12"/>
       <c r="C289" s="12"/>
       <c r="D289" s="24">
         <v>0</v>
       </c>
       <c r="E289" s="12">
         <v>2021</v>
       </c>
       <c r="F289" s="12">
         <v>2022</v>
       </c>
       <c r="G289" s="12">
         <v>2023</v>
       </c>
       <c r="H289" s="12">
         <v>2024</v>
       </c>
       <c r="I289" s="12">
         <v>2025</v>
       </c>
       <c r="J289" s="13" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="K289" s="13" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
     </row>
     <row r="290" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A290" s="47" t="s">
         <v>63</v>
       </c>
       <c r="B290" s="102"/>
       <c r="C290" s="102"/>
-      <c r="D290" s="129" t="s">
+      <c r="D290" s="130" t="s">
         <v>47</v>
       </c>
       <c r="E290" s="103">
         <v>11.445715032786849</v>
       </c>
       <c r="F290" s="103">
         <v>13.863201050550494</v>
       </c>
       <c r="G290" s="103">
-        <v>12.077777657089062</v>
+        <v>12.077777657089065</v>
       </c>
       <c r="H290" s="103">
-        <v>10.959069978424866</v>
+        <v>10.959069978424868</v>
       </c>
       <c r="I290" s="103">
-        <v>10.199597042767717</v>
+        <v>10.232501556311936</v>
       </c>
       <c r="J290" s="104">
-        <v>0.33458871207368057</v>
+        <v>0.71656634510353834</v>
       </c>
       <c r="K290" s="104">
-        <v>0.90670376857528989</v>
+        <v>1.0026058875719945</v>
       </c>
     </row>
     <row r="291" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A291" s="15" t="s">
         <v>75</v>
       </c>
       <c r="B291" s="22"/>
       <c r="C291" s="22"/>
-      <c r="D291" s="130">
+      <c r="D291" s="131">
         <v>0</v>
       </c>
       <c r="E291" s="60">
         <v>0</v>
       </c>
       <c r="F291" s="60">
         <v>0</v>
       </c>
       <c r="G291" s="60">
         <v>0</v>
       </c>
       <c r="H291" s="60">
         <v>0</v>
       </c>
       <c r="I291" s="60">
         <v>0</v>
       </c>
       <c r="J291" s="16" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="K291" s="16" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
     </row>
     <row r="292" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A292" s="15" t="s">
         <v>62</v>
       </c>
       <c r="B292" s="22"/>
       <c r="C292" s="22"/>
-      <c r="D292" s="130">
+      <c r="D292" s="131">
         <v>0</v>
       </c>
       <c r="E292" s="60">
         <v>86.952156540048037</v>
       </c>
       <c r="F292" s="60">
         <v>84.277919745206404</v>
       </c>
       <c r="G292" s="60">
-        <v>80.775431993652774</v>
+        <v>80.775431993652788</v>
       </c>
       <c r="H292" s="60">
-        <v>86.484266369375291</v>
+        <v>86.484266369375305</v>
       </c>
       <c r="I292" s="60">
-        <v>85.658104118009476</v>
+        <v>85.629213938259397</v>
       </c>
       <c r="J292" s="16">
-        <v>6.7757701692043497</v>
+        <v>6.8015716303335969</v>
       </c>
       <c r="K292" s="16">
-        <v>3.4682308568231512</v>
+        <v>3.4744808460674959</v>
       </c>
     </row>
     <row r="293" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A293" s="15" t="s">
         <v>61</v>
       </c>
       <c r="B293" s="22"/>
       <c r="C293" s="22"/>
-      <c r="D293" s="130">
+      <c r="D293" s="131">
         <v>0</v>
       </c>
       <c r="E293" s="60">
         <v>1.5219295095712377</v>
       </c>
       <c r="F293" s="60">
         <v>1.7235513917428624</v>
       </c>
       <c r="G293" s="60">
-        <v>7.0608090889265878</v>
+        <v>7.0608090889265895</v>
       </c>
       <c r="H293" s="60">
-        <v>2.4198511637482816</v>
+        <v>2.419851163748282</v>
       </c>
       <c r="I293" s="60">
-        <v>4.0181324788327162</v>
+        <v>4.0141900094043637</v>
       </c>
       <c r="J293" s="16">
-        <v>79.009861698852873</v>
+        <v>78.937787354723241</v>
       </c>
       <c r="K293" s="16">
-        <v>32.386111696627992</v>
+        <v>32.372784102453657</v>
       </c>
     </row>
     <row r="294" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A294" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B294" s="73"/>
       <c r="C294" s="73"/>
-      <c r="D294" s="131">
+      <c r="D294" s="132">
         <v>0</v>
       </c>
       <c r="E294" s="105">
         <v>8.0198917593875055E-2</v>
       </c>
       <c r="F294" s="105">
         <v>0.13532781250024073</v>
       </c>
       <c r="G294" s="105">
-        <v>8.5981260331576187E-2</v>
+        <v>8.5981260331554496E-2</v>
       </c>
       <c r="H294" s="105">
-        <v>0.13681248845156996</v>
+        <v>0.13681248845154825</v>
       </c>
       <c r="I294" s="105">
-        <v>0.12416636039010026</v>
+        <v>0.12409449602429953</v>
       </c>
       <c r="J294" s="17">
-        <v>-2.1592959055488405</v>
+        <v>-2.1592959055253198</v>
       </c>
       <c r="K294" s="17">
-        <v>15.849418815885308</v>
+        <v>15.849418815887661</v>
       </c>
     </row>
     <row r="295" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A295" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F295" s="60"/>
       <c r="G295" s="60"/>
       <c r="H295" s="60"/>
       <c r="I295" s="60"/>
       <c r="J295" s="60"/>
       <c r="K295" s="60"/>
     </row>
     <row r="296" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A296" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B296" s="84"/>
       <c r="C296" s="84"/>
       <c r="D296" s="84"/>
       <c r="E296" s="84"/>
       <c r="F296" s="84"/>
       <c r="G296" s="84"/>
       <c r="H296" s="84"/>
       <c r="I296" s="84"/>
@@ -8765,247 +8779,247 @@
       <c r="K299" s="85"/>
     </row>
     <row r="300" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A300" s="101" t="s">
         <v>77</v>
       </c>
       <c r="B300" s="84"/>
       <c r="C300" s="84"/>
       <c r="D300" s="84"/>
       <c r="E300" s="84"/>
       <c r="F300" s="84"/>
       <c r="G300" s="84"/>
       <c r="H300" s="84"/>
       <c r="I300" s="84"/>
       <c r="J300" s="84"/>
       <c r="K300" s="84"/>
     </row>
     <row r="301" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A301" s="46"/>
     </row>
     <row r="302" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A302" s="46"/>
     </row>
     <row r="303" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A303" s="2" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="B303" s="22"/>
       <c r="C303" s="22"/>
       <c r="D303" s="22"/>
       <c r="E303" s="22"/>
       <c r="F303" s="22"/>
       <c r="G303" s="22"/>
       <c r="H303" s="22"/>
       <c r="I303" s="22"/>
       <c r="J303" s="22"/>
       <c r="K303" s="22"/>
     </row>
     <row r="304" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A304" s="12">
         <v>0</v>
       </c>
       <c r="B304" s="12"/>
       <c r="C304" s="12"/>
       <c r="D304" s="24">
         <v>0</v>
       </c>
       <c r="E304" s="12">
         <v>2021</v>
       </c>
       <c r="F304" s="12">
         <v>2022</v>
       </c>
       <c r="G304" s="12">
         <v>2023</v>
       </c>
       <c r="H304" s="12">
         <v>2024</v>
       </c>
       <c r="I304" s="12">
         <v>2025</v>
       </c>
       <c r="J304" s="13" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="K304" s="13" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
     </row>
     <row r="305" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A305" s="47" t="s">
         <v>63</v>
       </c>
       <c r="B305" s="102"/>
       <c r="C305" s="102"/>
-      <c r="D305" s="129" t="s">
+      <c r="D305" s="130" t="s">
         <v>47</v>
       </c>
       <c r="E305" s="103">
         <v>2.339750114504187</v>
       </c>
       <c r="F305" s="103">
         <v>2.0869924763906611</v>
       </c>
       <c r="G305" s="103">
-        <v>2.1054888280139505</v>
+        <v>2.105488828013951</v>
       </c>
       <c r="H305" s="103">
         <v>3.8230470225069277</v>
       </c>
       <c r="I305" s="103">
-        <v>5.3183756049066071</v>
+        <v>5.4069465229053648</v>
       </c>
       <c r="J305" s="104">
-        <v>80.819364397941769</v>
+        <v>83.830138247849888</v>
       </c>
       <c r="K305" s="104">
-        <v>62.892930152427205</v>
+        <v>63.566808340057548</v>
       </c>
     </row>
     <row r="306" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A306" s="15" t="s">
         <v>75</v>
       </c>
       <c r="B306" s="22"/>
       <c r="C306" s="22"/>
-      <c r="D306" s="130">
+      <c r="D306" s="131">
         <v>0</v>
       </c>
       <c r="E306" s="60">
         <v>0</v>
       </c>
       <c r="F306" s="60">
         <v>0</v>
       </c>
       <c r="G306" s="60">
         <v>0</v>
       </c>
       <c r="H306" s="60">
         <v>0</v>
       </c>
       <c r="I306" s="60">
         <v>0</v>
       </c>
       <c r="J306" s="16" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="K306" s="16" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
     </row>
     <row r="307" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A307" s="15" t="s">
         <v>62</v>
       </c>
       <c r="B307" s="22"/>
       <c r="C307" s="22"/>
-      <c r="D307" s="130">
+      <c r="D307" s="131">
         <v>0</v>
       </c>
       <c r="E307" s="60">
         <v>97.499523667730173</v>
       </c>
       <c r="F307" s="60">
         <v>97.530817458308064</v>
       </c>
       <c r="G307" s="60">
-        <v>97.05878814843382</v>
+        <v>97.058788148433834</v>
       </c>
       <c r="H307" s="60">
         <v>93.618681470611477</v>
       </c>
       <c r="I307" s="60">
-        <v>93.575387789638214</v>
+        <v>93.575666397531506</v>
       </c>
       <c r="J307" s="16">
         <v>29.919603877382329</v>
       </c>
       <c r="K307" s="16">
         <v>31.307532070877777</v>
       </c>
     </row>
     <row r="308" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A308" s="15" t="s">
         <v>61</v>
       </c>
       <c r="B308" s="22"/>
       <c r="C308" s="22"/>
-      <c r="D308" s="130">
+      <c r="D308" s="131">
         <v>0</v>
       </c>
       <c r="E308" s="60">
         <v>0.15451095023762568</v>
       </c>
       <c r="F308" s="60">
         <v>0.1582433167998577</v>
       </c>
       <c r="G308" s="60">
-        <v>0.66948107604168228</v>
+        <v>0.66948107604168239</v>
       </c>
       <c r="H308" s="60">
         <v>2.4342835072020699</v>
       </c>
       <c r="I308" s="60">
-        <v>1.0118212451441604</v>
+        <v>1.0118242577032548</v>
       </c>
       <c r="J308" s="16">
         <v>-45.97332879816917</v>
       </c>
       <c r="K308" s="16">
         <v>112.2198416170277</v>
       </c>
     </row>
     <row r="309" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A309" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B309" s="73"/>
       <c r="C309" s="73"/>
-      <c r="D309" s="131">
+      <c r="D309" s="132">
         <v>0</v>
       </c>
       <c r="E309" s="105">
         <v>6.2152675280222674E-3</v>
       </c>
       <c r="F309" s="105">
         <v>0.22394674850142451</v>
       </c>
       <c r="G309" s="105">
-        <v>0.16624194751055241</v>
+        <v>0.16624194751053636</v>
       </c>
       <c r="H309" s="105">
         <v>0.12398799967952637</v>
       </c>
       <c r="I309" s="105">
-        <v>9.4415360311015495E-2</v>
+        <v>5.5628218598658182E-3</v>
       </c>
       <c r="J309" s="17">
-        <v>-1.0220228503347928</v>
+        <v>-94.168372457638981</v>
       </c>
       <c r="K309" s="17">
-        <v>161.90606790719482</v>
+        <v>29.03524821284218</v>
       </c>
     </row>
     <row r="310" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A310" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F310" s="60"/>
       <c r="G310" s="60"/>
       <c r="H310" s="60"/>
       <c r="I310" s="60"/>
       <c r="J310" s="60"/>
       <c r="K310" s="60"/>
     </row>
     <row r="311" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A311" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B311" s="84"/>
       <c r="C311" s="84"/>
       <c r="D311" s="84"/>
       <c r="E311" s="84"/>
       <c r="F311" s="84"/>
       <c r="G311" s="84"/>
       <c r="H311" s="84"/>
       <c r="I311" s="84"/>
@@ -9048,200 +9062,200 @@
       <c r="K314" s="85"/>
     </row>
     <row r="315" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A315" s="101" t="s">
         <v>77</v>
       </c>
       <c r="B315" s="84"/>
       <c r="C315" s="84"/>
       <c r="D315" s="84"/>
       <c r="E315" s="84"/>
       <c r="F315" s="84"/>
       <c r="G315" s="84"/>
       <c r="H315" s="84"/>
       <c r="I315" s="84"/>
       <c r="J315" s="84"/>
       <c r="K315" s="84"/>
     </row>
     <row r="316" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A316" s="82"/>
     </row>
     <row r="317" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A317" s="82"/>
     </row>
     <row r="318" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A318" s="2" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="B318" s="8"/>
       <c r="C318" s="8"/>
       <c r="D318" s="8"/>
       <c r="E318" s="8"/>
       <c r="F318" s="8"/>
       <c r="G318" s="8"/>
       <c r="H318" s="8"/>
       <c r="I318" s="8"/>
       <c r="J318" s="8"/>
       <c r="K318" s="9"/>
     </row>
     <row r="319" spans="1:11" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A319" s="11">
         <v>0</v>
       </c>
       <c r="B319" s="11"/>
       <c r="C319" s="11"/>
       <c r="D319" s="11"/>
       <c r="E319" s="12">
         <v>2021</v>
       </c>
       <c r="F319" s="12">
         <v>2022</v>
       </c>
       <c r="G319" s="12">
         <v>2023</v>
       </c>
       <c r="H319" s="12">
         <v>2024</v>
       </c>
       <c r="I319" s="12">
         <v>2025</v>
       </c>
       <c r="J319" s="13" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="K319" s="13" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
     </row>
     <row r="320" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A320" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B320" s="15"/>
       <c r="C320" s="15"/>
       <c r="D320" s="15"/>
       <c r="E320" s="16">
         <v>17.149999999999999</v>
       </c>
       <c r="F320" s="16">
         <v>52.27</v>
       </c>
       <c r="G320" s="16">
         <v>57.23</v>
       </c>
       <c r="H320" s="16">
-        <v>69.97</v>
+        <v>70.81</v>
       </c>
       <c r="I320" s="16">
-        <v>74.02</v>
+        <v>74.89</v>
       </c>
       <c r="J320" s="16">
-        <v>5.7881949406888626</v>
+        <v>5.7618980370004209</v>
       </c>
       <c r="K320" s="16">
-        <v>44.135592962126168</v>
+        <v>44.557266232383427</v>
       </c>
     </row>
     <row r="321" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A321" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B321" s="15"/>
       <c r="C321" s="15"/>
       <c r="D321" s="15"/>
       <c r="E321" s="16">
         <v>11.08</v>
       </c>
       <c r="F321" s="16">
         <v>24.59</v>
       </c>
       <c r="G321" s="16">
         <v>19.62</v>
       </c>
       <c r="H321" s="16">
-        <v>24.76</v>
+        <v>25.85</v>
       </c>
       <c r="I321" s="16">
-        <v>24.15</v>
+        <v>25.08</v>
       </c>
       <c r="J321" s="16">
-        <v>-2.4636510500807876</v>
+        <v>-2.978723404255331</v>
       </c>
       <c r="K321" s="16">
-        <v>21.505054250257793</v>
+        <v>22.658300484080218</v>
       </c>
     </row>
     <row r="322" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A322" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B322" s="15"/>
       <c r="C322" s="15"/>
       <c r="D322" s="15"/>
       <c r="E322" s="16">
         <v>6.0699999999999985</v>
       </c>
       <c r="F322" s="16">
         <v>27.680000000000003</v>
       </c>
       <c r="G322" s="16">
         <v>37.61</v>
       </c>
       <c r="H322" s="16">
-        <v>45.209999999999994</v>
+        <v>44.96</v>
       </c>
       <c r="I322" s="16">
-        <v>49.87</v>
+        <v>49.81</v>
       </c>
       <c r="J322" s="16" t="s">
         <v>24</v>
       </c>
       <c r="K322" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="323" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A323" s="1" t="s">
         <v>92</v>
       </c>
       <c r="B323" s="1"/>
       <c r="C323" s="1"/>
       <c r="D323" s="1"/>
       <c r="E323" s="17">
         <v>154.78339350180502</v>
       </c>
       <c r="F323" s="17">
         <v>212.56608377389185</v>
       </c>
       <c r="G323" s="17">
         <v>291.69215086646278</v>
       </c>
       <c r="H323" s="17">
-        <v>282.59289176090465</v>
+        <v>273.92649903288202</v>
       </c>
       <c r="I323" s="17">
-        <v>306.50103519668738</v>
+        <v>298.60446570972886</v>
       </c>
       <c r="J323" s="18" t="s">
         <v>24</v>
       </c>
       <c r="K323" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="324" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A324" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B324" s="46"/>
       <c r="C324" s="46"/>
       <c r="D324" s="46"/>
       <c r="E324" s="46"/>
       <c r="F324" s="46"/>
       <c r="G324" s="46"/>
       <c r="H324" s="46"/>
       <c r="I324" s="46"/>
       <c r="J324" s="46"/>
       <c r="K324" s="46"/>
     </row>
     <row r="325" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A325" s="4" t="s">
@@ -9282,1143 +9296,1211 @@
       <c r="D327" s="46"/>
       <c r="E327" s="46"/>
       <c r="F327" s="46"/>
       <c r="G327" s="46"/>
       <c r="H327" s="46"/>
       <c r="I327" s="46"/>
       <c r="J327" s="46"/>
       <c r="K327" s="46"/>
     </row>
     <row r="328" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A328" s="20" t="s">
         <v>101</v>
       </c>
       <c r="B328" s="46"/>
       <c r="C328" s="46"/>
       <c r="D328" s="46"/>
       <c r="E328" s="46"/>
       <c r="F328" s="46"/>
       <c r="G328" s="46"/>
       <c r="H328" s="46"/>
       <c r="I328" s="46"/>
       <c r="J328" s="46"/>
       <c r="K328" s="46"/>
     </row>
     <row r="329" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A329" s="121" t="s">
-[...29 lines deleted...]
-      <c r="K329" s="121">
+      <c r="A329" s="122" t="s">
+        <v>132</v>
+      </c>
+      <c r="B329" s="122">
+        <v>0</v>
+      </c>
+      <c r="C329" s="122">
+        <v>0</v>
+      </c>
+      <c r="D329" s="122">
+        <v>0</v>
+      </c>
+      <c r="E329" s="122">
+        <v>0</v>
+      </c>
+      <c r="F329" s="122">
+        <v>0</v>
+      </c>
+      <c r="G329" s="122">
+        <v>0</v>
+      </c>
+      <c r="H329" s="122">
+        <v>0</v>
+      </c>
+      <c r="I329" s="122">
+        <v>0</v>
+      </c>
+      <c r="J329" s="122">
+        <v>0</v>
+      </c>
+      <c r="K329" s="122">
         <v>0</v>
       </c>
     </row>
     <row r="330" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A330" s="46"/>
       <c r="B330" s="46"/>
       <c r="C330" s="46"/>
       <c r="D330" s="46"/>
       <c r="E330" s="46"/>
       <c r="F330" s="46"/>
       <c r="G330" s="46"/>
       <c r="H330" s="46"/>
       <c r="I330" s="46"/>
       <c r="J330" s="46"/>
       <c r="K330" s="46"/>
     </row>
     <row r="331" spans="1:11" s="10" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A331" s="2" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="B331" s="37"/>
       <c r="C331" s="37"/>
       <c r="D331" s="37"/>
       <c r="E331" s="37"/>
       <c r="F331" s="37"/>
       <c r="G331" s="37"/>
       <c r="H331" s="37"/>
       <c r="I331" s="37"/>
       <c r="J331" s="37"/>
       <c r="K331" s="37"/>
     </row>
     <row r="332" spans="1:11" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A332" s="23"/>
       <c r="B332" s="23"/>
       <c r="C332" s="23"/>
       <c r="D332" s="24"/>
       <c r="E332" s="12"/>
       <c r="F332" s="12"/>
       <c r="G332" s="12">
         <v>2021</v>
       </c>
       <c r="H332" s="12">
         <v>2022</v>
       </c>
       <c r="I332" s="12">
         <v>2023</v>
       </c>
       <c r="J332" s="13">
         <v>2024</v>
       </c>
       <c r="K332" s="13">
         <v>2025</v>
       </c>
     </row>
     <row r="333" spans="1:11" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A333" s="125" t="s">
-[...5 lines deleted...]
-      <c r="E333" s="125"/>
+      <c r="A333" s="126" t="s">
+        <v>120</v>
+      </c>
+      <c r="B333" s="126"/>
+      <c r="C333" s="126"/>
+      <c r="D333" s="126"/>
+      <c r="E333" s="126"/>
       <c r="F333" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G333" s="27">
         <v>48</v>
       </c>
       <c r="H333" s="27">
         <v>44</v>
       </c>
       <c r="I333" s="27">
         <v>46</v>
       </c>
       <c r="J333" s="27">
         <v>45</v>
       </c>
       <c r="K333" s="27">
         <v>45</v>
       </c>
     </row>
     <row r="334" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A334" s="126"/>
-[...3 lines deleted...]
-      <c r="E334" s="126"/>
+      <c r="A334" s="127"/>
+      <c r="B334" s="127"/>
+      <c r="C334" s="127"/>
+      <c r="D334" s="127"/>
+      <c r="E334" s="127"/>
       <c r="F334" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G334" s="28">
         <v>6.1224285799964015E-2</v>
       </c>
       <c r="H334" s="28">
         <v>0.11625856064028287</v>
       </c>
       <c r="I334" s="28">
         <v>0.10724225318541158</v>
       </c>
       <c r="J334" s="28">
-        <v>0.12067964874064226</v>
+        <v>0.12177955338324786</v>
       </c>
       <c r="K334" s="28">
-        <v>0.12234144535459514</v>
+        <v>0.12320009659914104</v>
       </c>
     </row>
     <row r="335" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A335" s="127" t="s">
-[...5 lines deleted...]
-      <c r="E335" s="127"/>
+      <c r="A335" s="128" t="s">
+        <v>121</v>
+      </c>
+      <c r="B335" s="128"/>
+      <c r="C335" s="128"/>
+      <c r="D335" s="128"/>
+      <c r="E335" s="128"/>
       <c r="F335" s="29" t="s">
         <v>21</v>
       </c>
       <c r="G335" s="30">
         <v>54</v>
       </c>
       <c r="H335" s="30">
         <v>50</v>
       </c>
       <c r="I335" s="30">
         <v>54</v>
       </c>
       <c r="J335" s="30">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="K335" s="30">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="336" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A336" s="128"/>
-[...3 lines deleted...]
-      <c r="E336" s="128"/>
+      <c r="A336" s="129"/>
+      <c r="B336" s="129"/>
+      <c r="C336" s="129"/>
+      <c r="D336" s="129"/>
+      <c r="E336" s="129"/>
       <c r="F336" s="31" t="s">
         <v>30</v>
       </c>
       <c r="G336" s="32">
         <v>6.3723499823437599E-2</v>
       </c>
       <c r="H336" s="32">
         <v>0.10543719776313636</v>
       </c>
       <c r="I336" s="32">
         <v>8.1533392952722272E-2</v>
       </c>
       <c r="J336" s="32">
-        <v>9.4865137100429472E-2</v>
+        <v>9.7541133303448407E-2</v>
       </c>
       <c r="K336" s="32">
-        <v>8.8259963051419199E-2</v>
+        <v>9.0782926728622024E-2</v>
       </c>
     </row>
     <row r="337" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A337" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B337" s="33"/>
       <c r="C337" s="34"/>
     </row>
     <row r="338" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A338" s="4" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="342" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A342" s="2" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="B342" s="8"/>
       <c r="C342" s="8"/>
       <c r="D342" s="8"/>
       <c r="E342" s="8"/>
       <c r="F342" s="8"/>
       <c r="G342" s="8"/>
       <c r="H342" s="8"/>
       <c r="I342" s="8"/>
       <c r="J342" s="8"/>
       <c r="K342" s="9"/>
     </row>
     <row r="343" spans="1:11" s="14" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A343" s="11">
         <v>0</v>
       </c>
       <c r="B343" s="11"/>
       <c r="C343" s="11"/>
       <c r="D343" s="11"/>
       <c r="E343" s="12">
         <v>2021</v>
       </c>
       <c r="F343" s="12">
         <v>2022</v>
       </c>
       <c r="G343" s="12">
         <v>2023</v>
       </c>
       <c r="H343" s="12">
         <v>2024</v>
       </c>
       <c r="I343" s="12">
         <v>2025</v>
       </c>
       <c r="J343" s="13" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="K343" s="13" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
     </row>
     <row r="344" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A344" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B344" s="15"/>
       <c r="C344" s="15"/>
       <c r="D344" s="15"/>
       <c r="E344" s="16">
         <v>79.2</v>
       </c>
       <c r="F344" s="16">
         <v>117.22</v>
       </c>
       <c r="G344" s="16">
         <v>124</v>
       </c>
       <c r="H344" s="16">
-        <v>136.4</v>
+        <v>137.24</v>
       </c>
       <c r="I344" s="16">
-        <v>146.03</v>
+        <v>146.91999999999999</v>
       </c>
       <c r="J344" s="16">
-        <v>7.0601173020527819</v>
+        <v>7.0533372194695261</v>
       </c>
       <c r="K344" s="16">
-        <v>16.527713786670439</v>
+        <v>16.70485799866055</v>
       </c>
     </row>
     <row r="345" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A345" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B345" s="15"/>
       <c r="C345" s="15"/>
       <c r="D345" s="15"/>
       <c r="E345" s="16">
         <v>28.89</v>
       </c>
       <c r="F345" s="16">
         <v>59.54</v>
       </c>
       <c r="G345" s="16">
         <v>58.2</v>
       </c>
       <c r="H345" s="16">
-        <v>73</v>
+        <v>72.930000000000007</v>
       </c>
       <c r="I345" s="16">
-        <v>86.61</v>
+        <v>86.62</v>
       </c>
       <c r="J345" s="16">
-        <v>18.643835616438356</v>
+        <v>18.77142465377759</v>
       </c>
       <c r="K345" s="16">
-        <v>31.584618051723613</v>
+        <v>31.58841608085261</v>
       </c>
     </row>
     <row r="346" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A346" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B346" s="15"/>
       <c r="C346" s="15"/>
       <c r="D346" s="15"/>
       <c r="E346" s="16">
         <v>50.31</v>
       </c>
       <c r="F346" s="16">
         <v>57.68</v>
       </c>
       <c r="G346" s="16">
         <v>65.8</v>
       </c>
       <c r="H346" s="16">
-        <v>63.400000000000006</v>
+        <v>64.31</v>
       </c>
       <c r="I346" s="16">
-        <v>59.42</v>
+        <v>60.299999999999983</v>
       </c>
       <c r="J346" s="16" t="s">
         <v>24</v>
       </c>
       <c r="K346" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="347" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A347" s="1" t="s">
         <v>92</v>
       </c>
       <c r="B347" s="1"/>
       <c r="C347" s="1"/>
       <c r="D347" s="1"/>
       <c r="E347" s="17">
         <v>274.14330218068534</v>
       </c>
       <c r="F347" s="17">
         <v>196.87604971447766</v>
       </c>
       <c r="G347" s="17">
         <v>213.05841924398626</v>
       </c>
       <c r="H347" s="17">
-        <v>186.84931506849315</v>
+        <v>188.18044700397641</v>
       </c>
       <c r="I347" s="17">
-        <v>168.60639649001271</v>
+        <v>169.61440775802353</v>
       </c>
       <c r="J347" s="18" t="s">
         <v>24</v>
       </c>
       <c r="K347" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="348" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A348" s="4" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="349" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A349" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="350" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A350" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="351" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A351" s="4" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="352" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A352" s="121" t="s">
+      <c r="A352" s="122" t="s">
         <v>64</v>
       </c>
-      <c r="B352" s="121"/>
-[...8 lines deleted...]
-      <c r="K352" s="121"/>
+      <c r="B352" s="122"/>
+      <c r="C352" s="122"/>
+      <c r="D352" s="122"/>
+      <c r="E352" s="122"/>
+      <c r="F352" s="122"/>
+      <c r="G352" s="122"/>
+      <c r="H352" s="122"/>
+      <c r="I352" s="122"/>
+      <c r="J352" s="122"/>
+      <c r="K352" s="122"/>
     </row>
     <row r="353" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A353" s="121" t="s">
-[...29 lines deleted...]
-      <c r="K353" s="121">
+      <c r="A353" s="122" t="s">
+        <v>132</v>
+      </c>
+      <c r="B353" s="122">
+        <v>0</v>
+      </c>
+      <c r="C353" s="122">
+        <v>0</v>
+      </c>
+      <c r="D353" s="122">
+        <v>0</v>
+      </c>
+      <c r="E353" s="122">
+        <v>0</v>
+      </c>
+      <c r="F353" s="122">
+        <v>0</v>
+      </c>
+      <c r="G353" s="122">
+        <v>0</v>
+      </c>
+      <c r="H353" s="122">
+        <v>0</v>
+      </c>
+      <c r="I353" s="122">
+        <v>0</v>
+      </c>
+      <c r="J353" s="122">
+        <v>0</v>
+      </c>
+      <c r="K353" s="122">
         <v>0</v>
       </c>
     </row>
     <row r="354" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A354" s="46"/>
       <c r="B354" s="46"/>
       <c r="C354" s="46"/>
       <c r="D354" s="46"/>
       <c r="E354" s="46"/>
       <c r="F354" s="46"/>
       <c r="G354" s="46"/>
       <c r="H354" s="46"/>
       <c r="I354" s="46"/>
       <c r="J354" s="46"/>
       <c r="K354" s="46"/>
     </row>
     <row r="355" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A355" s="2" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="B355" s="37"/>
       <c r="C355" s="37"/>
       <c r="D355" s="37"/>
       <c r="E355" s="37"/>
       <c r="F355" s="37"/>
       <c r="G355" s="37"/>
       <c r="H355" s="37"/>
       <c r="I355" s="37"/>
       <c r="J355" s="37"/>
       <c r="K355" s="37"/>
     </row>
     <row r="356" spans="1:11" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A356" s="23">
         <v>0</v>
       </c>
       <c r="B356" s="23">
         <v>0</v>
       </c>
       <c r="C356" s="23">
         <v>0</v>
       </c>
       <c r="D356" s="24"/>
       <c r="E356" s="12"/>
       <c r="F356" s="12">
         <v>0</v>
       </c>
       <c r="G356" s="12">
         <v>2021</v>
       </c>
       <c r="H356" s="12">
         <v>2022</v>
       </c>
       <c r="I356" s="12">
         <v>2023</v>
       </c>
       <c r="J356" s="13">
         <v>2024</v>
       </c>
       <c r="K356" s="13">
         <v>2025</v>
       </c>
     </row>
     <row r="357" spans="1:11" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A357" s="125" t="s">
-[...5 lines deleted...]
-      <c r="E357" s="125"/>
+      <c r="A357" s="126" t="s">
+        <v>120</v>
+      </c>
+      <c r="B357" s="126"/>
+      <c r="C357" s="126"/>
+      <c r="D357" s="126"/>
+      <c r="E357" s="126"/>
       <c r="F357" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G357" s="27">
         <v>51</v>
       </c>
       <c r="H357" s="27">
         <v>50</v>
       </c>
       <c r="I357" s="27">
         <v>49</v>
       </c>
       <c r="J357" s="27">
         <v>50</v>
       </c>
       <c r="K357" s="27">
         <v>49</v>
       </c>
     </row>
     <row r="358" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A358" s="126">
-[...9 lines deleted...]
-      <c r="E358" s="126"/>
+      <c r="A358" s="127">
+        <v>0</v>
+      </c>
+      <c r="B358" s="127">
+        <v>0</v>
+      </c>
+      <c r="C358" s="127">
+        <v>0</v>
+      </c>
+      <c r="D358" s="127"/>
+      <c r="E358" s="127"/>
       <c r="F358" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G358" s="28">
         <v>8.7875148941165479E-2</v>
       </c>
       <c r="H358" s="28">
         <v>9.6904407629440581E-2</v>
       </c>
       <c r="I358" s="28">
-        <v>9.7085554295879187E-2</v>
+        <v>9.7097459382331733E-2</v>
       </c>
       <c r="J358" s="28">
-        <v>0.10228819594218827</v>
+        <v>0.10276442595689825</v>
       </c>
       <c r="K358" s="28">
-        <v>0.10846438115288212</v>
+        <v>0.10924098261862353</v>
       </c>
     </row>
     <row r="359" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A359" s="127" t="s">
-[...5 lines deleted...]
-      <c r="E359" s="127"/>
+      <c r="A359" s="128" t="s">
+        <v>121</v>
+      </c>
+      <c r="B359" s="128"/>
+      <c r="C359" s="128"/>
+      <c r="D359" s="128"/>
+      <c r="E359" s="128"/>
       <c r="F359" s="29" t="s">
         <v>21</v>
       </c>
       <c r="G359" s="30">
         <v>55</v>
       </c>
       <c r="H359" s="30">
         <v>53</v>
       </c>
       <c r="I359" s="30">
         <v>53</v>
       </c>
       <c r="J359" s="30">
         <v>50</v>
       </c>
       <c r="K359" s="30">
         <v>50</v>
       </c>
     </row>
     <row r="360" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A360" s="128">
-[...9 lines deleted...]
-      <c r="E360" s="128"/>
+      <c r="A360" s="129">
+        <v>0</v>
+      </c>
+      <c r="B360" s="129">
+        <v>0</v>
+      </c>
+      <c r="C360" s="129">
+        <v>0</v>
+      </c>
+      <c r="D360" s="129"/>
+      <c r="E360" s="129"/>
       <c r="F360" s="31" t="s">
         <v>30</v>
       </c>
       <c r="G360" s="32">
         <v>3.023758641889639E-2</v>
       </c>
       <c r="H360" s="32">
         <v>4.7331968332576003E-2</v>
       </c>
       <c r="I360" s="32">
         <v>4.7062545152145446E-2</v>
       </c>
       <c r="J360" s="32">
-        <v>5.7521771399497601E-2</v>
+        <v>5.7528966422267826E-2</v>
       </c>
       <c r="K360" s="32">
-        <v>6.6172675154739083E-2</v>
+        <v>6.5865633499343323E-2</v>
       </c>
     </row>
     <row r="361" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A361" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B361" s="35"/>
-      <c r="C361" s="118"/>
+      <c r="C361" s="119"/>
       <c r="D361" s="46"/>
       <c r="E361" s="46"/>
       <c r="F361" s="46"/>
       <c r="G361" s="46"/>
       <c r="H361" s="46"/>
       <c r="I361" s="46"/>
       <c r="J361" s="46"/>
       <c r="K361" s="46"/>
     </row>
     <row r="362" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A362" s="4" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="364" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A364" s="2" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="B364" s="8"/>
       <c r="C364" s="8"/>
       <c r="D364" s="8"/>
       <c r="E364" s="8"/>
       <c r="F364" s="8"/>
       <c r="G364" s="8"/>
       <c r="H364" s="8"/>
       <c r="I364" s="8"/>
       <c r="J364" s="8"/>
       <c r="K364" s="9"/>
     </row>
     <row r="365" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A365" s="11">
         <v>0</v>
       </c>
-      <c r="B365" s="12"/>
-[...1 lines deleted...]
-      <c r="D365" s="12"/>
+      <c r="B365" s="12">
+        <v>2021</v>
+      </c>
+      <c r="C365" s="12">
+        <v>2022</v>
+      </c>
+      <c r="D365" s="12">
+        <v>2023</v>
+      </c>
       <c r="E365" s="12">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="F365" s="12">
-        <v>2022</v>
-[...7 lines deleted...]
-      <c r="I365" s="12">
         <v>2025</v>
       </c>
+      <c r="G365" s="13" t="s">
+        <v>140</v>
+      </c>
+      <c r="H365" s="13" t="s">
+        <v>183</v>
+      </c>
+      <c r="I365" s="13" t="s">
+        <v>107</v>
+      </c>
       <c r="J365" s="13" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="K365" s="13" t="s">
-        <v>178</v>
+        <v>145</v>
       </c>
     </row>
     <row r="366" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A366" s="15" t="s">
         <v>35</v>
       </c>
-      <c r="B366" s="16"/>
-[...1 lines deleted...]
-      <c r="D366" s="16"/>
+      <c r="B366" s="16">
+        <v>2.5100000000000002</v>
+      </c>
+      <c r="C366" s="16">
+        <v>-4.0700000000000012</v>
+      </c>
+      <c r="D366" s="16">
+        <v>13.840000000000003</v>
+      </c>
       <c r="E366" s="16">
-        <v>2.5100000000000002</v>
+        <v>8.25</v>
       </c>
       <c r="F366" s="16">
-        <v>-4.0700000000000012</v>
+        <v>8.0000000000000071E-2</v>
       </c>
       <c r="G366" s="16">
-        <v>13.840000000000003</v>
+        <v>-8.17</v>
       </c>
       <c r="H366" s="16">
-        <v>8.25</v>
+        <v>4.1219999999999999</v>
       </c>
       <c r="I366" s="16">
-        <v>-2.9999999999999943E-2</v>
+        <v>-0.7</v>
       </c>
       <c r="J366" s="16">
-        <v>-8.2799999999999994</v>
+        <v>2.4300000000000002</v>
       </c>
       <c r="K366" s="16">
-        <v>4.0999999999999996</v>
+        <v>3.13</v>
       </c>
     </row>
     <row r="367" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A367" s="15" t="s">
         <v>36</v>
       </c>
-      <c r="B367" s="16"/>
-[...1 lines deleted...]
-      <c r="D367" s="16"/>
+      <c r="B367" s="16">
+        <v>0.19000000000000039</v>
+      </c>
+      <c r="C367" s="16">
+        <v>5.05</v>
+      </c>
+      <c r="D367" s="16">
+        <v>8.52</v>
+      </c>
       <c r="E367" s="16">
-        <v>0.19000000000000039</v>
+        <v>6.9700000000000006</v>
       </c>
       <c r="F367" s="16">
-        <v>5.05</v>
+        <v>4.75</v>
       </c>
       <c r="G367" s="16">
-        <v>8.52</v>
+        <v>-2.2200000000000006</v>
       </c>
       <c r="H367" s="16">
-        <v>6.9700000000000006</v>
+        <v>5.0960000000000001</v>
       </c>
       <c r="I367" s="16">
-        <v>7.6499999999999995</v>
+        <v>1.05</v>
       </c>
       <c r="J367" s="16">
-        <v>0.67999999999999883</v>
+        <v>2.77</v>
       </c>
       <c r="K367" s="16">
-        <v>5.6760000000000002</v>
+        <v>1.72</v>
       </c>
     </row>
     <row r="368" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A368" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="B368" s="17"/>
-[...1 lines deleted...]
-      <c r="D368" s="17"/>
+      <c r="B368" s="17">
+        <v>2.3199999999999998</v>
+      </c>
+      <c r="C368" s="17">
+        <v>-9.120000000000001</v>
+      </c>
+      <c r="D368" s="17">
+        <v>5.3200000000000038</v>
+      </c>
       <c r="E368" s="17">
-        <v>2.3199999999999998</v>
+        <v>1.2799999999999994</v>
       </c>
       <c r="F368" s="17">
-        <v>-9.120000000000001</v>
-[...5 lines deleted...]
-        <v>1.2799999999999994</v>
+        <v>-4.67</v>
+      </c>
+      <c r="G368" s="17" t="s">
+        <v>24</v>
+      </c>
+      <c r="H368" s="17" t="s">
+        <v>24</v>
       </c>
       <c r="I368" s="17">
-        <v>-7.68</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>-1.75</v>
+      </c>
+      <c r="J368" s="17">
+        <v>-0.33999999999999986</v>
       </c>
       <c r="K368" s="17" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="369" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A369" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="I369" s="8"/>
-[...1 lines deleted...]
-      <c r="K369" s="9"/>
+      <c r="K369" s="60"/>
     </row>
     <row r="370" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A370" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B370" s="60"/>
       <c r="C370" s="60"/>
       <c r="D370" s="60"/>
       <c r="E370" s="60"/>
       <c r="F370" s="60"/>
       <c r="G370" s="60"/>
       <c r="H370" s="60"/>
       <c r="I370" s="60"/>
     </row>
     <row r="371" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A371" s="4" t="s">
         <v>84</v>
       </c>
       <c r="B371" s="60"/>
       <c r="C371" s="60"/>
       <c r="D371" s="60"/>
       <c r="E371" s="60"/>
       <c r="F371" s="60"/>
       <c r="G371" s="60"/>
       <c r="H371" s="60"/>
       <c r="I371" s="60"/>
     </row>
     <row r="372" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A372" s="124" t="s">
+      <c r="A372" s="125" t="s">
         <v>37</v>
       </c>
-      <c r="B372" s="124">
-[...26 lines deleted...]
-      <c r="K372" s="124">
+      <c r="B372" s="125">
+        <v>0</v>
+      </c>
+      <c r="C372" s="125">
+        <v>0</v>
+      </c>
+      <c r="D372" s="125">
+        <v>0</v>
+      </c>
+      <c r="E372" s="125">
+        <v>0</v>
+      </c>
+      <c r="F372" s="125">
+        <v>0</v>
+      </c>
+      <c r="G372" s="125">
+        <v>0</v>
+      </c>
+      <c r="H372" s="125">
+        <v>0</v>
+      </c>
+      <c r="I372" s="125">
+        <v>0</v>
+      </c>
+      <c r="J372" s="125">
+        <v>0</v>
+      </c>
+      <c r="K372" s="125">
         <v>0</v>
       </c>
     </row>
     <row r="373" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A373" s="46"/>
       <c r="B373" s="46"/>
       <c r="C373" s="46"/>
       <c r="D373" s="46"/>
       <c r="E373" s="46"/>
       <c r="F373" s="46"/>
       <c r="G373" s="46"/>
       <c r="H373" s="46"/>
       <c r="I373" s="46"/>
       <c r="J373" s="46"/>
       <c r="K373" s="46"/>
     </row>
     <row r="374" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A374" s="2" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
       <c r="B374" s="22"/>
       <c r="C374" s="22"/>
       <c r="D374" s="22"/>
       <c r="E374" s="22"/>
       <c r="F374" s="22"/>
       <c r="G374" s="22"/>
       <c r="H374" s="22"/>
       <c r="I374" s="22"/>
       <c r="J374" s="22"/>
       <c r="K374" s="22"/>
     </row>
     <row r="375" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A375" s="11">
         <v>0</v>
       </c>
-      <c r="B375" s="13"/>
-[...1 lines deleted...]
-      <c r="D375" s="13"/>
+      <c r="B375" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="C375" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="D375" s="13" t="s">
+        <v>94</v>
+      </c>
       <c r="E375" s="13" t="s">
-        <v>89</v>
+        <v>103</v>
       </c>
       <c r="F375" s="13" t="s">
-        <v>90</v>
+        <v>105</v>
       </c>
       <c r="G375" s="13" t="s">
-        <v>94</v>
+        <v>116</v>
       </c>
       <c r="H375" s="13" t="s">
-        <v>103</v>
+        <v>117</v>
       </c>
       <c r="I375" s="13" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="J375" s="13" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="K375" s="13" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
     </row>
     <row r="376" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A376" s="106" t="s">
         <v>35</v>
       </c>
-      <c r="B376" s="16"/>
-[...1 lines deleted...]
-      <c r="D376" s="16"/>
+      <c r="B376" s="16">
+        <v>31.36</v>
+      </c>
+      <c r="C376" s="16">
+        <v>39.33</v>
+      </c>
+      <c r="D376" s="16">
+        <v>58</v>
+      </c>
       <c r="E376" s="16">
-        <v>31.36</v>
+        <v>58.74</v>
       </c>
       <c r="F376" s="16">
-        <v>39.33</v>
+        <v>59.54</v>
       </c>
       <c r="G376" s="16">
-        <v>58</v>
+        <v>1.3619339462036042</v>
       </c>
       <c r="H376" s="16">
-        <v>58.74</v>
-[...5 lines deleted...]
-        <v>1.1576438542730672</v>
+        <v>17.383807972760955</v>
+      </c>
+      <c r="I376" s="60">
+        <v>57.21</v>
+      </c>
+      <c r="J376" s="60">
+        <v>28.63</v>
       </c>
       <c r="K376" s="16">
-        <v>17.324617866723479</v>
+        <v>-49.956301345918547</v>
       </c>
     </row>
     <row r="377" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A377" s="106" t="s">
         <v>21</v>
       </c>
-      <c r="B377" s="49"/>
-[...1 lines deleted...]
-      <c r="D377" s="49"/>
+      <c r="B377" s="49">
+        <v>43</v>
+      </c>
+      <c r="C377" s="49">
+        <v>45</v>
+      </c>
+      <c r="D377" s="49">
+        <v>42</v>
+      </c>
       <c r="E377" s="49">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F377" s="49">
-        <v>45</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>44</v>
+      </c>
+      <c r="G377" s="49" t="s">
+        <v>24</v>
+      </c>
+      <c r="H377" s="49" t="s">
+        <v>24</v>
       </c>
       <c r="I377" s="49">
         <v>43</v>
       </c>
-      <c r="J377" s="49" t="s">
-        <v>24</v>
+      <c r="J377" s="49">
+        <v>52</v>
       </c>
       <c r="K377" s="49" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="378" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A378" s="15" t="s">
         <v>43</v>
       </c>
-      <c r="B378" s="107"/>
-[...1 lines deleted...]
-      <c r="D378" s="107"/>
+      <c r="B378" s="107">
+        <v>5.4716927142038574E-2</v>
+      </c>
+      <c r="C378" s="107">
+        <v>6.1978460239470394E-2</v>
+      </c>
+      <c r="D378" s="107">
+        <v>8.3495934467783944E-2</v>
+      </c>
       <c r="E378" s="107">
-        <v>5.4716927142038574E-2</v>
+        <v>8.219242486403408E-2</v>
       </c>
       <c r="F378" s="107">
-        <v>6.1978460239470394E-2</v>
-[...5 lines deleted...]
-        <v>8.1575798901906985E-2</v>
+        <v>7.3285817766456526E-2</v>
+      </c>
+      <c r="G378" s="86" t="s">
+        <v>24</v>
+      </c>
+      <c r="H378" s="86" t="s">
+        <v>24</v>
       </c>
       <c r="I378" s="107">
-        <v>7.5579002316467164E-2</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>7.7089833843851929E-2</v>
+      </c>
+      <c r="J378" s="107">
+        <v>3.4851043741894364E-2</v>
       </c>
       <c r="K378" s="86" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="379" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A379" s="97" t="s">
         <v>65</v>
       </c>
-      <c r="B379" s="99"/>
-[...1 lines deleted...]
-      <c r="D379" s="99"/>
+      <c r="B379" s="99">
+        <v>6.76</v>
+      </c>
+      <c r="C379" s="99">
+        <v>11.89</v>
+      </c>
+      <c r="D379" s="99">
+        <v>36.11</v>
+      </c>
       <c r="E379" s="99">
-        <v>6.76</v>
+        <v>47.13</v>
       </c>
       <c r="F379" s="99">
-        <v>11.89</v>
+        <v>51.91</v>
       </c>
       <c r="G379" s="99">
-        <v>36.11</v>
+        <v>10.14215998302566</v>
       </c>
       <c r="H379" s="99">
-        <v>47.13</v>
-[...5 lines deleted...]
-        <v>16.316571186081045</v>
+        <v>66.466206679383276</v>
+      </c>
+      <c r="I379" s="108">
+        <v>48.17</v>
+      </c>
+      <c r="J379" s="108">
+        <v>54.77</v>
       </c>
       <c r="K379" s="99">
-        <v>68.751671720096866</v>
+        <v>13.701473946439696</v>
       </c>
     </row>
     <row r="380" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A380" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="B380" s="49"/>
-[...1 lines deleted...]
-      <c r="D380" s="49"/>
+      <c r="B380" s="49">
+        <v>54</v>
+      </c>
+      <c r="C380" s="49">
+        <v>53</v>
+      </c>
+      <c r="D380" s="49">
+        <v>49</v>
+      </c>
       <c r="E380" s="49">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="F380" s="49">
-        <v>53</v>
-[...4 lines deleted...]
-      <c r="H380" s="49">
         <v>43</v>
       </c>
+      <c r="G380" s="49" t="s">
+        <v>24</v>
+      </c>
+      <c r="H380" s="49" t="s">
+        <v>24</v>
+      </c>
       <c r="I380" s="49">
+        <v>44</v>
+      </c>
+      <c r="J380" s="49">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="K380" s="49" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="381" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A381" s="108" t="s">
+      <c r="A381" s="109" t="s">
         <v>43</v>
       </c>
-      <c r="B381" s="109"/>
-[...2 lines deleted...]
-      <c r="E381" s="109">
+      <c r="B381" s="110">
         <v>4.117522372277623E-3</v>
       </c>
-      <c r="F381" s="109">
+      <c r="C381" s="110">
         <v>6.7659610814407188E-3</v>
       </c>
-      <c r="G381" s="109">
+      <c r="D381" s="110">
         <v>1.8733750961265543E-2</v>
       </c>
-      <c r="H381" s="109">
-[...5 lines deleted...]
-      <c r="J381" s="110" t="s">
+      <c r="E381" s="110">
+        <v>2.3407520056936946E-2</v>
+      </c>
+      <c r="F381" s="110">
+        <v>2.387256511103019E-2</v>
+      </c>
+      <c r="G381" s="111" t="s">
         <v>24</v>
       </c>
-      <c r="K381" s="110" t="s">
+      <c r="H381" s="111" t="s">
         <v>24</v>
       </c>
+      <c r="I381" s="110">
+        <v>2.350167548845503E-2</v>
+      </c>
+      <c r="J381" s="110">
+        <v>2.4336382572021944E-2</v>
+      </c>
+      <c r="K381" s="111" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="382" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A382" s="111" t="s">
+      <c r="A382" s="112" t="s">
         <v>13</v>
       </c>
-      <c r="B382" s="112"/>
-[...2 lines deleted...]
-      <c r="E382" s="112">
+      <c r="B382" s="113">
         <v>24.6</v>
       </c>
-      <c r="F382" s="112">
+      <c r="C382" s="113">
         <v>27.439999999999998</v>
       </c>
-      <c r="G382" s="112">
+      <c r="D382" s="113">
         <v>21.89</v>
       </c>
-      <c r="H382" s="112">
+      <c r="E382" s="113">
         <v>11.61</v>
       </c>
-      <c r="I382" s="112">
-[...2 lines deleted...]
-      <c r="J382" s="113" t="s">
+      <c r="F382" s="113">
+        <v>7.6300000000000026</v>
+      </c>
+      <c r="G382" s="114" t="s">
         <v>24</v>
       </c>
-      <c r="K382" s="113" t="s">
+      <c r="H382" s="114" t="s">
+        <v>24</v>
+      </c>
+      <c r="I382" s="113">
+        <v>9.0399999999999991</v>
+      </c>
+      <c r="J382" s="113">
+        <v>-26.140000000000004</v>
+      </c>
+      <c r="K382" s="114" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="383" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A383" s="54" t="s">
         <v>23</v>
       </c>
-      <c r="I383" s="22"/>
-[...1 lines deleted...]
-      <c r="K383" s="22"/>
+      <c r="K383" s="46"/>
     </row>
     <row r="384" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A384" s="54" t="s">
         <v>42</v>
       </c>
       <c r="B384" s="88"/>
       <c r="C384" s="88"/>
       <c r="D384" s="88"/>
       <c r="E384" s="88"/>
       <c r="F384" s="88"/>
       <c r="G384" s="88"/>
       <c r="H384" s="88"/>
       <c r="I384" s="88"/>
       <c r="J384" s="87"/>
       <c r="K384" s="46"/>
     </row>
     <row r="385" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A385" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B385" s="88"/>
       <c r="C385" s="88"/>
       <c r="D385" s="88"/>
       <c r="E385" s="88"/>
       <c r="F385" s="88"/>
@@ -10438,191 +10520,191 @@
       <c r="E386" s="88"/>
       <c r="F386" s="88"/>
       <c r="G386" s="88"/>
       <c r="H386" s="88"/>
       <c r="I386" s="88"/>
       <c r="J386" s="87"/>
       <c r="K386" s="46"/>
     </row>
     <row r="387" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A387" s="20" t="s">
         <v>98</v>
       </c>
       <c r="B387" s="88"/>
       <c r="C387" s="88"/>
       <c r="D387" s="88"/>
       <c r="E387" s="88"/>
       <c r="F387" s="88"/>
       <c r="G387" s="88"/>
       <c r="H387" s="88"/>
       <c r="I387" s="88"/>
       <c r="J387" s="87"/>
       <c r="K387" s="46"/>
     </row>
     <row r="388" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A388" s="4" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="B388" s="88"/>
       <c r="C388" s="88"/>
       <c r="D388" s="88"/>
       <c r="E388" s="88"/>
       <c r="F388" s="88"/>
       <c r="G388" s="88"/>
       <c r="H388" s="88"/>
       <c r="I388" s="88"/>
       <c r="J388" s="87"/>
       <c r="K388" s="46"/>
     </row>
     <row r="391" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A391" s="2" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="B391" s="15"/>
       <c r="C391" s="15"/>
       <c r="D391" s="15"/>
       <c r="E391" s="15"/>
       <c r="F391" s="15"/>
       <c r="G391" s="15"/>
       <c r="H391" s="15"/>
       <c r="I391" s="15"/>
       <c r="J391" s="15"/>
       <c r="K391" s="22"/>
     </row>
     <row r="392" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A392" s="11">
         <v>0</v>
       </c>
       <c r="B392" s="12"/>
       <c r="C392" s="12"/>
       <c r="D392" s="12"/>
       <c r="E392" s="12">
         <v>2021</v>
       </c>
       <c r="F392" s="12">
         <v>2022</v>
       </c>
       <c r="G392" s="13">
         <v>2023</v>
       </c>
       <c r="H392" s="13">
         <v>2024</v>
       </c>
       <c r="I392" s="13">
         <v>2025</v>
       </c>
       <c r="J392" s="13" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="K392" s="13" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
     </row>
     <row r="393" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A393" s="15" t="s">
         <v>99</v>
       </c>
       <c r="B393" s="16"/>
       <c r="C393" s="16"/>
       <c r="D393" s="16"/>
       <c r="E393" s="16">
         <v>7.65</v>
       </c>
       <c r="F393" s="16">
         <v>40.44</v>
       </c>
       <c r="G393" s="16">
         <v>41.98</v>
       </c>
       <c r="H393" s="16">
         <v>48.12</v>
       </c>
       <c r="I393" s="16">
-        <v>52.2</v>
+        <v>52.05</v>
       </c>
       <c r="J393" s="16">
-        <v>8.4788029925187143</v>
+        <v>8.167082294264338</v>
       </c>
       <c r="K393" s="16">
-        <v>61.622666258296242</v>
+        <v>61.506432694265342</v>
       </c>
     </row>
     <row r="394" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A394" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B394" s="49"/>
       <c r="C394" s="49"/>
       <c r="D394" s="49"/>
       <c r="E394" s="49">
         <v>45</v>
       </c>
       <c r="F394" s="49">
         <v>34</v>
       </c>
       <c r="G394" s="89">
         <v>39</v>
       </c>
       <c r="H394" s="89">
         <v>37</v>
       </c>
       <c r="I394" s="49">
         <v>40</v>
       </c>
       <c r="J394" s="49" t="s">
         <v>24</v>
       </c>
       <c r="K394" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="395" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A395" s="15" t="s">
         <v>91</v>
       </c>
       <c r="B395" s="16"/>
       <c r="C395" s="16"/>
       <c r="D395" s="16"/>
       <c r="E395" s="16">
         <v>7.5546900305742751E-2</v>
       </c>
       <c r="F395" s="16">
         <v>0.19057546816814752</v>
       </c>
       <c r="G395" s="19">
         <v>0.1648212290371189</v>
       </c>
       <c r="H395" s="19">
-        <v>0.17343190455046106</v>
+        <v>0.17344434444201345</v>
       </c>
       <c r="I395" s="16">
-        <v>0.1791896303441505</v>
+        <v>0.17874570993125585</v>
       </c>
       <c r="J395" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="K395" s="114" t="s">
+      <c r="K395" s="115" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="396" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A396" s="97" t="s">
         <v>100</v>
       </c>
       <c r="B396" s="99"/>
       <c r="C396" s="99"/>
       <c r="D396" s="99"/>
       <c r="E396" s="99">
         <v>5.01</v>
       </c>
       <c r="F396" s="99">
         <v>10.27</v>
       </c>
       <c r="G396" s="99">
         <v>10.18</v>
       </c>
       <c r="H396" s="99">
         <v>10.050000000000001</v>
       </c>
       <c r="I396" s="99">
         <v>7.91</v>
       </c>
@@ -10660,147 +10742,147 @@
       </c>
       <c r="K397" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="398" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A398" s="1" t="s">
         <v>91</v>
       </c>
       <c r="B398" s="17"/>
       <c r="C398" s="17"/>
       <c r="D398" s="17"/>
       <c r="E398" s="17">
         <v>0.1401700506122997</v>
       </c>
       <c r="F398" s="17">
         <v>0.18560453402779908</v>
       </c>
       <c r="G398" s="18">
         <v>0.15950087819491382</v>
       </c>
       <c r="H398" s="18">
         <v>0.14679461899127996</v>
       </c>
       <c r="I398" s="17">
-        <v>0.11054418203594153</v>
+        <v>0.11056241464958982</v>
       </c>
       <c r="J398" s="17" t="s">
         <v>24</v>
       </c>
-      <c r="K398" s="115" t="s">
+      <c r="K398" s="116" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="399" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A399" s="54" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="C399" s="54"/>
     </row>
     <row r="400" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A400" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="401" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A401" s="4" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="402" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A402" s="4" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="403" spans="1:11" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A403" s="121" t="s">
+      <c r="A403" s="122" t="s">
         <v>93</v>
       </c>
-      <c r="B403" s="121"/>
-[...8 lines deleted...]
-      <c r="K403" s="121"/>
+      <c r="B403" s="122"/>
+      <c r="C403" s="122"/>
+      <c r="D403" s="122"/>
+      <c r="E403" s="122"/>
+      <c r="F403" s="122"/>
+      <c r="G403" s="122"/>
+      <c r="H403" s="122"/>
+      <c r="I403" s="122"/>
+      <c r="J403" s="122"/>
+      <c r="K403" s="122"/>
     </row>
     <row r="404" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A404" s="120"/>
-[...6 lines deleted...]
-      <c r="H404" s="120"/>
+      <c r="A404" s="121"/>
+      <c r="B404" s="121"/>
+      <c r="C404" s="121"/>
+      <c r="D404" s="121"/>
+      <c r="E404" s="121"/>
+      <c r="F404" s="121"/>
+      <c r="G404" s="121"/>
+      <c r="H404" s="121"/>
       <c r="I404" s="7"/>
       <c r="J404" s="7"/>
       <c r="K404" s="7"/>
     </row>
     <row r="405" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A405" s="119"/>
-[...9 lines deleted...]
-      <c r="K405" s="119"/>
+      <c r="A405" s="120"/>
+      <c r="B405" s="120"/>
+      <c r="C405" s="120"/>
+      <c r="D405" s="120"/>
+      <c r="E405" s="120"/>
+      <c r="F405" s="120"/>
+      <c r="G405" s="120"/>
+      <c r="H405" s="120"/>
+      <c r="I405" s="120"/>
+      <c r="J405" s="120"/>
+      <c r="K405" s="120"/>
     </row>
     <row r="406" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
       <c r="I406" s="84"/>
       <c r="J406" s="84"/>
       <c r="K406" s="84"/>
     </row>
     <row r="407" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A407" s="117" t="s">
+      <c r="A407" s="118" t="s">
         <v>44</v>
       </c>
-      <c r="B407" s="117">
-        <v>46160</v>
+      <c r="B407" s="118">
+        <v>46282</v>
       </c>
       <c r="I407" s="84"/>
       <c r="J407" s="84"/>
       <c r="K407" s="84"/>
     </row>
     <row r="408" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A408" s="91" t="s">
         <v>95</v>
       </c>
       <c r="I408" s="84"/>
       <c r="J408" s="84"/>
       <c r="K408" s="84"/>
     </row>
     <row r="409" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A409" s="116" t="s">
+      <c r="A409" s="117" t="s">
         <v>96</v>
       </c>
       <c r="I409" s="84"/>
       <c r="J409" s="84"/>
       <c r="K409" s="84"/>
     </row>
     <row r="410" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A410" s="90"/>
     </row>
   </sheetData>
   <mergeCells count="45">
     <mergeCell ref="A281:K281"/>
     <mergeCell ref="A282:K282"/>
     <mergeCell ref="F64:K64"/>
     <mergeCell ref="F77:K77"/>
     <mergeCell ref="A263:K263"/>
     <mergeCell ref="H68:I68"/>
     <mergeCell ref="C250:C253"/>
     <mergeCell ref="C254:C255"/>
     <mergeCell ref="A261:K261"/>
     <mergeCell ref="A262:K262"/>
     <mergeCell ref="J68:K68"/>
     <mergeCell ref="A39:D39"/>
     <mergeCell ref="A40:D40"/>
     <mergeCell ref="A46:C48"/>
@@ -10814,198 +10896,235 @@
     <mergeCell ref="E32:F32"/>
     <mergeCell ref="A37:D37"/>
     <mergeCell ref="A38:D38"/>
     <mergeCell ref="A21:C22"/>
     <mergeCell ref="A23:C24"/>
     <mergeCell ref="A29:D30"/>
     <mergeCell ref="E29:F29"/>
     <mergeCell ref="E30:F30"/>
     <mergeCell ref="A403:K403"/>
     <mergeCell ref="A264:K264"/>
     <mergeCell ref="C270:C273"/>
     <mergeCell ref="A372:K372"/>
     <mergeCell ref="A353:K353"/>
     <mergeCell ref="A357:E358"/>
     <mergeCell ref="A359:E360"/>
     <mergeCell ref="A333:E334"/>
     <mergeCell ref="A335:E336"/>
     <mergeCell ref="A352:K352"/>
     <mergeCell ref="D305:D309"/>
     <mergeCell ref="A329:K329"/>
     <mergeCell ref="A283:K283"/>
     <mergeCell ref="A284:K284"/>
     <mergeCell ref="D290:D294"/>
     <mergeCell ref="C274:C275"/>
   </mergeCells>
-  <phoneticPr fontId="1" type="noConversion"/>
   <conditionalFormatting sqref="B394:F394 I394:J394 B397:F397 I397:J397">
-    <cfRule type="cellIs" dxfId="31" priority="11" operator="lessThan">
+    <cfRule type="cellIs" dxfId="39" priority="11" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B377:I377 B380:I381 J381:K381">
-    <cfRule type="cellIs" dxfId="30" priority="36" operator="lessThan">
+  <conditionalFormatting sqref="B376:H376 B377:F377 B378:H379 B380:F381 G381:H381 B382:H382">
+    <cfRule type="cellIs" dxfId="38" priority="36" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B8:K10">
-    <cfRule type="cellIs" dxfId="29" priority="65" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="37" priority="65" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B366:K368">
-    <cfRule type="cellIs" dxfId="28" priority="39" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="36" priority="39" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B376:K382">
-    <cfRule type="cellIs" dxfId="27" priority="28" operator="lessThan">
+    <cfRule type="cellIs" dxfId="35" priority="28" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B378:K378 B381:K381">
-    <cfRule type="cellIs" dxfId="26" priority="38" operator="lessThan">
+    <cfRule type="cellIs" dxfId="34" priority="38" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B395:K395 B398:K398">
-    <cfRule type="cellIs" dxfId="25" priority="12" operator="lessThan">
+    <cfRule type="cellIs" dxfId="33" priority="12" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D250:K255 D270:K275">
-    <cfRule type="cellIs" dxfId="24" priority="64" operator="lessThan">
+    <cfRule type="cellIs" dxfId="32" priority="64" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E46:E48">
-    <cfRule type="cellIs" dxfId="23" priority="63" operator="lessThan">
+    <cfRule type="cellIs" dxfId="31" priority="63" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E22:K22 E24:K24">
-    <cfRule type="cellIs" dxfId="22" priority="59" operator="lessThan">
+    <cfRule type="cellIs" dxfId="30" priority="59" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E320:K322">
-    <cfRule type="cellIs" dxfId="21" priority="44" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="29" priority="44" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E344:K346">
-    <cfRule type="cellIs" dxfId="20" priority="42" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="28" priority="42" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F37:K40">
-    <cfRule type="cellIs" dxfId="19" priority="66" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="27" priority="66" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="G376:H376 G379:H379 I377:J377 I380:J380">
+    <cfRule type="cellIs" dxfId="26" priority="37" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G393:H393">
-    <cfRule type="cellIs" dxfId="18" priority="16" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="25" priority="16" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G396:H396">
-    <cfRule type="cellIs" dxfId="17" priority="14" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="24" priority="14" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G30:K30 G32:K32">
-    <cfRule type="cellIs" dxfId="16" priority="52" operator="lessThan">
+    <cfRule type="cellIs" dxfId="23" priority="52" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G47:K47">
-    <cfRule type="cellIs" dxfId="15" priority="58" operator="lessThan">
+    <cfRule type="cellIs" dxfId="22" priority="58" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G334:K334 G336:K336">
-    <cfRule type="cellIs" dxfId="14" priority="43" operator="lessThan">
+    <cfRule type="cellIs" dxfId="21" priority="43" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G358:K358 G360:K360">
-    <cfRule type="cellIs" dxfId="13" priority="41" operator="lessThan">
+    <cfRule type="cellIs" dxfId="20" priority="41" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
+  <conditionalFormatting sqref="I377:J378">
+    <cfRule type="cellIs" dxfId="19" priority="35" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="I380:J382">
+    <cfRule type="cellIs" dxfId="18" priority="31" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="I375:K375">
+    <cfRule type="cellIs" dxfId="17" priority="27" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
   <conditionalFormatting sqref="J82:K99">
-    <cfRule type="cellIs" dxfId="12" priority="61" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="16" priority="61" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J108:K125">
-    <cfRule type="cellIs" dxfId="11" priority="51" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="15" priority="51" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J132:K149">
-    <cfRule type="cellIs" dxfId="10" priority="50" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="14" priority="50" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J158:K175">
-    <cfRule type="cellIs" dxfId="9" priority="49" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="13" priority="49" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J183:K192">
-    <cfRule type="cellIs" dxfId="8" priority="4" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="12" priority="4" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J201:K210">
-    <cfRule type="cellIs" dxfId="7" priority="3" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="11" priority="3" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J217:K226">
-    <cfRule type="cellIs" dxfId="6" priority="2" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="10" priority="2" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J233:K242">
-    <cfRule type="cellIs" dxfId="5" priority="1" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="9" priority="1" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J290:K294">
-    <cfRule type="cellIs" dxfId="4" priority="62" operator="lessThan">
+    <cfRule type="cellIs" dxfId="8" priority="62" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J305:K309">
-    <cfRule type="cellIs" dxfId="3" priority="45" operator="lessThan">
+    <cfRule type="cellIs" dxfId="7" priority="45" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="J376:K376 J379:K379">
-    <cfRule type="cellIs" dxfId="2" priority="37" stopIfTrue="1" operator="lessThan">
+  <conditionalFormatting sqref="K376">
+    <cfRule type="cellIs" dxfId="6" priority="34" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="5" priority="32" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="K378:K379">
+    <cfRule type="cellIs" dxfId="4" priority="30" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="K379">
+    <cfRule type="cellIs" dxfId="3" priority="33" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="K381:K382">
+    <cfRule type="cellIs" dxfId="2" priority="29" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K393:K394">
     <cfRule type="cellIs" dxfId="1" priority="15" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K396:K397">
     <cfRule type="cellIs" dxfId="0" priority="13" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
     <hyperlink ref="A409" r:id="rId1" display="www.portugalglobal.pt" xr:uid="{538770B5-0E55-4778-B211-E792D62C253A}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0.19685039370078741" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="4" manualBreakCount="4">
     <brk id="103" max="16383" man="1"/>
     <brk id="153" max="16383" man="1"/>
     <brk id="197" max="16383" man="1"/>
     <brk id="285" max="16383" man="1"/>