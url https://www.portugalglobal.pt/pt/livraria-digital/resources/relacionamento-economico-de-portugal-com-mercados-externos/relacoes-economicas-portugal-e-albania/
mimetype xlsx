--- v0 (2026-04-14)
+++ v1 (2026-07-24)
@@ -6,156 +6,116 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/richData/richValueRel.xml" ContentType="application/vnd.ms-excel.richvaluerel+xml"/>
   <Override PartName="/xl/richData/rdrichvalue.xml" ContentType="application/vnd.ms-excel.rdrichvalue+xml"/>
   <Override PartName="/xl/richData/rdrichvaluestructure.xml" ContentType="application/vnd.ms-excel.rdrichvaluestructure+xml"/>
   <Override PartName="/xl/richData/rdRichValueTypes.xml" ContentType="application/vnd.ms-excel.rdrichvaluetypes+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\DBITD\_Conhecimento\Direção de Informação\Estatística\Mercados Externos\Albania\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D771629D-3AA7-45DB-ACBB-CB6E183F54A7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F5C38849-B780-4B27-88BC-5E9468E47963}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="932" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" tabRatio="932" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Albânia" sheetId="75" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Albânia!$A$1:$K$321</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Albânia!$2:$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
-  <connection id="1" xr16:uid="{00000000-0015-0000-FFFF-FFFF00000000}" keepAlive="1" name="Connection" type="5" refreshedVersion="8">
-[...40 lines deleted...]
-    <dbPr connection="Provider=MSOLAP.3;Cache Authentication=False;Persist Security Info=True;User ID=&quot;&quot;;Initial Catalog=ComercioExternoConf;Data Source=sicorp41;Impersonation Level=Impersonate;Location=sicorp41;Mode=ReadWrite;Protection Level=Pkt Privacy;Auto Synch Period=20000;Default Isolation Mode=0;Default MDX Visual Mode=0;MDX Compatibility=1;MDX Unique Name Style=0;Non Empty Threshold=0;SQLQueryMode=Calculated;Safety Options=2;Secured Cell Value=0;SQL Compatibility=0;Compression Level=0;Real Time Olap=False;MDX Missing Member Mode=Error;Packet Size=4096" command="ComercioExternoSegredo" commandType="1"/>
+  <connection id="1" xr16:uid="{00000000-0015-0000-FFFF-FFFF00000000}" keepAlive="1" name="Connection" type="5" refreshedVersion="8" saveData="1">
+    <dbPr connection="Provider=MSOLAP.8;Cache Authentication=False;Persist Security Info=True;User ID=iacardoso;Initial Catalog=ComercioExterno;Data Source=sicorp44;Impersonation Level=Impersonate;Location=sicorp44;Mode=ReadWrite;Protection Level=Pkt Privacy;Auto Synch Period=20000;Default Isolation Mode=0;Default MDX Visual Mode=0;MDX Compatibility=1;MDX Unique Name Style=0;Non Empty Threshold=0;SQLQueryMode=Calculated;Safety Options=2;Secured Cell Value=0;SQL Compatibility=0;Compression Level=0;Real Time Olap=False;MDX Missing Member Mode=Error;Packet Size=4096;Update Isolation Level=2" command="ComercioExternoSegredo" commandType="1"/>
     <olapPr rowDrillCount="1000" serverFill="0" serverNumberFormat="0" serverFont="0" serverFontColor="0"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xlrd="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata">
   <metadataTypes count="1">
     <metadataType name="XLRICHVALUE" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1"/>
   </metadataTypes>
   <futureMetadata name="XLRICHVALUE" count="1">
     <bk>
       <extLst>
         <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
           <xlrd:rvb i="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <valueMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </valueMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="418" uniqueCount="160">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="409" uniqueCount="159">
   <si>
     <t>Notas:</t>
   </si>
   <si>
     <t>Fonte: INE - Instituto Nacional de Estatística</t>
   </si>
   <si>
     <t>tvh %</t>
   </si>
   <si>
     <t>Unidades: pp - pontos percentuais; tvh % - taxa de variação homóloga em percentagem</t>
   </si>
   <si>
     <t>pp</t>
   </si>
   <si>
     <t>Pastas celulósicas e papel</t>
   </si>
   <si>
     <t>Matérias têxteis</t>
   </si>
   <si>
     <t>Vestuário</t>
   </si>
   <si>
@@ -356,65 +316,65 @@
   <si>
     <t>100% (inc. em ≥ 75%)</t>
   </si>
   <si>
     <t>Exportação &gt; 10 milhões €</t>
   </si>
   <si>
     <t>Exportação &gt; 1 milhão € e &lt; 10 milhões €</t>
   </si>
   <si>
     <t>Exportação &gt; mil € e &lt; 1 milhão €</t>
   </si>
   <si>
     <t>Exportação &lt; mil €</t>
   </si>
   <si>
     <t>Agência para o Investimento e Comércio Externo de Portugal, E.P.E.</t>
   </si>
   <si>
     <t>Contact Centre: 808 214 214  email: aicep@portugalglobal.pt  www.portugalglobal.pt</t>
   </si>
   <si>
     <t>tvma % - taxa de variação média anual (composta) em percentagem</t>
   </si>
   <si>
-    <t>2020 a 2024: resultados definitivos</t>
-[...1 lines deleted...]
-  <si>
     <t>Fonte: DGE - Direção Geral da Economia (Ministério da Economia e da Coesão Territorial) a partir de dados de base do INE</t>
   </si>
   <si>
-    <t>2025 jan</t>
-[...4 lines deleted...]
-  <si>
     <t>2021 a 2024: resultados definitivos; 2025 e 2026: resultados preliminares</t>
   </si>
   <si>
+    <t>2020 a 2024: resultados definitivos; 2025: resultados preliminares</t>
+  </si>
+  <si>
+    <t>2025 jan/mai</t>
+  </si>
+  <si>
+    <t>2026 jan/mai</t>
+  </si>
+  <si>
     <t>PORTUGAL - RELACIONAMENTO ECONÓMICO COM A ALBÂNIA</t>
   </si>
   <si>
     <t>Balança Comercial de Bens de Portugal com a Albânia</t>
   </si>
   <si>
     <t>tvh % 25/24</t>
   </si>
   <si>
     <t>tvma % 25/21</t>
   </si>
   <si>
     <t>tvh % 26/25</t>
   </si>
   <si>
     <t>&gt;1000%</t>
   </si>
   <si>
     <t>Unidade: Milhares de euros</t>
   </si>
   <si>
     <t>Posição e Quota da Albânia no Comércio Internacional Português de Bens</t>
   </si>
   <si>
     <t>Albânia como cliente de Portugal</t>
@@ -434,57 +394,57 @@
   <si>
     <t>Portugal como fornecedor da Albânia</t>
   </si>
   <si>
     <t>% Import. Albânia</t>
   </si>
   <si>
     <t>Fonte: ITC - International Trade Centre</t>
   </si>
   <si>
     <t>Contributo da Albânia para o Crescimento do Comércio Internacional Português de Bens</t>
   </si>
   <si>
     <t>Albânia - contribuição p/ o cresc. das exportações globais de Portugal</t>
   </si>
   <si>
     <t>Albânia - contribuição p/ o cresc. das importações globais de Portugal</t>
   </si>
   <si>
     <t>Empresas exportadoras de bens para a Albânia</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>Empresas Portuguesas Exportadoras de Bens para a Albânia por Escalão de Exportação Individual em Valor em 2024</t>
+    <t>Empresas Portuguesas Exportadoras de Bens para a Albânia por Escalão de Exportação Individual em Valor em 2025</t>
   </si>
   <si>
     <t>Mil €</t>
   </si>
   <si>
-    <t>Empresas Portuguesas Exportadoras de Bens para a Albânia por Nível de Exposição ao Mercado em 2024</t>
+    <t>Empresas Portuguesas Exportadoras de Bens para a Albânia por Nível de Exposição ao Mercado em 2025</t>
   </si>
   <si>
     <t>Conf</t>
   </si>
   <si>
     <t>Conf = Confidencial (&lt;3 empresas em pelo menos um dos níveis)</t>
   </si>
   <si>
     <t>Exportações de Portugal para a Albânia por Grupos de Produtos</t>
   </si>
   <si>
     <t>% Tot 21</t>
   </si>
   <si>
     <t>% Tot 24</t>
   </si>
   <si>
     <t>% Tot 25</t>
   </si>
   <si>
     <t>vh mil € 25/24</t>
   </si>
   <si>
     <t>Importações de Portugal Provenientes da Albânia por Grupos de Produtos</t>
   </si>
@@ -542,87 +502,84 @@
   <si>
     <t>2711 Gás de petróleo e outros hidrocarbonetos gasosos</t>
   </si>
   <si>
     <t>1905 Produtos de padaria, de pastelaria ou da indústria de bolachas e biscoitos, mesmo adicionados de...</t>
   </si>
   <si>
     <t>7217 Fios de ferro ou aço não ligado, apresentados em rolos (exceto fio-máquina)</t>
   </si>
   <si>
     <t>6406 Partes de calçado, incluídas as partes superiores, mesmo fixadas a solas que não sejam as solas...</t>
   </si>
   <si>
     <t>4819 Caixas, sacos, bolsas, cartuchos e outras embalagens, de papel, cartão, pasta (ouate) de...</t>
   </si>
   <si>
     <t>3926 Obras de plástico e obras de outras matérias das posições 3901 a 3914, não especificadas nem...</t>
   </si>
   <si>
     <t>6302 Roupa de cama, mesa, toucador ou cozinha, de qualquer matéria têxtil (exceto rodilhas,...</t>
   </si>
   <si>
     <t>6403 Calçado com sola exterior de borracha, plástico, couro natural ou reconstituído e parte superior...</t>
   </si>
   <si>
+    <t>8426 Cábreas; guindastes, incluídos os de cabos; pontes rolantes e outros guindastes (exceto...</t>
+  </si>
+  <si>
+    <t>0306 Crustáceos, com ou sem casca, vivos, frescos, refrigerados, congelados, secos, salgados ou em...</t>
+  </si>
+  <si>
     <t>5607 Cordéis, cordas e cabos, entrançados ou não, mesmo impregnados, revestidos, recobertos ou...</t>
   </si>
   <si>
-    <t>0306 Crustáceos, com ou sem casca, vivos, frescos, refrigerados, congelados, secos, salgados ou em...</t>
-[...32 lines deleted...]
-    <t>6211 Fatos de treino para desporto, fatos-macacos e conjuntos de esqui, fatos de banho, biquínis,...</t>
+    <t>8457 Centros de fabricação, máquinas de sistema monostático (single station) e máquinas de estações...</t>
+  </si>
+  <si>
+    <t>3917 Tubos e seus acessórios, p.ex. juntas, cotovelos, flanges, uniões, de plástico</t>
+  </si>
+  <si>
+    <t>2710 Óleos de petróleo ou de minerais betuminosos (exceto óleos brutos) e preparações não...</t>
+  </si>
+  <si>
+    <t>2516 Granito, pórfiro, basalto, arenito (grés) e outras pedras de cantaria ou de construção, mesmo...</t>
+  </si>
+  <si>
+    <t>8542 Circuitos integrados eletrónicos, e suas partes</t>
+  </si>
+  <si>
+    <t>6204 Fatos de saia-casaco (tailleurs), conjuntos, casacos (blazers), vestidos, saias, saias-calças,...</t>
+  </si>
+  <si>
+    <t>8471 Máquinas automáticas para processamento de dados e suas unidades; leitores magnéticos ou óticos,...</t>
+  </si>
+  <si>
+    <t>6504 Chapéus e outros artefactos de uso semelhante, entrançados ou obtidos por reunião de tiras, de...</t>
+  </si>
+  <si>
+    <t>6205 Camisas de uso masculino (exceto de malha, assim como, camisas de noite e camisolas interiores)</t>
   </si>
   <si>
     <t>Exportação de Produtos Industriais Transformados para a Albânia por Graus de Intensidade Tecnológica</t>
   </si>
   <si>
     <t>Importação de Produtos Industriais Transformados da Albânia por Graus de Intensidade Tecnológica</t>
   </si>
   <si>
     <t>Exportação de Bens para a Albânia por Meios de Transporte</t>
   </si>
   <si>
     <t>Importação de Bens da Albânia por Meios de Transporte</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
   <fonts count="24" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
@@ -1917,159 +1874,159 @@
       <c r="A7" s="11">
         <v>0</v>
       </c>
       <c r="B7" s="12">
         <v>2021</v>
       </c>
       <c r="C7" s="12">
         <v>2022</v>
       </c>
       <c r="D7" s="12">
         <v>2023</v>
       </c>
       <c r="E7" s="12">
         <v>2024</v>
       </c>
       <c r="F7" s="12">
         <v>2025</v>
       </c>
       <c r="G7" s="13" t="s">
         <v>88</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>89</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="K7" s="13" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B8" s="16">
         <v>10076.296</v>
       </c>
       <c r="C8" s="16">
         <v>13940.839</v>
       </c>
       <c r="D8" s="16">
         <v>7120.1319999999996</v>
       </c>
       <c r="E8" s="16">
         <v>11488.291999999999</v>
       </c>
       <c r="F8" s="16">
-        <v>13659.736000000001</v>
+        <v>13659.948</v>
       </c>
       <c r="G8" s="16">
-        <v>18.901364972269171</v>
+        <v>18.903210329263924</v>
       </c>
       <c r="H8" s="16">
-        <v>7.903454138095678</v>
+        <v>7.9038728028330896</v>
       </c>
       <c r="I8" s="16">
-        <v>1277.7829999999999</v>
+        <v>4967.317</v>
       </c>
       <c r="J8" s="16">
-        <v>759.40200000000004</v>
+        <v>5536.0879999999997</v>
       </c>
       <c r="K8" s="16">
-        <v>-40.568782023238683</v>
+        <v>11.45026580747715</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="16">
         <v>2226.576</v>
       </c>
       <c r="C9" s="16">
         <v>6552.9709999999995</v>
       </c>
       <c r="D9" s="16">
         <v>1849.5440000000001</v>
       </c>
       <c r="E9" s="16">
         <v>2343.6080000000002</v>
       </c>
       <c r="F9" s="16">
         <v>967.65700000000004</v>
       </c>
       <c r="G9" s="16">
         <v>-58.71079975832135</v>
       </c>
       <c r="H9" s="16">
         <v>-18.806552931797448</v>
       </c>
       <c r="I9" s="16">
-        <v>45.034999999999997</v>
+        <v>425.16800000000001</v>
       </c>
       <c r="J9" s="16">
-        <v>68.745999999999995</v>
+        <v>505.51299999999998</v>
       </c>
       <c r="K9" s="16">
-        <v>52.650160985899852</v>
+        <v>18.897235916155488</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="16">
         <v>7849.72</v>
       </c>
       <c r="C10" s="16">
         <v>7387.8680000000004</v>
       </c>
       <c r="D10" s="16">
         <v>5270.5879999999997</v>
       </c>
       <c r="E10" s="16">
         <v>9144.6839999999993</v>
       </c>
       <c r="F10" s="16">
-        <v>12692.079000000002</v>
+        <v>12692.291000000001</v>
       </c>
       <c r="G10" s="16" t="s">
         <v>23</v>
       </c>
       <c r="H10" s="16" t="s">
         <v>23</v>
       </c>
       <c r="I10" s="16">
-        <v>1232.7479999999998</v>
+        <v>4542.1490000000003</v>
       </c>
       <c r="J10" s="16">
-        <v>690.65600000000006</v>
+        <v>5030.5749999999998</v>
       </c>
       <c r="K10" s="16" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="17">
         <v>452.54669052392558</v>
       </c>
       <c r="C11" s="17">
         <v>212.74074003989946</v>
       </c>
       <c r="D11" s="17">
         <v>384.96688913591674</v>
       </c>
       <c r="E11" s="17">
         <v>490.1968247249539</v>
       </c>
       <c r="F11" s="17" t="s">
         <v>91</v>
       </c>
       <c r="G11" s="18" t="s">
@@ -2093,237 +2050,237 @@
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="19" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="20"/>
     </row>
     <row r="19" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B19" s="21"/>
       <c r="C19" s="21"/>
       <c r="D19" s="21"/>
     </row>
     <row r="20" spans="1:11" s="24" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="22">
         <v>0</v>
       </c>
       <c r="B20" s="22">
         <v>0</v>
       </c>
       <c r="C20" s="22">
         <v>0</v>
       </c>
       <c r="D20" s="23">
         <v>0</v>
       </c>
       <c r="E20" s="12">
         <v>2021</v>
       </c>
       <c r="F20" s="12">
         <v>2022</v>
       </c>
       <c r="G20" s="12">
         <v>2023</v>
       </c>
       <c r="H20" s="12">
         <v>2024</v>
       </c>
       <c r="I20" s="12">
         <v>2025</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="K20" s="13" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="110" t="s">
         <v>94</v>
       </c>
       <c r="B21" s="110">
         <v>0</v>
       </c>
       <c r="C21" s="110">
         <v>0</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="26">
         <v>107</v>
       </c>
       <c r="F21" s="26">
         <v>101</v>
       </c>
       <c r="G21" s="26">
         <v>121</v>
       </c>
       <c r="H21" s="26">
         <v>109</v>
       </c>
       <c r="I21" s="26">
         <v>101</v>
       </c>
       <c r="J21" s="26">
-        <v>91</v>
+        <v>104</v>
       </c>
       <c r="K21" s="26">
-        <v>108</v>
+        <v>101</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="110">
         <v>0</v>
       </c>
       <c r="B22" s="110">
         <v>0</v>
       </c>
       <c r="C22" s="110">
         <v>0</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E22" s="27">
         <v>1.583861926126828E-2</v>
       </c>
       <c r="F22" s="27">
         <v>1.7781061337465359E-2</v>
       </c>
       <c r="G22" s="27">
         <v>9.2062543855053764E-3</v>
       </c>
       <c r="H22" s="27">
         <v>1.4561482967899499E-2</v>
       </c>
       <c r="I22" s="27">
-        <v>1.7214491380831434E-2</v>
+        <v>1.7212894240045386E-2</v>
       </c>
       <c r="J22" s="27">
-        <v>1.8121695434807409E-2</v>
+        <v>1.4414820838332088E-2</v>
       </c>
       <c r="K22" s="27">
-        <v>1.2539391047900099E-2</v>
+        <v>1.6104343930975949E-2</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="111" t="s">
         <v>95</v>
       </c>
       <c r="B23" s="111">
         <v>0</v>
       </c>
       <c r="C23" s="111">
         <v>0</v>
       </c>
       <c r="D23" s="28" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="29">
         <v>128</v>
       </c>
       <c r="F23" s="29">
         <v>111</v>
       </c>
       <c r="G23" s="29">
         <v>127</v>
       </c>
       <c r="H23" s="29">
         <v>124</v>
       </c>
       <c r="I23" s="29">
         <v>139</v>
       </c>
       <c r="J23" s="29">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="K23" s="29">
-        <v>124</v>
+        <v>132</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="112">
         <v>0</v>
       </c>
       <c r="B24" s="112">
         <v>0</v>
       </c>
       <c r="C24" s="112">
         <v>0</v>
       </c>
       <c r="D24" s="30" t="s">
         <v>29</v>
       </c>
       <c r="E24" s="31">
         <v>2.6779203295260951E-3</v>
       </c>
       <c r="F24" s="31">
         <v>5.9810858104217077E-3</v>
       </c>
       <c r="G24" s="31">
         <v>1.7589842870075363E-3</v>
       </c>
       <c r="H24" s="31">
         <v>2.185315749999822E-3</v>
       </c>
       <c r="I24" s="31">
-        <v>8.6772463029496222E-4</v>
+        <v>8.667135352087782E-4</v>
       </c>
       <c r="J24" s="31">
-        <v>5.127478731808561E-4</v>
+        <v>9.0247219505742223E-4</v>
       </c>
       <c r="K24" s="31">
-        <v>8.0256590825462774E-4</v>
+        <v>1.0367422385992623E-3</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B25" s="32"/>
       <c r="C25" s="33"/>
     </row>
     <row r="26" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="34"/>
       <c r="B26" s="35"/>
       <c r="C26" s="35"/>
       <c r="D26" s="35"/>
       <c r="E26" s="35"/>
       <c r="F26" s="35"/>
       <c r="G26" s="35"/>
       <c r="H26" s="35"/>
       <c r="I26" s="35"/>
       <c r="J26" s="35"/>
     </row>
     <row r="27" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="2" t="s">
         <v>96</v>
       </c>
@@ -2557,191 +2514,191 @@
       <c r="C36" s="22">
         <v>0</v>
       </c>
       <c r="D36" s="22">
         <v>0</v>
       </c>
       <c r="E36" s="38" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="13">
         <v>2021</v>
       </c>
       <c r="G36" s="13">
         <v>2022</v>
       </c>
       <c r="H36" s="13">
         <v>2023</v>
       </c>
       <c r="I36" s="13">
         <v>2024</v>
       </c>
       <c r="J36" s="13">
         <v>2025</v>
       </c>
       <c r="K36" s="13" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="37" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="110" t="s">
         <v>103</v>
       </c>
       <c r="B37" s="110">
         <v>0</v>
       </c>
       <c r="C37" s="110">
         <v>0</v>
       </c>
       <c r="D37" s="110">
         <v>0</v>
       </c>
       <c r="E37" s="25" t="s">
         <v>4</v>
       </c>
       <c r="F37" s="39">
         <v>-1.0225335973012057E-2</v>
       </c>
       <c r="G37" s="39">
         <v>6.0745560864626739E-3</v>
       </c>
       <c r="H37" s="39">
         <v>-8.699577516954278E-3</v>
       </c>
       <c r="I37" s="39">
         <v>5.6479840762206608E-3</v>
       </c>
       <c r="J37" s="39">
-        <v>2.7523190411374971E-3</v>
+        <v>2.7525877524819851E-3</v>
       </c>
       <c r="K37" s="39">
-        <v>-7.3517511198622114E-3</v>
+        <v>1.6505353016606299E-3</v>
       </c>
     </row>
     <row r="38" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="116" t="s">
         <v>30</v>
       </c>
       <c r="B38" s="116">
         <v>0</v>
       </c>
       <c r="C38" s="116">
         <v>0</v>
       </c>
       <c r="D38" s="116">
         <v>0</v>
       </c>
       <c r="E38" s="40" t="s">
         <v>2</v>
       </c>
       <c r="F38" s="41">
         <v>18.343770509814043</v>
       </c>
       <c r="G38" s="41">
         <v>23.2388490869163</v>
       </c>
       <c r="H38" s="41">
         <v>-1.3552804405528664</v>
       </c>
       <c r="I38" s="41">
         <v>2.0104785650741244</v>
       </c>
       <c r="J38" s="41">
-        <v>0.57690132115171089</v>
+        <v>0.58779470160638514</v>
       </c>
       <c r="K38" s="41">
-        <v>-14.11110576419278</v>
+        <v>-0.24209487297548243</v>
       </c>
     </row>
     <row r="39" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="111" t="s">
         <v>104</v>
       </c>
       <c r="B39" s="111">
         <v>0</v>
       </c>
       <c r="C39" s="111">
         <v>0</v>
       </c>
       <c r="D39" s="111">
         <v>0</v>
       </c>
       <c r="E39" s="42" t="s">
         <v>4</v>
       </c>
       <c r="F39" s="43">
         <v>2.2637701114089411E-3</v>
       </c>
       <c r="G39" s="43">
         <v>5.2033890260471897E-3</v>
       </c>
       <c r="H39" s="43">
         <v>-4.2929536068531879E-3</v>
       </c>
       <c r="I39" s="43">
         <v>4.6987301344336317E-4</v>
       </c>
       <c r="J39" s="43">
         <v>-1.283016354069454E-3</v>
       </c>
       <c r="K39" s="43">
-        <v>2.6996258068149838E-4</v>
+        <v>1.7054229977770801E-4</v>
       </c>
     </row>
     <row r="40" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="117" t="s">
         <v>31</v>
       </c>
       <c r="B40" s="117">
         <v>0</v>
       </c>
       <c r="C40" s="117">
         <v>0</v>
       </c>
       <c r="D40" s="117">
         <v>0</v>
       </c>
       <c r="E40" s="44" t="s">
         <v>2</v>
       </c>
       <c r="F40" s="17">
         <v>22.011918431971004</v>
       </c>
       <c r="G40" s="17">
         <v>31.770544770324882</v>
       </c>
       <c r="H40" s="17">
         <v>-4.0280111631669717</v>
       </c>
       <c r="I40" s="17">
         <v>1.9924603779147958</v>
       </c>
       <c r="J40" s="17">
-        <v>3.9845320080003512</v>
+        <v>4.1058388124765424</v>
       </c>
       <c r="K40" s="17">
-        <v>-2.4739967382185166</v>
+        <v>3.4986764197892777</v>
       </c>
     </row>
     <row r="41" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B41" s="32"/>
       <c r="C41" s="33"/>
     </row>
     <row r="42" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="43" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="45"/>
     </row>
     <row r="44" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="2" t="s">
         <v>52</v>
       </c>
       <c r="B44" s="36"/>
       <c r="C44" s="36"/>
       <c r="D44" s="36"/>
       <c r="E44" s="36"/>
@@ -2750,156 +2707,156 @@
       <c r="H44" s="36"/>
       <c r="I44" s="36"/>
       <c r="J44" s="36"/>
       <c r="K44" s="36"/>
     </row>
     <row r="45" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="22">
         <v>0</v>
       </c>
       <c r="B45" s="22">
         <v>0</v>
       </c>
       <c r="C45" s="22">
         <v>0</v>
       </c>
       <c r="D45" s="22">
         <v>0</v>
       </c>
       <c r="E45" s="22">
         <v>0</v>
       </c>
       <c r="F45" s="22">
         <v>0</v>
       </c>
       <c r="G45" s="12">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="H45" s="12">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="I45" s="12">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="J45" s="12">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="K45" s="12">
-        <v>2024</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="46" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="118" t="s">
         <v>105</v>
       </c>
       <c r="B46" s="118">
         <v>0</v>
       </c>
       <c r="C46" s="118">
         <v>0</v>
       </c>
       <c r="D46" s="46" t="s">
         <v>26</v>
       </c>
       <c r="E46" s="46"/>
       <c r="F46" s="46"/>
       <c r="G46" s="47">
-        <v>94</v>
+        <v>122</v>
       </c>
       <c r="H46" s="47">
-        <v>122</v>
+        <v>134</v>
       </c>
       <c r="I46" s="47">
-        <v>134</v>
+        <v>123</v>
       </c>
       <c r="J46" s="47">
-        <v>123</v>
+        <v>144</v>
       </c>
       <c r="K46" s="47">
-        <v>144</v>
+        <v>177</v>
       </c>
     </row>
     <row r="47" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="110">
         <v>0</v>
       </c>
       <c r="B47" s="110">
         <v>0</v>
       </c>
       <c r="C47" s="110">
         <v>0</v>
       </c>
       <c r="D47" s="49" t="s">
         <v>49</v>
       </c>
       <c r="E47" s="49"/>
       <c r="F47" s="49"/>
       <c r="G47" s="50">
-        <v>0.45393084798145644</v>
+        <v>0.54169256726756054</v>
       </c>
       <c r="H47" s="50">
-        <v>0.54169256726756054</v>
+        <v>0.58413251961639057</v>
       </c>
       <c r="I47" s="50">
-        <v>0.58413251961639057</v>
+        <v>0.54477810257773052</v>
       </c>
       <c r="J47" s="50">
-        <v>0.54477810257773052</v>
+        <v>0.68017571205894856</v>
       </c>
       <c r="K47" s="50">
-        <v>0.68017571205894856</v>
+        <v>0.8213838229152165</v>
       </c>
     </row>
     <row r="48" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="112">
         <v>0</v>
       </c>
       <c r="B48" s="112">
         <v>0</v>
       </c>
       <c r="C48" s="112">
         <v>0</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>50</v>
       </c>
       <c r="E48" s="1"/>
       <c r="F48" s="1"/>
       <c r="G48" s="51">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="H48" s="51">
+        <v>92</v>
+      </c>
+      <c r="I48" s="51">
         <v>93</v>
       </c>
-      <c r="I48" s="51">
-[...1 lines deleted...]
-      </c>
       <c r="J48" s="51">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="K48" s="51">
-        <v>90</v>
+        <v>83</v>
       </c>
     </row>
     <row r="49" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C49" s="52"/>
       <c r="F49" s="53"/>
       <c r="G49" s="120"/>
       <c r="H49" s="120"/>
       <c r="I49" s="120"/>
       <c r="J49" s="120"/>
       <c r="K49" s="120"/>
     </row>
     <row r="50" spans="1:11" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="106" t="s">
         <v>33</v>
       </c>
       <c r="B50" s="106">
         <v>0</v>
       </c>
       <c r="C50" s="106">
         <v>0</v>
       </c>
       <c r="D50" s="106">
@@ -2907,51 +2864,51 @@
       </c>
       <c r="E50" s="106">
         <v>0</v>
       </c>
       <c r="F50" s="106">
         <v>0</v>
       </c>
       <c r="G50" s="106">
         <v>0</v>
       </c>
       <c r="H50" s="106">
         <v>0</v>
       </c>
       <c r="I50" s="106">
         <v>0</v>
       </c>
       <c r="J50" s="106">
         <v>0</v>
       </c>
       <c r="K50" s="106">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C51" s="52"/>
     </row>
     <row r="52" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="106" t="s">
         <v>106</v>
       </c>
       <c r="B52" s="106"/>
       <c r="C52" s="106"/>
       <c r="D52" s="106"/>
       <c r="E52" s="106"/>
       <c r="F52" s="106"/>
       <c r="G52" s="106"/>
       <c r="H52" s="106"/>
       <c r="I52" s="106"/>
       <c r="J52" s="106"/>
       <c r="K52" s="106"/>
     </row>
     <row r="53" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="54"/>
       <c r="B53" s="54"/>
       <c r="C53" s="54"/>
       <c r="D53" s="54"/>
       <c r="E53" s="54"/>
       <c r="F53" s="54"/>
@@ -3048,175 +3005,175 @@
       </c>
       <c r="H57" s="57" t="s">
         <v>41</v>
       </c>
       <c r="I57" s="57" t="s">
         <v>39</v>
       </c>
       <c r="J57" s="57" t="s">
         <v>108</v>
       </c>
       <c r="K57" s="57" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="58" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B58" s="21"/>
       <c r="C58" s="58"/>
       <c r="D58" s="21"/>
       <c r="E58" s="21"/>
       <c r="F58" s="36"/>
       <c r="G58" s="36"/>
       <c r="H58" s="48">
-        <v>144</v>
+        <v>177</v>
       </c>
       <c r="I58" s="59">
         <v>100</v>
       </c>
       <c r="J58" s="59">
-        <v>11488.291999999999</v>
+        <v>13659.948</v>
       </c>
       <c r="K58" s="59">
         <v>100</v>
       </c>
     </row>
     <row r="59" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="15" t="s">
         <v>74</v>
       </c>
       <c r="B59" s="21"/>
       <c r="C59" s="58"/>
       <c r="D59" s="21"/>
       <c r="E59" s="21"/>
       <c r="F59" s="36"/>
       <c r="G59" s="36"/>
       <c r="H59" s="48">
         <v>0</v>
       </c>
       <c r="I59" s="59">
         <v>0</v>
       </c>
       <c r="J59" s="59">
         <v>0</v>
       </c>
       <c r="K59" s="59">
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="15" t="s">
         <v>75</v>
       </c>
       <c r="B60" s="21"/>
       <c r="C60" s="58"/>
       <c r="D60" s="21"/>
       <c r="E60" s="21"/>
       <c r="F60" s="36"/>
       <c r="G60" s="36"/>
       <c r="H60" s="48">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I60" s="59">
-        <v>2.083333333333333</v>
+        <v>2.2598870056497176</v>
       </c>
       <c r="J60" s="59">
-        <v>6165.6220000000003</v>
+        <v>7664.8779999999997</v>
       </c>
       <c r="K60" s="59">
-        <v>53.668743795857566</v>
+        <v>56.112058406078845</v>
       </c>
     </row>
     <row r="61" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="15" t="s">
         <v>76</v>
       </c>
       <c r="B61" s="21"/>
       <c r="C61" s="58"/>
       <c r="D61" s="21"/>
       <c r="E61" s="21"/>
       <c r="F61" s="36"/>
       <c r="G61" s="36"/>
       <c r="H61" s="48">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="I61" s="59">
-        <v>63.194444444444443</v>
+        <v>61.581920903954803</v>
       </c>
       <c r="J61" s="59">
-        <v>5208.1000000000004</v>
+        <v>5596.14</v>
       </c>
       <c r="K61" s="59">
-        <v>45.333980020702825</v>
+        <v>40.967505879231751</v>
       </c>
     </row>
     <row r="62" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="15" t="s">
         <v>77</v>
       </c>
       <c r="B62" s="21"/>
       <c r="C62" s="58"/>
       <c r="D62" s="21"/>
       <c r="E62" s="21"/>
       <c r="F62" s="36"/>
       <c r="G62" s="36"/>
       <c r="H62" s="48">
-        <v>50</v>
+        <v>64</v>
       </c>
       <c r="I62" s="59">
-        <v>34.722222222222221</v>
+        <v>36.158192090395481</v>
       </c>
       <c r="J62" s="59">
-        <v>10.815</v>
+        <v>20.116</v>
       </c>
       <c r="K62" s="59">
-        <v>9.4139320274937308E-2</v>
+        <v>0.14726263965280101</v>
       </c>
     </row>
     <row r="63" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="60" t="s">
         <v>42</v>
       </c>
       <c r="B63" s="60"/>
       <c r="C63" s="61"/>
       <c r="D63" s="60"/>
       <c r="E63" s="60"/>
       <c r="F63" s="62"/>
       <c r="G63" s="62"/>
       <c r="H63" s="63" t="s">
         <v>23</v>
       </c>
       <c r="I63" s="64" t="s">
         <v>23</v>
       </c>
       <c r="J63" s="65">
-        <v>103.75499999999738</v>
+        <v>378.81400000000031</v>
       </c>
       <c r="K63" s="65">
-        <v>0.90313686316467567</v>
+        <v>2.7731730750366097</v>
       </c>
     </row>
     <row r="64" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A64" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C64" s="52"/>
       <c r="F64" s="119" t="s">
         <v>106</v>
       </c>
       <c r="G64" s="119"/>
       <c r="H64" s="119"/>
       <c r="I64" s="119"/>
       <c r="J64" s="119"/>
       <c r="K64" s="119"/>
     </row>
     <row r="65" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="45"/>
       <c r="C65" s="52"/>
     </row>
     <row r="66" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="45"/>
       <c r="C66" s="52"/>
     </row>
     <row r="67" spans="1:11" ht="12" x14ac:dyDescent="0.25">
@@ -3293,198 +3250,198 @@
       </c>
       <c r="H69" s="57" t="s">
         <v>41</v>
       </c>
       <c r="I69" s="57" t="s">
         <v>39</v>
       </c>
       <c r="J69" s="57" t="s">
         <v>108</v>
       </c>
       <c r="K69" s="57" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="70" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B70" s="21"/>
       <c r="C70" s="58"/>
       <c r="D70" s="21"/>
       <c r="E70" s="21"/>
       <c r="F70" s="21"/>
       <c r="G70" s="21"/>
       <c r="H70" s="48">
-        <v>144</v>
+        <v>177</v>
       </c>
       <c r="I70" s="66">
         <v>100</v>
       </c>
       <c r="J70" s="59">
-        <v>11488.291999999999</v>
+        <v>13659.948</v>
       </c>
       <c r="K70" s="66">
         <v>100</v>
       </c>
     </row>
     <row r="71" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="15" t="s">
         <v>69</v>
       </c>
       <c r="B71" s="21"/>
       <c r="C71" s="58"/>
       <c r="D71" s="21"/>
       <c r="E71" s="21"/>
       <c r="F71" s="21"/>
       <c r="G71" s="21"/>
       <c r="H71" s="48" t="s">
         <v>110</v>
       </c>
       <c r="I71" s="59" t="s">
         <v>106</v>
       </c>
       <c r="J71" s="59">
-        <v>11017.004000000001</v>
+        <v>10397.501</v>
       </c>
       <c r="K71" s="66">
-        <v>95.897666946487789</v>
+        <v>76.116695319777207</v>
       </c>
     </row>
     <row r="72" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="15" t="s">
         <v>70</v>
       </c>
       <c r="B72" s="21"/>
       <c r="C72" s="58"/>
       <c r="D72" s="21"/>
       <c r="E72" s="21"/>
       <c r="F72" s="21"/>
       <c r="G72" s="21"/>
       <c r="H72" s="48" t="s">
         <v>110</v>
       </c>
       <c r="I72" s="66" t="s">
         <v>106</v>
       </c>
       <c r="J72" s="59">
-        <v>21.529</v>
+        <v>95.453000000000003</v>
       </c>
       <c r="K72" s="66">
-        <v>0.18739948462312761</v>
+        <v>0.69878011248651895</v>
       </c>
     </row>
     <row r="73" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="15" t="s">
         <v>71</v>
       </c>
       <c r="B73" s="21"/>
       <c r="C73" s="58"/>
       <c r="D73" s="21"/>
       <c r="E73" s="21"/>
       <c r="F73" s="21"/>
       <c r="G73" s="21"/>
       <c r="H73" s="48" t="s">
         <v>110</v>
       </c>
       <c r="I73" s="66" t="s">
         <v>106</v>
       </c>
       <c r="J73" s="59">
-        <v>8.8550000000000004</v>
+        <v>2552.7809999999999</v>
       </c>
       <c r="K73" s="66">
-        <v>7.7078472587570029E-2</v>
+        <v>18.688072604668772</v>
       </c>
     </row>
     <row r="74" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="15" t="s">
         <v>72</v>
       </c>
       <c r="B74" s="21"/>
       <c r="C74" s="58"/>
       <c r="D74" s="21"/>
       <c r="E74" s="21"/>
       <c r="F74" s="21"/>
       <c r="G74" s="21"/>
       <c r="H74" s="48" t="s">
         <v>110</v>
       </c>
       <c r="I74" s="66" t="s">
         <v>106</v>
       </c>
       <c r="J74" s="59">
-        <v>337.149</v>
+        <v>235.399</v>
       </c>
       <c r="K74" s="66">
-        <v>2.9347182331368322</v>
+        <v>1.723278888030906</v>
       </c>
     </row>
     <row r="75" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="49" t="s">
         <v>73</v>
       </c>
       <c r="B75" s="67"/>
       <c r="C75" s="68"/>
       <c r="D75" s="67"/>
       <c r="E75" s="67"/>
       <c r="F75" s="67"/>
       <c r="G75" s="67"/>
       <c r="H75" s="69" t="s">
         <v>110</v>
       </c>
       <c r="I75" s="70" t="s">
         <v>106</v>
       </c>
       <c r="J75" s="71">
-        <v>141.75899999999999</v>
+        <v>110.964</v>
       </c>
       <c r="K75" s="70">
-        <v>1.2339432180170906</v>
+        <v>0.81233105718996867</v>
       </c>
     </row>
     <row r="76" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="72" t="s">
         <v>42</v>
       </c>
       <c r="B76" s="72"/>
       <c r="C76" s="73"/>
       <c r="D76" s="72"/>
       <c r="E76" s="72"/>
       <c r="F76" s="74"/>
       <c r="G76" s="74"/>
       <c r="H76" s="75" t="s">
         <v>23</v>
       </c>
       <c r="I76" s="76" t="s">
         <v>23</v>
       </c>
       <c r="J76" s="77">
-        <v>103.7549999999992</v>
+        <v>378.81400000000031</v>
       </c>
       <c r="K76" s="77">
-        <v>0.90313686316467567</v>
+        <v>2.7731730750365955</v>
       </c>
     </row>
     <row r="77" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A77" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C77" s="52"/>
       <c r="F77" s="119" t="s">
         <v>111</v>
       </c>
       <c r="G77" s="119"/>
       <c r="H77" s="119"/>
       <c r="I77" s="119"/>
       <c r="J77" s="119"/>
       <c r="K77" s="119"/>
     </row>
     <row r="78" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="45"/>
       <c r="C78" s="33"/>
     </row>
     <row r="79" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="45"/>
       <c r="C79" s="33"/>
     </row>
     <row r="80" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
@@ -3534,587 +3491,587 @@
         <v>88</v>
       </c>
       <c r="K81" s="13" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="82" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B82" s="5"/>
       <c r="C82" s="78"/>
       <c r="D82" s="16">
         <v>3810.3680000000004</v>
       </c>
       <c r="E82" s="16">
         <v>37.815165413957672</v>
       </c>
       <c r="F82" s="16">
         <v>6635.5729999999994</v>
       </c>
       <c r="G82" s="16">
         <v>57.759438913983033</v>
       </c>
       <c r="H82" s="16">
-        <v>5191.6460000000006</v>
+        <v>5191.6500000000005</v>
       </c>
       <c r="I82" s="16">
-        <v>38.006927805925386</v>
+        <v>38.006367227752264</v>
       </c>
       <c r="J82" s="16">
-        <v>-21.76039657765801</v>
+        <v>-21.760336296503695</v>
       </c>
       <c r="K82" s="16">
-        <v>-1443.9269999999988</v>
+        <v>-1443.9229999999989</v>
       </c>
     </row>
     <row r="83" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B83" s="5"/>
       <c r="C83" s="78"/>
       <c r="D83" s="16">
         <v>475.625</v>
       </c>
       <c r="E83" s="16">
         <v>4.7202364837237809</v>
       </c>
       <c r="F83" s="16">
         <v>508.46800000000002</v>
       </c>
       <c r="G83" s="16">
         <v>4.4259668887246253</v>
       </c>
       <c r="H83" s="16">
         <v>3181.0170000000003</v>
       </c>
       <c r="I83" s="16">
-        <v>23.287543770977713</v>
+        <v>23.287182352377915</v>
       </c>
       <c r="J83" s="16">
         <v>525.6081011981089</v>
       </c>
       <c r="K83" s="16">
         <v>2672.5490000000004</v>
       </c>
     </row>
     <row r="84" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B84" s="5"/>
       <c r="C84" s="78"/>
       <c r="D84" s="16">
         <v>531.87900000000002</v>
       </c>
       <c r="E84" s="16">
         <v>5.2785170264946562</v>
       </c>
       <c r="F84" s="16">
         <v>1774.6669999999999</v>
       </c>
       <c r="G84" s="16">
         <v>15.447613970814809</v>
       </c>
       <c r="H84" s="16">
         <v>2477.6990000000001</v>
       </c>
       <c r="I84" s="16">
-        <v>18.13870341271603</v>
+        <v>18.138421903216614</v>
       </c>
       <c r="J84" s="16">
         <v>39.614868592248584</v>
       </c>
       <c r="K84" s="16">
         <v>703.03200000000015</v>
       </c>
     </row>
     <row r="85" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B85" s="5"/>
       <c r="C85" s="78"/>
       <c r="D85" s="16">
         <v>205.238</v>
       </c>
       <c r="E85" s="16">
         <v>2.0368397276141947</v>
       </c>
       <c r="F85" s="16">
         <v>197.88700000000006</v>
       </c>
       <c r="G85" s="16">
         <v>1.7225101868928825</v>
       </c>
       <c r="H85" s="16">
         <v>601.61299999999994</v>
       </c>
       <c r="I85" s="16">
-        <v>4.4042798484538785</v>
+        <v>4.4042114948021762</v>
       </c>
       <c r="J85" s="16">
         <v>204.0184549768301</v>
       </c>
       <c r="K85" s="16">
         <v>403.72599999999989</v>
       </c>
     </row>
     <row r="86" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B86" s="5"/>
       <c r="C86" s="78"/>
       <c r="D86" s="16">
         <v>519.98599999999999</v>
       </c>
       <c r="E86" s="16">
         <v>5.1604875442325238</v>
       </c>
       <c r="F86" s="16">
         <v>415.80400000000003</v>
       </c>
       <c r="G86" s="16">
         <v>3.6193717917337063</v>
       </c>
       <c r="H86" s="16">
-        <v>507.10400000000004</v>
+        <v>507.10500000000002</v>
       </c>
       <c r="I86" s="16">
-        <v>3.7123997125566701</v>
+        <v>3.7123494174355574</v>
       </c>
       <c r="J86" s="16">
-        <v>21.957460726688538</v>
+        <v>21.957701224615437</v>
       </c>
       <c r="K86" s="16">
-        <v>91.300000000000011</v>
+        <v>91.300999999999988</v>
       </c>
     </row>
     <row r="87" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B87" s="5"/>
       <c r="C87" s="78"/>
       <c r="D87" s="16">
         <v>101.27200000000001</v>
       </c>
       <c r="E87" s="16">
         <v>1.0050518563567405</v>
       </c>
       <c r="F87" s="16">
         <v>158.11500000000001</v>
       </c>
       <c r="G87" s="16">
         <v>1.3763142510653457</v>
       </c>
       <c r="H87" s="16">
-        <v>431.40099999999995</v>
+        <v>431.60799999999995</v>
       </c>
       <c r="I87" s="16">
-        <v>3.1581942725686636</v>
+        <v>3.1596606370683102</v>
       </c>
       <c r="J87" s="16">
-        <v>172.84002150333612</v>
+        <v>172.97093887360461</v>
       </c>
       <c r="K87" s="16">
-        <v>273.28599999999994</v>
+        <v>273.49299999999994</v>
       </c>
     </row>
     <row r="88" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B88" s="5"/>
       <c r="C88" s="78"/>
       <c r="D88" s="16">
         <v>920.14499999999987</v>
       </c>
       <c r="E88" s="16">
         <v>9.1317781851585131</v>
       </c>
       <c r="F88" s="16">
         <v>742.53499999999997</v>
       </c>
       <c r="G88" s="16">
         <v>6.4634063967037054</v>
       </c>
       <c r="H88" s="16">
         <v>310.23</v>
       </c>
       <c r="I88" s="16">
-        <v>2.2711273482884295</v>
+        <v>2.2710921007898421</v>
       </c>
       <c r="J88" s="16">
         <v>-58.22015123866214</v>
       </c>
       <c r="K88" s="16">
         <v>-432.30499999999995</v>
       </c>
     </row>
     <row r="89" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B89" s="5"/>
       <c r="C89" s="78"/>
       <c r="D89" s="16">
         <v>309.15299999999996</v>
       </c>
       <c r="E89" s="16">
         <v>3.0681214605049312</v>
       </c>
       <c r="F89" s="16">
         <v>101.19</v>
       </c>
       <c r="G89" s="16">
         <v>0.8808097844309668</v>
       </c>
       <c r="H89" s="16">
         <v>132.13200000000001</v>
       </c>
       <c r="I89" s="16">
-        <v>0.96731005635833667</v>
+        <v>0.96729504387571608</v>
       </c>
       <c r="J89" s="16">
         <v>30.578120367625267</v>
       </c>
       <c r="K89" s="16">
         <v>30.942000000000007</v>
       </c>
     </row>
     <row r="90" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B90" s="5"/>
       <c r="C90" s="78"/>
       <c r="D90" s="16">
         <v>567.59500000000003</v>
       </c>
       <c r="E90" s="16">
         <v>5.6329726717039676</v>
       </c>
       <c r="F90" s="16">
         <v>227.50799999999998</v>
       </c>
       <c r="G90" s="16">
         <v>1.9803465998252829</v>
       </c>
       <c r="H90" s="16">
         <v>129.749</v>
       </c>
       <c r="I90" s="16">
-        <v>0.94986462403080107</v>
+        <v>0.94984988229823408</v>
       </c>
       <c r="J90" s="16">
         <v>-42.969477996378146</v>
       </c>
       <c r="K90" s="16">
         <v>-97.758999999999986</v>
       </c>
     </row>
     <row r="91" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B91" s="5"/>
       <c r="C91" s="78"/>
       <c r="D91" s="16">
         <v>114.253</v>
       </c>
       <c r="E91" s="16">
         <v>1.1338789571088423</v>
       </c>
       <c r="F91" s="16">
         <v>89.632999999999996</v>
       </c>
       <c r="G91" s="16">
         <v>0.78021171467438333</v>
       </c>
       <c r="H91" s="16">
         <v>122.26</v>
       </c>
       <c r="I91" s="16">
-        <v>0.89503925990956201</v>
+        <v>0.89502536905704189</v>
       </c>
       <c r="J91" s="16">
         <v>36.400656008389781</v>
       </c>
       <c r="K91" s="16">
         <v>32.62700000000001</v>
       </c>
     </row>
     <row r="92" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B92" s="5"/>
       <c r="C92" s="78"/>
       <c r="D92" s="16">
         <v>149.095</v>
       </c>
       <c r="E92" s="16">
         <v>1.4796607801120572</v>
       </c>
       <c r="F92" s="16">
         <v>94.007000000000005</v>
       </c>
       <c r="G92" s="16">
         <v>0.81828525946241637</v>
       </c>
       <c r="H92" s="16">
         <v>113.87599999999999</v>
       </c>
       <c r="I92" s="16">
-        <v>0.8336617925851566</v>
+        <v>0.83364885430017732</v>
       </c>
       <c r="J92" s="16">
         <v>21.135660110417291</v>
       </c>
       <c r="K92" s="16">
         <v>19.868999999999986</v>
       </c>
     </row>
     <row r="93" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B93" s="5"/>
       <c r="C93" s="78"/>
       <c r="D93" s="16">
         <v>101.70099999999999</v>
       </c>
       <c r="E93" s="16">
         <v>1.009309373206186</v>
       </c>
       <c r="F93" s="16">
         <v>73.451999999999998</v>
       </c>
       <c r="G93" s="16">
         <v>0.63936397159821501</v>
       </c>
       <c r="H93" s="16">
         <v>102.22</v>
       </c>
       <c r="I93" s="16">
-        <v>0.74833071444426158</v>
+        <v>0.74831910048266648</v>
       </c>
       <c r="J93" s="16">
         <v>39.165713663344768</v>
       </c>
       <c r="K93" s="16">
         <v>28.768000000000001</v>
       </c>
     </row>
     <row r="94" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B94" s="5"/>
       <c r="C94" s="78"/>
       <c r="D94" s="16">
         <v>1270.579</v>
       </c>
       <c r="E94" s="16">
         <v>12.609583918535144</v>
       </c>
       <c r="F94" s="16">
         <v>30.774000000000001</v>
       </c>
       <c r="G94" s="16">
         <v>0.26787271771991866</v>
       </c>
       <c r="H94" s="16">
         <v>66.914000000000001</v>
       </c>
       <c r="I94" s="16">
-        <v>0.48986305445434669</v>
+        <v>0.48985545186555612</v>
       </c>
       <c r="J94" s="16">
         <v>117.43679729641904</v>
       </c>
       <c r="K94" s="16">
         <v>36.14</v>
       </c>
     </row>
     <row r="95" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B95" s="5"/>
       <c r="C95" s="78"/>
       <c r="D95" s="16">
         <v>762.18700000000001</v>
       </c>
       <c r="E95" s="16">
         <v>7.5641584963363524</v>
       </c>
       <c r="F95" s="16">
         <v>137.79900000000001</v>
       </c>
       <c r="G95" s="16">
         <v>1.199473342077308</v>
       </c>
       <c r="H95" s="16">
         <v>45.162999999999997</v>
       </c>
       <c r="I95" s="16">
-        <v>0.33062864465316161</v>
+        <v>0.3306235133545164</v>
       </c>
       <c r="J95" s="16">
         <v>-67.225451563509182</v>
       </c>
       <c r="K95" s="16">
         <v>-92.63600000000001</v>
       </c>
     </row>
     <row r="96" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B96" s="5"/>
       <c r="C96" s="78"/>
       <c r="D96" s="16">
         <v>109.264</v>
       </c>
       <c r="E96" s="16">
         <v>1.0843667157058507</v>
       </c>
       <c r="F96" s="16">
         <v>83.197999999999993</v>
       </c>
       <c r="G96" s="16">
         <v>0.7241981662722361</v>
       </c>
       <c r="H96" s="16">
         <v>39.411999999999999</v>
       </c>
       <c r="I96" s="16">
-        <v>0.28852680608175735</v>
+        <v>0.28852232819627127</v>
       </c>
       <c r="J96" s="16">
         <v>-52.628668958388424</v>
       </c>
       <c r="K96" s="16">
         <v>-43.785999999999994</v>
       </c>
     </row>
     <row r="97" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="15" t="s">
         <v>38</v>
       </c>
       <c r="B97" s="5"/>
       <c r="C97" s="78"/>
       <c r="D97" s="16">
         <v>10.032999999999999</v>
       </c>
       <c r="E97" s="16">
         <v>9.9570318299502122E-2</v>
       </c>
       <c r="F97" s="16">
         <v>21.977</v>
       </c>
       <c r="G97" s="16">
         <v>0.19129910695166874</v>
       </c>
       <c r="H97" s="16">
         <v>7.484</v>
       </c>
       <c r="I97" s="16">
-        <v>5.4788760192729928E-2</v>
+        <v>5.4787909880769675E-2</v>
       </c>
       <c r="J97" s="16">
         <v>-65.946216499067205</v>
       </c>
       <c r="K97" s="16">
         <v>-14.493</v>
       </c>
     </row>
     <row r="98" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B98" s="5"/>
       <c r="C98" s="78"/>
       <c r="D98" s="16">
         <v>117.923</v>
       </c>
       <c r="E98" s="16">
         <v>1.1703010709490869</v>
       </c>
       <c r="F98" s="16">
         <v>195.70499999999998</v>
       </c>
       <c r="G98" s="16">
         <v>1.7035169370694963</v>
       </c>
       <c r="H98" s="16">
         <v>199.81599999999997</v>
       </c>
       <c r="I98" s="16">
-        <v>1.4628101158031162</v>
+        <v>1.4627874132463752</v>
       </c>
       <c r="J98" s="16">
         <v>2.1006106129122863</v>
       </c>
       <c r="K98" s="16">
         <v>4.11099999999999</v>
       </c>
     </row>
     <row r="99" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B99" s="88"/>
       <c r="C99" s="89"/>
       <c r="D99" s="17">
         <v>10076.296</v>
       </c>
       <c r="E99" s="17">
         <v>100</v>
       </c>
       <c r="F99" s="17">
         <v>11488.291999999999</v>
       </c>
       <c r="G99" s="17">
         <v>100</v>
       </c>
       <c r="H99" s="17">
-        <v>13659.736000000001</v>
+        <v>13659.948</v>
       </c>
       <c r="I99" s="17">
         <v>100</v>
       </c>
       <c r="J99" s="17">
-        <v>18.901364972269171</v>
+        <v>18.903210329263924</v>
       </c>
       <c r="K99" s="17">
-        <v>2171.4440000000013</v>
+        <v>2171.6560000000009</v>
       </c>
     </row>
     <row r="100" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E100" s="79"/>
       <c r="F100" s="79"/>
       <c r="G100" s="79"/>
       <c r="H100" s="79"/>
       <c r="I100" s="79"/>
     </row>
     <row r="101" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="4" t="s">
         <v>92</v>
       </c>
       <c r="E101" s="79"/>
       <c r="F101" s="79"/>
       <c r="G101" s="79"/>
       <c r="H101" s="79"/>
       <c r="I101" s="79"/>
     </row>
     <row r="102" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="4" t="s">
         <v>35</v>
@@ -4800,588 +4757,588 @@
       <c r="E130" s="36"/>
       <c r="F130" s="36"/>
       <c r="G130" s="36"/>
       <c r="H130" s="36"/>
       <c r="I130" s="36"/>
       <c r="J130" s="36"/>
       <c r="K130" s="36"/>
     </row>
     <row r="131" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A131" s="22">
         <v>0</v>
       </c>
       <c r="B131" s="22">
         <v>0</v>
       </c>
       <c r="C131" s="22">
         <v>0</v>
       </c>
       <c r="D131" s="13">
         <v>0</v>
       </c>
       <c r="E131" s="13">
         <v>0</v>
       </c>
       <c r="F131" s="13" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="G131" s="13" t="s">
         <v>115</v>
       </c>
       <c r="H131" s="13" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="I131" s="13" t="s">
         <v>118</v>
       </c>
       <c r="J131" s="13" t="s">
         <v>90</v>
       </c>
       <c r="K131" s="13" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="132" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A132" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B132" s="5"/>
       <c r="C132" s="78"/>
       <c r="D132" s="16"/>
       <c r="E132" s="16">
         <v>0</v>
       </c>
       <c r="F132" s="16">
-        <v>482.74200000000002</v>
+        <v>1731.0220000000002</v>
       </c>
       <c r="G132" s="16">
-        <v>37.779654291847677</v>
+        <v>34.848228933245053</v>
       </c>
       <c r="H132" s="16">
-        <v>428.71400000000006</v>
+        <v>1894.5799999999997</v>
       </c>
       <c r="I132" s="16">
-        <v>56.454157350125499</v>
+        <v>34.222360627215458</v>
       </c>
       <c r="J132" s="16">
-        <v>-11.191899606829313</v>
+        <v>9.4486378567112101</v>
       </c>
       <c r="K132" s="16">
-        <v>-54.027999999999963</v>
+        <v>163.55799999999954</v>
       </c>
     </row>
     <row r="133" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A133" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B133" s="5"/>
       <c r="C133" s="78"/>
       <c r="D133" s="16"/>
       <c r="E133" s="16">
         <v>0</v>
       </c>
       <c r="F133" s="16">
-        <v>498.803</v>
+        <v>1451.7660000000001</v>
       </c>
       <c r="G133" s="16">
-        <v>39.036596980864516</v>
+        <v>29.226361031518628</v>
       </c>
       <c r="H133" s="16">
-        <v>220.84100000000001</v>
+        <v>997.85199999999998</v>
       </c>
       <c r="I133" s="16">
-        <v>29.08090839897709</v>
+        <v>18.024496720427855</v>
       </c>
       <c r="J133" s="16">
-        <v>-55.725807583354545</v>
+        <v>-31.266333555132171</v>
       </c>
       <c r="K133" s="16">
-        <v>-277.96199999999999</v>
+        <v>-453.9140000000001</v>
       </c>
     </row>
     <row r="134" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A134" s="15" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="B134" s="5"/>
       <c r="C134" s="78"/>
       <c r="D134" s="16"/>
       <c r="E134" s="16">
         <v>0</v>
       </c>
       <c r="F134" s="16">
-        <v>2.2440000000000002</v>
+        <v>508.82600000000002</v>
       </c>
       <c r="G134" s="16">
-        <v>0.17561667356663849</v>
+        <v>10.24347751512537</v>
       </c>
       <c r="H134" s="16">
-        <v>35.476999999999997</v>
+        <v>791.45100000000002</v>
       </c>
       <c r="I134" s="16">
-        <v>4.6717022077898127</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>14.296214222028263</v>
+      </c>
+      <c r="J134" s="16">
+        <v>55.544527991887207</v>
       </c>
       <c r="K134" s="16">
-        <v>33.232999999999997</v>
+        <v>282.625</v>
       </c>
     </row>
     <row r="135" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A135" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B135" s="5"/>
       <c r="C135" s="78"/>
       <c r="D135" s="16"/>
       <c r="E135" s="16">
         <v>0</v>
       </c>
       <c r="F135" s="16">
-        <v>19.336999999999996</v>
+        <v>61.14200000000001</v>
       </c>
       <c r="G135" s="16">
-        <v>1.5133242498921959</v>
+        <v>1.2308858081737084</v>
       </c>
       <c r="H135" s="16">
-        <v>26.369</v>
+        <v>367.61400000000003</v>
       </c>
       <c r="I135" s="16">
-        <v>3.4723374444628798</v>
+        <v>6.6403207463465188</v>
       </c>
       <c r="J135" s="16">
-        <v>36.365516884728784</v>
+        <v>501.24627915344604</v>
       </c>
       <c r="K135" s="16">
-        <v>7.0320000000000036</v>
+        <v>306.47200000000004</v>
       </c>
     </row>
     <row r="136" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A136" s="15" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B136" s="5"/>
       <c r="C136" s="78"/>
       <c r="D136" s="16"/>
       <c r="E136" s="16">
         <v>0</v>
       </c>
       <c r="F136" s="16">
-        <v>2.1950000000000003</v>
+        <v>81.688999999999993</v>
       </c>
       <c r="G136" s="16">
-        <v>0.17178190663046858</v>
+        <v>1.6445296323951137</v>
       </c>
       <c r="H136" s="16">
-        <v>23.36</v>
+        <v>294.16299999999995</v>
       </c>
       <c r="I136" s="16">
-        <v>3.0761046191608661</v>
+        <v>5.3135535417789601</v>
       </c>
       <c r="J136" s="16">
-        <v>964.23690205011371</v>
+        <v>260.10111520522958</v>
       </c>
       <c r="K136" s="16">
-        <v>21.164999999999999</v>
+        <v>212.47399999999996</v>
       </c>
     </row>
     <row r="137" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A137" s="15" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B137" s="5"/>
       <c r="C137" s="78"/>
       <c r="D137" s="16"/>
       <c r="E137" s="16">
         <v>0</v>
       </c>
       <c r="F137" s="16">
-        <v>1.667</v>
+        <v>201.94</v>
       </c>
       <c r="G137" s="16">
-        <v>0.13046033637949481</v>
+        <v>4.0653737218703778</v>
       </c>
       <c r="H137" s="16">
-        <v>8.2519999999999989</v>
+        <v>284.666</v>
       </c>
       <c r="I137" s="16">
-        <v>1.0866444913234359</v>
+        <v>5.1420064131928536</v>
       </c>
       <c r="J137" s="16">
-        <v>395.02099580083978</v>
+        <v>40.96563335644251</v>
       </c>
       <c r="K137" s="16">
-        <v>6.5849999999999991</v>
+        <v>82.725999999999999</v>
       </c>
     </row>
     <row r="138" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A138" s="15" t="s">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="B138" s="5"/>
       <c r="C138" s="78"/>
       <c r="D138" s="16"/>
       <c r="E138" s="16">
         <v>0</v>
       </c>
       <c r="F138" s="16">
-        <v>0.70799999999999996</v>
+        <v>249.14099999999999</v>
       </c>
       <c r="G138" s="16">
-        <v>5.5408469200169362E-2</v>
+        <v>5.0156050036669697</v>
       </c>
       <c r="H138" s="16">
-        <v>2.831</v>
+        <v>234.68</v>
       </c>
       <c r="I138" s="16">
-        <v>0.37279332948820254</v>
+        <v>4.2390944652613909</v>
       </c>
       <c r="J138" s="16">
-        <v>299.85875706214694</v>
+        <v>-5.8043437250392289</v>
       </c>
       <c r="K138" s="16">
-        <v>2.1230000000000002</v>
+        <v>-14.460999999999984</v>
       </c>
     </row>
     <row r="139" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A139" s="15" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="B139" s="5"/>
       <c r="C139" s="78"/>
       <c r="D139" s="16"/>
       <c r="E139" s="16">
         <v>0</v>
       </c>
       <c r="F139" s="16">
-        <v>46.57</v>
+        <v>189.44499999999999</v>
       </c>
       <c r="G139" s="16">
-        <v>3.6445938003557727</v>
+        <v>3.8138294777643544</v>
       </c>
       <c r="H139" s="16">
-        <v>2.7519999999999998</v>
+        <v>178.702</v>
       </c>
       <c r="I139" s="16">
-        <v>0.36239040718881432</v>
+        <v>3.2279472436131793</v>
       </c>
       <c r="J139" s="16">
-        <v>-94.090616276572888</v>
+        <v>-5.6707751590171265</v>
       </c>
       <c r="K139" s="16">
-        <v>-43.817999999999998</v>
+        <v>-10.742999999999995</v>
       </c>
     </row>
     <row r="140" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A140" s="15" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="B140" s="5"/>
       <c r="C140" s="78"/>
       <c r="D140" s="16"/>
       <c r="E140" s="16">
         <v>0</v>
       </c>
       <c r="F140" s="16">
-        <v>0.43600000000000005</v>
+        <v>66.887</v>
       </c>
       <c r="G140" s="16">
-        <v>3.4121599676940458E-2</v>
+        <v>1.3465418051636324</v>
       </c>
       <c r="H140" s="16">
-        <v>2.6580000000000004</v>
+        <v>126.988</v>
       </c>
       <c r="I140" s="16">
-        <v>0.35001224647814994</v>
+        <v>2.2938219190157381</v>
       </c>
       <c r="J140" s="16">
-        <v>509.63302752293583</v>
+        <v>89.854530775786017</v>
       </c>
       <c r="K140" s="16">
-        <v>2.2220000000000004</v>
+        <v>60.100999999999999</v>
       </c>
     </row>
     <row r="141" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A141" s="15" t="s">
-        <v>19</v>
+        <v>7</v>
       </c>
       <c r="B141" s="5"/>
       <c r="C141" s="78"/>
       <c r="D141" s="16"/>
       <c r="E141" s="16">
         <v>0</v>
       </c>
       <c r="F141" s="16">
-        <v>7.2489999999999997</v>
+        <v>62.507000000000005</v>
       </c>
       <c r="G141" s="16">
-        <v>0.56731072490399392</v>
+        <v>1.2583654314794084</v>
       </c>
       <c r="H141" s="16">
-        <v>1.6579999999999999</v>
+        <v>81.993000000000009</v>
       </c>
       <c r="I141" s="16">
-        <v>0.21832968572640049</v>
+        <v>1.4810638848226403</v>
       </c>
       <c r="J141" s="16">
-        <v>-77.127879707545873</v>
+        <v>31.174108499848018</v>
       </c>
       <c r="K141" s="16">
-        <v>-5.5909999999999993</v>
+        <v>19.486000000000004</v>
       </c>
     </row>
     <row r="142" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A142" s="15" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B142" s="5"/>
       <c r="C142" s="78"/>
       <c r="D142" s="16"/>
       <c r="E142" s="16">
         <v>0</v>
       </c>
       <c r="F142" s="16">
-        <v>80.632000000000005</v>
+        <v>11.664</v>
       </c>
       <c r="G142" s="16">
-        <v>6.3103046448418869</v>
+        <v>0.23481489101661923</v>
       </c>
       <c r="H142" s="16">
-        <v>0.44400000000000001</v>
+        <v>48.097999999999999</v>
       </c>
       <c r="I142" s="16">
-        <v>5.8467056973776729E-2</v>
+        <v>0.86880844379641364</v>
       </c>
       <c r="J142" s="16">
-        <v>-99.449350133941863</v>
+        <v>312.36282578875171</v>
       </c>
       <c r="K142" s="16">
-        <v>-80.188000000000002</v>
+        <v>36.433999999999997</v>
       </c>
     </row>
     <row r="143" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A143" s="15" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="B143" s="5"/>
       <c r="C143" s="78"/>
       <c r="D143" s="16"/>
       <c r="E143" s="16">
         <v>0</v>
       </c>
       <c r="F143" s="16">
-        <v>3.1049999999999995</v>
+        <v>65.771000000000001</v>
       </c>
       <c r="G143" s="16">
-        <v>0.24299900687362405</v>
+        <v>1.3240749483071044</v>
       </c>
       <c r="H143" s="16">
-        <v>0.156</v>
+        <v>23.957000000000001</v>
       </c>
       <c r="I143" s="16">
-        <v>2.0542479477272904E-2</v>
+        <v>0.43274239860349045</v>
       </c>
       <c r="J143" s="16">
-        <v>-94.975845410628011</v>
+        <v>-63.575131897036684</v>
       </c>
       <c r="K143" s="16">
-        <v>-2.9489999999999994</v>
+        <v>-41.814</v>
       </c>
     </row>
     <row r="144" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A144" s="15" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="B144" s="5"/>
       <c r="C144" s="78"/>
       <c r="D144" s="16"/>
       <c r="E144" s="16">
         <v>0</v>
       </c>
       <c r="F144" s="16">
-        <v>30.959000000000003</v>
+        <v>16.544999999999998</v>
       </c>
       <c r="G144" s="16">
-        <v>2.4228683587119257</v>
+        <v>0.33307719237568284</v>
       </c>
       <c r="H144" s="16">
-        <v>8.9999999999999993E-3</v>
+        <v>20.251000000000001</v>
       </c>
       <c r="I144" s="16">
-        <v>1.1851430467657445E-3</v>
+        <v>0.3657998211011097</v>
       </c>
       <c r="J144" s="16">
-        <v>-99.970929293581833</v>
+        <v>22.399516470232719</v>
       </c>
       <c r="K144" s="16">
-        <v>-30.950000000000003</v>
+        <v>3.7060000000000031</v>
       </c>
     </row>
     <row r="145" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A145" s="15" t="s">
-        <v>106</v>
+        <v>32</v>
       </c>
       <c r="B145" s="5"/>
       <c r="C145" s="78"/>
       <c r="D145" s="16"/>
       <c r="E145" s="16">
         <v>0</v>
       </c>
       <c r="F145" s="16">
-        <v>0</v>
+        <v>83.847999999999999</v>
       </c>
       <c r="G145" s="16">
-        <v>0</v>
+        <v>1.6879937398801004</v>
       </c>
       <c r="H145" s="16">
-        <v>0</v>
+        <v>13.855000000000002</v>
       </c>
       <c r="I145" s="16">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>0.25026697552495558</v>
+      </c>
+      <c r="J145" s="16">
+        <v>-83.476051903444329</v>
       </c>
       <c r="K145" s="16">
-        <v>0</v>
+        <v>-69.992999999999995</v>
       </c>
     </row>
     <row r="146" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A146" s="15" t="s">
-        <v>106</v>
+        <v>19</v>
       </c>
       <c r="B146" s="5"/>
       <c r="C146" s="78"/>
       <c r="D146" s="16"/>
       <c r="E146" s="16">
         <v>0</v>
       </c>
       <c r="F146" s="16">
-        <v>0</v>
+        <v>39.245000000000005</v>
       </c>
       <c r="G146" s="16">
-        <v>0</v>
+        <v>0.79006433452908298</v>
       </c>
       <c r="H146" s="16">
-        <v>0</v>
+        <v>7.6520000000000001</v>
       </c>
       <c r="I146" s="16">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>0.13822034620836954</v>
+      </c>
+      <c r="J146" s="16">
+        <v>-80.501974773856546</v>
       </c>
       <c r="K146" s="16">
-        <v>0</v>
+        <v>-31.593000000000004</v>
       </c>
     </row>
     <row r="147" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A147" s="15" t="s">
-        <v>106</v>
+        <v>38</v>
       </c>
       <c r="B147" s="5"/>
       <c r="C147" s="78"/>
       <c r="D147" s="16"/>
       <c r="E147" s="16">
         <v>0</v>
       </c>
       <c r="F147" s="16">
-        <v>0</v>
+        <v>5.6790000000000003</v>
       </c>
       <c r="G147" s="16">
-        <v>0</v>
+        <v>0.11432731190701138</v>
       </c>
       <c r="H147" s="16">
-        <v>0</v>
+        <v>2.25</v>
       </c>
       <c r="I147" s="16">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>4.0642417533825331E-2</v>
+      </c>
+      <c r="J147" s="16">
+        <v>-60.380348652931858</v>
       </c>
       <c r="K147" s="16">
-        <v>0</v>
+        <v>-3.4290000000000003</v>
       </c>
     </row>
     <row r="148" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A148" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B148" s="5"/>
       <c r="C148" s="78"/>
       <c r="D148" s="16"/>
       <c r="E148" s="16">
         <v>0</v>
       </c>
       <c r="F148" s="16">
-        <v>101.13600000000001</v>
+        <v>140.19999999999999</v>
       </c>
       <c r="G148" s="16">
-        <v>7.9149589562547016</v>
+        <v>2.8224492215817913</v>
       </c>
       <c r="H148" s="16">
-        <v>5.8810000000000002</v>
+        <v>167.33600000000001</v>
       </c>
       <c r="I148" s="16">
-        <v>0.77442513978103822</v>
+        <v>3.022639813528976</v>
       </c>
       <c r="J148" s="16">
-        <v>-94.185057744027844</v>
+        <v>19.355206847360932</v>
       </c>
       <c r="K148" s="16">
-        <v>-95.25500000000001</v>
+        <v>27.136000000000024</v>
       </c>
     </row>
     <row r="149" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A149" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B149" s="88"/>
       <c r="C149" s="89"/>
       <c r="D149" s="17"/>
       <c r="E149" s="17">
         <v>0</v>
       </c>
       <c r="F149" s="17">
-        <v>1277.7829999999999</v>
+        <v>4967.317</v>
       </c>
       <c r="G149" s="17">
         <v>100</v>
       </c>
       <c r="H149" s="17">
-        <v>759.40200000000004</v>
+        <v>5536.0879999999997</v>
       </c>
       <c r="I149" s="17">
         <v>100</v>
       </c>
       <c r="J149" s="17">
-        <v>-40.568782023238683</v>
+        <v>11.45026580747715</v>
       </c>
       <c r="K149" s="17">
-        <v>-518.38099999999986</v>
+        <v>568.77099999999973</v>
       </c>
     </row>
     <row r="150" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A150" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E150" s="79"/>
       <c r="F150" s="79"/>
       <c r="G150" s="79"/>
       <c r="H150" s="79"/>
       <c r="I150" s="79"/>
     </row>
     <row r="151" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A151" s="4" t="s">
         <v>92</v>
       </c>
       <c r="E151" s="79"/>
       <c r="F151" s="79"/>
       <c r="G151" s="79"/>
       <c r="H151" s="79"/>
       <c r="I151" s="79"/>
     </row>
     <row r="152" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A152" s="4" t="s">
         <v>35</v>
@@ -5426,588 +5383,588 @@
       <c r="E156" s="36"/>
       <c r="F156" s="36"/>
       <c r="G156" s="36"/>
       <c r="H156" s="36"/>
       <c r="I156" s="36"/>
       <c r="J156" s="36"/>
       <c r="K156" s="36"/>
     </row>
     <row r="157" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A157" s="22">
         <v>0</v>
       </c>
       <c r="B157" s="22">
         <v>0</v>
       </c>
       <c r="C157" s="22">
         <v>0</v>
       </c>
       <c r="D157" s="13">
         <v>0</v>
       </c>
       <c r="E157" s="13">
         <v>0</v>
       </c>
       <c r="F157" s="13" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="G157" s="13" t="s">
         <v>115</v>
       </c>
       <c r="H157" s="13" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="I157" s="13" t="s">
         <v>118</v>
       </c>
       <c r="J157" s="13" t="s">
         <v>90</v>
       </c>
       <c r="K157" s="13" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="158" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A158" s="15" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="B158" s="5"/>
       <c r="C158" s="78"/>
       <c r="D158" s="16"/>
       <c r="E158" s="16">
         <v>0</v>
       </c>
       <c r="F158" s="16">
-        <v>27.597999999999999</v>
+        <v>182.35000000000002</v>
       </c>
       <c r="G158" s="16">
-        <v>61.281225713334074</v>
+        <v>42.888928611748774</v>
       </c>
       <c r="H158" s="16">
-        <v>48.781999999999996</v>
+        <v>155.11699999999999</v>
       </c>
       <c r="I158" s="16">
-        <v>70.959764931777841</v>
+        <v>30.685066457242442</v>
       </c>
       <c r="J158" s="16">
-        <v>76.759185448220876</v>
+        <v>-14.934466684946548</v>
       </c>
       <c r="K158" s="16">
-        <v>21.183999999999997</v>
+        <v>-27.233000000000033</v>
       </c>
     </row>
     <row r="159" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A159" s="15" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B159" s="5"/>
       <c r="C159" s="78"/>
       <c r="D159" s="16"/>
       <c r="E159" s="16">
         <v>0</v>
       </c>
       <c r="F159" s="16">
-        <v>14.82</v>
+        <v>121.61799999999999</v>
       </c>
       <c r="G159" s="16">
-        <v>32.907738425668924</v>
+        <v>28.604692733225452</v>
       </c>
       <c r="H159" s="16">
-        <v>15.731</v>
+        <v>140.584</v>
       </c>
       <c r="I159" s="16">
-        <v>22.882785907543713</v>
+        <v>27.81016511939357</v>
       </c>
       <c r="J159" s="16">
-        <v>6.1470985155195654</v>
+        <v>15.594731043102181</v>
       </c>
       <c r="K159" s="16">
-        <v>0.91099999999999959</v>
+        <v>18.966000000000008</v>
       </c>
     </row>
     <row r="160" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A160" s="15" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B160" s="5"/>
       <c r="C160" s="78"/>
       <c r="D160" s="16"/>
       <c r="E160" s="16">
         <v>0</v>
       </c>
       <c r="F160" s="16">
-        <v>0.501</v>
+        <v>1.5560000000000003</v>
       </c>
       <c r="G160" s="16">
-        <v>1.1124680803819251</v>
+        <v>0.36597298009257523</v>
       </c>
       <c r="H160" s="16">
-        <v>1.349</v>
+        <v>94.86</v>
       </c>
       <c r="I160" s="16">
-        <v>1.9622959881302187</v>
-[...2 lines deleted...]
-        <v>169.26147704590818</v>
+        <v>18.765096050942311</v>
+      </c>
+      <c r="J160" s="16" t="s">
+        <v>91</v>
       </c>
       <c r="K160" s="16">
-        <v>0.84799999999999998</v>
+        <v>93.304000000000002</v>
       </c>
     </row>
     <row r="161" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A161" s="15" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="B161" s="5"/>
       <c r="C161" s="78"/>
       <c r="D161" s="16"/>
       <c r="E161" s="16">
         <v>0</v>
       </c>
       <c r="F161" s="16">
-        <v>0.504</v>
+        <v>105.857</v>
       </c>
       <c r="G161" s="16">
-        <v>1.1191295658931943</v>
+        <v>24.89768750235201</v>
       </c>
       <c r="H161" s="16">
-        <v>0.59899999999999998</v>
+        <v>91.088999999999999</v>
       </c>
       <c r="I161" s="16">
-        <v>0.87132342245367</v>
+        <v>18.019121169979805</v>
       </c>
       <c r="J161" s="16">
-        <v>18.849206349206344</v>
+        <v>-13.950896020102594</v>
       </c>
       <c r="K161" s="16">
-        <v>9.4999999999999973E-2</v>
+        <v>-14.768000000000001</v>
       </c>
     </row>
     <row r="162" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A162" s="15" t="s">
-        <v>32</v>
+        <v>9</v>
       </c>
       <c r="B162" s="5"/>
       <c r="C162" s="78"/>
       <c r="D162" s="16"/>
       <c r="E162" s="16">
         <v>0</v>
       </c>
       <c r="F162" s="16">
-        <v>1.2829999999999999</v>
+        <v>0</v>
       </c>
       <c r="G162" s="16">
-        <v>2.8488953036527147</v>
+        <v>0</v>
       </c>
       <c r="H162" s="16">
-        <v>0.372</v>
+        <v>6.7029999999999994</v>
       </c>
       <c r="I162" s="16">
-        <v>0.54112239257556816</v>
-[...2 lines deleted...]
-        <v>-71.005455962587689</v>
+        <v>1.3259797473062016</v>
+      </c>
+      <c r="J162" s="16" t="s">
+        <v>120</v>
       </c>
       <c r="K162" s="16">
-        <v>-0.91099999999999992</v>
+        <v>6.7029999999999994</v>
       </c>
     </row>
     <row r="163" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A163" s="15" t="s">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="B163" s="5"/>
       <c r="C163" s="78"/>
       <c r="D163" s="16"/>
       <c r="E163" s="16">
         <v>0</v>
       </c>
       <c r="F163" s="16">
-        <v>0</v>
+        <v>3.1909999999999998</v>
       </c>
       <c r="G163" s="16">
-        <v>0</v>
+        <v>0.75052685056260104</v>
       </c>
       <c r="H163" s="16">
-        <v>0.36499999999999999</v>
+        <v>5.5419999999999998</v>
       </c>
       <c r="I163" s="16">
-        <v>0.53093998196258696</v>
-[...2 lines deleted...]
-        <v>120</v>
+        <v>1.0963120631912533</v>
+      </c>
+      <c r="J163" s="16">
+        <v>73.675963647759318</v>
       </c>
       <c r="K163" s="16">
-        <v>0.36499999999999999</v>
+        <v>2.351</v>
       </c>
     </row>
     <row r="164" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A164" s="15" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B164" s="5"/>
       <c r="C164" s="78"/>
       <c r="D164" s="16"/>
       <c r="E164" s="16">
         <v>0</v>
       </c>
       <c r="F164" s="16">
-        <v>8.3000000000000004E-2</v>
+        <v>7.1720000000000006</v>
       </c>
       <c r="G164" s="16">
-        <v>0.18430109914510939</v>
+        <v>1.6868626048997102</v>
       </c>
       <c r="H164" s="16">
-        <v>0.30199999999999999</v>
+        <v>5.5190000000000001</v>
       </c>
       <c r="I164" s="16">
-        <v>0.43929828644575691</v>
+        <v>1.0917622296558152</v>
       </c>
       <c r="J164" s="16">
-        <v>263.85542168674692</v>
+        <v>-23.047964305633023</v>
       </c>
       <c r="K164" s="16">
-        <v>0.21899999999999997</v>
+        <v>-1.6530000000000005</v>
       </c>
     </row>
     <row r="165" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A165" s="15" t="s">
-        <v>9</v>
+        <v>32</v>
       </c>
       <c r="B165" s="5"/>
       <c r="C165" s="78"/>
       <c r="D165" s="16"/>
       <c r="E165" s="16">
         <v>0</v>
       </c>
       <c r="F165" s="16">
-        <v>0</v>
+        <v>1.71</v>
       </c>
       <c r="G165" s="16">
-        <v>0</v>
+        <v>0.40219395627140331</v>
       </c>
       <c r="H165" s="16">
-        <v>0.29899999999999999</v>
+        <v>1.9379999999999999</v>
       </c>
       <c r="I165" s="16">
-        <v>0.43493439618305069</v>
-[...2 lines deleted...]
-        <v>120</v>
+        <v>0.38337293007301493</v>
+      </c>
+      <c r="J165" s="16">
+        <v>13.333333333333334</v>
       </c>
       <c r="K165" s="16">
-        <v>0.29899999999999999</v>
+        <v>0.22799999999999998</v>
       </c>
     </row>
     <row r="166" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A166" s="15" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="B166" s="5"/>
       <c r="C166" s="78"/>
       <c r="D166" s="16"/>
       <c r="E166" s="16">
         <v>0</v>
       </c>
       <c r="F166" s="16">
-        <v>1.2E-2</v>
+        <v>0</v>
       </c>
       <c r="G166" s="16">
-        <v>2.6645942045076056E-2</v>
+        <v>0</v>
       </c>
       <c r="H166" s="16">
-        <v>0.26100000000000001</v>
+        <v>1.0549999999999999</v>
       </c>
       <c r="I166" s="16">
-        <v>0.37965845285543892</v>
+        <v>0.20869888608205919</v>
       </c>
       <c r="J166" s="16" t="s">
-        <v>91</v>
+        <v>120</v>
       </c>
       <c r="K166" s="16">
-        <v>0.249</v>
+        <v>1.0549999999999999</v>
       </c>
     </row>
     <row r="167" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A167" s="15" t="s">
-        <v>38</v>
+        <v>5</v>
       </c>
       <c r="B167" s="5"/>
       <c r="C167" s="78"/>
       <c r="D167" s="16"/>
       <c r="E167" s="16">
         <v>0</v>
       </c>
       <c r="F167" s="16">
-        <v>7.4999999999999997E-2</v>
+        <v>0.316</v>
       </c>
       <c r="G167" s="16">
-        <v>0.16653713778172533</v>
+        <v>7.4323561509803182E-2</v>
       </c>
       <c r="H167" s="16">
-        <v>0.25</v>
+        <v>0.71500000000000008</v>
       </c>
       <c r="I167" s="16">
-        <v>0.36365752189218287</v>
+        <v>0.14144047729731979</v>
       </c>
       <c r="J167" s="16">
-        <v>233.33333333333334</v>
+        <v>126.26582278481015</v>
       </c>
       <c r="K167" s="16">
-        <v>0.17499999999999999</v>
+        <v>0.39900000000000008</v>
       </c>
     </row>
     <row r="168" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A168" s="15" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="B168" s="5"/>
       <c r="C168" s="78"/>
       <c r="D168" s="16"/>
       <c r="E168" s="16">
         <v>0</v>
       </c>
       <c r="F168" s="16">
-        <v>0</v>
+        <v>0.51</v>
       </c>
       <c r="G168" s="16">
-        <v>0</v>
+        <v>0.11995258344936589</v>
       </c>
       <c r="H168" s="16">
-        <v>0.2</v>
+        <v>0.54900000000000004</v>
       </c>
       <c r="I168" s="16">
-        <v>0.2909260175137463</v>
-[...2 lines deleted...]
-        <v>120</v>
+        <v>0.10860254830241756</v>
+      </c>
+      <c r="J168" s="16">
+        <v>7.6470588235294183</v>
       </c>
       <c r="K168" s="16">
-        <v>0.2</v>
+        <v>3.9000000000000035E-2</v>
       </c>
     </row>
     <row r="169" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A169" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B169" s="5"/>
       <c r="C169" s="78"/>
       <c r="D169" s="16"/>
       <c r="E169" s="16">
         <v>0</v>
       </c>
       <c r="F169" s="16">
         <v>3.3000000000000002E-2</v>
       </c>
       <c r="G169" s="16">
-        <v>7.3276340623959157E-2</v>
+        <v>7.7616377526060279E-3</v>
       </c>
       <c r="H169" s="16">
-        <v>0.157</v>
+        <v>0.29600000000000004</v>
       </c>
       <c r="I169" s="16">
-        <v>0.2283769237482908</v>
+        <v>5.8554379412596724E-2</v>
       </c>
       <c r="J169" s="16">
-        <v>375.75757575757575</v>
+        <v>796.969696969697</v>
       </c>
       <c r="K169" s="16">
-        <v>0.124</v>
+        <v>0.26300000000000001</v>
       </c>
     </row>
     <row r="170" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A170" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B170" s="5"/>
       <c r="C170" s="78"/>
       <c r="D170" s="16"/>
       <c r="E170" s="16">
         <v>0</v>
       </c>
       <c r="F170" s="16">
         <v>0</v>
       </c>
       <c r="G170" s="16">
         <v>0</v>
       </c>
       <c r="H170" s="16">
-        <v>7.9000000000000001E-2</v>
+        <v>0.28600000000000003</v>
       </c>
       <c r="I170" s="16">
-        <v>0.11491577691792977</v>
+        <v>5.6576190918927911E-2</v>
       </c>
       <c r="J170" s="16" t="s">
         <v>120</v>
       </c>
       <c r="K170" s="16">
-        <v>7.9000000000000001E-2</v>
+        <v>0.28600000000000003</v>
       </c>
     </row>
     <row r="171" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A171" s="15" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B171" s="5"/>
       <c r="C171" s="78"/>
       <c r="D171" s="16"/>
       <c r="E171" s="16">
         <v>0</v>
       </c>
       <c r="F171" s="16">
-        <v>0.126</v>
+        <v>0.33300000000000002</v>
       </c>
       <c r="G171" s="16">
-        <v>0.27978239147329859</v>
+        <v>7.8321980958115378E-2</v>
       </c>
       <c r="H171" s="16">
-        <v>0</v>
+        <v>0.20900000000000002</v>
       </c>
       <c r="I171" s="16">
-        <v>0</v>
+        <v>4.1344139517678083E-2</v>
       </c>
       <c r="J171" s="16">
-        <v>-100</v>
+        <v>-37.237237237237238</v>
       </c>
       <c r="K171" s="16">
-        <v>-0.126</v>
+        <v>-0.124</v>
       </c>
     </row>
     <row r="172" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A172" s="15" t="s">
-        <v>106</v>
+        <v>19</v>
       </c>
       <c r="B172" s="5"/>
       <c r="C172" s="78"/>
       <c r="D172" s="16"/>
       <c r="E172" s="16">
         <v>0</v>
       </c>
       <c r="F172" s="16">
-        <v>0</v>
+        <v>0.46300000000000002</v>
       </c>
       <c r="G172" s="16">
-        <v>0</v>
+        <v>0.10889812968050278</v>
       </c>
       <c r="H172" s="16">
-        <v>0</v>
+        <v>0.2</v>
       </c>
       <c r="I172" s="16">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>3.9563769873376155E-2</v>
+      </c>
+      <c r="J172" s="16">
+        <v>-56.803455723542115</v>
       </c>
       <c r="K172" s="16">
-        <v>0</v>
+        <v>-0.26300000000000001</v>
       </c>
     </row>
     <row r="173" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A173" s="15" t="s">
         <v>106</v>
       </c>
       <c r="B173" s="5"/>
       <c r="C173" s="78"/>
       <c r="D173" s="16"/>
       <c r="E173" s="16">
         <v>0</v>
       </c>
       <c r="F173" s="16">
         <v>0</v>
       </c>
       <c r="G173" s="16">
         <v>0</v>
       </c>
       <c r="H173" s="16">
         <v>0</v>
       </c>
       <c r="I173" s="16">
         <v>0</v>
       </c>
       <c r="J173" s="16" t="s">
         <v>106</v>
       </c>
       <c r="K173" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="174" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A174" s="15" t="s">
-        <v>106</v>
+        <v>34</v>
       </c>
       <c r="B174" s="5"/>
       <c r="C174" s="78"/>
       <c r="D174" s="16"/>
       <c r="E174" s="16">
         <v>0</v>
       </c>
       <c r="F174" s="16">
-        <v>0</v>
+        <v>5.9000000000000004E-2</v>
       </c>
       <c r="G174" s="16">
-        <v>0</v>
+        <v>1.3876867497083506E-2</v>
       </c>
       <c r="H174" s="16">
-        <v>0</v>
+        <v>0.85099999999999998</v>
       </c>
       <c r="I174" s="16">
-        <v>0</v>
+        <v>0.16834384081121553</v>
       </c>
       <c r="J174" s="16" t="s">
-        <v>106</v>
+        <v>91</v>
       </c>
       <c r="K174" s="16">
-        <v>0</v>
+        <v>0.79199999999999993</v>
       </c>
     </row>
     <row r="175" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A175" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B175" s="88"/>
       <c r="C175" s="89"/>
       <c r="D175" s="17"/>
       <c r="E175" s="17">
         <v>0</v>
       </c>
       <c r="F175" s="17">
-        <v>45.034999999999997</v>
+        <v>425.16800000000001</v>
       </c>
       <c r="G175" s="17">
         <v>100</v>
       </c>
       <c r="H175" s="17">
-        <v>68.745999999999995</v>
+        <v>505.51299999999998</v>
       </c>
       <c r="I175" s="17">
         <v>100</v>
       </c>
       <c r="J175" s="17">
-        <v>52.650160985899852</v>
+        <v>18.897235916155488</v>
       </c>
       <c r="K175" s="17">
-        <v>23.710999999999999</v>
+        <v>80.34499999999997</v>
       </c>
     </row>
     <row r="176" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A176" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E176" s="79"/>
       <c r="F176" s="79"/>
       <c r="G176" s="79"/>
       <c r="H176" s="79"/>
       <c r="I176" s="79"/>
     </row>
     <row r="177" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A177" s="4" t="s">
         <v>92</v>
       </c>
       <c r="E177" s="79"/>
       <c r="F177" s="79"/>
       <c r="G177" s="79"/>
       <c r="H177" s="79"/>
       <c r="I177" s="79"/>
     </row>
     <row r="178" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A178" s="4" t="s">
         <v>35</v>
@@ -6056,301 +6013,301 @@
         <v>115</v>
       </c>
       <c r="J182" s="13" t="s">
         <v>88</v>
       </c>
       <c r="K182" s="13" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="183" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A183" s="3" t="s">
         <v>122</v>
       </c>
       <c r="B183" s="5"/>
       <c r="C183" s="5"/>
       <c r="D183" s="36"/>
       <c r="E183" s="5"/>
       <c r="F183" s="5"/>
       <c r="G183" s="16">
         <v>6488.6930000000002</v>
       </c>
       <c r="H183" s="16">
         <v>5043.3950000000004</v>
       </c>
       <c r="I183" s="16">
-        <v>36.921614004838752</v>
+        <v>36.921040987857353</v>
       </c>
       <c r="J183" s="16">
         <v>-22.274100500670933</v>
       </c>
       <c r="K183" s="16">
         <v>-1445.2979999999998</v>
       </c>
     </row>
     <row r="184" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A184" s="3" t="s">
         <v>123</v>
       </c>
       <c r="B184" s="5"/>
       <c r="C184" s="5"/>
       <c r="D184" s="36"/>
       <c r="E184" s="5"/>
       <c r="F184" s="5"/>
       <c r="G184" s="16">
         <v>1607.174</v>
       </c>
       <c r="H184" s="16">
         <v>1691.3050000000001</v>
       </c>
       <c r="I184" s="16">
-        <v>12.381681461486517</v>
+        <v>12.381489299959268</v>
       </c>
       <c r="J184" s="16">
         <v>5.2347163406078048</v>
       </c>
       <c r="K184" s="16">
         <v>84.131000000000085</v>
       </c>
     </row>
     <row r="185" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A185" s="3" t="s">
         <v>124</v>
       </c>
       <c r="B185" s="5"/>
       <c r="C185" s="5"/>
       <c r="D185" s="36"/>
       <c r="E185" s="5"/>
       <c r="F185" s="5"/>
       <c r="G185" s="16">
         <v>2.6819999999999999</v>
       </c>
       <c r="H185" s="16">
         <v>1207.806</v>
       </c>
       <c r="I185" s="16">
-        <v>8.8420888954222825</v>
+        <v>8.8419516677515908</v>
       </c>
       <c r="J185" s="16" t="s">
         <v>91</v>
       </c>
       <c r="K185" s="16">
         <v>1205.124</v>
       </c>
     </row>
     <row r="186" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A186" s="3" t="s">
         <v>125</v>
       </c>
       <c r="B186" s="5"/>
       <c r="C186" s="5"/>
       <c r="D186" s="36"/>
       <c r="E186" s="5"/>
       <c r="F186" s="5"/>
       <c r="G186" s="16">
         <v>14.228</v>
       </c>
       <c r="H186" s="16">
         <v>842.79300000000001</v>
       </c>
       <c r="I186" s="16">
-        <v>6.1699069440287868</v>
+        <v>6.1698111881538642</v>
       </c>
       <c r="J186" s="16" t="s">
         <v>91</v>
       </c>
       <c r="K186" s="16">
         <v>828.56500000000005</v>
       </c>
     </row>
     <row r="187" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A187" s="3" t="s">
         <v>126</v>
       </c>
       <c r="B187" s="5"/>
       <c r="C187" s="5"/>
       <c r="D187" s="36"/>
       <c r="E187" s="5"/>
       <c r="F187" s="5"/>
       <c r="G187" s="16">
         <v>167.48599999999999</v>
       </c>
       <c r="H187" s="16">
         <v>417.45</v>
       </c>
       <c r="I187" s="16">
-        <v>3.0560619912419975</v>
+        <v>3.0560145616952568</v>
       </c>
       <c r="J187" s="16">
         <v>149.24471299093656</v>
       </c>
       <c r="K187" s="16">
         <v>249.964</v>
       </c>
     </row>
     <row r="188" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A188" s="3" t="s">
         <v>127</v>
       </c>
       <c r="B188" s="5"/>
       <c r="C188" s="5"/>
       <c r="D188" s="36"/>
       <c r="E188" s="5"/>
       <c r="F188" s="5"/>
       <c r="G188" s="16">
         <v>0</v>
       </c>
       <c r="H188" s="16">
         <v>311.291</v>
       </c>
       <c r="I188" s="16">
-        <v>2.2788947019181043</v>
+        <v>2.2788593338715488</v>
       </c>
       <c r="J188" s="16" t="s">
         <v>120</v>
       </c>
       <c r="K188" s="16">
         <v>311.291</v>
       </c>
     </row>
     <row r="189" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A189" s="3" t="s">
         <v>128</v>
       </c>
       <c r="B189" s="5"/>
       <c r="C189" s="5"/>
       <c r="D189" s="36"/>
       <c r="E189" s="5"/>
       <c r="F189" s="5"/>
       <c r="G189" s="16">
         <v>228.107</v>
       </c>
       <c r="H189" s="16">
         <v>310.35399999999998</v>
       </c>
       <c r="I189" s="16">
-        <v>2.2720351257154601</v>
+        <v>2.2719998641283259</v>
       </c>
       <c r="J189" s="16">
         <v>36.056324444230114</v>
       </c>
       <c r="K189" s="16">
         <v>82.246999999999986</v>
       </c>
     </row>
     <row r="190" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A190" s="3" t="s">
         <v>129</v>
       </c>
       <c r="B190" s="5"/>
       <c r="C190" s="5"/>
       <c r="D190" s="36"/>
       <c r="E190" s="5"/>
       <c r="F190" s="5"/>
       <c r="G190" s="16">
         <v>121.08499999999999</v>
       </c>
       <c r="H190" s="16">
         <v>245.233</v>
       </c>
       <c r="I190" s="16">
-        <v>1.795298240024551</v>
+        <v>1.7952703773103675</v>
       </c>
       <c r="J190" s="16">
         <v>102.52962794730975</v>
       </c>
       <c r="K190" s="16">
         <v>124.14800000000001</v>
       </c>
     </row>
     <row r="191" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A191" s="3" t="s">
         <v>130</v>
       </c>
       <c r="B191" s="5"/>
       <c r="C191" s="5"/>
       <c r="D191" s="36"/>
       <c r="E191" s="5"/>
       <c r="F191" s="5"/>
       <c r="G191" s="16">
         <v>708.75</v>
       </c>
       <c r="H191" s="16">
         <v>244.28200000000001</v>
       </c>
       <c r="I191" s="16">
-        <v>1.788336172822081</v>
+        <v>1.7883084181579609</v>
       </c>
       <c r="J191" s="16">
         <v>-65.533403880070537</v>
       </c>
       <c r="K191" s="16">
         <v>-464.46799999999996</v>
       </c>
     </row>
     <row r="192" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A192" s="3" t="s">
         <v>131</v>
       </c>
       <c r="B192" s="5"/>
       <c r="C192" s="5"/>
       <c r="D192" s="36"/>
       <c r="E192" s="5"/>
       <c r="F192" s="5"/>
       <c r="G192" s="16">
         <v>0</v>
       </c>
       <c r="H192" s="16">
         <v>187.57400000000001</v>
       </c>
       <c r="I192" s="16">
-        <v>1.3731890572409307</v>
+        <v>1.3731677455873186</v>
       </c>
       <c r="J192" s="16" t="s">
         <v>120</v>
       </c>
       <c r="K192" s="16">
         <v>187.57400000000001</v>
       </c>
     </row>
     <row r="193" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A193" s="90" t="s">
         <v>132</v>
       </c>
       <c r="B193" s="88"/>
       <c r="C193" s="88"/>
       <c r="D193" s="91"/>
       <c r="E193" s="91"/>
       <c r="F193" s="91"/>
       <c r="G193" s="17">
         <v>9338.2049999999999</v>
       </c>
       <c r="H193" s="17">
         <v>10501.483</v>
       </c>
       <c r="I193" s="17">
-        <v>76.879106594739454</v>
+        <v>76.877913444472838</v>
       </c>
       <c r="J193" s="18" t="s">
         <v>23</v>
       </c>
       <c r="K193" s="18" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="194" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A194" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A195" s="4" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="196" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A196" s="45"/>
     </row>
     <row r="197" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A197" s="45"/>
     </row>
     <row r="198" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
@@ -6683,933 +6640,933 @@
       <c r="A214" s="45"/>
     </row>
     <row r="215" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A215" s="2" t="s">
         <v>121</v>
       </c>
       <c r="B215" s="36"/>
       <c r="C215" s="36"/>
       <c r="D215" s="36"/>
       <c r="E215" s="36"/>
       <c r="F215" s="36"/>
       <c r="G215" s="36"/>
       <c r="H215" s="36"/>
       <c r="I215" s="36"/>
       <c r="J215" s="36"/>
       <c r="K215" s="36"/>
     </row>
     <row r="216" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A216" s="22"/>
       <c r="B216" s="22"/>
       <c r="C216" s="22"/>
       <c r="D216" s="22"/>
       <c r="E216" s="22"/>
       <c r="F216" s="22"/>
       <c r="G216" s="13" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="H216" s="13" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="I216" s="13" t="s">
         <v>118</v>
       </c>
       <c r="J216" s="13" t="s">
         <v>90</v>
       </c>
       <c r="K216" s="13" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="217" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A217" s="3" t="s">
         <v>122</v>
       </c>
       <c r="B217" s="5"/>
       <c r="C217" s="5"/>
       <c r="D217" s="36"/>
       <c r="E217" s="5"/>
       <c r="F217" s="5"/>
       <c r="G217" s="16">
-        <v>480.601</v>
+        <v>1702.32</v>
       </c>
       <c r="H217" s="16">
-        <v>425.31</v>
+        <v>1735.2049999999999</v>
       </c>
       <c r="I217" s="16">
-        <v>56.005909913326533</v>
+        <v>31.343522718569506</v>
       </c>
       <c r="J217" s="16">
-        <v>-11.504553673421402</v>
+        <v>1.9317754593730905</v>
       </c>
       <c r="K217" s="16">
-        <v>-55.290999999999997</v>
+        <v>32.884999999999991</v>
       </c>
     </row>
     <row r="218" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A218" s="3" t="s">
         <v>123</v>
       </c>
       <c r="B218" s="5"/>
       <c r="C218" s="5"/>
       <c r="D218" s="36"/>
       <c r="E218" s="5"/>
       <c r="F218" s="5"/>
       <c r="G218" s="16">
-        <v>476.548</v>
+        <v>1285.441</v>
       </c>
       <c r="H218" s="16">
-        <v>129.73400000000001</v>
+        <v>424.81299999999999</v>
       </c>
       <c r="I218" s="16">
-        <v>17.083705336567455</v>
+        <v>7.6735232532430846</v>
       </c>
       <c r="J218" s="16">
-        <v>-72.776299554294638</v>
+        <v>-66.951964345310287</v>
       </c>
       <c r="K218" s="16">
-        <v>-346.81399999999996</v>
+        <v>-860.62800000000004</v>
       </c>
     </row>
     <row r="219" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A219" s="3" t="s">
         <v>126</v>
       </c>
       <c r="B219" s="5"/>
       <c r="C219" s="5"/>
       <c r="D219" s="36"/>
       <c r="E219" s="5"/>
       <c r="F219" s="5"/>
       <c r="G219" s="16">
-        <v>22.254999999999999</v>
+        <v>165.751</v>
       </c>
       <c r="H219" s="16">
-        <v>63.472000000000001</v>
+        <v>362.03899999999999</v>
       </c>
       <c r="I219" s="16">
-        <v>8.358155496035037</v>
+        <v>6.5396178673460401</v>
       </c>
       <c r="J219" s="16">
-        <v>185.20332509548416</v>
+        <v>118.42341825991997</v>
       </c>
       <c r="K219" s="16">
-        <v>41.216999999999999</v>
+        <v>196.28799999999998</v>
       </c>
     </row>
     <row r="220" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A220" s="3" t="s">
         <v>143</v>
       </c>
       <c r="B220" s="5"/>
       <c r="C220" s="5"/>
       <c r="D220" s="36"/>
       <c r="E220" s="5"/>
       <c r="F220" s="5"/>
       <c r="G220" s="16">
         <v>0</v>
       </c>
       <c r="H220" s="16">
-        <v>35.283999999999999</v>
+        <v>272.89999999999998</v>
       </c>
       <c r="I220" s="16">
-        <v>4.6462874735647253</v>
+        <v>4.92947366443597</v>
       </c>
       <c r="J220" s="16" t="s">
         <v>120</v>
       </c>
       <c r="K220" s="16">
-        <v>35.283999999999999</v>
+        <v>272.89999999999998</v>
       </c>
     </row>
     <row r="221" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A221" s="3" t="s">
-        <v>144</v>
+        <v>130</v>
       </c>
       <c r="B221" s="5"/>
       <c r="C221" s="5"/>
       <c r="D221" s="36"/>
       <c r="E221" s="5"/>
       <c r="F221" s="5"/>
       <c r="G221" s="16">
-        <v>0</v>
+        <v>174.42699999999999</v>
       </c>
       <c r="H221" s="16">
-        <v>27.635000000000002</v>
+        <v>266.19900000000001</v>
       </c>
       <c r="I221" s="16">
-        <v>3.6390475663745945</v>
-[...2 lines deleted...]
-        <v>120</v>
+        <v>4.8084315133718976</v>
+      </c>
+      <c r="J221" s="16">
+        <v>52.613414207662821</v>
       </c>
       <c r="K221" s="16">
-        <v>27.635000000000002</v>
+        <v>91.77200000000002</v>
       </c>
     </row>
     <row r="222" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A222" s="3" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="B222" s="5"/>
       <c r="C222" s="5"/>
       <c r="D222" s="36"/>
       <c r="E222" s="5"/>
       <c r="F222" s="5"/>
       <c r="G222" s="16">
         <v>0</v>
       </c>
       <c r="H222" s="16">
-        <v>25.486000000000001</v>
+        <v>211</v>
       </c>
       <c r="I222" s="16">
-        <v>3.3560617433190854</v>
+        <v>3.811355599838731</v>
       </c>
       <c r="J222" s="16" t="s">
         <v>120</v>
       </c>
       <c r="K222" s="16">
-        <v>25.486000000000001</v>
+        <v>211</v>
       </c>
     </row>
     <row r="223" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A223" s="3" t="s">
-        <v>130</v>
+        <v>145</v>
       </c>
       <c r="B223" s="5"/>
       <c r="C223" s="5"/>
       <c r="D223" s="36"/>
       <c r="E223" s="5"/>
       <c r="F223" s="5"/>
       <c r="G223" s="16">
-        <v>0</v>
+        <v>33.164000000000001</v>
       </c>
       <c r="H223" s="16">
-        <v>23.285</v>
+        <v>169.523</v>
       </c>
       <c r="I223" s="16">
-        <v>3.0662284271044848</v>
-[...2 lines deleted...]
-        <v>120</v>
+        <v>3.0621442433718538</v>
+      </c>
+      <c r="J223" s="16">
+        <v>411.1657218670847</v>
       </c>
       <c r="K223" s="16">
-        <v>23.285</v>
+        <v>136.35899999999998</v>
       </c>
     </row>
     <row r="224" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A224" s="3" t="s">
         <v>146</v>
       </c>
       <c r="B224" s="5"/>
       <c r="C224" s="5"/>
       <c r="D224" s="36"/>
       <c r="E224" s="5"/>
       <c r="F224" s="5"/>
       <c r="G224" s="16">
-        <v>2.6760000000000002</v>
+        <v>0</v>
       </c>
       <c r="H224" s="16">
-        <v>3.363</v>
+        <v>168</v>
       </c>
       <c r="I224" s="16">
-        <v>0.4428484518081332</v>
-[...2 lines deleted...]
-        <v>25.672645739910305</v>
+        <v>3.0346338425256247</v>
+      </c>
+      <c r="J224" s="16" t="s">
+        <v>120</v>
       </c>
       <c r="K224" s="16">
-        <v>0.68699999999999983</v>
+        <v>168</v>
       </c>
     </row>
     <row r="225" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A225" s="3" t="s">
         <v>147</v>
       </c>
       <c r="B225" s="5"/>
       <c r="C225" s="5"/>
       <c r="D225" s="36"/>
       <c r="E225" s="5"/>
       <c r="F225" s="5"/>
       <c r="G225" s="16">
         <v>0</v>
       </c>
       <c r="H225" s="16">
-        <v>2.4</v>
+        <v>156.1</v>
       </c>
       <c r="I225" s="16">
-        <v>0.31603814580419853</v>
+        <v>2.8196806120133928</v>
       </c>
       <c r="J225" s="16" t="s">
         <v>120</v>
       </c>
       <c r="K225" s="16">
-        <v>2.4</v>
+        <v>156.1</v>
       </c>
     </row>
     <row r="226" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A226" s="3" t="s">
         <v>148</v>
       </c>
       <c r="B226" s="5"/>
       <c r="C226" s="5"/>
       <c r="D226" s="36"/>
       <c r="E226" s="5"/>
       <c r="F226" s="5"/>
       <c r="G226" s="16">
-        <v>5.9539999999999997</v>
+        <v>66.887</v>
       </c>
       <c r="H226" s="16">
-        <v>1.6579999999999999</v>
+        <v>126.988</v>
       </c>
       <c r="I226" s="16">
-        <v>0.21832968572640049</v>
+        <v>2.2938219190157381</v>
       </c>
       <c r="J226" s="16">
-        <v>-72.153174336580435</v>
+        <v>89.854530775786017</v>
       </c>
       <c r="K226" s="16">
-        <v>-4.2959999999999994</v>
+        <v>60.100999999999999</v>
       </c>
     </row>
     <row r="227" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A227" s="90" t="s">
         <v>132</v>
       </c>
       <c r="B227" s="88"/>
       <c r="C227" s="88"/>
       <c r="D227" s="91"/>
       <c r="E227" s="91"/>
       <c r="F227" s="91"/>
       <c r="G227" s="17">
-        <v>988.03399999999999</v>
+        <v>3427.9900000000007</v>
       </c>
       <c r="H227" s="17">
-        <v>737.62699999999995</v>
+        <v>3892.7669999999998</v>
       </c>
       <c r="I227" s="17">
-        <v>97.132612239630646</v>
+        <v>70.316205233731836</v>
       </c>
       <c r="J227" s="18" t="s">
         <v>23</v>
       </c>
       <c r="K227" s="18" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="228" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A228" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A229" s="4" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="230" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A230" s="45"/>
     </row>
     <row r="231" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A231" s="2" t="s">
         <v>133</v>
       </c>
       <c r="B231" s="36"/>
       <c r="C231" s="36"/>
       <c r="D231" s="36"/>
       <c r="E231" s="36"/>
       <c r="F231" s="36"/>
       <c r="G231" s="36"/>
       <c r="H231" s="36"/>
       <c r="I231" s="36"/>
       <c r="J231" s="36"/>
       <c r="K231" s="36"/>
     </row>
     <row r="232" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A232" s="22"/>
       <c r="B232" s="22"/>
       <c r="C232" s="22"/>
       <c r="D232" s="22"/>
       <c r="E232" s="22"/>
       <c r="F232" s="22"/>
       <c r="G232" s="13" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="H232" s="13" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="I232" s="13" t="s">
         <v>118</v>
       </c>
       <c r="J232" s="13" t="s">
         <v>90</v>
       </c>
       <c r="K232" s="13" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="233" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A233" s="3" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="B233" s="5"/>
       <c r="C233" s="5"/>
       <c r="D233" s="36"/>
       <c r="E233" s="5"/>
       <c r="F233" s="5"/>
       <c r="G233" s="16">
-        <v>27.597999999999999</v>
+        <v>182.07900000000001</v>
       </c>
       <c r="H233" s="16">
-        <v>48.781999999999996</v>
+        <v>154.85599999999999</v>
       </c>
       <c r="I233" s="16">
-        <v>70.959764931777841</v>
+        <v>30.63343573755769</v>
       </c>
       <c r="J233" s="16">
-        <v>76.759185448220876</v>
+        <v>-14.951202500013739</v>
       </c>
       <c r="K233" s="16">
-        <v>21.183999999999997</v>
+        <v>-27.223000000000013</v>
       </c>
     </row>
     <row r="234" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A234" s="3" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="B234" s="5"/>
       <c r="C234" s="5"/>
       <c r="D234" s="36"/>
       <c r="E234" s="5"/>
       <c r="F234" s="5"/>
       <c r="G234" s="16">
-        <v>14.82</v>
+        <v>121.61799999999999</v>
       </c>
       <c r="H234" s="16">
-        <v>15.731</v>
+        <v>140.584</v>
       </c>
       <c r="I234" s="16">
-        <v>22.882785907543713</v>
+        <v>27.81016511939357</v>
       </c>
       <c r="J234" s="16">
-        <v>6.1470985155195654</v>
+        <v>15.594731043102181</v>
       </c>
       <c r="K234" s="16">
-        <v>0.91099999999999959</v>
+        <v>18.966000000000008</v>
       </c>
     </row>
     <row r="235" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A235" s="3" t="s">
-        <v>149</v>
+        <v>138</v>
       </c>
       <c r="B235" s="5"/>
       <c r="C235" s="5"/>
       <c r="D235" s="36"/>
       <c r="E235" s="5"/>
       <c r="F235" s="5"/>
       <c r="G235" s="16">
-        <v>0</v>
+        <v>0.114</v>
       </c>
       <c r="H235" s="16">
-        <v>0.44400000000000001</v>
+        <v>93.847999999999999</v>
       </c>
       <c r="I235" s="16">
-        <v>0.64585575888051672</v>
+        <v>18.564903375383025</v>
       </c>
       <c r="J235" s="16" t="s">
-        <v>120</v>
+        <v>91</v>
       </c>
       <c r="K235" s="16">
-        <v>0.44400000000000001</v>
+        <v>93.733999999999995</v>
       </c>
     </row>
     <row r="236" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A236" s="3" t="s">
-        <v>150</v>
+        <v>136</v>
       </c>
       <c r="B236" s="5"/>
       <c r="C236" s="5"/>
       <c r="D236" s="36"/>
       <c r="E236" s="5"/>
       <c r="F236" s="5"/>
       <c r="G236" s="16">
-        <v>0</v>
+        <v>105.84399999999999</v>
       </c>
       <c r="H236" s="16">
-        <v>0.308</v>
+        <v>89.923000000000002</v>
       </c>
       <c r="I236" s="16">
-        <v>0.4480260669711692</v>
-[...2 lines deleted...]
-        <v>120</v>
+        <v>17.788464391618021</v>
+      </c>
+      <c r="J236" s="16">
+        <v>-15.041948528022367</v>
       </c>
       <c r="K236" s="16">
-        <v>0.308</v>
+        <v>-15.920999999999992</v>
       </c>
     </row>
     <row r="237" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A237" s="3" t="s">
-        <v>138</v>
+        <v>149</v>
       </c>
       <c r="B237" s="5"/>
       <c r="C237" s="5"/>
       <c r="D237" s="36"/>
       <c r="E237" s="5"/>
       <c r="F237" s="5"/>
       <c r="G237" s="16">
         <v>0</v>
       </c>
       <c r="H237" s="16">
-        <v>0.30199999999999999</v>
+        <v>6.2039999999999997</v>
       </c>
       <c r="I237" s="16">
-        <v>0.43929828644575691</v>
+        <v>1.2272681414721285</v>
       </c>
       <c r="J237" s="16" t="s">
         <v>120</v>
       </c>
       <c r="K237" s="16">
-        <v>0.30199999999999999</v>
+        <v>6.2039999999999997</v>
       </c>
     </row>
     <row r="238" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A238" s="3" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B238" s="5"/>
       <c r="C238" s="5"/>
       <c r="D238" s="36"/>
       <c r="E238" s="5"/>
       <c r="F238" s="5"/>
       <c r="G238" s="16">
-        <v>0</v>
+        <v>0.158</v>
       </c>
       <c r="H238" s="16">
-        <v>0.29899999999999999</v>
+        <v>3.5310000000000001</v>
       </c>
       <c r="I238" s="16">
-        <v>0.43493439618305069</v>
+        <v>0.69849835711445607</v>
       </c>
       <c r="J238" s="16" t="s">
-        <v>120</v>
+        <v>91</v>
       </c>
       <c r="K238" s="16">
-        <v>0.29899999999999999</v>
+        <v>3.3730000000000002</v>
       </c>
     </row>
     <row r="239" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A239" s="3" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="B239" s="5"/>
       <c r="C239" s="5"/>
       <c r="D239" s="36"/>
       <c r="E239" s="5"/>
       <c r="F239" s="5"/>
       <c r="G239" s="16">
-        <v>0</v>
+        <v>0.89600000000000002</v>
       </c>
       <c r="H239" s="16">
-        <v>0.27300000000000002</v>
+        <v>1.351</v>
       </c>
       <c r="I239" s="16">
-        <v>0.39711401390626372</v>
-[...2 lines deleted...]
-        <v>120</v>
+        <v>0.26725326549465594</v>
+      </c>
+      <c r="J239" s="16">
+        <v>50.78125</v>
       </c>
       <c r="K239" s="16">
-        <v>0.27300000000000002</v>
+        <v>0.45499999999999996</v>
       </c>
     </row>
     <row r="240" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A240" s="3" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B240" s="5"/>
       <c r="C240" s="5"/>
       <c r="D240" s="36"/>
       <c r="E240" s="5"/>
       <c r="F240" s="5"/>
       <c r="G240" s="16">
         <v>0</v>
       </c>
       <c r="H240" s="16">
-        <v>0.26100000000000001</v>
+        <v>0.85199999999999998</v>
       </c>
       <c r="I240" s="16">
-        <v>0.37965845285543892</v>
+        <v>0.1685416596605824</v>
       </c>
       <c r="J240" s="16" t="s">
         <v>120</v>
       </c>
       <c r="K240" s="16">
-        <v>0.26100000000000001</v>
+        <v>0.85199999999999998</v>
       </c>
     </row>
     <row r="241" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A241" s="3" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="B241" s="5"/>
       <c r="C241" s="5"/>
       <c r="D241" s="36"/>
       <c r="E241" s="5"/>
       <c r="F241" s="5"/>
       <c r="G241" s="16">
-        <v>6.0999999999999999E-2</v>
+        <v>0</v>
       </c>
       <c r="H241" s="16">
-        <v>0.25</v>
+        <v>0.85099999999999998</v>
       </c>
       <c r="I241" s="16">
-        <v>0.36365752189218287</v>
-[...2 lines deleted...]
-        <v>309.8360655737705</v>
+        <v>0.16834384081121553</v>
+      </c>
+      <c r="J241" s="16" t="s">
+        <v>120</v>
       </c>
       <c r="K241" s="16">
-        <v>0.189</v>
+        <v>0.85099999999999998</v>
       </c>
     </row>
     <row r="242" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A242" s="3" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="B242" s="5"/>
       <c r="C242" s="5"/>
       <c r="D242" s="36"/>
       <c r="E242" s="5"/>
       <c r="F242" s="5"/>
       <c r="G242" s="16">
-        <v>0</v>
+        <v>9.2999999999999999E-2</v>
       </c>
       <c r="H242" s="16">
-        <v>0.245</v>
+        <v>0.79900000000000004</v>
       </c>
       <c r="I242" s="16">
-        <v>0.35638437145433915</v>
-[...2 lines deleted...]
-        <v>120</v>
+        <v>0.15805726064413775</v>
+      </c>
+      <c r="J242" s="16">
+        <v>759.13978494623666</v>
       </c>
       <c r="K242" s="16">
-        <v>0.245</v>
+        <v>0.70600000000000007</v>
       </c>
     </row>
     <row r="243" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A243" s="90" t="s">
         <v>132</v>
       </c>
       <c r="B243" s="88"/>
       <c r="C243" s="88"/>
       <c r="D243" s="91"/>
       <c r="E243" s="91"/>
       <c r="F243" s="91"/>
       <c r="G243" s="17">
-        <v>42.478999999999999</v>
+        <v>410.80200000000002</v>
       </c>
       <c r="H243" s="17">
-        <v>66.89500000000001</v>
+        <v>492.79899999999998</v>
       </c>
       <c r="I243" s="17">
-        <v>97.307479707910304</v>
+        <v>97.484931149149475</v>
       </c>
       <c r="J243" s="18" t="s">
         <v>23</v>
       </c>
       <c r="K243" s="18" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="244" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A244" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A245" s="4" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="246" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A246" s="45"/>
     </row>
     <row r="247" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A247" s="45"/>
     </row>
     <row r="248" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A248" s="2" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="B248" s="21"/>
       <c r="C248" s="21"/>
       <c r="D248" s="21"/>
       <c r="E248" s="21"/>
       <c r="F248" s="21"/>
       <c r="G248" s="21"/>
       <c r="H248" s="21"/>
       <c r="I248" s="21"/>
       <c r="J248" s="21"/>
       <c r="K248" s="21"/>
     </row>
     <row r="249" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A249" s="12">
         <v>0</v>
       </c>
       <c r="B249" s="12">
         <v>0</v>
       </c>
       <c r="C249" s="12">
         <v>0</v>
       </c>
       <c r="D249" s="12">
         <v>2021</v>
       </c>
       <c r="E249" s="12">
         <v>2024</v>
       </c>
       <c r="F249" s="12">
         <v>2025</v>
       </c>
       <c r="G249" s="13" t="s">
         <v>88</v>
       </c>
       <c r="H249" s="13" t="s">
         <v>89</v>
       </c>
       <c r="I249" s="13" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="J249" s="13" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="K249" s="13" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="250" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A250" s="15" t="s">
         <v>44</v>
       </c>
       <c r="B250" s="21"/>
       <c r="C250" s="109" t="s">
         <v>56</v>
       </c>
       <c r="D250" s="16">
         <v>39.378233351118396</v>
       </c>
       <c r="E250" s="16">
         <v>59.525591535485049</v>
       </c>
       <c r="F250" s="16">
-        <v>39.321132231347271</v>
+        <v>39.320499731098934</v>
       </c>
       <c r="G250" s="16">
         <v>-22.870162857160711</v>
       </c>
       <c r="H250" s="16">
         <v>6.9192805768020227</v>
       </c>
       <c r="I250" s="16">
-        <v>38.487234056110253</v>
+        <v>37.136534686886627</v>
       </c>
       <c r="J250" s="16">
-        <v>61.657206902993124</v>
+        <v>34.072808162870544</v>
       </c>
       <c r="K250" s="16">
-        <v>-11.201362532024884</v>
+        <v>-1.1662133107104269</v>
       </c>
     </row>
     <row r="251" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A251" s="15" t="s">
         <v>45</v>
       </c>
       <c r="B251" s="21"/>
       <c r="C251" s="109">
         <v>0</v>
       </c>
       <c r="D251" s="16">
         <v>4.6041996412995463</v>
       </c>
       <c r="E251" s="16">
         <v>5.228580460130603</v>
       </c>
       <c r="F251" s="16">
-        <v>23.5629495098243</v>
+        <v>23.562600837903027</v>
       </c>
       <c r="G251" s="16">
-        <v>426.19410306504363</v>
+        <v>426.19478083470693</v>
       </c>
       <c r="H251" s="16">
-        <v>60.872739609914191</v>
+        <v>60.872791413331065</v>
       </c>
       <c r="I251" s="16">
-        <v>3.7270375491426706</v>
+        <v>10.952488112651642</v>
       </c>
       <c r="J251" s="16">
-        <v>4.4102136709151782</v>
+        <v>18.815861502006868</v>
       </c>
       <c r="K251" s="16">
-        <v>-34.410394495020725</v>
+        <v>85.05899542267052</v>
       </c>
     </row>
     <row r="252" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A252" s="15" t="s">
         <v>46</v>
       </c>
       <c r="B252" s="21"/>
       <c r="C252" s="109">
         <v>0</v>
       </c>
       <c r="D252" s="16">
         <v>9.6226694078125821</v>
       </c>
       <c r="E252" s="16">
         <v>6.2154504259792596</v>
       </c>
       <c r="F252" s="16">
-        <v>10.858891739474979</v>
+        <v>10.858724656225455</v>
       </c>
       <c r="G252" s="16">
-        <v>103.99194370284637</v>
+        <v>103.99208624172027</v>
       </c>
       <c r="H252" s="16">
-        <v>10.239203245035334</v>
+        <v>10.239222502373991</v>
       </c>
       <c r="I252" s="16">
-        <v>7.9640597421961097</v>
+        <v>8.0582052916932358</v>
       </c>
       <c r="J252" s="16">
-        <v>0.19068009713620623</v>
+        <v>14.455592630204556</v>
       </c>
       <c r="K252" s="16">
-        <v>-98.672880559250331</v>
+        <v>93.239745456143936</v>
       </c>
     </row>
     <row r="253" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A253" s="15" t="s">
         <v>59</v>
       </c>
       <c r="B253" s="21"/>
       <c r="C253" s="109">
         <v>0</v>
       </c>
       <c r="D253" s="16">
         <v>46.394897599769472</v>
       </c>
       <c r="E253" s="16">
         <v>29.030377578405091</v>
       </c>
       <c r="F253" s="16">
-        <v>26.257026519353456</v>
+        <v>26.258174774772591</v>
       </c>
       <c r="G253" s="16">
-        <v>5.6070662138639076</v>
+        <v>5.6133833988042232</v>
       </c>
       <c r="H253" s="16">
-        <v>-7.2300309196233652</v>
+        <v>-7.228643626312703</v>
       </c>
       <c r="I253" s="16">
-        <v>49.821668652550954</v>
+        <v>43.85277190876851</v>
       </c>
       <c r="J253" s="16">
-        <v>33.74189932895549</v>
+        <v>32.655737704918032</v>
       </c>
       <c r="K253" s="16">
-        <v>-62.460333320011209</v>
+        <v>-19.78393901712969</v>
       </c>
     </row>
     <row r="254" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A254" s="92" t="s">
         <v>58</v>
       </c>
       <c r="B254" s="93"/>
       <c r="C254" s="107" t="s">
         <v>57</v>
       </c>
       <c r="D254" s="94">
         <v>99.939908474304445</v>
       </c>
       <c r="E254" s="94">
         <v>98.25136756621437</v>
       </c>
       <c r="F254" s="94">
-        <v>96.483240964539874</v>
+        <v>96.483295544024045</v>
       </c>
       <c r="G254" s="94">
-        <v>16.761622070052614</v>
+        <v>16.763500269858341</v>
       </c>
       <c r="H254" s="94">
-        <v>6.9580758023469524</v>
+        <v>6.9585059253228332</v>
       </c>
       <c r="I254" s="94">
-        <v>98.258311466031387</v>
+        <v>96.615939751781497</v>
       </c>
       <c r="J254" s="94">
-        <v>91.641844503964961</v>
+        <v>93.382728020219346</v>
       </c>
       <c r="K254" s="94">
-        <v>-44.570730401870776</v>
+        <v>7.7206296023103897</v>
       </c>
     </row>
     <row r="255" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A255" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B255" s="95"/>
       <c r="C255" s="108">
         <v>0</v>
       </c>
       <c r="D255" s="17">
         <v>6.0091525695553184E-2</v>
       </c>
       <c r="E255" s="17">
         <v>1.748632433785632</v>
       </c>
       <c r="F255" s="17">
-        <v>3.516759035460129</v>
+        <v>3.5167044559759679</v>
       </c>
       <c r="G255" s="17">
         <v>139.12827047907291</v>
       </c>
       <c r="H255" s="17">
         <v>198.4473263367959</v>
       </c>
       <c r="I255" s="17">
-        <v>1.7416885339686001</v>
+        <v>3.3840602482185069</v>
       </c>
       <c r="J255" s="17">
-        <v>8.3581554960350388</v>
+        <v>6.6172719797806669</v>
       </c>
       <c r="K255" s="17">
-        <v>185.20332509548416</v>
+        <v>117.93250325704794</v>
       </c>
     </row>
     <row r="256" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A256" s="4" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D256" s="59"/>
     </row>
     <row r="257" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A257" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D257" s="59"/>
     </row>
     <row r="258" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A258" s="4" t="s">
         <v>43</v>
       </c>
       <c r="D258" s="59"/>
     </row>
     <row r="259" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A259" s="19" t="s">
         <v>80</v>
       </c>
       <c r="D259" s="59"/>
     </row>
     <row r="260" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A260" s="96" t="s">
         <v>60</v>
       </c>
@@ -7796,299 +7753,299 @@
       <c r="C266" s="45"/>
       <c r="D266" s="45"/>
       <c r="E266" s="45"/>
       <c r="F266" s="45"/>
       <c r="G266" s="45"/>
       <c r="H266" s="45"/>
       <c r="I266" s="45"/>
       <c r="J266" s="45"/>
       <c r="K266" s="45"/>
     </row>
     <row r="267" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A267" s="45"/>
       <c r="B267" s="45"/>
       <c r="C267" s="45"/>
       <c r="D267" s="45"/>
       <c r="E267" s="45"/>
       <c r="F267" s="45"/>
       <c r="G267" s="45"/>
       <c r="H267" s="45"/>
       <c r="I267" s="45"/>
       <c r="J267" s="45"/>
       <c r="K267" s="45"/>
     </row>
     <row r="268" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A268" s="2" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="B268" s="21"/>
       <c r="C268" s="21"/>
       <c r="D268" s="21"/>
       <c r="E268" s="21"/>
       <c r="F268" s="21"/>
       <c r="G268" s="21"/>
       <c r="H268" s="21"/>
       <c r="I268" s="21"/>
       <c r="J268" s="21"/>
       <c r="K268" s="21"/>
     </row>
     <row r="269" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A269" s="12">
         <v>0</v>
       </c>
       <c r="B269" s="12">
         <v>0</v>
       </c>
       <c r="C269" s="12">
         <v>0</v>
       </c>
       <c r="D269" s="12">
         <v>2021</v>
       </c>
       <c r="E269" s="12">
         <v>2024</v>
       </c>
       <c r="F269" s="12">
         <v>2025</v>
       </c>
       <c r="G269" s="13" t="s">
         <v>88</v>
       </c>
       <c r="H269" s="13" t="s">
         <v>89</v>
       </c>
       <c r="I269" s="13" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="J269" s="13" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="K269" s="13" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="270" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A270" s="15" t="s">
         <v>44</v>
       </c>
       <c r="B270" s="21"/>
       <c r="C270" s="109" t="s">
         <v>56</v>
       </c>
       <c r="D270" s="16">
         <v>8.3119276161291458E-2</v>
       </c>
       <c r="E270" s="16">
         <v>0.37271731455702095</v>
       </c>
       <c r="F270" s="16">
         <v>0.69249287048057018</v>
       </c>
       <c r="G270" s="16">
         <v>-23.62845034932997</v>
       </c>
       <c r="H270" s="16">
         <v>38.236810371542454</v>
       </c>
       <c r="I270" s="16">
-        <v>3.1450606276747499</v>
+        <v>0.86267447944901976</v>
       </c>
       <c r="J270" s="16">
-        <v>1.2489987243005904</v>
+        <v>1.330931551227148</v>
       </c>
       <c r="K270" s="16">
-        <v>-40.326009922041088</v>
+        <v>80.273224043715842</v>
       </c>
     </row>
     <row r="271" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A271" s="15" t="s">
         <v>45</v>
       </c>
       <c r="B271" s="21"/>
       <c r="C271" s="109">
         <v>0</v>
       </c>
       <c r="D271" s="16">
         <v>15.391222768308891</v>
       </c>
       <c r="E271" s="16">
         <v>47.133777810790569</v>
       </c>
       <c r="F271" s="16">
         <v>38.823426780406642</v>
       </c>
       <c r="G271" s="16">
         <v>-66.142297809750929</v>
       </c>
       <c r="H271" s="16">
         <v>2.5416972450214015</v>
       </c>
       <c r="I271" s="16">
-        <v>0.88266761768901569</v>
+        <v>44.210417147894468</v>
       </c>
       <c r="J271" s="16">
-        <v>0.79508707390156352</v>
+        <v>31.480222615347063</v>
       </c>
       <c r="K271" s="16">
-        <v>35.353535353535356</v>
+        <v>-16.797641388723054</v>
       </c>
     </row>
     <row r="272" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A272" s="15" t="s">
         <v>46</v>
       </c>
       <c r="B272" s="21"/>
       <c r="C272" s="109">
         <v>0</v>
       </c>
       <c r="D272" s="16">
         <v>13.189699946696235</v>
       </c>
       <c r="E272" s="16">
         <v>47.233541911594585</v>
       </c>
       <c r="F272" s="16">
         <v>31.77543208107193</v>
       </c>
       <c r="G272" s="16">
         <v>-72.347346216485406</v>
       </c>
       <c r="H272" s="16">
         <v>1.3700015716193725</v>
       </c>
       <c r="I272" s="16">
-        <v>61.541547788873039</v>
+        <v>28.729652903158897</v>
       </c>
       <c r="J272" s="16">
-        <v>73.183611712700625</v>
+        <v>28.575290019223676</v>
       </c>
       <c r="K272" s="16">
-        <v>78.68888084027526</v>
+        <v>16.220495696904564</v>
       </c>
     </row>
     <row r="273" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A273" s="15" t="s">
         <v>47</v>
       </c>
       <c r="B273" s="21"/>
       <c r="C273" s="109">
         <v>0</v>
       </c>
       <c r="D273" s="16">
         <v>71.3359580088336</v>
       </c>
       <c r="E273" s="16">
         <v>5.259962963057828</v>
       </c>
       <c r="F273" s="16">
         <v>28.708648268040854</v>
       </c>
       <c r="G273" s="16">
         <v>124.3499220880405</v>
       </c>
       <c r="H273" s="16">
         <v>-35.193080618397154</v>
       </c>
       <c r="I273" s="16">
-        <v>34.430723965763192</v>
+        <v>26.19725546949762</v>
       </c>
       <c r="J273" s="16">
-        <v>24.772302489097221</v>
+        <v>38.613555814202115</v>
       </c>
       <c r="K273" s="16">
-        <v>8.1116074318637938</v>
+        <v>72.229070133609241</v>
       </c>
     </row>
     <row r="274" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A274" s="92" t="s">
         <v>58</v>
       </c>
       <c r="B274" s="93"/>
       <c r="C274" s="107" t="s">
         <v>51</v>
       </c>
       <c r="D274" s="94">
         <v>98.664631254446277</v>
       </c>
       <c r="E274" s="94">
         <v>99.953831869493541</v>
       </c>
       <c r="F274" s="94">
         <v>99.994599927306709</v>
       </c>
       <c r="G274" s="94">
         <v>-58.894885264880735</v>
       </c>
       <c r="H274" s="94">
         <v>-18.633559787303955</v>
       </c>
       <c r="I274" s="94">
-        <v>100</v>
+        <v>99.992222392439217</v>
       </c>
       <c r="J274" s="94">
-        <v>99.882950824529956</v>
+        <v>98.718581857429044</v>
       </c>
       <c r="K274" s="94">
-        <v>50.263017118402267</v>
+        <v>16.848315427730963</v>
       </c>
     </row>
     <row r="275" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A275" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B275" s="95"/>
       <c r="C275" s="108">
         <v>0</v>
       </c>
       <c r="D275" s="17">
         <v>1.3353687455537111</v>
       </c>
       <c r="E275" s="17">
         <v>4.6168130506466953E-2</v>
       </c>
       <c r="F275" s="17">
         <v>5.4000726932862571E-3</v>
       </c>
       <c r="G275" s="17">
         <v>-95.19408502772643</v>
       </c>
       <c r="H275" s="17">
         <v>-79.550101669459437</v>
       </c>
       <c r="I275" s="17">
-        <v>0</v>
+        <v>7.7776075607772889E-3</v>
       </c>
       <c r="J275" s="17">
-        <v>0.11704917547004877</v>
+        <v>1.281418142570961</v>
       </c>
       <c r="K275" s="17" t="s">
-        <v>120</v>
+        <v>91</v>
       </c>
     </row>
     <row r="276" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A276" s="4" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D276" s="59"/>
     </row>
     <row r="277" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A277" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D277" s="59"/>
     </row>
     <row r="278" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A278" s="4" t="s">
         <v>43</v>
       </c>
       <c r="D278" s="59"/>
     </row>
     <row r="279" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A279" s="19" t="s">
         <v>80</v>
       </c>
       <c r="D279" s="59"/>
     </row>
     <row r="280" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A280" s="96" t="s">
         <v>60</v>
       </c>
@@ -8253,51 +8210,51 @@
       <c r="C286" s="45"/>
       <c r="D286" s="45"/>
       <c r="E286" s="45"/>
       <c r="F286" s="82"/>
       <c r="G286" s="82"/>
       <c r="H286" s="45"/>
       <c r="I286" s="45"/>
       <c r="J286" s="45"/>
       <c r="K286" s="45"/>
     </row>
     <row r="287" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A287" s="45"/>
       <c r="B287" s="45"/>
       <c r="C287" s="45"/>
       <c r="D287" s="45"/>
       <c r="E287" s="45"/>
       <c r="F287" s="82"/>
       <c r="G287" s="82"/>
       <c r="H287" s="45"/>
       <c r="I287" s="45"/>
       <c r="J287" s="45"/>
       <c r="K287" s="45"/>
     </row>
     <row r="288" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A288" s="2" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B288" s="21"/>
       <c r="C288" s="21"/>
       <c r="D288" s="21"/>
       <c r="E288" s="21"/>
       <c r="F288" s="21"/>
       <c r="G288" s="21"/>
       <c r="H288" s="21"/>
       <c r="I288" s="21"/>
       <c r="J288" s="21"/>
       <c r="K288" s="21"/>
     </row>
     <row r="289" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A289" s="12">
         <v>0</v>
       </c>
       <c r="B289" s="12"/>
       <c r="C289" s="12"/>
       <c r="D289" s="23">
         <v>0</v>
       </c>
       <c r="E289" s="12">
         <v>2021</v>
       </c>
       <c r="F289" s="12">
@@ -8319,57 +8276,57 @@
         <v>89</v>
       </c>
     </row>
     <row r="290" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A290" s="46" t="s">
         <v>55</v>
       </c>
       <c r="B290" s="97"/>
       <c r="C290" s="97"/>
       <c r="D290" s="113" t="s">
         <v>39</v>
       </c>
       <c r="E290" s="98">
         <v>3.2427094241772965</v>
       </c>
       <c r="F290" s="98">
         <v>2.1294342471066483</v>
       </c>
       <c r="G290" s="98">
         <v>11.230479996719163</v>
       </c>
       <c r="H290" s="98">
         <v>4.0903295285321786</v>
       </c>
       <c r="I290" s="98">
-        <v>2.3689403660509982</v>
+        <v>2.3704555829934346</v>
       </c>
       <c r="J290" s="99">
-        <v>-31.137518115209538</v>
+        <v>-31.092402997176048</v>
       </c>
       <c r="K290" s="99">
-        <v>-0.24219816292415652</v>
+        <v>-0.22586314421051412</v>
       </c>
     </row>
     <row r="291" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A291" s="15" t="s">
         <v>65</v>
       </c>
       <c r="B291" s="21"/>
       <c r="C291" s="21"/>
       <c r="D291" s="114">
         <v>0</v>
       </c>
       <c r="E291" s="59">
         <v>0</v>
       </c>
       <c r="F291" s="59">
         <v>0</v>
       </c>
       <c r="G291" s="59">
         <v>0</v>
       </c>
       <c r="H291" s="59">
         <v>0</v>
       </c>
       <c r="I291" s="59">
         <v>0</v>
@@ -8381,119 +8338,119 @@
         <v>120</v>
       </c>
     </row>
     <row r="292" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A292" s="15" t="s">
         <v>54</v>
       </c>
       <c r="B292" s="21"/>
       <c r="C292" s="21"/>
       <c r="D292" s="114">
         <v>0</v>
       </c>
       <c r="E292" s="59">
         <v>23.396375017169007</v>
       </c>
       <c r="F292" s="59">
         <v>15.555520008515987</v>
       </c>
       <c r="G292" s="59">
         <v>35.402405461022354</v>
       </c>
       <c r="H292" s="59">
         <v>35.975678542989684</v>
       </c>
       <c r="I292" s="59">
-        <v>28.479737822165813</v>
+        <v>28.479295821623918</v>
       </c>
       <c r="J292" s="16">
         <v>-5.8730831981003568</v>
       </c>
       <c r="K292" s="16">
         <v>13.339736991941976</v>
       </c>
     </row>
     <row r="293" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A293" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B293" s="21"/>
       <c r="C293" s="21"/>
       <c r="D293" s="114">
         <v>0</v>
       </c>
       <c r="E293" s="59">
         <v>73.339578352997961</v>
       </c>
       <c r="F293" s="59">
         <v>82.292048563217747</v>
       </c>
       <c r="G293" s="59">
         <v>53.068018963693376</v>
       </c>
       <c r="H293" s="59">
         <v>59.833663698659464</v>
       </c>
       <c r="I293" s="59">
-        <v>68.975139783082184</v>
+        <v>68.974069300995879</v>
       </c>
       <c r="J293" s="16">
         <v>37.067292263189309</v>
       </c>
       <c r="K293" s="16">
         <v>6.2609984709506739</v>
       </c>
     </row>
     <row r="294" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A294" s="1" t="s">
         <v>66</v>
       </c>
       <c r="B294" s="72"/>
       <c r="C294" s="72"/>
       <c r="D294" s="115">
         <v>0</v>
       </c>
       <c r="E294" s="100">
-        <v>2.1337205655742361E-2</v>
+        <v>2.1337205655729049E-2</v>
       </c>
       <c r="F294" s="100">
-        <v>2.2997181159619781E-2</v>
+        <v>2.2997181159613134E-2</v>
       </c>
       <c r="G294" s="100">
-        <v>0.29909557856510766</v>
+        <v>0.29909557856511648</v>
       </c>
       <c r="H294" s="100">
-        <v>0.10032822981866668</v>
+        <v>0.10032822981867104</v>
       </c>
       <c r="I294" s="100">
-        <v>0.17618202870100164</v>
+        <v>0.17617929438677216</v>
       </c>
       <c r="J294" s="17">
-        <v>108.79750130142374</v>
+        <v>108.7975013014055</v>
       </c>
       <c r="K294" s="17">
-        <v>82.911648185513286</v>
+        <v>82.911648185539846</v>
       </c>
     </row>
     <row r="295" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A295" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F295" s="59"/>
       <c r="G295" s="59"/>
       <c r="H295" s="59"/>
       <c r="I295" s="59"/>
       <c r="J295" s="59"/>
       <c r="K295" s="59"/>
     </row>
     <row r="296" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A296" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B296" s="83"/>
       <c r="C296" s="83"/>
       <c r="D296" s="83"/>
       <c r="E296" s="83"/>
       <c r="F296" s="83"/>
       <c r="G296" s="83"/>
       <c r="H296" s="83"/>
       <c r="I296" s="83"/>
@@ -8536,51 +8493,51 @@
       <c r="K299" s="84"/>
     </row>
     <row r="300" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A300" s="96" t="s">
         <v>67</v>
       </c>
       <c r="B300" s="83"/>
       <c r="C300" s="83"/>
       <c r="D300" s="83"/>
       <c r="E300" s="83"/>
       <c r="F300" s="83"/>
       <c r="G300" s="83"/>
       <c r="H300" s="83"/>
       <c r="I300" s="83"/>
       <c r="J300" s="83"/>
       <c r="K300" s="83"/>
     </row>
     <row r="301" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A301" s="45"/>
     </row>
     <row r="302" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A302" s="45"/>
     </row>
     <row r="303" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A303" s="2" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="B303" s="21"/>
       <c r="C303" s="21"/>
       <c r="D303" s="21"/>
       <c r="E303" s="21"/>
       <c r="F303" s="21"/>
       <c r="G303" s="21"/>
       <c r="H303" s="21"/>
       <c r="I303" s="21"/>
       <c r="J303" s="21"/>
       <c r="K303" s="21"/>
     </row>
     <row r="304" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A304" s="12">
         <v>0</v>
       </c>
       <c r="B304" s="12"/>
       <c r="C304" s="12"/>
       <c r="D304" s="23">
         <v>0</v>
       </c>
       <c r="E304" s="12">
         <v>2021</v>
       </c>
       <c r="F304" s="12">
@@ -8717,63 +8674,63 @@
         <v>20.077760444579468</v>
       </c>
       <c r="I308" s="59">
         <v>58.411503249601871</v>
       </c>
       <c r="J308" s="16">
         <v>20.121178890815735</v>
       </c>
       <c r="K308" s="16">
         <v>-23.889605929749568</v>
       </c>
     </row>
     <row r="309" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A309" s="1" t="s">
         <v>66</v>
       </c>
       <c r="B309" s="72"/>
       <c r="C309" s="72"/>
       <c r="D309" s="115">
         <v>0</v>
       </c>
       <c r="E309" s="100">
         <v>0</v>
       </c>
       <c r="F309" s="100">
-        <v>0.13627406561084782</v>
+        <v>0.13627406561085043</v>
       </c>
       <c r="G309" s="100">
-        <v>0.69633379903372106</v>
+        <v>0.69633379903370773</v>
       </c>
       <c r="H309" s="100">
-        <v>0.47333001082092985</v>
+        <v>0.47333001082092219</v>
       </c>
       <c r="I309" s="100">
-        <v>1.2088994344070378</v>
+        <v>1.2088994344070265</v>
       </c>
       <c r="J309" s="17">
-        <v>5.4538898404392251</v>
+        <v>5.4538898404399214</v>
       </c>
       <c r="K309" s="17" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="310" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A310" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F310" s="59"/>
       <c r="G310" s="59"/>
       <c r="H310" s="59"/>
       <c r="I310" s="59"/>
       <c r="J310" s="59"/>
       <c r="K310" s="59"/>
     </row>
     <row r="311" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A311" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B311" s="83"/>
       <c r="C311" s="83"/>
       <c r="D311" s="83"/>
       <c r="E311" s="83"/>
       <c r="F311" s="83"/>
@@ -8847,51 +8804,51 @@
       <c r="K316" s="7"/>
     </row>
     <row r="317" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A317" s="103"/>
       <c r="B317" s="103"/>
       <c r="C317" s="103"/>
       <c r="D317" s="103"/>
       <c r="E317" s="103"/>
       <c r="F317" s="103"/>
       <c r="G317" s="103"/>
       <c r="H317" s="103"/>
       <c r="I317" s="103"/>
       <c r="J317" s="103"/>
       <c r="K317" s="103"/>
     </row>
     <row r="318" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
       <c r="I318" s="83"/>
       <c r="J318" s="83"/>
       <c r="K318" s="83"/>
     </row>
     <row r="319" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A319" s="102" t="s">
         <v>36</v>
       </c>
       <c r="B319" s="102">
-        <v>46113</v>
+        <v>46219</v>
       </c>
       <c r="I319" s="83"/>
       <c r="J319" s="83"/>
       <c r="K319" s="83"/>
     </row>
     <row r="320" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A320" s="86" t="s">
         <v>78</v>
       </c>
       <c r="I320" s="83"/>
       <c r="J320" s="83"/>
       <c r="K320" s="83"/>
     </row>
     <row r="321" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A321" s="101" t="s">
         <v>79</v>
       </c>
       <c r="I321" s="83"/>
       <c r="J321" s="83"/>
       <c r="K321" s="83"/>
     </row>
     <row r="322" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A322" s="85"/>
     </row>
   </sheetData>