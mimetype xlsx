--- v0 (2026-05-26)
+++ v1 (2026-06-24)
@@ -13,149 +13,109 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/richData/richValueRel.xml" ContentType="application/vnd.ms-excel.richvaluerel+xml"/>
   <Override PartName="/xl/richData/rdrichvalue.xml" ContentType="application/vnd.ms-excel.rdrichvalue+xml"/>
   <Override PartName="/xl/richData/rdrichvaluestructure.xml" ContentType="application/vnd.ms-excel.rdrichvaluestructure+xml"/>
   <Override PartName="/xl/richData/rdRichValueTypes.xml" ContentType="application/vnd.ms-excel.rdrichvaluetypes+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\DBITD\_Conhecimento\Direção de Informação\Estatística\Mercados Externos\EUA\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0AC3657C-FEEE-4507-85DC-A0C485FAB551}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B4960EC6-338D-49FF-B32D-CA4C451CA836}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="932" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" tabRatio="693" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="EUA" sheetId="45" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">EUA!$A$1:$K$571</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">EUA!$2:$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
   <connection id="1" xr16:uid="{00000000-0015-0000-FFFF-FFFF00000000}" keepAlive="1" name="Connection" type="5" refreshedVersion="8" saveData="1">
     <dbPr connection="Provider=MSOLAP.8;Cache Authentication=False;Persist Security Info=True;User ID=iacardoso;Initial Catalog=ComercioExterno;Data Source=sicorp44;Impersonation Level=Impersonate;Location=sicorp44;Mode=ReadWrite;Protection Level=Pkt Privacy;Auto Synch Period=20000;Default Isolation Mode=0;Default MDX Visual Mode=0;MDX Compatibility=1;MDX Unique Name Style=0;Non Empty Threshold=0;SQLQueryMode=Calculated;Safety Options=2;Secured Cell Value=0;SQL Compatibility=0;Compression Level=0;Real Time Olap=False;MDX Missing Member Mode=Error;Packet Size=4096;Update Isolation Level=2" command="ComercioExternoSegredo" commandType="1"/>
     <olapPr rowDrillCount="1000" serverFill="0" serverNumberFormat="0" serverFont="0" serverFontColor="0"/>
   </connection>
-  <connection id="2" xr16:uid="{00000000-0015-0000-FFFF-FFFF01000000}" keepAlive="1" name="Connection1" type="5" refreshedVersion="3" saveData="1">
-[...38 lines deleted...]
-  </connection>
 </connections>
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xlrd="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata">
   <metadataTypes count="1">
     <metadataType name="XLRICHVALUE" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1"/>
   </metadataTypes>
   <futureMetadata name="XLRICHVALUE" count="1">
     <bk>
       <extLst>
         <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
           <xlrd:rvb i="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <valueMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </valueMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="724" uniqueCount="214">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="724" uniqueCount="216">
   <si>
     <t>Notas:</t>
   </si>
   <si>
     <t>Fonte: INE - Instituto Nacional de Estatística</t>
   </si>
   <si>
     <t>tvh %</t>
   </si>
   <si>
     <t>Unidades: pp - pontos percentuais; tvh % - taxa de variação homóloga em percentagem</t>
   </si>
   <si>
     <t>Construção</t>
   </si>
   <si>
     <t>pp</t>
   </si>
   <si>
     <t>Pastas celulósicas e papel</t>
   </si>
   <si>
     <t>Matérias têxteis</t>
   </si>
   <si>
@@ -586,50 +546,56 @@
   <si>
     <t>Fonte: DGE - Direção Geral da Economia (Ministério da Economia e da Coesão Territorial) a partir de dados de base do INE</t>
   </si>
   <si>
     <t>2025 dez</t>
   </si>
   <si>
     <t>Nota: Posição entre 15 países</t>
   </si>
   <si>
     <t>2021 a 2024: resultados definitivos; 2025 e 2026: resultados preliminares</t>
   </si>
   <si>
     <t>2025 jan/mar</t>
   </si>
   <si>
     <t>2026 jan/mar</t>
   </si>
   <si>
     <t>2025 mar</t>
   </si>
   <si>
     <t>2026 mar</t>
   </si>
   <si>
+    <t>2025 jan/abr</t>
+  </si>
+  <si>
+    <t>2026 jan/abr</t>
+  </si>
+  <si>
     <t>PORTUGAL - RELACIONAMENTO ECONÓMICO COM OS ESTADOS UNIDOS DA AMÉRICA</t>
   </si>
   <si>
     <t>tvh % 25/24</t>
   </si>
   <si>
     <t>tvma % 25/21</t>
   </si>
   <si>
     <t>tvh % 26/25</t>
   </si>
   <si>
     <t>Fonte: ITC - International Trade Centre</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>M€</t>
   </si>
   <si>
     <t>% Tot 21</t>
   </si>
   <si>
     <t>% Tot 24</t>
@@ -685,75 +651,75 @@
   <si>
     <t>2709 Óleos brutos de petróleo ou de minerais betuminosos</t>
   </si>
   <si>
     <t>1005 Milho</t>
   </si>
   <si>
     <t>1201 Soja, mesmo triturada</t>
   </si>
   <si>
     <t>8802 Veículos aéreos com propulsão a motor (por exemplo: helicópteros e aviões) (exceto aeronaves...</t>
   </si>
   <si>
     <t>8542 Circuitos integrados eletrónicos, e suas partes</t>
   </si>
   <si>
     <t>2901 Hidrocarbonetos acíclicos</t>
   </si>
   <si>
     <t>3901 Polímeros de etileno, em formas primárias</t>
   </si>
   <si>
     <t>8807 Partes aeronaves (veículos aéreos) e veículos espaciais das posições 8801, 8802 ou 8806, não...</t>
   </si>
   <si>
+    <t>&gt;1000%</t>
+  </si>
+  <si>
     <t>8517 Aparelhos telefónicos, incluindo os telefones inteligentes (smartphones) e outros telefones para...</t>
   </si>
   <si>
     <t>4802 Papel e cartão, não revestidos, do tipo utilizado para escrita, impressão ou outros fins...</t>
   </si>
   <si>
-    <t>2918 Ácidos carboxílicos contendo funções oxigenadas suplementares e seus anidridos, halogenetos,...</t>
-[...5 lines deleted...]
-    <t>Nota: Posição de 2021 a 2025 entre 62 países; em 2025 jan/mar e 2026 jan/mar entre 13 países</t>
+    <t>9013 Lasers (exceto díodos laser); outros aparelhos e instrumentos de ótica, não especificados nem...</t>
+  </si>
+  <si>
+    <t>Nota: Posição de 2021 a 2025 entre 62 países; em 2025 jan/abr e 2026 jan/abr entre 13 países</t>
   </si>
   <si>
     <t>Ind</t>
   </si>
   <si>
     <t>média anual M€ 25/21</t>
   </si>
   <si>
     <t>tvma % 25/22</t>
   </si>
   <si>
-    <t>Posição de 2021 a 2025 entre 62 países; em 2025 jan/mar e 2026 jan/mar entre 13 países</t>
+    <t>Posição de 2021 a 2025 entre 62 países; em 2025 jan/abr e 2026 jan/abr entre 13 países</t>
   </si>
   <si>
     <t>Balança Comercial de Bens de Portugal com os EUA</t>
   </si>
   <si>
     <t>Posição e Quota dos EUA no Comércio Internacional Português de Bens</t>
   </si>
   <si>
     <t>EUA como cliente de Portugal</t>
   </si>
   <si>
     <t>EUA como fornecedor de Portugal</t>
   </si>
   <si>
     <t>Posição e Quota de Portugal no Comércio Internacional de Bens dos EUA</t>
   </si>
   <si>
     <t>Portugal como cliente dos EUA</t>
   </si>
   <si>
     <t>% Export. EUA</t>
   </si>
   <si>
     <t>Portugal como fornecedor dos EUA</t>
   </si>
@@ -2429,783 +2395,783 @@
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet19">
     <tabColor rgb="FF0070C0"/>
   </sheetPr>
   <dimension ref="A2:K572"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A567" sqref="A567"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.88671875" style="4" customWidth="1"/>
     <col min="2" max="2" width="9" style="4" bestFit="1" customWidth="1"/>
     <col min="3" max="11" width="8.6640625" style="4" customWidth="1"/>
     <col min="12" max="16384" width="9.109375" style="4"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="6"/>
     </row>
     <row r="3" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="95" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="7" t="e" vm="1">
         <v>#VALUE!</v>
       </c>
     </row>
     <row r="4" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="6"/>
     </row>
     <row r="5" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="6"/>
     </row>
     <row r="6" spans="1:11" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.25">
       <c r="A6" s="2" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B6" s="8"/>
       <c r="C6" s="8"/>
       <c r="D6" s="8"/>
       <c r="E6" s="8"/>
       <c r="F6" s="8"/>
       <c r="G6" s="8"/>
       <c r="H6" s="8"/>
       <c r="I6" s="8"/>
       <c r="J6" s="8"/>
       <c r="K6" s="9"/>
     </row>
     <row r="7" spans="1:11" s="14" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="11"/>
       <c r="B7" s="12">
         <v>2021</v>
       </c>
       <c r="C7" s="12">
         <v>2022</v>
       </c>
       <c r="D7" s="12">
         <v>2023</v>
       </c>
       <c r="E7" s="12">
         <v>2024</v>
       </c>
       <c r="F7" s="12">
         <v>2025</v>
       </c>
       <c r="G7" s="13" t="s">
+        <v>139</v>
+      </c>
+      <c r="H7" s="13" t="s">
+        <v>140</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>136</v>
+      </c>
+      <c r="J7" s="13" t="s">
         <v>137</v>
       </c>
-      <c r="H7" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K7" s="13" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="16">
         <v>3547.061897</v>
       </c>
       <c r="C8" s="16">
         <v>5071.0485499999995</v>
       </c>
       <c r="D8" s="16">
         <v>5238.1457039999996</v>
       </c>
       <c r="E8" s="16">
         <v>5316.291725</v>
       </c>
       <c r="F8" s="16">
-        <v>4605.150901</v>
+        <v>4606.4145499999995</v>
       </c>
       <c r="G8" s="16">
-        <v>-13.376632825769169</v>
+        <v>-13.352863456717106</v>
       </c>
       <c r="H8" s="16">
-        <v>6.7440741376904922</v>
+        <v>6.7513960022630437</v>
       </c>
       <c r="I8" s="16">
-        <v>1313.0800340000001</v>
+        <v>1754.4767690000001</v>
       </c>
       <c r="J8" s="16">
-        <v>1000.0268980000001</v>
+        <v>1392.4299410000001</v>
       </c>
       <c r="K8" s="16">
-        <v>-23.841131377678078</v>
+        <v>-20.635601131746874</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="16">
         <v>2002.20517</v>
       </c>
       <c r="C9" s="16">
         <v>3500.3767940000002</v>
       </c>
       <c r="D9" s="16">
         <v>2251.5267680000002</v>
       </c>
       <c r="E9" s="16">
         <v>2415.7336049999999</v>
       </c>
       <c r="F9" s="16">
-        <v>2394.9239360000001</v>
+        <v>2395.3838500000002</v>
       </c>
       <c r="G9" s="16">
-        <v>-0.86142234213775237</v>
+        <v>-0.84238406742699312</v>
       </c>
       <c r="H9" s="16">
-        <v>4.5793134767113886</v>
+        <v>4.5843338895057872</v>
       </c>
       <c r="I9" s="16">
-        <v>587.46293200000002</v>
+        <v>801.12690800000007</v>
       </c>
       <c r="J9" s="16">
-        <v>582.72670299999993</v>
+        <v>874.954385</v>
       </c>
       <c r="K9" s="16">
-        <v>-0.80621750616260057</v>
+        <v>9.2154534147790645</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="16">
         <v>1544.8567270000001</v>
       </c>
       <c r="C10" s="16">
         <v>1570.6717559999993</v>
       </c>
       <c r="D10" s="16">
         <v>2986.6189359999994</v>
       </c>
       <c r="E10" s="16">
         <v>2900.5581200000001</v>
       </c>
       <c r="F10" s="16">
-        <v>2210.2269649999998</v>
+        <v>2211.0306999999993</v>
       </c>
       <c r="G10" s="16" t="s">
         <v>26</v>
       </c>
       <c r="H10" s="16" t="s">
         <v>26</v>
       </c>
       <c r="I10" s="16">
-        <v>725.61710200000005</v>
+        <v>953.34986100000003</v>
       </c>
       <c r="J10" s="16">
-        <v>417.30019500000014</v>
+        <v>517.4755560000001</v>
       </c>
       <c r="K10" s="16" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="17">
         <v>177.15776335748851</v>
       </c>
       <c r="C11" s="17">
         <v>144.87150522458867</v>
       </c>
       <c r="D11" s="17">
         <v>232.64860886610609</v>
       </c>
       <c r="E11" s="17">
         <v>220.06945277395354</v>
       </c>
       <c r="F11" s="17">
-        <v>192.287981750749</v>
+        <v>192.30381594164956</v>
       </c>
       <c r="G11" s="18" t="s">
         <v>26</v>
       </c>
       <c r="H11" s="18" t="s">
         <v>26</v>
       </c>
       <c r="I11" s="17">
-        <v>223.51708720236326</v>
+        <v>219.00110350556346</v>
       </c>
       <c r="J11" s="17">
-        <v>171.61164793918843</v>
+        <v>159.14314675958795</v>
       </c>
       <c r="K11" s="18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="20" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="21"/>
     </row>
     <row r="19" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="2" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B19" s="22"/>
       <c r="C19" s="22"/>
       <c r="D19" s="22"/>
     </row>
     <row r="20" spans="1:11" s="25" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="23"/>
       <c r="B20" s="23"/>
       <c r="C20" s="23"/>
       <c r="D20" s="24"/>
       <c r="E20" s="12">
         <v>2021</v>
       </c>
       <c r="F20" s="12">
         <v>2022</v>
       </c>
       <c r="G20" s="12">
         <v>2023</v>
       </c>
       <c r="H20" s="12">
         <v>2024</v>
       </c>
       <c r="I20" s="12">
         <v>2025</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="K20" s="13" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="124" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B21" s="124"/>
       <c r="C21" s="124"/>
       <c r="D21" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E21" s="27">
         <v>4</v>
       </c>
       <c r="F21" s="27">
         <v>4</v>
       </c>
       <c r="G21" s="27">
         <v>4</v>
       </c>
       <c r="H21" s="27">
         <v>4</v>
       </c>
       <c r="I21" s="27">
         <v>4</v>
       </c>
       <c r="J21" s="27">
         <v>4</v>
       </c>
       <c r="K21" s="27">
         <v>4</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="124"/>
       <c r="B22" s="124"/>
       <c r="C22" s="124"/>
       <c r="D22" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E22" s="28">
         <v>5.5755173213187668</v>
       </c>
       <c r="F22" s="28">
         <v>6.4679482571181532</v>
       </c>
       <c r="G22" s="28">
         <v>6.7728662698059745</v>
       </c>
       <c r="H22" s="28">
         <v>6.7384334769670335</v>
       </c>
       <c r="I22" s="28">
-        <v>5.8020571127474811</v>
+        <v>5.804540871967907</v>
       </c>
       <c r="J22" s="28">
-        <v>6.2270878569713162</v>
+        <v>6.3811173750723507</v>
       </c>
       <c r="K22" s="28">
-        <v>5.0723988675992127</v>
+        <v>5.137526999521647</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="127" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B23" s="127"/>
       <c r="C23" s="127"/>
       <c r="D23" s="29" t="s">
         <v>23</v>
       </c>
       <c r="E23" s="30">
         <v>9</v>
       </c>
       <c r="F23" s="30">
         <v>8</v>
       </c>
       <c r="G23" s="30">
         <v>9</v>
       </c>
       <c r="H23" s="30">
         <v>9</v>
       </c>
       <c r="I23" s="30">
         <v>10</v>
       </c>
       <c r="J23" s="30">
         <v>10</v>
       </c>
       <c r="K23" s="30">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="128"/>
       <c r="B24" s="128"/>
       <c r="C24" s="128"/>
       <c r="D24" s="31" t="s">
         <v>33</v>
       </c>
       <c r="E24" s="32">
         <v>2.4080677814838793</v>
       </c>
       <c r="F24" s="32">
         <v>3.1948949527966524</v>
       </c>
       <c r="G24" s="32">
         <v>2.1412846662144092</v>
       </c>
       <c r="H24" s="32">
         <v>2.2525698388170494</v>
       </c>
       <c r="I24" s="32">
-        <v>2.1460743496365313</v>
+        <v>2.1455036286778411</v>
       </c>
       <c r="J24" s="32">
-        <v>2.1454190417795784</v>
+        <v>2.1756776713673784</v>
       </c>
       <c r="K24" s="32">
-        <v>2.0713720885420956</v>
+        <v>2.2705899064517596</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B25" s="33"/>
       <c r="C25" s="34"/>
     </row>
     <row r="26" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="35"/>
       <c r="B26" s="36"/>
       <c r="C26" s="36"/>
       <c r="D26" s="36"/>
       <c r="E26" s="36"/>
       <c r="F26" s="36"/>
       <c r="G26" s="36"/>
       <c r="H26" s="36"/>
       <c r="I26" s="36"/>
       <c r="J26" s="36"/>
     </row>
     <row r="27" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="2" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B27" s="37"/>
       <c r="C27" s="38"/>
       <c r="D27" s="37"/>
       <c r="E27" s="37"/>
       <c r="F27" s="37"/>
       <c r="G27" s="37"/>
       <c r="H27" s="37"/>
       <c r="I27" s="37"/>
       <c r="J27" s="37"/>
       <c r="K27" s="37"/>
     </row>
     <row r="28" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="23"/>
       <c r="B28" s="23"/>
       <c r="C28" s="23"/>
       <c r="D28" s="24"/>
       <c r="E28" s="12"/>
       <c r="F28" s="12"/>
       <c r="G28" s="144">
         <v>2021</v>
       </c>
       <c r="H28" s="144">
         <v>2022</v>
       </c>
       <c r="I28" s="144">
         <v>2023</v>
       </c>
       <c r="J28" s="144">
         <v>2024</v>
       </c>
       <c r="K28" s="144">
         <v>2025</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="124" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B29" s="124"/>
       <c r="C29" s="124"/>
       <c r="D29" s="124"/>
       <c r="E29" s="125" t="s">
         <v>23</v>
       </c>
       <c r="F29" s="125"/>
       <c r="G29" s="27">
         <v>60</v>
       </c>
       <c r="H29" s="27">
         <v>60</v>
       </c>
       <c r="I29" s="27">
         <v>63</v>
       </c>
       <c r="J29" s="27">
         <v>57</v>
       </c>
       <c r="K29" s="27">
         <v>60</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="124"/>
       <c r="B30" s="124"/>
       <c r="C30" s="124"/>
       <c r="D30" s="124"/>
       <c r="E30" s="125" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="F30" s="125"/>
       <c r="G30" s="28">
         <v>0.13505372530367046</v>
       </c>
       <c r="H30" s="28">
         <v>0.13490749586106779</v>
       </c>
       <c r="I30" s="28">
         <v>0.11299586850651555</v>
       </c>
       <c r="J30" s="28">
         <v>0.14765823370118883</v>
       </c>
       <c r="K30" s="28">
         <v>0.12280872160634672</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="127" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B31" s="127"/>
       <c r="C31" s="127"/>
       <c r="D31" s="127"/>
       <c r="E31" s="129" t="s">
         <v>23</v>
       </c>
       <c r="F31" s="129"/>
       <c r="G31" s="30">
         <v>51</v>
       </c>
       <c r="H31" s="30">
         <v>51</v>
       </c>
       <c r="I31" s="30">
         <v>47</v>
       </c>
       <c r="J31" s="30">
         <v>48</v>
       </c>
       <c r="K31" s="30">
         <v>48</v>
       </c>
     </row>
     <row r="32" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="128"/>
       <c r="B32" s="128"/>
       <c r="C32" s="128"/>
       <c r="D32" s="128"/>
       <c r="E32" s="126" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="F32" s="126"/>
       <c r="G32" s="32">
         <v>0.17602981256637909</v>
       </c>
       <c r="H32" s="32">
         <v>0.19154183191601862</v>
       </c>
       <c r="I32" s="32">
         <v>0.21286539460141138</v>
       </c>
       <c r="J32" s="32">
         <v>0.20487368570439496</v>
       </c>
       <c r="K32" s="32">
         <v>0.18671061830766389</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B33" s="33"/>
       <c r="C33" s="34"/>
     </row>
     <row r="34" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="35"/>
       <c r="B34" s="36"/>
       <c r="C34" s="36"/>
       <c r="D34" s="36"/>
       <c r="E34" s="36"/>
       <c r="F34" s="36"/>
       <c r="G34" s="36"/>
       <c r="H34" s="36"/>
       <c r="I34" s="36"/>
       <c r="J34" s="36"/>
     </row>
     <row r="35" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="2" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B35" s="37"/>
       <c r="C35" s="37"/>
       <c r="D35" s="37"/>
       <c r="E35" s="37"/>
       <c r="F35" s="37"/>
       <c r="G35" s="37"/>
       <c r="H35" s="37"/>
       <c r="I35" s="37"/>
       <c r="J35" s="37"/>
       <c r="K35" s="37"/>
     </row>
     <row r="36" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="23"/>
       <c r="B36" s="23"/>
       <c r="C36" s="23"/>
       <c r="D36" s="23"/>
       <c r="E36" s="39" t="s">
         <v>24</v>
       </c>
       <c r="F36" s="13">
         <v>2021</v>
       </c>
       <c r="G36" s="13">
         <v>2022</v>
       </c>
       <c r="H36" s="13">
         <v>2023</v>
       </c>
       <c r="I36" s="13">
         <v>2024</v>
       </c>
       <c r="J36" s="13">
         <v>2025</v>
       </c>
       <c r="K36" s="13" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
     </row>
     <row r="37" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="124" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B37" s="124"/>
       <c r="C37" s="124"/>
       <c r="D37" s="124"/>
       <c r="E37" s="26" t="s">
         <v>5</v>
       </c>
       <c r="F37" s="40">
         <v>1.6307478956616455</v>
       </c>
       <c r="G37" s="40">
         <v>2.3955076702909062</v>
       </c>
       <c r="H37" s="40">
         <v>0.21312668086833919</v>
       </c>
       <c r="I37" s="40">
         <v>0.10104196783725956</v>
       </c>
       <c r="J37" s="40">
-        <v>-0.90137550442259096</v>
+        <v>-0.89977382130112205</v>
       </c>
       <c r="K37" s="40">
-        <v>-1.48460819698397</v>
+        <v>-1.3167819292685266</v>
       </c>
     </row>
     <row r="38" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="131" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="131"/>
       <c r="C38" s="131"/>
       <c r="D38" s="131"/>
       <c r="E38" s="41" t="s">
         <v>2</v>
       </c>
       <c r="F38" s="42">
         <v>18.343770509814043</v>
       </c>
       <c r="G38" s="42">
         <v>23.2388490869163</v>
       </c>
       <c r="H38" s="42">
         <v>-1.3552804405528664</v>
       </c>
       <c r="I38" s="42">
         <v>2.0104785650741244</v>
       </c>
       <c r="J38" s="42">
-        <v>0.60324914279216613</v>
+        <v>0.58779470160638514</v>
       </c>
       <c r="K38" s="42">
-        <v>-6.5042047406657995</v>
+        <v>-1.4246456266728396</v>
       </c>
     </row>
     <row r="39" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="127" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B39" s="127"/>
       <c r="C39" s="127"/>
       <c r="D39" s="127"/>
       <c r="E39" s="43" t="s">
         <v>5</v>
       </c>
       <c r="F39" s="44">
         <v>1.1234253566050825</v>
       </c>
       <c r="G39" s="44">
         <v>1.8018627026558831</v>
       </c>
       <c r="H39" s="44">
         <v>-1.1398614719725422</v>
       </c>
       <c r="I39" s="44">
         <v>0.15616673412592913</v>
       </c>
       <c r="J39" s="44">
-        <v>-1.9404139863826424E-2</v>
+        <v>-1.8975289429860872E-2</v>
       </c>
       <c r="K39" s="44">
-        <v>-1.7296743895372717E-2</v>
+        <v>0.20049856226061075</v>
       </c>
     </row>
     <row r="40" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="132" t="s">
         <v>36</v>
       </c>
       <c r="B40" s="132"/>
       <c r="C40" s="132"/>
       <c r="D40" s="132"/>
       <c r="E40" s="45" t="s">
         <v>2</v>
       </c>
       <c r="F40" s="17">
         <v>22.011918431971004</v>
       </c>
       <c r="G40" s="17">
         <v>31.770544770324882</v>
       </c>
       <c r="H40" s="17">
         <v>-4.0280111631669717</v>
       </c>
       <c r="I40" s="17">
         <v>1.9924603779147958</v>
       </c>
       <c r="J40" s="17">
-        <v>4.0581701808905946</v>
+        <v>4.1058388124765424</v>
       </c>
       <c r="K40" s="17">
-        <v>2.7397399847196215</v>
+        <v>4.6501716085415481</v>
       </c>
     </row>
     <row r="41" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B41" s="33"/>
       <c r="C41" s="34"/>
     </row>
     <row r="42" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="43" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="46"/>
     </row>
     <row r="44" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="2" t="s">
         <v>78</v>
       </c>
       <c r="B44" s="37"/>
       <c r="C44" s="37"/>
       <c r="D44" s="37"/>
       <c r="E44" s="37"/>
@@ -3219,51 +3185,51 @@
     <row r="45" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="23"/>
       <c r="B45" s="23"/>
       <c r="C45" s="23"/>
       <c r="D45" s="23"/>
       <c r="E45" s="23"/>
       <c r="F45" s="23"/>
       <c r="G45" s="12">
         <v>2020</v>
       </c>
       <c r="H45" s="12">
         <v>2021</v>
       </c>
       <c r="I45" s="12">
         <v>2022</v>
       </c>
       <c r="J45" s="12">
         <v>2023</v>
       </c>
       <c r="K45" s="12">
         <v>2024</v>
       </c>
     </row>
     <row r="46" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="133" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B46" s="133"/>
       <c r="C46" s="133"/>
       <c r="D46" s="47" t="s">
         <v>30</v>
       </c>
       <c r="E46" s="47"/>
       <c r="F46" s="47"/>
       <c r="G46" s="48">
         <v>3600</v>
       </c>
       <c r="H46" s="48">
         <v>3722</v>
       </c>
       <c r="I46" s="48">
         <v>4012</v>
       </c>
       <c r="J46" s="48">
         <v>4231</v>
       </c>
       <c r="K46" s="48">
         <v>4253</v>
       </c>
     </row>
     <row r="47" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
@@ -3301,167 +3267,167 @@
       <c r="E48" s="1"/>
       <c r="F48" s="1"/>
       <c r="G48" s="52">
         <v>6</v>
       </c>
       <c r="H48" s="52">
         <v>7</v>
       </c>
       <c r="I48" s="52">
         <v>6</v>
       </c>
       <c r="J48" s="52">
         <v>6</v>
       </c>
       <c r="K48" s="52">
         <v>5</v>
       </c>
     </row>
     <row r="49" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C49" s="53"/>
       <c r="F49" s="54"/>
       <c r="G49" s="136" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="H49" s="136"/>
       <c r="I49" s="136"/>
       <c r="J49" s="136"/>
       <c r="K49" s="136"/>
     </row>
     <row r="50" spans="1:11" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="130" t="s">
         <v>48</v>
       </c>
       <c r="B50" s="130"/>
       <c r="C50" s="130"/>
       <c r="D50" s="130"/>
       <c r="E50" s="130"/>
       <c r="F50" s="130"/>
       <c r="G50" s="130"/>
       <c r="H50" s="130"/>
       <c r="I50" s="130"/>
       <c r="J50" s="130"/>
       <c r="K50" s="130"/>
     </row>
     <row r="51" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4" t="s">
         <v>127</v>
       </c>
       <c r="C51" s="53"/>
     </row>
     <row r="52" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="130" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B52" s="130"/>
       <c r="C52" s="130"/>
       <c r="D52" s="130"/>
       <c r="E52" s="130"/>
       <c r="F52" s="130"/>
       <c r="G52" s="130"/>
       <c r="H52" s="130"/>
       <c r="I52" s="130"/>
       <c r="J52" s="130"/>
       <c r="K52" s="130"/>
     </row>
     <row r="53" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="55"/>
       <c r="B53" s="55"/>
       <c r="C53" s="55"/>
       <c r="D53" s="55"/>
       <c r="E53" s="55"/>
       <c r="F53" s="55"/>
       <c r="G53" s="55"/>
       <c r="H53" s="55"/>
       <c r="I53" s="55"/>
       <c r="J53" s="55"/>
       <c r="K53" s="55"/>
     </row>
     <row r="54" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A54" s="46"/>
       <c r="B54" s="46"/>
       <c r="C54" s="56"/>
       <c r="D54" s="46"/>
       <c r="E54" s="46"/>
       <c r="F54" s="46"/>
       <c r="G54" s="46"/>
       <c r="H54" s="46"/>
       <c r="I54" s="46"/>
       <c r="J54" s="46"/>
       <c r="K54" s="46"/>
     </row>
     <row r="55" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="2" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B55" s="37"/>
       <c r="C55" s="38"/>
       <c r="D55" s="37"/>
       <c r="E55" s="37"/>
       <c r="F55" s="37"/>
       <c r="G55" s="37"/>
       <c r="H55" s="37"/>
       <c r="I55" s="37"/>
       <c r="J55" s="37"/>
       <c r="K55" s="37"/>
     </row>
     <row r="56" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="47"/>
       <c r="B56" s="47"/>
       <c r="C56" s="57"/>
       <c r="D56" s="47"/>
       <c r="E56" s="47"/>
       <c r="F56" s="47"/>
       <c r="G56" s="47"/>
       <c r="H56" s="123" t="s">
         <v>59</v>
       </c>
       <c r="I56" s="123"/>
       <c r="J56" s="123" t="s">
         <v>56</v>
       </c>
       <c r="K56" s="123"/>
     </row>
     <row r="57" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="1"/>
       <c r="B57" s="1"/>
       <c r="C57" s="58"/>
       <c r="D57" s="1"/>
       <c r="E57" s="1"/>
       <c r="F57" s="1"/>
       <c r="G57" s="1"/>
       <c r="H57" s="58" t="s">
         <v>60</v>
       </c>
       <c r="I57" s="58" t="s">
         <v>58</v>
       </c>
       <c r="J57" s="58" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="K57" s="58" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="58" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B58" s="22"/>
       <c r="C58" s="59"/>
       <c r="D58" s="22"/>
       <c r="E58" s="22"/>
       <c r="F58" s="37"/>
       <c r="G58" s="37"/>
       <c r="H58" s="49">
         <v>4253</v>
       </c>
       <c r="I58" s="60">
         <v>100</v>
       </c>
       <c r="J58" s="60">
         <v>5316.291725</v>
       </c>
       <c r="K58" s="60">
@@ -3567,114 +3533,114 @@
       <c r="B63" s="61"/>
       <c r="C63" s="62"/>
       <c r="D63" s="61"/>
       <c r="E63" s="61"/>
       <c r="F63" s="63"/>
       <c r="G63" s="63"/>
       <c r="H63" s="64" t="s">
         <v>26</v>
       </c>
       <c r="I63" s="65" t="s">
         <v>26</v>
       </c>
       <c r="J63" s="66">
         <v>310.30801599999995</v>
       </c>
       <c r="K63" s="66">
         <v>5.8369260388922726</v>
       </c>
     </row>
     <row r="64" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A64" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C64" s="53"/>
       <c r="F64" s="135" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="G64" s="135"/>
       <c r="H64" s="135"/>
       <c r="I64" s="135"/>
       <c r="J64" s="135"/>
       <c r="K64" s="135"/>
     </row>
     <row r="65" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="46"/>
       <c r="C65" s="53"/>
     </row>
     <row r="66" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="46"/>
       <c r="C66" s="53"/>
     </row>
     <row r="67" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A67" s="2" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B67" s="37"/>
       <c r="C67" s="38"/>
       <c r="D67" s="37"/>
       <c r="E67" s="37"/>
       <c r="F67" s="37"/>
       <c r="G67" s="37"/>
       <c r="H67" s="37"/>
       <c r="I67" s="37"/>
       <c r="J67" s="37"/>
       <c r="K67" s="37"/>
     </row>
     <row r="68" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="47"/>
       <c r="B68" s="47"/>
       <c r="C68" s="57"/>
       <c r="D68" s="47"/>
       <c r="E68" s="47"/>
       <c r="F68" s="47"/>
       <c r="G68" s="47"/>
       <c r="H68" s="123" t="s">
         <v>59</v>
       </c>
       <c r="I68" s="123"/>
       <c r="J68" s="123" t="s">
         <v>56</v>
       </c>
       <c r="K68" s="123"/>
     </row>
     <row r="69" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="1"/>
       <c r="B69" s="1"/>
       <c r="C69" s="58"/>
       <c r="D69" s="1"/>
       <c r="E69" s="1"/>
       <c r="F69" s="1"/>
       <c r="G69" s="1"/>
       <c r="H69" s="58" t="s">
         <v>60</v>
       </c>
       <c r="I69" s="58" t="s">
         <v>58</v>
       </c>
       <c r="J69" s="58" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="K69" s="58" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="70" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B70" s="22"/>
       <c r="C70" s="59"/>
       <c r="D70" s="22"/>
       <c r="E70" s="22"/>
       <c r="F70" s="22"/>
       <c r="G70" s="22"/>
       <c r="H70" s="49">
         <v>4253</v>
       </c>
       <c r="I70" s="67">
         <v>100</v>
       </c>
       <c r="J70" s="60">
         <v>5316.291725</v>
       </c>
       <c r="K70" s="67">
@@ -3803,666 +3769,666 @@
       <c r="B76" s="73"/>
       <c r="C76" s="74"/>
       <c r="D76" s="73"/>
       <c r="E76" s="73"/>
       <c r="F76" s="75"/>
       <c r="G76" s="75"/>
       <c r="H76" s="76" t="s">
         <v>26</v>
       </c>
       <c r="I76" s="77" t="s">
         <v>26</v>
       </c>
       <c r="J76" s="78">
         <v>310.30801599999995</v>
       </c>
       <c r="K76" s="78">
         <v>5.8369260388922726</v>
       </c>
     </row>
     <row r="77" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A77" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C77" s="53"/>
       <c r="F77" s="135" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="G77" s="135"/>
       <c r="H77" s="135"/>
       <c r="I77" s="135"/>
       <c r="J77" s="135"/>
       <c r="K77" s="135"/>
     </row>
     <row r="78" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="46"/>
       <c r="C78" s="34"/>
     </row>
     <row r="79" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="46"/>
       <c r="C79" s="34"/>
     </row>
     <row r="80" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="2" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B80" s="37"/>
       <c r="C80" s="37"/>
       <c r="D80" s="37"/>
       <c r="E80" s="37"/>
       <c r="F80" s="37"/>
       <c r="G80" s="37"/>
       <c r="H80" s="37"/>
       <c r="I80" s="37"/>
       <c r="J80" s="37"/>
       <c r="K80" s="37"/>
     </row>
     <row r="81" spans="1:11" s="25" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="23"/>
       <c r="B81" s="23"/>
       <c r="C81" s="23"/>
       <c r="D81" s="13">
         <v>2021</v>
       </c>
       <c r="E81" s="13" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F81" s="13">
         <v>2024</v>
       </c>
       <c r="G81" s="13" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="H81" s="13">
         <v>2025</v>
       </c>
       <c r="I81" s="13" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="J81" s="13" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="K81" s="13" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
     </row>
     <row r="82" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B82" s="5"/>
       <c r="C82" s="79"/>
       <c r="D82" s="16">
         <v>312.03976699999987</v>
       </c>
       <c r="E82" s="16">
         <v>8.7971334039564937</v>
       </c>
       <c r="F82" s="16">
         <v>1323.9765189999998</v>
       </c>
       <c r="G82" s="16">
         <v>24.90413595578222</v>
       </c>
       <c r="H82" s="16">
-        <v>1383.7463160000002</v>
+        <v>1385.040319</v>
       </c>
       <c r="I82" s="16">
-        <v>30.047795300247866</v>
+        <v>30.067643803356781</v>
       </c>
       <c r="J82" s="16">
-        <v>4.5144151835218755</v>
+        <v>4.6121512824201485</v>
       </c>
       <c r="K82" s="16">
-        <v>59.769797000000381</v>
+        <v>61.063800000000128</v>
       </c>
     </row>
     <row r="83" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B83" s="5"/>
       <c r="C83" s="79"/>
       <c r="D83" s="16">
         <v>709.82521499999996</v>
       </c>
       <c r="E83" s="16">
         <v>20.011638804508856</v>
       </c>
       <c r="F83" s="16">
         <v>1077.9659920000001</v>
       </c>
       <c r="G83" s="16">
         <v>20.276652368996928</v>
       </c>
       <c r="H83" s="16">
         <v>589.45425899999998</v>
       </c>
       <c r="I83" s="16">
-        <v>12.799890202772749</v>
+        <v>12.79637888865213</v>
       </c>
       <c r="J83" s="16">
         <v>-45.317916949647156</v>
       </c>
       <c r="K83" s="16">
         <v>-488.51173300000016</v>
       </c>
     </row>
     <row r="84" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B84" s="5"/>
       <c r="C84" s="79"/>
       <c r="D84" s="16">
         <v>347.96838199999996</v>
       </c>
       <c r="E84" s="16">
         <v>9.8100453869807378</v>
       </c>
       <c r="F84" s="16">
         <v>529.08075900000006</v>
       </c>
       <c r="G84" s="16">
         <v>9.9520640771458062</v>
       </c>
       <c r="H84" s="16">
         <v>476.55075399999981</v>
       </c>
       <c r="I84" s="16">
-        <v>10.348211475470167</v>
+        <v>10.345372715097904</v>
       </c>
       <c r="J84" s="16">
         <v>-9.928541929834239</v>
       </c>
       <c r="K84" s="16">
         <v>-52.530005000000244</v>
       </c>
     </row>
     <row r="85" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B85" s="5"/>
       <c r="C85" s="79"/>
       <c r="D85" s="16">
         <v>301.04279400000001</v>
       </c>
       <c r="E85" s="16">
         <v>8.4871029246659919</v>
       </c>
       <c r="F85" s="16">
         <v>428.07555099999996</v>
       </c>
       <c r="G85" s="16">
         <v>8.0521456147141741</v>
       </c>
       <c r="H85" s="16">
-        <v>382.97459800000001</v>
+        <v>382.94445100000002</v>
       </c>
       <c r="I85" s="16">
-        <v>8.31622255672095</v>
+        <v>8.3132867622606845</v>
       </c>
       <c r="J85" s="16">
-        <v>-10.535746060395763</v>
+        <v>-10.542788508844307</v>
       </c>
       <c r="K85" s="16">
-        <v>-45.100952999999947</v>
+        <v>-45.131099999999947</v>
       </c>
     </row>
     <row r="86" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B86" s="5"/>
       <c r="C86" s="79"/>
       <c r="D86" s="16">
         <v>299.77474699999999</v>
       </c>
       <c r="E86" s="16">
         <v>8.4513537035691595</v>
       </c>
       <c r="F86" s="16">
         <v>251.67580100000001</v>
       </c>
       <c r="G86" s="16">
         <v>4.7340479796563457</v>
       </c>
       <c r="H86" s="16">
         <v>232.84353700000003</v>
       </c>
       <c r="I86" s="16">
-        <v>5.0561543368630657</v>
+        <v>5.0547673135497551</v>
       </c>
       <c r="J86" s="16">
         <v>-7.4827472189111983</v>
       </c>
       <c r="K86" s="16">
         <v>-18.832263999999981</v>
       </c>
     </row>
     <row r="87" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B87" s="5"/>
       <c r="C87" s="79"/>
       <c r="D87" s="16">
         <v>196.65265500000001</v>
       </c>
       <c r="E87" s="16">
         <v>5.544099897617321</v>
       </c>
       <c r="F87" s="16">
         <v>309.48658099999994</v>
       </c>
       <c r="G87" s="16">
         <v>5.8214747611503563</v>
       </c>
       <c r="H87" s="16">
         <v>230.55318000000003</v>
       </c>
       <c r="I87" s="16">
-        <v>5.0064196582556253</v>
+        <v>5.0050462783467902</v>
       </c>
       <c r="J87" s="16">
         <v>-25.504627937325637</v>
       </c>
       <c r="K87" s="16">
         <v>-78.933400999999918</v>
       </c>
     </row>
     <row r="88" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B88" s="5"/>
       <c r="C88" s="79"/>
       <c r="D88" s="16">
         <v>146.58660900000004</v>
       </c>
       <c r="E88" s="16">
         <v>4.1326205534777571</v>
       </c>
       <c r="F88" s="16">
         <v>183.29895199999999</v>
       </c>
       <c r="G88" s="16">
         <v>3.4478723418813133</v>
       </c>
       <c r="H88" s="16">
         <v>189.90800199999998</v>
       </c>
       <c r="I88" s="16">
-        <v>4.1238171361281957</v>
+        <v>4.122685875069581</v>
       </c>
       <c r="J88" s="16">
         <v>3.6056125405452382</v>
       </c>
       <c r="K88" s="16">
         <v>6.6090499999999963</v>
       </c>
     </row>
     <row r="89" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B89" s="5"/>
       <c r="C89" s="79"/>
       <c r="D89" s="16">
         <v>219.87932599999996</v>
       </c>
       <c r="E89" s="16">
         <v>6.1989142672127429</v>
       </c>
       <c r="F89" s="16">
         <v>209.58197000000001</v>
       </c>
       <c r="G89" s="16">
         <v>3.9422586427008013</v>
       </c>
       <c r="H89" s="16">
-        <v>184.574161</v>
+        <v>184.57395399999999</v>
       </c>
       <c r="I89" s="16">
-        <v>4.0079937654142901</v>
+        <v>4.0068897837256099</v>
       </c>
       <c r="J89" s="16">
-        <v>-11.932233006493835</v>
+        <v>-11.932331774531953</v>
       </c>
       <c r="K89" s="16">
-        <v>-25.007809000000009</v>
+        <v>-25.008016000000026</v>
       </c>
     </row>
     <row r="90" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B90" s="5"/>
       <c r="C90" s="79"/>
       <c r="D90" s="16">
         <v>176.14211200000003</v>
       </c>
       <c r="E90" s="16">
         <v>4.9658595512239527</v>
       </c>
       <c r="F90" s="16">
         <v>180.010616</v>
       </c>
       <c r="G90" s="16">
         <v>3.386018399883802</v>
       </c>
       <c r="H90" s="16">
         <v>171.08050299999999</v>
       </c>
       <c r="I90" s="16">
-        <v>3.714981477867537</v>
+        <v>3.7139623701475153</v>
       </c>
       <c r="J90" s="16">
         <v>-4.9608813071335778</v>
       </c>
       <c r="K90" s="16">
         <v>-8.9301130000000057</v>
       </c>
     </row>
     <row r="91" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B91" s="5"/>
       <c r="C91" s="79"/>
       <c r="D91" s="16">
         <v>177.804834</v>
       </c>
       <c r="E91" s="16">
         <v>5.0127355868918464</v>
       </c>
       <c r="F91" s="16">
         <v>158.975359</v>
       </c>
       <c r="G91" s="16">
         <v>2.9903430290029842</v>
       </c>
       <c r="H91" s="16">
         <v>161.22232499999998</v>
       </c>
       <c r="I91" s="16">
-        <v>3.500912966065691</v>
+        <v>3.4999525824266078</v>
       </c>
       <c r="J91" s="16">
         <v>1.4134052057715349</v>
       </c>
       <c r="K91" s="16">
         <v>2.2469659999999863</v>
       </c>
     </row>
     <row r="92" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B92" s="5"/>
       <c r="C92" s="79"/>
       <c r="D92" s="16">
         <v>75.753226000000012</v>
       </c>
       <c r="E92" s="16">
         <v>2.1356612373770485</v>
       </c>
       <c r="F92" s="16">
         <v>97.752469000000005</v>
       </c>
       <c r="G92" s="16">
         <v>1.8387341037045895</v>
       </c>
       <c r="H92" s="16">
         <v>86.257693999999987</v>
       </c>
       <c r="I92" s="16">
-        <v>1.8730698701158586</v>
+        <v>1.8725560425298673</v>
       </c>
       <c r="J92" s="16">
         <v>-11.75906359971329</v>
       </c>
       <c r="K92" s="16">
         <v>-11.494775000000018</v>
       </c>
     </row>
     <row r="93" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B93" s="5"/>
       <c r="C93" s="79"/>
       <c r="D93" s="16">
         <v>68.163554000000005</v>
       </c>
       <c r="E93" s="16">
         <v>1.9216905703746168</v>
       </c>
       <c r="F93" s="16">
         <v>71.580660999999992</v>
       </c>
       <c r="G93" s="16">
         <v>1.3464396745458884</v>
       </c>
       <c r="H93" s="16">
         <v>81.258824000000004</v>
       </c>
       <c r="I93" s="16">
-        <v>1.7645203327073342</v>
+        <v>1.7640362828395464</v>
       </c>
       <c r="J93" s="16">
         <v>13.52063932463548</v>
       </c>
       <c r="K93" s="16">
         <v>9.6781630000000121</v>
       </c>
     </row>
     <row r="94" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B94" s="5"/>
       <c r="C94" s="79"/>
       <c r="D94" s="16">
         <v>124.494876</v>
       </c>
       <c r="E94" s="16">
         <v>3.5098027498559894</v>
       </c>
       <c r="F94" s="16">
         <v>89.129605999999981</v>
       </c>
       <c r="G94" s="16">
         <v>1.6765371542886875</v>
       </c>
       <c r="H94" s="16">
         <v>73.429480999999996</v>
       </c>
       <c r="I94" s="16">
-        <v>1.5945075976566789</v>
+        <v>1.5940701863231135</v>
       </c>
       <c r="J94" s="16">
         <v>-17.61493818339104</v>
       </c>
       <c r="K94" s="16">
         <v>-15.700124999999986</v>
       </c>
     </row>
     <row r="95" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="15" t="s">
         <v>44</v>
       </c>
       <c r="B95" s="5"/>
       <c r="C95" s="79"/>
       <c r="D95" s="16">
         <v>144.47074699999996</v>
       </c>
       <c r="E95" s="16">
         <v>4.0729694376686529</v>
       </c>
       <c r="F95" s="16">
         <v>98.14929699999999</v>
       </c>
       <c r="G95" s="16">
         <v>1.8461984796366677</v>
       </c>
       <c r="H95" s="16">
         <v>57.976158000000005</v>
       </c>
       <c r="I95" s="16">
-        <v>1.2589415471143539</v>
+        <v>1.2585961895244537</v>
       </c>
       <c r="J95" s="16">
         <v>-40.930643649948898</v>
       </c>
       <c r="K95" s="16">
         <v>-40.173138999999985</v>
       </c>
     </row>
     <row r="96" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="15" t="s">
         <v>57</v>
       </c>
       <c r="B96" s="5"/>
       <c r="C96" s="79"/>
       <c r="D96" s="16">
         <v>44.166008000000005</v>
       </c>
       <c r="E96" s="16">
         <v>1.2451434252487759</v>
       </c>
       <c r="F96" s="16">
         <v>56.211199999999991</v>
       </c>
       <c r="G96" s="16">
         <v>1.057338515410382</v>
       </c>
       <c r="H96" s="16">
         <v>54.833295000000007</v>
       </c>
       <c r="I96" s="16">
-        <v>1.1906948584050321</v>
+        <v>1.1903682225039867</v>
       </c>
       <c r="J96" s="16">
         <v>-2.4512997409768595</v>
       </c>
       <c r="K96" s="16">
         <v>-1.3779049999999842</v>
       </c>
     </row>
     <row r="97" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B97" s="5"/>
       <c r="C97" s="79"/>
       <c r="D97" s="16">
         <v>15.119304</v>
       </c>
       <c r="E97" s="16">
         <v>0.42624866548811741</v>
       </c>
       <c r="F97" s="16">
         <v>14.016752000000002</v>
       </c>
       <c r="G97" s="16">
         <v>0.2636565622252417</v>
       </c>
       <c r="H97" s="16">
         <v>12.649927999999999</v>
       </c>
       <c r="I97" s="16">
-        <v>0.27469084666157395</v>
+        <v>0.27461549243326355</v>
       </c>
       <c r="J97" s="16">
         <v>-9.7513603722174924</v>
       </c>
       <c r="K97" s="16">
         <v>-1.3668240000000029</v>
       </c>
     </row>
     <row r="98" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="15" t="s">
         <v>49</v>
       </c>
       <c r="B98" s="5"/>
       <c r="C98" s="79"/>
       <c r="D98" s="16">
         <v>187.17774099999997</v>
       </c>
       <c r="E98" s="16">
         <v>5.276979833881934</v>
       </c>
       <c r="F98" s="16">
         <v>237.32364000000004</v>
       </c>
       <c r="G98" s="16">
         <v>4.4640823392738112</v>
       </c>
       <c r="H98" s="16">
         <v>235.837886</v>
       </c>
       <c r="I98" s="16">
-        <v>5.1211760715330357</v>
+        <v>5.1197712112124174</v>
       </c>
       <c r="J98" s="16">
         <v>-0.62604551320721458</v>
       </c>
       <c r="K98" s="16">
         <v>-1.4857540000000427</v>
       </c>
     </row>
     <row r="99" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B99" s="96"/>
       <c r="C99" s="97"/>
       <c r="D99" s="17">
         <v>3547.061897</v>
       </c>
       <c r="E99" s="17">
         <v>100</v>
       </c>
       <c r="F99" s="17">
         <v>5316.291725</v>
       </c>
       <c r="G99" s="17">
         <v>100</v>
       </c>
       <c r="H99" s="17">
-        <v>4605.150901</v>
+        <v>4606.4145499999995</v>
       </c>
       <c r="I99" s="17">
         <v>100</v>
       </c>
       <c r="J99" s="17">
-        <v>-13.376632825769169</v>
+        <v>-13.352863456717106</v>
       </c>
       <c r="K99" s="17">
-        <v>-711.14082400000007</v>
+        <v>-709.87717500000053</v>
       </c>
     </row>
     <row r="100" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E100" s="80"/>
       <c r="F100" s="80"/>
       <c r="G100" s="80"/>
       <c r="H100" s="80"/>
       <c r="I100" s="80"/>
     </row>
     <row r="101" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="4" t="s">
         <v>37</v>
       </c>
       <c r="E101" s="80"/>
       <c r="F101" s="80"/>
       <c r="G101" s="80"/>
       <c r="H101" s="80"/>
       <c r="I101" s="80"/>
     </row>
     <row r="102" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="4" t="s">
         <v>50</v>
@@ -4477,1207 +4443,1207 @@
       <c r="A103" s="46"/>
       <c r="E103" s="81"/>
       <c r="F103" s="82"/>
       <c r="G103" s="81"/>
       <c r="H103" s="82"/>
       <c r="I103" s="81"/>
     </row>
     <row r="104" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="46"/>
       <c r="E104" s="81"/>
       <c r="F104" s="82"/>
       <c r="G104" s="81"/>
       <c r="H104" s="82"/>
       <c r="I104" s="81"/>
     </row>
     <row r="105" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="46"/>
       <c r="E105" s="81"/>
       <c r="F105" s="82"/>
       <c r="G105" s="81"/>
       <c r="H105" s="82"/>
       <c r="I105" s="81"/>
     </row>
     <row r="106" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="2" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B106" s="37"/>
       <c r="C106" s="37"/>
       <c r="D106" s="37"/>
       <c r="E106" s="37"/>
       <c r="F106" s="37"/>
       <c r="G106" s="37"/>
       <c r="H106" s="37"/>
       <c r="I106" s="37"/>
       <c r="J106" s="37"/>
       <c r="K106" s="37"/>
     </row>
     <row r="107" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="23"/>
       <c r="B107" s="23"/>
       <c r="C107" s="23"/>
       <c r="D107" s="13">
         <v>2021</v>
       </c>
       <c r="E107" s="13" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F107" s="13">
         <v>2024</v>
       </c>
       <c r="G107" s="13" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="H107" s="13">
         <v>2025</v>
       </c>
       <c r="I107" s="13" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="J107" s="13" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="K107" s="13" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
     </row>
     <row r="108" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B108" s="5"/>
       <c r="C108" s="79"/>
       <c r="D108" s="16">
         <v>1298.200697</v>
       </c>
       <c r="E108" s="16">
         <v>64.838544843034242</v>
       </c>
       <c r="F108" s="16">
         <v>1326.0516659999998</v>
       </c>
       <c r="G108" s="16">
         <v>54.892297033720318</v>
       </c>
       <c r="H108" s="16">
         <v>964.41983400000015</v>
       </c>
       <c r="I108" s="16">
-        <v>40.269330457766998</v>
+        <v>40.261598741262283</v>
       </c>
       <c r="J108" s="16">
         <v>-27.27132292596507</v>
       </c>
       <c r="K108" s="16">
         <v>-361.63183199999969</v>
       </c>
     </row>
     <row r="109" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B109" s="5"/>
       <c r="C109" s="79"/>
       <c r="D109" s="16">
         <v>145.44557599999999</v>
       </c>
       <c r="E109" s="16">
         <v>7.2642693256056265</v>
       </c>
       <c r="F109" s="16">
         <v>273.25138000000004</v>
       </c>
       <c r="G109" s="16">
         <v>11.311320893762209</v>
       </c>
       <c r="H109" s="16">
         <v>398.31652700000006</v>
       </c>
       <c r="I109" s="16">
-        <v>16.631698444054468</v>
+        <v>16.628505155864687</v>
       </c>
       <c r="J109" s="16">
         <v>45.769264550466318</v>
       </c>
       <c r="K109" s="16">
         <v>125.06514700000002</v>
       </c>
     </row>
     <row r="110" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B110" s="5"/>
       <c r="C110" s="79"/>
       <c r="D110" s="16">
         <v>128.358959</v>
       </c>
       <c r="E110" s="16">
         <v>6.4108794105251459</v>
       </c>
       <c r="F110" s="16">
         <v>226.14767800000001</v>
       </c>
       <c r="G110" s="16">
         <v>9.3614493556709881</v>
       </c>
       <c r="H110" s="16">
-        <v>270.12431800000002</v>
+        <v>270.12439499999999</v>
       </c>
       <c r="I110" s="16">
-        <v>11.279035377263856</v>
+        <v>11.276873015571178</v>
       </c>
       <c r="J110" s="16">
-        <v>19.445983433886948</v>
+        <v>19.446017482434634</v>
       </c>
       <c r="K110" s="16">
-        <v>43.976640000000003</v>
+        <v>43.976716999999979</v>
       </c>
     </row>
     <row r="111" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="15" t="s">
         <v>57</v>
       </c>
       <c r="B111" s="5"/>
       <c r="C111" s="79"/>
       <c r="D111" s="16">
         <v>107.72386400000001</v>
       </c>
       <c r="E111" s="16">
         <v>5.3802610049198911</v>
       </c>
       <c r="F111" s="16">
         <v>98.507548999999997</v>
       </c>
       <c r="G111" s="16">
         <v>4.0777488377076248</v>
       </c>
       <c r="H111" s="16">
         <v>188.95108199999999</v>
       </c>
       <c r="I111" s="16">
-        <v>7.8896485671100649</v>
+        <v>7.8881337535944382</v>
       </c>
       <c r="J111" s="16">
         <v>91.813809112233614</v>
       </c>
       <c r="K111" s="16">
         <v>90.443532999999988</v>
       </c>
     </row>
     <row r="112" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B112" s="5"/>
       <c r="C112" s="79"/>
       <c r="D112" s="16">
         <v>76.735246000000004</v>
       </c>
       <c r="E112" s="16">
         <v>3.8325366026299892</v>
       </c>
       <c r="F112" s="16">
         <v>123.129204</v>
       </c>
       <c r="G112" s="16">
         <v>5.0969694566135741</v>
       </c>
       <c r="H112" s="16">
-        <v>182.78907900000002</v>
+        <v>183.23434500000002</v>
       </c>
       <c r="I112" s="16">
-        <v>7.6323542577846615</v>
+        <v>7.6494773478580482</v>
       </c>
       <c r="J112" s="16">
-        <v>48.453066422812263</v>
+        <v>48.814691435835172</v>
       </c>
       <c r="K112" s="16">
-        <v>59.659875000000014</v>
+        <v>60.105141000000017</v>
       </c>
     </row>
     <row r="113" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B113" s="5"/>
       <c r="C113" s="79"/>
       <c r="D113" s="16">
         <v>55.666382000000006</v>
       </c>
       <c r="E113" s="16">
         <v>2.7802536340469048</v>
       </c>
       <c r="F113" s="16">
         <v>81.577268999999973</v>
       </c>
       <c r="G113" s="16">
         <v>3.3769149392612761</v>
       </c>
       <c r="H113" s="16">
         <v>90.742086</v>
       </c>
       <c r="I113" s="16">
-        <v>3.788933946334736</v>
+        <v>3.7882064705412453</v>
       </c>
       <c r="J113" s="16">
         <v>11.234522940452973</v>
       </c>
       <c r="K113" s="16">
         <v>9.1648170000000277</v>
       </c>
     </row>
     <row r="114" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="15" t="s">
         <v>44</v>
       </c>
       <c r="B114" s="5"/>
       <c r="C114" s="79"/>
       <c r="D114" s="16">
         <v>36.508527999999998</v>
       </c>
       <c r="E114" s="16">
         <v>1.8234159289479808</v>
       </c>
       <c r="F114" s="16">
         <v>57.322189999999999</v>
       </c>
       <c r="G114" s="16">
         <v>2.3728688412230787</v>
       </c>
       <c r="H114" s="16">
-        <v>73.167419999999993</v>
+        <v>73.167774999999992</v>
       </c>
       <c r="I114" s="16">
-        <v>3.0551041266974077</v>
+        <v>3.0545323664931607</v>
       </c>
       <c r="J114" s="16">
-        <v>27.642401659810961</v>
+        <v>27.643020966226157</v>
       </c>
       <c r="K114" s="16">
-        <v>15.845229999999994</v>
+        <v>15.845584999999993</v>
       </c>
     </row>
     <row r="115" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B115" s="5"/>
       <c r="C115" s="79"/>
       <c r="D115" s="16">
         <v>28.593003000000003</v>
       </c>
       <c r="E115" s="16">
         <v>1.4280755752918171</v>
       </c>
       <c r="F115" s="16">
         <v>40.555216999999999</v>
       </c>
       <c r="G115" s="16">
         <v>1.6787950838643901</v>
       </c>
       <c r="H115" s="16">
         <v>52.628512000000008</v>
       </c>
       <c r="I115" s="16">
-        <v>2.1975024429335366</v>
+        <v>2.1970805221885423</v>
       </c>
       <c r="J115" s="16">
         <v>29.770017011621487</v>
       </c>
       <c r="K115" s="16">
         <v>12.073295000000009</v>
       </c>
     </row>
     <row r="116" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B116" s="5"/>
       <c r="C116" s="79"/>
       <c r="D116" s="16">
         <v>29.127976</v>
       </c>
       <c r="E116" s="16">
         <v>1.454794765113907</v>
       </c>
       <c r="F116" s="16">
         <v>39.681498999999995</v>
       </c>
       <c r="G116" s="16">
         <v>1.6426272713956802</v>
       </c>
       <c r="H116" s="16">
-        <v>43.858418000000007</v>
+        <v>43.858604000000007</v>
       </c>
       <c r="I116" s="16">
-        <v>1.8313073472075403</v>
+        <v>1.8309635009019536</v>
       </c>
       <c r="J116" s="16">
-        <v>10.526111929390602</v>
+        <v>10.5265806616832</v>
       </c>
       <c r="K116" s="16">
-        <v>4.1769190000000123</v>
+        <v>4.1771050000000116</v>
       </c>
     </row>
     <row r="117" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B117" s="5"/>
       <c r="C117" s="79"/>
       <c r="D117" s="16">
         <v>23.193876000000003</v>
       </c>
       <c r="E117" s="16">
         <v>1.1584165472912051</v>
       </c>
       <c r="F117" s="16">
         <v>54.413421999999997</v>
       </c>
       <c r="G117" s="16">
         <v>2.2524595380623516</v>
       </c>
       <c r="H117" s="16">
-        <v>31.355036999999999</v>
+        <v>31.355248</v>
       </c>
       <c r="I117" s="16">
-        <v>1.3092289290978132</v>
+        <v>1.3089863655881289</v>
       </c>
       <c r="J117" s="16">
-        <v>-42.376281719609544</v>
+        <v>-42.375893947636669</v>
       </c>
       <c r="K117" s="16">
-        <v>-23.058384999999998</v>
+        <v>-23.058173999999998</v>
       </c>
     </row>
     <row r="118" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B118" s="5"/>
       <c r="C118" s="79"/>
       <c r="D118" s="16">
         <v>12.271286</v>
       </c>
       <c r="E118" s="16">
         <v>0.61288853829100842</v>
       </c>
       <c r="F118" s="16">
         <v>12.910323000000002</v>
       </c>
       <c r="G118" s="16">
         <v>0.53442660123114039</v>
       </c>
       <c r="H118" s="16">
         <v>21.473128999999997</v>
       </c>
       <c r="I118" s="16">
-        <v>0.89661006252517561</v>
+        <v>0.89643791328057909</v>
       </c>
       <c r="J118" s="16">
         <v>66.325265448432191</v>
       </c>
       <c r="K118" s="16">
         <v>8.5628059999999948</v>
       </c>
     </row>
     <row r="119" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B119" s="5"/>
       <c r="C119" s="79"/>
       <c r="D119" s="16">
         <v>10.445254000000002</v>
       </c>
       <c r="E119" s="16">
         <v>0.52168749519311253</v>
       </c>
       <c r="F119" s="16">
         <v>11.093523999999999</v>
       </c>
       <c r="G119" s="16">
         <v>0.45921967459652901</v>
       </c>
       <c r="H119" s="16">
         <v>12.208289000000001</v>
       </c>
       <c r="I119" s="16">
-        <v>0.50975685768084444</v>
+        <v>0.50965898430015721</v>
       </c>
       <c r="J119" s="16">
         <v>10.04879062775726</v>
       </c>
       <c r="K119" s="16">
         <v>1.114765000000002</v>
       </c>
     </row>
     <row r="120" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A120" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B120" s="5"/>
       <c r="C120" s="79"/>
       <c r="D120" s="16">
         <v>11.140360000000001</v>
       </c>
       <c r="E120" s="16">
         <v>0.55640451672592572</v>
       </c>
       <c r="F120" s="16">
         <v>19.228247</v>
       </c>
       <c r="G120" s="16">
         <v>0.7959589153457175</v>
       </c>
       <c r="H120" s="16">
         <v>11.866292999999999</v>
       </c>
       <c r="I120" s="16">
-        <v>0.49547682169059071</v>
+        <v>0.49538169007860672</v>
       </c>
       <c r="J120" s="16">
         <v>-38.287182393694032</v>
       </c>
       <c r="K120" s="16">
         <v>-7.3619540000000008</v>
       </c>
     </row>
     <row r="121" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A121" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B121" s="5"/>
       <c r="C121" s="79"/>
       <c r="D121" s="16">
         <v>7.9095939999999993</v>
       </c>
       <c r="E121" s="16">
         <v>0.39504413026762886</v>
       </c>
       <c r="F121" s="16">
         <v>6.5517479999999999</v>
       </c>
       <c r="G121" s="16">
         <v>0.27121152706736468</v>
       </c>
       <c r="H121" s="16">
-        <v>7.6608939999999999</v>
+        <v>7.661334000000001</v>
       </c>
       <c r="I121" s="16">
-        <v>0.31988047239592998</v>
+        <v>0.31983742396860532</v>
       </c>
       <c r="J121" s="16">
-        <v>16.929008869083486</v>
+        <v>16.935724634097664</v>
       </c>
       <c r="K121" s="16">
-        <v>1.109146</v>
+        <v>1.1095860000000011</v>
       </c>
     </row>
     <row r="122" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A122" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B122" s="5"/>
       <c r="C122" s="79"/>
       <c r="D122" s="16">
         <v>6.2562730000000002</v>
       </c>
       <c r="E122" s="16">
         <v>0.31246912622845741</v>
       </c>
       <c r="F122" s="16">
         <v>3.3626530000000003</v>
       </c>
       <c r="G122" s="16">
         <v>0.13919800565095838</v>
       </c>
       <c r="H122" s="16">
-        <v>3.036842</v>
+        <v>3.0391490000000001</v>
       </c>
       <c r="I122" s="16">
-        <v>0.12680327564273838</v>
+        <v>0.12687523964061126</v>
       </c>
       <c r="J122" s="16">
-        <v>-9.6891055960873835</v>
+        <v>-9.6204990523851315</v>
       </c>
       <c r="K122" s="16">
-        <v>-0.32581100000000029</v>
+        <v>-0.32350400000000024</v>
       </c>
     </row>
     <row r="123" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A123" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B123" s="5"/>
       <c r="C123" s="79"/>
       <c r="D123" s="16">
         <v>1.7724190000000002</v>
       </c>
       <c r="E123" s="16">
         <v>8.8523345487116101E-2</v>
       </c>
       <c r="F123" s="16">
         <v>2.2815879999999997</v>
       </c>
       <c r="G123" s="16">
         <v>9.4447003397959514E-2</v>
       </c>
       <c r="H123" s="16">
-        <v>2.3349279999999997</v>
+        <v>2.3351540000000002</v>
       </c>
       <c r="I123" s="16">
-        <v>9.7494870918522547E-2</v>
+        <v>9.7485586704611049E-2</v>
       </c>
       <c r="J123" s="16">
-        <v>2.337845395400044</v>
+        <v>2.3477507770903618</v>
       </c>
       <c r="K123" s="16">
-        <v>5.3339999999999943E-2</v>
+        <v>5.3566000000000447E-2</v>
       </c>
     </row>
     <row r="124" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A124" s="15" t="s">
         <v>49</v>
       </c>
       <c r="B124" s="5"/>
       <c r="C124" s="79"/>
       <c r="D124" s="16">
         <v>22.855877</v>
       </c>
       <c r="E124" s="16">
         <v>1.1415352104000411</v>
       </c>
       <c r="F124" s="16">
         <v>39.668448000000005</v>
       </c>
       <c r="G124" s="16">
         <v>1.6420870214288386</v>
       </c>
       <c r="H124" s="16">
-        <v>39.991247999999992</v>
+        <v>40.002094</v>
       </c>
       <c r="I124" s="16">
-        <v>1.6698337428951227</v>
+        <v>1.669965922163164</v>
       </c>
       <c r="J124" s="16">
-        <v>0.81374496930151297</v>
+        <v>0.84108659859844925</v>
       </c>
       <c r="K124" s="16">
-        <v>0.32279999999998665</v>
+        <v>0.33364599999999456</v>
       </c>
     </row>
     <row r="125" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A125" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B125" s="96"/>
       <c r="C125" s="97"/>
       <c r="D125" s="17">
         <v>2002.20517</v>
       </c>
       <c r="E125" s="17">
         <v>100</v>
       </c>
       <c r="F125" s="17">
         <v>2415.7336049999999</v>
       </c>
       <c r="G125" s="17">
         <v>100</v>
       </c>
       <c r="H125" s="17">
-        <v>2394.9239360000001</v>
+        <v>2395.3838500000002</v>
       </c>
       <c r="I125" s="17">
         <v>100</v>
       </c>
       <c r="J125" s="17">
-        <v>-0.86142234213775237</v>
+        <v>-0.84238406742699312</v>
       </c>
       <c r="K125" s="17">
-        <v>-20.809668999999758</v>
+        <v>-20.349754999999732</v>
       </c>
     </row>
     <row r="126" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A126" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E126" s="80"/>
       <c r="F126" s="80"/>
       <c r="G126" s="80"/>
       <c r="H126" s="80"/>
       <c r="I126" s="80"/>
     </row>
     <row r="127" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A127" s="4" t="s">
         <v>37</v>
       </c>
       <c r="E127" s="80"/>
       <c r="F127" s="80"/>
       <c r="G127" s="80"/>
       <c r="H127" s="80"/>
       <c r="I127" s="80"/>
     </row>
     <row r="128" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A128" s="4" t="s">
         <v>50</v>
       </c>
       <c r="E128" s="81"/>
       <c r="F128" s="82"/>
       <c r="G128" s="81"/>
       <c r="H128" s="82"/>
       <c r="I128" s="81"/>
     </row>
     <row r="129" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="46"/>
     </row>
     <row r="130" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A130" s="2" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B130" s="37"/>
       <c r="C130" s="37"/>
       <c r="D130" s="37"/>
       <c r="E130" s="37"/>
       <c r="F130" s="37"/>
       <c r="G130" s="37"/>
       <c r="H130" s="37"/>
       <c r="I130" s="37"/>
       <c r="J130" s="37"/>
       <c r="K130" s="37"/>
     </row>
     <row r="131" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A131" s="23"/>
       <c r="B131" s="23"/>
       <c r="C131" s="23"/>
       <c r="D131" s="13"/>
       <c r="E131" s="13"/>
       <c r="F131" s="13" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="G131" s="13" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="H131" s="13" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="I131" s="13" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="J131" s="13" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="K131" s="13" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
     </row>
     <row r="132" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A132" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B132" s="5"/>
       <c r="C132" s="79"/>
       <c r="D132" s="16"/>
       <c r="E132" s="16"/>
       <c r="F132" s="16">
-        <v>515.19549199999994</v>
+        <v>614.87812099999996</v>
       </c>
       <c r="G132" s="16">
-        <v>39.235650429515246</v>
+        <v>35.046238962198537</v>
       </c>
       <c r="H132" s="16">
-        <v>221.527185</v>
+        <v>311.82677000000007</v>
       </c>
       <c r="I132" s="16">
-        <v>22.152122652204902</v>
+        <v>22.394431548639044</v>
       </c>
       <c r="J132" s="16">
-        <v>-57.001334747703879</v>
+        <v>-49.286409883496226</v>
       </c>
       <c r="K132" s="16">
-        <v>-293.66830699999991</v>
+        <v>-303.0513509999999</v>
       </c>
     </row>
     <row r="133" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A133" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B133" s="5"/>
       <c r="C133" s="79"/>
       <c r="D133" s="16"/>
       <c r="E133" s="16"/>
       <c r="F133" s="16">
-        <v>133.437027</v>
+        <v>268.52564699999999</v>
       </c>
       <c r="G133" s="16">
-        <v>10.162139667413449</v>
+        <v>15.305169708975496</v>
       </c>
       <c r="H133" s="16">
-        <v>129.186589</v>
+        <v>182.20442399999999</v>
       </c>
       <c r="I133" s="16">
-        <v>12.918311423259334</v>
+        <v>13.085356658529362</v>
       </c>
       <c r="J133" s="16">
-        <v>-3.1853512443738738</v>
+        <v>-32.146360678911243</v>
       </c>
       <c r="K133" s="16">
-        <v>-4.2504380000000026</v>
+        <v>-86.321223000000003</v>
       </c>
     </row>
     <row r="134" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A134" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B134" s="5"/>
       <c r="C134" s="79"/>
       <c r="D134" s="16"/>
       <c r="E134" s="16"/>
       <c r="F134" s="16">
-        <v>119.77616999999998</v>
+        <v>157.33408299999996</v>
       </c>
       <c r="G134" s="16">
-        <v>9.1217722376852457</v>
+        <v>8.96757858410834</v>
       </c>
       <c r="H134" s="16">
-        <v>121.83740099999999</v>
+        <v>161.22820499999995</v>
       </c>
       <c r="I134" s="16">
-        <v>12.183412390573515</v>
+        <v>11.57890966379327</v>
       </c>
       <c r="J134" s="16">
-        <v>1.720902413226276</v>
+        <v>2.4750657491040782</v>
       </c>
       <c r="K134" s="16">
-        <v>2.0612310000000065</v>
+        <v>3.8941219999999817</v>
       </c>
     </row>
     <row r="135" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A135" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B135" s="5"/>
       <c r="C135" s="79"/>
       <c r="D135" s="16"/>
       <c r="E135" s="16"/>
       <c r="F135" s="16">
-        <v>114.387353</v>
+        <v>146.31794299999999</v>
       </c>
       <c r="G135" s="16">
-        <v>8.7113770705617171</v>
+        <v>8.3396911025158165</v>
       </c>
       <c r="H135" s="16">
-        <v>75.874865</v>
+        <v>107.531145</v>
       </c>
       <c r="I135" s="16">
-        <v>7.5872824172775397</v>
+        <v>7.7225533460429947</v>
       </c>
       <c r="J135" s="16">
-        <v>-33.668484312247351</v>
+        <v>-26.50857249954641</v>
       </c>
       <c r="K135" s="16">
-        <v>-38.512488000000005</v>
+        <v>-38.78679799999999</v>
       </c>
     </row>
     <row r="136" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A136" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B136" s="5"/>
       <c r="C136" s="79"/>
       <c r="D136" s="16"/>
       <c r="E136" s="16"/>
       <c r="F136" s="16">
-        <v>44.307909000000002</v>
+        <v>58.947338000000009</v>
       </c>
       <c r="G136" s="16">
-        <v>3.3743494572090951</v>
+        <v>3.3598243671016661</v>
       </c>
       <c r="H136" s="16">
-        <v>64.910748999999996</v>
+        <v>97.211327000000011</v>
       </c>
       <c r="I136" s="16">
-        <v>6.4909003077635212</v>
+        <v>6.9814160222801469</v>
       </c>
       <c r="J136" s="16">
-        <v>46.499237867442567</v>
+        <v>64.912157695738514</v>
       </c>
       <c r="K136" s="16">
-        <v>20.602839999999993</v>
+        <v>38.263989000000002</v>
       </c>
     </row>
     <row r="137" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A137" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B137" s="5"/>
       <c r="C137" s="79"/>
       <c r="D137" s="16"/>
       <c r="E137" s="16"/>
       <c r="F137" s="16">
-        <v>57.863928999999999</v>
+        <v>75.621770999999995</v>
       </c>
       <c r="G137" s="16">
-        <v>4.4067328343825842</v>
+        <v>4.3102178573217689</v>
       </c>
       <c r="H137" s="16">
-        <v>63.163110000000003</v>
+        <v>84.059056000000012</v>
       </c>
       <c r="I137" s="16">
-        <v>6.3161411084364651</v>
+        <v>6.036860708383748</v>
       </c>
       <c r="J137" s="16">
-        <v>9.1580041168652837</v>
+        <v>11.157216881366105</v>
       </c>
       <c r="K137" s="16">
-        <v>5.2991810000000044</v>
+        <v>8.437285000000017</v>
       </c>
     </row>
     <row r="138" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A138" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B138" s="5"/>
       <c r="C138" s="79"/>
       <c r="D138" s="16"/>
       <c r="E138" s="16"/>
       <c r="F138" s="16">
-        <v>52.031029000000004</v>
+        <v>71.053201999999999</v>
       </c>
       <c r="G138" s="16">
-        <v>3.9625177180936411</v>
+        <v>4.0498229019298</v>
       </c>
       <c r="H138" s="16">
-        <v>49.588066999999995</v>
+        <v>66.890715</v>
       </c>
       <c r="I138" s="16">
-        <v>4.9586733216049952</v>
+        <v>4.8038837021818965</v>
       </c>
       <c r="J138" s="16">
-        <v>-4.6952021648466884</v>
+        <v>-5.8582680059935912</v>
       </c>
       <c r="K138" s="16">
-        <v>-2.4429620000000085</v>
+        <v>-4.1624869999999987</v>
       </c>
     </row>
     <row r="139" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A139" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B139" s="5"/>
       <c r="C139" s="79"/>
       <c r="D139" s="16"/>
       <c r="E139" s="16"/>
       <c r="F139" s="16">
-        <v>45.676042000000002</v>
+        <v>59.023333000000015</v>
       </c>
       <c r="G139" s="16">
-        <v>3.4785421160398213</v>
+        <v>3.3641558579109354</v>
       </c>
       <c r="H139" s="16">
-        <v>47.187877999999998</v>
+        <v>64.169443000000001</v>
       </c>
       <c r="I139" s="16">
-        <v>4.7186608774597172</v>
+        <v>4.6084503866611408</v>
       </c>
       <c r="J139" s="16">
-        <v>3.309910258861736</v>
+        <v>8.7187722862075319</v>
       </c>
       <c r="K139" s="16">
-        <v>1.5118359999999953</v>
+        <v>5.146109999999986</v>
       </c>
     </row>
     <row r="140" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A140" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B140" s="5"/>
       <c r="C140" s="79"/>
       <c r="D140" s="16"/>
       <c r="E140" s="16"/>
       <c r="F140" s="16">
-        <v>41.005064000000004</v>
+        <v>54.827720999999997</v>
       </c>
       <c r="G140" s="16">
-        <v>3.1228152845403789</v>
+        <v>3.1250183512689182</v>
       </c>
       <c r="H140" s="16">
-        <v>43.303427000000006</v>
+        <v>63.08579499999999</v>
       </c>
       <c r="I140" s="16">
-        <v>4.3302262255749842</v>
+        <v>4.5306261480339707</v>
       </c>
       <c r="J140" s="16">
-        <v>5.605071119996305</v>
+        <v>15.061858945404632</v>
       </c>
       <c r="K140" s="16">
-        <v>2.2983630000000019</v>
+        <v>8.2580739999999935</v>
       </c>
     </row>
     <row r="141" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A141" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B141" s="5"/>
       <c r="C141" s="79"/>
       <c r="D141" s="16"/>
       <c r="E141" s="16"/>
       <c r="F141" s="16">
-        <v>41.937759000000007</v>
+        <v>53.359580999999991</v>
       </c>
       <c r="G141" s="16">
-        <v>3.1938463699159412</v>
+        <v>3.0413387023877991</v>
       </c>
       <c r="H141" s="16">
-        <v>36.649721</v>
+        <v>51.997517999999999</v>
       </c>
       <c r="I141" s="16">
-        <v>3.6648735222319981</v>
+        <v>3.734300482123861</v>
       </c>
       <c r="J141" s="16">
-        <v>-12.609252678475277</v>
+        <v>-2.5526118730205027</v>
       </c>
       <c r="K141" s="16">
-        <v>-5.2880380000000073</v>
+        <v>-1.362062999999992</v>
       </c>
     </row>
     <row r="142" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A142" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B142" s="5"/>
       <c r="C142" s="79"/>
       <c r="D142" s="16"/>
       <c r="E142" s="16"/>
       <c r="F142" s="16">
-        <v>12.055730999999998</v>
+        <v>17.180756999999996</v>
       </c>
       <c r="G142" s="16">
-        <v>0.91812613761820383</v>
+        <v>0.97925246452778736</v>
       </c>
       <c r="H142" s="16">
-        <v>27.369302000000015</v>
+        <v>38.307635999999995</v>
       </c>
       <c r="I142" s="16">
-        <v>2.7368565840316039</v>
+        <v>2.75113561350804</v>
       </c>
       <c r="J142" s="16">
-        <v>127.02316433570076</v>
+        <v>122.96826618291617</v>
       </c>
       <c r="K142" s="16">
-        <v>15.313571000000017</v>
+        <v>21.126878999999999</v>
       </c>
     </row>
     <row r="143" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A143" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B143" s="5"/>
       <c r="C143" s="79"/>
       <c r="D143" s="16"/>
       <c r="E143" s="16"/>
       <c r="F143" s="16">
-        <v>17.848938999999998</v>
+        <v>24.181343000000002</v>
       </c>
       <c r="G143" s="16">
-        <v>1.3593184374015086</v>
+        <v>1.3782652142942111</v>
       </c>
       <c r="H143" s="16">
-        <v>21.197199000000001</v>
+        <v>27.178313999999997</v>
       </c>
       <c r="I143" s="16">
-        <v>2.1196628853077111</v>
+        <v>1.951862222991368</v>
       </c>
       <c r="J143" s="16">
-        <v>18.758874126915913</v>
+        <v>12.393732639249997</v>
       </c>
       <c r="K143" s="16">
-        <v>3.3482600000000033</v>
+        <v>2.9969709999999949</v>
       </c>
     </row>
     <row r="144" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A144" s="15" t="s">
-        <v>15</v>
+        <v>57</v>
       </c>
       <c r="B144" s="5"/>
       <c r="C144" s="79"/>
       <c r="D144" s="16"/>
       <c r="E144" s="16"/>
       <c r="F144" s="16">
-        <v>21.753048000000003</v>
+        <v>12.356685000000001</v>
       </c>
       <c r="G144" s="16">
-        <v>1.6566429643846068</v>
+        <v>0.70429459188809584</v>
       </c>
       <c r="H144" s="16">
-        <v>15.721840000000004</v>
+        <v>23.085330000000003</v>
       </c>
       <c r="I144" s="16">
-        <v>1.5721417125322168</v>
+        <v>1.6579168057403904</v>
       </c>
       <c r="J144" s="16">
-        <v>-27.725806516861446</v>
+        <v>86.824621652166428</v>
       </c>
       <c r="K144" s="16">
-        <v>-6.0312079999999995</v>
+        <v>10.728645000000002</v>
       </c>
     </row>
     <row r="145" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A145" s="15" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="B145" s="5"/>
       <c r="C145" s="79"/>
       <c r="D145" s="16"/>
       <c r="E145" s="16"/>
       <c r="F145" s="16">
-        <v>7.8555750000000009</v>
+        <v>26.446185999999994</v>
       </c>
       <c r="G145" s="16">
-        <v>0.59825561249833159</v>
+        <v>1.5073545838440219</v>
       </c>
       <c r="H145" s="16">
-        <v>13.855165999999999</v>
+        <v>20.777679000000003</v>
       </c>
       <c r="I145" s="16">
-        <v>1.3854793333768907</v>
+        <v>1.4921884676709922</v>
       </c>
       <c r="J145" s="16">
-        <v>76.373670927971503</v>
+        <v>-21.434119082426449</v>
       </c>
       <c r="K145" s="16">
-        <v>5.9995909999999979</v>
+        <v>-5.6685069999999911</v>
       </c>
     </row>
     <row r="146" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A146" s="15" t="s">
         <v>44</v>
       </c>
       <c r="B146" s="5"/>
       <c r="C146" s="79"/>
       <c r="D146" s="16"/>
       <c r="E146" s="16"/>
       <c r="F146" s="16">
-        <v>20.107282999999999</v>
+        <v>24.423527999999997</v>
       </c>
       <c r="G146" s="16">
-        <v>1.5313067352602818</v>
+        <v>1.3920690448309947</v>
       </c>
       <c r="H146" s="16">
-        <v>12.998796999999998</v>
+        <v>17.908473999999998</v>
       </c>
       <c r="I146" s="16">
-        <v>1.2998447367762698</v>
+        <v>1.2861310628769365</v>
       </c>
       <c r="J146" s="16">
-        <v>-35.352792319081608</v>
+        <v>-26.67531897930553</v>
       </c>
       <c r="K146" s="16">
-        <v>-7.108486000000001</v>
+        <v>-6.5150539999999992</v>
       </c>
     </row>
     <row r="147" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A147" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B147" s="5"/>
       <c r="C147" s="79"/>
       <c r="D147" s="16"/>
       <c r="E147" s="16"/>
       <c r="F147" s="16">
-        <v>3.737419</v>
+        <v>5.1514550000000003</v>
       </c>
       <c r="G147" s="16">
-        <v>0.28462994663126528</v>
+        <v>0.29361773783623124</v>
       </c>
       <c r="H147" s="16">
-        <v>1.9208729999999996</v>
+        <v>2.3740140000000003</v>
       </c>
       <c r="I147" s="16">
-        <v>0.19208213337477642</v>
+        <v>0.17049432291688993</v>
       </c>
       <c r="J147" s="16">
-        <v>-48.604290822088728</v>
+        <v>-53.91566072109724</v>
       </c>
       <c r="K147" s="16">
-        <v>-1.8165460000000004</v>
+        <v>-2.777441</v>
       </c>
     </row>
     <row r="148" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A148" s="15" t="s">
         <v>49</v>
       </c>
       <c r="B148" s="5"/>
       <c r="C148" s="79"/>
       <c r="D148" s="16"/>
       <c r="E148" s="16"/>
       <c r="F148" s="16">
-        <v>64.104264999999998</v>
+        <v>84.848074999999994</v>
       </c>
       <c r="G148" s="16">
-        <v>4.8819769808486786</v>
+        <v>4.8360899670595741</v>
       </c>
       <c r="H148" s="16">
-        <v>53.734728999999994</v>
+        <v>72.594095999999993</v>
       </c>
       <c r="I148" s="16">
-        <v>5.3733283682135511</v>
+        <v>5.2134828376259392</v>
       </c>
       <c r="J148" s="16">
-        <v>-16.176046944770373</v>
+        <v>-14.442259296984641</v>
       </c>
       <c r="K148" s="16">
-        <v>-10.369536000000004</v>
+        <v>-12.253979000000001</v>
       </c>
     </row>
     <row r="149" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A149" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B149" s="96"/>
       <c r="C149" s="97"/>
       <c r="D149" s="17"/>
       <c r="E149" s="17"/>
       <c r="F149" s="17">
-        <v>1313.0800340000001</v>
+        <v>1754.4767690000001</v>
       </c>
       <c r="G149" s="17">
         <v>100</v>
       </c>
       <c r="H149" s="17">
-        <v>1000.0268980000001</v>
+        <v>1392.4299410000001</v>
       </c>
       <c r="I149" s="17">
         <v>100</v>
       </c>
       <c r="J149" s="17">
-        <v>-23.841131377678078</v>
+        <v>-20.635601131746874</v>
       </c>
       <c r="K149" s="17">
-        <v>-313.05313599999999</v>
+        <v>-362.046828</v>
       </c>
     </row>
     <row r="150" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A150" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E150" s="80"/>
       <c r="F150" s="80"/>
       <c r="G150" s="80"/>
       <c r="H150" s="80"/>
       <c r="I150" s="80"/>
     </row>
     <row r="151" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A151" s="4" t="s">
         <v>37</v>
       </c>
       <c r="E151" s="80"/>
       <c r="F151" s="80"/>
       <c r="G151" s="80"/>
       <c r="H151" s="80"/>
       <c r="I151" s="80"/>
     </row>
     <row r="152" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A152" s="4" t="s">
         <v>50</v>
@@ -5692,2155 +5658,2155 @@
       <c r="A153" s="46"/>
       <c r="E153" s="81"/>
       <c r="F153" s="82"/>
       <c r="G153" s="81"/>
       <c r="H153" s="82"/>
       <c r="I153" s="81"/>
     </row>
     <row r="154" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A154" s="46"/>
       <c r="E154" s="81"/>
       <c r="F154" s="82"/>
       <c r="G154" s="81"/>
       <c r="H154" s="82"/>
       <c r="I154" s="81"/>
     </row>
     <row r="155" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A155" s="46"/>
       <c r="E155" s="81"/>
       <c r="F155" s="82"/>
       <c r="G155" s="81"/>
       <c r="H155" s="82"/>
       <c r="I155" s="81"/>
     </row>
     <row r="156" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A156" s="2" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B156" s="37"/>
       <c r="C156" s="37"/>
       <c r="D156" s="37"/>
       <c r="E156" s="37"/>
       <c r="F156" s="37"/>
       <c r="G156" s="37"/>
       <c r="H156" s="37"/>
       <c r="I156" s="37"/>
       <c r="J156" s="37"/>
       <c r="K156" s="37"/>
     </row>
     <row r="157" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A157" s="23"/>
       <c r="B157" s="23"/>
       <c r="C157" s="23"/>
       <c r="D157" s="13"/>
       <c r="E157" s="13"/>
       <c r="F157" s="13" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="G157" s="13" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="H157" s="13" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="I157" s="13" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="J157" s="13" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="K157" s="13" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
     </row>
     <row r="158" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A158" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B158" s="5"/>
       <c r="C158" s="79"/>
       <c r="D158" s="16"/>
       <c r="E158" s="16"/>
       <c r="F158" s="16">
-        <v>258.22281600000002</v>
+        <v>363.06463700000006</v>
       </c>
       <c r="G158" s="16">
-        <v>43.95559309944683</v>
+        <v>45.319241355453265</v>
       </c>
       <c r="H158" s="16">
-        <v>303.19478900000001</v>
+        <v>475.77828500000004</v>
       </c>
       <c r="I158" s="16">
-        <v>52.030357874298417</v>
+        <v>54.377495919401561</v>
       </c>
       <c r="J158" s="16">
-        <v>17.415956380864497</v>
+        <v>31.045063747147577</v>
       </c>
       <c r="K158" s="16">
-        <v>44.971972999999991</v>
+        <v>112.71364799999998</v>
       </c>
     </row>
     <row r="159" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A159" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B159" s="5"/>
       <c r="C159" s="79"/>
       <c r="D159" s="16"/>
       <c r="E159" s="16"/>
       <c r="F159" s="16">
-        <v>74.519874999999999</v>
+        <v>89.364906000000005</v>
       </c>
       <c r="G159" s="16">
-        <v>12.685034398051176</v>
+        <v>11.154900067343638</v>
       </c>
       <c r="H159" s="16">
-        <v>80.456030000000013</v>
+        <v>108.309333</v>
       </c>
       <c r="I159" s="16">
-        <v>13.806820519086461</v>
+        <v>12.378854813099769</v>
       </c>
       <c r="J159" s="16">
-        <v>7.9658681660429709</v>
+        <v>21.198955885434479</v>
       </c>
       <c r="K159" s="16">
-        <v>5.9361550000000136</v>
+        <v>18.94442699999999</v>
       </c>
     </row>
     <row r="160" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A160" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B160" s="5"/>
       <c r="C160" s="79"/>
       <c r="D160" s="16"/>
       <c r="E160" s="16"/>
       <c r="F160" s="16">
-        <v>24.396907000000002</v>
+        <v>63.399236999999999</v>
       </c>
       <c r="G160" s="16">
-        <v>4.1529270479996852</v>
+        <v>7.9137570298662334</v>
       </c>
       <c r="H160" s="16">
-        <v>58.151984999999996</v>
+        <v>82.560495999999944</v>
       </c>
       <c r="I160" s="16">
-        <v>9.9792895538545459</v>
+        <v>9.4359771681125917</v>
       </c>
       <c r="J160" s="16">
-        <v>138.35802218699277</v>
+        <v>30.223169720480936</v>
       </c>
       <c r="K160" s="16">
-        <v>33.755077999999997</v>
+        <v>19.161258999999944</v>
       </c>
     </row>
     <row r="161" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A161" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B161" s="5"/>
       <c r="C161" s="79"/>
       <c r="D161" s="16"/>
       <c r="E161" s="16"/>
       <c r="F161" s="16">
-        <v>85.095321999999996</v>
+        <v>104.45855900000002</v>
       </c>
       <c r="G161" s="16">
-        <v>14.485224065167056</v>
+        <v>13.038952749793298</v>
       </c>
       <c r="H161" s="16">
-        <v>51.02862300000001</v>
+        <v>71.613044999999985</v>
       </c>
       <c r="I161" s="16">
-        <v>8.7568705427937132</v>
+        <v>8.1847746839968103</v>
       </c>
       <c r="J161" s="16">
-        <v>-40.033574348540554</v>
+        <v>-31.443583287416427</v>
       </c>
       <c r="K161" s="16">
-        <v>-34.066698999999986</v>
+        <v>-32.845514000000037</v>
       </c>
     </row>
     <row r="162" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A162" s="15" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="B162" s="5"/>
       <c r="C162" s="79"/>
       <c r="D162" s="16"/>
       <c r="E162" s="16"/>
       <c r="F162" s="16">
-        <v>21.433236000000004</v>
+        <v>20.433167000000005</v>
       </c>
       <c r="G162" s="16">
-        <v>3.648440579396421</v>
+        <v>2.5505530766668496</v>
       </c>
       <c r="H162" s="16">
-        <v>15.296044999999998</v>
+        <v>24.299238000000003</v>
       </c>
       <c r="I162" s="16">
-        <v>2.6249088846028048</v>
+        <v>2.7772005508607176</v>
       </c>
       <c r="J162" s="16">
-        <v>-28.633991619370985</v>
+        <v>18.92056674327576</v>
       </c>
       <c r="K162" s="16">
-        <v>-6.1371910000000067</v>
+        <v>3.866070999999998</v>
       </c>
     </row>
     <row r="163" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A163" s="15" t="s">
-        <v>44</v>
+        <v>57</v>
       </c>
       <c r="B163" s="5"/>
       <c r="C163" s="79"/>
       <c r="D163" s="16"/>
       <c r="E163" s="16"/>
       <c r="F163" s="16">
-        <v>16.516251</v>
+        <v>49.233615000000007</v>
       </c>
       <c r="G163" s="16">
-        <v>2.8114541531617863</v>
+        <v>6.145545045155318</v>
       </c>
       <c r="H163" s="16">
-        <v>14.996252</v>
+        <v>23.205296999999995</v>
       </c>
       <c r="I163" s="16">
-        <v>2.5734622976424681</v>
+        <v>2.6521722043829743</v>
       </c>
       <c r="J163" s="16">
-        <v>-9.2030509829379579</v>
+        <v>-52.866964979110328</v>
       </c>
       <c r="K163" s="16">
-        <v>-1.5199990000000003</v>
+        <v>-26.028318000000013</v>
       </c>
     </row>
     <row r="164" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A164" s="15" t="s">
-        <v>57</v>
+        <v>20</v>
       </c>
       <c r="B164" s="5"/>
       <c r="C164" s="79"/>
       <c r="D164" s="16"/>
       <c r="E164" s="16"/>
       <c r="F164" s="16">
-        <v>41.193134999999998</v>
+        <v>28.513222999999996</v>
       </c>
       <c r="G164" s="16">
-        <v>7.0120398677341562</v>
+        <v>3.5591393467462948</v>
       </c>
       <c r="H164" s="16">
-        <v>14.840854</v>
+        <v>23.164708999999991</v>
       </c>
       <c r="I164" s="16">
-        <v>2.5467949080754586</v>
+        <v>2.6475333339806042</v>
       </c>
       <c r="J164" s="16">
-        <v>-63.972506583924726</v>
+        <v>-18.75801272974299</v>
       </c>
       <c r="K164" s="16">
-        <v>-26.352280999999998</v>
+        <v>-5.3485140000000051</v>
       </c>
     </row>
     <row r="165" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A165" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B165" s="5"/>
       <c r="C165" s="79"/>
       <c r="D165" s="16"/>
       <c r="E165" s="16"/>
       <c r="F165" s="16">
-        <v>13.384178</v>
+        <v>17.413698</v>
       </c>
       <c r="G165" s="16">
-        <v>2.2783017056810659</v>
+        <v>2.1736503700110394</v>
       </c>
       <c r="H165" s="16">
-        <v>14.015250000000002</v>
+        <v>19.951296000000003</v>
       </c>
       <c r="I165" s="16">
-        <v>2.4051154559841756</v>
+        <v>2.2802669878613164</v>
       </c>
       <c r="J165" s="16">
-        <v>4.7150598266102062</v>
+        <v>14.572424536132434</v>
       </c>
       <c r="K165" s="16">
-        <v>0.63107200000000141</v>
+        <v>2.5375980000000027</v>
       </c>
     </row>
     <row r="166" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A166" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B166" s="5"/>
       <c r="C166" s="79"/>
       <c r="D166" s="16"/>
       <c r="E166" s="16"/>
       <c r="F166" s="16">
-        <v>14.067749999999998</v>
+        <v>18.566333999999998</v>
       </c>
       <c r="G166" s="16">
-        <v>2.3946617282058567</v>
+        <v>2.3175272000725253</v>
       </c>
       <c r="H166" s="16">
-        <v>9.9445000000000014</v>
+        <v>16.063189000000001</v>
       </c>
       <c r="I166" s="16">
-        <v>1.7065461302534481</v>
+        <v>1.8358887360739384</v>
       </c>
       <c r="J166" s="16">
-        <v>-29.309946508858896</v>
+        <v>-13.482171547705631</v>
       </c>
       <c r="K166" s="16">
-        <v>-4.123249999999997</v>
+        <v>-2.5031449999999964</v>
       </c>
     </row>
     <row r="167" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A167" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B167" s="5"/>
       <c r="C167" s="79"/>
       <c r="D167" s="16"/>
       <c r="E167" s="16"/>
       <c r="F167" s="16">
-        <v>3.9617150000000003</v>
+        <v>5.4113880000000005</v>
       </c>
       <c r="G167" s="16">
-        <v>0.67437701754431723</v>
+        <v>0.67547200649013772</v>
       </c>
       <c r="H167" s="16">
-        <v>4.185854</v>
+        <v>5.9760519999999993</v>
       </c>
       <c r="I167" s="16">
-        <v>0.71832198154818394</v>
+        <v>0.68301297787084059</v>
       </c>
       <c r="J167" s="16">
-        <v>5.6576255485313718</v>
+        <v>10.434735043948034</v>
       </c>
       <c r="K167" s="16">
-        <v>0.22413899999999964</v>
+        <v>0.56466399999999872</v>
       </c>
     </row>
     <row r="168" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A168" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B168" s="5"/>
       <c r="C168" s="79"/>
       <c r="D168" s="16"/>
       <c r="E168" s="16"/>
       <c r="F168" s="16">
-        <v>4.7597899999999997</v>
+        <v>5.3962669999999999</v>
       </c>
       <c r="G168" s="16">
-        <v>0.81022814219025474</v>
+        <v>0.67358454024115733</v>
       </c>
       <c r="H168" s="16">
-        <v>3.2174440000000004</v>
+        <v>3.9781479999999996</v>
       </c>
       <c r="I168" s="16">
-        <v>0.55213601563750558</v>
+        <v>0.45466918826859748</v>
       </c>
       <c r="J168" s="16">
-        <v>-32.403656463835581</v>
+        <v>-26.27962997383192</v>
       </c>
       <c r="K168" s="16">
-        <v>-1.5423459999999993</v>
+        <v>-1.4181190000000004</v>
       </c>
     </row>
     <row r="169" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A169" s="15" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="B169" s="5"/>
       <c r="C169" s="79"/>
       <c r="D169" s="16"/>
       <c r="E169" s="16"/>
       <c r="F169" s="16">
-        <v>9.8697770000000009</v>
+        <v>5.0215960000000015</v>
       </c>
       <c r="G169" s="16">
-        <v>1.6800680455528725</v>
+        <v>0.62681654427715228</v>
       </c>
       <c r="H169" s="16">
-        <v>2.0848339999999999</v>
+        <v>2.6764170000000003</v>
       </c>
       <c r="I169" s="16">
-        <v>0.35777217506368508</v>
+        <v>0.30589217516750888</v>
       </c>
       <c r="J169" s="16">
-        <v>-78.876584546945693</v>
+        <v>-46.701865303381645</v>
       </c>
       <c r="K169" s="16">
-        <v>-7.7849430000000011</v>
+        <v>-2.3451790000000012</v>
       </c>
     </row>
     <row r="170" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A170" s="15" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="B170" s="5"/>
       <c r="C170" s="79"/>
       <c r="D170" s="16"/>
       <c r="E170" s="16"/>
       <c r="F170" s="16">
-        <v>3.8927710000000006</v>
+        <v>11.131622999999999</v>
       </c>
       <c r="G170" s="16">
-        <v>0.66264112813844744</v>
+        <v>1.3894955828895961</v>
       </c>
       <c r="H170" s="16">
-        <v>1.8925749999999999</v>
+        <v>2.6248740000000002</v>
       </c>
       <c r="I170" s="16">
-        <v>0.32477917868816114</v>
+        <v>0.30000123949318802</v>
       </c>
       <c r="J170" s="16">
-        <v>-51.382318661950585</v>
+        <v>-76.419664949127366</v>
       </c>
       <c r="K170" s="16">
-        <v>-2.0001960000000008</v>
+        <v>-8.5067489999999992</v>
       </c>
     </row>
     <row r="171" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A171" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B171" s="5"/>
       <c r="C171" s="79"/>
       <c r="D171" s="16"/>
       <c r="E171" s="16"/>
       <c r="F171" s="16">
-        <v>1.9205720000000002</v>
+        <v>2.5949759999999999</v>
       </c>
       <c r="G171" s="16">
-        <v>0.32692649959402037</v>
+        <v>0.32391572097837956</v>
       </c>
       <c r="H171" s="16">
-        <v>1.6351279999999999</v>
+        <v>2.1381849999999996</v>
       </c>
       <c r="I171" s="16">
-        <v>0.28059946310715062</v>
+        <v>0.24437673970855059</v>
       </c>
       <c r="J171" s="16">
-        <v>-14.86244722926296</v>
+        <v>-17.602898832205014</v>
       </c>
       <c r="K171" s="16">
-        <v>-0.28544400000000025</v>
+        <v>-0.45679100000000039</v>
       </c>
     </row>
     <row r="172" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A172" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B172" s="5"/>
       <c r="C172" s="79"/>
       <c r="D172" s="16"/>
       <c r="E172" s="16"/>
       <c r="F172" s="16">
-        <v>0.63094200000000011</v>
+        <v>0.77605299999999999</v>
       </c>
       <c r="G172" s="16">
-        <v>0.10740115939774734</v>
+        <v>9.6870170287676804E-2</v>
       </c>
       <c r="H172" s="16">
-        <v>0.46860899999999994</v>
+        <v>0.64744899999999994</v>
       </c>
       <c r="I172" s="16">
-        <v>8.0416599683436854E-2</v>
+        <v>7.3998029051537351E-2</v>
       </c>
       <c r="J172" s="16">
-        <v>-25.728672366081216</v>
+        <v>-16.57154859268633</v>
       </c>
       <c r="K172" s="16">
-        <v>-0.16233300000000017</v>
+        <v>-0.12860400000000005</v>
       </c>
     </row>
     <row r="173" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A173" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B173" s="5"/>
       <c r="C173" s="79"/>
       <c r="D173" s="16"/>
       <c r="E173" s="16"/>
       <c r="F173" s="16">
-        <v>0.69723000000000002</v>
+        <v>0.869923</v>
       </c>
       <c r="G173" s="16">
-        <v>0.118684935171365</v>
+        <v>0.10858741496671835</v>
       </c>
       <c r="H173" s="16">
-        <v>0.38345099999999999</v>
+        <v>0.52575200000000011</v>
       </c>
       <c r="I173" s="16">
-        <v>6.5802888047847022E-2</v>
+        <v>6.0089075386484302E-2</v>
       </c>
       <c r="J173" s="16">
-        <v>-45.003657329719033</v>
+        <v>-39.563386644565078</v>
       </c>
       <c r="K173" s="16">
-        <v>-0.31377900000000003</v>
+        <v>-0.34417099999999989</v>
       </c>
     </row>
     <row r="174" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A174" s="15" t="s">
         <v>49</v>
       </c>
       <c r="B174" s="5"/>
       <c r="C174" s="79"/>
       <c r="D174" s="16"/>
       <c r="E174" s="16"/>
       <c r="F174" s="16">
-        <v>12.900664999999998</v>
+        <v>15.477706</v>
       </c>
       <c r="G174" s="16">
-        <v>2.1959964275669392</v>
+        <v>1.9319917787607253</v>
       </c>
       <c r="H174" s="16">
-        <v>6.9344800000000006</v>
+        <v>11.442620000000002</v>
       </c>
       <c r="I174" s="16">
-        <v>1.1900055316325535</v>
+        <v>1.3077961772830022</v>
       </c>
       <c r="J174" s="16">
-        <v>-46.247112067478682</v>
+        <v>-26.070310419386427</v>
       </c>
       <c r="K174" s="16">
-        <v>-5.9661849999999976</v>
+        <v>-4.035085999999998</v>
       </c>
     </row>
     <row r="175" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A175" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B175" s="96"/>
       <c r="C175" s="97"/>
       <c r="D175" s="17"/>
       <c r="E175" s="17"/>
       <c r="F175" s="17">
-        <v>587.46293200000002</v>
+        <v>801.12690800000007</v>
       </c>
       <c r="G175" s="17">
         <v>100</v>
       </c>
       <c r="H175" s="17">
-        <v>582.72670299999993</v>
+        <v>874.954385</v>
       </c>
       <c r="I175" s="17">
         <v>100</v>
       </c>
       <c r="J175" s="17">
-        <v>-0.80621750616260057</v>
+        <v>9.2154534147790645</v>
       </c>
       <c r="K175" s="17">
-        <v>-4.7362290000000939</v>
+        <v>73.827476999999931</v>
       </c>
     </row>
     <row r="176" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A176" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E176" s="80"/>
       <c r="F176" s="80"/>
       <c r="G176" s="80"/>
       <c r="H176" s="80"/>
       <c r="I176" s="80"/>
     </row>
     <row r="177" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A177" s="4" t="s">
         <v>37</v>
       </c>
       <c r="E177" s="80"/>
       <c r="F177" s="80"/>
       <c r="G177" s="80"/>
       <c r="H177" s="80"/>
       <c r="I177" s="80"/>
     </row>
     <row r="178" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A178" s="4" t="s">
         <v>50</v>
       </c>
       <c r="E178" s="81"/>
       <c r="F178" s="82"/>
       <c r="G178" s="81"/>
       <c r="H178" s="82"/>
       <c r="I178" s="81"/>
     </row>
     <row r="179" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A179" s="46"/>
     </row>
     <row r="180" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A180" s="46"/>
     </row>
     <row r="181" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A181" s="2" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B181" s="37"/>
       <c r="C181" s="37"/>
       <c r="D181" s="37"/>
       <c r="E181" s="37"/>
       <c r="F181" s="37"/>
       <c r="G181" s="37"/>
       <c r="H181" s="37"/>
       <c r="I181" s="37"/>
       <c r="J181" s="37"/>
       <c r="K181" s="37"/>
     </row>
     <row r="182" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A182" s="23"/>
       <c r="B182" s="23"/>
       <c r="C182" s="23"/>
       <c r="D182" s="23"/>
       <c r="E182" s="23"/>
       <c r="F182" s="23"/>
       <c r="G182" s="13">
         <v>2024</v>
       </c>
       <c r="H182" s="13">
         <v>2025</v>
       </c>
       <c r="I182" s="13" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="J182" s="13" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="K182" s="13" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
     </row>
     <row r="183" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A183" s="3" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B183" s="5"/>
       <c r="C183" s="5"/>
       <c r="D183" s="37"/>
       <c r="E183" s="5"/>
       <c r="F183" s="5"/>
       <c r="G183" s="16">
         <v>939.84706900000003</v>
       </c>
       <c r="H183" s="16">
-        <v>1004.019216</v>
+        <v>1005.790436</v>
       </c>
       <c r="I183" s="16">
-        <v>21.802091561906888</v>
+        <v>21.834561893696694</v>
       </c>
       <c r="J183" s="16">
-        <v>6.8279350031148516</v>
+        <v>7.016393323454623</v>
       </c>
       <c r="K183" s="16">
-        <v>64.172146999999995</v>
+        <v>65.943366999999967</v>
       </c>
     </row>
     <row r="184" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A184" s="3" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B184" s="5"/>
       <c r="C184" s="5"/>
       <c r="D184" s="37"/>
       <c r="E184" s="5"/>
       <c r="F184" s="5"/>
       <c r="G184" s="16">
         <v>1030.5360969999999</v>
       </c>
       <c r="H184" s="16">
         <v>579.33230299999991</v>
       </c>
       <c r="I184" s="16">
-        <v>12.580093800491946</v>
+        <v>12.576642781748767</v>
       </c>
       <c r="J184" s="16">
         <v>-43.783405095027938</v>
       </c>
       <c r="K184" s="16">
         <v>-451.20379400000002</v>
       </c>
     </row>
     <row r="185" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A185" s="3" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B185" s="5"/>
       <c r="C185" s="5"/>
       <c r="D185" s="37"/>
       <c r="E185" s="5"/>
       <c r="F185" s="5"/>
       <c r="G185" s="16">
         <v>366.10262499999999</v>
       </c>
       <c r="H185" s="16">
         <v>330.37374200000005</v>
       </c>
       <c r="I185" s="16">
-        <v>7.1740046982664563</v>
+        <v>7.1720366982602579</v>
       </c>
       <c r="J185" s="16">
         <v>-9.7592534333781256</v>
       </c>
       <c r="K185" s="16">
         <v>-35.728882999999939</v>
       </c>
     </row>
     <row r="186" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A186" s="3" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B186" s="5"/>
       <c r="C186" s="5"/>
       <c r="D186" s="37"/>
       <c r="E186" s="5"/>
       <c r="F186" s="5"/>
       <c r="G186" s="16">
         <v>227.476077</v>
       </c>
       <c r="H186" s="16">
         <v>224.7158</v>
       </c>
       <c r="I186" s="16">
-        <v>4.8796620312963768</v>
+        <v>4.878323424017494</v>
       </c>
       <c r="J186" s="16">
         <v>-1.2134361715759683</v>
       </c>
       <c r="K186" s="16">
         <v>-2.7602770000000021</v>
       </c>
     </row>
     <row r="187" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A187" s="3" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B187" s="5"/>
       <c r="C187" s="5"/>
       <c r="D187" s="37"/>
       <c r="E187" s="5"/>
       <c r="F187" s="5"/>
       <c r="G187" s="16">
         <v>113.305894</v>
       </c>
       <c r="H187" s="16">
         <v>110.631958</v>
       </c>
       <c r="I187" s="16">
-        <v>2.4023525043658496</v>
+        <v>2.4016934819728721</v>
       </c>
       <c r="J187" s="16">
         <v>-2.3599266601259048</v>
       </c>
       <c r="K187" s="16">
         <v>-2.6739359999999976</v>
       </c>
     </row>
     <row r="188" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A188" s="3" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B188" s="5"/>
       <c r="C188" s="5"/>
       <c r="D188" s="37"/>
       <c r="E188" s="5"/>
       <c r="F188" s="5"/>
       <c r="G188" s="16">
         <v>90.662591000000006</v>
       </c>
       <c r="H188" s="16">
         <v>96.339502999999993</v>
       </c>
       <c r="I188" s="16">
-        <v>2.0919944877176566</v>
+        <v>2.0914206039054823</v>
       </c>
       <c r="J188" s="16">
         <v>6.2615814718994596</v>
       </c>
       <c r="K188" s="16">
         <v>5.6769119999999873</v>
       </c>
     </row>
     <row r="189" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A189" s="3" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B189" s="5"/>
       <c r="C189" s="5"/>
       <c r="D189" s="37"/>
       <c r="E189" s="5"/>
       <c r="F189" s="5"/>
       <c r="G189" s="16">
         <v>111.823128</v>
       </c>
       <c r="H189" s="16">
         <v>94.785577000000004</v>
       </c>
       <c r="I189" s="16">
-        <v>2.0582512720575017</v>
+        <v>2.0576866448114188</v>
       </c>
       <c r="J189" s="16">
         <v>-15.236160269099248</v>
       </c>
       <c r="K189" s="16">
         <v>-17.037550999999993</v>
       </c>
     </row>
     <row r="190" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A190" s="3" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B190" s="5"/>
       <c r="C190" s="5"/>
       <c r="D190" s="37"/>
       <c r="E190" s="5"/>
       <c r="F190" s="5"/>
       <c r="G190" s="16">
         <v>102.10817900000001</v>
       </c>
       <c r="H190" s="16">
         <v>87.760422000000005</v>
       </c>
       <c r="I190" s="16">
-        <v>1.9057013306761128</v>
+        <v>1.9051785515048798</v>
       </c>
       <c r="J190" s="16">
         <v>-14.05152568630178</v>
       </c>
       <c r="K190" s="16">
         <v>-14.347757000000001</v>
       </c>
     </row>
     <row r="191" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A191" s="3" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B191" s="5"/>
       <c r="C191" s="5"/>
       <c r="D191" s="37"/>
       <c r="E191" s="5"/>
       <c r="F191" s="5"/>
       <c r="G191" s="16">
         <v>110.04614599999999</v>
       </c>
       <c r="H191" s="16">
         <v>74.847395999999989</v>
       </c>
       <c r="I191" s="16">
-        <v>1.6252973596098015</v>
+        <v>1.6248515019126968</v>
       </c>
       <c r="J191" s="16">
         <v>-31.98544545122008</v>
       </c>
       <c r="K191" s="16">
         <v>-35.198750000000004</v>
       </c>
     </row>
     <row r="192" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A192" s="3" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B192" s="5"/>
       <c r="C192" s="5"/>
       <c r="D192" s="37"/>
       <c r="E192" s="5"/>
       <c r="F192" s="5"/>
       <c r="G192" s="16">
         <v>83.047513000000009</v>
       </c>
       <c r="H192" s="16">
         <v>74.471001999999999</v>
       </c>
       <c r="I192" s="16">
-        <v>1.617124033521437</v>
+        <v>1.6166804179619485</v>
       </c>
       <c r="J192" s="16">
         <v>-10.327234001576917</v>
       </c>
       <c r="K192" s="16">
         <v>-8.5765110000000107</v>
       </c>
     </row>
     <row r="193" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A193" s="98" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B193" s="96"/>
       <c r="C193" s="96"/>
       <c r="D193" s="99"/>
       <c r="E193" s="99"/>
       <c r="F193" s="99"/>
       <c r="G193" s="17">
         <v>3174.9553189999997</v>
       </c>
       <c r="H193" s="17">
-        <v>2677.2769189999999</v>
+        <v>2679.0481390000004</v>
       </c>
       <c r="I193" s="17">
-        <v>58.136573079910022</v>
+        <v>58.15907599979252</v>
       </c>
       <c r="J193" s="18" t="s">
         <v>26</v>
       </c>
       <c r="K193" s="18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="194" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A194" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A195" s="4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="196" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A196" s="46"/>
     </row>
     <row r="197" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A197" s="46"/>
     </row>
     <row r="198" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A198" s="46"/>
     </row>
     <row r="199" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A199" s="2" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B199" s="37"/>
       <c r="C199" s="37"/>
       <c r="D199" s="37"/>
       <c r="E199" s="37"/>
       <c r="F199" s="37"/>
       <c r="G199" s="37"/>
       <c r="H199" s="37"/>
       <c r="I199" s="37"/>
       <c r="J199" s="37"/>
       <c r="K199" s="37"/>
     </row>
     <row r="200" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A200" s="23"/>
       <c r="B200" s="23"/>
       <c r="C200" s="23"/>
       <c r="D200" s="23"/>
       <c r="E200" s="23"/>
       <c r="F200" s="23"/>
       <c r="G200" s="13">
         <v>2024</v>
       </c>
       <c r="H200" s="13">
         <v>2025</v>
       </c>
       <c r="I200" s="13" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="J200" s="13" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="K200" s="13" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
     </row>
     <row r="201" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A201" s="3" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B201" s="5"/>
       <c r="C201" s="5"/>
       <c r="D201" s="37"/>
       <c r="E201" s="5"/>
       <c r="F201" s="5"/>
       <c r="G201" s="16">
         <v>590.70751599999994</v>
       </c>
       <c r="H201" s="16">
         <v>613.77262300000007</v>
       </c>
       <c r="I201" s="16">
-        <v>25.62806332902257</v>
+        <v>25.623142737645161</v>
       </c>
       <c r="J201" s="16">
         <v>3.9046577832945886</v>
       </c>
       <c r="K201" s="16">
         <v>23.065107000000125</v>
       </c>
     </row>
     <row r="202" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A202" s="3" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B202" s="5"/>
       <c r="C202" s="5"/>
       <c r="D202" s="37"/>
       <c r="E202" s="5"/>
       <c r="F202" s="5"/>
       <c r="G202" s="16">
         <v>675.00203099999999</v>
       </c>
       <c r="H202" s="16">
         <v>285.52274399999999</v>
       </c>
       <c r="I202" s="16">
-        <v>11.92199634017938</v>
+        <v>11.919707315384963</v>
       </c>
       <c r="J202" s="16">
         <v>-57.700461496833633</v>
       </c>
       <c r="K202" s="16">
         <v>-389.479287</v>
       </c>
     </row>
     <row r="203" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A203" s="3" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B203" s="5"/>
       <c r="C203" s="5"/>
       <c r="D203" s="37"/>
       <c r="E203" s="5"/>
       <c r="F203" s="5"/>
       <c r="G203" s="16">
         <v>69.995140000000006</v>
       </c>
       <c r="H203" s="16">
         <v>225.43934400000001</v>
       </c>
       <c r="I203" s="16">
-        <v>9.4132152011695442</v>
+        <v>9.4114078626688578</v>
       </c>
       <c r="J203" s="16">
         <v>222.07856716909205</v>
       </c>
       <c r="K203" s="16">
         <v>155.44420400000001</v>
       </c>
     </row>
     <row r="204" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A204" s="3" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B204" s="5"/>
       <c r="C204" s="5"/>
       <c r="D204" s="37"/>
       <c r="E204" s="5"/>
       <c r="F204" s="5"/>
       <c r="G204" s="16">
         <v>171.10181400000002</v>
       </c>
       <c r="H204" s="16">
         <v>147.15232</v>
       </c>
       <c r="I204" s="16">
-        <v>6.1443421140870838</v>
+        <v>6.1431623996296034</v>
       </c>
       <c r="J204" s="16">
         <v>-13.997218054041211</v>
       </c>
       <c r="K204" s="16">
         <v>-23.949494000000016</v>
       </c>
     </row>
     <row r="205" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A205" s="3" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B205" s="5"/>
       <c r="C205" s="5"/>
       <c r="D205" s="37"/>
       <c r="E205" s="5"/>
       <c r="F205" s="5"/>
       <c r="G205" s="16">
         <v>57.610405</v>
       </c>
       <c r="H205" s="16">
         <v>121.869855</v>
       </c>
       <c r="I205" s="16">
-        <v>5.0886733047374744</v>
+        <v>5.0876962788239553</v>
       </c>
       <c r="J205" s="16">
         <v>111.54139603774699</v>
       </c>
       <c r="K205" s="16">
         <v>64.259450000000001</v>
       </c>
     </row>
     <row r="206" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A206" s="3" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B206" s="5"/>
       <c r="C206" s="5"/>
       <c r="D206" s="37"/>
       <c r="E206" s="5"/>
       <c r="F206" s="5"/>
       <c r="G206" s="16">
         <v>62.619486999999999</v>
       </c>
       <c r="H206" s="16">
         <v>97.962125</v>
       </c>
       <c r="I206" s="16">
-        <v>4.0904065272159018</v>
+        <v>4.0896211686490238</v>
       </c>
       <c r="J206" s="16">
         <v>56.440318650326859</v>
       </c>
       <c r="K206" s="16">
         <v>35.342638000000001</v>
       </c>
     </row>
     <row r="207" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A207" s="3" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B207" s="5"/>
       <c r="C207" s="5"/>
       <c r="D207" s="37"/>
       <c r="E207" s="5"/>
       <c r="F207" s="5"/>
       <c r="G207" s="16">
         <v>46.989609999999999</v>
       </c>
       <c r="H207" s="16">
         <v>86.620687000000004</v>
       </c>
       <c r="I207" s="16">
-        <v>3.6168450153232756</v>
+        <v>3.6161505806261491</v>
       </c>
       <c r="J207" s="16">
         <v>84.340084967719477</v>
       </c>
       <c r="K207" s="16">
         <v>39.631077000000005</v>
       </c>
     </row>
     <row r="208" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A208" s="3" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B208" s="5"/>
       <c r="C208" s="5"/>
       <c r="D208" s="37"/>
       <c r="E208" s="5"/>
       <c r="F208" s="5"/>
       <c r="G208" s="16">
         <v>46.152909000000001</v>
       </c>
       <c r="H208" s="16">
         <v>58.183526000000001</v>
       </c>
       <c r="I208" s="16">
-        <v>2.4294519389696392</v>
+        <v>2.4289854838922786</v>
       </c>
       <c r="J208" s="16">
         <v>26.06686612104992</v>
       </c>
       <c r="K208" s="16">
         <v>12.030616999999999</v>
       </c>
     </row>
     <row r="209" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A209" s="3" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B209" s="5"/>
       <c r="C209" s="5"/>
       <c r="D209" s="37"/>
       <c r="E209" s="5"/>
       <c r="F209" s="5"/>
       <c r="G209" s="16">
         <v>41.545586</v>
       </c>
       <c r="H209" s="16">
         <v>56.233411999999994</v>
       </c>
       <c r="I209" s="16">
-        <v>2.3480249687562518</v>
+        <v>2.3475741476673977</v>
       </c>
       <c r="J209" s="16">
         <v>35.353517459111046</v>
       </c>
       <c r="K209" s="16">
         <v>14.687825999999994</v>
       </c>
     </row>
     <row r="210" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A210" s="3" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B210" s="5"/>
       <c r="C210" s="5"/>
       <c r="D210" s="37"/>
       <c r="E210" s="5"/>
       <c r="F210" s="5"/>
       <c r="G210" s="16">
         <v>22.473210999999999</v>
       </c>
       <c r="H210" s="16">
         <v>47.296917000000001</v>
       </c>
       <c r="I210" s="16">
-        <v>1.9748818026761747</v>
+        <v>1.9745026251220654</v>
       </c>
       <c r="J210" s="16">
         <v>110.45909727808814</v>
       </c>
       <c r="K210" s="16">
         <v>24.823706000000001</v>
       </c>
     </row>
     <row r="211" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A211" s="98" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B211" s="96"/>
       <c r="C211" s="96"/>
       <c r="D211" s="99"/>
       <c r="E211" s="99"/>
       <c r="F211" s="99"/>
       <c r="G211" s="17">
         <v>1784.1977089999998</v>
       </c>
       <c r="H211" s="17">
         <v>1740.053553</v>
       </c>
       <c r="I211" s="17">
-        <v>72.655900542137303</v>
+        <v>72.641950600109453</v>
       </c>
       <c r="J211" s="18" t="s">
         <v>26</v>
       </c>
       <c r="K211" s="18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="212" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A212" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A213" s="4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="214" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A214" s="46"/>
     </row>
     <row r="215" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A215" s="2" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B215" s="37"/>
       <c r="C215" s="37"/>
       <c r="D215" s="37"/>
       <c r="E215" s="37"/>
       <c r="F215" s="37"/>
       <c r="G215" s="37"/>
       <c r="H215" s="37"/>
       <c r="I215" s="37"/>
       <c r="J215" s="37"/>
       <c r="K215" s="37"/>
     </row>
     <row r="216" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A216" s="23"/>
       <c r="B216" s="23"/>
       <c r="C216" s="23"/>
       <c r="D216" s="23"/>
       <c r="E216" s="23"/>
       <c r="F216" s="23"/>
       <c r="G216" s="13" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="H216" s="13" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="I216" s="13" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="J216" s="13" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="K216" s="13" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
     </row>
     <row r="217" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A217" s="3" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B217" s="5"/>
       <c r="C217" s="5"/>
       <c r="D217" s="37"/>
       <c r="E217" s="5"/>
       <c r="F217" s="5"/>
       <c r="G217" s="16">
-        <v>401.27699099999995</v>
+        <v>260.66398099999998</v>
       </c>
       <c r="H217" s="16">
-        <v>133.49396200000001</v>
+        <v>182.18276299999999</v>
       </c>
       <c r="I217" s="16">
-        <v>13.349037137599073</v>
+        <v>13.083801032686928</v>
       </c>
       <c r="J217" s="16">
-        <v>-66.732714560252461</v>
+        <v>-30.108194350027972</v>
       </c>
       <c r="K217" s="16">
-        <v>-267.78302899999994</v>
+        <v>-78.481217999999984</v>
       </c>
     </row>
     <row r="218" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A218" s="3" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B218" s="5"/>
       <c r="C218" s="5"/>
       <c r="D218" s="37"/>
       <c r="E218" s="5"/>
       <c r="F218" s="5"/>
       <c r="G218" s="16">
-        <v>130.57934699999998</v>
+        <v>483.67143400000003</v>
       </c>
       <c r="H218" s="16">
-        <v>129.164928</v>
+        <v>181.568083</v>
       </c>
       <c r="I218" s="16">
-        <v>12.916145381521527</v>
+        <v>13.039656621402685</v>
       </c>
       <c r="J218" s="16">
-        <v>-1.0831873741871147</v>
+        <v>-62.460449338837741</v>
       </c>
       <c r="K218" s="16">
-        <v>-1.414418999999981</v>
+        <v>-302.10335100000003</v>
       </c>
     </row>
     <row r="219" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A219" s="3" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B219" s="5"/>
       <c r="C219" s="5"/>
       <c r="D219" s="37"/>
       <c r="E219" s="5"/>
       <c r="F219" s="5"/>
       <c r="G219" s="16">
-        <v>99.770465999999999</v>
+        <v>127.08505899999999</v>
       </c>
       <c r="H219" s="16">
-        <v>60.802896999999994</v>
+        <v>88.170683000000011</v>
       </c>
       <c r="I219" s="16">
-        <v>6.0801261567666343</v>
+        <v>6.3321450080769264</v>
       </c>
       <c r="J219" s="16">
-        <v>-39.057218596132451</v>
+        <v>-30.620732528439852</v>
       </c>
       <c r="K219" s="16">
-        <v>-38.967569000000005</v>
+        <v>-38.914375999999976</v>
       </c>
     </row>
     <row r="220" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A220" s="3" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B220" s="5"/>
       <c r="C220" s="5"/>
       <c r="D220" s="37"/>
       <c r="E220" s="5"/>
       <c r="F220" s="5"/>
       <c r="G220" s="16">
-        <v>62.268687</v>
+        <v>73.434767999999991</v>
       </c>
       <c r="H220" s="16">
-        <v>53.512748000000002</v>
+        <v>77.381679000000005</v>
       </c>
       <c r="I220" s="16">
-        <v>5.3511308652819851</v>
+        <v>5.5573122008872398</v>
       </c>
       <c r="J220" s="16">
-        <v>-14.061544287901876</v>
+        <v>5.3747170550058998</v>
       </c>
       <c r="K220" s="16">
-        <v>-8.7559389999999979</v>
+        <v>3.9469110000000143</v>
       </c>
     </row>
     <row r="221" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A221" s="3" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B221" s="5"/>
       <c r="C221" s="5"/>
       <c r="D221" s="37"/>
       <c r="E221" s="5"/>
       <c r="F221" s="5"/>
       <c r="G221" s="16">
-        <v>5.3299260000000004</v>
+        <v>5.5890630000000003</v>
       </c>
       <c r="H221" s="16">
-        <v>42.071092</v>
+        <v>61.845931999999998</v>
       </c>
       <c r="I221" s="16">
-        <v>4.2069960402205098</v>
-[...2 lines deleted...]
-        <v>689.33726284379929</v>
+        <v>4.4415830325785848</v>
+      </c>
+      <c r="J221" s="16" t="s">
+        <v>171</v>
       </c>
       <c r="K221" s="16">
-        <v>36.741166</v>
+        <v>56.256868999999995</v>
       </c>
     </row>
     <row r="222" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A222" s="3" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B222" s="5"/>
       <c r="C222" s="5"/>
       <c r="D222" s="37"/>
       <c r="E222" s="5"/>
       <c r="F222" s="5"/>
       <c r="G222" s="16">
-        <v>30.223262999999999</v>
+        <v>40.293458000000001</v>
       </c>
       <c r="H222" s="16">
-        <v>28.048729999999999</v>
+        <v>37.043171000000001</v>
       </c>
       <c r="I222" s="16">
-        <v>2.8047975565553234</v>
+        <v>2.6603256587111836</v>
       </c>
       <c r="J222" s="16">
-        <v>-7.1948981815762263</v>
+        <v>-8.0665377491303918</v>
       </c>
       <c r="K222" s="16">
-        <v>-2.1745330000000003</v>
+        <v>-3.2502870000000001</v>
       </c>
     </row>
     <row r="223" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A223" s="3" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="B223" s="5"/>
       <c r="C223" s="5"/>
       <c r="D223" s="37"/>
       <c r="E223" s="5"/>
       <c r="F223" s="5"/>
       <c r="G223" s="16">
-        <v>19.742525000000001</v>
+        <v>26.162105</v>
       </c>
       <c r="H223" s="16">
-        <v>27.314572000000002</v>
+        <v>36.275373000000002</v>
       </c>
       <c r="I223" s="16">
-        <v>2.7313837312403972</v>
+        <v>2.6051847875339531</v>
       </c>
       <c r="J223" s="16">
-        <v>38.353994739781264</v>
+        <v>38.656170824174893</v>
       </c>
       <c r="K223" s="16">
-        <v>7.5720470000000013</v>
+        <v>10.113268000000001</v>
       </c>
     </row>
     <row r="224" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A224" s="3" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B224" s="5"/>
       <c r="C224" s="5"/>
       <c r="D224" s="37"/>
       <c r="E224" s="5"/>
       <c r="F224" s="5"/>
       <c r="G224" s="16">
-        <v>25.592672</v>
+        <v>34.193483999999998</v>
       </c>
       <c r="H224" s="16">
-        <v>22.940055000000001</v>
+        <v>33.524982999999999</v>
       </c>
       <c r="I224" s="16">
-        <v>2.2939437974997348</v>
+        <v>2.4076603075572618</v>
       </c>
       <c r="J224" s="16">
-        <v>-10.364752066529041</v>
+        <v>-1.9550537757427675</v>
       </c>
       <c r="K224" s="16">
-        <v>-2.6526169999999993</v>
+        <v>-0.66850099999999912</v>
       </c>
     </row>
     <row r="225" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A225" s="3" t="s">
-        <v>154</v>
+        <v>173</v>
       </c>
       <c r="B225" s="5"/>
       <c r="C225" s="5"/>
       <c r="D225" s="37"/>
       <c r="E225" s="5"/>
       <c r="F225" s="5"/>
       <c r="G225" s="16">
-        <v>30.934150000000002</v>
+        <v>10.911925999999999</v>
       </c>
       <c r="H225" s="16">
-        <v>21.181086000000001</v>
+        <v>28.543082999999999</v>
       </c>
       <c r="I225" s="16">
-        <v>2.1180516286472924</v>
+        <v>2.0498756999940149</v>
       </c>
       <c r="J225" s="16">
-        <v>-31.528469345367505</v>
+        <v>161.57694801082781</v>
       </c>
       <c r="K225" s="16">
-        <v>-9.753064000000002</v>
+        <v>17.631157000000002</v>
       </c>
     </row>
     <row r="226" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A226" s="3" t="s">
-        <v>170</v>
+        <v>156</v>
       </c>
       <c r="B226" s="5"/>
       <c r="C226" s="5"/>
       <c r="D226" s="37"/>
       <c r="E226" s="5"/>
       <c r="F226" s="5"/>
       <c r="G226" s="16">
-        <v>7.1296390000000001</v>
+        <v>38.404949000000002</v>
       </c>
       <c r="H226" s="16">
-        <v>19.677344000000002</v>
+        <v>26.793263</v>
       </c>
       <c r="I226" s="16">
-        <v>1.9676814733037311</v>
+        <v>1.9242090543354666</v>
       </c>
       <c r="J226" s="16">
-        <v>175.99355310977177</v>
+        <v>-30.234868948790954</v>
       </c>
       <c r="K226" s="16">
-        <v>12.547705000000001</v>
+        <v>-11.611686000000002</v>
       </c>
     </row>
     <row r="227" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A227" s="98" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B227" s="96"/>
       <c r="C227" s="96"/>
       <c r="D227" s="99"/>
       <c r="E227" s="99"/>
       <c r="F227" s="99"/>
       <c r="G227" s="17">
-        <v>812.847666</v>
+        <v>1100.4102269999998</v>
       </c>
       <c r="H227" s="17">
-        <v>538.20741399999997</v>
+        <v>753.32901300000003</v>
       </c>
       <c r="I227" s="17">
-        <v>53.8192937686362</v>
+        <v>54.101753403764242</v>
       </c>
       <c r="J227" s="18" t="s">
         <v>26</v>
       </c>
       <c r="K227" s="18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="228" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A228" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A229" s="4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="230" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A230" s="46"/>
     </row>
     <row r="231" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A231" s="2" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B231" s="37"/>
       <c r="C231" s="37"/>
       <c r="D231" s="37"/>
       <c r="E231" s="37"/>
       <c r="F231" s="37"/>
       <c r="G231" s="37"/>
       <c r="H231" s="37"/>
       <c r="I231" s="37"/>
       <c r="J231" s="37"/>
       <c r="K231" s="37"/>
     </row>
     <row r="232" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A232" s="23"/>
       <c r="B232" s="23"/>
       <c r="C232" s="23"/>
       <c r="D232" s="23"/>
       <c r="E232" s="23"/>
       <c r="F232" s="23"/>
       <c r="G232" s="13" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="H232" s="13" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="I232" s="13" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="J232" s="13" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="K232" s="13" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
     </row>
     <row r="233" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A233" s="3" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B233" s="5"/>
       <c r="C233" s="5"/>
       <c r="D233" s="37"/>
       <c r="E233" s="5"/>
       <c r="F233" s="5"/>
       <c r="G233" s="16">
-        <v>176.142011</v>
+        <v>230.072845</v>
       </c>
       <c r="H233" s="16">
-        <v>145.23861799999997</v>
+        <v>306.71693800000003</v>
       </c>
       <c r="I233" s="16">
-        <v>24.923968174494313</v>
+        <v>35.055191820085575</v>
       </c>
       <c r="J233" s="16">
-        <v>-17.54458963228257</v>
+        <v>33.312967899362498</v>
       </c>
       <c r="K233" s="16">
-        <v>-30.903393000000023</v>
+        <v>76.644093000000026</v>
       </c>
     </row>
     <row r="234" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A234" s="3" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B234" s="5"/>
       <c r="C234" s="5"/>
       <c r="D234" s="37"/>
       <c r="E234" s="5"/>
       <c r="F234" s="5"/>
       <c r="G234" s="16">
-        <v>56.664983999999997</v>
+        <v>103.510543</v>
       </c>
       <c r="H234" s="16">
         <v>121.92904799999999</v>
       </c>
       <c r="I234" s="16">
-        <v>20.923882048357068</v>
+        <v>13.935474819067281</v>
       </c>
       <c r="J234" s="16">
-        <v>115.17529767589802</v>
+        <v>17.793844439594906</v>
       </c>
       <c r="K234" s="16">
-        <v>65.264063999999991</v>
+        <v>18.418504999999996</v>
       </c>
     </row>
     <row r="235" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A235" s="3" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B235" s="5"/>
       <c r="C235" s="5"/>
       <c r="D235" s="37"/>
       <c r="E235" s="5"/>
       <c r="F235" s="5"/>
       <c r="G235" s="16">
-        <v>24.539106</v>
+        <v>55.425353999999999</v>
       </c>
       <c r="H235" s="16">
-        <v>37.716567000000005</v>
+        <v>58.621447000000003</v>
       </c>
       <c r="I235" s="16">
-        <v>6.4724281221071847</v>
+        <v>6.6999432204685743</v>
       </c>
       <c r="J235" s="16">
-        <v>53.699841387864758</v>
+        <v>5.7664818884151909</v>
       </c>
       <c r="K235" s="16">
-        <v>13.177461000000005</v>
+        <v>3.1960930000000047</v>
       </c>
     </row>
     <row r="236" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A236" s="3" t="s">
-        <v>150</v>
+        <v>168</v>
       </c>
       <c r="B236" s="5"/>
       <c r="C236" s="5"/>
       <c r="D236" s="37"/>
       <c r="E236" s="5"/>
       <c r="F236" s="5"/>
       <c r="G236" s="16">
-        <v>25.389068999999999</v>
+        <v>15.935799000000001</v>
       </c>
       <c r="H236" s="16">
-        <v>36.009186999999997</v>
+        <v>48.490456000000002</v>
       </c>
       <c r="I236" s="16">
-        <v>6.1794297077201215</v>
+        <v>5.5420553152608072</v>
       </c>
       <c r="J236" s="16">
-        <v>41.829489691016228</v>
+        <v>204.28631786834157</v>
       </c>
       <c r="K236" s="16">
-        <v>10.620117999999998</v>
+        <v>32.554656999999999</v>
       </c>
     </row>
     <row r="237" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A237" s="3" t="s">
-        <v>162</v>
+        <v>152</v>
       </c>
       <c r="B237" s="5"/>
       <c r="C237" s="5"/>
       <c r="D237" s="37"/>
       <c r="E237" s="5"/>
       <c r="F237" s="5"/>
       <c r="G237" s="16">
-        <v>42.601650999999997</v>
+        <v>25.393747999999999</v>
       </c>
       <c r="H237" s="16">
-        <v>32.894802000000006</v>
+        <v>47.114362999999997</v>
       </c>
       <c r="I237" s="16">
-        <v>5.6449793411989928</v>
+        <v>5.3847793448112151</v>
       </c>
       <c r="J237" s="16">
-        <v>-22.785147458252244</v>
+        <v>85.535286086953363</v>
       </c>
       <c r="K237" s="16">
-        <v>-9.7068489999999912</v>
+        <v>21.720614999999999</v>
       </c>
     </row>
     <row r="238" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A238" s="3" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="B238" s="5"/>
       <c r="C238" s="5"/>
       <c r="D238" s="37"/>
       <c r="E238" s="5"/>
       <c r="F238" s="5"/>
       <c r="G238" s="16">
-        <v>5.905589</v>
+        <v>24.539106</v>
       </c>
       <c r="H238" s="16">
-        <v>32.834714999999996</v>
+        <v>37.716567000000005</v>
       </c>
       <c r="I238" s="16">
-        <v>5.634667989464007</v>
+        <v>4.3106895224029316</v>
       </c>
       <c r="J238" s="16">
-        <v>455.99390678897561</v>
+        <v>53.699841387864758</v>
       </c>
       <c r="K238" s="16">
-        <v>26.929125999999997</v>
+        <v>13.177461000000005</v>
       </c>
     </row>
     <row r="239" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A239" s="3" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B239" s="5"/>
       <c r="C239" s="5"/>
       <c r="D239" s="37"/>
       <c r="E239" s="5"/>
       <c r="F239" s="5"/>
       <c r="G239" s="16">
-        <v>36.048773000000004</v>
+        <v>44.488681999999997</v>
       </c>
       <c r="H239" s="16">
-        <v>17.272976</v>
+        <v>26.111830000000001</v>
       </c>
       <c r="I239" s="16">
-        <v>2.9641641460868495</v>
+        <v>2.9843647220534817</v>
       </c>
       <c r="J239" s="16">
-        <v>-52.084427395073895</v>
+        <v>-41.306802480684858</v>
       </c>
       <c r="K239" s="16">
-        <v>-18.775797000000004</v>
+        <v>-18.376851999999996</v>
       </c>
     </row>
     <row r="240" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A240" s="3" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B240" s="5"/>
       <c r="C240" s="5"/>
       <c r="D240" s="37"/>
       <c r="E240" s="5"/>
       <c r="F240" s="5"/>
       <c r="G240" s="16">
-        <v>11.559200000000001</v>
+        <v>15.544566999999999</v>
       </c>
       <c r="H240" s="16">
-        <v>9.7471980000000009</v>
+        <v>15.024495999999999</v>
       </c>
       <c r="I240" s="16">
-        <v>1.6726877196152794</v>
+        <v>1.7171747759170324</v>
       </c>
       <c r="J240" s="16">
-        <v>-15.675842618866353</v>
+        <v>-3.3456769815460268</v>
       </c>
       <c r="K240" s="16">
-        <v>-1.8120019999999997</v>
+        <v>-0.52007099999999973</v>
       </c>
     </row>
     <row r="241" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A241" s="3" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="B241" s="5"/>
       <c r="C241" s="5"/>
       <c r="D241" s="37"/>
       <c r="E241" s="5"/>
       <c r="F241" s="5"/>
       <c r="G241" s="16">
-        <v>8.9580000000000007E-3</v>
+        <v>8.6374310000000012</v>
       </c>
       <c r="H241" s="16">
-        <v>7.4853450000000006</v>
+        <v>11.593251</v>
       </c>
       <c r="I241" s="16">
-        <v>1.2845378393445617</v>
-[...2 lines deleted...]
-        <v>172</v>
+        <v>1.3250120461994142</v>
+      </c>
+      <c r="J241" s="16">
+        <v>34.221054848368674</v>
       </c>
       <c r="K241" s="16">
-        <v>7.4763870000000008</v>
+        <v>2.9558199999999992</v>
       </c>
     </row>
     <row r="242" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A242" s="3" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="B242" s="5"/>
       <c r="C242" s="5"/>
       <c r="D242" s="37"/>
       <c r="E242" s="5"/>
       <c r="F242" s="5"/>
       <c r="G242" s="16">
-        <v>6.7488320000000002</v>
+        <v>8.01126</v>
       </c>
       <c r="H242" s="16">
-        <v>7.4692610000000004</v>
+        <v>8.0401049999999987</v>
       </c>
       <c r="I242" s="16">
-        <v>1.2817777118410174</v>
+        <v>0.9189170473155579</v>
       </c>
       <c r="J242" s="16">
-        <v>10.674869369988766</v>
+        <v>0.36005572157187105</v>
       </c>
       <c r="K242" s="16">
-        <v>0.72042900000000021</v>
+        <v>2.8844999999998677E-2</v>
       </c>
     </row>
     <row r="243" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A243" s="98" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B243" s="96"/>
       <c r="C243" s="96"/>
       <c r="D243" s="99"/>
       <c r="E243" s="99"/>
       <c r="F243" s="99"/>
       <c r="G243" s="17">
-        <v>385.60817299999997</v>
+        <v>531.55933499999992</v>
       </c>
       <c r="H243" s="17">
-        <v>448.59771699999999</v>
+        <v>681.35850100000016</v>
       </c>
       <c r="I243" s="17">
-        <v>76.982522800229404</v>
+        <v>77.873602633581882</v>
       </c>
       <c r="J243" s="18" t="s">
         <v>26</v>
       </c>
       <c r="K243" s="18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="244" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A244" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A245" s="4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="246" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A246" s="46"/>
     </row>
     <row r="247" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A247" s="46"/>
     </row>
     <row r="248" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A248" s="2" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B248" s="22"/>
       <c r="C248" s="22"/>
       <c r="D248" s="22"/>
       <c r="E248" s="22"/>
       <c r="F248" s="22"/>
       <c r="G248" s="22"/>
       <c r="H248" s="22"/>
       <c r="I248" s="22"/>
       <c r="J248" s="22"/>
       <c r="K248" s="22"/>
     </row>
     <row r="249" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A249" s="12"/>
       <c r="B249" s="12"/>
       <c r="C249" s="12"/>
       <c r="D249" s="12">
         <v>2021</v>
       </c>
       <c r="E249" s="12">
         <v>2024</v>
       </c>
       <c r="F249" s="12">
         <v>2025</v>
       </c>
       <c r="G249" s="13" t="s">
+        <v>139</v>
+      </c>
+      <c r="H249" s="13" t="s">
+        <v>140</v>
+      </c>
+      <c r="I249" s="13" t="s">
+        <v>136</v>
+      </c>
+      <c r="J249" s="13" t="s">
         <v>137</v>
       </c>
-      <c r="H249" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K249" s="13" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
     </row>
     <row r="250" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A250" s="15" t="s">
         <v>63</v>
       </c>
       <c r="B250" s="22"/>
       <c r="C250" s="137" t="s">
         <v>84</v>
       </c>
       <c r="D250" s="16">
         <v>13.724781466175639</v>
       </c>
       <c r="E250" s="16">
         <v>28.134277394535069</v>
       </c>
       <c r="F250" s="16">
-        <v>32.642362198061157</v>
+        <v>32.672065761324284</v>
       </c>
       <c r="G250" s="16">
-        <v>0.42160878991581452</v>
+        <v>0.54076328412495045</v>
       </c>
       <c r="H250" s="16">
-        <v>32.857192296051217</v>
+        <v>32.896584944614339</v>
       </c>
       <c r="I250" s="16">
-        <v>41.386642687155678</v>
+        <v>37.310505410513265</v>
       </c>
       <c r="J250" s="16">
-        <v>26.409572126946728</v>
+        <v>26.515721655472525</v>
       </c>
       <c r="K250" s="16">
-        <v>-51.727096696616812</v>
+        <v>-44.12223847624751</v>
       </c>
     </row>
     <row r="251" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A251" s="15" t="s">
         <v>64</v>
       </c>
       <c r="B251" s="22"/>
       <c r="C251" s="137"/>
       <c r="D251" s="16">
         <v>13.495784059994451</v>
       </c>
       <c r="E251" s="16">
         <v>12.09261783668023</v>
       </c>
       <c r="F251" s="16">
-        <v>11.991438293382359</v>
+        <v>11.97703388088647</v>
       </c>
       <c r="G251" s="16">
-        <v>-14.171344517840511</v>
+        <v>-14.25075623926152</v>
       </c>
       <c r="H251" s="16">
-        <v>3.8686109784645817</v>
+        <v>3.8445769056196788</v>
       </c>
       <c r="I251" s="16">
-        <v>10.833849441076451</v>
+        <v>10.793914022607478</v>
       </c>
       <c r="J251" s="16">
-        <v>12.404827753664142</v>
+        <v>12.36328397831833</v>
       </c>
       <c r="K251" s="16">
-        <v>-13.38159256643098</v>
+        <v>-9.94215076154717</v>
       </c>
     </row>
     <row r="252" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A252" s="15" t="s">
         <v>65</v>
       </c>
       <c r="B252" s="22"/>
       <c r="C252" s="137"/>
       <c r="D252" s="16">
         <v>38.320315252143189</v>
       </c>
       <c r="E252" s="16">
         <v>36.433486606232556</v>
       </c>
       <c r="F252" s="16">
-        <v>29.641949388175142</v>
+        <v>29.633760953337212</v>
       </c>
       <c r="G252" s="16">
         <v>-29.581399842647738</v>
       </c>
       <c r="H252" s="16">
         <v>0.33107299764856268</v>
       </c>
       <c r="I252" s="16">
-        <v>25.107648222298412</v>
+        <v>29.759167953280329</v>
       </c>
       <c r="J252" s="16">
-        <v>31.041655636310033</v>
+        <v>31.926671541613743</v>
       </c>
       <c r="K252" s="16">
-        <v>-6.4721192857492964</v>
+        <v>-15.647192769918636</v>
       </c>
     </row>
     <row r="253" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A253" s="15" t="s">
         <v>87</v>
       </c>
       <c r="B253" s="22"/>
       <c r="C253" s="137"/>
       <c r="D253" s="16">
         <v>34.45911922168672</v>
       </c>
       <c r="E253" s="16">
         <v>23.339618162552149</v>
       </c>
       <c r="F253" s="16">
-        <v>25.724250120381349</v>
+        <v>25.717139404452038</v>
       </c>
       <c r="G253" s="16">
-        <v>-4.6039621217628248</v>
+        <v>-4.6039789077012285</v>
       </c>
       <c r="H253" s="16">
-        <v>-0.55666685522889336</v>
+        <v>-0.55667122975484595</v>
       </c>
       <c r="I253" s="16">
-        <v>22.671859649469468</v>
+        <v>22.136412613598917</v>
       </c>
       <c r="J253" s="16">
-        <v>30.1439444830791</v>
+        <v>29.194322824595393</v>
       </c>
       <c r="K253" s="16">
-        <v>0.58082394064545739</v>
+        <v>3.6950069989824126</v>
       </c>
     </row>
     <row r="254" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A254" s="100" t="s">
         <v>86</v>
       </c>
       <c r="B254" s="101"/>
       <c r="C254" s="142" t="s">
         <v>85</v>
       </c>
       <c r="D254" s="102">
         <v>98.419108669983274</v>
       </c>
       <c r="E254" s="102">
         <v>99.385303709984044</v>
       </c>
       <c r="F254" s="102">
-        <v>99.304394629217384</v>
+        <v>99.304585450304302</v>
       </c>
       <c r="G254" s="102">
-        <v>-13.447152477562273</v>
+        <v>-13.423236095396318</v>
       </c>
       <c r="H254" s="102">
-        <v>6.9833110460591152</v>
+        <v>6.9907007182059999</v>
       </c>
       <c r="I254" s="102">
-        <v>99.405711320106775</v>
+        <v>99.441652054157231</v>
       </c>
       <c r="J254" s="102">
-        <v>98.739996091585127</v>
+        <v>98.516569387673044</v>
       </c>
       <c r="K254" s="102">
-        <v>-24.351163627893506</v>
+        <v>-21.373909760096819</v>
       </c>
     </row>
     <row r="255" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A255" s="1" t="s">
         <v>67</v>
       </c>
       <c r="B255" s="103"/>
       <c r="C255" s="143"/>
       <c r="D255" s="17">
         <v>1.5808913300167322</v>
       </c>
       <c r="E255" s="17">
         <v>0.61469629001595094</v>
       </c>
       <c r="F255" s="17">
-        <v>0.69560537078261542</v>
+        <v>0.69541454969570637</v>
       </c>
       <c r="G255" s="17">
         <v>-1.974876991520681</v>
       </c>
       <c r="H255" s="17">
         <v>-13.062128758180268</v>
       </c>
       <c r="I255" s="17">
-        <v>0.59428867989321665</v>
+        <v>0.55834794584276415</v>
       </c>
       <c r="J255" s="17">
-        <v>1.2600039084148718</v>
+        <v>1.4834306123269441</v>
       </c>
       <c r="K255" s="17">
-        <v>61.471142512461796</v>
+        <v>110.8570107343904</v>
       </c>
     </row>
     <row r="256" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A256" s="4" t="s">
         <v>128</v>
       </c>
       <c r="D256" s="60"/>
     </row>
     <row r="257" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A257" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D257" s="60"/>
     </row>
     <row r="258" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A258" s="4" t="s">
         <v>62</v>
       </c>
       <c r="D258" s="60"/>
     </row>
     <row r="259" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A259" s="20" t="s">
         <v>125</v>
       </c>
       <c r="D259" s="60"/>
@@ -7930,280 +7896,280 @@
       <c r="C266" s="46"/>
       <c r="D266" s="46"/>
       <c r="E266" s="46"/>
       <c r="F266" s="46"/>
       <c r="G266" s="46"/>
       <c r="H266" s="46"/>
       <c r="I266" s="46"/>
       <c r="J266" s="46"/>
       <c r="K266" s="46"/>
     </row>
     <row r="267" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A267" s="46"/>
       <c r="B267" s="46"/>
       <c r="C267" s="46"/>
       <c r="D267" s="46"/>
       <c r="E267" s="46"/>
       <c r="F267" s="46"/>
       <c r="G267" s="46"/>
       <c r="H267" s="46"/>
       <c r="I267" s="46"/>
       <c r="J267" s="46"/>
       <c r="K267" s="46"/>
     </row>
     <row r="268" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A268" s="2" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B268" s="22"/>
       <c r="C268" s="22"/>
       <c r="D268" s="22"/>
       <c r="E268" s="22"/>
       <c r="F268" s="22"/>
       <c r="G268" s="22"/>
       <c r="H268" s="22"/>
       <c r="I268" s="22"/>
       <c r="J268" s="22"/>
       <c r="K268" s="22"/>
     </row>
     <row r="269" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A269" s="12"/>
       <c r="B269" s="12"/>
       <c r="C269" s="12"/>
       <c r="D269" s="12">
         <v>2021</v>
       </c>
       <c r="E269" s="12">
         <v>2024</v>
       </c>
       <c r="F269" s="12">
         <v>2025</v>
       </c>
       <c r="G269" s="13" t="s">
+        <v>139</v>
+      </c>
+      <c r="H269" s="13" t="s">
+        <v>140</v>
+      </c>
+      <c r="I269" s="13" t="s">
+        <v>136</v>
+      </c>
+      <c r="J269" s="13" t="s">
         <v>137</v>
       </c>
-      <c r="H269" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K269" s="13" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
     </row>
     <row r="270" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A270" s="15" t="s">
         <v>63</v>
       </c>
       <c r="B270" s="22"/>
       <c r="C270" s="137" t="s">
         <v>84</v>
       </c>
       <c r="D270" s="16">
         <v>23.95680397289054</v>
       </c>
       <c r="E270" s="16">
         <v>29.233074847470832</v>
       </c>
       <c r="F270" s="16">
-        <v>37.337609826609537</v>
+        <v>37.361301802378257</v>
       </c>
       <c r="G270" s="16">
-        <v>59.23485536464603</v>
+        <v>59.398794236389676</v>
       </c>
       <c r="H270" s="16">
-        <v>22.360929051387046</v>
+        <v>22.392410809325792</v>
       </c>
       <c r="I270" s="16">
-        <v>39.275308191847721</v>
+        <v>37.224039723424987</v>
       </c>
       <c r="J270" s="16">
-        <v>22.17999813831894</v>
+        <v>23.15456486394951</v>
       </c>
       <c r="K270" s="16">
-        <v>-47.685539082091928</v>
+        <v>-39.818663311353241</v>
       </c>
     </row>
     <row r="271" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A271" s="15" t="s">
         <v>64</v>
       </c>
       <c r="B271" s="22"/>
       <c r="C271" s="137"/>
       <c r="D271" s="16">
         <v>24.528837363589858</v>
       </c>
       <c r="E271" s="16">
         <v>32.276399151268912</v>
       </c>
       <c r="F271" s="16">
-        <v>30.682818325843058</v>
+        <v>30.670891522783972</v>
       </c>
       <c r="G271" s="16">
-        <v>18.515811403637475</v>
+        <v>18.516509564786084</v>
       </c>
       <c r="H271" s="16">
-        <v>15.815831243662792</v>
+        <v>15.816001807265634</v>
       </c>
       <c r="I271" s="16">
-        <v>23.444811883317481</v>
+        <v>26.630630872564453</v>
       </c>
       <c r="J271" s="16">
-        <v>32.828776488199097</v>
+        <v>31.422507307021331</v>
       </c>
       <c r="K271" s="16">
-        <v>29.714281795767384</v>
+        <v>14.158456916510758</v>
       </c>
     </row>
     <row r="272" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A272" s="15" t="s">
         <v>65</v>
       </c>
       <c r="B272" s="22"/>
       <c r="C272" s="137"/>
       <c r="D272" s="16">
         <v>40.183173593945725</v>
       </c>
       <c r="E272" s="16">
         <v>23.676544451928571</v>
       </c>
       <c r="F272" s="16">
-        <v>21.314165048674237</v>
+        <v>21.305811684427205</v>
       </c>
       <c r="G272" s="16">
-        <v>12.231851990177244</v>
+        <v>12.232153475890668</v>
       </c>
       <c r="H272" s="16">
-        <v>-6.541376538655741</v>
+        <v>-6.5413137748082111</v>
       </c>
       <c r="I272" s="16">
-        <v>26.405813896979652</v>
+        <v>26.300879478918748</v>
       </c>
       <c r="J272" s="16">
-        <v>35.939809726792582</v>
+        <v>36.536453395956052</v>
       </c>
       <c r="K272" s="16">
-        <v>26.082864210786745</v>
+        <v>34.401719673415791</v>
       </c>
     </row>
     <row r="273" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A273" s="15" t="s">
         <v>66</v>
       </c>
       <c r="B273" s="22"/>
       <c r="C273" s="137"/>
       <c r="D273" s="16">
         <v>11.331185069573868</v>
       </c>
       <c r="E273" s="16">
         <v>14.813981549331695</v>
       </c>
       <c r="F273" s="16">
-        <v>10.66540679887316</v>
+        <v>10.661994990410575</v>
       </c>
       <c r="G273" s="16">
-        <v>-10.242293126123903</v>
+        <v>-10.235584996773776</v>
       </c>
       <c r="H273" s="16">
-        <v>7.8670695636970933</v>
+        <v>7.869084894753664</v>
       </c>
       <c r="I273" s="16">
-        <v>10.874066027855131</v>
+        <v>9.8444499250918103</v>
       </c>
       <c r="J273" s="16">
-        <v>9.0514156466893851</v>
+        <v>8.8864744330730989</v>
       </c>
       <c r="K273" s="16">
-        <v>-22.891120301654354</v>
+        <v>-12.665316589482467</v>
       </c>
     </row>
     <row r="274" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A274" s="100" t="s">
         <v>86</v>
       </c>
       <c r="B274" s="101"/>
       <c r="C274" s="142" t="s">
         <v>77</v>
       </c>
       <c r="D274" s="102">
         <v>40.20986255869073</v>
       </c>
       <c r="E274" s="102">
         <v>38.448502768582379</v>
       </c>
       <c r="F274" s="102">
-        <v>48.389486016166721</v>
+        <v>48.399286201162369</v>
       </c>
       <c r="G274" s="102">
-        <v>24.671195259088186</v>
+        <v>24.72041009589136</v>
       </c>
       <c r="H274" s="102">
-        <v>9.5124152748747406</v>
+        <v>9.5232213756130335</v>
       </c>
       <c r="I274" s="102">
-        <v>50.217636476991125</v>
+        <v>50.974289101688278</v>
       </c>
       <c r="J274" s="102">
-        <v>46.912405469875537</v>
+        <v>45.164065095105002</v>
       </c>
       <c r="K274" s="102">
-        <v>-7.3639879215544459</v>
+        <v>-3.2505045691933008</v>
       </c>
     </row>
     <row r="275" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A275" s="1" t="s">
         <v>67</v>
       </c>
       <c r="B275" s="103"/>
       <c r="C275" s="143"/>
       <c r="D275" s="17">
         <v>59.790137441309263</v>
       </c>
       <c r="E275" s="17">
         <v>61.551497231417621</v>
       </c>
       <c r="F275" s="17">
-        <v>51.610513983833286</v>
+        <v>51.600713798837624</v>
       </c>
       <c r="G275" s="17">
-        <v>-16.939582601124972</v>
+        <v>-16.939394292431984</v>
       </c>
       <c r="H275" s="17">
-        <v>0.78268173041264877</v>
+        <v>0.78273885220283557</v>
       </c>
       <c r="I275" s="17">
-        <v>49.782363523008883</v>
+        <v>49.025710898311722</v>
       </c>
       <c r="J275" s="17">
-        <v>53.087594530124449</v>
+        <v>54.835934904894998</v>
       </c>
       <c r="K275" s="17">
-        <v>5.7464879289753474</v>
+        <v>22.137271595828715</v>
       </c>
     </row>
     <row r="276" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A276" s="4" t="s">
         <v>128</v>
       </c>
       <c r="D276" s="60"/>
     </row>
     <row r="277" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A277" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D277" s="60"/>
     </row>
     <row r="278" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A278" s="4" t="s">
         <v>62</v>
       </c>
       <c r="D278" s="60"/>
     </row>
     <row r="279" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A279" s="20" t="s">
         <v>125</v>
       </c>
       <c r="D279" s="60"/>
@@ -8293,235 +8259,235 @@
       <c r="C286" s="46"/>
       <c r="D286" s="46"/>
       <c r="E286" s="46"/>
       <c r="F286" s="83"/>
       <c r="G286" s="83"/>
       <c r="H286" s="46"/>
       <c r="I286" s="46"/>
       <c r="J286" s="46"/>
       <c r="K286" s="46"/>
     </row>
     <row r="287" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A287" s="46"/>
       <c r="B287" s="46"/>
       <c r="C287" s="46"/>
       <c r="D287" s="46"/>
       <c r="E287" s="46"/>
       <c r="F287" s="83"/>
       <c r="G287" s="83"/>
       <c r="H287" s="46"/>
       <c r="I287" s="46"/>
       <c r="J287" s="46"/>
       <c r="K287" s="46"/>
     </row>
     <row r="288" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A288" s="2" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B288" s="22"/>
       <c r="C288" s="22"/>
       <c r="D288" s="22"/>
       <c r="E288" s="22"/>
       <c r="F288" s="22"/>
       <c r="G288" s="22"/>
       <c r="H288" s="22"/>
       <c r="I288" s="22"/>
       <c r="J288" s="22"/>
       <c r="K288" s="22"/>
     </row>
     <row r="289" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A289" s="12"/>
       <c r="B289" s="12"/>
       <c r="C289" s="12"/>
       <c r="D289" s="24"/>
       <c r="E289" s="12">
         <v>2021</v>
       </c>
       <c r="F289" s="12">
         <v>2022</v>
       </c>
       <c r="G289" s="12">
         <v>2023</v>
       </c>
       <c r="H289" s="12">
         <v>2024</v>
       </c>
       <c r="I289" s="12">
         <v>2025</v>
       </c>
       <c r="J289" s="13" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="K289" s="13" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="290" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A290" s="47" t="s">
         <v>81</v>
       </c>
       <c r="B290" s="105"/>
       <c r="C290" s="105"/>
       <c r="D290" s="123" t="s">
         <v>58</v>
       </c>
       <c r="E290" s="106">
         <v>22.639616880641089</v>
       </c>
       <c r="F290" s="106">
         <v>26.815254687317086</v>
       </c>
       <c r="G290" s="106">
         <v>36.541715258862148</v>
       </c>
       <c r="H290" s="106">
         <v>31.83682947722362</v>
       </c>
       <c r="I290" s="106">
-        <v>37.897859026454803</v>
+        <v>37.924528763916832</v>
       </c>
       <c r="J290" s="107">
-        <v>3.1155287636369127</v>
+        <v>3.2154230212413397</v>
       </c>
       <c r="K290" s="107">
-        <v>21.417479213735579</v>
+        <v>21.446874653313763</v>
       </c>
     </row>
     <row r="291" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A291" s="15" t="s">
         <v>93</v>
       </c>
       <c r="B291" s="22"/>
       <c r="C291" s="22"/>
       <c r="D291" s="138"/>
       <c r="E291" s="60">
         <v>1.6687247563980136E-2</v>
       </c>
       <c r="F291" s="60">
         <v>7.3159228578081751E-3</v>
       </c>
       <c r="G291" s="60">
         <v>1.7678145136223955E-2</v>
       </c>
       <c r="H291" s="60">
         <v>1.109869492724273E-2</v>
       </c>
       <c r="I291" s="60">
-        <v>2.350458621503947E-2</v>
+        <v>2.3498362734200726E-2</v>
       </c>
       <c r="J291" s="16">
         <v>83.450924430419022</v>
       </c>
       <c r="K291" s="16">
         <v>16.288504843944906</v>
       </c>
     </row>
     <row r="292" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A292" s="15" t="s">
         <v>80</v>
       </c>
       <c r="B292" s="22"/>
       <c r="C292" s="22"/>
       <c r="D292" s="138"/>
       <c r="E292" s="60">
         <v>76.552070610793749</v>
       </c>
       <c r="F292" s="60">
         <v>71.236313838880534</v>
       </c>
       <c r="G292" s="60">
         <v>62.354508915355666</v>
       </c>
       <c r="H292" s="60">
         <v>66.713697958326406</v>
       </c>
       <c r="I292" s="60">
-        <v>59.631896302839536</v>
+        <v>59.605652947583721</v>
       </c>
       <c r="J292" s="16">
-        <v>-22.571149062421561</v>
+        <v>-22.584726858838</v>
       </c>
       <c r="K292" s="16">
-        <v>0.28251818049791488</v>
+        <v>0.27812154685407098</v>
       </c>
     </row>
     <row r="293" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A293" s="15" t="s">
         <v>79</v>
       </c>
       <c r="B293" s="22"/>
       <c r="C293" s="22"/>
       <c r="D293" s="138"/>
       <c r="E293" s="60">
         <v>0.67275211690505221</v>
       </c>
       <c r="F293" s="60">
         <v>0.723198854012155</v>
       </c>
       <c r="G293" s="60">
         <v>0.87336440383980574</v>
       </c>
       <c r="H293" s="60">
         <v>1.2273611264250177</v>
       </c>
       <c r="I293" s="60">
-        <v>2.3528707452683264</v>
+        <v>2.3524754410130111</v>
       </c>
       <c r="J293" s="16">
-        <v>66.059954423363465</v>
+        <v>66.076027962440747</v>
       </c>
       <c r="K293" s="16">
-        <v>45.975698030727742</v>
+        <v>45.979230280469793</v>
       </c>
     </row>
     <row r="294" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A294" s="1" t="s">
         <v>94</v>
       </c>
       <c r="B294" s="73"/>
       <c r="C294" s="73"/>
       <c r="D294" s="139"/>
       <c r="E294" s="108">
-        <v>0.11887314409612651</v>
+        <v>0.11887314409613754</v>
       </c>
       <c r="F294" s="108">
-        <v>1.21791669693243</v>
+        <v>1.2179166969324322</v>
       </c>
       <c r="G294" s="108">
-        <v>0.21273327680615614</v>
+        <v>0.21273327680615431</v>
       </c>
       <c r="H294" s="108">
-        <v>0.21101274309772022</v>
+        <v>0.21101274309772758</v>
       </c>
       <c r="I294" s="108">
-        <v>9.3869339222294276E-2</v>
+        <v>9.3844484752246188E-2</v>
       </c>
       <c r="J294" s="17">
-        <v>-61.465095591897224</v>
+        <v>-61.465095591899953</v>
       </c>
       <c r="K294" s="17">
-        <v>0.62474996035815078</v>
+        <v>0.62474996035490893</v>
       </c>
     </row>
     <row r="295" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A295" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F295" s="60"/>
       <c r="G295" s="60"/>
       <c r="H295" s="60"/>
       <c r="I295" s="60"/>
       <c r="J295" s="60"/>
       <c r="K295" s="60"/>
     </row>
     <row r="296" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A296" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B296" s="84"/>
       <c r="C296" s="84"/>
       <c r="D296" s="84"/>
       <c r="E296" s="84"/>
       <c r="F296" s="84"/>
       <c r="G296" s="84"/>
       <c r="H296" s="84"/>
       <c r="I296" s="84"/>
@@ -8564,235 +8530,235 @@
       <c r="K299" s="85"/>
     </row>
     <row r="300" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A300" s="104" t="s">
         <v>95</v>
       </c>
       <c r="B300" s="84"/>
       <c r="C300" s="84"/>
       <c r="D300" s="84"/>
       <c r="E300" s="84"/>
       <c r="F300" s="84"/>
       <c r="G300" s="84"/>
       <c r="H300" s="84"/>
       <c r="I300" s="84"/>
       <c r="J300" s="84"/>
       <c r="K300" s="84"/>
     </row>
     <row r="301" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A301" s="46"/>
     </row>
     <row r="302" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A302" s="46"/>
     </row>
     <row r="303" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A303" s="2" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B303" s="22"/>
       <c r="C303" s="22"/>
       <c r="D303" s="22"/>
       <c r="E303" s="22"/>
       <c r="F303" s="22"/>
       <c r="G303" s="22"/>
       <c r="H303" s="22"/>
       <c r="I303" s="22"/>
       <c r="J303" s="22"/>
       <c r="K303" s="22"/>
     </row>
     <row r="304" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A304" s="12"/>
       <c r="B304" s="12"/>
       <c r="C304" s="12"/>
       <c r="D304" s="24"/>
       <c r="E304" s="12">
         <v>2021</v>
       </c>
       <c r="F304" s="12">
         <v>2022</v>
       </c>
       <c r="G304" s="12">
         <v>2023</v>
       </c>
       <c r="H304" s="12">
         <v>2024</v>
       </c>
       <c r="I304" s="12">
         <v>2025</v>
       </c>
       <c r="J304" s="13" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="K304" s="13" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="305" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A305" s="47" t="s">
         <v>81</v>
       </c>
       <c r="B305" s="105"/>
       <c r="C305" s="105"/>
       <c r="D305" s="123" t="s">
         <v>58</v>
       </c>
       <c r="E305" s="106">
         <v>12.83245083219918</v>
       </c>
       <c r="F305" s="106">
         <v>8.4308551726731622</v>
       </c>
       <c r="G305" s="106">
         <v>13.722934694418875</v>
       </c>
       <c r="H305" s="106">
         <v>14.774256162239377</v>
       </c>
       <c r="I305" s="106">
-        <v>18.568177445596497</v>
+        <v>18.595192332118295</v>
       </c>
       <c r="J305" s="107">
-        <v>24.5389341573837</v>
+        <v>24.801879648811617</v>
       </c>
       <c r="K305" s="107">
-        <v>14.685999979892173</v>
+        <v>14.746487729847214</v>
       </c>
     </row>
     <row r="306" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A306" s="15" t="s">
         <v>93</v>
       </c>
       <c r="B306" s="22"/>
       <c r="C306" s="22"/>
       <c r="D306" s="138"/>
       <c r="E306" s="60">
         <v>1.48795939828684E-3</v>
       </c>
       <c r="F306" s="60">
         <v>4.2241166794799636E-3</v>
       </c>
       <c r="G306" s="60">
         <v>2.6463909222330859E-2</v>
       </c>
       <c r="H306" s="60">
         <v>2.5566643553811885E-2</v>
       </c>
       <c r="I306" s="60">
-        <v>1.8503520645289375E-3</v>
+        <v>1.8491399614303985E-3</v>
       </c>
       <c r="J306" s="16">
         <v>-92.828299510056311</v>
       </c>
       <c r="K306" s="16">
         <v>10.423449661137241</v>
       </c>
     </row>
     <row r="307" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A307" s="15" t="s">
         <v>80</v>
       </c>
       <c r="B307" s="22"/>
       <c r="C307" s="22"/>
       <c r="D307" s="138"/>
       <c r="E307" s="60">
         <v>81.034112403175953</v>
       </c>
       <c r="F307" s="60">
         <v>85.716478841448975</v>
       </c>
       <c r="G307" s="60">
         <v>78.268809371756916</v>
       </c>
       <c r="H307" s="60">
         <v>79.928833999061737</v>
       </c>
       <c r="I307" s="60">
-        <v>72.762412357382473</v>
+        <v>72.742720462108807</v>
       </c>
       <c r="J307" s="16">
-        <v>-9.7919898243800052</v>
+        <v>-9.7572881201172557</v>
       </c>
       <c r="K307" s="16">
-        <v>1.7900413725851605</v>
+        <v>1.7998292463635046</v>
       </c>
     </row>
     <row r="308" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A308" s="15" t="s">
         <v>79</v>
       </c>
       <c r="B308" s="22"/>
       <c r="C308" s="22"/>
       <c r="D308" s="138"/>
       <c r="E308" s="60">
         <v>2.3847208925147267</v>
       </c>
       <c r="F308" s="60">
         <v>1.9026929933417904</v>
       </c>
       <c r="G308" s="60">
         <v>2.9488281882154377</v>
       </c>
       <c r="H308" s="60">
         <v>2.6617012267791007</v>
       </c>
       <c r="I308" s="60">
-        <v>3.5087324626125045</v>
+        <v>3.5046017363772406</v>
       </c>
       <c r="J308" s="16">
-        <v>30.62684624950532</v>
+        <v>30.55858767170459</v>
       </c>
       <c r="K308" s="16">
-        <v>15.165835609854671</v>
+        <v>15.15078778994312</v>
       </c>
     </row>
     <row r="309" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A309" s="1" t="s">
         <v>94</v>
       </c>
       <c r="B309" s="73"/>
       <c r="C309" s="73"/>
       <c r="D309" s="139"/>
       <c r="E309" s="108">
-        <v>3.7472279127118533</v>
+        <v>3.7472279127118631</v>
       </c>
       <c r="F309" s="108">
-        <v>3.945748875856594</v>
+        <v>3.9457488758565917</v>
       </c>
       <c r="G309" s="108">
-        <v>5.0329638363864309</v>
+        <v>5.0329638363864211</v>
       </c>
       <c r="H309" s="108">
-        <v>2.6096419683659651</v>
+        <v>2.6096419683659615</v>
       </c>
       <c r="I309" s="108">
-        <v>5.1588273823439925</v>
+        <v>5.1556363294342153</v>
       </c>
       <c r="J309" s="17">
-        <v>95.889681351786535</v>
+        <v>95.896836899109701</v>
       </c>
       <c r="K309" s="17">
-        <v>13.267603128791405</v>
+        <v>13.268637487245961</v>
       </c>
     </row>
     <row r="310" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A310" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F310" s="60"/>
       <c r="G310" s="60"/>
       <c r="H310" s="60"/>
       <c r="I310" s="60"/>
       <c r="J310" s="60"/>
       <c r="K310" s="60"/>
     </row>
     <row r="311" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A311" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B311" s="84"/>
       <c r="C311" s="84"/>
       <c r="D311" s="84"/>
       <c r="E311" s="84"/>
       <c r="F311" s="84"/>
       <c r="G311" s="84"/>
       <c r="H311" s="84"/>
       <c r="I311" s="84"/>
@@ -8835,231 +8801,231 @@
       <c r="K314" s="85"/>
     </row>
     <row r="315" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A315" s="104" t="s">
         <v>95</v>
       </c>
       <c r="B315" s="84"/>
       <c r="C315" s="84"/>
       <c r="D315" s="84"/>
       <c r="E315" s="84"/>
       <c r="F315" s="84"/>
       <c r="G315" s="84"/>
       <c r="H315" s="84"/>
       <c r="I315" s="84"/>
       <c r="J315" s="84"/>
       <c r="K315" s="84"/>
     </row>
     <row r="316" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A316" s="46"/>
     </row>
     <row r="317" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A317" s="46"/>
     </row>
     <row r="318" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A318" s="2" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B318" s="8"/>
       <c r="C318" s="8"/>
       <c r="D318" s="8"/>
       <c r="E318" s="8"/>
       <c r="F318" s="8"/>
       <c r="G318" s="8"/>
       <c r="H318" s="8"/>
       <c r="I318" s="8"/>
       <c r="J318" s="8"/>
       <c r="K318" s="9"/>
     </row>
     <row r="319" spans="1:11" s="25" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A319" s="11"/>
       <c r="B319" s="12">
         <v>2021</v>
       </c>
       <c r="C319" s="12">
         <v>2022</v>
       </c>
       <c r="D319" s="12">
         <v>2023</v>
       </c>
       <c r="E319" s="12">
         <v>2024</v>
       </c>
       <c r="F319" s="12">
         <v>2025</v>
       </c>
       <c r="G319" s="13" t="s">
+        <v>139</v>
+      </c>
+      <c r="H319" s="13" t="s">
+        <v>140</v>
+      </c>
+      <c r="I319" s="13" t="s">
+        <v>136</v>
+      </c>
+      <c r="J319" s="13" t="s">
         <v>137</v>
       </c>
-      <c r="H319" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K319" s="13" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
     </row>
     <row r="320" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A320" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B320" s="16">
         <v>1984.56</v>
       </c>
       <c r="C320" s="16">
         <v>3965.11</v>
       </c>
       <c r="D320" s="16">
         <v>5019.78</v>
       </c>
       <c r="E320" s="16">
         <v>5634.6</v>
       </c>
       <c r="F320" s="16">
         <v>6045.73</v>
       </c>
       <c r="G320" s="16">
         <v>7.2965250417065839</v>
       </c>
       <c r="H320" s="16">
         <v>32.113174609294724</v>
       </c>
       <c r="I320" s="16">
-        <v>1202.55</v>
+        <v>1662.31</v>
       </c>
       <c r="J320" s="16">
-        <v>1258.44</v>
+        <v>1792.37</v>
       </c>
       <c r="K320" s="16">
-        <v>4.6476237994262277</v>
+        <v>7.8240520721165092</v>
       </c>
     </row>
     <row r="321" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A321" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B321" s="16">
         <v>1378.48</v>
       </c>
       <c r="C321" s="16">
         <v>1759.37</v>
       </c>
       <c r="D321" s="16">
         <v>1595.4</v>
       </c>
       <c r="E321" s="16">
         <v>1599.31</v>
       </c>
       <c r="F321" s="16">
         <v>1596.62</v>
       </c>
       <c r="G321" s="16">
         <v>-0.16819753518705285</v>
       </c>
       <c r="H321" s="16">
         <v>3.740962716252616</v>
       </c>
       <c r="I321" s="16">
-        <v>347.95</v>
+        <v>484.95</v>
       </c>
       <c r="J321" s="16">
-        <v>371.90999999999997</v>
+        <v>534.03</v>
       </c>
       <c r="K321" s="16">
-        <v>6.8860468458111734</v>
+        <v>10.120630992885861</v>
       </c>
     </row>
     <row r="322" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A322" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B322" s="16">
         <v>606.07999999999993</v>
       </c>
       <c r="C322" s="16">
         <v>2205.7400000000002</v>
       </c>
       <c r="D322" s="16">
         <v>3424.3799999999997</v>
       </c>
       <c r="E322" s="16">
         <v>4035.2900000000004</v>
       </c>
       <c r="F322" s="16">
         <v>4449.1099999999997</v>
       </c>
       <c r="G322" s="16" t="s">
         <v>26</v>
       </c>
       <c r="H322" s="16" t="s">
         <v>26</v>
       </c>
       <c r="I322" s="16">
-        <v>854.59999999999991</v>
+        <v>1177.3599999999999</v>
       </c>
       <c r="J322" s="16">
-        <v>886.53000000000009</v>
+        <v>1258.3399999999999</v>
       </c>
       <c r="K322" s="16" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="323" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A323" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B323" s="17">
         <v>143.96726829551389</v>
       </c>
       <c r="C323" s="17">
         <v>225.37101348778256</v>
       </c>
       <c r="D323" s="17">
         <v>314.6408424219631</v>
       </c>
       <c r="E323" s="17">
         <v>352.31443560035268</v>
       </c>
       <c r="F323" s="17">
         <v>378.65804010973181</v>
       </c>
       <c r="G323" s="18" t="s">
         <v>26</v>
       </c>
       <c r="H323" s="18" t="s">
         <v>26</v>
       </c>
       <c r="I323" s="17">
-        <v>345.61000143698806</v>
+        <v>342.77966800701103</v>
       </c>
       <c r="J323" s="17">
-        <v>338.37218681939186</v>
+        <v>335.6309570623373</v>
       </c>
       <c r="K323" s="18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="324" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A324" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B324" s="46"/>
       <c r="C324" s="46"/>
       <c r="D324" s="46"/>
       <c r="E324" s="46"/>
       <c r="F324" s="46"/>
       <c r="G324" s="46"/>
       <c r="H324" s="46"/>
       <c r="I324" s="46"/>
       <c r="J324" s="46"/>
       <c r="K324" s="46"/>
     </row>
     <row r="325" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A325" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B325" s="46"/>
@@ -9098,114 +9064,114 @@
       <c r="E327" s="46"/>
       <c r="F327" s="46"/>
       <c r="G327" s="46"/>
       <c r="H327" s="46"/>
       <c r="I327" s="46"/>
       <c r="J327" s="46"/>
       <c r="K327" s="46"/>
     </row>
     <row r="328" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A328" s="20" t="s">
         <v>125</v>
       </c>
       <c r="B328" s="46"/>
       <c r="C328" s="46"/>
       <c r="D328" s="46"/>
       <c r="E328" s="46"/>
       <c r="F328" s="46"/>
       <c r="G328" s="46"/>
       <c r="H328" s="46"/>
       <c r="I328" s="46"/>
       <c r="J328" s="46"/>
       <c r="K328" s="46"/>
     </row>
     <row r="329" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A329" s="130" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B329" s="130"/>
       <c r="C329" s="130"/>
       <c r="D329" s="130"/>
       <c r="E329" s="130"/>
       <c r="F329" s="130"/>
       <c r="G329" s="130"/>
       <c r="H329" s="130"/>
       <c r="I329" s="130"/>
       <c r="J329" s="130"/>
       <c r="K329" s="130"/>
     </row>
     <row r="330" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A330" s="46"/>
       <c r="B330" s="46"/>
       <c r="C330" s="46"/>
       <c r="D330" s="46"/>
       <c r="E330" s="46"/>
       <c r="F330" s="46"/>
       <c r="G330" s="46"/>
       <c r="H330" s="46"/>
       <c r="I330" s="46"/>
       <c r="J330" s="46"/>
       <c r="K330" s="46"/>
     </row>
     <row r="331" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A331" s="2" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B331" s="22"/>
       <c r="C331" s="22"/>
       <c r="D331" s="22"/>
     </row>
     <row r="332" spans="1:11" s="25" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A332" s="23"/>
       <c r="B332" s="23"/>
       <c r="C332" s="23"/>
       <c r="D332" s="24"/>
       <c r="E332" s="12">
         <v>2021</v>
       </c>
       <c r="F332" s="12">
         <v>2022</v>
       </c>
       <c r="G332" s="12">
         <v>2023</v>
       </c>
       <c r="H332" s="12">
         <v>2024</v>
       </c>
       <c r="I332" s="12">
         <v>2025</v>
       </c>
       <c r="J332" s="13" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="K332" s="13" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
     </row>
     <row r="333" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A333" s="124" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B333" s="124"/>
       <c r="C333" s="124"/>
       <c r="D333" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E333" s="27">
         <v>5</v>
       </c>
       <c r="F333" s="27">
         <v>5</v>
       </c>
       <c r="G333" s="27">
         <v>5</v>
       </c>
       <c r="H333" s="27">
         <v>5</v>
       </c>
       <c r="I333" s="27">
         <v>5</v>
       </c>
       <c r="J333" s="27">
         <v>5</v>
       </c>
       <c r="K333" s="27">
@@ -9213,59 +9179,59 @@
       </c>
     </row>
     <row r="334" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A334" s="124"/>
       <c r="B334" s="124"/>
       <c r="C334" s="124"/>
       <c r="D334" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E334" s="28">
         <v>7.0847386954621925</v>
       </c>
       <c r="F334" s="28">
         <v>8.8191693395904345</v>
       </c>
       <c r="G334" s="28">
         <v>9.4064741865291879</v>
       </c>
       <c r="H334" s="28">
         <v>9.7181870629415865</v>
       </c>
       <c r="I334" s="28">
         <v>9.9924796868905226</v>
       </c>
       <c r="J334" s="28">
-        <v>9.6221473819645649</v>
+        <v>9.5603243462722549</v>
       </c>
       <c r="K334" s="28">
-        <v>9.8024996202664756</v>
+        <v>9.8885887615554537</v>
       </c>
     </row>
     <row r="335" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A335" s="127" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B335" s="127"/>
       <c r="C335" s="127"/>
       <c r="D335" s="29" t="s">
         <v>23</v>
       </c>
       <c r="E335" s="30">
         <v>3</v>
       </c>
       <c r="F335" s="30">
         <v>3</v>
       </c>
       <c r="G335" s="30">
         <v>5</v>
       </c>
       <c r="H335" s="30">
         <v>5</v>
       </c>
       <c r="I335" s="30">
         <v>6</v>
       </c>
       <c r="J335" s="30">
         <v>6</v>
       </c>
       <c r="K335" s="30">
@@ -9273,119 +9239,119 @@
       </c>
     </row>
     <row r="336" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A336" s="128"/>
       <c r="B336" s="128"/>
       <c r="C336" s="128"/>
       <c r="D336" s="31" t="s">
         <v>33</v>
       </c>
       <c r="E336" s="32">
         <v>7.9279395339902763</v>
       </c>
       <c r="F336" s="32">
         <v>7.5438406924981365</v>
       </c>
       <c r="G336" s="32">
         <v>6.6298866012626467</v>
       </c>
       <c r="H336" s="32">
         <v>6.1275752187434511</v>
       </c>
       <c r="I336" s="32">
         <v>5.835098228039624</v>
       </c>
       <c r="J336" s="32">
-        <v>5.9263056778079051</v>
+        <v>5.9197058640426841</v>
       </c>
       <c r="K336" s="32">
-        <v>5.7991420806182248</v>
+        <v>5.8704871790925655</v>
       </c>
     </row>
     <row r="337" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A337" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B337" s="33"/>
       <c r="C337" s="34"/>
     </row>
     <row r="338" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A338" s="4" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
     </row>
     <row r="339" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A339" s="46"/>
     </row>
     <row r="340" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A340" s="46"/>
     </row>
     <row r="341" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A341" s="46"/>
     </row>
     <row r="342" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A342" s="2" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B342" s="37"/>
       <c r="C342" s="37"/>
       <c r="D342" s="37"/>
       <c r="E342" s="37"/>
       <c r="F342" s="37"/>
       <c r="G342" s="37"/>
       <c r="H342" s="37"/>
       <c r="I342" s="37"/>
       <c r="J342" s="37"/>
       <c r="K342" s="37"/>
     </row>
     <row r="343" spans="1:11" s="10" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A343" s="23"/>
       <c r="B343" s="23"/>
       <c r="C343" s="23"/>
       <c r="D343" s="13">
         <v>2021</v>
       </c>
       <c r="E343" s="13" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F343" s="13">
         <v>2024</v>
       </c>
       <c r="G343" s="13" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="H343" s="13">
         <v>2025</v>
       </c>
       <c r="I343" s="13" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="J343" s="13" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="K343" s="13" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
     </row>
     <row r="344" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A344" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B344" s="5"/>
       <c r="C344" s="79"/>
       <c r="D344" s="16">
         <v>507.87</v>
       </c>
       <c r="E344" s="16">
         <v>25.591063006409481</v>
       </c>
       <c r="F344" s="16">
         <v>2905.07</v>
       </c>
       <c r="G344" s="16">
         <v>51.557697085862351</v>
       </c>
       <c r="H344" s="16">
         <v>3137.01</v>
       </c>
       <c r="I344" s="16">
         <v>51.888026756074126</v>
@@ -9800,90 +9766,90 @@
       <c r="C360" s="46"/>
       <c r="D360" s="83"/>
       <c r="E360" s="83"/>
       <c r="F360" s="83"/>
       <c r="G360" s="83"/>
       <c r="H360" s="83"/>
       <c r="I360" s="83"/>
       <c r="J360" s="46"/>
       <c r="K360" s="46"/>
     </row>
     <row r="361" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A361" s="46"/>
       <c r="B361" s="46"/>
       <c r="C361" s="46"/>
       <c r="D361" s="83"/>
       <c r="E361" s="83"/>
       <c r="F361" s="83"/>
       <c r="G361" s="83"/>
       <c r="H361" s="83"/>
       <c r="I361" s="83"/>
       <c r="J361" s="46"/>
       <c r="K361" s="46"/>
     </row>
     <row r="362" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A362" s="2" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B362" s="37"/>
       <c r="C362" s="37"/>
       <c r="D362" s="37"/>
       <c r="E362" s="37"/>
       <c r="F362" s="37"/>
       <c r="G362" s="37"/>
       <c r="H362" s="37"/>
       <c r="I362" s="37"/>
       <c r="J362" s="37"/>
       <c r="K362" s="37"/>
     </row>
     <row r="363" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A363" s="23"/>
       <c r="B363" s="23"/>
       <c r="C363" s="23"/>
       <c r="D363" s="13">
         <v>2021</v>
       </c>
       <c r="E363" s="13" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F363" s="13">
         <v>2024</v>
       </c>
       <c r="G363" s="13" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="H363" s="13">
         <v>2025</v>
       </c>
       <c r="I363" s="13" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="J363" s="13" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="K363" s="13" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
     </row>
     <row r="364" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A364" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B364" s="5"/>
       <c r="C364" s="79"/>
       <c r="D364" s="16">
         <v>560.33000000000004</v>
       </c>
       <c r="E364" s="16">
         <v>40.648395333991068</v>
       </c>
       <c r="F364" s="16">
         <v>490.51000000000005</v>
       </c>
       <c r="G364" s="16">
         <v>30.670101481263799</v>
       </c>
       <c r="H364" s="16">
         <v>496.02</v>
       </c>
       <c r="I364" s="16">
         <v>31.066878781425761</v>
@@ -10402,437 +10368,437 @@
       <c r="C388" s="46"/>
       <c r="D388" s="83"/>
       <c r="E388" s="83"/>
       <c r="F388" s="83"/>
       <c r="G388" s="83"/>
       <c r="H388" s="83"/>
       <c r="I388" s="46"/>
       <c r="J388" s="46"/>
       <c r="K388" s="46"/>
     </row>
     <row r="389" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A389" s="46"/>
       <c r="B389" s="46"/>
       <c r="C389" s="46"/>
       <c r="D389" s="83"/>
       <c r="E389" s="83"/>
       <c r="F389" s="83"/>
       <c r="G389" s="83"/>
       <c r="H389" s="83"/>
       <c r="I389" s="46"/>
       <c r="J389" s="46"/>
       <c r="K389" s="46"/>
     </row>
     <row r="390" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A390" s="2" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B390" s="37"/>
       <c r="C390" s="37"/>
       <c r="D390" s="37"/>
       <c r="E390" s="37"/>
       <c r="F390" s="37"/>
       <c r="G390" s="37"/>
       <c r="H390" s="37"/>
       <c r="I390" s="37"/>
       <c r="J390" s="37"/>
       <c r="K390" s="37"/>
     </row>
     <row r="391" spans="1:11" s="10" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A391" s="23"/>
       <c r="B391" s="23"/>
       <c r="C391" s="23"/>
       <c r="D391" s="13"/>
       <c r="E391" s="13"/>
       <c r="F391" s="13" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="G391" s="13" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="H391" s="13" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="I391" s="13" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="J391" s="13" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="K391" s="13" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
     </row>
     <row r="392" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A392" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B392" s="5"/>
       <c r="C392" s="79"/>
       <c r="D392" s="16"/>
       <c r="E392" s="16"/>
       <c r="F392" s="16">
-        <v>527.89</v>
+        <v>767.4</v>
       </c>
       <c r="G392" s="16">
-        <v>43.897551037378904</v>
+        <v>46.164674459035922</v>
       </c>
       <c r="H392" s="16">
-        <v>571.45000000000005</v>
+        <v>839.24</v>
       </c>
       <c r="I392" s="16">
-        <v>45.409395759829629</v>
+        <v>46.822921606587933</v>
       </c>
       <c r="J392" s="16">
-        <v>8.2517191081475421</v>
+        <v>9.3614803231691468</v>
       </c>
       <c r="K392" s="16">
-        <v>43.560000000000059</v>
+        <v>71.840000000000032</v>
       </c>
     </row>
     <row r="393" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A393" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B393" s="5"/>
       <c r="C393" s="79"/>
       <c r="D393" s="16"/>
       <c r="E393" s="16"/>
       <c r="F393" s="16">
-        <v>236.18</v>
+        <v>320.51</v>
       </c>
       <c r="G393" s="16">
-        <v>19.639931811567088</v>
+        <v>19.281000535399535</v>
       </c>
       <c r="H393" s="16">
-        <v>267.21000000000004</v>
+        <v>361.95000000000005</v>
       </c>
       <c r="I393" s="16">
-        <v>21.233431868027083</v>
+        <v>20.193933172280282</v>
       </c>
       <c r="J393" s="16">
-        <v>13.138284359386921</v>
+        <v>12.929393778665268</v>
       </c>
       <c r="K393" s="16">
-        <v>31.03000000000003</v>
+        <v>41.440000000000055</v>
       </c>
     </row>
     <row r="394" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A394" s="15" t="s">
         <v>71</v>
       </c>
       <c r="B394" s="5"/>
       <c r="C394" s="79"/>
       <c r="D394" s="16"/>
       <c r="E394" s="16"/>
       <c r="F394" s="16">
-        <v>195.01</v>
+        <v>270.31</v>
       </c>
       <c r="G394" s="16">
-        <v>16.216373539561765</v>
+        <v>16.261106532475893</v>
       </c>
       <c r="H394" s="16">
-        <v>162.45999999999998</v>
+        <v>215.99999999999997</v>
       </c>
       <c r="I394" s="16">
-        <v>12.909634150217727</v>
+        <v>12.051083202686945</v>
       </c>
       <c r="J394" s="16">
-        <v>-16.691451720424599</v>
+        <v>-20.091746513262564</v>
       </c>
       <c r="K394" s="16">
-        <v>-32.550000000000011</v>
+        <v>-54.310000000000031</v>
       </c>
     </row>
     <row r="395" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A395" s="15" t="s">
         <v>70</v>
       </c>
       <c r="B395" s="5"/>
       <c r="C395" s="79"/>
       <c r="D395" s="16"/>
       <c r="E395" s="16"/>
       <c r="F395" s="16">
-        <v>145.37</v>
+        <v>182.7</v>
       </c>
       <c r="G395" s="16">
-        <v>12.088478649536402</v>
+        <v>10.990729767612539</v>
       </c>
       <c r="H395" s="16">
-        <v>152.82</v>
+        <v>211.26</v>
       </c>
       <c r="I395" s="16">
-        <v>12.143606369791168</v>
+        <v>11.786628876850203</v>
       </c>
       <c r="J395" s="16">
-        <v>5.1248538212836134</v>
+        <v>15.632183908045979</v>
       </c>
       <c r="K395" s="16">
-        <v>7.4499999999999886</v>
+        <v>28.560000000000002</v>
       </c>
     </row>
     <row r="396" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A396" s="15" t="s">
         <v>40</v>
       </c>
       <c r="B396" s="5"/>
       <c r="C396" s="79"/>
       <c r="D396" s="16"/>
       <c r="E396" s="16"/>
       <c r="F396" s="16">
-        <v>36.010000000000005</v>
+        <v>43.800000000000004</v>
       </c>
       <c r="G396" s="16">
-        <v>2.9944700844039756</v>
+        <v>2.6348875961764056</v>
       </c>
       <c r="H396" s="16">
-        <v>42.839999999999996</v>
+        <v>75.62</v>
       </c>
       <c r="I396" s="16">
-        <v>3.4042147420615994</v>
+        <v>4.2189949619777174</v>
       </c>
       <c r="J396" s="16">
-        <v>18.966953623993309</v>
+        <v>72.648401826484005</v>
       </c>
       <c r="K396" s="16">
-        <v>6.8299999999999912</v>
+        <v>31.82</v>
       </c>
     </row>
     <row r="397" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A397" s="15" t="s">
         <v>42</v>
       </c>
       <c r="B397" s="5"/>
       <c r="C397" s="79"/>
       <c r="D397" s="16"/>
       <c r="E397" s="16"/>
       <c r="F397" s="16">
-        <v>28.78</v>
+        <v>38.4</v>
       </c>
       <c r="G397" s="16">
-        <v>2.393247682009064</v>
+        <v>2.3100384404834235</v>
       </c>
       <c r="H397" s="16">
-        <v>28.44</v>
+        <v>40.35</v>
       </c>
       <c r="I397" s="16">
-        <v>2.2599408791837514</v>
+        <v>2.2512092927241585</v>
       </c>
       <c r="J397" s="16">
-        <v>-1.1813759555246695</v>
+        <v>5.078125000000008</v>
       </c>
       <c r="K397" s="16">
-        <v>-0.33999999999999986</v>
+        <v>1.9500000000000028</v>
       </c>
     </row>
     <row r="398" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A398" s="15" t="s">
-        <v>69</v>
+        <v>4</v>
       </c>
       <c r="B398" s="5"/>
       <c r="C398" s="79"/>
       <c r="D398" s="16"/>
       <c r="E398" s="16"/>
       <c r="F398" s="16">
-        <v>7.1400000000000006</v>
+        <v>8.65</v>
       </c>
       <c r="G398" s="16">
-        <v>0.59373830609953859</v>
+        <v>0.52036022161931295</v>
       </c>
       <c r="H398" s="16">
-        <v>10.54</v>
+        <v>13.69</v>
       </c>
       <c r="I398" s="16">
-        <v>0.83754489685642541</v>
+        <v>0.7637931900221494</v>
       </c>
       <c r="J398" s="16">
-        <v>47.619047619047592</v>
+        <v>58.265895953757216</v>
       </c>
       <c r="K398" s="16">
-        <v>3.3999999999999986</v>
+        <v>5.0399999999999991</v>
       </c>
     </row>
     <row r="399" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A399" s="15" t="s">
-        <v>4</v>
+        <v>69</v>
       </c>
       <c r="B399" s="5"/>
       <c r="C399" s="79"/>
       <c r="D399" s="16"/>
       <c r="E399" s="16"/>
       <c r="F399" s="16">
-        <v>6.97</v>
+        <v>8.7100000000000009</v>
       </c>
       <c r="G399" s="16">
-        <v>0.57960167976383525</v>
+        <v>0.52396965668256834</v>
       </c>
       <c r="H399" s="16">
-        <v>7.76</v>
+        <v>12.09</v>
       </c>
       <c r="I399" s="16">
-        <v>0.6166364705508407</v>
+        <v>0.67452590703928317</v>
       </c>
       <c r="J399" s="16">
-        <v>11.334289813486372</v>
+        <v>38.805970149253717</v>
       </c>
       <c r="K399" s="16">
-        <v>0.79</v>
+        <v>3.379999999999999</v>
       </c>
     </row>
     <row r="400" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A400" s="15" t="s">
         <v>68</v>
       </c>
       <c r="B400" s="5"/>
       <c r="C400" s="79"/>
       <c r="D400" s="16"/>
       <c r="E400" s="16"/>
       <c r="F400" s="16">
-        <v>11.959999999999999</v>
+        <v>12.37</v>
       </c>
       <c r="G400" s="16">
-        <v>0.99455324102947895</v>
+        <v>0.74414519554114456</v>
       </c>
       <c r="H400" s="16">
-        <v>5.92</v>
+        <v>9.3000000000000007</v>
       </c>
       <c r="I400" s="16">
-        <v>0.47042369918311561</v>
+        <v>0.51886608233791021</v>
       </c>
       <c r="J400" s="16">
-        <v>-50.501672240802677</v>
+        <v>-24.818108326596594</v>
       </c>
       <c r="K400" s="16">
-        <v>-6.0399999999999991</v>
+        <v>-3.0699999999999985</v>
       </c>
     </row>
     <row r="401" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A401" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B401" s="5"/>
       <c r="C401" s="79"/>
       <c r="D401" s="16"/>
       <c r="E401" s="16"/>
       <c r="F401" s="16">
-        <v>4.1500000000000004</v>
+        <v>5.54</v>
       </c>
       <c r="G401" s="16">
-        <v>0.34509999584216877</v>
+        <v>0.33327117084057728</v>
       </c>
       <c r="H401" s="16">
-        <v>5.34</v>
+        <v>6.81</v>
       </c>
       <c r="I401" s="16">
-        <v>0.42433489081720221</v>
+        <v>0.37994387319582451</v>
       </c>
       <c r="J401" s="16">
-        <v>28.67469879518071</v>
+        <v>22.924187725631761</v>
       </c>
       <c r="K401" s="16">
-        <v>1.1899999999999995</v>
+        <v>1.2699999999999996</v>
       </c>
     </row>
     <row r="402" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A402" s="15" t="s">
         <v>72</v>
       </c>
       <c r="B402" s="5"/>
       <c r="C402" s="79"/>
       <c r="D402" s="16"/>
       <c r="E402" s="16"/>
       <c r="F402" s="16">
-        <v>2.2700000000000005</v>
+        <v>2.9300000000000006</v>
       </c>
       <c r="G402" s="16">
-        <v>0.18876553989439113</v>
+        <v>0.17626074558896959</v>
       </c>
       <c r="H402" s="16">
-        <v>2.46</v>
+        <v>3.49</v>
       </c>
       <c r="I402" s="16">
-        <v>0.1954801182416325</v>
+        <v>0.19471426100637707</v>
       </c>
       <c r="J402" s="16">
-        <v>8.3700440528634132</v>
+        <v>19.112627986348105</v>
       </c>
       <c r="K402" s="16">
-        <v>0.1899999999999995</v>
+        <v>0.55999999999999961</v>
       </c>
     </row>
     <row r="403" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A403" s="15" t="s">
         <v>41</v>
       </c>
       <c r="B403" s="5"/>
       <c r="C403" s="79"/>
       <c r="D403" s="16"/>
       <c r="E403" s="16"/>
       <c r="F403" s="16">
-        <v>0.83</v>
+        <v>1.01</v>
       </c>
       <c r="G403" s="16">
-        <v>6.9019999168433752E-2</v>
+        <v>6.0758823564798378E-2</v>
       </c>
       <c r="H403" s="16">
-        <v>1.1800000000000002</v>
+        <v>2.5300000000000002</v>
       </c>
       <c r="I403" s="16">
-        <v>9.3766885985823722E-2</v>
+        <v>0.14115389121665728</v>
       </c>
       <c r="J403" s="16">
-        <v>42.168674698795208</v>
+        <v>150.49504950495052</v>
       </c>
       <c r="K403" s="16">
-        <v>0.3500000000000002</v>
+        <v>1.5200000000000002</v>
       </c>
     </row>
     <row r="404" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A404" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B404" s="96"/>
       <c r="C404" s="97"/>
       <c r="D404" s="17"/>
       <c r="E404" s="17"/>
       <c r="F404" s="17">
-        <v>1202.55</v>
+        <v>1662.31</v>
       </c>
       <c r="G404" s="17">
         <v>100</v>
       </c>
       <c r="H404" s="17">
-        <v>1258.44</v>
+        <v>1792.37</v>
       </c>
       <c r="I404" s="17">
         <v>100</v>
       </c>
       <c r="J404" s="17">
-        <v>4.6476237994262277</v>
+        <v>7.8240520721165092</v>
       </c>
       <c r="K404" s="17">
-        <v>55.8900000000001</v>
+        <v>130.05999999999995</v>
       </c>
     </row>
     <row r="405" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A405" s="4" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="406" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A406" s="4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="407" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A407" s="130" t="s">
         <v>51</v>
       </c>
       <c r="B407" s="130"/>
       <c r="C407" s="130"/>
       <c r="D407" s="130"/>
       <c r="E407" s="130"/>
       <c r="F407" s="130"/>
       <c r="G407" s="130"/>
       <c r="H407" s="130"/>
       <c r="I407" s="130"/>
       <c r="J407" s="130"/>
@@ -10857,437 +10823,437 @@
       <c r="C409" s="46"/>
       <c r="D409" s="83"/>
       <c r="E409" s="83"/>
       <c r="F409" s="83"/>
       <c r="G409" s="83"/>
       <c r="H409" s="83"/>
       <c r="I409" s="83"/>
       <c r="J409" s="46"/>
       <c r="K409" s="46"/>
     </row>
     <row r="410" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A410" s="46"/>
       <c r="B410" s="46"/>
       <c r="C410" s="46"/>
       <c r="D410" s="83"/>
       <c r="E410" s="83"/>
       <c r="F410" s="83"/>
       <c r="G410" s="83"/>
       <c r="H410" s="83"/>
       <c r="I410" s="83"/>
       <c r="J410" s="46"/>
       <c r="K410" s="46"/>
     </row>
     <row r="411" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A411" s="2" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B411" s="37"/>
       <c r="C411" s="37"/>
       <c r="D411" s="37"/>
       <c r="E411" s="37"/>
       <c r="F411" s="37"/>
       <c r="G411" s="37"/>
       <c r="H411" s="37"/>
       <c r="I411" s="37"/>
       <c r="J411" s="37"/>
       <c r="K411" s="37"/>
     </row>
     <row r="412" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A412" s="23"/>
       <c r="B412" s="23"/>
       <c r="C412" s="23"/>
       <c r="D412" s="13"/>
       <c r="E412" s="13"/>
       <c r="F412" s="13" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="G412" s="13" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="H412" s="13" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="I412" s="13" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="J412" s="13" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="K412" s="13" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
     </row>
     <row r="413" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A413" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B413" s="5"/>
       <c r="C413" s="79"/>
       <c r="D413" s="16"/>
       <c r="E413" s="16"/>
       <c r="F413" s="16">
-        <v>113.16</v>
+        <v>155.09</v>
       </c>
       <c r="G413" s="16">
-        <v>32.521914068113233</v>
+        <v>31.980616558408087</v>
       </c>
       <c r="H413" s="16">
-        <v>130.47</v>
+        <v>192.12</v>
       </c>
       <c r="I413" s="16">
-        <v>35.081068000322659</v>
+        <v>35.9755069939891</v>
       </c>
       <c r="J413" s="16">
-        <v>15.296924708377521</v>
+        <v>23.876458830356569</v>
       </c>
       <c r="K413" s="16">
-        <v>17.310000000000002</v>
+        <v>37.03</v>
       </c>
     </row>
     <row r="414" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A414" s="15" t="s">
         <v>71</v>
       </c>
       <c r="B414" s="5"/>
       <c r="C414" s="79"/>
       <c r="D414" s="16"/>
       <c r="E414" s="16"/>
       <c r="F414" s="16">
-        <v>108.77</v>
+        <v>135.29</v>
       </c>
       <c r="G414" s="16">
-        <v>31.260238540020119</v>
+        <v>27.897721414578818</v>
       </c>
       <c r="H414" s="16">
-        <v>90.490000000000009</v>
+        <v>120.38000000000001</v>
       </c>
       <c r="I414" s="16">
-        <v>24.331155387056015</v>
+        <v>22.541804767522429</v>
       </c>
       <c r="J414" s="16">
-        <v>-16.806104624436873</v>
+        <v>-11.020770197353819</v>
       </c>
       <c r="K414" s="16">
-        <v>-18.279999999999987</v>
+        <v>-14.909999999999982</v>
       </c>
     </row>
     <row r="415" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A415" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B415" s="5"/>
       <c r="C415" s="79"/>
       <c r="D415" s="16"/>
       <c r="E415" s="16"/>
       <c r="F415" s="16">
-        <v>41.91</v>
+        <v>72.37</v>
       </c>
       <c r="G415" s="16">
-        <v>12.044834027877569</v>
+        <v>14.923187957521394</v>
       </c>
       <c r="H415" s="16">
-        <v>51.52</v>
+        <v>84.62</v>
       </c>
       <c r="I415" s="16">
-        <v>13.852813852813856</v>
+        <v>15.845551748029138</v>
       </c>
       <c r="J415" s="16">
-        <v>22.930088284419011</v>
+        <v>16.926903413016444</v>
       </c>
       <c r="K415" s="16">
-        <v>9.6100000000000065</v>
+        <v>12.25</v>
       </c>
     </row>
     <row r="416" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A416" s="15" t="s">
         <v>40</v>
       </c>
       <c r="B416" s="5"/>
       <c r="C416" s="79"/>
       <c r="D416" s="16"/>
       <c r="E416" s="16"/>
       <c r="F416" s="16">
-        <v>20.240000000000002</v>
+        <v>24.880000000000003</v>
       </c>
       <c r="G416" s="16">
-        <v>5.8169277194999287</v>
+        <v>5.1304258170945465</v>
       </c>
       <c r="H416" s="16">
-        <v>37.78</v>
+        <v>43.1</v>
       </c>
       <c r="I416" s="16">
-        <v>10.15837164905488</v>
+        <v>8.0707076381476703</v>
       </c>
       <c r="J416" s="16">
-        <v>86.660079051383391</v>
+        <v>73.231511254019281</v>
       </c>
       <c r="K416" s="16">
-        <v>17.54</v>
+        <v>18.22</v>
       </c>
     </row>
     <row r="417" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A417" s="15" t="s">
         <v>70</v>
       </c>
       <c r="B417" s="5"/>
       <c r="C417" s="79"/>
       <c r="D417" s="16"/>
       <c r="E417" s="16"/>
       <c r="F417" s="16">
-        <v>31.119999999999997</v>
+        <v>46.67</v>
       </c>
       <c r="G417" s="16">
-        <v>8.9438137663457393</v>
+        <v>9.6236725435611934</v>
       </c>
       <c r="H417" s="16">
-        <v>28.24</v>
+        <v>41.599999999999994</v>
       </c>
       <c r="I417" s="16">
-        <v>7.5932349224274693</v>
+        <v>7.7898245416924139</v>
       </c>
       <c r="J417" s="16">
-        <v>-9.2544987146529536</v>
+        <v>-10.863509749303637</v>
       </c>
       <c r="K417" s="16">
-        <v>-2.879999999999999</v>
+        <v>-5.0700000000000074</v>
       </c>
     </row>
     <row r="418" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A418" s="15" t="s">
         <v>69</v>
       </c>
       <c r="B418" s="5"/>
       <c r="C418" s="79"/>
       <c r="D418" s="16"/>
       <c r="E418" s="16"/>
       <c r="F418" s="16">
-        <v>12.31</v>
+        <v>20.02</v>
       </c>
       <c r="G418" s="16">
-        <v>3.5378646357235235</v>
+        <v>4.128260645427364</v>
       </c>
       <c r="H418" s="16">
-        <v>15.25</v>
+        <v>23.39</v>
       </c>
       <c r="I418" s="16">
-        <v>4.100454411013418</v>
+        <v>4.3799037507256156</v>
       </c>
       <c r="J418" s="16">
-        <v>23.883021933387486</v>
+        <v>16.833166833166839</v>
       </c>
       <c r="K418" s="16">
-        <v>2.9399999999999995</v>
+        <v>3.370000000000001</v>
       </c>
     </row>
     <row r="419" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A419" s="15" t="s">
         <v>42</v>
       </c>
       <c r="B419" s="5"/>
       <c r="C419" s="79"/>
       <c r="D419" s="16"/>
       <c r="E419" s="16"/>
       <c r="F419" s="16">
-        <v>9.2100000000000009</v>
+        <v>14.080000000000002</v>
       </c>
       <c r="G419" s="16">
-        <v>2.6469320304641477</v>
+        <v>2.9033921022785858</v>
       </c>
       <c r="H419" s="16">
-        <v>6.15</v>
+        <v>11.58</v>
       </c>
       <c r="I419" s="16">
-        <v>1.6536258772283621</v>
+        <v>2.1684175046345713</v>
       </c>
       <c r="J419" s="16">
-        <v>-33.224755700325737</v>
+        <v>-17.755681818181827</v>
       </c>
       <c r="K419" s="16">
-        <v>-3.0600000000000005</v>
+        <v>-2.5000000000000018</v>
       </c>
     </row>
     <row r="420" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A420" s="15" t="s">
         <v>41</v>
       </c>
       <c r="B420" s="5"/>
       <c r="C420" s="79"/>
       <c r="D420" s="16"/>
       <c r="E420" s="16"/>
       <c r="F420" s="16">
-        <v>5.1999999999999993</v>
+        <v>8.61</v>
       </c>
       <c r="G420" s="16">
-        <v>1.4944675959189537</v>
+        <v>1.7754407670893906</v>
       </c>
       <c r="H420" s="16">
-        <v>4.9799999999999995</v>
+        <v>7.76</v>
       </c>
       <c r="I420" s="16">
-        <v>1.3390336371702831</v>
+        <v>1.4531018856618543</v>
       </c>
       <c r="J420" s="16">
-        <v>-4.2307692307692264</v>
+        <v>-9.8722415795586489</v>
       </c>
       <c r="K420" s="16">
-        <v>-0.21999999999999975</v>
+        <v>-0.84999999999999964</v>
       </c>
     </row>
     <row r="421" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A421" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B421" s="5"/>
       <c r="C421" s="79"/>
       <c r="D421" s="16"/>
       <c r="E421" s="16"/>
       <c r="F421" s="16">
-        <v>2.96</v>
+        <v>3.91</v>
       </c>
       <c r="G421" s="16">
-        <v>0.85069693921540446</v>
+        <v>0.80626868749355607</v>
       </c>
       <c r="H421" s="16">
-        <v>4.5</v>
+        <v>6.07</v>
       </c>
       <c r="I421" s="16">
-        <v>1.2099701540695329</v>
+        <v>1.1366402636555999</v>
       </c>
       <c r="J421" s="16">
-        <v>52.027027027027032</v>
+        <v>55.242966751918168</v>
       </c>
       <c r="K421" s="16">
-        <v>1.54</v>
+        <v>2.16</v>
       </c>
     </row>
     <row r="422" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A422" s="15" t="s">
         <v>4</v>
       </c>
       <c r="B422" s="5"/>
       <c r="C422" s="79"/>
       <c r="D422" s="16"/>
       <c r="E422" s="16"/>
       <c r="F422" s="16">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="G422" s="16">
-        <v>0.5000718494036499</v>
+        <v>0.39385503660171151</v>
       </c>
       <c r="H422" s="16">
-        <v>1.67</v>
+        <v>2.08</v>
       </c>
       <c r="I422" s="16">
-        <v>0.4490333682880267</v>
+        <v>0.38949122708462075</v>
       </c>
       <c r="J422" s="16">
-        <v>-4.0229885057471302</v>
+        <v>8.9005235602094324</v>
       </c>
       <c r="K422" s="16">
-        <v>-7.0000000000000062E-2</v>
+        <v>0.17000000000000015</v>
       </c>
     </row>
     <row r="423" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A423" s="15" t="s">
         <v>72</v>
       </c>
       <c r="B423" s="5"/>
       <c r="C423" s="79"/>
       <c r="D423" s="16"/>
       <c r="E423" s="16"/>
       <c r="F423" s="16">
-        <v>1.33</v>
+        <v>2.1100000000000003</v>
       </c>
       <c r="G423" s="16">
-        <v>0.38223882741773246</v>
+        <v>0.43509640169089603</v>
       </c>
       <c r="H423" s="16">
-        <v>0.85</v>
+        <v>1.3199999999999998</v>
       </c>
       <c r="I423" s="16">
-        <v>0.22854991799091179</v>
+        <v>0.24717712488062465</v>
       </c>
       <c r="J423" s="16">
-        <v>-36.090225563909776</v>
+        <v>-37.440758293838876</v>
       </c>
       <c r="K423" s="16">
-        <v>-0.48000000000000009</v>
+        <v>-0.79000000000000048</v>
       </c>
     </row>
     <row r="424" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A424" s="15" t="s">
         <v>68</v>
       </c>
       <c r="B424" s="5"/>
       <c r="C424" s="79"/>
       <c r="D424" s="16"/>
       <c r="E424" s="16"/>
       <c r="F424" s="16">
         <v>0</v>
       </c>
       <c r="G424" s="16">
         <v>0</v>
       </c>
       <c r="H424" s="16">
         <v>0.01</v>
       </c>
       <c r="I424" s="16">
-        <v>2.6888225645989622E-3</v>
+        <v>1.8725539763683691E-3</v>
       </c>
       <c r="J424" s="16" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="K424" s="16">
         <v>0.01</v>
       </c>
     </row>
     <row r="425" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A425" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B425" s="96"/>
       <c r="C425" s="97"/>
       <c r="D425" s="17"/>
       <c r="E425" s="17"/>
       <c r="F425" s="17">
-        <v>347.95</v>
+        <v>484.95</v>
       </c>
       <c r="G425" s="17">
         <v>100</v>
       </c>
       <c r="H425" s="17">
-        <v>371.90999999999997</v>
+        <v>534.03</v>
       </c>
       <c r="I425" s="17">
         <v>100</v>
       </c>
       <c r="J425" s="17">
-        <v>6.8860468458111734</v>
+        <v>10.120630992885861</v>
       </c>
       <c r="K425" s="17">
-        <v>23.95999999999998</v>
+        <v>49.079999999999984</v>
       </c>
     </row>
     <row r="426" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A426" s="4" t="s">
         <v>25</v>
       </c>
       <c r="K426" s="46"/>
     </row>
     <row r="427" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A427" s="4" t="s">
         <v>37</v>
       </c>
       <c r="K427" s="46"/>
     </row>
     <row r="428" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A428" s="130" t="s">
         <v>51</v>
       </c>
       <c r="B428" s="130"/>
       <c r="C428" s="130"/>
       <c r="D428" s="130"/>
       <c r="E428" s="130"/>
       <c r="F428" s="130"/>
       <c r="G428" s="130"/>
       <c r="H428" s="130"/>
@@ -11392,231 +11358,231 @@
       <c r="C436" s="46"/>
       <c r="D436" s="83"/>
       <c r="E436" s="83"/>
       <c r="F436" s="83"/>
       <c r="G436" s="83"/>
       <c r="H436" s="83"/>
       <c r="I436" s="46"/>
       <c r="J436" s="46"/>
       <c r="K436" s="46"/>
     </row>
     <row r="437" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A437" s="46"/>
       <c r="B437" s="46"/>
       <c r="C437" s="46"/>
       <c r="D437" s="83"/>
       <c r="E437" s="83"/>
       <c r="F437" s="83"/>
       <c r="G437" s="83"/>
       <c r="H437" s="83"/>
       <c r="I437" s="46"/>
       <c r="J437" s="46"/>
       <c r="K437" s="46"/>
     </row>
     <row r="438" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A438" s="2" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B438" s="8"/>
       <c r="C438" s="8"/>
       <c r="D438" s="8"/>
       <c r="E438" s="8"/>
       <c r="F438" s="8"/>
       <c r="G438" s="8"/>
       <c r="H438" s="8"/>
       <c r="I438" s="8"/>
       <c r="J438" s="8"/>
       <c r="K438" s="9"/>
     </row>
     <row r="439" spans="1:11" s="14" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A439" s="11"/>
       <c r="B439" s="12">
         <v>2021</v>
       </c>
       <c r="C439" s="12">
         <v>2022</v>
       </c>
       <c r="D439" s="12">
         <v>2023</v>
       </c>
       <c r="E439" s="12">
         <v>2024</v>
       </c>
       <c r="F439" s="12">
         <v>2025</v>
       </c>
       <c r="G439" s="13" t="s">
+        <v>139</v>
+      </c>
+      <c r="H439" s="13" t="s">
+        <v>140</v>
+      </c>
+      <c r="I439" s="13" t="s">
+        <v>136</v>
+      </c>
+      <c r="J439" s="13" t="s">
         <v>137</v>
       </c>
-      <c r="H439" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K439" s="13" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
     </row>
     <row r="440" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A440" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B440" s="16">
         <v>5467.34</v>
       </c>
       <c r="C440" s="16">
         <v>8463.6</v>
       </c>
       <c r="D440" s="16">
         <v>9227.26</v>
       </c>
       <c r="E440" s="16">
         <v>10075.6</v>
       </c>
       <c r="F440" s="16">
         <v>9688.92</v>
       </c>
       <c r="G440" s="16">
         <v>-3.8377863353050961</v>
       </c>
       <c r="H440" s="16">
         <v>15.378482298902462</v>
       </c>
       <c r="I440" s="16">
-        <v>2125.5700000000002</v>
+        <v>2932.37</v>
       </c>
       <c r="J440" s="16">
-        <v>2140.48</v>
+        <v>3032.74</v>
       </c>
       <c r="K440" s="16">
-        <v>0.7014589027884216</v>
+        <v>3.4228286334944054</v>
       </c>
     </row>
     <row r="441" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A441" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B441" s="16">
         <v>3003.17</v>
       </c>
       <c r="C441" s="16">
         <v>4677.5</v>
       </c>
       <c r="D441" s="16">
         <v>3591.79</v>
       </c>
       <c r="E441" s="16">
         <v>3724.73</v>
       </c>
       <c r="F441" s="16">
         <v>3656.68</v>
       </c>
       <c r="G441" s="16">
         <v>-1.826978062839459</v>
       </c>
       <c r="H441" s="16">
         <v>5.0453324499616592</v>
       </c>
       <c r="I441" s="16">
-        <v>857.54</v>
+        <v>1165.03</v>
       </c>
       <c r="J441" s="16">
-        <v>869.94</v>
+        <v>1274.78</v>
       </c>
       <c r="K441" s="16">
-        <v>1.4459966882011441</v>
+        <v>9.4203582740358609</v>
       </c>
     </row>
     <row r="442" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A442" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B442" s="16">
         <v>2464.17</v>
       </c>
       <c r="C442" s="16">
         <v>3786.1000000000004</v>
       </c>
       <c r="D442" s="16">
         <v>5635.47</v>
       </c>
       <c r="E442" s="16">
         <v>6350.8700000000008</v>
       </c>
       <c r="F442" s="16">
         <v>6032.24</v>
       </c>
       <c r="G442" s="16" t="s">
         <v>26</v>
       </c>
       <c r="H442" s="16" t="s">
         <v>26</v>
       </c>
       <c r="I442" s="16">
-        <v>1268.0300000000002</v>
+        <v>1767.34</v>
       </c>
       <c r="J442" s="16">
-        <v>1270.54</v>
+        <v>1757.9599999999998</v>
       </c>
       <c r="K442" s="16" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="443" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A443" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B443" s="17">
         <v>182.05229807170426</v>
       </c>
       <c r="C443" s="17">
         <v>180.94281133083913</v>
       </c>
       <c r="D443" s="17">
         <v>256.8986494199271</v>
       </c>
       <c r="E443" s="17">
         <v>270.50551315128882</v>
       </c>
       <c r="F443" s="17">
         <v>264.96494087532955</v>
       </c>
       <c r="G443" s="18" t="s">
         <v>26</v>
       </c>
       <c r="H443" s="18" t="s">
         <v>26</v>
       </c>
       <c r="I443" s="17">
-        <v>247.86832101126478</v>
+        <v>251.69909787730788</v>
       </c>
       <c r="J443" s="17">
-        <v>246.04915281513669</v>
+        <v>237.90301071557445</v>
       </c>
       <c r="K443" s="18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="444" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A444" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B444" s="46"/>
       <c r="C444" s="46"/>
       <c r="D444" s="46"/>
       <c r="E444" s="46"/>
       <c r="F444" s="46"/>
       <c r="G444" s="46"/>
       <c r="H444" s="46"/>
       <c r="I444" s="46"/>
       <c r="J444" s="46"/>
       <c r="K444" s="46"/>
     </row>
     <row r="445" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A445" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B445" s="46"/>
@@ -11670,114 +11636,114 @@
       <c r="E448" s="46"/>
       <c r="F448" s="46"/>
       <c r="G448" s="46"/>
       <c r="H448" s="46"/>
       <c r="I448" s="46"/>
       <c r="J448" s="46"/>
       <c r="K448" s="46"/>
     </row>
     <row r="449" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A449" s="130" t="s">
         <v>82</v>
       </c>
       <c r="B449" s="130"/>
       <c r="C449" s="130"/>
       <c r="D449" s="130"/>
       <c r="E449" s="130"/>
       <c r="F449" s="130"/>
       <c r="G449" s="130"/>
       <c r="H449" s="130"/>
       <c r="I449" s="130"/>
       <c r="J449" s="130"/>
       <c r="K449" s="130"/>
     </row>
     <row r="450" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A450" s="130" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B450" s="130"/>
       <c r="C450" s="130"/>
       <c r="D450" s="130"/>
       <c r="E450" s="130"/>
       <c r="F450" s="130"/>
       <c r="G450" s="130"/>
       <c r="H450" s="130"/>
       <c r="I450" s="130"/>
       <c r="J450" s="130"/>
       <c r="K450" s="130"/>
     </row>
     <row r="451" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A451" s="46"/>
       <c r="B451" s="46"/>
       <c r="C451" s="46"/>
       <c r="D451" s="46"/>
       <c r="E451" s="46"/>
       <c r="F451" s="46"/>
       <c r="G451" s="46"/>
       <c r="H451" s="46"/>
       <c r="I451" s="46"/>
       <c r="J451" s="46"/>
       <c r="K451" s="86"/>
     </row>
     <row r="452" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A452" s="2" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B452" s="22"/>
       <c r="C452" s="22"/>
       <c r="D452" s="22"/>
     </row>
     <row r="453" spans="1:11" s="25" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A453" s="23"/>
       <c r="B453" s="23"/>
       <c r="C453" s="23"/>
       <c r="D453" s="24"/>
       <c r="E453" s="12">
         <v>2021</v>
       </c>
       <c r="F453" s="12">
         <v>2022</v>
       </c>
       <c r="G453" s="12">
         <v>2023</v>
       </c>
       <c r="H453" s="12">
         <v>2024</v>
       </c>
       <c r="I453" s="12">
         <v>2025</v>
       </c>
       <c r="J453" s="13" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="K453" s="13" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
     </row>
     <row r="454" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A454" s="124" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B454" s="124"/>
       <c r="C454" s="124"/>
       <c r="D454" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E454" s="27">
         <v>5</v>
       </c>
       <c r="F454" s="27">
         <v>5</v>
       </c>
       <c r="G454" s="27">
         <v>5</v>
       </c>
       <c r="H454" s="27">
         <v>5</v>
       </c>
       <c r="I454" s="27">
         <v>5</v>
       </c>
       <c r="J454" s="27">
         <v>5</v>
       </c>
       <c r="K454" s="27">
@@ -11785,302 +11751,302 @@
       </c>
     </row>
     <row r="455" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A455" s="124"/>
       <c r="B455" s="124"/>
       <c r="C455" s="124"/>
       <c r="D455" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E455" s="28">
         <v>6.066203495100905</v>
       </c>
       <c r="F455" s="28">
         <v>6.9967594643621673</v>
       </c>
       <c r="G455" s="28">
         <v>7.2244649333241471</v>
       </c>
       <c r="H455" s="28">
         <v>7.555828057442171</v>
       </c>
       <c r="I455" s="28">
         <v>7.1964850499197608</v>
       </c>
       <c r="J455" s="28">
-        <v>6.7680681248658701</v>
+        <v>6.9057126493301455</v>
       </c>
       <c r="K455" s="28">
-        <v>6.7077292377309767</v>
+        <v>6.8357701235232398</v>
       </c>
     </row>
     <row r="456" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A456" s="127" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B456" s="127"/>
       <c r="C456" s="127"/>
       <c r="D456" s="29" t="s">
         <v>23</v>
       </c>
       <c r="E456" s="30">
         <v>7</v>
       </c>
       <c r="F456" s="30">
         <v>8</v>
       </c>
       <c r="G456" s="30">
         <v>9</v>
       </c>
       <c r="H456" s="30">
         <v>10</v>
       </c>
       <c r="I456" s="30">
         <v>9</v>
       </c>
       <c r="J456" s="30">
+        <v>9</v>
+      </c>
+      <c r="K456" s="30">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="457" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A457" s="128"/>
       <c r="B457" s="128"/>
       <c r="C457" s="128"/>
       <c r="D457" s="31" t="s">
         <v>33</v>
       </c>
       <c r="E457" s="32">
         <v>3.1432541504201135</v>
       </c>
       <c r="F457" s="32">
         <v>3.7184293227347038</v>
       </c>
       <c r="G457" s="32">
         <v>2.9044463754643384</v>
       </c>
       <c r="H457" s="32">
         <v>2.934973528559599</v>
       </c>
       <c r="I457" s="32">
         <v>2.793814776409552</v>
       </c>
       <c r="J457" s="32">
-        <v>2.7150298306913552</v>
+        <v>2.7451451649577701</v>
       </c>
       <c r="K457" s="32">
-        <v>2.6305810719359335</v>
+        <v>2.8031368006313535</v>
       </c>
     </row>
     <row r="458" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A458" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B458" s="33"/>
       <c r="C458" s="34"/>
     </row>
     <row r="459" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A459" s="4" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
     </row>
     <row r="460" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A460" s="46"/>
       <c r="B460" s="46"/>
       <c r="C460" s="46"/>
       <c r="D460" s="46"/>
       <c r="E460" s="46"/>
       <c r="F460" s="46"/>
       <c r="G460" s="46"/>
       <c r="H460" s="46"/>
       <c r="I460" s="46"/>
       <c r="J460" s="46"/>
       <c r="K460" s="46"/>
     </row>
     <row r="461" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A461" s="46"/>
       <c r="B461" s="46"/>
       <c r="C461" s="46"/>
       <c r="D461" s="46"/>
       <c r="E461" s="46"/>
       <c r="F461" s="46"/>
       <c r="G461" s="46"/>
       <c r="H461" s="46"/>
       <c r="I461" s="46"/>
       <c r="J461" s="46"/>
       <c r="K461" s="46"/>
     </row>
     <row r="462" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A462" s="2" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B462" s="8"/>
       <c r="C462" s="8"/>
       <c r="D462" s="8"/>
       <c r="E462" s="8"/>
       <c r="F462" s="8"/>
       <c r="G462" s="8"/>
       <c r="H462" s="8"/>
       <c r="I462" s="8"/>
       <c r="J462" s="8"/>
       <c r="K462" s="9"/>
     </row>
     <row r="463" spans="1:11" ht="35.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A463" s="11"/>
       <c r="B463" s="12">
         <v>2021</v>
       </c>
       <c r="C463" s="12">
         <v>2022</v>
       </c>
       <c r="D463" s="12">
         <v>2023</v>
       </c>
       <c r="E463" s="12">
         <v>2024</v>
       </c>
       <c r="F463" s="12">
         <v>2025</v>
       </c>
       <c r="G463" s="13" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="H463" s="13" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="I463" s="13" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="J463" s="13" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="K463" s="13" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
     </row>
     <row r="464" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A464" s="15" t="s">
         <v>38</v>
       </c>
       <c r="B464" s="16">
         <v>11.439999999999985</v>
       </c>
       <c r="C464" s="16">
         <v>187.32999999999998</v>
       </c>
       <c r="D464" s="16">
         <v>458.56999999999994</v>
       </c>
       <c r="E464" s="16">
         <v>128.53999999999996</v>
       </c>
       <c r="F464" s="16">
         <v>-24.669999999999991</v>
       </c>
       <c r="G464" s="16">
         <v>-153.20999999999995</v>
       </c>
       <c r="H464" s="16">
         <v>152.24199999999999</v>
       </c>
       <c r="I464" s="16">
-        <v>-5.9700000000000024</v>
+        <v>-12.340000000000003</v>
       </c>
       <c r="J464" s="16">
-        <v>49.56</v>
+        <v>117.39</v>
       </c>
       <c r="K464" s="16">
-        <v>55.53</v>
+        <v>129.73000000000002</v>
       </c>
     </row>
     <row r="465" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A465" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B465" s="16">
         <v>247.56</v>
       </c>
       <c r="C465" s="16">
         <v>779.40000000000009</v>
       </c>
       <c r="D465" s="16">
         <v>733.29000000000008</v>
       </c>
       <c r="E465" s="16">
         <v>456.65000000000003</v>
       </c>
       <c r="F465" s="16">
         <v>553.91999999999985</v>
       </c>
       <c r="G465" s="16">
         <v>97.269999999999811</v>
       </c>
       <c r="H465" s="16">
         <v>554.16399999999999</v>
       </c>
       <c r="I465" s="16">
-        <v>151.19999999999999</v>
+        <v>171.70999999999998</v>
       </c>
       <c r="J465" s="16">
-        <v>186.34</v>
+        <v>236.08</v>
       </c>
       <c r="K465" s="16">
-        <v>35.140000000000015</v>
+        <v>64.370000000000033</v>
       </c>
     </row>
     <row r="466" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A466" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B466" s="17">
         <v>-236.12</v>
       </c>
       <c r="C466" s="17">
         <v>-592.07000000000016</v>
       </c>
       <c r="D466" s="17">
         <v>-274.72000000000014</v>
       </c>
       <c r="E466" s="17">
         <v>-328.11000000000007</v>
       </c>
       <c r="F466" s="17">
         <v>-578.5899999999998</v>
       </c>
       <c r="G466" s="17" t="s">
         <v>26</v>
       </c>
       <c r="H466" s="17" t="s">
         <v>26</v>
       </c>
       <c r="I466" s="17">
-        <v>-157.16999999999999</v>
+        <v>-184.04999999999998</v>
       </c>
       <c r="J466" s="17">
-        <v>-136.78</v>
+        <v>-118.69000000000001</v>
       </c>
       <c r="K466" s="17" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="467" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A467" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B467" s="83"/>
       <c r="C467" s="83"/>
       <c r="D467" s="83"/>
       <c r="E467" s="83"/>
       <c r="F467" s="83"/>
       <c r="G467" s="83"/>
       <c r="H467" s="83"/>
       <c r="I467" s="83"/>
       <c r="J467" s="46"/>
       <c r="K467" s="46"/>
     </row>
     <row r="468" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A468" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B468" s="46"/>
@@ -12130,94 +12096,94 @@
       <c r="C471" s="46"/>
       <c r="D471" s="46"/>
       <c r="E471" s="46"/>
       <c r="F471" s="46"/>
       <c r="G471" s="46"/>
       <c r="H471" s="46"/>
       <c r="I471" s="46"/>
       <c r="J471" s="46"/>
       <c r="K471" s="46"/>
     </row>
     <row r="472" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A472" s="46"/>
       <c r="B472" s="46"/>
       <c r="C472" s="46"/>
       <c r="D472" s="46"/>
       <c r="E472" s="46"/>
       <c r="F472" s="46"/>
       <c r="G472" s="46"/>
       <c r="H472" s="46"/>
       <c r="I472" s="46"/>
       <c r="J472" s="46"/>
       <c r="K472" s="46"/>
     </row>
     <row r="473" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A473" s="2" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B473" s="22"/>
       <c r="C473" s="22"/>
       <c r="D473" s="22"/>
       <c r="E473" s="22"/>
       <c r="F473" s="22"/>
       <c r="G473" s="22"/>
       <c r="H473" s="22"/>
       <c r="I473" s="22"/>
       <c r="J473" s="22"/>
       <c r="K473" s="22"/>
     </row>
     <row r="474" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A474" s="11"/>
       <c r="B474" s="13" t="s">
         <v>110</v>
       </c>
       <c r="C474" s="13" t="s">
         <v>111</v>
       </c>
       <c r="D474" s="13" t="s">
         <v>114</v>
       </c>
       <c r="E474" s="13" t="s">
         <v>126</v>
       </c>
       <c r="F474" s="13" t="s">
         <v>129</v>
       </c>
       <c r="G474" s="13" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="H474" s="13" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="I474" s="13" t="s">
         <v>134</v>
       </c>
       <c r="J474" s="13" t="s">
         <v>135</v>
       </c>
       <c r="K474" s="13" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
     </row>
     <row r="475" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A475" s="109" t="s">
         <v>38</v>
       </c>
       <c r="B475" s="16">
         <v>1283.7</v>
       </c>
       <c r="C475" s="16">
         <v>1633.36</v>
       </c>
       <c r="D475" s="16">
         <v>2126.06</v>
       </c>
       <c r="E475" s="16">
         <v>2402.29</v>
       </c>
       <c r="F475" s="16">
         <v>2219.14</v>
       </c>
       <c r="G475" s="16">
         <v>-7.6239754567516878</v>
       </c>
       <c r="H475" s="16">
@@ -12428,135 +12394,135 @@
       <c r="E483" s="90"/>
       <c r="F483" s="90"/>
       <c r="G483" s="90"/>
       <c r="H483" s="90"/>
       <c r="I483" s="90"/>
       <c r="J483" s="89"/>
       <c r="K483" s="46"/>
     </row>
     <row r="484" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A484" s="20" t="s">
         <v>125</v>
       </c>
       <c r="B484" s="90"/>
       <c r="C484" s="90"/>
       <c r="D484" s="90"/>
       <c r="E484" s="90"/>
       <c r="F484" s="90"/>
       <c r="G484" s="90"/>
       <c r="H484" s="90"/>
       <c r="I484" s="90"/>
       <c r="J484" s="89"/>
       <c r="K484" s="46"/>
     </row>
     <row r="485" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A485" s="130" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B485" s="130"/>
       <c r="C485" s="130"/>
       <c r="D485" s="130"/>
       <c r="E485" s="130"/>
       <c r="F485" s="130"/>
       <c r="G485" s="130"/>
       <c r="H485" s="130"/>
       <c r="I485" s="130"/>
       <c r="J485" s="130"/>
       <c r="K485" s="130"/>
     </row>
     <row r="486" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A486" s="46"/>
       <c r="B486" s="46"/>
       <c r="C486" s="46"/>
       <c r="D486" s="46"/>
       <c r="E486" s="46"/>
       <c r="F486" s="46"/>
       <c r="G486" s="46"/>
       <c r="H486" s="46"/>
       <c r="I486" s="46"/>
       <c r="J486" s="46"/>
       <c r="K486" s="46"/>
     </row>
     <row r="487" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A487" s="46"/>
       <c r="B487" s="46"/>
       <c r="C487" s="46"/>
       <c r="D487" s="46"/>
       <c r="E487" s="46"/>
       <c r="F487" s="46"/>
       <c r="G487" s="46"/>
       <c r="H487" s="46"/>
       <c r="I487" s="46"/>
       <c r="J487" s="46"/>
       <c r="K487" s="46"/>
     </row>
     <row r="488" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A488" s="2" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B488" s="8"/>
       <c r="C488" s="8"/>
       <c r="D488" s="8"/>
       <c r="E488" s="8"/>
       <c r="F488" s="8"/>
       <c r="G488" s="8"/>
       <c r="H488" s="8"/>
       <c r="I488" s="8"/>
       <c r="J488" s="8"/>
       <c r="K488" s="9"/>
     </row>
     <row r="489" spans="1:11" ht="35.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A489" s="11"/>
       <c r="B489" s="12">
         <v>2021</v>
       </c>
       <c r="C489" s="12">
         <v>2022</v>
       </c>
       <c r="D489" s="12">
         <v>2023</v>
       </c>
       <c r="E489" s="12">
         <v>2024</v>
       </c>
       <c r="F489" s="12">
         <v>2025</v>
       </c>
       <c r="G489" s="13" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="H489" s="13" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="I489" s="13" t="s">
         <v>132</v>
       </c>
       <c r="J489" s="13" t="s">
         <v>133</v>
       </c>
       <c r="K489" s="13" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
     </row>
     <row r="490" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A490" s="15" t="s">
         <v>45</v>
       </c>
       <c r="B490" s="16">
         <v>29.700000000000003</v>
       </c>
       <c r="C490" s="16">
         <v>-4.9200000000000017</v>
       </c>
       <c r="D490" s="16">
         <v>284.45000000000005</v>
       </c>
       <c r="E490" s="16">
         <v>182.32</v>
       </c>
       <c r="F490" s="16">
         <v>99.890000000000015</v>
       </c>
       <c r="G490" s="16">
         <v>-82.429999999999978</v>
       </c>
       <c r="H490" s="16">
@@ -12695,94 +12661,94 @@
       <c r="C497" s="46"/>
       <c r="D497" s="46"/>
       <c r="E497" s="46"/>
       <c r="F497" s="46"/>
       <c r="G497" s="46"/>
       <c r="H497" s="46"/>
       <c r="I497" s="46"/>
       <c r="J497" s="46"/>
       <c r="K497" s="46"/>
     </row>
     <row r="498" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A498" s="46"/>
       <c r="B498" s="46"/>
       <c r="C498" s="46"/>
       <c r="D498" s="46"/>
       <c r="E498" s="46"/>
       <c r="F498" s="46"/>
       <c r="G498" s="46"/>
       <c r="H498" s="46"/>
       <c r="I498" s="46"/>
       <c r="J498" s="46"/>
       <c r="K498" s="46"/>
     </row>
     <row r="499" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A499" s="2" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B499" s="22"/>
       <c r="C499" s="22"/>
       <c r="D499" s="22"/>
       <c r="E499" s="22"/>
       <c r="F499" s="22"/>
       <c r="G499" s="22"/>
       <c r="H499" s="22"/>
       <c r="I499" s="22"/>
       <c r="J499" s="22"/>
       <c r="K499" s="22"/>
     </row>
     <row r="500" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A500" s="11"/>
       <c r="B500" s="13" t="s">
         <v>110</v>
       </c>
       <c r="C500" s="13" t="s">
         <v>111</v>
       </c>
       <c r="D500" s="13" t="s">
         <v>114</v>
       </c>
       <c r="E500" s="13" t="s">
         <v>126</v>
       </c>
       <c r="F500" s="13" t="s">
         <v>129</v>
       </c>
       <c r="G500" s="13" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="H500" s="13" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="I500" s="13" t="s">
         <v>134</v>
       </c>
       <c r="J500" s="13" t="s">
         <v>135</v>
       </c>
       <c r="K500" s="13" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
     </row>
     <row r="501" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A501" s="109" t="s">
         <v>45</v>
       </c>
       <c r="B501" s="16">
         <v>983.61</v>
       </c>
       <c r="C501" s="16">
         <v>1140.22</v>
       </c>
       <c r="D501" s="16">
         <v>1476.93</v>
       </c>
       <c r="E501" s="16">
         <v>1704.07</v>
       </c>
       <c r="F501" s="16">
         <v>1665.03</v>
       </c>
       <c r="G501" s="16">
         <v>-2.29098569894429</v>
       </c>
       <c r="H501" s="16">
@@ -13069,135 +13035,135 @@
       <c r="E512" s="90"/>
       <c r="F512" s="90"/>
       <c r="G512" s="90"/>
       <c r="H512" s="90"/>
       <c r="I512" s="90"/>
       <c r="J512" s="89"/>
       <c r="K512" s="46"/>
     </row>
     <row r="513" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A513" s="4" t="s">
         <v>119</v>
       </c>
       <c r="B513" s="90"/>
       <c r="C513" s="90"/>
       <c r="D513" s="90"/>
       <c r="E513" s="90"/>
       <c r="F513" s="90"/>
       <c r="G513" s="90"/>
       <c r="H513" s="90"/>
       <c r="I513" s="90"/>
       <c r="J513" s="89"/>
       <c r="K513" s="46"/>
     </row>
     <row r="514" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A514" s="141" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B514" s="141"/>
       <c r="C514" s="141"/>
       <c r="D514" s="141"/>
       <c r="E514" s="141"/>
       <c r="F514" s="141"/>
       <c r="G514" s="141"/>
       <c r="H514" s="141"/>
       <c r="I514" s="141"/>
       <c r="J514" s="141"/>
       <c r="K514" s="141"/>
     </row>
     <row r="515" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A515" s="46"/>
       <c r="B515" s="46"/>
       <c r="C515" s="46"/>
       <c r="D515" s="46"/>
       <c r="E515" s="46"/>
       <c r="F515" s="46"/>
       <c r="G515" s="46"/>
       <c r="H515" s="46"/>
       <c r="I515" s="46"/>
       <c r="J515" s="46"/>
       <c r="K515" s="46"/>
     </row>
     <row r="516" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A516" s="46"/>
       <c r="B516" s="46"/>
       <c r="C516" s="46"/>
       <c r="D516" s="46"/>
       <c r="E516" s="46"/>
       <c r="F516" s="46"/>
       <c r="G516" s="46"/>
       <c r="H516" s="46"/>
       <c r="I516" s="46"/>
       <c r="J516" s="46"/>
       <c r="K516" s="46"/>
     </row>
     <row r="517" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A517" s="2" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B517" s="22"/>
       <c r="C517" s="22"/>
       <c r="D517" s="22"/>
       <c r="E517" s="22"/>
       <c r="F517" s="22"/>
       <c r="G517" s="22"/>
       <c r="H517" s="22"/>
       <c r="I517" s="22"/>
       <c r="J517" s="22"/>
       <c r="K517" s="22"/>
     </row>
     <row r="518" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A518" s="11"/>
       <c r="B518" s="13" t="s">
         <v>110</v>
       </c>
       <c r="C518" s="13" t="s">
         <v>111</v>
       </c>
       <c r="D518" s="13" t="s">
         <v>114</v>
       </c>
       <c r="E518" s="13" t="s">
         <v>126</v>
       </c>
       <c r="F518" s="13" t="s">
         <v>129</v>
       </c>
       <c r="G518" s="13" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="H518" s="13" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="I518" s="13" t="s">
         <v>134</v>
       </c>
       <c r="J518" s="13" t="s">
         <v>135</v>
       </c>
       <c r="K518" s="13" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
     </row>
     <row r="519" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A519" s="109" t="s">
         <v>73</v>
       </c>
       <c r="B519" s="16">
         <v>9045.68</v>
       </c>
       <c r="C519" s="16">
         <v>9717.7000000000007</v>
       </c>
       <c r="D519" s="16">
         <v>10553.55</v>
       </c>
       <c r="E519" s="16">
         <v>16358.07</v>
       </c>
       <c r="F519" s="16">
         <v>16762.18</v>
       </c>
       <c r="G519" s="16">
         <v>2.4704014593408674</v>
       </c>
       <c r="H519" s="16">
@@ -13382,129 +13348,129 @@
       <c r="C531" s="46"/>
       <c r="D531" s="46"/>
       <c r="E531" s="46"/>
       <c r="F531" s="46"/>
       <c r="G531" s="46"/>
       <c r="H531" s="46"/>
       <c r="I531" s="46"/>
       <c r="J531" s="46"/>
       <c r="K531" s="46"/>
     </row>
     <row r="532" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A532" s="46"/>
       <c r="B532" s="46"/>
       <c r="C532" s="46"/>
       <c r="D532" s="46"/>
       <c r="E532" s="46"/>
       <c r="F532" s="46"/>
       <c r="G532" s="46"/>
       <c r="H532" s="46"/>
       <c r="I532" s="46"/>
       <c r="J532" s="46"/>
       <c r="K532" s="46"/>
     </row>
     <row r="533" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A533" s="2" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B533" s="15"/>
       <c r="C533" s="15"/>
       <c r="D533" s="15"/>
       <c r="E533" s="15"/>
       <c r="F533" s="15"/>
       <c r="G533" s="15"/>
       <c r="H533" s="15"/>
       <c r="I533" s="15"/>
       <c r="J533" s="15"/>
       <c r="K533" s="22"/>
     </row>
     <row r="534" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A534" s="11"/>
       <c r="B534" s="12">
         <v>2021</v>
       </c>
       <c r="C534" s="12">
         <v>2022</v>
       </c>
       <c r="D534" s="12">
         <v>2023</v>
       </c>
       <c r="E534" s="12">
         <v>2024</v>
       </c>
       <c r="F534" s="12">
         <v>2025</v>
       </c>
       <c r="G534" s="13" t="s">
+        <v>139</v>
+      </c>
+      <c r="H534" s="13" t="s">
+        <v>140</v>
+      </c>
+      <c r="I534" s="13" t="s">
+        <v>136</v>
+      </c>
+      <c r="J534" s="13" t="s">
         <v>137</v>
       </c>
-      <c r="H534" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K534" s="13" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
     </row>
     <row r="535" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A535" s="15" t="s">
         <v>123</v>
       </c>
       <c r="B535" s="16">
         <v>507.84</v>
       </c>
       <c r="C535" s="16">
         <v>1891.22</v>
       </c>
       <c r="D535" s="16">
         <v>2547.54</v>
       </c>
       <c r="E535" s="16">
         <v>2905.06</v>
       </c>
       <c r="F535" s="16">
         <v>3136.98</v>
       </c>
       <c r="G535" s="16">
         <v>7.9833118765189042</v>
       </c>
       <c r="H535" s="16">
         <v>57.650811714444949</v>
       </c>
       <c r="I535" s="16">
-        <v>527.89</v>
+        <v>767.4</v>
       </c>
       <c r="J535" s="16">
-        <v>571.45000000000005</v>
+        <v>839.24</v>
       </c>
       <c r="K535" s="16">
-        <v>8.2517191081475421</v>
+        <v>9.3614803231691468</v>
       </c>
     </row>
     <row r="536" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A536" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B536" s="49">
         <v>5</v>
       </c>
       <c r="C536" s="49">
         <v>5</v>
       </c>
       <c r="D536" s="49">
         <v>5</v>
       </c>
       <c r="E536" s="49">
         <v>4</v>
       </c>
       <c r="F536" s="49">
         <v>4</v>
       </c>
       <c r="G536" s="91" t="s">
         <v>26</v>
       </c>
       <c r="H536" s="91" t="s">
@@ -13524,316 +13490,316 @@
       <c r="A537" s="15" t="s">
         <v>112</v>
       </c>
       <c r="B537" s="16">
         <v>5.0151291308847581</v>
       </c>
       <c r="C537" s="16">
         <v>8.9124662934956476</v>
       </c>
       <c r="D537" s="16">
         <v>10.002112287308766</v>
       </c>
       <c r="E537" s="16">
         <v>10.470284468689991</v>
       </c>
       <c r="F537" s="16">
         <v>10.768472923314047</v>
       </c>
       <c r="G537" s="19" t="s">
         <v>26</v>
       </c>
       <c r="H537" s="42" t="s">
         <v>26</v>
       </c>
       <c r="I537" s="16">
-        <v>10.533656858480363</v>
+        <v>10.549207640958528</v>
       </c>
       <c r="J537" s="16">
-        <v>10.9857048383624</v>
+        <v>11.064075504233863</v>
       </c>
       <c r="K537" s="118" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="538" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A538" s="100" t="s">
         <v>124</v>
       </c>
       <c r="B538" s="102">
         <v>132.34</v>
       </c>
       <c r="C538" s="102">
         <v>220.69</v>
       </c>
       <c r="D538" s="102">
         <v>253.88</v>
       </c>
       <c r="E538" s="102">
         <v>283.36</v>
       </c>
       <c r="F538" s="102">
         <v>269.32</v>
       </c>
       <c r="G538" s="102">
         <v>-4.9548277809147443</v>
       </c>
       <c r="H538" s="16">
         <v>19.438507789318194</v>
       </c>
       <c r="I538" s="102">
-        <v>41.91</v>
+        <v>72.37</v>
       </c>
       <c r="J538" s="102">
-        <v>51.52</v>
+        <v>84.62</v>
       </c>
       <c r="K538" s="102">
-        <v>22.930088284419011</v>
+        <v>16.926903413016444</v>
       </c>
     </row>
     <row r="539" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A539" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B539" s="49">
         <v>6</v>
       </c>
       <c r="C539" s="49">
         <v>6</v>
       </c>
       <c r="D539" s="49">
         <v>7</v>
       </c>
       <c r="E539" s="49">
         <v>6</v>
       </c>
       <c r="F539" s="49">
         <v>8</v>
       </c>
       <c r="G539" s="91" t="s">
         <v>26</v>
       </c>
       <c r="H539" s="91" t="s">
         <v>26</v>
       </c>
       <c r="I539" s="49">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="J539" s="49">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="K539" s="16" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="540" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A540" s="1" t="s">
         <v>112</v>
       </c>
       <c r="B540" s="17">
         <v>3.702615668269809</v>
       </c>
       <c r="C540" s="17">
         <v>3.9884191445564738</v>
       </c>
       <c r="D540" s="17">
         <v>3.9778077560043936</v>
       </c>
       <c r="E540" s="17">
         <v>4.138877934066576</v>
       </c>
       <c r="F540" s="17">
         <v>3.7638127820378982</v>
       </c>
       <c r="G540" s="18" t="s">
         <v>26</v>
       </c>
       <c r="H540" s="18" t="s">
         <v>26</v>
       </c>
       <c r="I540" s="17">
-        <v>3.9998854721410981</v>
+        <v>4.2502334486383635</v>
       </c>
       <c r="J540" s="17">
-        <v>4.6900318616294951</v>
+        <v>4.7590659587870068</v>
       </c>
       <c r="K540" s="119" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="541" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A541" s="4" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="542" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A542" s="54" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="543" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A543" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="544" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A544" s="4" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="545" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A545" s="20" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="546" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A546" s="4" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
     </row>
     <row r="547" spans="1:11" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A547" s="130" t="s">
         <v>113</v>
       </c>
       <c r="B547" s="130"/>
       <c r="C547" s="130"/>
       <c r="D547" s="130"/>
       <c r="E547" s="130"/>
       <c r="F547" s="130"/>
       <c r="G547" s="130"/>
       <c r="H547" s="130"/>
       <c r="I547" s="130"/>
       <c r="J547" s="130"/>
       <c r="K547" s="130"/>
     </row>
     <row r="548" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A548" s="46"/>
       <c r="B548" s="46"/>
       <c r="C548" s="46"/>
       <c r="D548" s="46"/>
       <c r="E548" s="46"/>
       <c r="F548" s="46"/>
       <c r="G548" s="46"/>
       <c r="H548" s="46"/>
       <c r="I548" s="46"/>
       <c r="J548" s="46"/>
       <c r="K548" s="46"/>
     </row>
     <row r="549" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A549" s="46"/>
       <c r="B549" s="46"/>
       <c r="C549" s="46"/>
       <c r="D549" s="46"/>
       <c r="E549" s="46"/>
       <c r="F549" s="46"/>
       <c r="G549" s="46"/>
       <c r="H549" s="46"/>
       <c r="I549" s="46"/>
       <c r="J549" s="46"/>
       <c r="K549" s="46"/>
     </row>
     <row r="550" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A550" s="2" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B550" s="15"/>
       <c r="C550" s="15"/>
       <c r="D550" s="15"/>
       <c r="E550" s="15"/>
       <c r="F550" s="15"/>
       <c r="G550" s="15"/>
       <c r="H550" s="15"/>
       <c r="I550" s="15"/>
       <c r="J550" s="15"/>
       <c r="K550" s="22"/>
     </row>
     <row r="551" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A551" s="11"/>
       <c r="B551" s="12">
         <v>2021</v>
       </c>
       <c r="C551" s="12">
         <v>2022</v>
       </c>
       <c r="D551" s="12">
         <v>2023</v>
       </c>
       <c r="E551" s="12">
         <v>2024</v>
       </c>
       <c r="F551" s="12">
         <v>2025</v>
       </c>
       <c r="G551" s="13" t="s">
+        <v>139</v>
+      </c>
+      <c r="H551" s="13" t="s">
+        <v>140</v>
+      </c>
+      <c r="I551" s="13" t="s">
+        <v>136</v>
+      </c>
+      <c r="J551" s="13" t="s">
         <v>137</v>
       </c>
-      <c r="H551" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K551" s="13" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
     </row>
     <row r="552" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A552" s="15" t="s">
         <v>120</v>
       </c>
       <c r="B552" s="16">
         <v>345.52100000000002</v>
       </c>
       <c r="C552" s="16">
         <v>1510.3510000000001</v>
       </c>
       <c r="D552" s="16">
         <v>2049.88</v>
       </c>
       <c r="E552" s="16">
         <v>2293.3090000000002</v>
       </c>
       <c r="F552" s="16">
         <v>2366.2220000000002</v>
       </c>
       <c r="G552" s="16">
         <v>3.1793796649295847</v>
       </c>
       <c r="H552" s="16">
         <v>61.768984780509093</v>
       </c>
       <c r="I552" s="16">
-        <v>318.60300000000001</v>
+        <v>529.55799999999999</v>
       </c>
       <c r="J552" s="16">
-        <v>326.21199999999999</v>
+        <v>548.13300000000004</v>
       </c>
       <c r="K552" s="16">
-        <v>2.3882386543755016</v>
+        <v>3.5076422223816932</v>
       </c>
     </row>
     <row r="553" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A553" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B553" s="49">
         <v>5</v>
       </c>
       <c r="C553" s="49">
         <v>4</v>
       </c>
       <c r="D553" s="49">
         <v>3</v>
       </c>
       <c r="E553" s="49">
         <v>3</v>
       </c>
       <c r="F553" s="49">
         <v>2</v>
       </c>
       <c r="G553" s="91" t="s">
         <v>26</v>
       </c>
       <c r="H553" s="91" t="s">
@@ -13853,92 +13819,92 @@
       <c r="A554" s="15" t="s">
         <v>121</v>
       </c>
       <c r="B554" s="16">
         <v>5.8386011325352882</v>
       </c>
       <c r="C554" s="16">
         <v>9.8568157092875968</v>
       </c>
       <c r="D554" s="16">
         <v>11.239378508227844</v>
       </c>
       <c r="E554" s="16">
         <v>11.83091225246004</v>
       </c>
       <c r="F554" s="16">
         <v>11.984353326771766</v>
       </c>
       <c r="G554" s="19" t="s">
         <v>26</v>
       </c>
       <c r="H554" s="42" t="s">
         <v>26</v>
       </c>
       <c r="I554" s="16">
-        <v>10.027293115852856</v>
+        <v>10.644392607429756</v>
       </c>
       <c r="J554" s="16">
-        <v>10.061598032662904</v>
+        <v>10.730623151105135</v>
       </c>
       <c r="K554" s="42" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="555" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A555" s="100" t="s">
         <v>122</v>
       </c>
       <c r="B555" s="102">
         <v>805.57500000000005</v>
       </c>
       <c r="C555" s="102">
         <v>3463.9470000000001</v>
       </c>
       <c r="D555" s="102">
         <v>4630.4179999999997</v>
       </c>
       <c r="E555" s="102">
         <v>5202.2160000000003</v>
       </c>
       <c r="F555" s="102">
         <v>5459.6180000000004</v>
       </c>
       <c r="G555" s="102">
         <v>4.9479298821886672</v>
       </c>
       <c r="H555" s="16">
         <v>61.348179366306077</v>
       </c>
       <c r="I555" s="102">
-        <v>729.07100000000003</v>
+        <v>1205.624</v>
       </c>
       <c r="J555" s="102">
-        <v>766.33</v>
+        <v>1275.5730000000001</v>
       </c>
       <c r="K555" s="16">
-        <v>5.1104762087643056</v>
+        <v>5.8018918004286633</v>
       </c>
     </row>
     <row r="556" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A556" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B556" s="49">
         <v>6</v>
       </c>
       <c r="C556" s="49">
         <v>5</v>
       </c>
       <c r="D556" s="49">
         <v>5</v>
       </c>
       <c r="E556" s="49">
         <v>4</v>
       </c>
       <c r="F556" s="49">
         <v>3</v>
       </c>
       <c r="G556" s="91" t="s">
         <v>26</v>
       </c>
       <c r="H556" s="91" t="s">
@@ -13958,54 +13924,54 @@
       <c r="A557" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B557" s="17">
         <v>4.3169694962557594</v>
       </c>
       <c r="C557" s="17">
         <v>7.4006658521964006</v>
       </c>
       <c r="D557" s="17">
         <v>8.5971221772676838</v>
       </c>
       <c r="E557" s="17">
         <v>9.205220272111081</v>
       </c>
       <c r="F557" s="17">
         <v>9.5848126900001684</v>
       </c>
       <c r="G557" s="18" t="s">
         <v>26</v>
       </c>
       <c r="H557" s="18" t="s">
         <v>26</v>
       </c>
       <c r="I557" s="17">
-        <v>8.0054686630148897</v>
+        <v>8.4605893578627533</v>
       </c>
       <c r="J557" s="17">
-        <v>8.2982577914265896</v>
+        <v>8.8350054814764345</v>
       </c>
       <c r="K557" s="119" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="558" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A558" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B558" s="46"/>
       <c r="C558" s="46"/>
       <c r="D558" s="46"/>
       <c r="E558" s="46"/>
       <c r="F558" s="46"/>
       <c r="G558" s="46"/>
       <c r="H558" s="46"/>
       <c r="I558" s="46"/>
       <c r="J558" s="46"/>
       <c r="K558" s="46"/>
     </row>
     <row r="559" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A559" s="54" t="s">
         <v>97</v>
       </c>
       <c r="B559" s="46"/>
@@ -14129,51 +14095,51 @@
       <c r="D567" s="120"/>
       <c r="E567" s="120"/>
       <c r="F567" s="120"/>
       <c r="G567" s="120"/>
       <c r="H567" s="120"/>
       <c r="I567" s="120"/>
       <c r="J567" s="120"/>
       <c r="K567" s="120"/>
     </row>
     <row r="568" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C568" s="84"/>
       <c r="D568" s="84"/>
       <c r="E568" s="84"/>
       <c r="F568" s="84"/>
       <c r="G568" s="84"/>
       <c r="H568" s="84"/>
       <c r="I568" s="84"/>
       <c r="J568" s="84"/>
       <c r="K568" s="84"/>
     </row>
     <row r="569" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A569" s="121" t="s">
         <v>55</v>
       </c>
       <c r="B569" s="122">
-        <v>46164</v>
+        <v>46192</v>
       </c>
       <c r="C569" s="46"/>
       <c r="D569" s="46"/>
       <c r="E569" s="46"/>
       <c r="F569" s="46"/>
       <c r="G569" s="46"/>
       <c r="H569" s="46"/>
       <c r="I569" s="46"/>
       <c r="J569" s="46"/>
       <c r="K569" s="46"/>
     </row>
     <row r="570" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A570" s="94" t="s">
         <v>116</v>
       </c>
       <c r="C570" s="46"/>
       <c r="D570" s="46"/>
       <c r="E570" s="46"/>
       <c r="F570" s="46"/>
       <c r="G570" s="46"/>
       <c r="H570" s="46"/>
       <c r="I570" s="46"/>
       <c r="J570" s="46"/>
       <c r="K570" s="46"/>
     </row>