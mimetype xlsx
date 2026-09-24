--- v1 (2026-06-24)
+++ v2 (2026-09-24)
@@ -6,116 +6,116 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/richData/richValueRel.xml" ContentType="application/vnd.ms-excel.richvaluerel+xml"/>
   <Override PartName="/xl/richData/rdrichvalue.xml" ContentType="application/vnd.ms-excel.rdrichvalue+xml"/>
   <Override PartName="/xl/richData/rdrichvaluestructure.xml" ContentType="application/vnd.ms-excel.rdrichvaluestructure+xml"/>
   <Override PartName="/xl/richData/rdRichValueTypes.xml" ContentType="application/vnd.ms-excel.rdrichvaluetypes+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\DBITD\_Conhecimento\Direção de Informação\Estatística\Mercados Externos\EUA\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B4960EC6-338D-49FF-B32D-CA4C451CA836}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{48C400F5-1233-498C-8E05-3CF2A47D8380}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" tabRatio="693" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13020" tabRatio="932" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="EUA" sheetId="45" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">EUA!$A$1:$K$571</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">EUA!$2:$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
   <connection id="1" xr16:uid="{00000000-0015-0000-FFFF-FFFF00000000}" keepAlive="1" name="Connection" type="5" refreshedVersion="8" saveData="1">
-    <dbPr connection="Provider=MSOLAP.8;Cache Authentication=False;Persist Security Info=True;User ID=iacardoso;Initial Catalog=ComercioExterno;Data Source=sicorp44;Impersonation Level=Impersonate;Location=sicorp44;Mode=ReadWrite;Protection Level=Pkt Privacy;Auto Synch Period=20000;Default Isolation Mode=0;Default MDX Visual Mode=0;MDX Compatibility=1;MDX Unique Name Style=0;Non Empty Threshold=0;SQLQueryMode=Calculated;Safety Options=2;Secured Cell Value=0;SQL Compatibility=0;Compression Level=0;Real Time Olap=False;MDX Missing Member Mode=Error;Packet Size=4096;Update Isolation Level=2" command="ComercioExternoSegredo" commandType="1"/>
+    <dbPr connection="Provider=MSOLAP.8;Cache Authentication=False;Persist Security Info=True;User ID=jsantos;Initial Catalog=ComercioExterno;Data Source=sicorp44;Impersonation Level=Impersonate;Location=sicorp44;Mode=ReadWrite;Protection Level=Pkt Privacy;Auto Synch Period=20000;Default Isolation Mode=0;Default MDX Visual Mode=0;MDX Compatibility=1;MDX Unique Name Style=0;Non Empty Threshold=0;SQLQueryMode=Calculated;Safety Options=2;Secured Cell Value=0;SQL Compatibility=0;Compression Level=0;Real Time Olap=False;MDX Missing Member Mode=Error;Packet Size=4096;Update Isolation Level=2" command="ComercioExternoSegredo" commandType="1"/>
     <olapPr rowDrillCount="1000" serverFill="0" serverNumberFormat="0" serverFont="0" serverFontColor="0"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xlrd="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata">
   <metadataTypes count="1">
     <metadataType name="XLRICHVALUE" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1"/>
   </metadataTypes>
   <futureMetadata name="XLRICHVALUE" count="1">
     <bk>
       <extLst>
         <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
           <xlrd:rvb i="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <valueMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </valueMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="724" uniqueCount="216">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="722" uniqueCount="213">
   <si>
     <t>Notas:</t>
   </si>
   <si>
     <t>Fonte: INE - Instituto Nacional de Estatística</t>
   </si>
   <si>
     <t>tvh %</t>
   </si>
   <si>
     <t>Unidades: pp - pontos percentuais; tvh % - taxa de variação homóloga em percentagem</t>
   </si>
   <si>
     <t>Construção</t>
   </si>
   <si>
     <t>pp</t>
   </si>
   <si>
     <t>Pastas celulósicas e papel</t>
   </si>
   <si>
     <t>Matérias têxteis</t>
   </si>
   <si>
@@ -519,81 +519,81 @@
     </r>
   </si>
   <si>
     <r>
       <t>Importações</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="9"/>
         <color rgb="FF005629"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t>a</t>
     </r>
   </si>
   <si>
     <t>tvma % - taxa de variação média anual (composta) em percentagem</t>
   </si>
   <si>
     <t>2024 dez</t>
   </si>
   <si>
-    <t>2020 a 2024: resultados definitivos</t>
-[...1 lines deleted...]
-  <si>
     <t>Fonte: DGE - Direção Geral da Economia (Ministério da Economia e da Coesão Territorial) a partir de dados de base do INE</t>
   </si>
   <si>
     <t>2025 dez</t>
   </si>
   <si>
     <t>Nota: Posição entre 15 países</t>
   </si>
   <si>
-    <t>2021 a 2024: resultados definitivos; 2025 e 2026: resultados preliminares</t>
-[...17 lines deleted...]
-    <t>2026 jan/abr</t>
+    <t>2021 a 2025: resultados definitivos; 2026: resultados preliminares</t>
+  </si>
+  <si>
+    <t>2025 jan/jun</t>
+  </si>
+  <si>
+    <t>2026 jan/jun</t>
+  </si>
+  <si>
+    <t>2025 jun</t>
+  </si>
+  <si>
+    <t>2026 jun</t>
+  </si>
+  <si>
+    <t>2021 a 2025: resultados definitivos</t>
+  </si>
+  <si>
+    <t>2025 jan/jul</t>
+  </si>
+  <si>
+    <t>2026 jan/jul</t>
   </si>
   <si>
     <t>PORTUGAL - RELACIONAMENTO ECONÓMICO COM OS ESTADOS UNIDOS DA AMÉRICA</t>
   </si>
   <si>
     <t>tvh % 25/24</t>
   </si>
   <si>
     <t>tvma % 25/21</t>
   </si>
   <si>
     <t>tvh % 26/25</t>
   </si>
   <si>
     <t>Fonte: ITC - International Trade Centre</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>M€</t>
   </si>
   <si>
     <t>% Tot 21</t>
   </si>
@@ -651,120 +651,111 @@
   <si>
     <t>2709 Óleos brutos de petróleo ou de minerais betuminosos</t>
   </si>
   <si>
     <t>1005 Milho</t>
   </si>
   <si>
     <t>1201 Soja, mesmo triturada</t>
   </si>
   <si>
     <t>8802 Veículos aéreos com propulsão a motor (por exemplo: helicópteros e aviões) (exceto aeronaves...</t>
   </si>
   <si>
     <t>8542 Circuitos integrados eletrónicos, e suas partes</t>
   </si>
   <si>
     <t>2901 Hidrocarbonetos acíclicos</t>
   </si>
   <si>
     <t>3901 Polímeros de etileno, em formas primárias</t>
   </si>
   <si>
     <t>8807 Partes aeronaves (veículos aéreos) e veículos espaciais das posições 8801, 8802 ou 8806, não...</t>
   </si>
   <si>
-    <t>&gt;1000%</t>
-[...1 lines deleted...]
-  <si>
     <t>8517 Aparelhos telefónicos, incluindo os telefones inteligentes (smartphones) e outros telefones para...</t>
   </si>
   <si>
     <t>4802 Papel e cartão, não revestidos, do tipo utilizado para escrita, impressão ou outros fins...</t>
   </si>
   <si>
-    <t>9013 Lasers (exceto díodos laser); outros aparelhos e instrumentos de ótica, não especificados nem...</t>
-[...5 lines deleted...]
-    <t>Ind</t>
+    <t>Nota: Posição de 2021 a 2025 entre 62 países; em 2025 jan/jul e 2026 jan/jul entre 13 países</t>
   </si>
   <si>
     <t>média anual M€ 25/21</t>
   </si>
   <si>
     <t>tvma % 25/22</t>
   </si>
   <si>
-    <t>Posição de 2021 a 2025 entre 62 países; em 2025 jan/abr e 2026 jan/abr entre 13 países</t>
+    <t>Posição de 2021 a 2025 entre 62 países; em 2025 jan/jul e 2026 jan/jul entre 13 países</t>
   </si>
   <si>
     <t>Balança Comercial de Bens de Portugal com os EUA</t>
   </si>
   <si>
     <t>Posição e Quota dos EUA no Comércio Internacional Português de Bens</t>
   </si>
   <si>
     <t>EUA como cliente de Portugal</t>
   </si>
   <si>
     <t>EUA como fornecedor de Portugal</t>
   </si>
   <si>
     <t>Posição e Quota de Portugal no Comércio Internacional de Bens dos EUA</t>
   </si>
   <si>
     <t>Portugal como cliente dos EUA</t>
   </si>
   <si>
     <t>% Export. EUA</t>
   </si>
   <si>
     <t>Portugal como fornecedor dos EUA</t>
   </si>
   <si>
     <t>% Import. EUA</t>
   </si>
   <si>
     <t>Contributo dos EUA para o Crescimento do Comércio Internacional Português de Bens</t>
   </si>
   <si>
     <t>EUA - contribuição p/ o cresc. das exportações globais de Portugal</t>
   </si>
   <si>
     <t>EUA - contribuição p/ o cresc. das importações globais de Portugal</t>
   </si>
   <si>
     <t>Empresas exportadoras de bens para os EUA</t>
   </si>
   <si>
-    <t>Empresas Portuguesas Exportadoras de Bens para os EUA por Escalão de Exportação Individual em Valor em 2024</t>
-[...2 lines deleted...]
-    <t>Empresas Portuguesas Exportadoras de Bens para os EUA por Nível de Exposição ao Mercado em 2024</t>
+    <t>Empresas Portuguesas Exportadoras de Bens para os EUA por Escalão de Exportação Individual em Valor em 2025</t>
+  </si>
+  <si>
+    <t>Empresas Portuguesas Exportadoras de Bens para os EUA por Nível de Exposição ao Mercado em 2025</t>
   </si>
   <si>
     <t>Exportações de Portugal para os EUA por Grupos de Produtos</t>
   </si>
   <si>
     <t>Importações de Portugal Provenientes dos EUA por Grupos de Produtos</t>
   </si>
   <si>
     <t>Principais Produtos Exportados para os EUA</t>
   </si>
   <si>
     <t>Principais Produtos Importados Provenientes dos EUA</t>
   </si>
   <si>
     <t>Exportação de Produtos Industriais Transformados para os EUA por Graus de Intensidade Tecnológica</t>
   </si>
   <si>
     <t>Importação de Produtos Industriais Transformados dos EUA por Graus de Intensidade Tecnológica</t>
   </si>
   <si>
     <t>Exportação de Bens para os EUA por Meios de Transporte</t>
   </si>
   <si>
     <t>Importação de Bens dos EUA por Meios de Transporte</t>
   </si>
@@ -1483,50 +1474,53 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="6" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="4" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="164" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -1546,65 +1540,57 @@
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
-  <dxfs count="71">
-[...4 lines deleted...]
-    </dxf>
+  <dxfs count="70">
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
@@ -1867,61 +1853,61 @@
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
+      <numFmt numFmtId="2" formatCode="0.00"/>
+    </dxf>
+    <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
-    </dxf>
-[...1 lines deleted...]
-      <numFmt numFmtId="2" formatCode="0.00"/>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <numFmt numFmtId="2" formatCode="0.00"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF005629"/>
       <color rgb="FF808080"/>
@@ -2382,11804 +2368,11804 @@
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.portugalglobal.pt/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet19">
     <tabColor rgb="FF0070C0"/>
   </sheetPr>
   <dimension ref="A2:K572"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A567" sqref="A567"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="13.88671875" style="4" customWidth="1"/>
+    <col min="1" max="1" width="13.85546875" style="4" customWidth="1"/>
     <col min="2" max="2" width="9" style="4" bestFit="1" customWidth="1"/>
-    <col min="3" max="11" width="8.6640625" style="4" customWidth="1"/>
-    <col min="12" max="16384" width="9.109375" style="4"/>
+    <col min="3" max="11" width="8.7109375" style="4" customWidth="1"/>
+    <col min="12" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="6"/>
     </row>
-    <row r="3" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="95" t="s">
         <v>138</v>
       </c>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="7" t="e" vm="1">
         <v>#VALUE!</v>
       </c>
     </row>
-    <row r="4" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="6"/>
     </row>
-    <row r="5" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="6"/>
     </row>
-    <row r="6" spans="1:11" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:11" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A6" s="2" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="B6" s="8"/>
       <c r="C6" s="8"/>
       <c r="D6" s="8"/>
       <c r="E6" s="8"/>
       <c r="F6" s="8"/>
       <c r="G6" s="8"/>
       <c r="H6" s="8"/>
       <c r="I6" s="8"/>
       <c r="J6" s="8"/>
       <c r="K6" s="9"/>
     </row>
-    <row r="7" spans="1:11" s="14" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:11" s="14" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="11"/>
       <c r="B7" s="12">
         <v>2021</v>
       </c>
       <c r="C7" s="12">
         <v>2022</v>
       </c>
       <c r="D7" s="12">
         <v>2023</v>
       </c>
       <c r="E7" s="12">
         <v>2024</v>
       </c>
       <c r="F7" s="12">
         <v>2025</v>
       </c>
       <c r="G7" s="13" t="s">
         <v>139</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>140</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>136</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>137</v>
       </c>
       <c r="K7" s="13" t="s">
         <v>141</v>
       </c>
     </row>
-    <row r="8" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="16">
         <v>3547.061897</v>
       </c>
       <c r="C8" s="16">
         <v>5071.0485499999995</v>
       </c>
       <c r="D8" s="16">
         <v>5238.1457039999996</v>
       </c>
       <c r="E8" s="16">
         <v>5316.291725</v>
       </c>
       <c r="F8" s="16">
-        <v>4606.4145499999995</v>
+        <v>4661.5285729999996</v>
       </c>
       <c r="G8" s="16">
-        <v>-13.352863456717106</v>
+        <v>-12.316162954733272</v>
       </c>
       <c r="H8" s="16">
-        <v>6.7513960022630437</v>
+        <v>7.0692833673285493</v>
       </c>
       <c r="I8" s="16">
-        <v>1754.4767690000001</v>
+        <v>2957.1790169999999</v>
       </c>
       <c r="J8" s="16">
-        <v>1392.4299410000001</v>
+        <v>2577.3371009999996</v>
       </c>
       <c r="K8" s="16">
-        <v>-20.635601131746874</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-12.844738645053097</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="16">
         <v>2002.20517</v>
       </c>
       <c r="C9" s="16">
         <v>3500.3767940000002</v>
       </c>
       <c r="D9" s="16">
         <v>2251.5267680000002</v>
       </c>
       <c r="E9" s="16">
         <v>2415.7336049999999</v>
       </c>
       <c r="F9" s="16">
-        <v>2395.3838500000002</v>
+        <v>2398.14113</v>
       </c>
       <c r="G9" s="16">
-        <v>-0.84238406742699312</v>
+        <v>-0.72824565438786959</v>
       </c>
       <c r="H9" s="16">
-        <v>4.5843338895057872</v>
+        <v>4.6144171577861659</v>
       </c>
       <c r="I9" s="16">
-        <v>801.12690800000007</v>
+        <v>1409.5994269999999</v>
       </c>
       <c r="J9" s="16">
-        <v>874.954385</v>
+        <v>1551.2690789999999</v>
       </c>
       <c r="K9" s="16">
-        <v>9.2154534147790645</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>10.050348296573198</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="16">
         <v>1544.8567270000001</v>
       </c>
       <c r="C10" s="16">
         <v>1570.6717559999993</v>
       </c>
       <c r="D10" s="16">
         <v>2986.6189359999994</v>
       </c>
       <c r="E10" s="16">
         <v>2900.5581200000001</v>
       </c>
       <c r="F10" s="16">
-        <v>2211.0306999999993</v>
+        <v>2263.3874429999996</v>
       </c>
       <c r="G10" s="16" t="s">
         <v>26</v>
       </c>
       <c r="H10" s="16" t="s">
         <v>26</v>
       </c>
       <c r="I10" s="16">
-        <v>953.34986100000003</v>
+        <v>1547.5795900000001</v>
       </c>
       <c r="J10" s="16">
-        <v>517.4755560000001</v>
+        <v>1026.0680219999997</v>
       </c>
       <c r="K10" s="16" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="11" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="17">
         <v>177.15776335748851</v>
       </c>
       <c r="C11" s="17">
         <v>144.87150522458867</v>
       </c>
       <c r="D11" s="17">
         <v>232.64860886610609</v>
       </c>
       <c r="E11" s="17">
         <v>220.06945277395354</v>
       </c>
       <c r="F11" s="17">
-        <v>192.30381594164956</v>
+        <v>194.3809108932634</v>
       </c>
       <c r="G11" s="18" t="s">
         <v>26</v>
       </c>
       <c r="H11" s="18" t="s">
         <v>26</v>
       </c>
       <c r="I11" s="17">
-        <v>219.00110350556346</v>
+        <v>209.7886080511297</v>
       </c>
       <c r="J11" s="17">
-        <v>159.14314675958795</v>
+        <v>166.14378097843849</v>
       </c>
       <c r="K11" s="18" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="12" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="4" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="13" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="4" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="14" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="4" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="4" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="16" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="20" t="s">
         <v>125</v>
       </c>
     </row>
-    <row r="17" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="4" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="21"/>
     </row>
-    <row r="19" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="B19" s="22"/>
       <c r="C19" s="22"/>
       <c r="D19" s="22"/>
     </row>
-    <row r="20" spans="1:11" s="25" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:11" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="23"/>
       <c r="B20" s="23"/>
       <c r="C20" s="23"/>
       <c r="D20" s="24"/>
       <c r="E20" s="12">
         <v>2021</v>
       </c>
       <c r="F20" s="12">
         <v>2022</v>
       </c>
       <c r="G20" s="12">
         <v>2023</v>
       </c>
       <c r="H20" s="12">
         <v>2024</v>
       </c>
       <c r="I20" s="12">
         <v>2025</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>136</v>
       </c>
       <c r="K20" s="13" t="s">
         <v>137</v>
       </c>
     </row>
-    <row r="21" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="C21" s="124"/>
+    <row r="21" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="125" t="s">
+        <v>179</v>
+      </c>
+      <c r="B21" s="125"/>
+      <c r="C21" s="125"/>
       <c r="D21" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E21" s="27">
         <v>4</v>
       </c>
       <c r="F21" s="27">
         <v>4</v>
       </c>
       <c r="G21" s="27">
         <v>4</v>
       </c>
       <c r="H21" s="27">
         <v>4</v>
       </c>
       <c r="I21" s="27">
         <v>4</v>
       </c>
       <c r="J21" s="27">
         <v>4</v>
       </c>
       <c r="K21" s="27">
         <v>4</v>
       </c>
     </row>
-    <row r="22" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C22" s="124"/>
+    <row r="22" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="125"/>
+      <c r="B22" s="125"/>
+      <c r="C22" s="125"/>
       <c r="D22" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E22" s="28">
         <v>5.5755173213187668</v>
       </c>
       <c r="F22" s="28">
         <v>6.4679482571181532</v>
       </c>
       <c r="G22" s="28">
         <v>6.7728662698059745</v>
       </c>
       <c r="H22" s="28">
         <v>6.7384334769670335</v>
       </c>
       <c r="I22" s="28">
-        <v>5.804540871967907</v>
+        <v>5.9030934405451116</v>
       </c>
       <c r="J22" s="28">
-        <v>6.3811173750723507</v>
+        <v>6.2126512473960549</v>
       </c>
       <c r="K22" s="28">
-        <v>5.137526999521647</v>
-[...7 lines deleted...]
-      <c r="C23" s="127"/>
+        <v>5.2811817897500353</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="128" t="s">
+        <v>180</v>
+      </c>
+      <c r="B23" s="128"/>
+      <c r="C23" s="128"/>
       <c r="D23" s="29" t="s">
         <v>23</v>
       </c>
       <c r="E23" s="30">
         <v>9</v>
       </c>
       <c r="F23" s="30">
         <v>8</v>
       </c>
       <c r="G23" s="30">
         <v>9</v>
       </c>
       <c r="H23" s="30">
         <v>9</v>
       </c>
       <c r="I23" s="30">
         <v>10</v>
       </c>
       <c r="J23" s="30">
         <v>10</v>
       </c>
       <c r="K23" s="30">
         <v>9</v>
       </c>
     </row>
-    <row r="24" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C24" s="128"/>
+    <row r="24" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="129"/>
+      <c r="B24" s="129"/>
+      <c r="C24" s="129"/>
       <c r="D24" s="31" t="s">
         <v>33</v>
       </c>
       <c r="E24" s="32">
         <v>2.4080677814838793</v>
       </c>
       <c r="F24" s="32">
         <v>3.1948949527966524</v>
       </c>
       <c r="G24" s="32">
         <v>2.1412846662144092</v>
       </c>
       <c r="H24" s="32">
         <v>2.2525698388170494</v>
       </c>
       <c r="I24" s="32">
-        <v>2.1455036286778411</v>
+        <v>2.1398012404800304</v>
       </c>
       <c r="J24" s="32">
-        <v>2.1756776713673784</v>
+        <v>2.1207397869003106</v>
       </c>
       <c r="K24" s="32">
-        <v>2.2705899064517596</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>2.2113202003864347</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B25" s="33"/>
       <c r="C25" s="34"/>
     </row>
-    <row r="26" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="35"/>
       <c r="B26" s="36"/>
       <c r="C26" s="36"/>
       <c r="D26" s="36"/>
       <c r="E26" s="36"/>
       <c r="F26" s="36"/>
       <c r="G26" s="36"/>
       <c r="H26" s="36"/>
       <c r="I26" s="36"/>
       <c r="J26" s="36"/>
     </row>
-    <row r="27" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="2" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="B27" s="37"/>
       <c r="C27" s="38"/>
       <c r="D27" s="37"/>
       <c r="E27" s="37"/>
       <c r="F27" s="37"/>
       <c r="G27" s="37"/>
       <c r="H27" s="37"/>
       <c r="I27" s="37"/>
       <c r="J27" s="37"/>
       <c r="K27" s="37"/>
     </row>
-    <row r="28" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="23"/>
       <c r="B28" s="23"/>
       <c r="C28" s="23"/>
       <c r="D28" s="24"/>
       <c r="E28" s="12"/>
       <c r="F28" s="12"/>
-      <c r="G28" s="144">
+      <c r="G28" s="12">
         <v>2021</v>
       </c>
-      <c r="H28" s="144">
+      <c r="H28" s="12">
         <v>2022</v>
       </c>
-      <c r="I28" s="144">
+      <c r="I28" s="12">
         <v>2023</v>
       </c>
-      <c r="J28" s="144">
+      <c r="J28" s="12">
         <v>2024</v>
       </c>
-      <c r="K28" s="144">
+      <c r="K28" s="12">
         <v>2025</v>
       </c>
     </row>
-    <row r="29" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="E29" s="125" t="s">
+    <row r="29" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="125" t="s">
+        <v>182</v>
+      </c>
+      <c r="B29" s="125"/>
+      <c r="C29" s="125"/>
+      <c r="D29" s="125"/>
+      <c r="E29" s="126" t="s">
         <v>23</v>
       </c>
-      <c r="F29" s="125"/>
+      <c r="F29" s="126"/>
       <c r="G29" s="27">
         <v>60</v>
       </c>
       <c r="H29" s="27">
         <v>60</v>
       </c>
       <c r="I29" s="27">
         <v>63</v>
       </c>
       <c r="J29" s="27">
         <v>57</v>
       </c>
       <c r="K29" s="27">
         <v>60</v>
       </c>
     </row>
-    <row r="30" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="F30" s="125"/>
+    <row r="30" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="125"/>
+      <c r="B30" s="125"/>
+      <c r="C30" s="125"/>
+      <c r="D30" s="125"/>
+      <c r="E30" s="126" t="s">
+        <v>183</v>
+      </c>
+      <c r="F30" s="126"/>
       <c r="G30" s="28">
         <v>0.13505372530367046</v>
       </c>
       <c r="H30" s="28">
         <v>0.13490749586106779</v>
       </c>
       <c r="I30" s="28">
         <v>0.11299586850651555</v>
       </c>
       <c r="J30" s="28">
         <v>0.14765823370118883</v>
       </c>
       <c r="K30" s="28">
         <v>0.12280872160634672</v>
       </c>
     </row>
-    <row r="31" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="E31" s="129" t="s">
+    <row r="31" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="128" t="s">
+        <v>184</v>
+      </c>
+      <c r="B31" s="128"/>
+      <c r="C31" s="128"/>
+      <c r="D31" s="128"/>
+      <c r="E31" s="130" t="s">
         <v>23</v>
       </c>
-      <c r="F31" s="129"/>
+      <c r="F31" s="130"/>
       <c r="G31" s="30">
         <v>51</v>
       </c>
       <c r="H31" s="30">
         <v>51</v>
       </c>
       <c r="I31" s="30">
         <v>47</v>
       </c>
       <c r="J31" s="30">
         <v>48</v>
       </c>
       <c r="K31" s="30">
         <v>48</v>
       </c>
     </row>
-    <row r="32" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="F32" s="126"/>
+    <row r="32" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="129"/>
+      <c r="B32" s="129"/>
+      <c r="C32" s="129"/>
+      <c r="D32" s="129"/>
+      <c r="E32" s="127" t="s">
+        <v>185</v>
+      </c>
+      <c r="F32" s="127"/>
       <c r="G32" s="32">
         <v>0.17602981256637909</v>
       </c>
       <c r="H32" s="32">
         <v>0.19154183191601862</v>
       </c>
       <c r="I32" s="32">
         <v>0.21286539460141138</v>
       </c>
       <c r="J32" s="32">
         <v>0.20487368570439496</v>
       </c>
       <c r="K32" s="32">
         <v>0.18671061830766389</v>
       </c>
     </row>
-    <row r="33" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="4" t="s">
         <v>142</v>
       </c>
       <c r="B33" s="33"/>
       <c r="C33" s="34"/>
     </row>
-    <row r="34" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="35"/>
       <c r="B34" s="36"/>
       <c r="C34" s="36"/>
       <c r="D34" s="36"/>
       <c r="E34" s="36"/>
       <c r="F34" s="36"/>
       <c r="G34" s="36"/>
       <c r="H34" s="36"/>
       <c r="I34" s="36"/>
       <c r="J34" s="36"/>
     </row>
-    <row r="35" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="2" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="B35" s="37"/>
       <c r="C35" s="37"/>
       <c r="D35" s="37"/>
       <c r="E35" s="37"/>
       <c r="F35" s="37"/>
       <c r="G35" s="37"/>
       <c r="H35" s="37"/>
       <c r="I35" s="37"/>
       <c r="J35" s="37"/>
       <c r="K35" s="37"/>
     </row>
-    <row r="36" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="23"/>
       <c r="B36" s="23"/>
       <c r="C36" s="23"/>
       <c r="D36" s="23"/>
       <c r="E36" s="39" t="s">
         <v>24</v>
       </c>
       <c r="F36" s="13">
         <v>2021</v>
       </c>
       <c r="G36" s="13">
         <v>2022</v>
       </c>
       <c r="H36" s="13">
         <v>2023</v>
       </c>
       <c r="I36" s="13">
         <v>2024</v>
       </c>
       <c r="J36" s="13">
         <v>2025</v>
       </c>
       <c r="K36" s="13" t="s">
         <v>137</v>
       </c>
     </row>
-    <row r="37" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="D37" s="124"/>
+    <row r="37" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="125" t="s">
+        <v>187</v>
+      </c>
+      <c r="B37" s="125"/>
+      <c r="C37" s="125"/>
+      <c r="D37" s="125"/>
       <c r="E37" s="26" t="s">
         <v>5</v>
       </c>
       <c r="F37" s="40">
         <v>1.6307478956616455</v>
       </c>
       <c r="G37" s="40">
         <v>2.3955076702909062</v>
       </c>
       <c r="H37" s="40">
         <v>0.21312668086833919</v>
       </c>
       <c r="I37" s="40">
         <v>0.10104196783725956</v>
       </c>
       <c r="J37" s="40">
-        <v>-0.89977382130112205</v>
+        <v>-0.82991644761955807</v>
       </c>
       <c r="K37" s="40">
-        <v>-1.3167819292685266</v>
-[...3 lines deleted...]
-      <c r="A38" s="131" t="s">
+        <v>-0.79799881565665409</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="132" t="s">
         <v>35</v>
       </c>
-      <c r="B38" s="131"/>
-[...1 lines deleted...]
-      <c r="D38" s="131"/>
+      <c r="B38" s="132"/>
+      <c r="C38" s="132"/>
+      <c r="D38" s="132"/>
       <c r="E38" s="41" t="s">
         <v>2</v>
       </c>
       <c r="F38" s="42">
         <v>18.343770509814043</v>
       </c>
       <c r="G38" s="42">
         <v>23.2388490869163</v>
       </c>
       <c r="H38" s="42">
         <v>-1.3552804405528664</v>
       </c>
       <c r="I38" s="42">
         <v>2.0104785650741244</v>
       </c>
       <c r="J38" s="42">
-        <v>0.58779470160638514</v>
+        <v>9.1877061696347309E-2</v>
       </c>
       <c r="K38" s="42">
-        <v>-1.4246456266728396</v>
-[...8 lines deleted...]
-      <c r="D39" s="127"/>
+        <v>2.5272874008694752</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="128" t="s">
+        <v>188</v>
+      </c>
+      <c r="B39" s="128"/>
+      <c r="C39" s="128"/>
+      <c r="D39" s="128"/>
       <c r="E39" s="43" t="s">
         <v>5</v>
       </c>
       <c r="F39" s="44">
         <v>1.1234253566050825</v>
       </c>
       <c r="G39" s="44">
         <v>1.8018627026558831</v>
       </c>
       <c r="H39" s="44">
         <v>-1.1398614719725422</v>
       </c>
       <c r="I39" s="44">
         <v>0.15616673412592913</v>
       </c>
       <c r="J39" s="44">
-        <v>-1.8975289429860872E-2</v>
+        <v>-1.640424196323716E-2</v>
       </c>
       <c r="K39" s="44">
-        <v>0.20049856226061075</v>
-[...3 lines deleted...]
-      <c r="A40" s="132" t="s">
+        <v>0.21314173504748538</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="133" t="s">
         <v>36</v>
       </c>
-      <c r="B40" s="132"/>
-[...1 lines deleted...]
-      <c r="D40" s="132"/>
+      <c r="B40" s="133"/>
+      <c r="C40" s="133"/>
+      <c r="D40" s="133"/>
       <c r="E40" s="45" t="s">
         <v>2</v>
       </c>
       <c r="F40" s="17">
         <v>22.011918431971004</v>
       </c>
       <c r="G40" s="17">
         <v>31.770544770324882</v>
       </c>
       <c r="H40" s="17">
         <v>-4.0280111631669717</v>
       </c>
       <c r="I40" s="17">
         <v>1.9924603779147958</v>
       </c>
       <c r="J40" s="17">
-        <v>4.1058388124765424</v>
+        <v>4.5034255776094412</v>
       </c>
       <c r="K40" s="17">
-        <v>4.6501716085415481</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>5.5424502313117623</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B41" s="33"/>
       <c r="C41" s="34"/>
     </row>
-    <row r="42" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="4" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="43" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="46"/>
     </row>
-    <row r="44" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="2" t="s">
         <v>78</v>
       </c>
       <c r="B44" s="37"/>
       <c r="C44" s="37"/>
       <c r="D44" s="37"/>
       <c r="E44" s="37"/>
       <c r="F44" s="37"/>
       <c r="G44" s="37"/>
       <c r="H44" s="37"/>
       <c r="I44" s="37"/>
       <c r="J44" s="37"/>
       <c r="K44" s="37"/>
     </row>
-    <row r="45" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="23"/>
       <c r="B45" s="23"/>
       <c r="C45" s="23"/>
       <c r="D45" s="23"/>
       <c r="E45" s="23"/>
       <c r="F45" s="23"/>
       <c r="G45" s="12">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="H45" s="12">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="I45" s="12">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="J45" s="12">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="K45" s="12">
-        <v>2024</v>
-[...7 lines deleted...]
-      <c r="C46" s="133"/>
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="46" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="134" t="s">
+        <v>189</v>
+      </c>
+      <c r="B46" s="134"/>
+      <c r="C46" s="134"/>
       <c r="D46" s="47" t="s">
         <v>30</v>
       </c>
       <c r="E46" s="47"/>
       <c r="F46" s="47"/>
       <c r="G46" s="48">
-        <v>3600</v>
+        <v>3722</v>
       </c>
       <c r="H46" s="48">
-        <v>3722</v>
+        <v>4012</v>
       </c>
       <c r="I46" s="48">
-        <v>4012</v>
+        <v>4231</v>
       </c>
       <c r="J46" s="48">
-        <v>4231</v>
+        <v>4253</v>
       </c>
       <c r="K46" s="48">
-        <v>4253</v>
-[...5 lines deleted...]
-      <c r="C47" s="124"/>
+        <v>4549</v>
+      </c>
+    </row>
+    <row r="47" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="125"/>
+      <c r="B47" s="125"/>
+      <c r="C47" s="125"/>
       <c r="D47" s="50" t="s">
         <v>75</v>
       </c>
       <c r="E47" s="50"/>
       <c r="F47" s="50"/>
       <c r="G47" s="51">
-        <v>17.384585667374928</v>
+        <v>16.526063404670989</v>
       </c>
       <c r="H47" s="51">
-        <v>16.526063404670989</v>
+        <v>17.48910200523104</v>
       </c>
       <c r="I47" s="51">
-        <v>17.48910200523104</v>
+        <v>18.739480910620959</v>
       </c>
       <c r="J47" s="51">
-        <v>18.739480910620959</v>
+        <v>20.088800717963252</v>
       </c>
       <c r="K47" s="51">
-        <v>20.088800717963252</v>
-[...5 lines deleted...]
-      <c r="C48" s="128"/>
+        <v>21.535766699805901</v>
+      </c>
+    </row>
+    <row r="48" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="129"/>
+      <c r="B48" s="129"/>
+      <c r="C48" s="129"/>
       <c r="D48" s="1" t="s">
         <v>76</v>
       </c>
       <c r="E48" s="1"/>
       <c r="F48" s="1"/>
       <c r="G48" s="52">
+        <v>7</v>
+      </c>
+      <c r="H48" s="52">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>7</v>
       </c>
       <c r="I48" s="52">
         <v>6</v>
       </c>
       <c r="J48" s="52">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="K48" s="52">
-        <v>5</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="49" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C49" s="53"/>
       <c r="F49" s="54"/>
-      <c r="G49" s="136" t="s">
+      <c r="G49" s="137" t="s">
         <v>143</v>
       </c>
-      <c r="H49" s="136"/>
-[...5 lines deleted...]
-      <c r="A50" s="130" t="s">
+      <c r="H49" s="137"/>
+      <c r="I49" s="137"/>
+      <c r="J49" s="137"/>
+      <c r="K49" s="137"/>
+    </row>
+    <row r="50" spans="1:11" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="131" t="s">
         <v>48</v>
       </c>
-      <c r="B50" s="130"/>
-[...10 lines deleted...]
-    <row r="51" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B50" s="131"/>
+      <c r="C50" s="131"/>
+      <c r="D50" s="131"/>
+      <c r="E50" s="131"/>
+      <c r="F50" s="131"/>
+      <c r="G50" s="131"/>
+      <c r="H50" s="131"/>
+      <c r="I50" s="131"/>
+      <c r="J50" s="131"/>
+      <c r="K50" s="131"/>
+    </row>
+    <row r="51" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="4" t="s">
-        <v>127</v>
+        <v>135</v>
       </c>
       <c r="C51" s="53"/>
     </row>
-    <row r="52" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A52" s="130" t="s">
+    <row r="52" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="131" t="s">
         <v>143</v>
       </c>
-      <c r="B52" s="130"/>
-[...10 lines deleted...]
-    <row r="53" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B52" s="131"/>
+      <c r="C52" s="131"/>
+      <c r="D52" s="131"/>
+      <c r="E52" s="131"/>
+      <c r="F52" s="131"/>
+      <c r="G52" s="131"/>
+      <c r="H52" s="131"/>
+      <c r="I52" s="131"/>
+      <c r="J52" s="131"/>
+      <c r="K52" s="131"/>
+    </row>
+    <row r="53" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="55"/>
       <c r="B53" s="55"/>
       <c r="C53" s="55"/>
       <c r="D53" s="55"/>
       <c r="E53" s="55"/>
       <c r="F53" s="55"/>
       <c r="G53" s="55"/>
       <c r="H53" s="55"/>
       <c r="I53" s="55"/>
       <c r="J53" s="55"/>
       <c r="K53" s="55"/>
     </row>
-    <row r="54" spans="1:11" ht="12" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A54" s="46"/>
       <c r="B54" s="46"/>
       <c r="C54" s="56"/>
       <c r="D54" s="46"/>
       <c r="E54" s="46"/>
       <c r="F54" s="46"/>
       <c r="G54" s="46"/>
       <c r="H54" s="46"/>
       <c r="I54" s="46"/>
       <c r="J54" s="46"/>
       <c r="K54" s="46"/>
     </row>
-    <row r="55" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="2" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="B55" s="37"/>
       <c r="C55" s="38"/>
       <c r="D55" s="37"/>
       <c r="E55" s="37"/>
       <c r="F55" s="37"/>
       <c r="G55" s="37"/>
       <c r="H55" s="37"/>
       <c r="I55" s="37"/>
       <c r="J55" s="37"/>
       <c r="K55" s="37"/>
     </row>
-    <row r="56" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="47"/>
       <c r="B56" s="47"/>
       <c r="C56" s="57"/>
       <c r="D56" s="47"/>
       <c r="E56" s="47"/>
       <c r="F56" s="47"/>
       <c r="G56" s="47"/>
-      <c r="H56" s="123" t="s">
+      <c r="H56" s="124" t="s">
         <v>59</v>
       </c>
-      <c r="I56" s="123"/>
-      <c r="J56" s="123" t="s">
+      <c r="I56" s="124"/>
+      <c r="J56" s="124" t="s">
         <v>56</v>
       </c>
-      <c r="K56" s="123"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="K56" s="124"/>
+    </row>
+    <row r="57" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="1"/>
       <c r="B57" s="1"/>
       <c r="C57" s="58"/>
       <c r="D57" s="1"/>
       <c r="E57" s="1"/>
       <c r="F57" s="1"/>
       <c r="G57" s="1"/>
       <c r="H57" s="58" t="s">
         <v>60</v>
       </c>
       <c r="I57" s="58" t="s">
         <v>58</v>
       </c>
       <c r="J57" s="58" t="s">
         <v>144</v>
       </c>
       <c r="K57" s="58" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="58" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B58" s="22"/>
       <c r="C58" s="59"/>
       <c r="D58" s="22"/>
       <c r="E58" s="22"/>
       <c r="F58" s="37"/>
       <c r="G58" s="37"/>
       <c r="H58" s="49">
-        <v>4253</v>
+        <v>4549</v>
       </c>
       <c r="I58" s="60">
         <v>100</v>
       </c>
       <c r="J58" s="60">
-        <v>5316.291725</v>
+        <v>4661.5285729999996</v>
       </c>
       <c r="K58" s="60">
         <v>100</v>
       </c>
     </row>
-    <row r="59" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="15" t="s">
         <v>106</v>
       </c>
       <c r="B59" s="22"/>
       <c r="C59" s="59"/>
       <c r="D59" s="22"/>
       <c r="E59" s="22"/>
       <c r="F59" s="37"/>
       <c r="G59" s="37"/>
       <c r="H59" s="49">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="I59" s="60">
-        <v>1.0580766517752174</v>
+        <v>0.81336557485161576</v>
       </c>
       <c r="J59" s="60">
-        <v>3610.4447919999998</v>
+        <v>2247.0137179999997</v>
       </c>
       <c r="K59" s="60">
-        <v>67.912841859708138</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>48.203366831534808</v>
+      </c>
+    </row>
+    <row r="60" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="15" t="s">
         <v>107</v>
       </c>
       <c r="B60" s="22"/>
       <c r="C60" s="59"/>
       <c r="D60" s="22"/>
       <c r="E60" s="22"/>
       <c r="F60" s="37"/>
       <c r="G60" s="37"/>
       <c r="H60" s="49">
-        <v>351</v>
+        <v>349</v>
       </c>
       <c r="I60" s="60">
-        <v>8.252997883846696</v>
+        <v>7.6720158276544295</v>
       </c>
       <c r="J60" s="60">
-        <v>1038.604838</v>
+        <v>1042.820289</v>
       </c>
       <c r="K60" s="60">
-        <v>19.536264970485608</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>22.370779727493478</v>
+      </c>
+    </row>
+    <row r="61" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="15" t="s">
         <v>108</v>
       </c>
       <c r="B61" s="22"/>
       <c r="C61" s="59"/>
       <c r="D61" s="22"/>
       <c r="E61" s="22"/>
       <c r="F61" s="37"/>
       <c r="G61" s="37"/>
       <c r="H61" s="49">
-        <v>3260</v>
+        <v>3400</v>
       </c>
       <c r="I61" s="60">
-        <v>76.651775217493537</v>
+        <v>74.741701472851176</v>
       </c>
       <c r="J61" s="60">
-        <v>356.73003700000004</v>
+        <v>360.25102899999996</v>
       </c>
       <c r="K61" s="60">
-        <v>6.7101290796828872</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>7.7281737815918783</v>
+      </c>
+    </row>
+    <row r="62" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="15" t="s">
         <v>109</v>
       </c>
       <c r="B62" s="22"/>
       <c r="C62" s="59"/>
       <c r="D62" s="22"/>
       <c r="E62" s="22"/>
       <c r="F62" s="37"/>
       <c r="G62" s="37"/>
       <c r="H62" s="49">
-        <v>597</v>
+        <v>763</v>
       </c>
       <c r="I62" s="60">
-        <v>14.037150246884552</v>
+        <v>16.772917124642778</v>
       </c>
       <c r="J62" s="60">
-        <v>0.204042</v>
+        <v>0.26523399999999997</v>
       </c>
       <c r="K62" s="60">
-        <v>3.8380512310956746E-3</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>5.6898503537285939E-3</v>
+      </c>
+    </row>
+    <row r="63" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="61" t="s">
         <v>61</v>
       </c>
       <c r="B63" s="61"/>
       <c r="C63" s="62"/>
       <c r="D63" s="61"/>
       <c r="E63" s="61"/>
       <c r="F63" s="63"/>
       <c r="G63" s="63"/>
       <c r="H63" s="64" t="s">
         <v>26</v>
       </c>
       <c r="I63" s="65" t="s">
         <v>26</v>
       </c>
       <c r="J63" s="66">
-        <v>310.30801599999995</v>
+        <v>1011.1783030000001</v>
       </c>
       <c r="K63" s="66">
-        <v>5.8369260388922726</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:11" ht="12" x14ac:dyDescent="0.25">
+        <v>21.691989809026097</v>
+      </c>
+    </row>
+    <row r="64" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A64" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C64" s="53"/>
-      <c r="F64" s="135" t="s">
+      <c r="F64" s="136" t="s">
         <v>143</v>
       </c>
-      <c r="G64" s="135"/>
-[...5 lines deleted...]
-    <row r="65" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G64" s="136"/>
+      <c r="H64" s="136"/>
+      <c r="I64" s="136"/>
+      <c r="J64" s="136"/>
+      <c r="K64" s="136"/>
+    </row>
+    <row r="65" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="46"/>
       <c r="C65" s="53"/>
     </row>
-    <row r="66" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="46"/>
       <c r="C66" s="53"/>
     </row>
-    <row r="67" spans="1:11" ht="12" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A67" s="2" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="B67" s="37"/>
       <c r="C67" s="38"/>
       <c r="D67" s="37"/>
       <c r="E67" s="37"/>
       <c r="F67" s="37"/>
       <c r="G67" s="37"/>
       <c r="H67" s="37"/>
       <c r="I67" s="37"/>
       <c r="J67" s="37"/>
       <c r="K67" s="37"/>
     </row>
-    <row r="68" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="47"/>
       <c r="B68" s="47"/>
       <c r="C68" s="57"/>
       <c r="D68" s="47"/>
       <c r="E68" s="47"/>
       <c r="F68" s="47"/>
       <c r="G68" s="47"/>
-      <c r="H68" s="123" t="s">
+      <c r="H68" s="124" t="s">
         <v>59</v>
       </c>
-      <c r="I68" s="123"/>
-      <c r="J68" s="123" t="s">
+      <c r="I68" s="124"/>
+      <c r="J68" s="124" t="s">
         <v>56</v>
       </c>
-      <c r="K68" s="123"/>
-[...1 lines deleted...]
-    <row r="69" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="K68" s="124"/>
+    </row>
+    <row r="69" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="1"/>
       <c r="B69" s="1"/>
       <c r="C69" s="58"/>
       <c r="D69" s="1"/>
       <c r="E69" s="1"/>
       <c r="F69" s="1"/>
       <c r="G69" s="1"/>
       <c r="H69" s="58" t="s">
         <v>60</v>
       </c>
       <c r="I69" s="58" t="s">
         <v>58</v>
       </c>
       <c r="J69" s="58" t="s">
         <v>144</v>
       </c>
       <c r="K69" s="58" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="70" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B70" s="22"/>
       <c r="C70" s="59"/>
       <c r="D70" s="22"/>
       <c r="E70" s="22"/>
       <c r="F70" s="22"/>
       <c r="G70" s="22"/>
       <c r="H70" s="49">
-        <v>4253</v>
+        <v>4549</v>
       </c>
       <c r="I70" s="67">
         <v>100</v>
       </c>
       <c r="J70" s="60">
-        <v>5316.291725</v>
+        <v>4661.5285729999996</v>
       </c>
       <c r="K70" s="67">
         <v>100</v>
       </c>
     </row>
-    <row r="71" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="15" t="s">
         <v>100</v>
       </c>
       <c r="B71" s="22"/>
       <c r="C71" s="59"/>
       <c r="D71" s="22"/>
       <c r="E71" s="22"/>
       <c r="F71" s="22"/>
       <c r="G71" s="22"/>
       <c r="H71" s="49">
-        <v>2347</v>
+        <v>2443</v>
       </c>
       <c r="I71" s="60">
-        <v>55.184575593698568</v>
+        <v>53.704110793581009</v>
       </c>
       <c r="J71" s="60">
-        <v>1050.4925270000001</v>
+        <v>1642.6427080000001</v>
       </c>
       <c r="K71" s="67">
-        <v>19.759873636355049</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>35.238284658691938</v>
+      </c>
+    </row>
+    <row r="72" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="15" t="s">
         <v>101</v>
       </c>
       <c r="B72" s="22"/>
       <c r="C72" s="59"/>
       <c r="D72" s="22"/>
       <c r="E72" s="22"/>
       <c r="F72" s="22"/>
       <c r="G72" s="22"/>
       <c r="H72" s="49">
-        <v>547</v>
+        <v>592</v>
       </c>
       <c r="I72" s="67">
-        <v>12.861509522689865</v>
+        <v>13.013849197625852</v>
       </c>
       <c r="J72" s="60">
-        <v>2149.7242249999999</v>
+        <v>828.99621200000001</v>
       </c>
       <c r="K72" s="67">
-        <v>40.436536145879018</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>17.78378484691957</v>
+      </c>
+    </row>
+    <row r="73" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="15" t="s">
         <v>102</v>
       </c>
       <c r="B73" s="22"/>
       <c r="C73" s="59"/>
       <c r="D73" s="22"/>
       <c r="E73" s="22"/>
       <c r="F73" s="22"/>
       <c r="G73" s="22"/>
       <c r="H73" s="49">
-        <v>404</v>
+        <v>401</v>
       </c>
       <c r="I73" s="67">
-        <v>9.4991770514930636</v>
+        <v>8.8151242031215649</v>
       </c>
       <c r="J73" s="60">
-        <v>679.50644599999998</v>
+        <v>861.76410099999998</v>
       </c>
       <c r="K73" s="67">
-        <v>12.781586887051425</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>18.486727851276438</v>
+      </c>
+    </row>
+    <row r="74" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A74" s="15" t="s">
         <v>103</v>
       </c>
       <c r="B74" s="22"/>
       <c r="C74" s="59"/>
       <c r="D74" s="22"/>
       <c r="E74" s="22"/>
       <c r="F74" s="22"/>
       <c r="G74" s="22"/>
       <c r="H74" s="49">
-        <v>955</v>
+        <v>1113</v>
       </c>
       <c r="I74" s="67">
-        <v>22.454737832118504</v>
+        <v>24.466915805671576</v>
       </c>
       <c r="J74" s="60">
-        <v>1126.260511</v>
+        <v>316.947249</v>
       </c>
       <c r="K74" s="67">
-        <v>21.185077291822239</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>6.7992128340859574</v>
+      </c>
+    </row>
+    <row r="75" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A75" s="50" t="s">
         <v>104</v>
       </c>
       <c r="B75" s="68"/>
       <c r="C75" s="69"/>
       <c r="D75" s="68"/>
       <c r="E75" s="68"/>
       <c r="F75" s="68"/>
       <c r="G75" s="68"/>
       <c r="H75" s="70">
-        <v>594</v>
+        <v>712</v>
       </c>
       <c r="I75" s="71">
-        <v>13.966611803432871</v>
+        <v>15.651791602550011</v>
       </c>
       <c r="J75" s="72">
-        <v>856.29518000000007</v>
+        <v>48.541608999999994</v>
       </c>
       <c r="K75" s="71">
-        <v>16.107001351585915</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>1.0413238541785936</v>
+      </c>
+    </row>
+    <row r="76" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="73" t="s">
         <v>61</v>
       </c>
       <c r="B76" s="73"/>
       <c r="C76" s="74"/>
       <c r="D76" s="73"/>
       <c r="E76" s="73"/>
       <c r="F76" s="75"/>
       <c r="G76" s="75"/>
       <c r="H76" s="76" t="s">
         <v>26</v>
       </c>
       <c r="I76" s="77" t="s">
         <v>26</v>
       </c>
       <c r="J76" s="78">
-        <v>310.30801599999995</v>
+        <v>1011.1783029999997</v>
       </c>
       <c r="K76" s="78">
-        <v>5.8369260388922726</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:11" ht="12" x14ac:dyDescent="0.25">
+        <v>21.691989809026083</v>
+      </c>
+    </row>
+    <row r="77" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A77" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C77" s="53"/>
-      <c r="F77" s="135" t="s">
+      <c r="F77" s="136" t="s">
         <v>143</v>
       </c>
-      <c r="G77" s="135"/>
-[...5 lines deleted...]
-    <row r="78" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G77" s="136"/>
+      <c r="H77" s="136"/>
+      <c r="I77" s="136"/>
+      <c r="J77" s="136"/>
+      <c r="K77" s="136"/>
+    </row>
+    <row r="78" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="46"/>
       <c r="C78" s="34"/>
     </row>
-    <row r="79" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="46"/>
       <c r="C79" s="34"/>
     </row>
-    <row r="80" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="2" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="B80" s="37"/>
       <c r="C80" s="37"/>
       <c r="D80" s="37"/>
       <c r="E80" s="37"/>
       <c r="F80" s="37"/>
       <c r="G80" s="37"/>
       <c r="H80" s="37"/>
       <c r="I80" s="37"/>
       <c r="J80" s="37"/>
       <c r="K80" s="37"/>
     </row>
-    <row r="81" spans="1:11" s="25" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:11" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="23"/>
       <c r="B81" s="23"/>
       <c r="C81" s="23"/>
       <c r="D81" s="13">
         <v>2021</v>
       </c>
       <c r="E81" s="13" t="s">
         <v>145</v>
       </c>
       <c r="F81" s="13">
         <v>2024</v>
       </c>
       <c r="G81" s="13" t="s">
         <v>146</v>
       </c>
       <c r="H81" s="13">
         <v>2025</v>
       </c>
       <c r="I81" s="13" t="s">
         <v>147</v>
       </c>
       <c r="J81" s="13" t="s">
         <v>139</v>
       </c>
       <c r="K81" s="13" t="s">
         <v>148</v>
       </c>
     </row>
-    <row r="82" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A82" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B82" s="5"/>
       <c r="C82" s="79"/>
       <c r="D82" s="16">
         <v>312.03976699999987</v>
       </c>
       <c r="E82" s="16">
         <v>8.7971334039564937</v>
       </c>
       <c r="F82" s="16">
         <v>1323.9765189999998</v>
       </c>
       <c r="G82" s="16">
         <v>24.90413595578222</v>
       </c>
       <c r="H82" s="16">
-        <v>1385.040319</v>
+        <v>1441.686154</v>
       </c>
       <c r="I82" s="16">
-        <v>30.067643803356781</v>
+        <v>30.927326335622574</v>
       </c>
       <c r="J82" s="16">
-        <v>4.6121512824201485</v>
+        <v>8.8906134898001294</v>
       </c>
       <c r="K82" s="16">
-        <v>61.063800000000128</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>117.70963500000016</v>
+      </c>
+    </row>
+    <row r="83" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A83" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B83" s="5"/>
       <c r="C83" s="79"/>
       <c r="D83" s="16">
         <v>709.82521499999996</v>
       </c>
       <c r="E83" s="16">
         <v>20.011638804508856</v>
       </c>
       <c r="F83" s="16">
         <v>1077.9659920000001</v>
       </c>
       <c r="G83" s="16">
         <v>20.276652368996928</v>
       </c>
       <c r="H83" s="16">
         <v>589.45425899999998</v>
       </c>
       <c r="I83" s="16">
-        <v>12.79637888865213</v>
+        <v>12.645085185451249</v>
       </c>
       <c r="J83" s="16">
         <v>-45.317916949647156</v>
       </c>
       <c r="K83" s="16">
         <v>-488.51173300000016</v>
       </c>
     </row>
-    <row r="84" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A84" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B84" s="5"/>
       <c r="C84" s="79"/>
       <c r="D84" s="16">
         <v>347.96838199999996</v>
       </c>
       <c r="E84" s="16">
         <v>9.8100453869807378</v>
       </c>
       <c r="F84" s="16">
         <v>529.08075900000006</v>
       </c>
       <c r="G84" s="16">
         <v>9.9520640771458062</v>
       </c>
       <c r="H84" s="16">
-        <v>476.55075399999981</v>
+        <v>477.45242199999984</v>
       </c>
       <c r="I84" s="16">
-        <v>10.345372715097904</v>
+        <v>10.242400417010163</v>
       </c>
       <c r="J84" s="16">
-        <v>-9.928541929834239</v>
+        <v>-9.7581203099469001</v>
       </c>
       <c r="K84" s="16">
-        <v>-52.530005000000244</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-51.628337000000215</v>
+      </c>
+    </row>
+    <row r="85" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A85" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B85" s="5"/>
       <c r="C85" s="79"/>
       <c r="D85" s="16">
         <v>301.04279400000001</v>
       </c>
       <c r="E85" s="16">
         <v>8.4871029246659919</v>
       </c>
       <c r="F85" s="16">
         <v>428.07555099999996</v>
       </c>
       <c r="G85" s="16">
         <v>8.0521456147141741</v>
       </c>
       <c r="H85" s="16">
-        <v>382.94445100000002</v>
+        <v>382.92006900000001</v>
       </c>
       <c r="I85" s="16">
-        <v>8.3132867622606845</v>
+        <v>8.2144743511368379</v>
       </c>
       <c r="J85" s="16">
-        <v>-10.542788508844307</v>
+        <v>-10.548484232401293</v>
       </c>
       <c r="K85" s="16">
-        <v>-45.131099999999947</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-45.155481999999949</v>
+      </c>
+    </row>
+    <row r="86" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A86" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B86" s="5"/>
       <c r="C86" s="79"/>
       <c r="D86" s="16">
         <v>299.77474699999999</v>
       </c>
       <c r="E86" s="16">
         <v>8.4513537035691595</v>
       </c>
       <c r="F86" s="16">
         <v>251.67580100000001</v>
       </c>
       <c r="G86" s="16">
         <v>4.7340479796563457</v>
       </c>
       <c r="H86" s="16">
-        <v>232.84353700000003</v>
+        <v>232.73625100000001</v>
       </c>
       <c r="I86" s="16">
-        <v>5.0547673135497551</v>
+        <v>4.9927024441731342</v>
       </c>
       <c r="J86" s="16">
-        <v>-7.4827472189111983</v>
+        <v>-7.525375870364269</v>
       </c>
       <c r="K86" s="16">
-        <v>-18.832263999999981</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-18.939549999999997</v>
+      </c>
+    </row>
+    <row r="87" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A87" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B87" s="5"/>
       <c r="C87" s="79"/>
       <c r="D87" s="16">
         <v>196.65265500000001</v>
       </c>
       <c r="E87" s="16">
         <v>5.544099897617321</v>
       </c>
       <c r="F87" s="16">
         <v>309.48658099999994</v>
       </c>
       <c r="G87" s="16">
         <v>5.8214747611503563</v>
       </c>
       <c r="H87" s="16">
-        <v>230.55318000000003</v>
+        <v>230.37567800000002</v>
       </c>
       <c r="I87" s="16">
-        <v>5.0050462783467902</v>
+        <v>4.9420629819659814</v>
       </c>
       <c r="J87" s="16">
-        <v>-25.504627937325637</v>
+        <v>-25.561981635643171</v>
       </c>
       <c r="K87" s="16">
-        <v>-78.933400999999918</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-79.110902999999922</v>
+      </c>
+    </row>
+    <row r="88" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A88" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B88" s="5"/>
       <c r="C88" s="79"/>
       <c r="D88" s="16">
         <v>146.58660900000004</v>
       </c>
       <c r="E88" s="16">
         <v>4.1326205534777571</v>
       </c>
       <c r="F88" s="16">
         <v>183.29895199999999</v>
       </c>
       <c r="G88" s="16">
         <v>3.4478723418813133</v>
       </c>
       <c r="H88" s="16">
-        <v>189.90800199999998</v>
+        <v>189.18383000000003</v>
       </c>
       <c r="I88" s="16">
-        <v>4.122685875069581</v>
+        <v>4.058407602514122</v>
       </c>
       <c r="J88" s="16">
-        <v>3.6056125405452382</v>
+        <v>3.210535540868801</v>
       </c>
       <c r="K88" s="16">
-        <v>6.6090499999999963</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>5.8848780000000431</v>
+      </c>
+    </row>
+    <row r="89" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A89" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B89" s="5"/>
       <c r="C89" s="79"/>
       <c r="D89" s="16">
         <v>219.87932599999996</v>
       </c>
       <c r="E89" s="16">
         <v>6.1989142672127429</v>
       </c>
       <c r="F89" s="16">
         <v>209.58197000000001</v>
       </c>
       <c r="G89" s="16">
         <v>3.9422586427008013</v>
       </c>
       <c r="H89" s="16">
-        <v>184.57395399999999</v>
+        <v>184.516345</v>
       </c>
       <c r="I89" s="16">
-        <v>4.0068897837256099</v>
+        <v>3.9582798241061008</v>
       </c>
       <c r="J89" s="16">
-        <v>-11.932331774531953</v>
+        <v>-11.959819348964039</v>
       </c>
       <c r="K89" s="16">
-        <v>-25.008016000000026</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-25.065625000000011</v>
+      </c>
+    </row>
+    <row r="90" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A90" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B90" s="5"/>
       <c r="C90" s="79"/>
       <c r="D90" s="16">
         <v>176.14211200000003</v>
       </c>
       <c r="E90" s="16">
         <v>4.9658595512239527</v>
       </c>
       <c r="F90" s="16">
         <v>180.010616</v>
       </c>
       <c r="G90" s="16">
         <v>3.386018399883802</v>
       </c>
       <c r="H90" s="16">
-        <v>171.08050299999999</v>
+        <v>170.61414099999996</v>
       </c>
       <c r="I90" s="16">
-        <v>3.7139623701475153</v>
+        <v>3.6600470924540227</v>
       </c>
       <c r="J90" s="16">
-        <v>-4.9608813071335778</v>
+        <v>-5.2199560274823114</v>
       </c>
       <c r="K90" s="16">
-        <v>-8.9301130000000057</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-9.3964750000000379</v>
+      </c>
+    </row>
+    <row r="91" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A91" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B91" s="5"/>
       <c r="C91" s="79"/>
       <c r="D91" s="16">
         <v>177.804834</v>
       </c>
       <c r="E91" s="16">
         <v>5.0127355868918464</v>
       </c>
       <c r="F91" s="16">
         <v>158.975359</v>
       </c>
       <c r="G91" s="16">
         <v>2.9903430290029842</v>
       </c>
       <c r="H91" s="16">
-        <v>161.22232499999998</v>
+        <v>160.99904299999997</v>
       </c>
       <c r="I91" s="16">
-        <v>3.4999525824266078</v>
+        <v>3.4537821763556527</v>
       </c>
       <c r="J91" s="16">
-        <v>1.4134052057715349</v>
+        <v>1.2729545086292113</v>
       </c>
       <c r="K91" s="16">
-        <v>2.2469659999999863</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>2.0236839999999745</v>
+      </c>
+    </row>
+    <row r="92" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A92" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B92" s="5"/>
       <c r="C92" s="79"/>
       <c r="D92" s="16">
         <v>75.753226000000012</v>
       </c>
       <c r="E92" s="16">
         <v>2.1356612373770485</v>
       </c>
       <c r="F92" s="16">
         <v>97.752469000000005</v>
       </c>
       <c r="G92" s="16">
         <v>1.8387341037045895</v>
       </c>
       <c r="H92" s="16">
-        <v>86.257693999999987</v>
+        <v>86.217798000000002</v>
       </c>
       <c r="I92" s="16">
-        <v>1.8725560425298673</v>
+        <v>1.8495606462519909</v>
       </c>
       <c r="J92" s="16">
-        <v>-11.75906359971329</v>
+        <v>-11.799876891089065</v>
       </c>
       <c r="K92" s="16">
-        <v>-11.494775000000018</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-11.534671000000003</v>
+      </c>
+    </row>
+    <row r="93" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A93" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B93" s="5"/>
       <c r="C93" s="79"/>
       <c r="D93" s="16">
         <v>68.163554000000005</v>
       </c>
       <c r="E93" s="16">
         <v>1.9216905703746168</v>
       </c>
       <c r="F93" s="16">
         <v>71.580660999999992</v>
       </c>
       <c r="G93" s="16">
         <v>1.3464396745458884</v>
       </c>
       <c r="H93" s="16">
-        <v>81.258824000000004</v>
+        <v>81.022422000000006</v>
       </c>
       <c r="I93" s="16">
-        <v>1.7640362828395464</v>
+        <v>1.7381084494320016</v>
       </c>
       <c r="J93" s="16">
-        <v>13.52063932463548</v>
+        <v>13.190379731195852</v>
       </c>
       <c r="K93" s="16">
-        <v>9.6781630000000121</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>9.4417610000000138</v>
+      </c>
+    </row>
+    <row r="94" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A94" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B94" s="5"/>
       <c r="C94" s="79"/>
       <c r="D94" s="16">
         <v>124.494876</v>
       </c>
       <c r="E94" s="16">
         <v>3.5098027498559894</v>
       </c>
       <c r="F94" s="16">
         <v>89.129605999999981</v>
       </c>
       <c r="G94" s="16">
         <v>1.6765371542886875</v>
       </c>
       <c r="H94" s="16">
-        <v>73.429480999999996</v>
+        <v>73.353565999999987</v>
       </c>
       <c r="I94" s="16">
-        <v>1.5940701863231135</v>
+        <v>1.5735946879071074</v>
       </c>
       <c r="J94" s="16">
-        <v>-17.61493818339104</v>
+        <v>-17.700111902211258</v>
       </c>
       <c r="K94" s="16">
-        <v>-15.700124999999986</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-15.776039999999995</v>
+      </c>
+    </row>
+    <row r="95" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A95" s="15" t="s">
         <v>44</v>
       </c>
       <c r="B95" s="5"/>
       <c r="C95" s="79"/>
       <c r="D95" s="16">
         <v>144.47074699999996</v>
       </c>
       <c r="E95" s="16">
         <v>4.0729694376686529</v>
       </c>
       <c r="F95" s="16">
         <v>98.14929699999999</v>
       </c>
       <c r="G95" s="16">
         <v>1.8461984796366677</v>
       </c>
       <c r="H95" s="16">
-        <v>57.976158000000005</v>
+        <v>58.020012000000001</v>
       </c>
       <c r="I95" s="16">
-        <v>1.2585961895244537</v>
+        <v>1.2446563630663388</v>
       </c>
       <c r="J95" s="16">
-        <v>-40.930643649948898</v>
+        <v>-40.885962738989349</v>
       </c>
       <c r="K95" s="16">
-        <v>-40.173138999999985</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-40.129284999999989</v>
+      </c>
+    </row>
+    <row r="96" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A96" s="15" t="s">
         <v>57</v>
       </c>
       <c r="B96" s="5"/>
       <c r="C96" s="79"/>
       <c r="D96" s="16">
         <v>44.166008000000005</v>
       </c>
       <c r="E96" s="16">
         <v>1.2451434252487759</v>
       </c>
       <c r="F96" s="16">
         <v>56.211199999999991</v>
       </c>
       <c r="G96" s="16">
         <v>1.057338515410382</v>
       </c>
       <c r="H96" s="16">
-        <v>54.833295000000007</v>
+        <v>54.759189999999997</v>
       </c>
       <c r="I96" s="16">
-        <v>1.1903682225039867</v>
+        <v>1.1747045876146773</v>
       </c>
       <c r="J96" s="16">
-        <v>-2.4512997409768595</v>
+        <v>-2.5831328987817277</v>
       </c>
       <c r="K96" s="16">
-        <v>-1.3779049999999842</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-1.4520099999999942</v>
+      </c>
+    </row>
+    <row r="97" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A97" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B97" s="5"/>
       <c r="C97" s="79"/>
       <c r="D97" s="16">
         <v>15.119304</v>
       </c>
       <c r="E97" s="16">
         <v>0.42624866548811741</v>
       </c>
       <c r="F97" s="16">
         <v>14.016752000000002</v>
       </c>
       <c r="G97" s="16">
         <v>0.2636565622252417</v>
       </c>
       <c r="H97" s="16">
-        <v>12.649927999999999</v>
+        <v>12.635104999999999</v>
       </c>
       <c r="I97" s="16">
-        <v>0.27461549243326355</v>
+        <v>0.27105068224152234</v>
       </c>
       <c r="J97" s="16">
-        <v>-9.7513603722174924</v>
+        <v>-9.8571124037865729</v>
       </c>
       <c r="K97" s="16">
-        <v>-1.3668240000000029</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-1.3816470000000027</v>
+      </c>
+    </row>
+    <row r="98" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A98" s="15" t="s">
         <v>49</v>
       </c>
       <c r="B98" s="5"/>
       <c r="C98" s="79"/>
       <c r="D98" s="16">
         <v>187.17774099999997</v>
       </c>
       <c r="E98" s="16">
         <v>5.276979833881934</v>
       </c>
       <c r="F98" s="16">
         <v>237.32364000000004</v>
       </c>
       <c r="G98" s="16">
         <v>4.4640823392738112</v>
       </c>
       <c r="H98" s="16">
-        <v>235.837886</v>
+        <v>235.58228800000001</v>
       </c>
       <c r="I98" s="16">
-        <v>5.1197712112124174</v>
+        <v>5.0537561726965308</v>
       </c>
       <c r="J98" s="16">
-        <v>-0.62604551320721458</v>
+        <v>-0.73374569849005955</v>
       </c>
       <c r="K98" s="16">
-        <v>-1.4857540000000427</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-1.7413520000000346</v>
+      </c>
+    </row>
+    <row r="99" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A99" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B99" s="96"/>
       <c r="C99" s="97"/>
       <c r="D99" s="17">
         <v>3547.061897</v>
       </c>
       <c r="E99" s="17">
         <v>100</v>
       </c>
       <c r="F99" s="17">
         <v>5316.291725</v>
       </c>
       <c r="G99" s="17">
         <v>100</v>
       </c>
       <c r="H99" s="17">
-        <v>4606.4145499999995</v>
+        <v>4661.5285729999996</v>
       </c>
       <c r="I99" s="17">
         <v>100</v>
       </c>
       <c r="J99" s="17">
-        <v>-13.352863456717106</v>
+        <v>-12.316162954733272</v>
       </c>
       <c r="K99" s="17">
-        <v>-709.87717500000053</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-654.76315200000045</v>
+      </c>
+    </row>
+    <row r="100" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A100" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E100" s="80"/>
       <c r="F100" s="80"/>
       <c r="G100" s="80"/>
       <c r="H100" s="80"/>
       <c r="I100" s="80"/>
     </row>
-    <row r="101" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A101" s="4" t="s">
         <v>37</v>
       </c>
       <c r="E101" s="80"/>
       <c r="F101" s="80"/>
       <c r="G101" s="80"/>
       <c r="H101" s="80"/>
       <c r="I101" s="80"/>
     </row>
-    <row r="102" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A102" s="4" t="s">
         <v>50</v>
       </c>
       <c r="E102" s="81"/>
       <c r="F102" s="82"/>
       <c r="G102" s="81"/>
       <c r="H102" s="82"/>
       <c r="I102" s="81"/>
     </row>
-    <row r="103" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A103" s="46"/>
       <c r="E103" s="81"/>
       <c r="F103" s="82"/>
       <c r="G103" s="81"/>
       <c r="H103" s="82"/>
       <c r="I103" s="81"/>
     </row>
-    <row r="104" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A104" s="46"/>
       <c r="E104" s="81"/>
       <c r="F104" s="82"/>
       <c r="G104" s="81"/>
       <c r="H104" s="82"/>
       <c r="I104" s="81"/>
     </row>
-    <row r="105" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A105" s="46"/>
       <c r="E105" s="81"/>
       <c r="F105" s="82"/>
       <c r="G105" s="81"/>
       <c r="H105" s="82"/>
       <c r="I105" s="81"/>
     </row>
-    <row r="106" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A106" s="2" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="B106" s="37"/>
       <c r="C106" s="37"/>
       <c r="D106" s="37"/>
       <c r="E106" s="37"/>
       <c r="F106" s="37"/>
       <c r="G106" s="37"/>
       <c r="H106" s="37"/>
       <c r="I106" s="37"/>
       <c r="J106" s="37"/>
       <c r="K106" s="37"/>
     </row>
-    <row r="107" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A107" s="23"/>
       <c r="B107" s="23"/>
       <c r="C107" s="23"/>
       <c r="D107" s="13">
         <v>2021</v>
       </c>
       <c r="E107" s="13" t="s">
         <v>145</v>
       </c>
       <c r="F107" s="13">
         <v>2024</v>
       </c>
       <c r="G107" s="13" t="s">
         <v>146</v>
       </c>
       <c r="H107" s="13">
         <v>2025</v>
       </c>
       <c r="I107" s="13" t="s">
         <v>147</v>
       </c>
       <c r="J107" s="13" t="s">
         <v>139</v>
       </c>
       <c r="K107" s="13" t="s">
         <v>148</v>
       </c>
     </row>
-    <row r="108" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A108" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B108" s="5"/>
       <c r="C108" s="79"/>
       <c r="D108" s="16">
         <v>1298.200697</v>
       </c>
       <c r="E108" s="16">
         <v>64.838544843034242</v>
       </c>
       <c r="F108" s="16">
         <v>1326.0516659999998</v>
       </c>
       <c r="G108" s="16">
         <v>54.892297033720318</v>
       </c>
       <c r="H108" s="16">
         <v>964.41983400000015</v>
       </c>
       <c r="I108" s="16">
-        <v>40.261598741262283</v>
+        <v>40.21530767874367</v>
       </c>
       <c r="J108" s="16">
         <v>-27.27132292596507</v>
       </c>
       <c r="K108" s="16">
         <v>-361.63183199999969</v>
       </c>
     </row>
-    <row r="109" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A109" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B109" s="5"/>
       <c r="C109" s="79"/>
       <c r="D109" s="16">
         <v>145.44557599999999</v>
       </c>
       <c r="E109" s="16">
         <v>7.2642693256056265</v>
       </c>
       <c r="F109" s="16">
         <v>273.25138000000004</v>
       </c>
       <c r="G109" s="16">
         <v>11.311320893762209</v>
       </c>
       <c r="H109" s="16">
-        <v>398.31652700000006</v>
+        <v>398.35511600000007</v>
       </c>
       <c r="I109" s="16">
-        <v>16.628505155864687</v>
+        <v>16.610995533861683</v>
       </c>
       <c r="J109" s="16">
-        <v>45.769264550466318</v>
+        <v>45.783386711532806</v>
       </c>
       <c r="K109" s="16">
-        <v>125.06514700000002</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>125.10373600000003</v>
+      </c>
+    </row>
+    <row r="110" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A110" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B110" s="5"/>
       <c r="C110" s="79"/>
       <c r="D110" s="16">
         <v>128.358959</v>
       </c>
       <c r="E110" s="16">
         <v>6.4108794105251459</v>
       </c>
       <c r="F110" s="16">
         <v>226.14767800000001</v>
       </c>
       <c r="G110" s="16">
         <v>9.3614493556709881</v>
       </c>
       <c r="H110" s="16">
-        <v>270.12439499999999</v>
+        <v>269.29637900000006</v>
       </c>
       <c r="I110" s="16">
-        <v>11.276873015571178</v>
+        <v>11.229379940620928</v>
       </c>
       <c r="J110" s="16">
-        <v>19.446017482434634</v>
+        <v>19.079877972481345</v>
       </c>
       <c r="K110" s="16">
-        <v>43.976716999999979</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>43.148701000000045</v>
+      </c>
+    </row>
+    <row r="111" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A111" s="15" t="s">
         <v>57</v>
       </c>
       <c r="B111" s="5"/>
       <c r="C111" s="79"/>
       <c r="D111" s="16">
         <v>107.72386400000001</v>
       </c>
       <c r="E111" s="16">
         <v>5.3802610049198911</v>
       </c>
       <c r="F111" s="16">
         <v>98.507548999999997</v>
       </c>
       <c r="G111" s="16">
         <v>4.0777488377076248</v>
       </c>
       <c r="H111" s="16">
-        <v>188.95108199999999</v>
+        <v>188.659524</v>
       </c>
       <c r="I111" s="16">
-        <v>7.8881337535944382</v>
+        <v>7.8669066486508248</v>
       </c>
       <c r="J111" s="16">
-        <v>91.813809112233614</v>
+        <v>91.517833826116231</v>
       </c>
       <c r="K111" s="16">
-        <v>90.443532999999988</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>90.151975000000007</v>
+      </c>
+    </row>
+    <row r="112" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A112" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B112" s="5"/>
       <c r="C112" s="79"/>
       <c r="D112" s="16">
         <v>76.735246000000004</v>
       </c>
       <c r="E112" s="16">
         <v>3.8325366026299892</v>
       </c>
       <c r="F112" s="16">
         <v>123.129204</v>
       </c>
       <c r="G112" s="16">
         <v>5.0969694566135741</v>
       </c>
       <c r="H112" s="16">
-        <v>183.23434500000002</v>
+        <v>187.20758300000006</v>
       </c>
       <c r="I112" s="16">
-        <v>7.6494773478580482</v>
+        <v>7.8063622135532977</v>
       </c>
       <c r="J112" s="16">
-        <v>48.814691435835172</v>
+        <v>52.04157658649369</v>
       </c>
       <c r="K112" s="16">
-        <v>60.105141000000017</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>64.078379000000055</v>
+      </c>
+    </row>
+    <row r="113" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A113" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B113" s="5"/>
       <c r="C113" s="79"/>
       <c r="D113" s="16">
         <v>55.666382000000006</v>
       </c>
       <c r="E113" s="16">
         <v>2.7802536340469048</v>
       </c>
       <c r="F113" s="16">
         <v>81.577268999999973</v>
       </c>
       <c r="G113" s="16">
         <v>3.3769149392612761</v>
       </c>
       <c r="H113" s="16">
-        <v>90.742086</v>
+        <v>90.710147000000006</v>
       </c>
       <c r="I113" s="16">
-        <v>3.7882064705412453</v>
+        <v>3.7825191297227785</v>
       </c>
       <c r="J113" s="16">
-        <v>11.234522940452973</v>
+        <v>11.195371102702687</v>
       </c>
       <c r="K113" s="16">
-        <v>9.1648170000000277</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>9.1328780000000336</v>
+      </c>
+    </row>
+    <row r="114" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A114" s="15" t="s">
         <v>44</v>
       </c>
       <c r="B114" s="5"/>
       <c r="C114" s="79"/>
       <c r="D114" s="16">
         <v>36.508527999999998</v>
       </c>
       <c r="E114" s="16">
         <v>1.8234159289479808</v>
       </c>
       <c r="F114" s="16">
         <v>57.322189999999999</v>
       </c>
       <c r="G114" s="16">
         <v>2.3728688412230787</v>
       </c>
       <c r="H114" s="16">
-        <v>73.167774999999992</v>
+        <v>73.122533999999987</v>
       </c>
       <c r="I114" s="16">
-        <v>3.0545323664931607</v>
+        <v>3.0491338931333032</v>
       </c>
       <c r="J114" s="16">
-        <v>27.643020966226157</v>
+        <v>27.564096905578779</v>
       </c>
       <c r="K114" s="16">
-        <v>15.845584999999993</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>15.800343999999988</v>
+      </c>
+    </row>
+    <row r="115" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A115" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B115" s="5"/>
       <c r="C115" s="79"/>
       <c r="D115" s="16">
         <v>28.593003000000003</v>
       </c>
       <c r="E115" s="16">
         <v>1.4280755752918171</v>
       </c>
       <c r="F115" s="16">
         <v>40.555216999999999</v>
       </c>
       <c r="G115" s="16">
         <v>1.6787950838643901</v>
       </c>
       <c r="H115" s="16">
-        <v>52.628512000000008</v>
+        <v>52.628511000000003</v>
       </c>
       <c r="I115" s="16">
-        <v>2.1970805221885423</v>
+        <v>2.194554371368461</v>
       </c>
       <c r="J115" s="16">
-        <v>29.770017011621487</v>
+        <v>29.770014545847467</v>
       </c>
       <c r="K115" s="16">
-        <v>12.073295000000009</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>12.073294000000004</v>
+      </c>
+    </row>
+    <row r="116" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A116" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B116" s="5"/>
       <c r="C116" s="79"/>
       <c r="D116" s="16">
         <v>29.127976</v>
       </c>
       <c r="E116" s="16">
         <v>1.454794765113907</v>
       </c>
       <c r="F116" s="16">
         <v>39.681498999999995</v>
       </c>
       <c r="G116" s="16">
         <v>1.6426272713956802</v>
       </c>
       <c r="H116" s="16">
-        <v>43.858604000000007</v>
+        <v>43.830168000000008</v>
       </c>
       <c r="I116" s="16">
-        <v>1.8309635009019536</v>
+        <v>1.8276725857247613</v>
       </c>
       <c r="J116" s="16">
-        <v>10.5265806616832</v>
+        <v>10.454920062369652</v>
       </c>
       <c r="K116" s="16">
-        <v>4.1771050000000116</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>4.1486690000000124</v>
+      </c>
+    </row>
+    <row r="117" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A117" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B117" s="5"/>
       <c r="C117" s="79"/>
       <c r="D117" s="16">
         <v>23.193876000000003</v>
       </c>
       <c r="E117" s="16">
         <v>1.1584165472912051</v>
       </c>
       <c r="F117" s="16">
         <v>54.413421999999997</v>
       </c>
       <c r="G117" s="16">
         <v>2.2524595380623516</v>
       </c>
       <c r="H117" s="16">
-        <v>31.355248</v>
+        <v>31.353093999999999</v>
       </c>
       <c r="I117" s="16">
-        <v>1.3089863655881289</v>
+        <v>1.3073915295385472</v>
       </c>
       <c r="J117" s="16">
-        <v>-42.375893947636669</v>
+        <v>-42.379852529767383</v>
       </c>
       <c r="K117" s="16">
-        <v>-23.058173999999998</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-23.060327999999998</v>
+      </c>
+    </row>
+    <row r="118" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A118" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B118" s="5"/>
       <c r="C118" s="79"/>
       <c r="D118" s="16">
         <v>12.271286</v>
       </c>
       <c r="E118" s="16">
         <v>0.61288853829100842</v>
       </c>
       <c r="F118" s="16">
         <v>12.910323000000002</v>
       </c>
       <c r="G118" s="16">
         <v>0.53442660123114039</v>
       </c>
       <c r="H118" s="16">
-        <v>21.473128999999997</v>
+        <v>21.463029999999996</v>
       </c>
       <c r="I118" s="16">
-        <v>0.89643791328057909</v>
+        <v>0.89498610951224533</v>
       </c>
       <c r="J118" s="16">
-        <v>66.325265448432191</v>
+        <v>66.247041224297746</v>
       </c>
       <c r="K118" s="16">
-        <v>8.5628059999999948</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>8.5527069999999945</v>
+      </c>
+    </row>
+    <row r="119" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A119" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B119" s="5"/>
       <c r="C119" s="79"/>
       <c r="D119" s="16">
         <v>10.445254000000002</v>
       </c>
       <c r="E119" s="16">
         <v>0.52168749519311253</v>
       </c>
       <c r="F119" s="16">
         <v>11.093523999999999</v>
       </c>
       <c r="G119" s="16">
         <v>0.45921967459652901</v>
       </c>
       <c r="H119" s="16">
-        <v>12.208289000000001</v>
+        <v>12.208477999999999</v>
       </c>
       <c r="I119" s="16">
-        <v>0.50965898430015721</v>
+        <v>0.50908088132411122</v>
       </c>
       <c r="J119" s="16">
-        <v>10.04879062775726</v>
+        <v>10.050494324436499</v>
       </c>
       <c r="K119" s="16">
-        <v>1.114765000000002</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>1.1149540000000009</v>
+      </c>
+    </row>
+    <row r="120" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A120" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B120" s="5"/>
       <c r="C120" s="79"/>
       <c r="D120" s="16">
         <v>11.140360000000001</v>
       </c>
       <c r="E120" s="16">
         <v>0.55640451672592572</v>
       </c>
       <c r="F120" s="16">
         <v>19.228247</v>
       </c>
       <c r="G120" s="16">
         <v>0.7959589153457175</v>
       </c>
       <c r="H120" s="16">
-        <v>11.866292999999999</v>
+        <v>11.858618999999999</v>
       </c>
       <c r="I120" s="16">
-        <v>0.49538169007860672</v>
+        <v>0.49449212357239375</v>
       </c>
       <c r="J120" s="16">
-        <v>-38.287182393694032</v>
+        <v>-38.327092428134506</v>
       </c>
       <c r="K120" s="16">
-        <v>-7.3619540000000008</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-7.3696280000000005</v>
+      </c>
+    </row>
+    <row r="121" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A121" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B121" s="5"/>
       <c r="C121" s="79"/>
       <c r="D121" s="16">
         <v>7.9095939999999993</v>
       </c>
       <c r="E121" s="16">
         <v>0.39504413026762886</v>
       </c>
       <c r="F121" s="16">
         <v>6.5517479999999999</v>
       </c>
       <c r="G121" s="16">
         <v>0.27121152706736468</v>
       </c>
       <c r="H121" s="16">
-        <v>7.661334000000001</v>
+        <v>7.6606969999999999</v>
       </c>
       <c r="I121" s="16">
-        <v>0.31983742396860532</v>
+        <v>0.31944312635178396</v>
       </c>
       <c r="J121" s="16">
-        <v>16.935724634097664</v>
+        <v>16.926002037929418</v>
       </c>
       <c r="K121" s="16">
-        <v>1.1095860000000011</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>1.108949</v>
+      </c>
+    </row>
+    <row r="122" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A122" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B122" s="5"/>
       <c r="C122" s="79"/>
       <c r="D122" s="16">
         <v>6.2562730000000002</v>
       </c>
       <c r="E122" s="16">
         <v>0.31246912622845741</v>
       </c>
       <c r="F122" s="16">
         <v>3.3626530000000003</v>
       </c>
       <c r="G122" s="16">
         <v>0.13919800565095838</v>
       </c>
       <c r="H122" s="16">
-        <v>3.0391490000000001</v>
+        <v>3.0346470000000001</v>
       </c>
       <c r="I122" s="16">
-        <v>0.12687523964061126</v>
+        <v>0.12654163518725023</v>
       </c>
       <c r="J122" s="16">
-        <v>-9.6204990523851315</v>
+        <v>-9.7543814363242412</v>
       </c>
       <c r="K122" s="16">
-        <v>-0.32350400000000024</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-0.32800600000000024</v>
+      </c>
+    </row>
+    <row r="123" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A123" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B123" s="5"/>
       <c r="C123" s="79"/>
       <c r="D123" s="16">
         <v>1.7724190000000002</v>
       </c>
       <c r="E123" s="16">
         <v>8.8523345487116101E-2</v>
       </c>
       <c r="F123" s="16">
         <v>2.2815879999999997</v>
       </c>
       <c r="G123" s="16">
         <v>9.4447003397959514E-2</v>
       </c>
       <c r="H123" s="16">
-        <v>2.3351540000000002</v>
+        <v>2.3341149999999997</v>
       </c>
       <c r="I123" s="16">
-        <v>9.7485586704611049E-2</v>
+        <v>9.7330176727338805E-2</v>
       </c>
       <c r="J123" s="16">
-        <v>2.3477507770903618</v>
+        <v>2.3022123187884929</v>
       </c>
       <c r="K123" s="16">
-        <v>5.3566000000000447E-2</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>5.252699999999999E-2</v>
+      </c>
+    </row>
+    <row r="124" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A124" s="15" t="s">
         <v>49</v>
       </c>
       <c r="B124" s="5"/>
       <c r="C124" s="79"/>
       <c r="D124" s="16">
         <v>22.855877</v>
       </c>
       <c r="E124" s="16">
         <v>1.1415352104000411</v>
       </c>
       <c r="F124" s="16">
         <v>39.668448000000005</v>
       </c>
       <c r="G124" s="16">
         <v>1.6420870214288386</v>
       </c>
       <c r="H124" s="16">
-        <v>40.002094</v>
+        <v>39.998653999999995</v>
       </c>
       <c r="I124" s="16">
-        <v>1.669965922163164</v>
+        <v>1.6679024224066412</v>
       </c>
       <c r="J124" s="16">
-        <v>0.84108659859844925</v>
+        <v>0.83241471912384801</v>
       </c>
       <c r="K124" s="16">
-        <v>0.33364599999999456</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>0.33020599999998979</v>
+      </c>
+    </row>
+    <row r="125" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A125" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B125" s="96"/>
       <c r="C125" s="97"/>
       <c r="D125" s="17">
         <v>2002.20517</v>
       </c>
       <c r="E125" s="17">
         <v>100</v>
       </c>
       <c r="F125" s="17">
         <v>2415.7336049999999</v>
       </c>
       <c r="G125" s="17">
         <v>100</v>
       </c>
       <c r="H125" s="17">
-        <v>2395.3838500000002</v>
+        <v>2398.14113</v>
       </c>
       <c r="I125" s="17">
         <v>100</v>
       </c>
       <c r="J125" s="17">
-        <v>-0.84238406742699312</v>
+        <v>-0.72824565438786959</v>
       </c>
       <c r="K125" s="17">
-        <v>-20.349754999999732</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-17.592474999999922</v>
+      </c>
+    </row>
+    <row r="126" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A126" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E126" s="80"/>
       <c r="F126" s="80"/>
       <c r="G126" s="80"/>
       <c r="H126" s="80"/>
       <c r="I126" s="80"/>
     </row>
-    <row r="127" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A127" s="4" t="s">
         <v>37</v>
       </c>
       <c r="E127" s="80"/>
       <c r="F127" s="80"/>
       <c r="G127" s="80"/>
       <c r="H127" s="80"/>
       <c r="I127" s="80"/>
     </row>
-    <row r="128" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A128" s="4" t="s">
         <v>50</v>
       </c>
       <c r="E128" s="81"/>
       <c r="F128" s="82"/>
       <c r="G128" s="81"/>
       <c r="H128" s="82"/>
       <c r="I128" s="81"/>
     </row>
-    <row r="129" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A129" s="46"/>
     </row>
-    <row r="130" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A130" s="2" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="B130" s="37"/>
       <c r="C130" s="37"/>
       <c r="D130" s="37"/>
       <c r="E130" s="37"/>
       <c r="F130" s="37"/>
       <c r="G130" s="37"/>
       <c r="H130" s="37"/>
       <c r="I130" s="37"/>
       <c r="J130" s="37"/>
       <c r="K130" s="37"/>
     </row>
-    <row r="131" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A131" s="23"/>
       <c r="B131" s="23"/>
       <c r="C131" s="23"/>
       <c r="D131" s="13"/>
       <c r="E131" s="13"/>
       <c r="F131" s="13" t="s">
         <v>136</v>
       </c>
       <c r="G131" s="13" t="s">
         <v>147</v>
       </c>
       <c r="H131" s="13" t="s">
         <v>137</v>
       </c>
       <c r="I131" s="13" t="s">
         <v>149</v>
       </c>
       <c r="J131" s="13" t="s">
         <v>141</v>
       </c>
       <c r="K131" s="13" t="s">
         <v>150</v>
       </c>
     </row>
-    <row r="132" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A132" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B132" s="5"/>
       <c r="C132" s="79"/>
       <c r="D132" s="16"/>
       <c r="E132" s="16"/>
       <c r="F132" s="16">
-        <v>614.87812099999996</v>
+        <v>892.83094800000003</v>
       </c>
       <c r="G132" s="16">
-        <v>35.046238962198537</v>
+        <v>30.191981711873485</v>
       </c>
       <c r="H132" s="16">
-        <v>311.82677000000007</v>
+        <v>477.73480299999994</v>
       </c>
       <c r="I132" s="16">
-        <v>22.394431548639044</v>
+        <v>18.535984400901231</v>
       </c>
       <c r="J132" s="16">
-        <v>-49.286409883496226</v>
+        <v>-46.492132237333699</v>
       </c>
       <c r="K132" s="16">
-        <v>-303.0513509999999</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-415.09614500000009</v>
+      </c>
+    </row>
+    <row r="133" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A133" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B133" s="5"/>
       <c r="C133" s="79"/>
       <c r="D133" s="16"/>
       <c r="E133" s="16"/>
       <c r="F133" s="16">
-        <v>268.52564699999999</v>
+        <v>450.37249600000001</v>
       </c>
       <c r="G133" s="16">
-        <v>15.305169708975496</v>
+        <v>15.229801557867608</v>
       </c>
       <c r="H133" s="16">
-        <v>182.20442399999999</v>
+        <v>446.12349300000005</v>
       </c>
       <c r="I133" s="16">
-        <v>13.085356658529362</v>
+        <v>17.309473907270622</v>
       </c>
       <c r="J133" s="16">
-        <v>-32.146360678911243</v>
+        <v>-0.94344193700495405</v>
       </c>
       <c r="K133" s="16">
-        <v>-86.321223000000003</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-4.2490029999999592</v>
+      </c>
+    </row>
+    <row r="134" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A134" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B134" s="5"/>
       <c r="C134" s="79"/>
       <c r="D134" s="16"/>
       <c r="E134" s="16"/>
       <c r="F134" s="16">
-        <v>157.33408299999996</v>
+        <v>291.87393700000001</v>
       </c>
       <c r="G134" s="16">
-        <v>8.96757858410834</v>
+        <v>9.8700124450396114</v>
       </c>
       <c r="H134" s="16">
-        <v>161.22820499999995</v>
+        <v>296.05597299999994</v>
       </c>
       <c r="I134" s="16">
-        <v>11.57890966379327</v>
+        <v>11.486893696797793</v>
       </c>
       <c r="J134" s="16">
-        <v>2.4750657491040782</v>
+        <v>1.4328226915306677</v>
       </c>
       <c r="K134" s="16">
-        <v>3.8941219999999817</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>4.1820359999999255</v>
+      </c>
+    </row>
+    <row r="135" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A135" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B135" s="5"/>
       <c r="C135" s="79"/>
       <c r="D135" s="16"/>
       <c r="E135" s="16"/>
       <c r="F135" s="16">
-        <v>146.31794299999999</v>
+        <v>251.231844</v>
       </c>
       <c r="G135" s="16">
-        <v>8.3396911025158165</v>
+        <v>8.4956589559082492</v>
       </c>
       <c r="H135" s="16">
-        <v>107.531145</v>
+        <v>193.40256399999996</v>
       </c>
       <c r="I135" s="16">
-        <v>7.7225533460429947</v>
+        <v>7.5039684923233487</v>
       </c>
       <c r="J135" s="16">
-        <v>-26.50857249954641</v>
+        <v>-23.018292219357367</v>
       </c>
       <c r="K135" s="16">
-        <v>-38.78679799999999</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-57.82928000000004</v>
+      </c>
+    </row>
+    <row r="136" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A136" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B136" s="5"/>
       <c r="C136" s="79"/>
       <c r="D136" s="16"/>
       <c r="E136" s="16"/>
       <c r="F136" s="16">
-        <v>58.947338000000009</v>
+        <v>118.66724199999999</v>
       </c>
       <c r="G136" s="16">
-        <v>3.3598243671016661</v>
+        <v>4.0128528343334979</v>
       </c>
       <c r="H136" s="16">
-        <v>97.211327000000011</v>
+        <v>192.45960500000007</v>
       </c>
       <c r="I136" s="16">
-        <v>6.9814160222801469</v>
+        <v>7.4673819317359102</v>
       </c>
       <c r="J136" s="16">
-        <v>64.912157695738514</v>
+        <v>62.184274072873521</v>
       </c>
       <c r="K136" s="16">
-        <v>38.263989000000002</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>73.79236300000008</v>
+      </c>
+    </row>
+    <row r="137" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A137" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B137" s="5"/>
       <c r="C137" s="79"/>
       <c r="D137" s="16"/>
       <c r="E137" s="16"/>
       <c r="F137" s="16">
-        <v>75.621770999999995</v>
+        <v>144.63878600000001</v>
       </c>
       <c r="G137" s="16">
-        <v>4.3102178573217689</v>
+        <v>4.8911068680154921</v>
       </c>
       <c r="H137" s="16">
-        <v>84.059056000000012</v>
+        <v>148.55581600000002</v>
       </c>
       <c r="I137" s="16">
-        <v>6.036860708383748</v>
+        <v>5.7639264938358581</v>
       </c>
       <c r="J137" s="16">
-        <v>11.157216881366105</v>
+        <v>2.7081463474119669</v>
       </c>
       <c r="K137" s="16">
-        <v>8.437285000000017</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>3.9170300000000111</v>
+      </c>
+    </row>
+    <row r="138" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A138" s="15" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="B138" s="5"/>
       <c r="C138" s="79"/>
       <c r="D138" s="16"/>
       <c r="E138" s="16"/>
       <c r="F138" s="16">
-        <v>71.053201999999999</v>
+        <v>100.502521</v>
       </c>
       <c r="G138" s="16">
-        <v>4.0498229019298</v>
+        <v>3.3985944179313785</v>
       </c>
       <c r="H138" s="16">
-        <v>66.890715</v>
+        <v>127.86223200000002</v>
       </c>
       <c r="I138" s="16">
-        <v>4.8038837021818965</v>
+        <v>4.9610208905303788</v>
       </c>
       <c r="J138" s="16">
-        <v>-5.8582680059935912</v>
+        <v>27.222910159636708</v>
       </c>
       <c r="K138" s="16">
-        <v>-4.1624869999999987</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>27.359711000000019</v>
+      </c>
+    </row>
+    <row r="139" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A139" s="15" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="B139" s="5"/>
       <c r="C139" s="79"/>
       <c r="D139" s="16"/>
       <c r="E139" s="16"/>
       <c r="F139" s="16">
-        <v>59.023333000000015</v>
+        <v>121.76095200000002</v>
       </c>
       <c r="G139" s="16">
-        <v>3.3641558579109354</v>
+        <v>4.1174697676410581</v>
       </c>
       <c r="H139" s="16">
-        <v>64.169443000000001</v>
+        <v>118.75207</v>
       </c>
       <c r="I139" s="16">
-        <v>4.6084503866611408</v>
+        <v>4.6075490068382807</v>
       </c>
       <c r="J139" s="16">
-        <v>8.7187722862075319</v>
+        <v>-2.4711386947763132</v>
       </c>
       <c r="K139" s="16">
-        <v>5.146109999999986</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-3.008882000000014</v>
+      </c>
+    </row>
+    <row r="140" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A140" s="15" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B140" s="5"/>
       <c r="C140" s="79"/>
       <c r="D140" s="16"/>
       <c r="E140" s="16"/>
       <c r="F140" s="16">
-        <v>54.827720999999997</v>
+        <v>110.70293500000001</v>
       </c>
       <c r="G140" s="16">
-        <v>3.1250183512689182</v>
+        <v>3.7435317362797322</v>
       </c>
       <c r="H140" s="16">
-        <v>63.08579499999999</v>
+        <v>113.57240999999999</v>
       </c>
       <c r="I140" s="16">
-        <v>4.5306261480339707</v>
+        <v>4.4065795644634225</v>
       </c>
       <c r="J140" s="16">
-        <v>15.061858945404632</v>
+        <v>2.5920496145833711</v>
       </c>
       <c r="K140" s="16">
-        <v>8.2580739999999935</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>2.86947499999998</v>
+      </c>
+    </row>
+    <row r="141" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A141" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B141" s="5"/>
       <c r="C141" s="79"/>
       <c r="D141" s="16"/>
       <c r="E141" s="16"/>
       <c r="F141" s="16">
-        <v>53.359580999999991</v>
+        <v>99.508814999999998</v>
       </c>
       <c r="G141" s="16">
-        <v>3.0413387023877991</v>
+        <v>3.3649912442889485</v>
       </c>
       <c r="H141" s="16">
-        <v>51.997517999999999</v>
+        <v>92.454767000000004</v>
       </c>
       <c r="I141" s="16">
-        <v>3.734300482123861</v>
+        <v>3.587220583761737</v>
       </c>
       <c r="J141" s="16">
-        <v>-2.5526118730205027</v>
+        <v>-7.0888674536019698</v>
       </c>
       <c r="K141" s="16">
-        <v>-1.362062999999992</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-7.0540479999999945</v>
+      </c>
+    </row>
+    <row r="142" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A142" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B142" s="5"/>
       <c r="C142" s="79"/>
       <c r="D142" s="16"/>
       <c r="E142" s="16"/>
       <c r="F142" s="16">
-        <v>17.180756999999996</v>
+        <v>47.706099000000002</v>
       </c>
       <c r="G142" s="16">
-        <v>0.97925246452778736</v>
+        <v>1.6132299981080247</v>
       </c>
       <c r="H142" s="16">
-        <v>38.307635999999995</v>
+        <v>70.696862999999993</v>
       </c>
       <c r="I142" s="16">
-        <v>2.75113561350804</v>
+        <v>2.7430196450658242</v>
       </c>
       <c r="J142" s="16">
-        <v>122.96826618291617</v>
+        <v>48.192504694211088</v>
       </c>
       <c r="K142" s="16">
-        <v>21.126878999999999</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>22.990763999999992</v>
+      </c>
+    </row>
+    <row r="143" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A143" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B143" s="5"/>
       <c r="C143" s="79"/>
       <c r="D143" s="16"/>
       <c r="E143" s="16"/>
       <c r="F143" s="16">
-        <v>24.181343000000002</v>
+        <v>51.850982999999992</v>
       </c>
       <c r="G143" s="16">
-        <v>1.3782652142942111</v>
+        <v>1.753393443613765</v>
       </c>
       <c r="H143" s="16">
-        <v>27.178313999999997</v>
+        <v>57.890155999999998</v>
       </c>
       <c r="I143" s="16">
-        <v>1.951862222991368</v>
+        <v>2.2461227899733713</v>
       </c>
       <c r="J143" s="16">
-        <v>12.393732639249997</v>
+        <v>11.647171665000075</v>
       </c>
       <c r="K143" s="16">
-        <v>2.9969709999999949</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>6.0391730000000052</v>
+      </c>
+    </row>
+    <row r="144" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A144" s="15" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="B144" s="5"/>
       <c r="C144" s="79"/>
       <c r="D144" s="16"/>
       <c r="E144" s="16"/>
       <c r="F144" s="16">
-        <v>12.356685000000001</v>
+        <v>50.267506000000012</v>
       </c>
       <c r="G144" s="16">
-        <v>0.70429459188809584</v>
+        <v>1.6998465669824552</v>
       </c>
       <c r="H144" s="16">
-        <v>23.085330000000003</v>
+        <v>38.402399000000003</v>
       </c>
       <c r="I144" s="16">
-        <v>1.6579168057403904</v>
+        <v>1.4900029563497914</v>
       </c>
       <c r="J144" s="16">
-        <v>86.824621652166428</v>
+        <v>-23.603930141272585</v>
       </c>
       <c r="K144" s="16">
-        <v>10.728645000000002</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-11.865107000000009</v>
+      </c>
+    </row>
+    <row r="145" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A145" s="15" t="s">
-        <v>15</v>
+        <v>57</v>
       </c>
       <c r="B145" s="5"/>
       <c r="C145" s="79"/>
       <c r="D145" s="16"/>
       <c r="E145" s="16"/>
       <c r="F145" s="16">
-        <v>26.446185999999994</v>
+        <v>28.909345999999999</v>
       </c>
       <c r="G145" s="16">
-        <v>1.5073545838440219</v>
+        <v>0.97759878024996827</v>
       </c>
       <c r="H145" s="16">
-        <v>20.777679000000003</v>
+        <v>34.757786999999993</v>
       </c>
       <c r="I145" s="16">
-        <v>1.4921884676709922</v>
+        <v>1.348592971657222</v>
       </c>
       <c r="J145" s="16">
-        <v>-21.434119082426449</v>
+        <v>20.230277779372781</v>
       </c>
       <c r="K145" s="16">
-        <v>-5.6685069999999911</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>5.848440999999994</v>
+      </c>
+    </row>
+    <row r="146" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A146" s="15" t="s">
         <v>44</v>
       </c>
       <c r="B146" s="5"/>
       <c r="C146" s="79"/>
       <c r="D146" s="16"/>
       <c r="E146" s="16"/>
       <c r="F146" s="16">
-        <v>24.423527999999997</v>
+        <v>37.866668000000004</v>
       </c>
       <c r="G146" s="16">
-        <v>1.3920690448309947</v>
+        <v>1.280499685082136</v>
       </c>
       <c r="H146" s="16">
-        <v>17.908473999999998</v>
+        <v>29.191057000000001</v>
       </c>
       <c r="I146" s="16">
-        <v>1.2861310628769365</v>
+        <v>1.1326053153339528</v>
       </c>
       <c r="J146" s="16">
-        <v>-26.67531897930553</v>
+        <v>-22.910943735530157</v>
       </c>
       <c r="K146" s="16">
-        <v>-6.5150539999999992</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-8.6756110000000035</v>
+      </c>
+    </row>
+    <row r="147" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A147" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B147" s="5"/>
       <c r="C147" s="79"/>
       <c r="D147" s="16"/>
       <c r="E147" s="16"/>
       <c r="F147" s="16">
-        <v>5.1514550000000003</v>
+        <v>8.5568019999999994</v>
       </c>
       <c r="G147" s="16">
-        <v>0.29361773783623124</v>
+        <v>0.2893569158583002</v>
       </c>
       <c r="H147" s="16">
-        <v>2.3740140000000003</v>
+        <v>4.1555369999999989</v>
       </c>
       <c r="I147" s="16">
-        <v>0.17049432291688993</v>
+        <v>0.16123373998642485</v>
       </c>
       <c r="J147" s="16">
-        <v>-53.91566072109724</v>
+        <v>-51.435863538737955</v>
       </c>
       <c r="K147" s="16">
-        <v>-2.777441</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-4.4012650000000004</v>
+      </c>
+    </row>
+    <row r="148" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A148" s="15" t="s">
         <v>49</v>
       </c>
       <c r="B148" s="5"/>
       <c r="C148" s="79"/>
       <c r="D148" s="16"/>
       <c r="E148" s="16"/>
       <c r="F148" s="16">
-        <v>84.848074999999994</v>
+        <v>149.93113699999998</v>
       </c>
       <c r="G148" s="16">
-        <v>4.8360899670595741</v>
+        <v>5.0700730709262967</v>
       </c>
       <c r="H148" s="16">
-        <v>72.594095999999993</v>
+        <v>135.26956899999999</v>
       </c>
       <c r="I148" s="16">
-        <v>5.2134828376259392</v>
+        <v>5.248423613174845</v>
       </c>
       <c r="J148" s="16">
-        <v>-14.442259296984641</v>
+        <v>-9.7788680145872515</v>
       </c>
       <c r="K148" s="16">
-        <v>-12.253979000000001</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-14.661567999999988</v>
+      </c>
+    </row>
+    <row r="149" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A149" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B149" s="96"/>
       <c r="C149" s="97"/>
       <c r="D149" s="17"/>
       <c r="E149" s="17"/>
       <c r="F149" s="17">
-        <v>1754.4767690000001</v>
+        <v>2957.1790169999999</v>
       </c>
       <c r="G149" s="17">
         <v>100</v>
       </c>
       <c r="H149" s="17">
-        <v>1392.4299410000001</v>
+        <v>2577.3371009999996</v>
       </c>
       <c r="I149" s="17">
         <v>100</v>
       </c>
       <c r="J149" s="17">
-        <v>-20.635601131746874</v>
+        <v>-12.844738645053097</v>
       </c>
       <c r="K149" s="17">
-        <v>-362.046828</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-379.84191600000031</v>
+      </c>
+    </row>
+    <row r="150" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A150" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E150" s="80"/>
       <c r="F150" s="80"/>
       <c r="G150" s="80"/>
       <c r="H150" s="80"/>
       <c r="I150" s="80"/>
     </row>
-    <row r="151" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A151" s="4" t="s">
         <v>37</v>
       </c>
       <c r="E151" s="80"/>
       <c r="F151" s="80"/>
       <c r="G151" s="80"/>
       <c r="H151" s="80"/>
       <c r="I151" s="80"/>
     </row>
-    <row r="152" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A152" s="4" t="s">
         <v>50</v>
       </c>
       <c r="E152" s="81"/>
       <c r="F152" s="82"/>
       <c r="G152" s="81"/>
       <c r="H152" s="82"/>
       <c r="I152" s="81"/>
     </row>
-    <row r="153" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A153" s="46"/>
       <c r="E153" s="81"/>
       <c r="F153" s="82"/>
       <c r="G153" s="81"/>
       <c r="H153" s="82"/>
       <c r="I153" s="81"/>
     </row>
-    <row r="154" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A154" s="46"/>
       <c r="E154" s="81"/>
       <c r="F154" s="82"/>
       <c r="G154" s="81"/>
       <c r="H154" s="82"/>
       <c r="I154" s="81"/>
     </row>
-    <row r="155" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A155" s="46"/>
       <c r="E155" s="81"/>
       <c r="F155" s="82"/>
       <c r="G155" s="81"/>
       <c r="H155" s="82"/>
       <c r="I155" s="81"/>
     </row>
-    <row r="156" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A156" s="2" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="B156" s="37"/>
       <c r="C156" s="37"/>
       <c r="D156" s="37"/>
       <c r="E156" s="37"/>
       <c r="F156" s="37"/>
       <c r="G156" s="37"/>
       <c r="H156" s="37"/>
       <c r="I156" s="37"/>
       <c r="J156" s="37"/>
       <c r="K156" s="37"/>
     </row>
-    <row r="157" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A157" s="23"/>
       <c r="B157" s="23"/>
       <c r="C157" s="23"/>
       <c r="D157" s="13"/>
       <c r="E157" s="13"/>
       <c r="F157" s="13" t="s">
         <v>136</v>
       </c>
       <c r="G157" s="13" t="s">
         <v>147</v>
       </c>
       <c r="H157" s="13" t="s">
         <v>137</v>
       </c>
       <c r="I157" s="13" t="s">
         <v>149</v>
       </c>
       <c r="J157" s="13" t="s">
         <v>141</v>
       </c>
       <c r="K157" s="13" t="s">
         <v>150</v>
       </c>
     </row>
-    <row r="158" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A158" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B158" s="5"/>
       <c r="C158" s="79"/>
       <c r="D158" s="16"/>
       <c r="E158" s="16"/>
       <c r="F158" s="16">
-        <v>363.06463700000006</v>
+        <v>640.59724900000003</v>
       </c>
       <c r="G158" s="16">
-        <v>45.319241355453265</v>
+        <v>45.445339770275041</v>
       </c>
       <c r="H158" s="16">
-        <v>475.77828500000004</v>
+        <v>835.92767199999992</v>
       </c>
       <c r="I158" s="16">
-        <v>54.377495919401561</v>
+        <v>53.886697241388127</v>
       </c>
       <c r="J158" s="16">
-        <v>31.045063747147577</v>
+        <v>30.491923483111911</v>
       </c>
       <c r="K158" s="16">
-        <v>112.71364799999998</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>195.33042299999988</v>
+      </c>
+    </row>
+    <row r="159" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A159" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B159" s="5"/>
       <c r="C159" s="79"/>
       <c r="D159" s="16"/>
       <c r="E159" s="16"/>
       <c r="F159" s="16">
-        <v>89.364906000000005</v>
+        <v>128.161948</v>
       </c>
       <c r="G159" s="16">
-        <v>11.154900067343638</v>
+        <v>9.0920828673123477</v>
       </c>
       <c r="H159" s="16">
-        <v>108.309333</v>
+        <v>209.08145400000001</v>
       </c>
       <c r="I159" s="16">
-        <v>12.378854813099769</v>
+        <v>13.478090734251014</v>
       </c>
       <c r="J159" s="16">
-        <v>21.198955885434479</v>
+        <v>63.138480073664319</v>
       </c>
       <c r="K159" s="16">
-        <v>18.94442699999999</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>80.919506000000013</v>
+      </c>
+    </row>
+    <row r="160" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A160" s="15" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="B160" s="5"/>
       <c r="C160" s="79"/>
       <c r="D160" s="16"/>
       <c r="E160" s="16"/>
       <c r="F160" s="16">
-        <v>63.399236999999999</v>
+        <v>172.78338400000001</v>
       </c>
       <c r="G160" s="16">
-        <v>7.9137570298662334</v>
+        <v>12.257623030375992</v>
       </c>
       <c r="H160" s="16">
-        <v>82.560495999999944</v>
+        <v>126.09467000000004</v>
       </c>
       <c r="I160" s="16">
-        <v>9.4359771681125917</v>
+        <v>8.1284847166092487</v>
       </c>
       <c r="J160" s="16">
-        <v>30.223169720480936</v>
+        <v>-27.021530033235123</v>
       </c>
       <c r="K160" s="16">
-        <v>19.161258999999944</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-46.688713999999976</v>
+      </c>
+    </row>
+    <row r="161" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A161" s="15" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="B161" s="5"/>
       <c r="C161" s="79"/>
       <c r="D161" s="16"/>
       <c r="E161" s="16"/>
       <c r="F161" s="16">
-        <v>104.45855900000002</v>
+        <v>113.82580600000001</v>
       </c>
       <c r="G161" s="16">
-        <v>13.038952749793298</v>
+        <v>8.0750462734119726</v>
       </c>
       <c r="H161" s="16">
-        <v>71.613044999999985</v>
+        <v>116.51371400000001</v>
       </c>
       <c r="I161" s="16">
-        <v>8.1847746839968103</v>
+        <v>7.5108642064282405</v>
       </c>
       <c r="J161" s="16">
-        <v>-31.443583287416427</v>
+        <v>2.3614223298361643</v>
       </c>
       <c r="K161" s="16">
-        <v>-32.845514000000037</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>2.6879079999999931</v>
+      </c>
+    </row>
+    <row r="162" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A162" s="15" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="B162" s="5"/>
       <c r="C162" s="79"/>
       <c r="D162" s="16"/>
       <c r="E162" s="16"/>
       <c r="F162" s="16">
-        <v>20.433167000000005</v>
+        <v>53.480385000000012</v>
       </c>
       <c r="G162" s="16">
-        <v>2.5505530766668496</v>
+        <v>3.7940129639397204</v>
       </c>
       <c r="H162" s="16">
-        <v>24.299238000000003</v>
+        <v>51.634513999999982</v>
       </c>
       <c r="I162" s="16">
-        <v>2.7772005508607176</v>
+        <v>3.328533695346092</v>
       </c>
       <c r="J162" s="16">
-        <v>18.92056674327576</v>
+        <v>-3.4514916076240487</v>
       </c>
       <c r="K162" s="16">
-        <v>3.866070999999998</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-1.8458710000000309</v>
+      </c>
+    </row>
+    <row r="163" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A163" s="15" t="s">
         <v>57</v>
       </c>
       <c r="B163" s="5"/>
       <c r="C163" s="79"/>
       <c r="D163" s="16"/>
       <c r="E163" s="16"/>
       <c r="F163" s="16">
-        <v>49.233615000000007</v>
+        <v>112.45834300000001</v>
       </c>
       <c r="G163" s="16">
-        <v>6.145545045155318</v>
+        <v>7.9780355217184713</v>
       </c>
       <c r="H163" s="16">
-        <v>23.205296999999995</v>
+        <v>42.459963999999999</v>
       </c>
       <c r="I163" s="16">
-        <v>2.6521722043829743</v>
+        <v>2.73711147697027</v>
       </c>
       <c r="J163" s="16">
-        <v>-52.866964979110328</v>
+        <v>-62.243829255069151</v>
       </c>
       <c r="K163" s="16">
-        <v>-26.028318000000013</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-69.998379000000014</v>
+      </c>
+    </row>
+    <row r="164" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A164" s="15" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="B164" s="5"/>
       <c r="C164" s="79"/>
       <c r="D164" s="16"/>
       <c r="E164" s="16"/>
       <c r="F164" s="16">
-        <v>28.513222999999996</v>
+        <v>44.754350000000002</v>
       </c>
       <c r="G164" s="16">
-        <v>3.5591393467462948</v>
+        <v>3.1749693666695853</v>
       </c>
       <c r="H164" s="16">
-        <v>23.164708999999991</v>
+        <v>38.156308000000003</v>
       </c>
       <c r="I164" s="16">
-        <v>2.6475333339806042</v>
+        <v>2.4596833983564501</v>
       </c>
       <c r="J164" s="16">
-        <v>-18.75801272974299</v>
+        <v>-14.742794834468603</v>
       </c>
       <c r="K164" s="16">
-        <v>-5.3485140000000051</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-6.5980419999999995</v>
+      </c>
+    </row>
+    <row r="165" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A165" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B165" s="5"/>
       <c r="C165" s="79"/>
       <c r="D165" s="16"/>
       <c r="E165" s="16"/>
       <c r="F165" s="16">
-        <v>17.413698</v>
+        <v>26.161331999999998</v>
       </c>
       <c r="G165" s="16">
-        <v>2.1736503700110394</v>
+        <v>1.8559408792949235</v>
       </c>
       <c r="H165" s="16">
-        <v>19.951296000000003</v>
+        <v>35.586055999999999</v>
       </c>
       <c r="I165" s="16">
-        <v>2.2802669878613164</v>
+        <v>2.2939963467163262</v>
       </c>
       <c r="J165" s="16">
-        <v>14.572424536132434</v>
+        <v>36.02539809517345</v>
       </c>
       <c r="K165" s="16">
-        <v>2.5375980000000027</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>9.4247240000000012</v>
+      </c>
+    </row>
+    <row r="166" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A166" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B166" s="5"/>
       <c r="C166" s="79"/>
       <c r="D166" s="16"/>
       <c r="E166" s="16"/>
       <c r="F166" s="16">
-        <v>18.566333999999998</v>
+        <v>34.473127999999996</v>
       </c>
       <c r="G166" s="16">
-        <v>2.3175272000725253</v>
+        <v>2.4455974754024923</v>
       </c>
       <c r="H166" s="16">
-        <v>16.063189000000001</v>
+        <v>34.227133999999992</v>
       </c>
       <c r="I166" s="16">
-        <v>1.8358887360739384</v>
+        <v>2.2063956835950056</v>
       </c>
       <c r="J166" s="16">
-        <v>-13.482171547705631</v>
+        <v>-0.71358189486026102</v>
       </c>
       <c r="K166" s="16">
-        <v>-2.5031449999999964</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-0.24599400000000315</v>
+      </c>
+    </row>
+    <row r="167" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A167" s="15" t="s">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="B167" s="5"/>
       <c r="C167" s="79"/>
       <c r="D167" s="16"/>
       <c r="E167" s="16"/>
       <c r="F167" s="16">
-        <v>5.4113880000000005</v>
+        <v>19.498425999999998</v>
       </c>
       <c r="G167" s="16">
-        <v>0.67547200649013772</v>
+        <v>1.3832600685357683</v>
       </c>
       <c r="H167" s="16">
-        <v>5.9760519999999993</v>
+        <v>9.813600000000001</v>
       </c>
       <c r="I167" s="16">
-        <v>0.68301297787084059</v>
+        <v>0.63261752154089068</v>
       </c>
       <c r="J167" s="16">
-        <v>10.434735043948034</v>
+        <v>-49.669783602019969</v>
       </c>
       <c r="K167" s="16">
-        <v>0.56466399999999872</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-9.6848259999999975</v>
+      </c>
+    </row>
+    <row r="168" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A168" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B168" s="5"/>
       <c r="C168" s="79"/>
       <c r="D168" s="16"/>
       <c r="E168" s="16"/>
       <c r="F168" s="16">
-        <v>5.3962669999999999</v>
+        <v>8.4744609999999998</v>
       </c>
       <c r="G168" s="16">
-        <v>0.67358454024115733</v>
+        <v>0.60119639932288371</v>
       </c>
       <c r="H168" s="16">
-        <v>3.9781479999999996</v>
+        <v>8.7558729999999994</v>
       </c>
       <c r="I168" s="16">
-        <v>0.45466918826859748</v>
+        <v>0.56443289681531772</v>
       </c>
       <c r="J168" s="16">
-        <v>-26.27962997383192</v>
+        <v>3.3207067682534563</v>
       </c>
       <c r="K168" s="16">
-        <v>-1.4181190000000004</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>0.28141199999999955</v>
+      </c>
+    </row>
+    <row r="169" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A169" s="15" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="B169" s="5"/>
       <c r="C169" s="79"/>
       <c r="D169" s="16"/>
       <c r="E169" s="16"/>
       <c r="F169" s="16">
-        <v>5.0215960000000015</v>
+        <v>10.345511000000002</v>
       </c>
       <c r="G169" s="16">
-        <v>0.62681654427715228</v>
+        <v>0.73393269051038024</v>
       </c>
       <c r="H169" s="16">
-        <v>2.6764170000000003</v>
+        <v>8.2566840000000017</v>
       </c>
       <c r="I169" s="16">
-        <v>0.30589217516750888</v>
+        <v>0.53225350210181055</v>
       </c>
       <c r="J169" s="16">
-        <v>-46.701865303381645</v>
+        <v>-20.190660471000417</v>
       </c>
       <c r="K169" s="16">
-        <v>-2.3451790000000012</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-2.0888270000000002</v>
+      </c>
+    </row>
+    <row r="170" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A170" s="15" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="B170" s="5"/>
       <c r="C170" s="79"/>
       <c r="D170" s="16"/>
       <c r="E170" s="16"/>
       <c r="F170" s="16">
-        <v>11.131622999999999</v>
+        <v>8.6880120000000005</v>
       </c>
       <c r="G170" s="16">
-        <v>1.3894955828895961</v>
+        <v>0.61634616427805922</v>
       </c>
       <c r="H170" s="16">
-        <v>2.6248740000000002</v>
+        <v>5.3811170000000006</v>
       </c>
       <c r="I170" s="16">
-        <v>0.30000123949318802</v>
+        <v>0.34688482306814555</v>
       </c>
       <c r="J170" s="16">
-        <v>-76.419664949127366</v>
+        <v>-38.062735180384188</v>
       </c>
       <c r="K170" s="16">
-        <v>-8.5067489999999992</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-3.3068949999999999</v>
+      </c>
+    </row>
+    <row r="171" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A171" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B171" s="5"/>
       <c r="C171" s="79"/>
       <c r="D171" s="16"/>
       <c r="E171" s="16"/>
       <c r="F171" s="16">
-        <v>2.5949759999999999</v>
+        <v>4.4687409999999987</v>
       </c>
       <c r="G171" s="16">
-        <v>0.32391572097837956</v>
+        <v>0.31702204998129579</v>
       </c>
       <c r="H171" s="16">
-        <v>2.1381849999999996</v>
+        <v>3.2781909999999996</v>
       </c>
       <c r="I171" s="16">
-        <v>0.24437673970855059</v>
+        <v>0.21132317045300947</v>
       </c>
       <c r="J171" s="16">
-        <v>-17.602898832205014</v>
+        <v>-26.641731977753903</v>
       </c>
       <c r="K171" s="16">
-        <v>-0.45679100000000039</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-1.1905499999999991</v>
+      </c>
+    </row>
+    <row r="172" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A172" s="15" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="B172" s="5"/>
       <c r="C172" s="79"/>
       <c r="D172" s="16"/>
       <c r="E172" s="16"/>
       <c r="F172" s="16">
-        <v>0.77605299999999999</v>
+        <v>1.5497799999999999</v>
       </c>
       <c r="G172" s="16">
-        <v>9.6870170287676804E-2</v>
+        <v>0.10994470984557234</v>
       </c>
       <c r="H172" s="16">
-        <v>0.64744899999999994</v>
+        <v>1.548308</v>
       </c>
       <c r="I172" s="16">
-        <v>7.3998029051537351E-2</v>
+        <v>9.9809118931068447E-2</v>
       </c>
       <c r="J172" s="16">
-        <v>-16.57154859268633</v>
+        <v>-9.4981223141343801E-2</v>
       </c>
       <c r="K172" s="16">
-        <v>-0.12860400000000005</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-1.4719999999999178E-3</v>
+      </c>
+    </row>
+    <row r="173" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A173" s="15" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="B173" s="5"/>
       <c r="C173" s="79"/>
       <c r="D173" s="16"/>
       <c r="E173" s="16"/>
       <c r="F173" s="16">
-        <v>0.869923</v>
+        <v>1.4311710000000002</v>
       </c>
       <c r="G173" s="16">
-        <v>0.10858741496671835</v>
+        <v>0.10153033355340603</v>
       </c>
       <c r="H173" s="16">
-        <v>0.52575200000000011</v>
+        <v>1.0352809999999999</v>
       </c>
       <c r="I173" s="16">
-        <v>6.0089075386484302E-2</v>
+        <v>6.6737680394388876E-2</v>
       </c>
       <c r="J173" s="16">
-        <v>-39.563386644565078</v>
+        <v>-27.661963524973622</v>
       </c>
       <c r="K173" s="16">
-        <v>-0.34417099999999989</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-0.3958900000000003</v>
+      </c>
+    </row>
+    <row r="174" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A174" s="15" t="s">
         <v>49</v>
       </c>
       <c r="B174" s="5"/>
       <c r="C174" s="79"/>
       <c r="D174" s="16"/>
       <c r="E174" s="16"/>
       <c r="F174" s="16">
-        <v>15.477706</v>
+        <v>28.447399999999998</v>
       </c>
       <c r="G174" s="16">
-        <v>1.9319917787607253</v>
+        <v>2.0181194355721033</v>
       </c>
       <c r="H174" s="16">
-        <v>11.442620000000002</v>
+        <v>23.518538999999997</v>
       </c>
       <c r="I174" s="16">
-        <v>1.3077961772830022</v>
+        <v>1.5160837870346024</v>
       </c>
       <c r="J174" s="16">
-        <v>-26.070310419386427</v>
+        <v>-17.326226649887168</v>
       </c>
       <c r="K174" s="16">
-        <v>-4.035085999999998</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-4.9288610000000013</v>
+      </c>
+    </row>
+    <row r="175" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A175" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B175" s="96"/>
       <c r="C175" s="97"/>
       <c r="D175" s="17"/>
       <c r="E175" s="17"/>
       <c r="F175" s="17">
-        <v>801.12690800000007</v>
+        <v>1409.5994269999999</v>
       </c>
       <c r="G175" s="17">
         <v>100</v>
       </c>
       <c r="H175" s="17">
-        <v>874.954385</v>
+        <v>1551.2690789999999</v>
       </c>
       <c r="I175" s="17">
         <v>100</v>
       </c>
       <c r="J175" s="17">
-        <v>9.2154534147790645</v>
+        <v>10.050348296573198</v>
       </c>
       <c r="K175" s="17">
-        <v>73.827476999999931</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+        <v>141.66965200000004</v>
+      </c>
+    </row>
+    <row r="176" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A176" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E176" s="80"/>
       <c r="F176" s="80"/>
       <c r="G176" s="80"/>
       <c r="H176" s="80"/>
       <c r="I176" s="80"/>
     </row>
-    <row r="177" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A177" s="4" t="s">
         <v>37</v>
       </c>
       <c r="E177" s="80"/>
       <c r="F177" s="80"/>
       <c r="G177" s="80"/>
       <c r="H177" s="80"/>
       <c r="I177" s="80"/>
     </row>
-    <row r="178" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A178" s="4" t="s">
         <v>50</v>
       </c>
       <c r="E178" s="81"/>
       <c r="F178" s="82"/>
       <c r="G178" s="81"/>
       <c r="H178" s="82"/>
       <c r="I178" s="81"/>
     </row>
-    <row r="179" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A179" s="46"/>
     </row>
-    <row r="180" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A180" s="46"/>
     </row>
-    <row r="181" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A181" s="2" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="B181" s="37"/>
       <c r="C181" s="37"/>
       <c r="D181" s="37"/>
       <c r="E181" s="37"/>
       <c r="F181" s="37"/>
       <c r="G181" s="37"/>
       <c r="H181" s="37"/>
       <c r="I181" s="37"/>
       <c r="J181" s="37"/>
       <c r="K181" s="37"/>
     </row>
-    <row r="182" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A182" s="23"/>
       <c r="B182" s="23"/>
       <c r="C182" s="23"/>
       <c r="D182" s="23"/>
       <c r="E182" s="23"/>
       <c r="F182" s="23"/>
       <c r="G182" s="13">
         <v>2024</v>
       </c>
       <c r="H182" s="13">
         <v>2025</v>
       </c>
       <c r="I182" s="13" t="s">
         <v>147</v>
       </c>
       <c r="J182" s="13" t="s">
         <v>139</v>
       </c>
       <c r="K182" s="13" t="s">
         <v>148</v>
       </c>
     </row>
-    <row r="183" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A183" s="3" t="s">
         <v>151</v>
       </c>
       <c r="B183" s="5"/>
       <c r="C183" s="5"/>
       <c r="D183" s="37"/>
       <c r="E183" s="5"/>
       <c r="F183" s="5"/>
       <c r="G183" s="16">
         <v>939.84706900000003</v>
       </c>
       <c r="H183" s="16">
-        <v>1005.790436</v>
+        <v>1034.487484</v>
       </c>
       <c r="I183" s="16">
-        <v>21.834561893696694</v>
+        <v>22.192022805391481</v>
       </c>
       <c r="J183" s="16">
-        <v>7.016393323454623</v>
+        <v>10.069767531508891</v>
       </c>
       <c r="K183" s="16">
-        <v>65.943366999999967</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>94.640414999999962</v>
+      </c>
+    </row>
+    <row r="184" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A184" s="3" t="s">
         <v>152</v>
       </c>
       <c r="B184" s="5"/>
       <c r="C184" s="5"/>
       <c r="D184" s="37"/>
       <c r="E184" s="5"/>
       <c r="F184" s="5"/>
       <c r="G184" s="16">
         <v>1030.5360969999999</v>
       </c>
       <c r="H184" s="16">
         <v>579.33230299999991</v>
       </c>
       <c r="I184" s="16">
-        <v>12.576642781748767</v>
+        <v>12.427947054868346</v>
       </c>
       <c r="J184" s="16">
         <v>-43.783405095027938</v>
       </c>
       <c r="K184" s="16">
         <v>-451.20379400000002</v>
       </c>
     </row>
-    <row r="185" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A185" s="3" t="s">
         <v>153</v>
       </c>
       <c r="B185" s="5"/>
       <c r="C185" s="5"/>
       <c r="D185" s="37"/>
       <c r="E185" s="5"/>
       <c r="F185" s="5"/>
       <c r="G185" s="16">
         <v>366.10262499999999</v>
       </c>
       <c r="H185" s="16">
-        <v>330.37374200000005</v>
+        <v>330.35113999999999</v>
       </c>
       <c r="I185" s="16">
-        <v>7.1720366982602579</v>
+        <v>7.0867556602232167</v>
       </c>
       <c r="J185" s="16">
-        <v>-9.7592534333781256</v>
+        <v>-9.7654271121382994</v>
       </c>
       <c r="K185" s="16">
-        <v>-35.728882999999939</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-35.751485000000002</v>
+      </c>
+    </row>
+    <row r="186" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A186" s="3" t="s">
         <v>154</v>
       </c>
       <c r="B186" s="5"/>
       <c r="C186" s="5"/>
       <c r="D186" s="37"/>
       <c r="E186" s="5"/>
       <c r="F186" s="5"/>
       <c r="G186" s="16">
         <v>227.476077</v>
       </c>
       <c r="H186" s="16">
         <v>224.7158</v>
       </c>
       <c r="I186" s="16">
-        <v>4.878323424017494</v>
+        <v>4.8206461996516445</v>
       </c>
       <c r="J186" s="16">
         <v>-1.2134361715759683</v>
       </c>
       <c r="K186" s="16">
         <v>-2.7602770000000021</v>
       </c>
     </row>
-    <row r="187" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A187" s="3" t="s">
         <v>155</v>
       </c>
       <c r="B187" s="5"/>
       <c r="C187" s="5"/>
       <c r="D187" s="37"/>
       <c r="E187" s="5"/>
       <c r="F187" s="5"/>
       <c r="G187" s="16">
         <v>113.305894</v>
       </c>
       <c r="H187" s="16">
-        <v>110.631958</v>
+        <v>110.62852099999999</v>
       </c>
       <c r="I187" s="16">
-        <v>2.4016934819728721</v>
+        <v>2.3732241316887022</v>
       </c>
       <c r="J187" s="16">
-        <v>-2.3599266601259048</v>
+        <v>-2.3629600416020748</v>
       </c>
       <c r="K187" s="16">
-        <v>-2.6739359999999976</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-2.6773730000000029</v>
+      </c>
+    </row>
+    <row r="188" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A188" s="3" t="s">
         <v>156</v>
       </c>
       <c r="B188" s="5"/>
       <c r="C188" s="5"/>
       <c r="D188" s="37"/>
       <c r="E188" s="5"/>
       <c r="F188" s="5"/>
       <c r="G188" s="16">
         <v>90.662591000000006</v>
       </c>
       <c r="H188" s="16">
-        <v>96.339502999999993</v>
+        <v>96.244351999999992</v>
       </c>
       <c r="I188" s="16">
-        <v>2.0914206039054823</v>
+        <v>2.0646521949357144</v>
       </c>
       <c r="J188" s="16">
-        <v>6.2615814718994596</v>
+        <v>6.1566307982528157</v>
       </c>
       <c r="K188" s="16">
-        <v>5.6769119999999873</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>5.581760999999986</v>
+      </c>
+    </row>
+    <row r="189" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A189" s="3" t="s">
         <v>157</v>
       </c>
       <c r="B189" s="5"/>
       <c r="C189" s="5"/>
       <c r="D189" s="37"/>
       <c r="E189" s="5"/>
       <c r="F189" s="5"/>
       <c r="G189" s="16">
         <v>111.823128</v>
       </c>
       <c r="H189" s="16">
-        <v>94.785577000000004</v>
+        <v>94.785194000000004</v>
       </c>
       <c r="I189" s="16">
-        <v>2.0576866448114188</v>
+        <v>2.03335005922745</v>
       </c>
       <c r="J189" s="16">
-        <v>-15.236160269099248</v>
+        <v>-15.236502774274024</v>
       </c>
       <c r="K189" s="16">
-        <v>-17.037550999999993</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-17.037933999999993</v>
+      </c>
+    </row>
+    <row r="190" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A190" s="3" t="s">
         <v>158</v>
       </c>
       <c r="B190" s="5"/>
       <c r="C190" s="5"/>
       <c r="D190" s="37"/>
       <c r="E190" s="5"/>
       <c r="F190" s="5"/>
       <c r="G190" s="16">
         <v>102.10817900000001</v>
       </c>
       <c r="H190" s="16">
-        <v>87.760422000000005</v>
+        <v>87.272251999999995</v>
       </c>
       <c r="I190" s="16">
-        <v>1.9051785515048798</v>
+        <v>1.8721809945666505</v>
       </c>
       <c r="J190" s="16">
-        <v>-14.05152568630178</v>
+        <v>-14.529616672529249</v>
       </c>
       <c r="K190" s="16">
-        <v>-14.347757000000001</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-14.835927000000012</v>
+      </c>
+    </row>
+    <row r="191" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A191" s="3" t="s">
         <v>159</v>
       </c>
       <c r="B191" s="5"/>
       <c r="C191" s="5"/>
       <c r="D191" s="37"/>
       <c r="E191" s="5"/>
       <c r="F191" s="5"/>
       <c r="G191" s="16">
         <v>110.04614599999999</v>
       </c>
       <c r="H191" s="16">
-        <v>74.847395999999989</v>
+        <v>74.847524000000007</v>
       </c>
       <c r="I191" s="16">
-        <v>1.6248515019126968</v>
+        <v>1.6056433598524684</v>
       </c>
       <c r="J191" s="16">
-        <v>-31.98544545122008</v>
+        <v>-31.98532913637883</v>
       </c>
       <c r="K191" s="16">
-        <v>-35.198750000000004</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-35.198621999999986</v>
+      </c>
+    </row>
+    <row r="192" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A192" s="3" t="s">
         <v>160</v>
       </c>
       <c r="B192" s="5"/>
       <c r="C192" s="5"/>
       <c r="D192" s="37"/>
       <c r="E192" s="5"/>
       <c r="F192" s="5"/>
       <c r="G192" s="16">
         <v>83.047513000000009</v>
       </c>
       <c r="H192" s="16">
-        <v>74.471001999999999</v>
+        <v>74.434105000000002</v>
       </c>
       <c r="I192" s="16">
-        <v>1.6166804179619485</v>
+        <v>1.5967746166167287</v>
       </c>
       <c r="J192" s="16">
-        <v>-10.327234001576917</v>
+        <v>-10.371662785374447</v>
       </c>
       <c r="K192" s="16">
-        <v>-8.5765110000000107</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-8.6134080000000068</v>
+      </c>
+    </row>
+    <row r="193" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A193" s="98" t="s">
         <v>161</v>
       </c>
       <c r="B193" s="96"/>
       <c r="C193" s="96"/>
       <c r="D193" s="99"/>
       <c r="E193" s="99"/>
       <c r="F193" s="99"/>
       <c r="G193" s="17">
         <v>3174.9553189999997</v>
       </c>
       <c r="H193" s="17">
-        <v>2679.0481390000004</v>
+        <v>2707.0986750000002</v>
       </c>
       <c r="I193" s="17">
-        <v>58.15907599979252</v>
+        <v>58.073197077022407</v>
       </c>
       <c r="J193" s="18" t="s">
         <v>26</v>
       </c>
       <c r="K193" s="18" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="194" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A194" s="4" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="195" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A195" s="4" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="196" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A196" s="46"/>
     </row>
-    <row r="197" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A197" s="46"/>
     </row>
-    <row r="198" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A198" s="46"/>
     </row>
-    <row r="199" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A199" s="2" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="B199" s="37"/>
       <c r="C199" s="37"/>
       <c r="D199" s="37"/>
       <c r="E199" s="37"/>
       <c r="F199" s="37"/>
       <c r="G199" s="37"/>
       <c r="H199" s="37"/>
       <c r="I199" s="37"/>
       <c r="J199" s="37"/>
       <c r="K199" s="37"/>
     </row>
-    <row r="200" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A200" s="23"/>
       <c r="B200" s="23"/>
       <c r="C200" s="23"/>
       <c r="D200" s="23"/>
       <c r="E200" s="23"/>
       <c r="F200" s="23"/>
       <c r="G200" s="13">
         <v>2024</v>
       </c>
       <c r="H200" s="13">
         <v>2025</v>
       </c>
       <c r="I200" s="13" t="s">
         <v>147</v>
       </c>
       <c r="J200" s="13" t="s">
         <v>139</v>
       </c>
       <c r="K200" s="13" t="s">
         <v>148</v>
       </c>
     </row>
-    <row r="201" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A201" s="3" t="s">
         <v>162</v>
       </c>
       <c r="B201" s="5"/>
       <c r="C201" s="5"/>
       <c r="D201" s="37"/>
       <c r="E201" s="5"/>
       <c r="F201" s="5"/>
       <c r="G201" s="16">
         <v>590.70751599999994</v>
       </c>
       <c r="H201" s="16">
         <v>613.77262300000007</v>
       </c>
       <c r="I201" s="16">
-        <v>25.623142737645161</v>
+        <v>25.593682345125373</v>
       </c>
       <c r="J201" s="16">
         <v>3.9046577832945886</v>
       </c>
       <c r="K201" s="16">
         <v>23.065107000000125</v>
       </c>
     </row>
-    <row r="202" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A202" s="3" t="s">
         <v>163</v>
       </c>
       <c r="B202" s="5"/>
       <c r="C202" s="5"/>
       <c r="D202" s="37"/>
       <c r="E202" s="5"/>
       <c r="F202" s="5"/>
       <c r="G202" s="16">
         <v>675.00203099999999</v>
       </c>
       <c r="H202" s="16">
         <v>285.52274399999999</v>
       </c>
       <c r="I202" s="16">
-        <v>11.919707315384963</v>
+        <v>11.906002546230463</v>
       </c>
       <c r="J202" s="16">
         <v>-57.700461496833633</v>
       </c>
       <c r="K202" s="16">
         <v>-389.479287</v>
       </c>
     </row>
-    <row r="203" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A203" s="3" t="s">
         <v>164</v>
       </c>
       <c r="B203" s="5"/>
       <c r="C203" s="5"/>
       <c r="D203" s="37"/>
       <c r="E203" s="5"/>
       <c r="F203" s="5"/>
       <c r="G203" s="16">
         <v>69.995140000000006</v>
       </c>
       <c r="H203" s="16">
         <v>225.43934400000001</v>
       </c>
       <c r="I203" s="16">
-        <v>9.4114078626688578</v>
+        <v>9.4005870288376236</v>
       </c>
       <c r="J203" s="16">
         <v>222.07856716909205</v>
       </c>
       <c r="K203" s="16">
         <v>155.44420400000001</v>
       </c>
     </row>
-    <row r="204" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A204" s="3" t="s">
         <v>165</v>
       </c>
       <c r="B204" s="5"/>
       <c r="C204" s="5"/>
       <c r="D204" s="37"/>
       <c r="E204" s="5"/>
       <c r="F204" s="5"/>
       <c r="G204" s="16">
         <v>171.10181400000002</v>
       </c>
       <c r="H204" s="16">
-        <v>147.15232</v>
+        <v>147.19083499999999</v>
       </c>
       <c r="I204" s="16">
-        <v>6.1431623996296034</v>
+        <v>6.1377052900969176</v>
       </c>
       <c r="J204" s="16">
-        <v>-13.997218054041211</v>
+        <v>-13.974708064754957</v>
       </c>
       <c r="K204" s="16">
-        <v>-23.949494000000016</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-23.910979000000026</v>
+      </c>
+    </row>
+    <row r="205" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A205" s="3" t="s">
         <v>166</v>
       </c>
       <c r="B205" s="5"/>
       <c r="C205" s="5"/>
       <c r="D205" s="37"/>
       <c r="E205" s="5"/>
       <c r="F205" s="5"/>
       <c r="G205" s="16">
         <v>57.610405</v>
       </c>
       <c r="H205" s="16">
         <v>121.869855</v>
       </c>
       <c r="I205" s="16">
-        <v>5.0876962788239553</v>
+        <v>5.0818466634613788</v>
       </c>
       <c r="J205" s="16">
         <v>111.54139603774699</v>
       </c>
       <c r="K205" s="16">
         <v>64.259450000000001</v>
       </c>
     </row>
-    <row r="206" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A206" s="3" t="s">
         <v>167</v>
       </c>
       <c r="B206" s="5"/>
       <c r="C206" s="5"/>
       <c r="D206" s="37"/>
       <c r="E206" s="5"/>
       <c r="F206" s="5"/>
       <c r="G206" s="16">
         <v>62.619486999999999</v>
       </c>
       <c r="H206" s="16">
-        <v>97.962125</v>
+        <v>97.962524999999999</v>
       </c>
       <c r="I206" s="16">
-        <v>4.0896211686490238</v>
+        <v>4.0849357769031718</v>
       </c>
       <c r="J206" s="16">
-        <v>56.440318650326859</v>
+        <v>56.440957429114682</v>
       </c>
       <c r="K206" s="16">
-        <v>35.342638000000001</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>35.343038</v>
+      </c>
+    </row>
+    <row r="207" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A207" s="3" t="s">
         <v>168</v>
       </c>
       <c r="B207" s="5"/>
       <c r="C207" s="5"/>
       <c r="D207" s="37"/>
       <c r="E207" s="5"/>
       <c r="F207" s="5"/>
       <c r="G207" s="16">
         <v>46.989609999999999</v>
       </c>
       <c r="H207" s="16">
         <v>86.620687000000004</v>
       </c>
       <c r="I207" s="16">
-        <v>3.6161505806261491</v>
+        <v>3.6119928855062842</v>
       </c>
       <c r="J207" s="16">
         <v>84.340084967719477</v>
       </c>
       <c r="K207" s="16">
         <v>39.631077000000005</v>
       </c>
     </row>
-    <row r="208" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A208" s="3" t="s">
         <v>152</v>
       </c>
       <c r="B208" s="5"/>
       <c r="C208" s="5"/>
       <c r="D208" s="37"/>
       <c r="E208" s="5"/>
       <c r="F208" s="5"/>
       <c r="G208" s="16">
         <v>46.152909000000001</v>
       </c>
       <c r="H208" s="16">
         <v>58.183526000000001</v>
       </c>
       <c r="I208" s="16">
-        <v>2.4289854838922786</v>
+        <v>2.4261927403747086</v>
       </c>
       <c r="J208" s="16">
         <v>26.06686612104992</v>
       </c>
       <c r="K208" s="16">
         <v>12.030616999999999</v>
       </c>
     </row>
-    <row r="209" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A209" s="3" t="s">
         <v>169</v>
       </c>
       <c r="B209" s="5"/>
       <c r="C209" s="5"/>
       <c r="D209" s="37"/>
       <c r="E209" s="5"/>
       <c r="F209" s="5"/>
       <c r="G209" s="16">
         <v>41.545586</v>
       </c>
       <c r="H209" s="16">
         <v>56.233411999999994</v>
       </c>
       <c r="I209" s="16">
-        <v>2.3475741476673977</v>
+        <v>2.3448750074187665</v>
       </c>
       <c r="J209" s="16">
         <v>35.353517459111046</v>
       </c>
       <c r="K209" s="16">
         <v>14.687825999999994</v>
       </c>
     </row>
-    <row r="210" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A210" s="3" t="s">
         <v>170</v>
       </c>
       <c r="B210" s="5"/>
       <c r="C210" s="5"/>
       <c r="D210" s="37"/>
       <c r="E210" s="5"/>
       <c r="F210" s="5"/>
       <c r="G210" s="16">
         <v>22.473210999999999</v>
       </c>
       <c r="H210" s="16">
-        <v>47.296917000000001</v>
+        <v>47.103318000000002</v>
       </c>
       <c r="I210" s="16">
-        <v>1.9745026251220654</v>
+        <v>1.9641595488585777</v>
       </c>
       <c r="J210" s="16">
-        <v>110.45909727808814</v>
+        <v>109.59763159790563</v>
       </c>
       <c r="K210" s="16">
-        <v>24.823706000000001</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>24.630107000000002</v>
+      </c>
+    </row>
+    <row r="211" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A211" s="98" t="s">
         <v>161</v>
       </c>
       <c r="B211" s="96"/>
       <c r="C211" s="96"/>
       <c r="D211" s="99"/>
       <c r="E211" s="99"/>
       <c r="F211" s="99"/>
       <c r="G211" s="17">
         <v>1784.1977089999998</v>
       </c>
       <c r="H211" s="17">
-        <v>1740.053553</v>
+        <v>1739.8988689999999</v>
       </c>
       <c r="I211" s="17">
-        <v>72.641950600109453</v>
+        <v>72.551979832813245</v>
       </c>
       <c r="J211" s="18" t="s">
         <v>26</v>
       </c>
       <c r="K211" s="18" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="212" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A212" s="4" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="213" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A213" s="4" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="214" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A214" s="46"/>
     </row>
-    <row r="215" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A215" s="2" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="B215" s="37"/>
       <c r="C215" s="37"/>
       <c r="D215" s="37"/>
       <c r="E215" s="37"/>
       <c r="F215" s="37"/>
       <c r="G215" s="37"/>
       <c r="H215" s="37"/>
       <c r="I215" s="37"/>
       <c r="J215" s="37"/>
       <c r="K215" s="37"/>
     </row>
-    <row r="216" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A216" s="23"/>
       <c r="B216" s="23"/>
       <c r="C216" s="23"/>
       <c r="D216" s="23"/>
       <c r="E216" s="23"/>
       <c r="F216" s="23"/>
       <c r="G216" s="13" t="s">
         <v>136</v>
       </c>
       <c r="H216" s="13" t="s">
         <v>137</v>
       </c>
       <c r="I216" s="13" t="s">
         <v>149</v>
       </c>
       <c r="J216" s="13" t="s">
         <v>141</v>
       </c>
       <c r="K216" s="13" t="s">
         <v>150</v>
       </c>
     </row>
-    <row r="217" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A217" s="3" t="s">
         <v>152</v>
       </c>
       <c r="B217" s="5"/>
       <c r="C217" s="5"/>
       <c r="D217" s="37"/>
       <c r="E217" s="5"/>
       <c r="F217" s="5"/>
       <c r="G217" s="16">
-        <v>260.66398099999998</v>
+        <v>442.49946199999999</v>
       </c>
       <c r="H217" s="16">
-        <v>182.18276299999999</v>
+        <v>443.70960600000001</v>
       </c>
       <c r="I217" s="16">
-        <v>13.083801032686928</v>
+        <v>17.215815728095556</v>
       </c>
       <c r="J217" s="16">
-        <v>-30.108194350027972</v>
+        <v>0.27347920255776803</v>
       </c>
       <c r="K217" s="16">
-        <v>-78.481217999999984</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>1.2101440000000139</v>
+      </c>
+    </row>
+    <row r="218" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A218" s="3" t="s">
         <v>151</v>
       </c>
       <c r="B218" s="5"/>
       <c r="C218" s="5"/>
       <c r="D218" s="37"/>
       <c r="E218" s="5"/>
       <c r="F218" s="5"/>
       <c r="G218" s="16">
-        <v>483.67143400000003</v>
+        <v>626.29212600000005</v>
       </c>
       <c r="H218" s="16">
-        <v>181.568083</v>
+        <v>237.66566500000002</v>
       </c>
       <c r="I218" s="16">
-        <v>13.039656621402685</v>
+        <v>9.2213651410902511</v>
       </c>
       <c r="J218" s="16">
-        <v>-62.460449338837741</v>
+        <v>-62.051947464528723</v>
       </c>
       <c r="K218" s="16">
-        <v>-302.10335100000003</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-388.62646100000006</v>
+      </c>
+    </row>
+    <row r="219" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A219" s="3" t="s">
         <v>153</v>
       </c>
       <c r="B219" s="5"/>
       <c r="C219" s="5"/>
       <c r="D219" s="37"/>
       <c r="E219" s="5"/>
       <c r="F219" s="5"/>
       <c r="G219" s="16">
-        <v>127.08505899999999</v>
+        <v>218.53025299999999</v>
       </c>
       <c r="H219" s="16">
-        <v>88.170683000000011</v>
+        <v>157.92267800000002</v>
       </c>
       <c r="I219" s="16">
-        <v>6.3321450080769264</v>
+        <v>6.1273582698486146</v>
       </c>
       <c r="J219" s="16">
-        <v>-30.620732528439852</v>
+        <v>-27.734180585056102</v>
       </c>
       <c r="K219" s="16">
-        <v>-38.914375999999976</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-60.607574999999969</v>
+      </c>
+    </row>
+    <row r="220" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A220" s="3" t="s">
         <v>154</v>
       </c>
       <c r="B220" s="5"/>
       <c r="C220" s="5"/>
       <c r="D220" s="37"/>
       <c r="E220" s="5"/>
       <c r="F220" s="5"/>
       <c r="G220" s="16">
-        <v>73.434767999999991</v>
+        <v>120.14077099999999</v>
       </c>
       <c r="H220" s="16">
-        <v>77.381679000000005</v>
+        <v>135.40142300000002</v>
       </c>
       <c r="I220" s="16">
-        <v>5.5573122008872398</v>
+        <v>5.253539513611341</v>
       </c>
       <c r="J220" s="16">
-        <v>5.3747170550058998</v>
+        <v>12.702309027132877</v>
       </c>
       <c r="K220" s="16">
-        <v>3.9469110000000143</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>15.260652000000036</v>
+      </c>
+    </row>
+    <row r="221" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A221" s="3" t="s">
         <v>159</v>
       </c>
       <c r="B221" s="5"/>
       <c r="C221" s="5"/>
       <c r="D221" s="37"/>
       <c r="E221" s="5"/>
       <c r="F221" s="5"/>
       <c r="G221" s="16">
-        <v>5.5890630000000003</v>
+        <v>30.06869</v>
       </c>
       <c r="H221" s="16">
-        <v>61.845931999999998</v>
+        <v>122.900678</v>
       </c>
       <c r="I221" s="16">
-        <v>4.4415830325785848</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>4.768513903451546</v>
+      </c>
+      <c r="J221" s="16">
+        <v>308.73306419401712</v>
       </c>
       <c r="K221" s="16">
-        <v>56.256868999999995</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>92.831987999999996</v>
+      </c>
+    </row>
+    <row r="222" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A222" s="3" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="B222" s="5"/>
       <c r="C222" s="5"/>
       <c r="D222" s="37"/>
       <c r="E222" s="5"/>
       <c r="F222" s="5"/>
       <c r="G222" s="16">
-        <v>40.293458000000001</v>
+        <v>70.505329000000003</v>
       </c>
       <c r="H222" s="16">
-        <v>37.043171000000001</v>
+        <v>71.821828999999994</v>
       </c>
       <c r="I222" s="16">
-        <v>2.6603256587111836</v>
+        <v>2.7866680292668478</v>
       </c>
       <c r="J222" s="16">
-        <v>-8.0665377491303918</v>
+        <v>1.8672347447665845</v>
       </c>
       <c r="K222" s="16">
-        <v>-3.2502870000000001</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>1.3164999999999907</v>
+      </c>
+    </row>
+    <row r="223" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A223" s="3" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="B223" s="5"/>
       <c r="C223" s="5"/>
       <c r="D223" s="37"/>
       <c r="E223" s="5"/>
       <c r="F223" s="5"/>
       <c r="G223" s="16">
-        <v>26.162105</v>
+        <v>48.172529000000004</v>
       </c>
       <c r="H223" s="16">
-        <v>36.275373000000002</v>
+        <v>60.076945000000002</v>
       </c>
       <c r="I223" s="16">
-        <v>2.6051847875339531</v>
+        <v>2.3309696266231654</v>
       </c>
       <c r="J223" s="16">
-        <v>38.656170824174893</v>
+        <v>24.712042832544658</v>
       </c>
       <c r="K223" s="16">
-        <v>10.113268000000001</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>11.904415999999998</v>
+      </c>
+    </row>
+    <row r="224" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A224" s="3" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B224" s="5"/>
       <c r="C224" s="5"/>
       <c r="D224" s="37"/>
       <c r="E224" s="5"/>
       <c r="F224" s="5"/>
       <c r="G224" s="16">
-        <v>34.193483999999998</v>
+        <v>65.080945999999997</v>
       </c>
       <c r="H224" s="16">
-        <v>33.524982999999999</v>
+        <v>59.398000999999994</v>
       </c>
       <c r="I224" s="16">
-        <v>2.4076603075572618</v>
+        <v>2.304626778427771</v>
       </c>
       <c r="J224" s="16">
-        <v>-1.9550537757427675</v>
+        <v>-8.7321179996369498</v>
       </c>
       <c r="K224" s="16">
-        <v>-0.66850099999999912</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-5.6829450000000037</v>
+      </c>
+    </row>
+    <row r="225" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A225" s="3" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="B225" s="5"/>
       <c r="C225" s="5"/>
       <c r="D225" s="37"/>
       <c r="E225" s="5"/>
       <c r="F225" s="5"/>
       <c r="G225" s="16">
-        <v>10.911925999999999</v>
+        <v>33.273944999999998</v>
       </c>
       <c r="H225" s="16">
-        <v>28.543082999999999</v>
+        <v>54.619682999999995</v>
       </c>
       <c r="I225" s="16">
-        <v>2.0498756999940149</v>
+        <v>2.1192292998384925</v>
       </c>
       <c r="J225" s="16">
-        <v>161.57694801082781</v>
+        <v>64.151509536966529</v>
       </c>
       <c r="K225" s="16">
-        <v>17.631157000000002</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>21.345737999999997</v>
+      </c>
+    </row>
+    <row r="226" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A226" s="3" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B226" s="5"/>
       <c r="C226" s="5"/>
       <c r="D226" s="37"/>
       <c r="E226" s="5"/>
       <c r="F226" s="5"/>
       <c r="G226" s="16">
-        <v>38.404949000000002</v>
+        <v>55.093442000000003</v>
       </c>
       <c r="H226" s="16">
-        <v>26.793263</v>
+        <v>48.254508000000001</v>
       </c>
       <c r="I226" s="16">
-        <v>1.9242090543354666</v>
+        <v>1.8722621880264474</v>
       </c>
       <c r="J226" s="16">
-        <v>-30.234868948790954</v>
+        <v>-12.413335873986602</v>
       </c>
       <c r="K226" s="16">
-        <v>-11.611686000000002</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-6.8389340000000018</v>
+      </c>
+    </row>
+    <row r="227" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A227" s="98" t="s">
         <v>161</v>
       </c>
       <c r="B227" s="96"/>
       <c r="C227" s="96"/>
       <c r="D227" s="99"/>
       <c r="E227" s="99"/>
       <c r="F227" s="99"/>
       <c r="G227" s="17">
-        <v>1100.4102269999998</v>
+        <v>1709.6574930000002</v>
       </c>
       <c r="H227" s="17">
-        <v>753.32901300000003</v>
+        <v>1391.7710159999999</v>
       </c>
       <c r="I227" s="17">
-        <v>54.101753403764242</v>
+        <v>54.000348478280024</v>
       </c>
       <c r="J227" s="18" t="s">
         <v>26</v>
       </c>
       <c r="K227" s="18" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="228" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A228" s="4" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="229" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A229" s="4" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="230" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A230" s="46"/>
     </row>
-    <row r="231" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A231" s="2" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="B231" s="37"/>
       <c r="C231" s="37"/>
       <c r="D231" s="37"/>
       <c r="E231" s="37"/>
       <c r="F231" s="37"/>
       <c r="G231" s="37"/>
       <c r="H231" s="37"/>
       <c r="I231" s="37"/>
       <c r="J231" s="37"/>
       <c r="K231" s="37"/>
     </row>
-    <row r="232" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A232" s="23"/>
       <c r="B232" s="23"/>
       <c r="C232" s="23"/>
       <c r="D232" s="23"/>
       <c r="E232" s="23"/>
       <c r="F232" s="23"/>
       <c r="G232" s="13" t="s">
         <v>136</v>
       </c>
       <c r="H232" s="13" t="s">
         <v>137</v>
       </c>
       <c r="I232" s="13" t="s">
         <v>149</v>
       </c>
       <c r="J232" s="13" t="s">
         <v>141</v>
       </c>
       <c r="K232" s="13" t="s">
         <v>150</v>
       </c>
     </row>
-    <row r="233" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A233" s="3" t="s">
         <v>162</v>
       </c>
       <c r="B233" s="5"/>
       <c r="C233" s="5"/>
       <c r="D233" s="37"/>
       <c r="E233" s="5"/>
       <c r="F233" s="5"/>
       <c r="G233" s="16">
-        <v>230.072845</v>
+        <v>345.35358000000002</v>
       </c>
       <c r="H233" s="16">
-        <v>306.71693800000003</v>
+        <v>459.38387299999999</v>
       </c>
       <c r="I233" s="16">
-        <v>35.055191820085575</v>
+        <v>29.613422920550587</v>
       </c>
       <c r="J233" s="16">
-        <v>33.312967899362498</v>
+        <v>33.018419267580768</v>
       </c>
       <c r="K233" s="16">
-        <v>76.644093000000026</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>114.03029299999997</v>
+      </c>
+    </row>
+    <row r="234" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A234" s="3" t="s">
         <v>163</v>
       </c>
       <c r="B234" s="5"/>
       <c r="C234" s="5"/>
       <c r="D234" s="37"/>
       <c r="E234" s="5"/>
       <c r="F234" s="5"/>
       <c r="G234" s="16">
-        <v>103.510543</v>
+        <v>243.42818499999998</v>
       </c>
       <c r="H234" s="16">
-        <v>121.92904799999999</v>
+        <v>329.30152899999996</v>
       </c>
       <c r="I234" s="16">
-        <v>13.935474819067281</v>
+        <v>21.227879383264622</v>
       </c>
       <c r="J234" s="16">
-        <v>17.793844439594906</v>
+        <v>35.276664450338806</v>
       </c>
       <c r="K234" s="16">
-        <v>18.418504999999996</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>85.873343999999975</v>
+      </c>
+    </row>
+    <row r="235" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A235" s="3" t="s">
         <v>164</v>
       </c>
       <c r="B235" s="5"/>
       <c r="C235" s="5"/>
       <c r="D235" s="37"/>
       <c r="E235" s="5"/>
       <c r="F235" s="5"/>
       <c r="G235" s="16">
-        <v>55.425353999999999</v>
+        <v>87.055449999999993</v>
       </c>
       <c r="H235" s="16">
-        <v>58.621447000000003</v>
+        <v>168.90681700000002</v>
       </c>
       <c r="I235" s="16">
-        <v>6.6999432204685743</v>
+        <v>10.888299089213008</v>
       </c>
       <c r="J235" s="16">
-        <v>5.7664818884151909</v>
+        <v>94.022105451180863</v>
       </c>
       <c r="K235" s="16">
-        <v>3.1960930000000047</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>81.851367000000025</v>
+      </c>
+    </row>
+    <row r="236" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A236" s="3" t="s">
         <v>168</v>
       </c>
       <c r="B236" s="5"/>
       <c r="C236" s="5"/>
       <c r="D236" s="37"/>
       <c r="E236" s="5"/>
       <c r="F236" s="5"/>
       <c r="G236" s="16">
-        <v>15.935799000000001</v>
+        <v>43.603568000000003</v>
       </c>
       <c r="H236" s="16">
-        <v>48.490456000000002</v>
+        <v>56.835732</v>
       </c>
       <c r="I236" s="16">
-        <v>5.5420553152608072</v>
+        <v>3.6638216263962549</v>
       </c>
       <c r="J236" s="16">
-        <v>204.28631786834157</v>
+        <v>30.346516596990401</v>
       </c>
       <c r="K236" s="16">
-        <v>32.554656999999999</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>13.232163999999997</v>
+      </c>
+    </row>
+    <row r="237" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A237" s="3" t="s">
         <v>152</v>
       </c>
       <c r="B237" s="5"/>
       <c r="C237" s="5"/>
       <c r="D237" s="37"/>
       <c r="E237" s="5"/>
       <c r="F237" s="5"/>
       <c r="G237" s="16">
-        <v>25.393747999999999</v>
+        <v>47.707464000000002</v>
       </c>
       <c r="H237" s="16">
-        <v>47.114362999999997</v>
+        <v>47.196126</v>
       </c>
       <c r="I237" s="16">
-        <v>5.3847793448112151</v>
+        <v>3.0424203407976265</v>
       </c>
       <c r="J237" s="16">
-        <v>85.535286086953363</v>
+        <v>-1.0718197051933049</v>
       </c>
       <c r="K237" s="16">
-        <v>21.720614999999999</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-0.51133800000000207</v>
+      </c>
+    </row>
+    <row r="238" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A238" s="3" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B238" s="5"/>
       <c r="C238" s="5"/>
       <c r="D238" s="37"/>
       <c r="E238" s="5"/>
       <c r="F238" s="5"/>
       <c r="G238" s="16">
-        <v>24.539106</v>
+        <v>63.957304999999998</v>
       </c>
       <c r="H238" s="16">
-        <v>37.716567000000005</v>
+        <v>42.961570000000002</v>
       </c>
       <c r="I238" s="16">
-        <v>4.3106895224029316</v>
+        <v>2.7694466795982597</v>
       </c>
       <c r="J238" s="16">
-        <v>53.699841387864758</v>
+        <v>-32.827735627697251</v>
       </c>
       <c r="K238" s="16">
-        <v>13.177461000000005</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-20.995734999999996</v>
+      </c>
+    </row>
+    <row r="239" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A239" s="3" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B239" s="5"/>
       <c r="C239" s="5"/>
       <c r="D239" s="37"/>
       <c r="E239" s="5"/>
       <c r="F239" s="5"/>
       <c r="G239" s="16">
-        <v>44.488681999999997</v>
+        <v>31.366239</v>
       </c>
       <c r="H239" s="16">
-        <v>26.111830000000001</v>
+        <v>34.746805999999999</v>
       </c>
       <c r="I239" s="16">
-        <v>2.9843647220534817</v>
+        <v>2.2398954810856511</v>
       </c>
       <c r="J239" s="16">
-        <v>-41.306802480684858</v>
+        <v>10.777725056548855</v>
       </c>
       <c r="K239" s="16">
-        <v>-18.376851999999996</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>3.3805669999999992</v>
+      </c>
+    </row>
+    <row r="240" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A240" s="3" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B240" s="5"/>
       <c r="C240" s="5"/>
       <c r="D240" s="37"/>
       <c r="E240" s="5"/>
       <c r="F240" s="5"/>
       <c r="G240" s="16">
-        <v>15.544566999999999</v>
+        <v>35.016207999999999</v>
       </c>
       <c r="H240" s="16">
-        <v>15.024495999999999</v>
+        <v>21.270149</v>
       </c>
       <c r="I240" s="16">
-        <v>1.7171747759170324</v>
+        <v>1.3711450378235768</v>
       </c>
       <c r="J240" s="16">
-        <v>-3.3456769815460268</v>
+        <v>-39.256275265442788</v>
       </c>
       <c r="K240" s="16">
-        <v>-0.52007099999999973</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-13.746058999999999</v>
+      </c>
+    </row>
+    <row r="241" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A241" s="3" t="s">
-        <v>170</v>
+        <v>165</v>
       </c>
       <c r="B241" s="5"/>
       <c r="C241" s="5"/>
       <c r="D241" s="37"/>
       <c r="E241" s="5"/>
       <c r="F241" s="5"/>
       <c r="G241" s="16">
-        <v>8.6374310000000012</v>
+        <v>24.539106</v>
       </c>
       <c r="H241" s="16">
-        <v>11.593251</v>
+        <v>15.27694</v>
       </c>
       <c r="I241" s="16">
-        <v>1.3250120461994142</v>
+        <v>0.9848027145521413</v>
       </c>
       <c r="J241" s="16">
-        <v>34.221054848368674</v>
+        <v>-37.744512778908899</v>
       </c>
       <c r="K241" s="16">
-        <v>2.9558199999999992</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-9.2621660000000006</v>
+      </c>
+    </row>
+    <row r="242" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A242" s="3" t="s">
-        <v>174</v>
+        <v>166</v>
       </c>
       <c r="B242" s="5"/>
       <c r="C242" s="5"/>
       <c r="D242" s="37"/>
       <c r="E242" s="5"/>
       <c r="F242" s="5"/>
       <c r="G242" s="16">
-        <v>8.01126</v>
+        <v>64.172029000000009</v>
       </c>
       <c r="H242" s="16">
-        <v>8.0401049999999987</v>
+        <v>13.418079000000001</v>
       </c>
       <c r="I242" s="16">
-        <v>0.9189170473155579</v>
+        <v>0.86497430920557927</v>
       </c>
       <c r="J242" s="16">
-        <v>0.36005572157187105</v>
+        <v>-79.090455438147373</v>
       </c>
       <c r="K242" s="16">
-        <v>2.8844999999998677E-2</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-50.75395000000001</v>
+      </c>
+    </row>
+    <row r="243" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A243" s="98" t="s">
         <v>161</v>
       </c>
       <c r="B243" s="96"/>
       <c r="C243" s="96"/>
       <c r="D243" s="99"/>
       <c r="E243" s="99"/>
       <c r="F243" s="99"/>
       <c r="G243" s="17">
-        <v>531.55933499999992</v>
+        <v>986.19913399999973</v>
       </c>
       <c r="H243" s="17">
-        <v>681.35850100000016</v>
+        <v>1189.2976209999999</v>
       </c>
       <c r="I243" s="17">
-        <v>77.873602633581882</v>
+        <v>76.666107582487314</v>
       </c>
       <c r="J243" s="18" t="s">
         <v>26</v>
       </c>
       <c r="K243" s="18" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="244" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A244" s="4" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="245" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A245" s="4" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="246" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A246" s="46"/>
     </row>
-    <row r="247" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A247" s="46"/>
     </row>
-    <row r="248" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A248" s="2" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="B248" s="22"/>
       <c r="C248" s="22"/>
       <c r="D248" s="22"/>
       <c r="E248" s="22"/>
       <c r="F248" s="22"/>
       <c r="G248" s="22"/>
       <c r="H248" s="22"/>
       <c r="I248" s="22"/>
       <c r="J248" s="22"/>
       <c r="K248" s="22"/>
     </row>
-    <row r="249" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A249" s="12"/>
       <c r="B249" s="12"/>
       <c r="C249" s="12"/>
       <c r="D249" s="12">
         <v>2021</v>
       </c>
       <c r="E249" s="12">
         <v>2024</v>
       </c>
       <c r="F249" s="12">
         <v>2025</v>
       </c>
       <c r="G249" s="13" t="s">
         <v>139</v>
       </c>
       <c r="H249" s="13" t="s">
         <v>140</v>
       </c>
       <c r="I249" s="13" t="s">
         <v>136</v>
       </c>
       <c r="J249" s="13" t="s">
         <v>137</v>
       </c>
       <c r="K249" s="13" t="s">
         <v>141</v>
       </c>
     </row>
-    <row r="250" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A250" s="15" t="s">
         <v>63</v>
       </c>
       <c r="B250" s="22"/>
-      <c r="C250" s="137" t="s">
+      <c r="C250" s="138" t="s">
         <v>84</v>
       </c>
       <c r="D250" s="16">
         <v>13.724781466175639</v>
       </c>
       <c r="E250" s="16">
         <v>28.134277394535069</v>
       </c>
       <c r="F250" s="16">
-        <v>32.672065761324284</v>
+        <v>33.506017641412491</v>
       </c>
       <c r="G250" s="16">
-        <v>0.54076328412495045</v>
+        <v>4.3499667849024162</v>
       </c>
       <c r="H250" s="16">
-        <v>32.896584944614339</v>
+        <v>34.137854390588828</v>
       </c>
       <c r="I250" s="16">
-        <v>37.310505410513265</v>
+        <v>32.080138797197193</v>
       </c>
       <c r="J250" s="16">
-        <v>26.515721655472525</v>
+        <v>21.391356059906396</v>
       </c>
       <c r="K250" s="16">
-        <v>-44.12223847624751</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-42.500745557826598</v>
+      </c>
+    </row>
+    <row r="251" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A251" s="15" t="s">
         <v>64</v>
       </c>
       <c r="B251" s="22"/>
-      <c r="C251" s="137"/>
+      <c r="C251" s="138"/>
       <c r="D251" s="16">
         <v>13.495784059994451</v>
       </c>
       <c r="E251" s="16">
         <v>12.09261783668023</v>
       </c>
       <c r="F251" s="16">
-        <v>11.97703388088647</v>
+        <v>11.854389002957113</v>
       </c>
       <c r="G251" s="16">
-        <v>-14.25075623926152</v>
+        <v>-14.105745640094391</v>
       </c>
       <c r="H251" s="16">
-        <v>3.8445769056196788</v>
+        <v>3.8884519985258326</v>
       </c>
       <c r="I251" s="16">
-        <v>10.793914022607478</v>
+        <v>12.107551374114703</v>
       </c>
       <c r="J251" s="16">
-        <v>12.36328397831833</v>
+        <v>13.111950362108871</v>
       </c>
       <c r="K251" s="16">
-        <v>-9.94215076154717</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-6.6162926617118378</v>
+      </c>
+    </row>
+    <row r="252" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A252" s="15" t="s">
         <v>65</v>
       </c>
       <c r="B252" s="22"/>
-      <c r="C252" s="137"/>
+      <c r="C252" s="138"/>
       <c r="D252" s="16">
         <v>38.320315252143189</v>
       </c>
       <c r="E252" s="16">
         <v>36.433486606232556</v>
       </c>
       <c r="F252" s="16">
-        <v>29.633760953337212</v>
+        <v>29.271610548358211</v>
       </c>
       <c r="G252" s="16">
-        <v>-29.581399842647738</v>
+        <v>-29.603486338571162</v>
       </c>
       <c r="H252" s="16">
-        <v>0.33107299764856268</v>
+        <v>0.32320496806319543</v>
       </c>
       <c r="I252" s="16">
-        <v>29.759167953280329</v>
+        <v>31.055606174724431</v>
       </c>
       <c r="J252" s="16">
-        <v>31.926671541613743</v>
+        <v>36.729913729201094</v>
       </c>
       <c r="K252" s="16">
-        <v>-15.647192769918636</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>1.9858765926343831</v>
+      </c>
+    </row>
+    <row r="253" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A253" s="15" t="s">
         <v>87</v>
       </c>
       <c r="B253" s="22"/>
-      <c r="C253" s="137"/>
+      <c r="C253" s="138"/>
       <c r="D253" s="16">
         <v>34.45911922168672</v>
       </c>
       <c r="E253" s="16">
         <v>23.339618162552149</v>
       </c>
       <c r="F253" s="16">
-        <v>25.717139404452038</v>
+        <v>25.367982807272178</v>
       </c>
       <c r="G253" s="16">
-        <v>-4.6039789077012285</v>
+        <v>-4.764809362535332</v>
       </c>
       <c r="H253" s="16">
-        <v>-0.55667122975484595</v>
+        <v>-0.5986112315866321</v>
       </c>
       <c r="I253" s="16">
-        <v>22.136412613598917</v>
+        <v>24.756703653963676</v>
       </c>
       <c r="J253" s="16">
-        <v>29.194322824595393</v>
+        <v>28.766779848783656</v>
       </c>
       <c r="K253" s="16">
-        <v>3.6950069989824126</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>0.19788793567478627</v>
+      </c>
+    </row>
+    <row r="254" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A254" s="100" t="s">
         <v>86</v>
       </c>
       <c r="B254" s="101"/>
-      <c r="C254" s="142" t="s">
+      <c r="C254" s="143" t="s">
         <v>85</v>
       </c>
       <c r="D254" s="102">
         <v>98.419108669983274</v>
       </c>
       <c r="E254" s="102">
         <v>99.385303709984044</v>
       </c>
       <c r="F254" s="102">
-        <v>99.304585450304302</v>
+        <v>99.313409185446602</v>
       </c>
       <c r="G254" s="102">
-        <v>-13.423236095396318</v>
+        <v>-12.379592732966708</v>
       </c>
       <c r="H254" s="102">
-        <v>6.9907007182059999</v>
+        <v>7.311684361342552</v>
       </c>
       <c r="I254" s="102">
-        <v>99.441652054157231</v>
+        <v>99.369957182406182</v>
       </c>
       <c r="J254" s="102">
-        <v>98.516569387673044</v>
+        <v>98.315417685053546</v>
       </c>
       <c r="K254" s="102">
-        <v>-21.373909760096819</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-13.769652654346418</v>
+      </c>
+    </row>
+    <row r="255" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A255" s="1" t="s">
         <v>67</v>
       </c>
       <c r="B255" s="103"/>
-      <c r="C255" s="143"/>
+      <c r="C255" s="144"/>
       <c r="D255" s="17">
         <v>1.5808913300167322</v>
       </c>
       <c r="E255" s="17">
         <v>0.61469629001595094</v>
       </c>
       <c r="F255" s="17">
-        <v>0.69541454969570637</v>
+        <v>0.68659081455339621</v>
       </c>
       <c r="G255" s="17">
-        <v>-1.974876991520681</v>
+        <v>-2.0607118053132845</v>
       </c>
       <c r="H255" s="17">
-        <v>-13.062128758180268</v>
+        <v>-13.081166601164751</v>
       </c>
       <c r="I255" s="17">
-        <v>0.55834794584276415</v>
+        <v>0.63004281759381908</v>
       </c>
       <c r="J255" s="17">
-        <v>1.4834306123269441</v>
+        <v>1.6845823149464683</v>
       </c>
       <c r="K255" s="17">
-        <v>110.8570107343904</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>133.03211755321379</v>
+      </c>
+    </row>
+    <row r="256" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A256" s="4" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="D256" s="60"/>
     </row>
-    <row r="257" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A257" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D257" s="60"/>
     </row>
-    <row r="258" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A258" s="4" t="s">
         <v>62</v>
       </c>
       <c r="D258" s="60"/>
     </row>
-    <row r="259" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A259" s="20" t="s">
         <v>125</v>
       </c>
       <c r="D259" s="60"/>
     </row>
-    <row r="260" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A260" s="104" t="s">
         <v>88</v>
       </c>
       <c r="D260" s="60"/>
     </row>
-    <row r="261" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A261" s="134" t="s">
+    <row r="261" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A261" s="135" t="s">
         <v>89</v>
       </c>
-      <c r="B261" s="134"/>
-[...11 lines deleted...]
-      <c r="A262" s="134" t="s">
+      <c r="B261" s="135"/>
+      <c r="C261" s="135"/>
+      <c r="D261" s="135"/>
+      <c r="E261" s="135"/>
+      <c r="F261" s="135"/>
+      <c r="G261" s="135"/>
+      <c r="H261" s="135"/>
+      <c r="I261" s="135"/>
+      <c r="J261" s="135"/>
+      <c r="K261" s="135"/>
+    </row>
+    <row r="262" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A262" s="135" t="s">
         <v>90</v>
       </c>
-      <c r="B262" s="134"/>
-[...11 lines deleted...]
-      <c r="A263" s="134" t="s">
+      <c r="B262" s="135"/>
+      <c r="C262" s="135"/>
+      <c r="D262" s="135"/>
+      <c r="E262" s="135"/>
+      <c r="F262" s="135"/>
+      <c r="G262" s="135"/>
+      <c r="H262" s="135"/>
+      <c r="I262" s="135"/>
+      <c r="J262" s="135"/>
+      <c r="K262" s="135"/>
+    </row>
+    <row r="263" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A263" s="135" t="s">
         <v>91</v>
       </c>
-      <c r="B263" s="134"/>
-[...11 lines deleted...]
-      <c r="A264" s="134" t="s">
+      <c r="B263" s="135"/>
+      <c r="C263" s="135"/>
+      <c r="D263" s="135"/>
+      <c r="E263" s="135"/>
+      <c r="F263" s="135"/>
+      <c r="G263" s="135"/>
+      <c r="H263" s="135"/>
+      <c r="I263" s="135"/>
+      <c r="J263" s="135"/>
+      <c r="K263" s="135"/>
+    </row>
+    <row r="264" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A264" s="135" t="s">
         <v>92</v>
       </c>
-      <c r="B264" s="134"/>
-[...10 lines deleted...]
-    <row r="265" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B264" s="135"/>
+      <c r="C264" s="135"/>
+      <c r="D264" s="135"/>
+      <c r="E264" s="135"/>
+      <c r="F264" s="135"/>
+      <c r="G264" s="135"/>
+      <c r="H264" s="135"/>
+      <c r="I264" s="135"/>
+      <c r="J264" s="135"/>
+      <c r="K264" s="135"/>
+    </row>
+    <row r="265" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A265" s="46"/>
       <c r="B265" s="46"/>
       <c r="C265" s="46"/>
       <c r="D265" s="46"/>
       <c r="E265" s="46"/>
       <c r="F265" s="46"/>
       <c r="G265" s="46"/>
       <c r="H265" s="46"/>
       <c r="I265" s="46"/>
       <c r="J265" s="46"/>
       <c r="K265" s="46"/>
     </row>
-    <row r="266" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A266" s="46"/>
       <c r="B266" s="46"/>
       <c r="C266" s="46"/>
       <c r="D266" s="46"/>
       <c r="E266" s="46"/>
       <c r="F266" s="46"/>
       <c r="G266" s="46"/>
       <c r="H266" s="46"/>
       <c r="I266" s="46"/>
       <c r="J266" s="46"/>
       <c r="K266" s="46"/>
     </row>
-    <row r="267" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A267" s="46"/>
       <c r="B267" s="46"/>
       <c r="C267" s="46"/>
       <c r="D267" s="46"/>
       <c r="E267" s="46"/>
       <c r="F267" s="46"/>
       <c r="G267" s="46"/>
       <c r="H267" s="46"/>
       <c r="I267" s="46"/>
       <c r="J267" s="46"/>
       <c r="K267" s="46"/>
     </row>
-    <row r="268" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A268" s="2" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="B268" s="22"/>
       <c r="C268" s="22"/>
       <c r="D268" s="22"/>
       <c r="E268" s="22"/>
       <c r="F268" s="22"/>
       <c r="G268" s="22"/>
       <c r="H268" s="22"/>
       <c r="I268" s="22"/>
       <c r="J268" s="22"/>
       <c r="K268" s="22"/>
     </row>
-    <row r="269" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A269" s="12"/>
       <c r="B269" s="12"/>
       <c r="C269" s="12"/>
       <c r="D269" s="12">
         <v>2021</v>
       </c>
       <c r="E269" s="12">
         <v>2024</v>
       </c>
       <c r="F269" s="12">
         <v>2025</v>
       </c>
       <c r="G269" s="13" t="s">
         <v>139</v>
       </c>
       <c r="H269" s="13" t="s">
         <v>140</v>
       </c>
       <c r="I269" s="13" t="s">
         <v>136</v>
       </c>
       <c r="J269" s="13" t="s">
         <v>137</v>
       </c>
       <c r="K269" s="13" t="s">
         <v>141</v>
       </c>
     </row>
-    <row r="270" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A270" s="15" t="s">
         <v>63</v>
       </c>
       <c r="B270" s="22"/>
-      <c r="C270" s="137" t="s">
+      <c r="C270" s="138" t="s">
         <v>84</v>
       </c>
       <c r="D270" s="16">
         <v>23.95680397289054</v>
       </c>
       <c r="E270" s="16">
         <v>29.233074847470832</v>
       </c>
       <c r="F270" s="16">
-        <v>37.361301802378257</v>
+        <v>37.578545581529674</v>
       </c>
       <c r="G270" s="16">
-        <v>59.398794236389676</v>
+        <v>60.700628232356912</v>
       </c>
       <c r="H270" s="16">
-        <v>22.392410809325792</v>
+        <v>22.641548393386657</v>
       </c>
       <c r="I270" s="16">
-        <v>37.224039723424987</v>
+        <v>37.430726987682725</v>
       </c>
       <c r="J270" s="16">
-        <v>23.15456486394951</v>
+        <v>24.325398969926646</v>
       </c>
       <c r="K270" s="16">
-        <v>-39.818663311353241</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-43.346045182465346</v>
+      </c>
+    </row>
+    <row r="271" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A271" s="15" t="s">
         <v>64</v>
       </c>
       <c r="B271" s="22"/>
-      <c r="C271" s="137"/>
+      <c r="C271" s="138"/>
       <c r="D271" s="16">
         <v>24.528837363589858</v>
       </c>
       <c r="E271" s="16">
         <v>32.276399151268912</v>
       </c>
       <c r="F271" s="16">
-        <v>30.670891522783972</v>
+        <v>30.534380906141383</v>
       </c>
       <c r="G271" s="16">
-        <v>18.516509564786084</v>
+        <v>18.264975745938379</v>
       </c>
       <c r="H271" s="16">
-        <v>15.816001807265634</v>
+        <v>15.754502241874357</v>
       </c>
       <c r="I271" s="16">
-        <v>26.630630872564453</v>
+        <v>29.041786615086203</v>
       </c>
       <c r="J271" s="16">
-        <v>31.422507307021331</v>
+        <v>32.772174100220894</v>
       </c>
       <c r="K271" s="16">
-        <v>14.158456916510758</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-1.6259740469269095</v>
+      </c>
+    </row>
+    <row r="272" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A272" s="15" t="s">
         <v>65</v>
       </c>
       <c r="B272" s="22"/>
-      <c r="C272" s="137"/>
+      <c r="C272" s="138"/>
       <c r="D272" s="16">
         <v>40.183173593945725</v>
       </c>
       <c r="E272" s="16">
         <v>23.676544451928571</v>
       </c>
       <c r="F272" s="16">
-        <v>21.305811684427205</v>
+        <v>21.250541604201693</v>
       </c>
       <c r="G272" s="16">
-        <v>12.232153475890668</v>
+        <v>12.202824781987438</v>
       </c>
       <c r="H272" s="16">
-        <v>-6.5413137748082111</v>
+        <v>-6.547420068247833</v>
       </c>
       <c r="I272" s="16">
-        <v>26.300879478918748</v>
+        <v>23.349003192654294</v>
       </c>
       <c r="J272" s="16">
-        <v>36.536453395956052</v>
+        <v>32.028978313737149</v>
       </c>
       <c r="K272" s="16">
-        <v>34.401719673415791</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>19.584051402759801</v>
+      </c>
+    </row>
+    <row r="273" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A273" s="15" t="s">
         <v>66</v>
       </c>
       <c r="B273" s="22"/>
-      <c r="C273" s="137"/>
+      <c r="C273" s="138"/>
       <c r="D273" s="16">
         <v>11.331185069573868</v>
       </c>
       <c r="E273" s="16">
         <v>14.813981549331695</v>
       </c>
       <c r="F273" s="16">
-        <v>10.661994990410575</v>
+        <v>10.636531908127241</v>
       </c>
       <c r="G273" s="16">
-        <v>-10.235584996773776</v>
+        <v>-10.240514708732805</v>
       </c>
       <c r="H273" s="16">
-        <v>7.869084894753664</v>
+        <v>7.8676038666940284</v>
       </c>
       <c r="I273" s="16">
-        <v>9.8444499250918103</v>
+        <v>10.178483204576779</v>
       </c>
       <c r="J273" s="16">
-        <v>8.8864744330730989</v>
+        <v>10.873448616115304</v>
       </c>
       <c r="K273" s="16">
-        <v>-12.665316589482467</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-6.8714665018754175</v>
+      </c>
+    </row>
+    <row r="274" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A274" s="100" t="s">
         <v>86</v>
       </c>
       <c r="B274" s="101"/>
-      <c r="C274" s="142" t="s">
+      <c r="C274" s="143" t="s">
         <v>77</v>
       </c>
       <c r="D274" s="102">
         <v>40.20986255869073</v>
       </c>
       <c r="E274" s="102">
         <v>38.448502768582379</v>
       </c>
       <c r="F274" s="102">
-        <v>48.399286201162369</v>
+        <v>48.456933223608615</v>
       </c>
       <c r="G274" s="102">
-        <v>24.72041009589136</v>
+        <v>25.012115835081371</v>
       </c>
       <c r="H274" s="102">
-        <v>9.5232213756130335</v>
+        <v>9.5872056284523222</v>
       </c>
       <c r="I274" s="102">
-        <v>50.974289101688278</v>
+        <v>51.996300004378945</v>
       </c>
       <c r="J274" s="102">
-        <v>45.164065095105002</v>
+        <v>41.191303243470585</v>
       </c>
       <c r="K274" s="102">
-        <v>-3.2505045691933008</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-12.823682021851521</v>
+      </c>
+    </row>
+    <row r="275" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A275" s="1" t="s">
         <v>67</v>
       </c>
       <c r="B275" s="103"/>
-      <c r="C275" s="143"/>
+      <c r="C275" s="144"/>
       <c r="D275" s="17">
         <v>59.790137441309263</v>
       </c>
       <c r="E275" s="17">
         <v>61.551497231417621</v>
       </c>
       <c r="F275" s="17">
-        <v>51.600713798837624</v>
+        <v>51.543066776391377</v>
       </c>
       <c r="G275" s="17">
-        <v>-16.939394292431984</v>
+        <v>-16.937069890629523</v>
       </c>
       <c r="H275" s="17">
-        <v>0.78273885220283557</v>
+        <v>0.78344393110134636</v>
       </c>
       <c r="I275" s="17">
-        <v>49.025710898311722</v>
+        <v>48.003699995621048</v>
       </c>
       <c r="J275" s="17">
-        <v>54.835934904894998</v>
+        <v>58.808696756529422</v>
       </c>
       <c r="K275" s="17">
-        <v>22.137271595828715</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>34.813154975980972</v>
+      </c>
+    </row>
+    <row r="276" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A276" s="4" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="D276" s="60"/>
     </row>
-    <row r="277" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A277" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D277" s="60"/>
     </row>
-    <row r="278" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A278" s="4" t="s">
         <v>62</v>
       </c>
       <c r="D278" s="60"/>
     </row>
-    <row r="279" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A279" s="20" t="s">
         <v>125</v>
       </c>
       <c r="D279" s="60"/>
     </row>
-    <row r="280" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A280" s="104" t="s">
         <v>88</v>
       </c>
       <c r="D280" s="60"/>
     </row>
-    <row r="281" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A281" s="134" t="s">
+    <row r="281" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A281" s="135" t="s">
         <v>89</v>
       </c>
-      <c r="B281" s="134"/>
-[...11 lines deleted...]
-      <c r="A282" s="134" t="s">
+      <c r="B281" s="135"/>
+      <c r="C281" s="135"/>
+      <c r="D281" s="135"/>
+      <c r="E281" s="135"/>
+      <c r="F281" s="135"/>
+      <c r="G281" s="135"/>
+      <c r="H281" s="135"/>
+      <c r="I281" s="135"/>
+      <c r="J281" s="135"/>
+      <c r="K281" s="135"/>
+    </row>
+    <row r="282" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A282" s="135" t="s">
         <v>90</v>
       </c>
-      <c r="B282" s="134"/>
-[...11 lines deleted...]
-      <c r="A283" s="134" t="s">
+      <c r="B282" s="135"/>
+      <c r="C282" s="135"/>
+      <c r="D282" s="135"/>
+      <c r="E282" s="135"/>
+      <c r="F282" s="135"/>
+      <c r="G282" s="135"/>
+      <c r="H282" s="135"/>
+      <c r="I282" s="135"/>
+      <c r="J282" s="135"/>
+      <c r="K282" s="135"/>
+    </row>
+    <row r="283" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A283" s="135" t="s">
         <v>91</v>
       </c>
-      <c r="B283" s="134"/>
-[...11 lines deleted...]
-      <c r="A284" s="134" t="s">
+      <c r="B283" s="135"/>
+      <c r="C283" s="135"/>
+      <c r="D283" s="135"/>
+      <c r="E283" s="135"/>
+      <c r="F283" s="135"/>
+      <c r="G283" s="135"/>
+      <c r="H283" s="135"/>
+      <c r="I283" s="135"/>
+      <c r="J283" s="135"/>
+      <c r="K283" s="135"/>
+    </row>
+    <row r="284" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A284" s="135" t="s">
         <v>92</v>
       </c>
-      <c r="B284" s="134"/>
-[...10 lines deleted...]
-    <row r="285" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B284" s="135"/>
+      <c r="C284" s="135"/>
+      <c r="D284" s="135"/>
+      <c r="E284" s="135"/>
+      <c r="F284" s="135"/>
+      <c r="G284" s="135"/>
+      <c r="H284" s="135"/>
+      <c r="I284" s="135"/>
+      <c r="J284" s="135"/>
+      <c r="K284" s="135"/>
+    </row>
+    <row r="285" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A285" s="46"/>
       <c r="B285" s="46"/>
       <c r="C285" s="46"/>
       <c r="D285" s="46"/>
       <c r="E285" s="46"/>
       <c r="F285" s="83"/>
       <c r="G285" s="83"/>
       <c r="H285" s="46"/>
       <c r="I285" s="46"/>
       <c r="J285" s="46"/>
       <c r="K285" s="46"/>
     </row>
-    <row r="286" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A286" s="46"/>
       <c r="B286" s="46"/>
       <c r="C286" s="46"/>
       <c r="D286" s="46"/>
       <c r="E286" s="46"/>
       <c r="F286" s="83"/>
       <c r="G286" s="83"/>
       <c r="H286" s="46"/>
       <c r="I286" s="46"/>
       <c r="J286" s="46"/>
       <c r="K286" s="46"/>
     </row>
-    <row r="287" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A287" s="46"/>
       <c r="B287" s="46"/>
       <c r="C287" s="46"/>
       <c r="D287" s="46"/>
       <c r="E287" s="46"/>
       <c r="F287" s="83"/>
       <c r="G287" s="83"/>
       <c r="H287" s="46"/>
       <c r="I287" s="46"/>
       <c r="J287" s="46"/>
       <c r="K287" s="46"/>
     </row>
-    <row r="288" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A288" s="2" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="B288" s="22"/>
       <c r="C288" s="22"/>
       <c r="D288" s="22"/>
       <c r="E288" s="22"/>
       <c r="F288" s="22"/>
       <c r="G288" s="22"/>
       <c r="H288" s="22"/>
       <c r="I288" s="22"/>
       <c r="J288" s="22"/>
       <c r="K288" s="22"/>
     </row>
-    <row r="289" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A289" s="12"/>
       <c r="B289" s="12"/>
       <c r="C289" s="12"/>
       <c r="D289" s="24"/>
       <c r="E289" s="12">
         <v>2021</v>
       </c>
       <c r="F289" s="12">
         <v>2022</v>
       </c>
       <c r="G289" s="12">
         <v>2023</v>
       </c>
       <c r="H289" s="12">
         <v>2024</v>
       </c>
       <c r="I289" s="12">
         <v>2025</v>
       </c>
       <c r="J289" s="13" t="s">
         <v>139</v>
       </c>
       <c r="K289" s="13" t="s">
         <v>140</v>
       </c>
     </row>
-    <row r="290" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A290" s="47" t="s">
         <v>81</v>
       </c>
       <c r="B290" s="105"/>
       <c r="C290" s="105"/>
-      <c r="D290" s="123" t="s">
+      <c r="D290" s="124" t="s">
         <v>58</v>
       </c>
       <c r="E290" s="106">
         <v>22.639616880641089</v>
       </c>
       <c r="F290" s="106">
         <v>26.815254687317086</v>
       </c>
       <c r="G290" s="106">
         <v>36.541715258862148</v>
       </c>
       <c r="H290" s="106">
-        <v>31.83682947722362</v>
+        <v>31.836829477223628</v>
       </c>
       <c r="I290" s="106">
-        <v>37.924528763916832</v>
+        <v>38.696310292894132</v>
       </c>
       <c r="J290" s="107">
-        <v>3.2154230212413397</v>
+        <v>6.5759694570912641</v>
       </c>
       <c r="K290" s="107">
-        <v>21.446874653313763</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>22.423563504354881</v>
+      </c>
+    </row>
+    <row r="291" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A291" s="15" t="s">
         <v>93</v>
       </c>
       <c r="B291" s="22"/>
       <c r="C291" s="22"/>
-      <c r="D291" s="138"/>
+      <c r="D291" s="139"/>
       <c r="E291" s="60">
         <v>1.6687247563980136E-2</v>
       </c>
       <c r="F291" s="60">
         <v>7.3159228578081751E-3</v>
       </c>
       <c r="G291" s="60">
         <v>1.7678145136223955E-2</v>
       </c>
       <c r="H291" s="60">
-        <v>1.109869492724273E-2</v>
+        <v>1.1098694927242731E-2</v>
       </c>
       <c r="I291" s="60">
-        <v>2.3498362734200726E-2</v>
+        <v>2.322053770665582E-2</v>
       </c>
       <c r="J291" s="16">
         <v>83.450924430419022</v>
       </c>
       <c r="K291" s="16">
         <v>16.288504843944906</v>
       </c>
     </row>
-    <row r="292" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A292" s="15" t="s">
         <v>80</v>
       </c>
       <c r="B292" s="22"/>
       <c r="C292" s="22"/>
-      <c r="D292" s="138"/>
+      <c r="D292" s="139"/>
       <c r="E292" s="60">
         <v>76.552070610793749</v>
       </c>
       <c r="F292" s="60">
         <v>71.236313838880534</v>
       </c>
       <c r="G292" s="60">
         <v>62.354508915355666</v>
       </c>
       <c r="H292" s="60">
         <v>66.713697958326406</v>
       </c>
       <c r="I292" s="60">
-        <v>59.605652947583721</v>
+        <v>58.880631535710634</v>
       </c>
       <c r="J292" s="16">
-        <v>-22.584726858838</v>
+        <v>-22.61139977692876</v>
       </c>
       <c r="K292" s="16">
-        <v>0.27812154685407098</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>0.26948289046933027</v>
+      </c>
+    </row>
+    <row r="293" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A293" s="15" t="s">
         <v>79</v>
       </c>
       <c r="B293" s="22"/>
       <c r="C293" s="22"/>
-      <c r="D293" s="138"/>
+      <c r="D293" s="139"/>
       <c r="E293" s="60">
         <v>0.67275211690505221</v>
       </c>
       <c r="F293" s="60">
         <v>0.723198854012155</v>
       </c>
       <c r="G293" s="60">
         <v>0.87336440383980574</v>
       </c>
       <c r="H293" s="60">
-        <v>1.2273611264250177</v>
+        <v>1.2273611264250179</v>
       </c>
       <c r="I293" s="60">
-        <v>2.3524754410130111</v>
+        <v>2.3071026877946803</v>
       </c>
       <c r="J293" s="16">
-        <v>66.076027962440747</v>
+        <v>64.821593064887054</v>
       </c>
       <c r="K293" s="16">
-        <v>45.979230280469793</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>45.702786962748142</v>
+      </c>
+    </row>
+    <row r="294" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A294" s="1" t="s">
         <v>94</v>
       </c>
       <c r="B294" s="73"/>
       <c r="C294" s="73"/>
-      <c r="D294" s="139"/>
+      <c r="D294" s="140"/>
       <c r="E294" s="108">
-        <v>0.11887314409613754</v>
+        <v>0.11887314409612651</v>
       </c>
       <c r="F294" s="108">
-        <v>1.2179166969324322</v>
+        <v>1.21791669693243</v>
       </c>
       <c r="G294" s="108">
-        <v>0.21273327680615431</v>
+        <v>0.21273327680615614</v>
       </c>
       <c r="H294" s="108">
-        <v>0.21101274309772758</v>
+        <v>0.21101274309770274</v>
       </c>
       <c r="I294" s="108">
-        <v>9.3844484752246188E-2</v>
+        <v>9.2734945893893209E-2</v>
       </c>
       <c r="J294" s="17">
-        <v>-61.465095591899953</v>
+        <v>-61.465095591896102</v>
       </c>
       <c r="K294" s="17">
-        <v>0.62474996035490893</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>0.62474996035679631</v>
+      </c>
+    </row>
+    <row r="295" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A295" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F295" s="60"/>
       <c r="G295" s="60"/>
       <c r="H295" s="60"/>
       <c r="I295" s="60"/>
       <c r="J295" s="60"/>
       <c r="K295" s="60"/>
     </row>
-    <row r="296" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A296" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B296" s="84"/>
       <c r="C296" s="84"/>
       <c r="D296" s="84"/>
-      <c r="E296" s="84"/>
+      <c r="E296" s="123"/>
       <c r="F296" s="84"/>
       <c r="G296" s="84"/>
       <c r="H296" s="84"/>
       <c r="I296" s="84"/>
       <c r="J296" s="84"/>
       <c r="K296" s="84"/>
     </row>
-    <row r="297" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A297" s="4" t="s">
         <v>62</v>
       </c>
       <c r="B297" s="84"/>
       <c r="C297" s="84"/>
       <c r="D297" s="84"/>
       <c r="E297" s="84"/>
       <c r="F297" s="84"/>
       <c r="G297" s="84"/>
       <c r="H297" s="84"/>
       <c r="I297" s="84"/>
       <c r="J297" s="84"/>
       <c r="K297" s="84"/>
     </row>
-    <row r="298" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A298" s="20" t="s">
         <v>125</v>
       </c>
     </row>
-    <row r="299" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A299" s="104" t="s">
         <v>96</v>
       </c>
       <c r="B299" s="85"/>
       <c r="C299" s="85"/>
       <c r="D299" s="85"/>
       <c r="E299" s="85"/>
       <c r="F299" s="85"/>
       <c r="G299" s="85"/>
       <c r="H299" s="85"/>
       <c r="I299" s="85"/>
       <c r="J299" s="85"/>
       <c r="K299" s="85"/>
     </row>
-    <row r="300" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A300" s="104" t="s">
         <v>95</v>
       </c>
       <c r="B300" s="84"/>
       <c r="C300" s="84"/>
       <c r="D300" s="84"/>
       <c r="E300" s="84"/>
       <c r="F300" s="84"/>
       <c r="G300" s="84"/>
       <c r="H300" s="84"/>
       <c r="I300" s="84"/>
       <c r="J300" s="84"/>
       <c r="K300" s="84"/>
     </row>
-    <row r="301" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A301" s="46"/>
     </row>
-    <row r="302" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A302" s="46"/>
     </row>
-    <row r="303" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A303" s="2" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="B303" s="22"/>
       <c r="C303" s="22"/>
       <c r="D303" s="22"/>
       <c r="E303" s="22"/>
       <c r="F303" s="22"/>
       <c r="G303" s="22"/>
       <c r="H303" s="22"/>
       <c r="I303" s="22"/>
       <c r="J303" s="22"/>
       <c r="K303" s="22"/>
     </row>
-    <row r="304" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A304" s="12"/>
       <c r="B304" s="12"/>
       <c r="C304" s="12"/>
       <c r="D304" s="24"/>
       <c r="E304" s="12">
         <v>2021</v>
       </c>
       <c r="F304" s="12">
         <v>2022</v>
       </c>
       <c r="G304" s="12">
         <v>2023</v>
       </c>
       <c r="H304" s="12">
         <v>2024</v>
       </c>
       <c r="I304" s="12">
         <v>2025</v>
       </c>
       <c r="J304" s="13" t="s">
         <v>139</v>
       </c>
       <c r="K304" s="13" t="s">
         <v>140</v>
       </c>
     </row>
-    <row r="305" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A305" s="47" t="s">
         <v>81</v>
       </c>
       <c r="B305" s="105"/>
       <c r="C305" s="105"/>
-      <c r="D305" s="123" t="s">
+      <c r="D305" s="124" t="s">
         <v>58</v>
       </c>
       <c r="E305" s="106">
-        <v>12.83245083219918</v>
+        <v>12.832450832199182</v>
       </c>
       <c r="F305" s="106">
         <v>8.4308551726731622</v>
       </c>
       <c r="G305" s="106">
-        <v>13.722934694418875</v>
+        <v>13.722934694418878</v>
       </c>
       <c r="H305" s="106">
-        <v>14.774256162239377</v>
+        <v>14.77425616223938</v>
       </c>
       <c r="I305" s="106">
-        <v>18.595192332118295</v>
+        <v>18.851541610480613</v>
       </c>
       <c r="J305" s="107">
-        <v>24.801879648811617</v>
+        <v>26.668008679501543</v>
       </c>
       <c r="K305" s="107">
-        <v>14.746487729847214</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>15.173046655757538</v>
+      </c>
+    </row>
+    <row r="306" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A306" s="15" t="s">
         <v>93</v>
       </c>
       <c r="B306" s="22"/>
       <c r="C306" s="22"/>
-      <c r="D306" s="138"/>
+      <c r="D306" s="139"/>
       <c r="E306" s="60">
-        <v>1.48795939828684E-3</v>
+        <v>1.4879593982868402E-3</v>
       </c>
       <c r="F306" s="60">
         <v>4.2241166794799636E-3</v>
       </c>
       <c r="G306" s="60">
-        <v>2.6463909222330859E-2</v>
+        <v>2.6463909222330863E-2</v>
       </c>
       <c r="H306" s="60">
-        <v>2.5566643553811885E-2</v>
+        <v>2.5566643553811892E-2</v>
       </c>
       <c r="I306" s="60">
-        <v>1.8491399614303985E-3</v>
+        <v>1.8470138994697114E-3</v>
       </c>
       <c r="J306" s="16">
         <v>-92.828299510056311</v>
       </c>
       <c r="K306" s="16">
         <v>10.423449661137241</v>
       </c>
     </row>
-    <row r="307" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A307" s="15" t="s">
         <v>80</v>
       </c>
       <c r="B307" s="22"/>
       <c r="C307" s="22"/>
-      <c r="D307" s="138"/>
+      <c r="D307" s="139"/>
       <c r="E307" s="60">
-        <v>81.034112403175953</v>
+        <v>81.034112403175968</v>
       </c>
       <c r="F307" s="60">
         <v>85.716478841448975</v>
       </c>
       <c r="G307" s="60">
-        <v>78.268809371756916</v>
+        <v>78.268809371756944</v>
       </c>
       <c r="H307" s="60">
-        <v>79.928833999061737</v>
+        <v>79.928833999061766</v>
       </c>
       <c r="I307" s="60">
-        <v>72.742720462108807</v>
+        <v>72.662974801653988</v>
       </c>
       <c r="J307" s="16">
-        <v>-9.7572881201172557</v>
+        <v>-9.7524557331103665</v>
       </c>
       <c r="K307" s="16">
-        <v>1.7998292463635046</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>1.8011920331297393</v>
+      </c>
+    </row>
+    <row r="308" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A308" s="15" t="s">
         <v>79</v>
       </c>
       <c r="B308" s="22"/>
       <c r="C308" s="22"/>
-      <c r="D308" s="138"/>
+      <c r="D308" s="139"/>
       <c r="E308" s="60">
         <v>2.3847208925147267</v>
       </c>
       <c r="F308" s="60">
         <v>1.9026929933417904</v>
       </c>
       <c r="G308" s="60">
-        <v>2.9488281882154377</v>
+        <v>2.9488281882154381</v>
       </c>
       <c r="H308" s="60">
-        <v>2.6617012267791007</v>
+        <v>2.6617012267791016</v>
       </c>
       <c r="I308" s="60">
-        <v>3.5046017363772406</v>
+        <v>3.5001487589681601</v>
       </c>
       <c r="J308" s="16">
-        <v>30.55858767170459</v>
+        <v>30.542791308644158</v>
       </c>
       <c r="K308" s="16">
-        <v>15.15078778994312</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>15.147304590909716</v>
+      </c>
+    </row>
+    <row r="309" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A309" s="1" t="s">
         <v>94</v>
       </c>
       <c r="B309" s="73"/>
       <c r="C309" s="73"/>
-      <c r="D309" s="139"/>
+      <c r="D309" s="140"/>
       <c r="E309" s="108">
-        <v>3.7472279127118631</v>
+        <v>3.7472279127118426</v>
       </c>
       <c r="F309" s="108">
-        <v>3.9457488758565917</v>
+        <v>3.945748875856594</v>
       </c>
       <c r="G309" s="108">
-        <v>5.0329638363864211</v>
+        <v>5.0329638363864113</v>
       </c>
       <c r="H309" s="108">
-        <v>2.6096419683659615</v>
+        <v>2.609641968365946</v>
       </c>
       <c r="I309" s="108">
-        <v>5.1556363294342153</v>
+        <v>4.9834878149977726</v>
       </c>
       <c r="J309" s="17">
-        <v>95.896836899109701</v>
+        <v>89.573736225810308</v>
       </c>
       <c r="K309" s="17">
-        <v>13.268637487245961</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>12.343348132061971</v>
+      </c>
+    </row>
+    <row r="310" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A310" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F310" s="60"/>
       <c r="G310" s="60"/>
       <c r="H310" s="60"/>
       <c r="I310" s="60"/>
       <c r="J310" s="60"/>
       <c r="K310" s="60"/>
     </row>
-    <row r="311" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A311" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B311" s="84"/>
       <c r="C311" s="84"/>
       <c r="D311" s="84"/>
       <c r="E311" s="84"/>
       <c r="F311" s="84"/>
       <c r="G311" s="84"/>
       <c r="H311" s="84"/>
       <c r="I311" s="84"/>
       <c r="J311" s="84"/>
       <c r="K311" s="84"/>
     </row>
-    <row r="312" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A312" s="4" t="s">
         <v>62</v>
       </c>
       <c r="B312" s="84"/>
       <c r="C312" s="84"/>
       <c r="D312" s="84"/>
       <c r="E312" s="84"/>
       <c r="F312" s="84"/>
       <c r="G312" s="84"/>
       <c r="H312" s="84"/>
       <c r="I312" s="84"/>
       <c r="J312" s="84"/>
       <c r="K312" s="84"/>
     </row>
-    <row r="313" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A313" s="20" t="s">
         <v>125</v>
       </c>
     </row>
-    <row r="314" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A314" s="104" t="s">
         <v>96</v>
       </c>
       <c r="B314" s="85"/>
       <c r="C314" s="85"/>
       <c r="D314" s="85"/>
       <c r="E314" s="85"/>
       <c r="F314" s="85"/>
       <c r="G314" s="85"/>
       <c r="H314" s="85"/>
       <c r="I314" s="85"/>
       <c r="J314" s="85"/>
       <c r="K314" s="85"/>
     </row>
-    <row r="315" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A315" s="104" t="s">
         <v>95</v>
       </c>
       <c r="B315" s="84"/>
       <c r="C315" s="84"/>
       <c r="D315" s="84"/>
       <c r="E315" s="84"/>
       <c r="F315" s="84"/>
       <c r="G315" s="84"/>
       <c r="H315" s="84"/>
       <c r="I315" s="84"/>
       <c r="J315" s="84"/>
       <c r="K315" s="84"/>
     </row>
-    <row r="316" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A316" s="46"/>
     </row>
-    <row r="317" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A317" s="46"/>
     </row>
-    <row r="318" spans="1:11" ht="12" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A318" s="2" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="B318" s="8"/>
       <c r="C318" s="8"/>
       <c r="D318" s="8"/>
       <c r="E318" s="8"/>
       <c r="F318" s="8"/>
       <c r="G318" s="8"/>
       <c r="H318" s="8"/>
       <c r="I318" s="8"/>
       <c r="J318" s="8"/>
       <c r="K318" s="9"/>
     </row>
-    <row r="319" spans="1:11" s="25" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:11" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A319" s="11"/>
       <c r="B319" s="12">
         <v>2021</v>
       </c>
       <c r="C319" s="12">
         <v>2022</v>
       </c>
       <c r="D319" s="12">
         <v>2023</v>
       </c>
       <c r="E319" s="12">
         <v>2024</v>
       </c>
       <c r="F319" s="12">
         <v>2025</v>
       </c>
       <c r="G319" s="13" t="s">
         <v>139</v>
       </c>
       <c r="H319" s="13" t="s">
         <v>140</v>
       </c>
       <c r="I319" s="13" t="s">
         <v>136</v>
       </c>
       <c r="J319" s="13" t="s">
         <v>137</v>
       </c>
       <c r="K319" s="13" t="s">
         <v>141</v>
       </c>
     </row>
-    <row r="320" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A320" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B320" s="16">
         <v>1984.56</v>
       </c>
       <c r="C320" s="16">
         <v>3965.11</v>
       </c>
       <c r="D320" s="16">
         <v>5019.78</v>
       </c>
       <c r="E320" s="16">
-        <v>5634.6</v>
+        <v>5588.56</v>
       </c>
       <c r="F320" s="16">
-        <v>6045.73</v>
+        <v>6069.54</v>
       </c>
       <c r="G320" s="16">
-        <v>7.2965250417065839</v>
+        <v>8.6065104427616337</v>
       </c>
       <c r="H320" s="16">
-        <v>32.113174609294724</v>
+        <v>32.243058828039437</v>
       </c>
       <c r="I320" s="16">
-        <v>1662.31</v>
+        <v>3458.35</v>
       </c>
       <c r="J320" s="16">
-        <v>1792.37</v>
+        <v>3592.94</v>
       </c>
       <c r="K320" s="16">
-        <v>7.8240520721165092</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>3.8917402807697359</v>
+      </c>
+    </row>
+    <row r="321" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A321" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B321" s="16">
         <v>1378.48</v>
       </c>
       <c r="C321" s="16">
         <v>1759.37</v>
       </c>
       <c r="D321" s="16">
         <v>1595.4</v>
       </c>
       <c r="E321" s="16">
-        <v>1599.31</v>
+        <v>1640.97</v>
       </c>
       <c r="F321" s="16">
-        <v>1596.62</v>
+        <v>1623.66</v>
       </c>
       <c r="G321" s="16">
-        <v>-0.16819753518705285</v>
+        <v>-1.0548638914788171</v>
       </c>
       <c r="H321" s="16">
-        <v>3.740962716252616</v>
+        <v>4.1774338710496517</v>
       </c>
       <c r="I321" s="16">
-        <v>484.95</v>
+        <v>927.02</v>
       </c>
       <c r="J321" s="16">
-        <v>534.03</v>
+        <v>966.91000000000008</v>
       </c>
       <c r="K321" s="16">
-        <v>10.120630992885861</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>4.3030355332139658</v>
+      </c>
+    </row>
+    <row r="322" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A322" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B322" s="16">
         <v>606.07999999999993</v>
       </c>
       <c r="C322" s="16">
         <v>2205.7400000000002</v>
       </c>
       <c r="D322" s="16">
         <v>3424.3799999999997</v>
       </c>
       <c r="E322" s="16">
-        <v>4035.2900000000004</v>
+        <v>3947.59</v>
       </c>
       <c r="F322" s="16">
-        <v>4449.1099999999997</v>
+        <v>4445.88</v>
       </c>
       <c r="G322" s="16" t="s">
         <v>26</v>
       </c>
       <c r="H322" s="16" t="s">
         <v>26</v>
       </c>
       <c r="I322" s="16">
-        <v>1177.3599999999999</v>
+        <v>2531.33</v>
       </c>
       <c r="J322" s="16">
-        <v>1258.3399999999999</v>
+        <v>2626.0299999999997</v>
       </c>
       <c r="K322" s="16" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="323" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A323" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B323" s="17">
         <v>143.96726829551389</v>
       </c>
       <c r="C323" s="17">
         <v>225.37101348778256</v>
       </c>
       <c r="D323" s="17">
         <v>314.6408424219631</v>
       </c>
       <c r="E323" s="17">
-        <v>352.31443560035268</v>
+        <v>340.56442226244235</v>
       </c>
       <c r="F323" s="17">
-        <v>378.65804010973181</v>
+        <v>373.81841025830528</v>
       </c>
       <c r="G323" s="18" t="s">
         <v>26</v>
       </c>
       <c r="H323" s="18" t="s">
         <v>26</v>
       </c>
       <c r="I323" s="17">
-        <v>342.77966800701103</v>
+        <v>373.0609911328774</v>
       </c>
       <c r="J323" s="17">
-        <v>335.6309570623373</v>
+        <v>371.58991012607169</v>
       </c>
       <c r="K323" s="18" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="324" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A324" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B324" s="46"/>
       <c r="C324" s="46"/>
       <c r="D324" s="46"/>
       <c r="E324" s="46"/>
       <c r="F324" s="46"/>
       <c r="G324" s="46"/>
       <c r="H324" s="46"/>
       <c r="I324" s="46"/>
       <c r="J324" s="46"/>
       <c r="K324" s="46"/>
     </row>
-    <row r="325" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A325" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B325" s="46"/>
       <c r="C325" s="46"/>
       <c r="D325" s="46"/>
       <c r="E325" s="46"/>
       <c r="F325" s="46"/>
       <c r="G325" s="46"/>
       <c r="H325" s="46"/>
       <c r="I325" s="46"/>
       <c r="J325" s="46"/>
       <c r="K325" s="46"/>
     </row>
-    <row r="326" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A326" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B326" s="46"/>
       <c r="C326" s="46"/>
       <c r="D326" s="46"/>
       <c r="E326" s="46"/>
       <c r="F326" s="46"/>
       <c r="G326" s="46"/>
       <c r="H326" s="46"/>
       <c r="I326" s="46"/>
       <c r="J326" s="46"/>
       <c r="K326" s="46"/>
     </row>
-    <row r="327" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A327" s="4" t="s">
         <v>62</v>
       </c>
       <c r="B327" s="46"/>
       <c r="C327" s="46"/>
       <c r="D327" s="46"/>
       <c r="E327" s="46"/>
       <c r="F327" s="46"/>
       <c r="G327" s="46"/>
       <c r="H327" s="46"/>
       <c r="I327" s="46"/>
       <c r="J327" s="46"/>
       <c r="K327" s="46"/>
     </row>
-    <row r="328" spans="1:11" ht="12" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A328" s="20" t="s">
         <v>125</v>
       </c>
       <c r="B328" s="46"/>
       <c r="C328" s="46"/>
       <c r="D328" s="46"/>
       <c r="E328" s="46"/>
       <c r="F328" s="46"/>
       <c r="G328" s="46"/>
       <c r="H328" s="46"/>
       <c r="I328" s="46"/>
       <c r="J328" s="46"/>
       <c r="K328" s="46"/>
     </row>
-    <row r="329" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A329" s="130" t="s">
+    <row r="329" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A329" s="131" t="s">
         <v>143</v>
       </c>
-      <c r="B329" s="130"/>
-[...10 lines deleted...]
-    <row r="330" spans="1:11" ht="12" x14ac:dyDescent="0.25">
+      <c r="B329" s="131"/>
+      <c r="C329" s="131"/>
+      <c r="D329" s="131"/>
+      <c r="E329" s="131"/>
+      <c r="F329" s="131"/>
+      <c r="G329" s="131"/>
+      <c r="H329" s="131"/>
+      <c r="I329" s="131"/>
+      <c r="J329" s="131"/>
+      <c r="K329" s="131"/>
+    </row>
+    <row r="330" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A330" s="46"/>
       <c r="B330" s="46"/>
       <c r="C330" s="46"/>
       <c r="D330" s="46"/>
       <c r="E330" s="46"/>
       <c r="F330" s="46"/>
       <c r="G330" s="46"/>
       <c r="H330" s="46"/>
       <c r="I330" s="46"/>
       <c r="J330" s="46"/>
       <c r="K330" s="46"/>
     </row>
-    <row r="331" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A331" s="2" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="B331" s="22"/>
       <c r="C331" s="22"/>
       <c r="D331" s="22"/>
     </row>
-    <row r="332" spans="1:11" s="25" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:11" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A332" s="23"/>
       <c r="B332" s="23"/>
       <c r="C332" s="23"/>
       <c r="D332" s="24"/>
       <c r="E332" s="12">
         <v>2021</v>
       </c>
       <c r="F332" s="12">
         <v>2022</v>
       </c>
       <c r="G332" s="12">
         <v>2023</v>
       </c>
       <c r="H332" s="12">
         <v>2024</v>
       </c>
       <c r="I332" s="12">
         <v>2025</v>
       </c>
       <c r="J332" s="13" t="s">
         <v>136</v>
       </c>
       <c r="K332" s="13" t="s">
         <v>137</v>
       </c>
     </row>
-    <row r="333" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="C333" s="124"/>
+    <row r="333" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A333" s="125" t="s">
+        <v>179</v>
+      </c>
+      <c r="B333" s="125"/>
+      <c r="C333" s="125"/>
       <c r="D333" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E333" s="27">
         <v>5</v>
       </c>
       <c r="F333" s="27">
         <v>5</v>
       </c>
       <c r="G333" s="27">
         <v>5</v>
       </c>
       <c r="H333" s="27">
         <v>5</v>
       </c>
       <c r="I333" s="27">
         <v>5</v>
       </c>
       <c r="J333" s="27">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="K333" s="27">
-        <v>5</v>
-[...5 lines deleted...]
-      <c r="C334" s="124"/>
+        <v>4</v>
+      </c>
+    </row>
+    <row r="334" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A334" s="125"/>
+      <c r="B334" s="125"/>
+      <c r="C334" s="125"/>
       <c r="D334" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E334" s="28">
         <v>7.0847386954621925</v>
       </c>
       <c r="F334" s="28">
         <v>8.8191693395904345</v>
       </c>
       <c r="G334" s="28">
         <v>9.4064741865291879</v>
       </c>
       <c r="H334" s="28">
-        <v>9.7181870629415865</v>
+        <v>9.61124616375489</v>
       </c>
       <c r="I334" s="28">
-        <v>9.9924796868905226</v>
+        <v>9.9848833530825267</v>
       </c>
       <c r="J334" s="28">
-        <v>9.5603243462722549</v>
+        <v>10.121655369978132</v>
       </c>
       <c r="K334" s="28">
-        <v>9.8885887615554537</v>
-[...7 lines deleted...]
-      <c r="C335" s="127"/>
+        <v>10.050994332129227</v>
+      </c>
+    </row>
+    <row r="335" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A335" s="128" t="s">
+        <v>180</v>
+      </c>
+      <c r="B335" s="128"/>
+      <c r="C335" s="128"/>
       <c r="D335" s="29" t="s">
         <v>23</v>
       </c>
       <c r="E335" s="30">
         <v>3</v>
       </c>
       <c r="F335" s="30">
         <v>3</v>
       </c>
       <c r="G335" s="30">
         <v>5</v>
       </c>
       <c r="H335" s="30">
         <v>5</v>
       </c>
       <c r="I335" s="30">
         <v>6</v>
       </c>
       <c r="J335" s="30">
         <v>6</v>
       </c>
       <c r="K335" s="30">
         <v>6</v>
       </c>
     </row>
-    <row r="336" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C336" s="128"/>
+    <row r="336" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A336" s="129"/>
+      <c r="B336" s="129"/>
+      <c r="C336" s="129"/>
       <c r="D336" s="31" t="s">
         <v>33</v>
       </c>
       <c r="E336" s="32">
         <v>7.9279395339902763</v>
       </c>
       <c r="F336" s="32">
         <v>7.5438406924981365</v>
       </c>
       <c r="G336" s="32">
         <v>6.6298866012626467</v>
       </c>
       <c r="H336" s="32">
-        <v>6.1275752187434511</v>
+        <v>6.1919564223195245</v>
       </c>
       <c r="I336" s="32">
-        <v>5.835098228039624</v>
+        <v>5.8772171775197153</v>
       </c>
       <c r="J336" s="32">
-        <v>5.9197058640426841</v>
+        <v>5.9165132257066002</v>
       </c>
       <c r="K336" s="32">
-        <v>5.8704871790925655</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>5.5713466685489248</v>
+      </c>
+    </row>
+    <row r="337" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A337" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B337" s="33"/>
       <c r="C337" s="34"/>
     </row>
-    <row r="338" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A338" s="4" t="s">
-        <v>175</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="339" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A339" s="46"/>
     </row>
-    <row r="340" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A340" s="46"/>
     </row>
-    <row r="341" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A341" s="46"/>
     </row>
-    <row r="342" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A342" s="2" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="B342" s="37"/>
       <c r="C342" s="37"/>
       <c r="D342" s="37"/>
       <c r="E342" s="37"/>
       <c r="F342" s="37"/>
       <c r="G342" s="37"/>
       <c r="H342" s="37"/>
       <c r="I342" s="37"/>
       <c r="J342" s="37"/>
       <c r="K342" s="37"/>
     </row>
-    <row r="343" spans="1:11" s="10" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:11" s="10" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A343" s="23"/>
       <c r="B343" s="23"/>
       <c r="C343" s="23"/>
       <c r="D343" s="13">
         <v>2021</v>
       </c>
       <c r="E343" s="13" t="s">
         <v>145</v>
       </c>
       <c r="F343" s="13">
         <v>2024</v>
       </c>
       <c r="G343" s="13" t="s">
         <v>146</v>
       </c>
       <c r="H343" s="13">
         <v>2025</v>
       </c>
       <c r="I343" s="13" t="s">
         <v>147</v>
       </c>
       <c r="J343" s="13" t="s">
         <v>139</v>
       </c>
       <c r="K343" s="13" t="s">
         <v>148</v>
       </c>
     </row>
-    <row r="344" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A344" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B344" s="5"/>
       <c r="C344" s="79"/>
       <c r="D344" s="16">
         <v>507.87</v>
       </c>
       <c r="E344" s="16">
         <v>25.591063006409481</v>
       </c>
       <c r="F344" s="16">
-        <v>2905.07</v>
+        <v>2907.33</v>
       </c>
       <c r="G344" s="16">
-        <v>51.557697085862351</v>
+        <v>52.022882459882325</v>
       </c>
       <c r="H344" s="16">
-        <v>3137.01</v>
+        <v>3142.84</v>
       </c>
       <c r="I344" s="16">
-        <v>51.888026756074126</v>
+        <v>51.780530320254911</v>
       </c>
       <c r="J344" s="16">
-        <v>7.9839728474701142</v>
+        <v>8.1005596199949856</v>
       </c>
       <c r="K344" s="16">
-        <v>231.94000000000005</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>235.51000000000022</v>
+      </c>
+    </row>
+    <row r="345" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A345" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B345" s="5"/>
       <c r="C345" s="79"/>
       <c r="D345" s="16">
         <v>472.61</v>
       </c>
       <c r="E345" s="16">
         <v>23.814346756963761</v>
       </c>
       <c r="F345" s="16">
         <v>1062.19</v>
       </c>
       <c r="G345" s="16">
-        <v>18.85120505448479</v>
+        <v>19.006506148274333</v>
       </c>
       <c r="H345" s="16">
-        <v>1096.1199999999999</v>
+        <v>1096.3399999999999</v>
       </c>
       <c r="I345" s="16">
-        <v>18.130482175022703</v>
+        <v>18.062983356234575</v>
       </c>
       <c r="J345" s="16">
-        <v>3.1943437614739203</v>
+        <v>3.2150556868356759</v>
       </c>
       <c r="K345" s="16">
-        <v>33.929999999999836</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>34.149999999999864</v>
+      </c>
+    </row>
+    <row r="346" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A346" s="15" t="s">
         <v>71</v>
       </c>
       <c r="B346" s="5"/>
       <c r="C346" s="79"/>
       <c r="D346" s="16">
         <v>392.47999999999996</v>
       </c>
       <c r="E346" s="16">
         <v>19.776675938243237</v>
       </c>
       <c r="F346" s="16">
-        <v>809.8</v>
+        <v>705.13</v>
       </c>
       <c r="G346" s="16">
-        <v>14.371916373833102</v>
+        <v>12.617382653134261</v>
       </c>
       <c r="H346" s="16">
-        <v>843.49</v>
+        <v>768.01999999999987</v>
       </c>
       <c r="I346" s="16">
-        <v>13.951830465469017</v>
+        <v>12.653677214418224</v>
       </c>
       <c r="J346" s="16">
-        <v>4.1602864904914858</v>
+        <v>8.9189227518329783</v>
       </c>
       <c r="K346" s="16">
-        <v>33.690000000000055</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>62.889999999999873</v>
+      </c>
+    </row>
+    <row r="347" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A347" s="15" t="s">
         <v>70</v>
       </c>
       <c r="B347" s="5"/>
       <c r="C347" s="79"/>
       <c r="D347" s="16">
         <v>438.75</v>
       </c>
       <c r="E347" s="16">
         <v>22.108175111863588</v>
       </c>
       <c r="F347" s="16">
-        <v>519.44999999999993</v>
+        <v>550.77</v>
       </c>
       <c r="G347" s="16">
-        <v>9.2189330209775289</v>
+        <v>9.8553115650543237</v>
       </c>
       <c r="H347" s="16">
-        <v>576.71</v>
+        <v>626.7399999999999</v>
       </c>
       <c r="I347" s="16">
-        <v>9.5391292697490631</v>
+        <v>10.325988460410507</v>
       </c>
       <c r="J347" s="16">
-        <v>11.023197612859777</v>
+        <v>13.793416489641757</v>
       </c>
       <c r="K347" s="16">
-        <v>57.260000000000105</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>75.969999999999914</v>
+      </c>
+    </row>
+    <row r="348" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A348" s="15" t="s">
         <v>40</v>
       </c>
       <c r="B348" s="5"/>
       <c r="C348" s="79"/>
       <c r="D348" s="16">
         <v>95.18</v>
       </c>
       <c r="E348" s="16">
         <v>4.79602531543516</v>
       </c>
       <c r="F348" s="16">
-        <v>173.66000000000003</v>
+        <v>174.78999999999996</v>
       </c>
       <c r="G348" s="16">
-        <v>3.0820288929116533</v>
+        <v>3.1276393203258075</v>
       </c>
       <c r="H348" s="16">
-        <v>175.84999999999997</v>
+        <v>177.89000000000001</v>
       </c>
       <c r="I348" s="16">
-        <v>2.9086644623560756</v>
+        <v>2.9308646124747511</v>
       </c>
       <c r="J348" s="16">
-        <v>1.2610848784981805</v>
+        <v>1.7735568396361645</v>
       </c>
       <c r="K348" s="16">
-        <v>2.1899999999999409</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>3.1000000000000512</v>
+      </c>
+    </row>
+    <row r="349" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A349" s="15" t="s">
         <v>42</v>
       </c>
       <c r="B349" s="5"/>
       <c r="C349" s="79"/>
       <c r="D349" s="16">
         <v>17.46</v>
       </c>
       <c r="E349" s="16">
         <v>0.87979199419518683</v>
       </c>
       <c r="F349" s="16">
-        <v>83.149999999999991</v>
+        <v>92.67</v>
       </c>
       <c r="G349" s="16">
-        <v>1.475703687928158</v>
+        <v>1.6582089124926636</v>
       </c>
       <c r="H349" s="16">
-        <v>109.78999999999999</v>
+        <v>121.78999999999999</v>
       </c>
       <c r="I349" s="16">
-        <v>1.8159924442540438</v>
+        <v>2.0065771046899763</v>
       </c>
       <c r="J349" s="16">
-        <v>32.038484666265788</v>
+        <v>31.423330096039699</v>
       </c>
       <c r="K349" s="16">
-        <v>26.64</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>29.11999999999999</v>
+      </c>
+    </row>
+    <row r="350" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A350" s="15" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B350" s="5"/>
       <c r="C350" s="79"/>
       <c r="D350" s="16">
-        <v>13.999999999999998</v>
+        <v>16.270000000000003</v>
       </c>
       <c r="E350" s="16">
-        <v>0.70544604345547623</v>
+        <v>0.81982908050147152</v>
       </c>
       <c r="F350" s="16">
-        <v>17.37</v>
+        <v>18.48</v>
       </c>
       <c r="G350" s="16">
-        <v>0.30827387924608668</v>
+        <v>0.33067552285382995</v>
       </c>
       <c r="H350" s="16">
-        <v>24.26</v>
+        <v>45.48</v>
       </c>
       <c r="I350" s="16">
-        <v>0.40127494942711633</v>
+        <v>0.74931543411856583</v>
       </c>
       <c r="J350" s="16">
-        <v>39.666090961427756</v>
+        <v>146.10389610389609</v>
       </c>
       <c r="K350" s="16">
-        <v>6.8900000000000006</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>26.999999999999996</v>
+      </c>
+    </row>
+    <row r="351" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A351" s="15" t="s">
-        <v>4</v>
+        <v>69</v>
       </c>
       <c r="B351" s="5"/>
       <c r="C351" s="79"/>
       <c r="D351" s="16">
-        <v>11.04</v>
+        <v>13.999999999999998</v>
       </c>
       <c r="E351" s="16">
-        <v>0.55629459426774697</v>
+        <v>0.70544604345547623</v>
       </c>
       <c r="F351" s="16">
-        <v>19.96</v>
+        <v>23.360000000000003</v>
       </c>
       <c r="G351" s="16">
-        <v>0.35423987505767934</v>
+        <v>0.41799676481956</v>
       </c>
       <c r="H351" s="16">
-        <v>24.12</v>
+        <v>31.75</v>
       </c>
       <c r="I351" s="16">
-        <v>0.39895926546504729</v>
+        <v>0.52310389255198908</v>
       </c>
       <c r="J351" s="16">
-        <v>20.841683366733466</v>
+        <v>35.916095890410944</v>
       </c>
       <c r="K351" s="16">
-        <v>4.16</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>8.389999999999997</v>
+      </c>
+    </row>
+    <row r="352" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A352" s="15" t="s">
-        <v>68</v>
+        <v>4</v>
       </c>
       <c r="B352" s="5"/>
       <c r="C352" s="79"/>
       <c r="D352" s="16">
-        <v>16.270000000000003</v>
+        <v>11.04</v>
       </c>
       <c r="E352" s="16">
-        <v>0.81982908050147152</v>
+        <v>0.55629459426774697</v>
       </c>
       <c r="F352" s="16">
-        <v>10.129999999999999</v>
+        <v>19.96</v>
       </c>
       <c r="G352" s="16">
-        <v>0.17978206083839135</v>
+        <v>0.35715819459753495</v>
       </c>
       <c r="H352" s="16">
-        <v>22.090000000000003</v>
+        <v>24.12</v>
       </c>
       <c r="I352" s="16">
-        <v>0.36538184801504542</v>
+        <v>0.39739420120799929</v>
       </c>
       <c r="J352" s="16">
-        <v>118.06515301085889</v>
+        <v>20.841683366733466</v>
       </c>
       <c r="K352" s="16">
-        <v>11.960000000000004</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>4.16</v>
+      </c>
+    </row>
+    <row r="353" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A353" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B353" s="5"/>
       <c r="C353" s="79"/>
       <c r="D353" s="16">
         <v>10.68</v>
       </c>
       <c r="E353" s="16">
         <v>0.53815455315032046</v>
       </c>
       <c r="F353" s="16">
         <v>21.87</v>
       </c>
       <c r="G353" s="16">
-        <v>0.38813757853263764</v>
+        <v>0.39133515610461372</v>
       </c>
       <c r="H353" s="16">
-        <v>20.58</v>
+        <v>18.809999999999999</v>
       </c>
       <c r="I353" s="16">
-        <v>0.34040554242415721</v>
+        <v>0.30990816437489493</v>
       </c>
       <c r="J353" s="16">
-        <v>-5.8984910836762809</v>
+        <v>-13.991769547325111</v>
       </c>
       <c r="K353" s="16">
-        <v>-1.2900000000000027</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-3.0600000000000023</v>
+      </c>
+    </row>
+    <row r="354" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A354" s="15" t="s">
         <v>72</v>
       </c>
       <c r="B354" s="5"/>
       <c r="C354" s="79"/>
       <c r="D354" s="16">
         <v>6.47</v>
       </c>
       <c r="E354" s="16">
         <v>0.32601685008263792</v>
       </c>
       <c r="F354" s="16">
         <v>8.23</v>
       </c>
       <c r="G354" s="16">
-        <v>0.14606183225073652</v>
+        <v>0.14726512733154873</v>
       </c>
       <c r="H354" s="16">
         <v>9.1100000000000012</v>
       </c>
       <c r="I354" s="16">
-        <v>0.15068486353178198</v>
+        <v>0.15009374680783061</v>
       </c>
       <c r="J354" s="16">
         <v>10.692588092345089</v>
       </c>
       <c r="K354" s="16">
         <v>0.88000000000000078</v>
       </c>
     </row>
-    <row r="355" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A355" s="15" t="s">
         <v>41</v>
       </c>
       <c r="B355" s="5"/>
       <c r="C355" s="79"/>
       <c r="D355" s="16">
         <v>1.7400000000000002</v>
       </c>
       <c r="E355" s="16">
         <v>8.7676865400894921E-2</v>
       </c>
       <c r="F355" s="16">
         <v>3.7199999999999998</v>
       </c>
       <c r="G355" s="16">
-        <v>6.6020658076882122E-2</v>
+        <v>6.6564553301744975E-2</v>
       </c>
       <c r="H355" s="16">
-        <v>6.69</v>
+        <v>6.7</v>
       </c>
       <c r="I355" s="16">
-        <v>0.1106566121874447</v>
+        <v>0.11038727811333313</v>
       </c>
       <c r="J355" s="16">
-        <v>79.838709677419374</v>
+        <v>80.107526881720446</v>
       </c>
       <c r="K355" s="16">
-        <v>2.9700000000000006</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>2.9800000000000004</v>
+      </c>
+    </row>
+    <row r="356" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A356" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B356" s="96"/>
       <c r="C356" s="97"/>
       <c r="D356" s="17">
         <v>1984.56</v>
       </c>
       <c r="E356" s="17">
         <v>100</v>
       </c>
       <c r="F356" s="17">
-        <v>5634.6</v>
+        <v>5588.56</v>
       </c>
       <c r="G356" s="17">
         <v>100</v>
       </c>
       <c r="H356" s="17">
-        <v>6045.73</v>
+        <v>6069.54</v>
       </c>
       <c r="I356" s="17">
         <v>100</v>
       </c>
       <c r="J356" s="17">
-        <v>7.2965250417065839</v>
+        <v>8.6065104427616337</v>
       </c>
       <c r="K356" s="17">
-        <v>411.1299999999992</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+        <v>480.97999999999956</v>
+      </c>
+    </row>
+    <row r="357" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A357" s="4" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="358" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A358" s="4" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="359" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A359" s="130" t="s">
+    <row r="359" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A359" s="131" t="s">
         <v>51</v>
       </c>
-      <c r="B359" s="130"/>
-[...10 lines deleted...]
-    <row r="360" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B359" s="131"/>
+      <c r="C359" s="131"/>
+      <c r="D359" s="131"/>
+      <c r="E359" s="131"/>
+      <c r="F359" s="131"/>
+      <c r="G359" s="131"/>
+      <c r="H359" s="131"/>
+      <c r="I359" s="131"/>
+      <c r="J359" s="131"/>
+      <c r="K359" s="131"/>
+    </row>
+    <row r="360" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A360" s="46"/>
       <c r="B360" s="46"/>
       <c r="C360" s="46"/>
       <c r="D360" s="83"/>
       <c r="E360" s="83"/>
       <c r="F360" s="83"/>
       <c r="G360" s="83"/>
       <c r="H360" s="83"/>
       <c r="I360" s="83"/>
       <c r="J360" s="46"/>
       <c r="K360" s="46"/>
     </row>
-    <row r="361" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A361" s="46"/>
       <c r="B361" s="46"/>
       <c r="C361" s="46"/>
       <c r="D361" s="83"/>
       <c r="E361" s="83"/>
       <c r="F361" s="83"/>
       <c r="G361" s="83"/>
       <c r="H361" s="83"/>
       <c r="I361" s="83"/>
       <c r="J361" s="46"/>
       <c r="K361" s="46"/>
     </row>
-    <row r="362" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A362" s="2" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="B362" s="37"/>
       <c r="C362" s="37"/>
       <c r="D362" s="37"/>
       <c r="E362" s="37"/>
       <c r="F362" s="37"/>
       <c r="G362" s="37"/>
       <c r="H362" s="37"/>
       <c r="I362" s="37"/>
       <c r="J362" s="37"/>
       <c r="K362" s="37"/>
     </row>
-    <row r="363" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A363" s="23"/>
       <c r="B363" s="23"/>
       <c r="C363" s="23"/>
       <c r="D363" s="13">
         <v>2021</v>
       </c>
       <c r="E363" s="13" t="s">
         <v>145</v>
       </c>
       <c r="F363" s="13">
         <v>2024</v>
       </c>
       <c r="G363" s="13" t="s">
         <v>146</v>
       </c>
       <c r="H363" s="13">
         <v>2025</v>
       </c>
       <c r="I363" s="13" t="s">
         <v>147</v>
       </c>
       <c r="J363" s="13" t="s">
         <v>139</v>
       </c>
       <c r="K363" s="13" t="s">
         <v>148</v>
       </c>
     </row>
-    <row r="364" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A364" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B364" s="5"/>
       <c r="C364" s="79"/>
       <c r="D364" s="16">
         <v>560.33000000000004</v>
       </c>
       <c r="E364" s="16">
         <v>40.648395333991068</v>
       </c>
       <c r="F364" s="16">
-        <v>490.51000000000005</v>
+        <v>532.38</v>
       </c>
       <c r="G364" s="16">
-        <v>30.670101481263799</v>
+        <v>32.443006270681366</v>
       </c>
       <c r="H364" s="16">
-        <v>496.02</v>
+        <v>523.59</v>
       </c>
       <c r="I364" s="16">
-        <v>31.066878781425761</v>
+        <v>32.247514873803631</v>
       </c>
       <c r="J364" s="16">
-        <v>1.1233206254714345</v>
+        <v>-1.6510762988842489</v>
       </c>
       <c r="K364" s="16">
-        <v>5.5099999999999341</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-8.7899999999999636</v>
+      </c>
+    </row>
+    <row r="365" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A365" s="15" t="s">
         <v>71</v>
       </c>
       <c r="B365" s="5"/>
       <c r="C365" s="79"/>
       <c r="D365" s="16">
         <v>327.52000000000004</v>
       </c>
       <c r="E365" s="16">
         <v>23.759503220939006</v>
       </c>
       <c r="F365" s="16">
-        <v>450.91999999999996</v>
+        <v>450.6</v>
       </c>
       <c r="G365" s="16">
-        <v>28.194658946670749</v>
+        <v>27.459368544214701</v>
       </c>
       <c r="H365" s="16">
         <v>437.2</v>
       </c>
       <c r="I365" s="16">
-        <v>27.38284626273002</v>
+        <v>26.926819654361132</v>
       </c>
       <c r="J365" s="16">
-        <v>-3.0426683225405773</v>
+        <v>-2.9738126941855381</v>
       </c>
       <c r="K365" s="16">
-        <v>-13.71999999999997</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-13.400000000000034</v>
+      </c>
+    </row>
+    <row r="366" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A366" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B366" s="5"/>
       <c r="C366" s="79"/>
       <c r="D366" s="16">
         <v>132.33000000000001</v>
       </c>
       <c r="E366" s="16">
         <v>9.5997040218211378</v>
       </c>
       <c r="F366" s="16">
         <v>283.36</v>
       </c>
       <c r="G366" s="16">
-        <v>17.717640732565918</v>
+        <v>17.267835487547</v>
       </c>
       <c r="H366" s="16">
-        <v>269.32</v>
+        <v>269.27999999999997</v>
       </c>
       <c r="I366" s="16">
-        <v>16.868133932933322</v>
+        <v>16.584752965522338</v>
       </c>
       <c r="J366" s="16">
-        <v>-4.9548277809147443</v>
+        <v>-4.9689440993788958</v>
       </c>
       <c r="K366" s="16">
-        <v>-14.04000000000002</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-14.080000000000041</v>
+      </c>
+    </row>
+    <row r="367" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A367" s="15" t="s">
         <v>70</v>
       </c>
       <c r="B367" s="5"/>
       <c r="C367" s="79"/>
       <c r="D367" s="16">
         <v>205.23000000000002</v>
       </c>
       <c r="E367" s="16">
         <v>14.88813765887064</v>
       </c>
       <c r="F367" s="16">
         <v>143.03</v>
       </c>
       <c r="G367" s="16">
-        <v>8.9432317687002527</v>
+        <v>8.7161861581869253</v>
       </c>
       <c r="H367" s="16">
         <v>137.30000000000001</v>
       </c>
       <c r="I367" s="16">
-        <v>8.5994162668637504</v>
+        <v>8.4562038850498258</v>
       </c>
       <c r="J367" s="16">
         <v>-4.0061525554079491</v>
       </c>
       <c r="K367" s="16">
         <v>-5.7299999999999898</v>
       </c>
     </row>
-    <row r="368" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A368" s="15" t="s">
         <v>40</v>
       </c>
       <c r="B368" s="5"/>
       <c r="C368" s="79"/>
       <c r="D368" s="16">
         <v>35.57</v>
       </c>
       <c r="E368" s="16">
         <v>2.5803783877894495</v>
       </c>
       <c r="F368" s="16">
         <v>75.289999999999992</v>
       </c>
       <c r="G368" s="16">
-        <v>4.7076551762947769</v>
+        <v>4.5881399416198949</v>
       </c>
       <c r="H368" s="16">
-        <v>93.419999999999987</v>
+        <v>99.5</v>
       </c>
       <c r="I368" s="16">
-        <v>5.8511104708697115</v>
+        <v>6.1281302735794432</v>
       </c>
       <c r="J368" s="16">
-        <v>24.080223137202815</v>
+        <v>32.155664762916736</v>
       </c>
       <c r="K368" s="16">
-        <v>18.129999999999995</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>24.210000000000008</v>
+      </c>
+    </row>
+    <row r="369" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A369" s="15" t="s">
         <v>69</v>
       </c>
       <c r="B369" s="5"/>
       <c r="C369" s="79"/>
       <c r="D369" s="16">
         <v>55.26</v>
       </c>
       <c r="E369" s="16">
         <v>4.0087632754918463</v>
       </c>
       <c r="F369" s="16">
         <v>60.42</v>
       </c>
       <c r="G369" s="16">
-        <v>3.7778792104094889</v>
+        <v>3.6819685917475642</v>
       </c>
       <c r="H369" s="16">
         <v>70.990000000000009</v>
       </c>
       <c r="I369" s="16">
-        <v>4.4462677406020221</v>
+        <v>4.3722207851397465</v>
       </c>
       <c r="J369" s="16">
         <v>17.494207216153605</v>
       </c>
       <c r="K369" s="16">
         <v>10.570000000000007</v>
       </c>
     </row>
-    <row r="370" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A370" s="15" t="s">
         <v>42</v>
       </c>
       <c r="B370" s="5"/>
       <c r="C370" s="79"/>
       <c r="D370" s="16">
         <v>13.870000000000001</v>
       </c>
       <c r="E370" s="16">
         <v>1.006180720793918</v>
       </c>
       <c r="F370" s="16">
         <v>34.139999999999993</v>
       </c>
       <c r="G370" s="16">
-        <v>2.1346705766861955</v>
+        <v>2.0804767911662001</v>
       </c>
       <c r="H370" s="16">
         <v>34.67</v>
       </c>
       <c r="I370" s="16">
-        <v>2.1714622139269211</v>
+        <v>2.1352992621607969</v>
       </c>
       <c r="J370" s="16">
         <v>1.5524311657879564</v>
       </c>
       <c r="K370" s="16">
         <v>0.53000000000000824</v>
       </c>
     </row>
-    <row r="371" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A371" s="15" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="B371" s="5"/>
       <c r="C371" s="79"/>
       <c r="D371" s="16">
-        <v>29.730000000000004</v>
+        <v>16.54</v>
       </c>
       <c r="E371" s="16">
-        <v>2.1567233474551686</v>
+        <v>1.1998723231385293</v>
       </c>
       <c r="F371" s="16">
-        <v>24.749999999999996</v>
+        <v>20.62</v>
       </c>
       <c r="G371" s="16">
-        <v>1.5475423776503616</v>
+        <v>1.2565738557072952</v>
       </c>
       <c r="H371" s="16">
-        <v>24.38</v>
+        <v>23.189999999999998</v>
       </c>
       <c r="I371" s="16">
-        <v>1.5269757362428129</v>
+        <v>1.4282546838623849</v>
       </c>
       <c r="J371" s="16">
-        <v>-1.4949494949494848</v>
+        <v>12.463627546071757</v>
       </c>
       <c r="K371" s="16">
-        <v>-0.36999999999999744</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>2.5699999999999967</v>
+      </c>
+    </row>
+    <row r="372" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A372" s="15" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="B372" s="5"/>
       <c r="C372" s="79"/>
       <c r="D372" s="16">
-        <v>16.54</v>
+        <v>29.730000000000004</v>
       </c>
       <c r="E372" s="16">
-        <v>1.1998723231385293</v>
+        <v>2.1567233474551686</v>
       </c>
       <c r="F372" s="16">
-        <v>20.62</v>
+        <v>25.130000000000003</v>
       </c>
       <c r="G372" s="16">
-        <v>1.2893060132182004</v>
+        <v>1.5314112994143709</v>
       </c>
       <c r="H372" s="16">
-        <v>23.2</v>
+        <v>17.84</v>
       </c>
       <c r="I372" s="16">
-        <v>1.4530696095501747</v>
+        <v>1.098752201815651</v>
       </c>
       <c r="J372" s="16">
-        <v>12.512124151309401</v>
+        <v>-29.009152407481103</v>
       </c>
       <c r="K372" s="16">
-        <v>2.5799999999999983</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-7.2900000000000027</v>
+      </c>
+    </row>
+    <row r="373" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A373" s="15" t="s">
         <v>4</v>
       </c>
       <c r="B373" s="5"/>
       <c r="C373" s="79"/>
       <c r="D373" s="16">
         <v>0.71000000000000019</v>
       </c>
       <c r="E373" s="16">
         <v>5.1506006615982841E-2</v>
       </c>
       <c r="F373" s="16">
         <v>12.299999999999999</v>
       </c>
       <c r="G373" s="16">
-        <v>0.7690816664686646</v>
+        <v>0.74955666465566084</v>
       </c>
       <c r="H373" s="16">
         <v>5.29</v>
       </c>
       <c r="I373" s="16">
-        <v>0.33132492390174245</v>
+        <v>0.325807127107892</v>
       </c>
       <c r="J373" s="16">
         <v>-56.99186991869918</v>
       </c>
       <c r="K373" s="16">
         <v>-7.0099999999999989</v>
       </c>
     </row>
-    <row r="374" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A374" s="15" t="s">
         <v>72</v>
       </c>
       <c r="B374" s="5"/>
       <c r="C374" s="79"/>
       <c r="D374" s="16">
         <v>1.35</v>
       </c>
       <c r="E374" s="16">
         <v>9.7933956241657474E-2</v>
       </c>
       <c r="F374" s="16">
         <v>3.5500000000000003</v>
       </c>
       <c r="G374" s="16">
-        <v>0.22197072487510242</v>
+        <v>0.21633546012419483</v>
       </c>
       <c r="H374" s="16">
         <v>4.8200000000000012</v>
       </c>
       <c r="I374" s="16">
-        <v>0.30188773784620021</v>
+        <v>0.29686018008696408</v>
       </c>
       <c r="J374" s="16">
         <v>35.774647887323965</v>
       </c>
       <c r="K374" s="16">
         <v>1.2700000000000009</v>
       </c>
     </row>
-    <row r="375" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A375" s="15" t="s">
         <v>68</v>
       </c>
       <c r="B375" s="5"/>
       <c r="C375" s="79"/>
       <c r="D375" s="16">
         <v>0</v>
       </c>
       <c r="E375" s="16">
         <v>0</v>
       </c>
       <c r="F375" s="16">
-        <v>0.5</v>
+        <v>0.23</v>
       </c>
       <c r="G375" s="16">
-        <v>3.1263482376774988E-2</v>
+        <v>1.4016100233398538E-2</v>
       </c>
       <c r="H375" s="16">
         <v>0.01</v>
       </c>
       <c r="I375" s="16">
-        <v>6.2632310756473059E-4</v>
+        <v>6.1589248980697931E-4</v>
       </c>
       <c r="J375" s="16">
-        <v>-98</v>
+        <v>-95.65217391304347</v>
       </c>
       <c r="K375" s="16">
-        <v>-0.49</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-0.22</v>
+      </c>
+    </row>
+    <row r="376" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A376" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B376" s="96"/>
       <c r="C376" s="97"/>
       <c r="D376" s="17">
         <v>1378.48</v>
       </c>
       <c r="E376" s="17">
         <v>100</v>
       </c>
       <c r="F376" s="17">
-        <v>1599.31</v>
+        <v>1640.97</v>
       </c>
       <c r="G376" s="17">
         <v>100</v>
       </c>
       <c r="H376" s="17">
-        <v>1596.62</v>
+        <v>1623.66</v>
       </c>
       <c r="I376" s="17">
         <v>100</v>
       </c>
       <c r="J376" s="17">
-        <v>-0.16819753518705285</v>
+        <v>-1.0548638914788171</v>
       </c>
       <c r="K376" s="17">
-        <v>-2.6900000000000546</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-17.309999999999945</v>
+      </c>
+    </row>
+    <row r="377" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A377" s="4" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="378" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A378" s="4" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="379" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A379" s="130" t="s">
+    <row r="379" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A379" s="131" t="s">
         <v>51</v>
       </c>
-      <c r="B379" s="130"/>
-[...10 lines deleted...]
-    <row r="380" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B379" s="131"/>
+      <c r="C379" s="131"/>
+      <c r="D379" s="131"/>
+      <c r="E379" s="131"/>
+      <c r="F379" s="131"/>
+      <c r="G379" s="131"/>
+      <c r="H379" s="131"/>
+      <c r="I379" s="131"/>
+      <c r="J379" s="131"/>
+      <c r="K379" s="131"/>
+    </row>
+    <row r="380" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A380" s="46"/>
       <c r="B380" s="46"/>
       <c r="C380" s="46"/>
       <c r="D380" s="83"/>
       <c r="E380" s="83"/>
       <c r="F380" s="83"/>
       <c r="G380" s="83"/>
       <c r="H380" s="83"/>
       <c r="I380" s="46"/>
       <c r="J380" s="46"/>
       <c r="K380" s="46"/>
     </row>
-    <row r="381" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A381" s="46"/>
       <c r="B381" s="46"/>
       <c r="C381" s="46"/>
       <c r="D381" s="83"/>
       <c r="E381" s="83"/>
       <c r="F381" s="83"/>
       <c r="G381" s="83"/>
       <c r="H381" s="83"/>
       <c r="I381" s="46"/>
       <c r="J381" s="46"/>
       <c r="K381" s="46"/>
     </row>
-    <row r="382" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A382" s="46"/>
       <c r="B382" s="46"/>
       <c r="C382" s="46"/>
       <c r="D382" s="83"/>
       <c r="E382" s="83"/>
       <c r="F382" s="83"/>
       <c r="G382" s="83"/>
       <c r="H382" s="83"/>
       <c r="I382" s="46"/>
       <c r="J382" s="46"/>
       <c r="K382" s="46"/>
     </row>
-    <row r="383" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A383" s="46"/>
       <c r="B383" s="46"/>
       <c r="C383" s="46"/>
       <c r="D383" s="83"/>
       <c r="E383" s="83"/>
       <c r="F383" s="83"/>
       <c r="G383" s="83"/>
       <c r="H383" s="83"/>
       <c r="I383" s="46"/>
       <c r="J383" s="46"/>
       <c r="K383" s="46"/>
     </row>
-    <row r="384" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A384" s="46"/>
       <c r="B384" s="46"/>
       <c r="C384" s="46"/>
       <c r="D384" s="83"/>
       <c r="E384" s="83"/>
       <c r="F384" s="83"/>
       <c r="G384" s="83"/>
       <c r="H384" s="83"/>
       <c r="I384" s="46"/>
       <c r="J384" s="46"/>
       <c r="K384" s="46"/>
     </row>
-    <row r="385" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A385" s="46"/>
       <c r="B385" s="46"/>
       <c r="C385" s="46"/>
       <c r="D385" s="83"/>
       <c r="E385" s="83"/>
       <c r="F385" s="83"/>
       <c r="G385" s="83"/>
       <c r="H385" s="83"/>
       <c r="I385" s="46"/>
       <c r="J385" s="46"/>
       <c r="K385" s="46"/>
     </row>
-    <row r="386" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A386" s="46"/>
       <c r="B386" s="46"/>
       <c r="C386" s="46"/>
       <c r="D386" s="83"/>
       <c r="E386" s="83"/>
       <c r="F386" s="83"/>
       <c r="G386" s="83"/>
       <c r="H386" s="83"/>
       <c r="I386" s="46"/>
       <c r="J386" s="46"/>
       <c r="K386" s="46"/>
     </row>
-    <row r="387" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A387" s="46"/>
       <c r="B387" s="46"/>
       <c r="C387" s="46"/>
       <c r="D387" s="83"/>
       <c r="E387" s="83"/>
       <c r="F387" s="83"/>
       <c r="G387" s="83"/>
       <c r="H387" s="83"/>
       <c r="I387" s="46"/>
       <c r="J387" s="46"/>
       <c r="K387" s="46"/>
     </row>
-    <row r="388" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A388" s="46"/>
       <c r="B388" s="46"/>
       <c r="C388" s="46"/>
       <c r="D388" s="83"/>
       <c r="E388" s="83"/>
       <c r="F388" s="83"/>
       <c r="G388" s="83"/>
       <c r="H388" s="83"/>
       <c r="I388" s="46"/>
       <c r="J388" s="46"/>
       <c r="K388" s="46"/>
     </row>
-    <row r="389" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A389" s="46"/>
       <c r="B389" s="46"/>
       <c r="C389" s="46"/>
       <c r="D389" s="83"/>
       <c r="E389" s="83"/>
       <c r="F389" s="83"/>
       <c r="G389" s="83"/>
       <c r="H389" s="83"/>
       <c r="I389" s="46"/>
       <c r="J389" s="46"/>
       <c r="K389" s="46"/>
     </row>
-    <row r="390" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A390" s="2" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="B390" s="37"/>
       <c r="C390" s="37"/>
       <c r="D390" s="37"/>
       <c r="E390" s="37"/>
       <c r="F390" s="37"/>
       <c r="G390" s="37"/>
       <c r="H390" s="37"/>
       <c r="I390" s="37"/>
       <c r="J390" s="37"/>
       <c r="K390" s="37"/>
     </row>
-    <row r="391" spans="1:11" s="10" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:11" s="10" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A391" s="23"/>
       <c r="B391" s="23"/>
       <c r="C391" s="23"/>
       <c r="D391" s="13"/>
       <c r="E391" s="13"/>
       <c r="F391" s="13" t="s">
         <v>136</v>
       </c>
       <c r="G391" s="13" t="s">
         <v>147</v>
       </c>
       <c r="H391" s="13" t="s">
         <v>137</v>
       </c>
       <c r="I391" s="13" t="s">
         <v>149</v>
       </c>
       <c r="J391" s="13" t="s">
         <v>141</v>
       </c>
       <c r="K391" s="13" t="s">
         <v>150</v>
       </c>
     </row>
-    <row r="392" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A392" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B392" s="5"/>
       <c r="C392" s="79"/>
       <c r="D392" s="16"/>
       <c r="E392" s="16"/>
       <c r="F392" s="16">
-        <v>767.4</v>
+        <v>1797.0400000000002</v>
       </c>
       <c r="G392" s="16">
-        <v>46.164674459035922</v>
+        <v>51.96235198866512</v>
       </c>
       <c r="H392" s="16">
-        <v>839.24</v>
+        <v>1900.44</v>
       </c>
       <c r="I392" s="16">
-        <v>46.822921606587933</v>
+        <v>52.893730482557466</v>
       </c>
       <c r="J392" s="16">
-        <v>9.3614803231691468</v>
+        <v>5.7539064238970674</v>
       </c>
       <c r="K392" s="16">
-        <v>71.840000000000032</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>103.39999999999986</v>
+      </c>
+    </row>
+    <row r="393" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A393" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B393" s="5"/>
       <c r="C393" s="79"/>
       <c r="D393" s="16"/>
       <c r="E393" s="16"/>
       <c r="F393" s="16">
-        <v>320.51</v>
+        <v>611.02</v>
       </c>
       <c r="G393" s="16">
-        <v>19.281000535399535</v>
+        <v>17.667963045961223</v>
       </c>
       <c r="H393" s="16">
-        <v>361.95000000000005</v>
+        <v>639.81000000000006</v>
       </c>
       <c r="I393" s="16">
-        <v>20.193933172280282</v>
+        <v>17.807422333799064</v>
       </c>
       <c r="J393" s="16">
-        <v>12.929393778665268</v>
+        <v>4.7117933946515791</v>
       </c>
       <c r="K393" s="16">
-        <v>41.440000000000055</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>28.790000000000077</v>
+      </c>
+    </row>
+    <row r="394" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A394" s="15" t="s">
         <v>71</v>
       </c>
       <c r="B394" s="5"/>
       <c r="C394" s="79"/>
       <c r="D394" s="16"/>
       <c r="E394" s="16"/>
       <c r="F394" s="16">
-        <v>270.31</v>
+        <v>429.64</v>
       </c>
       <c r="G394" s="16">
-        <v>16.261106532475893</v>
+        <v>12.42326543004612</v>
       </c>
       <c r="H394" s="16">
-        <v>215.99999999999997</v>
+        <v>369.66999999999996</v>
       </c>
       <c r="I394" s="16">
-        <v>12.051083202686945</v>
+        <v>10.288788568693047</v>
       </c>
       <c r="J394" s="16">
-        <v>-20.091746513262564</v>
+        <v>-13.958197560748539</v>
       </c>
       <c r="K394" s="16">
-        <v>-54.310000000000031</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-59.970000000000027</v>
+      </c>
+    </row>
+    <row r="395" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A395" s="15" t="s">
         <v>70</v>
       </c>
       <c r="B395" s="5"/>
       <c r="C395" s="79"/>
       <c r="D395" s="16"/>
       <c r="E395" s="16"/>
       <c r="F395" s="16">
-        <v>182.7</v>
+        <v>379.46999999999997</v>
       </c>
       <c r="G395" s="16">
-        <v>10.990729767612539</v>
+        <v>10.972573626151199</v>
       </c>
       <c r="H395" s="16">
-        <v>211.26</v>
+        <v>356.51</v>
       </c>
       <c r="I395" s="16">
-        <v>11.786628876850203</v>
+        <v>9.9225147094023267</v>
       </c>
       <c r="J395" s="16">
-        <v>15.632183908045979</v>
+        <v>-6.0505441800405784</v>
       </c>
       <c r="K395" s="16">
-        <v>28.560000000000002</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-22.95999999999998</v>
+      </c>
+    </row>
+    <row r="396" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A396" s="15" t="s">
         <v>40</v>
       </c>
       <c r="B396" s="5"/>
       <c r="C396" s="79"/>
       <c r="D396" s="16"/>
       <c r="E396" s="16"/>
       <c r="F396" s="16">
-        <v>43.800000000000004</v>
+        <v>82.89</v>
       </c>
       <c r="G396" s="16">
-        <v>2.6348875961764056</v>
+        <v>2.3968077262278253</v>
       </c>
       <c r="H396" s="16">
-        <v>75.62</v>
+        <v>164.4</v>
       </c>
       <c r="I396" s="16">
-        <v>4.2189949619777174</v>
+        <v>4.5756400051211541</v>
       </c>
       <c r="J396" s="16">
-        <v>72.648401826484005</v>
+        <v>98.335142960550144</v>
       </c>
       <c r="K396" s="16">
-        <v>31.82</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>81.510000000000005</v>
+      </c>
+    </row>
+    <row r="397" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A397" s="15" t="s">
         <v>42</v>
       </c>
       <c r="B397" s="5"/>
       <c r="C397" s="79"/>
       <c r="D397" s="16"/>
       <c r="E397" s="16"/>
       <c r="F397" s="16">
-        <v>38.4</v>
+        <v>74.919999999999987</v>
       </c>
       <c r="G397" s="16">
-        <v>2.3100384404834235</v>
+        <v>2.1663510055373223</v>
       </c>
       <c r="H397" s="16">
-        <v>40.35</v>
+        <v>79.739999999999981</v>
       </c>
       <c r="I397" s="16">
-        <v>2.2512092927241585</v>
+        <v>2.2193523966445303</v>
       </c>
       <c r="J397" s="16">
-        <v>5.078125000000008</v>
+        <v>6.4335290977042101</v>
       </c>
       <c r="K397" s="16">
-        <v>1.9500000000000028</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>4.8199999999999932</v>
+      </c>
+    </row>
+    <row r="398" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A398" s="15" t="s">
-        <v>4</v>
+        <v>69</v>
       </c>
       <c r="B398" s="5"/>
       <c r="C398" s="79"/>
       <c r="D398" s="16"/>
       <c r="E398" s="16"/>
       <c r="F398" s="16">
-        <v>8.65</v>
+        <v>19.29</v>
       </c>
       <c r="G398" s="16">
-        <v>0.52036022161931295</v>
+        <v>0.55778044443159314</v>
       </c>
       <c r="H398" s="16">
-        <v>13.69</v>
+        <v>23.030000000000005</v>
       </c>
       <c r="I398" s="16">
-        <v>0.7637931900221494</v>
+        <v>0.64097925375876041</v>
       </c>
       <c r="J398" s="16">
-        <v>58.265895953757216</v>
+        <v>19.388284085018174</v>
       </c>
       <c r="K398" s="16">
-        <v>5.0399999999999991</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>3.7400000000000055</v>
+      </c>
+    </row>
+    <row r="399" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A399" s="15" t="s">
-        <v>69</v>
+        <v>4</v>
       </c>
       <c r="B399" s="5"/>
       <c r="C399" s="79"/>
       <c r="D399" s="16"/>
       <c r="E399" s="16"/>
       <c r="F399" s="16">
-        <v>8.7100000000000009</v>
+        <v>12.64</v>
       </c>
       <c r="G399" s="16">
-        <v>0.52396965668256834</v>
+        <v>0.36549221449535185</v>
       </c>
       <c r="H399" s="16">
-        <v>12.09</v>
+        <v>20.21</v>
       </c>
       <c r="I399" s="16">
-        <v>0.67452590703928317</v>
+        <v>0.56249199819646312</v>
       </c>
       <c r="J399" s="16">
-        <v>38.805970149253717</v>
+        <v>59.889240506329109</v>
       </c>
       <c r="K399" s="16">
-        <v>3.379999999999999</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>7.57</v>
+      </c>
+    </row>
+    <row r="400" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A400" s="15" t="s">
         <v>68</v>
       </c>
       <c r="B400" s="5"/>
       <c r="C400" s="79"/>
       <c r="D400" s="16"/>
       <c r="E400" s="16"/>
       <c r="F400" s="16">
-        <v>12.37</v>
+        <v>31.49</v>
       </c>
       <c r="G400" s="16">
-        <v>0.74414519554114456</v>
+        <v>0.91054982867552448</v>
       </c>
       <c r="H400" s="16">
-        <v>9.3000000000000007</v>
+        <v>17.16</v>
       </c>
       <c r="I400" s="16">
-        <v>0.51886608233791021</v>
+        <v>0.47760329980461685</v>
       </c>
       <c r="J400" s="16">
-        <v>-24.818108326596594</v>
+        <v>-45.506510003175613</v>
       </c>
       <c r="K400" s="16">
-        <v>-3.0699999999999985</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-14.329999999999998</v>
+      </c>
+    </row>
+    <row r="401" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A401" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B401" s="5"/>
       <c r="C401" s="79"/>
       <c r="D401" s="16"/>
       <c r="E401" s="16"/>
       <c r="F401" s="16">
-        <v>5.54</v>
+        <v>11.419999999999998</v>
       </c>
       <c r="G401" s="16">
-        <v>0.33327117084057728</v>
+        <v>0.33021527607095863</v>
       </c>
       <c r="H401" s="16">
-        <v>6.81</v>
+        <v>12.73</v>
       </c>
       <c r="I401" s="16">
-        <v>0.37994387319582451</v>
+        <v>0.35430594443547625</v>
       </c>
       <c r="J401" s="16">
-        <v>22.924187725631761</v>
+        <v>11.471103327495644</v>
       </c>
       <c r="K401" s="16">
-        <v>1.2699999999999996</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>1.3100000000000023</v>
+      </c>
+    </row>
+    <row r="402" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A402" s="15" t="s">
         <v>72</v>
       </c>
       <c r="B402" s="5"/>
       <c r="C402" s="79"/>
       <c r="D402" s="16"/>
       <c r="E402" s="16"/>
       <c r="F402" s="16">
-        <v>2.9300000000000006</v>
+        <v>5.330000000000001</v>
       </c>
       <c r="G402" s="16">
-        <v>0.17626074558896959</v>
+        <v>0.15411973918197988</v>
       </c>
       <c r="H402" s="16">
-        <v>3.49</v>
+        <v>5.66</v>
       </c>
       <c r="I402" s="16">
-        <v>0.19471426100637707</v>
+        <v>0.15753115832716383</v>
       </c>
       <c r="J402" s="16">
-        <v>19.112627986348105</v>
+        <v>6.191369606003736</v>
       </c>
       <c r="K402" s="16">
-        <v>0.55999999999999961</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>0.32999999999999918</v>
+      </c>
+    </row>
+    <row r="403" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A403" s="15" t="s">
         <v>41</v>
       </c>
       <c r="B403" s="5"/>
       <c r="C403" s="79"/>
       <c r="D403" s="16"/>
       <c r="E403" s="16"/>
       <c r="F403" s="16">
-        <v>1.01</v>
+        <v>3.23</v>
       </c>
       <c r="G403" s="16">
-        <v>6.0758823564798378E-2</v>
+        <v>9.339714025474577E-2</v>
       </c>
       <c r="H403" s="16">
-        <v>2.5300000000000002</v>
+        <v>3.62</v>
       </c>
       <c r="I403" s="16">
-        <v>0.14115389121665728</v>
+        <v>0.10075314366507651</v>
       </c>
       <c r="J403" s="16">
-        <v>150.49504950495052</v>
+        <v>12.074303405572758</v>
       </c>
       <c r="K403" s="16">
-        <v>1.5200000000000002</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>0.39000000000000012</v>
+      </c>
+    </row>
+    <row r="404" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A404" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B404" s="96"/>
       <c r="C404" s="97"/>
       <c r="D404" s="17"/>
       <c r="E404" s="17"/>
       <c r="F404" s="17">
-        <v>1662.31</v>
+        <v>3458.35</v>
       </c>
       <c r="G404" s="17">
         <v>100</v>
       </c>
       <c r="H404" s="17">
-        <v>1792.37</v>
+        <v>3592.94</v>
       </c>
       <c r="I404" s="17">
         <v>100</v>
       </c>
       <c r="J404" s="17">
-        <v>7.8240520721165092</v>
+        <v>3.8917402807697359</v>
       </c>
       <c r="K404" s="17">
-        <v>130.05999999999995</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+        <v>134.59000000000015</v>
+      </c>
+    </row>
+    <row r="405" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A405" s="4" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="406" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A406" s="4" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="407" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A407" s="130" t="s">
+    <row r="407" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A407" s="131" t="s">
         <v>51</v>
       </c>
-      <c r="B407" s="130"/>
-[...10 lines deleted...]
-    <row r="408" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B407" s="131"/>
+      <c r="C407" s="131"/>
+      <c r="D407" s="131"/>
+      <c r="E407" s="131"/>
+      <c r="F407" s="131"/>
+      <c r="G407" s="131"/>
+      <c r="H407" s="131"/>
+      <c r="I407" s="131"/>
+      <c r="J407" s="131"/>
+      <c r="K407" s="131"/>
+    </row>
+    <row r="408" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A408" s="46"/>
       <c r="B408" s="46"/>
       <c r="C408" s="46"/>
       <c r="D408" s="83"/>
       <c r="E408" s="83"/>
       <c r="F408" s="83"/>
       <c r="G408" s="83"/>
       <c r="H408" s="83"/>
       <c r="I408" s="83"/>
       <c r="J408" s="46"/>
       <c r="K408" s="46"/>
     </row>
-    <row r="409" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A409" s="46"/>
       <c r="B409" s="46"/>
       <c r="C409" s="46"/>
       <c r="D409" s="83"/>
       <c r="E409" s="83"/>
       <c r="F409" s="83"/>
       <c r="G409" s="83"/>
       <c r="H409" s="83"/>
       <c r="I409" s="83"/>
       <c r="J409" s="46"/>
       <c r="K409" s="46"/>
     </row>
-    <row r="410" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A410" s="46"/>
       <c r="B410" s="46"/>
       <c r="C410" s="46"/>
       <c r="D410" s="83"/>
       <c r="E410" s="83"/>
       <c r="F410" s="83"/>
       <c r="G410" s="83"/>
       <c r="H410" s="83"/>
       <c r="I410" s="83"/>
       <c r="J410" s="46"/>
       <c r="K410" s="46"/>
     </row>
-    <row r="411" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A411" s="2" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="B411" s="37"/>
       <c r="C411" s="37"/>
       <c r="D411" s="37"/>
       <c r="E411" s="37"/>
       <c r="F411" s="37"/>
       <c r="G411" s="37"/>
       <c r="H411" s="37"/>
       <c r="I411" s="37"/>
       <c r="J411" s="37"/>
       <c r="K411" s="37"/>
     </row>
-    <row r="412" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A412" s="23"/>
       <c r="B412" s="23"/>
       <c r="C412" s="23"/>
       <c r="D412" s="13"/>
       <c r="E412" s="13"/>
       <c r="F412" s="13" t="s">
         <v>136</v>
       </c>
       <c r="G412" s="13" t="s">
         <v>147</v>
       </c>
       <c r="H412" s="13" t="s">
         <v>137</v>
       </c>
       <c r="I412" s="13" t="s">
         <v>149</v>
       </c>
       <c r="J412" s="13" t="s">
         <v>141</v>
       </c>
       <c r="K412" s="13" t="s">
         <v>150</v>
       </c>
     </row>
-    <row r="413" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A413" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B413" s="5"/>
       <c r="C413" s="79"/>
       <c r="D413" s="16"/>
       <c r="E413" s="16"/>
       <c r="F413" s="16">
-        <v>155.09</v>
+        <v>304.20999999999998</v>
       </c>
       <c r="G413" s="16">
-        <v>31.980616558408087</v>
+        <v>32.815904726974601</v>
       </c>
       <c r="H413" s="16">
-        <v>192.12</v>
+        <v>331.84999999999997</v>
       </c>
       <c r="I413" s="16">
-        <v>35.9755069939891</v>
+        <v>34.320671003506007</v>
       </c>
       <c r="J413" s="16">
-        <v>23.876458830356569</v>
+        <v>9.0858288682160318</v>
       </c>
       <c r="K413" s="16">
-        <v>37.03</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>27.639999999999986</v>
+      </c>
+    </row>
+    <row r="414" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A414" s="15" t="s">
         <v>71</v>
       </c>
       <c r="B414" s="5"/>
       <c r="C414" s="79"/>
       <c r="D414" s="16"/>
       <c r="E414" s="16"/>
       <c r="F414" s="16">
-        <v>135.29</v>
+        <v>263.81</v>
       </c>
       <c r="G414" s="16">
-        <v>27.897721414578818</v>
+        <v>28.4578541994779</v>
       </c>
       <c r="H414" s="16">
-        <v>120.38000000000001</v>
+        <v>231.44</v>
       </c>
       <c r="I414" s="16">
-        <v>22.541804767522429</v>
+        <v>23.936043685555013</v>
       </c>
       <c r="J414" s="16">
-        <v>-11.020770197353819</v>
+        <v>-12.27019445813275</v>
       </c>
       <c r="K414" s="16">
-        <v>-14.909999999999982</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-32.370000000000005</v>
+      </c>
+    </row>
+    <row r="415" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A415" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B415" s="5"/>
       <c r="C415" s="79"/>
       <c r="D415" s="16"/>
       <c r="E415" s="16"/>
       <c r="F415" s="16">
-        <v>72.37</v>
+        <v>143.91</v>
       </c>
       <c r="G415" s="16">
-        <v>14.923187957521394</v>
+        <v>15.523936916139888</v>
       </c>
       <c r="H415" s="16">
-        <v>84.62</v>
+        <v>161.67000000000002</v>
       </c>
       <c r="I415" s="16">
-        <v>15.845551748029138</v>
+        <v>16.720273862096782</v>
       </c>
       <c r="J415" s="16">
-        <v>16.926903413016444</v>
+        <v>12.341046487387965</v>
       </c>
       <c r="K415" s="16">
-        <v>12.25</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>17.760000000000019</v>
+      </c>
+    </row>
+    <row r="416" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A416" s="15" t="s">
-        <v>40</v>
+        <v>70</v>
       </c>
       <c r="B416" s="5"/>
       <c r="C416" s="79"/>
       <c r="D416" s="16"/>
       <c r="E416" s="16"/>
       <c r="F416" s="16">
-        <v>24.880000000000003</v>
+        <v>79.13</v>
       </c>
       <c r="G416" s="16">
-        <v>5.1304258170945465</v>
+        <v>8.535953916851847</v>
       </c>
       <c r="H416" s="16">
-        <v>43.1</v>
+        <v>82.919999999999987</v>
       </c>
       <c r="I416" s="16">
-        <v>8.0707076381476703</v>
+        <v>8.5757723055920394</v>
       </c>
       <c r="J416" s="16">
-        <v>73.231511254019281</v>
+        <v>4.7895867559711771</v>
       </c>
       <c r="K416" s="16">
-        <v>18.22</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>3.789999999999992</v>
+      </c>
+    </row>
+    <row r="417" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A417" s="15" t="s">
-        <v>70</v>
+        <v>40</v>
       </c>
       <c r="B417" s="5"/>
       <c r="C417" s="79"/>
       <c r="D417" s="16"/>
       <c r="E417" s="16"/>
       <c r="F417" s="16">
-        <v>46.67</v>
+        <v>50.19</v>
       </c>
       <c r="G417" s="16">
-        <v>9.6236725435611934</v>
+        <v>5.4141226726499969</v>
       </c>
       <c r="H417" s="16">
-        <v>41.599999999999994</v>
+        <v>67.67</v>
       </c>
       <c r="I417" s="16">
-        <v>7.7898245416924139</v>
+        <v>6.9985831152847737</v>
       </c>
       <c r="J417" s="16">
-        <v>-10.863509749303637</v>
+        <v>34.827654911336928</v>
       </c>
       <c r="K417" s="16">
-        <v>-5.0700000000000074</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>17.480000000000004</v>
+      </c>
+    </row>
+    <row r="418" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A418" s="15" t="s">
         <v>69</v>
       </c>
       <c r="B418" s="5"/>
       <c r="C418" s="79"/>
       <c r="D418" s="16"/>
       <c r="E418" s="16"/>
       <c r="F418" s="16">
-        <v>20.02</v>
+        <v>39.159999999999997</v>
       </c>
       <c r="G418" s="16">
-        <v>4.128260645427364</v>
+        <v>4.2242885806131474</v>
       </c>
       <c r="H418" s="16">
-        <v>23.39</v>
+        <v>41.099999999999994</v>
       </c>
       <c r="I418" s="16">
-        <v>4.3799037507256156</v>
+        <v>4.2506541456805689</v>
       </c>
       <c r="J418" s="16">
-        <v>16.833166833166839</v>
+        <v>4.9540347293156231</v>
       </c>
       <c r="K418" s="16">
-        <v>3.370000000000001</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>1.9399999999999977</v>
+      </c>
+    </row>
+    <row r="419" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A419" s="15" t="s">
         <v>42</v>
       </c>
       <c r="B419" s="5"/>
       <c r="C419" s="79"/>
       <c r="D419" s="16"/>
       <c r="E419" s="16"/>
       <c r="F419" s="16">
-        <v>14.080000000000002</v>
+        <v>21.020000000000003</v>
       </c>
       <c r="G419" s="16">
-        <v>2.9033921022785858</v>
+        <v>2.2674807447520018</v>
       </c>
       <c r="H419" s="16">
-        <v>11.58</v>
+        <v>23.12</v>
       </c>
       <c r="I419" s="16">
-        <v>2.1684175046345713</v>
+        <v>2.3911222347478049</v>
       </c>
       <c r="J419" s="16">
-        <v>-17.755681818181827</v>
+        <v>9.9904852521408074</v>
       </c>
       <c r="K419" s="16">
-        <v>-2.5000000000000018</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>2.0999999999999979</v>
+      </c>
+    </row>
+    <row r="420" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A420" s="15" t="s">
         <v>41</v>
       </c>
       <c r="B420" s="5"/>
       <c r="C420" s="79"/>
       <c r="D420" s="16"/>
       <c r="E420" s="16"/>
       <c r="F420" s="16">
-        <v>8.61</v>
+        <v>14.049999999999999</v>
       </c>
       <c r="G420" s="16">
-        <v>1.7754407670893906</v>
+        <v>1.515609156221009</v>
       </c>
       <c r="H420" s="16">
-        <v>7.76</v>
+        <v>14.430000000000001</v>
       </c>
       <c r="I420" s="16">
-        <v>1.4531018856618543</v>
+        <v>1.4923829518776308</v>
       </c>
       <c r="J420" s="16">
-        <v>-9.8722415795586489</v>
+        <v>2.7046263345195913</v>
       </c>
       <c r="K420" s="16">
-        <v>-0.84999999999999964</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>0.38000000000000256</v>
+      </c>
+    </row>
+    <row r="421" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A421" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B421" s="5"/>
       <c r="C421" s="79"/>
       <c r="D421" s="16"/>
       <c r="E421" s="16"/>
       <c r="F421" s="16">
-        <v>3.91</v>
+        <v>5.45</v>
       </c>
       <c r="G421" s="16">
-        <v>0.80626868749355607</v>
+        <v>0.58790533106081855</v>
       </c>
       <c r="H421" s="16">
-        <v>6.07</v>
+        <v>6.89</v>
       </c>
       <c r="I421" s="16">
-        <v>1.1366402636555999</v>
+        <v>0.71257924729292277</v>
       </c>
       <c r="J421" s="16">
-        <v>55.242966751918168</v>
+        <v>26.422018348623844</v>
       </c>
       <c r="K421" s="16">
-        <v>2.16</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>1.4399999999999995</v>
+      </c>
+    </row>
+    <row r="422" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A422" s="15" t="s">
-        <v>4</v>
+        <v>72</v>
       </c>
       <c r="B422" s="5"/>
       <c r="C422" s="79"/>
       <c r="D422" s="16"/>
       <c r="E422" s="16"/>
       <c r="F422" s="16">
-        <v>1.91</v>
+        <v>2.9200000000000004</v>
       </c>
       <c r="G422" s="16">
-        <v>0.39385503660171151</v>
+        <v>0.3149878104032276</v>
       </c>
       <c r="H422" s="16">
-        <v>2.08</v>
+        <v>3.32</v>
       </c>
       <c r="I422" s="16">
-        <v>0.38949122708462075</v>
+        <v>0.34336184339804116</v>
       </c>
       <c r="J422" s="16">
-        <v>8.9005235602094324</v>
+        <v>13.698630136986282</v>
       </c>
       <c r="K422" s="16">
-        <v>0.17000000000000015</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>0.39999999999999947</v>
+      </c>
+    </row>
+    <row r="423" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A423" s="15" t="s">
-        <v>72</v>
+        <v>4</v>
       </c>
       <c r="B423" s="5"/>
       <c r="C423" s="79"/>
       <c r="D423" s="16"/>
       <c r="E423" s="16"/>
       <c r="F423" s="16">
-        <v>2.1100000000000003</v>
+        <v>3.14</v>
       </c>
       <c r="G423" s="16">
-        <v>0.43509640169089603</v>
+        <v>0.33871976872127896</v>
       </c>
       <c r="H423" s="16">
-        <v>1.3199999999999998</v>
+        <v>2.42</v>
       </c>
       <c r="I423" s="16">
-        <v>0.24717712488062465</v>
+        <v>0.25028182560941553</v>
       </c>
       <c r="J423" s="16">
-        <v>-37.440758293838876</v>
+        <v>-22.92993630573249</v>
       </c>
       <c r="K423" s="16">
-        <v>-0.79000000000000048</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-0.7200000000000002</v>
+      </c>
+    </row>
+    <row r="424" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A424" s="15" t="s">
         <v>68</v>
       </c>
       <c r="B424" s="5"/>
       <c r="C424" s="79"/>
       <c r="D424" s="16"/>
       <c r="E424" s="16"/>
       <c r="F424" s="16">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="G424" s="16">
-        <v>0</v>
+        <v>1.0787253780932451E-3</v>
       </c>
       <c r="H424" s="16">
-        <v>0.01</v>
+        <v>0.08</v>
       </c>
       <c r="I424" s="16">
-        <v>1.8725539763683691E-3</v>
-[...2 lines deleted...]
-        <v>176</v>
+        <v>8.2737793589889429E-3</v>
+      </c>
+      <c r="J424" s="16">
+        <v>700.00000000000011</v>
       </c>
       <c r="K424" s="16">
-        <v>0.01</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>7.0000000000000007E-2</v>
+      </c>
+    </row>
+    <row r="425" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A425" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B425" s="96"/>
       <c r="C425" s="97"/>
       <c r="D425" s="17"/>
       <c r="E425" s="17"/>
       <c r="F425" s="17">
-        <v>484.95</v>
+        <v>927.02</v>
       </c>
       <c r="G425" s="17">
         <v>100</v>
       </c>
       <c r="H425" s="17">
-        <v>534.03</v>
+        <v>966.91000000000008</v>
       </c>
       <c r="I425" s="17">
         <v>100</v>
       </c>
       <c r="J425" s="17">
-        <v>10.120630992885861</v>
+        <v>4.3030355332139658</v>
       </c>
       <c r="K425" s="17">
-        <v>49.079999999999984</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+        <v>39.8900000000001</v>
+      </c>
+    </row>
+    <row r="426" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A426" s="4" t="s">
         <v>25</v>
       </c>
       <c r="K426" s="46"/>
     </row>
-    <row r="427" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A427" s="4" t="s">
         <v>37</v>
       </c>
       <c r="K427" s="46"/>
     </row>
-    <row r="428" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A428" s="130" t="s">
+    <row r="428" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A428" s="131" t="s">
         <v>51</v>
       </c>
-      <c r="B428" s="130"/>
-[...7 lines deleted...]
-      <c r="J428" s="130"/>
+      <c r="B428" s="131"/>
+      <c r="C428" s="131"/>
+      <c r="D428" s="131"/>
+      <c r="E428" s="131"/>
+      <c r="F428" s="131"/>
+      <c r="G428" s="131"/>
+      <c r="H428" s="131"/>
+      <c r="I428" s="131"/>
+      <c r="J428" s="131"/>
       <c r="K428" s="46"/>
     </row>
-    <row r="429" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A429" s="46"/>
       <c r="B429" s="46"/>
       <c r="C429" s="46"/>
       <c r="D429" s="83"/>
       <c r="E429" s="83"/>
       <c r="F429" s="83"/>
       <c r="G429" s="83"/>
       <c r="H429" s="83"/>
       <c r="I429" s="46"/>
       <c r="J429" s="46"/>
       <c r="K429" s="46"/>
     </row>
-    <row r="430" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A430" s="46"/>
       <c r="B430" s="46"/>
       <c r="C430" s="46"/>
       <c r="D430" s="83"/>
       <c r="E430" s="83"/>
       <c r="F430" s="83"/>
       <c r="G430" s="83"/>
       <c r="H430" s="83"/>
       <c r="I430" s="46"/>
       <c r="J430" s="46"/>
       <c r="K430" s="46"/>
     </row>
-    <row r="431" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A431" s="46"/>
       <c r="B431" s="46"/>
       <c r="C431" s="46"/>
       <c r="D431" s="83"/>
       <c r="E431" s="83"/>
       <c r="F431" s="83"/>
       <c r="G431" s="83"/>
       <c r="H431" s="83"/>
       <c r="I431" s="46"/>
       <c r="J431" s="46"/>
       <c r="K431" s="46"/>
     </row>
-    <row r="432" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A432" s="46"/>
       <c r="B432" s="46"/>
       <c r="C432" s="46"/>
       <c r="D432" s="83"/>
       <c r="E432" s="83"/>
       <c r="F432" s="83"/>
       <c r="G432" s="83"/>
       <c r="H432" s="83"/>
       <c r="I432" s="46"/>
       <c r="J432" s="46"/>
       <c r="K432" s="46"/>
     </row>
-    <row r="433" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A433" s="46"/>
       <c r="B433" s="46"/>
       <c r="C433" s="46"/>
       <c r="D433" s="83"/>
       <c r="E433" s="83"/>
       <c r="F433" s="83"/>
       <c r="G433" s="83"/>
       <c r="H433" s="83"/>
       <c r="I433" s="46"/>
       <c r="J433" s="46"/>
       <c r="K433" s="46"/>
     </row>
-    <row r="434" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A434" s="46"/>
       <c r="B434" s="46"/>
       <c r="C434" s="46"/>
       <c r="D434" s="83"/>
       <c r="E434" s="83"/>
       <c r="F434" s="83"/>
       <c r="G434" s="83"/>
       <c r="H434" s="83"/>
       <c r="I434" s="46"/>
       <c r="J434" s="46"/>
       <c r="K434" s="46"/>
     </row>
-    <row r="435" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A435" s="46"/>
       <c r="B435" s="46"/>
       <c r="C435" s="46"/>
       <c r="D435" s="83"/>
       <c r="E435" s="83"/>
       <c r="F435" s="83"/>
       <c r="G435" s="83"/>
       <c r="H435" s="83"/>
       <c r="I435" s="46"/>
       <c r="J435" s="46"/>
       <c r="K435" s="46"/>
     </row>
-    <row r="436" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A436" s="46"/>
       <c r="B436" s="46"/>
       <c r="C436" s="46"/>
       <c r="D436" s="83"/>
       <c r="E436" s="83"/>
       <c r="F436" s="83"/>
       <c r="G436" s="83"/>
       <c r="H436" s="83"/>
       <c r="I436" s="46"/>
       <c r="J436" s="46"/>
       <c r="K436" s="46"/>
     </row>
-    <row r="437" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A437" s="46"/>
       <c r="B437" s="46"/>
       <c r="C437" s="46"/>
       <c r="D437" s="83"/>
       <c r="E437" s="83"/>
       <c r="F437" s="83"/>
       <c r="G437" s="83"/>
       <c r="H437" s="83"/>
       <c r="I437" s="46"/>
       <c r="J437" s="46"/>
       <c r="K437" s="46"/>
     </row>
-    <row r="438" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A438" s="2" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="B438" s="8"/>
       <c r="C438" s="8"/>
       <c r="D438" s="8"/>
       <c r="E438" s="8"/>
       <c r="F438" s="8"/>
       <c r="G438" s="8"/>
       <c r="H438" s="8"/>
       <c r="I438" s="8"/>
       <c r="J438" s="8"/>
       <c r="K438" s="9"/>
     </row>
-    <row r="439" spans="1:11" s="14" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:11" s="14" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A439" s="11"/>
       <c r="B439" s="12">
         <v>2021</v>
       </c>
       <c r="C439" s="12">
         <v>2022</v>
       </c>
       <c r="D439" s="12">
         <v>2023</v>
       </c>
       <c r="E439" s="12">
         <v>2024</v>
       </c>
       <c r="F439" s="12">
         <v>2025</v>
       </c>
       <c r="G439" s="13" t="s">
         <v>139</v>
       </c>
       <c r="H439" s="13" t="s">
         <v>140</v>
       </c>
       <c r="I439" s="13" t="s">
         <v>136</v>
       </c>
       <c r="J439" s="13" t="s">
         <v>137</v>
       </c>
       <c r="K439" s="13" t="s">
         <v>141</v>
       </c>
     </row>
-    <row r="440" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A440" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B440" s="16">
         <v>5467.34</v>
       </c>
       <c r="C440" s="16">
         <v>8463.6</v>
       </c>
       <c r="D440" s="16">
         <v>9227.26</v>
       </c>
       <c r="E440" s="16">
-        <v>10075.6</v>
+        <v>10029.56</v>
       </c>
       <c r="F440" s="16">
-        <v>9688.92</v>
+        <v>9715.4500000000007</v>
       </c>
       <c r="G440" s="16">
-        <v>-3.8377863353050961</v>
+        <v>-3.1318422742373424</v>
       </c>
       <c r="H440" s="16">
-        <v>15.378482298902462</v>
+        <v>15.457383070811703</v>
       </c>
       <c r="I440" s="16">
-        <v>2932.37</v>
+        <v>5757.23</v>
       </c>
       <c r="J440" s="16">
-        <v>3032.74</v>
+        <v>5928.12</v>
       </c>
       <c r="K440" s="16">
-        <v>3.4228286334944054</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>2.968267725972392</v>
+      </c>
+    </row>
+    <row r="441" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A441" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B441" s="16">
         <v>3003.17</v>
       </c>
       <c r="C441" s="16">
         <v>4677.5</v>
       </c>
       <c r="D441" s="16">
         <v>3591.79</v>
       </c>
       <c r="E441" s="16">
-        <v>3724.73</v>
+        <v>3721.85</v>
       </c>
       <c r="F441" s="16">
-        <v>3656.68</v>
+        <v>3651.89</v>
       </c>
       <c r="G441" s="16">
-        <v>-1.826978062839459</v>
+        <v>-1.8797103590956119</v>
       </c>
       <c r="H441" s="16">
-        <v>5.0453324499616592</v>
+        <v>5.0109149934580488</v>
       </c>
       <c r="I441" s="16">
-        <v>1165.03</v>
+        <v>2103.66</v>
       </c>
       <c r="J441" s="16">
-        <v>1274.78</v>
+        <v>2313.36</v>
       </c>
       <c r="K441" s="16">
-        <v>9.4203582740358609</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>9.9683408915889586</v>
+      </c>
+    </row>
+    <row r="442" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A442" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B442" s="16">
         <v>2464.17</v>
       </c>
       <c r="C442" s="16">
         <v>3786.1000000000004</v>
       </c>
       <c r="D442" s="16">
         <v>5635.47</v>
       </c>
       <c r="E442" s="16">
-        <v>6350.8700000000008</v>
+        <v>6307.7099999999991</v>
       </c>
       <c r="F442" s="16">
-        <v>6032.24</v>
+        <v>6063.5600000000013</v>
       </c>
       <c r="G442" s="16" t="s">
         <v>26</v>
       </c>
       <c r="H442" s="16" t="s">
         <v>26</v>
       </c>
       <c r="I442" s="16">
-        <v>1767.34</v>
+        <v>3653.5699999999997</v>
       </c>
       <c r="J442" s="16">
-        <v>1757.9599999999998</v>
+        <v>3614.7599999999998</v>
       </c>
       <c r="K442" s="16" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="443" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A443" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B443" s="17">
         <v>182.05229807170426</v>
       </c>
       <c r="C443" s="17">
         <v>180.94281133083913</v>
       </c>
       <c r="D443" s="17">
         <v>256.8986494199271</v>
       </c>
       <c r="E443" s="17">
-        <v>270.50551315128882</v>
+        <v>269.47781345298705</v>
       </c>
       <c r="F443" s="17">
-        <v>264.96494087532955</v>
+        <v>266.03895517115797</v>
       </c>
       <c r="G443" s="18" t="s">
         <v>26</v>
       </c>
       <c r="H443" s="18" t="s">
         <v>26</v>
       </c>
       <c r="I443" s="17">
-        <v>251.69909787730788</v>
+        <v>273.67682990597342</v>
       </c>
       <c r="J443" s="17">
-        <v>237.90301071557445</v>
+        <v>256.25583566760037</v>
       </c>
       <c r="K443" s="18" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="444" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A444" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B444" s="46"/>
       <c r="C444" s="46"/>
       <c r="D444" s="46"/>
       <c r="E444" s="46"/>
       <c r="F444" s="46"/>
       <c r="G444" s="46"/>
       <c r="H444" s="46"/>
       <c r="I444" s="46"/>
       <c r="J444" s="46"/>
       <c r="K444" s="46"/>
     </row>
-    <row r="445" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A445" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B445" s="46"/>
       <c r="C445" s="46"/>
       <c r="D445" s="46"/>
       <c r="E445" s="46"/>
       <c r="F445" s="46"/>
       <c r="G445" s="46"/>
       <c r="H445" s="46"/>
       <c r="I445" s="46"/>
       <c r="J445" s="46"/>
       <c r="K445" s="46"/>
     </row>
-    <row r="446" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A446" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B446" s="46"/>
       <c r="C446" s="46"/>
       <c r="D446" s="46"/>
       <c r="E446" s="46"/>
       <c r="F446" s="46"/>
       <c r="G446" s="46"/>
       <c r="H446" s="46"/>
       <c r="I446" s="46"/>
       <c r="J446" s="46"/>
       <c r="K446" s="46"/>
     </row>
-    <row r="447" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A447" s="4" t="s">
         <v>62</v>
       </c>
       <c r="B447" s="46"/>
       <c r="C447" s="46"/>
       <c r="D447" s="46"/>
       <c r="E447" s="46"/>
       <c r="F447" s="46"/>
       <c r="G447" s="46"/>
       <c r="H447" s="46"/>
       <c r="I447" s="46"/>
       <c r="J447" s="46"/>
       <c r="K447" s="46"/>
     </row>
-    <row r="448" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A448" s="20" t="s">
         <v>125</v>
       </c>
       <c r="B448" s="46"/>
       <c r="C448" s="46"/>
       <c r="D448" s="46"/>
       <c r="E448" s="46"/>
       <c r="F448" s="46"/>
       <c r="G448" s="46"/>
       <c r="H448" s="46"/>
       <c r="I448" s="46"/>
       <c r="J448" s="46"/>
       <c r="K448" s="46"/>
     </row>
-    <row r="449" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A449" s="130" t="s">
+    <row r="449" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A449" s="131" t="s">
         <v>82</v>
       </c>
-      <c r="B449" s="130"/>
-[...11 lines deleted...]
-      <c r="A450" s="130" t="s">
+      <c r="B449" s="131"/>
+      <c r="C449" s="131"/>
+      <c r="D449" s="131"/>
+      <c r="E449" s="131"/>
+      <c r="F449" s="131"/>
+      <c r="G449" s="131"/>
+      <c r="H449" s="131"/>
+      <c r="I449" s="131"/>
+      <c r="J449" s="131"/>
+      <c r="K449" s="131"/>
+    </row>
+    <row r="450" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A450" s="131" t="s">
         <v>143</v>
       </c>
-      <c r="B450" s="130"/>
-[...10 lines deleted...]
-    <row r="451" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B450" s="131"/>
+      <c r="C450" s="131"/>
+      <c r="D450" s="131"/>
+      <c r="E450" s="131"/>
+      <c r="F450" s="131"/>
+      <c r="G450" s="131"/>
+      <c r="H450" s="131"/>
+      <c r="I450" s="131"/>
+      <c r="J450" s="131"/>
+      <c r="K450" s="131"/>
+    </row>
+    <row r="451" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A451" s="46"/>
       <c r="B451" s="46"/>
       <c r="C451" s="46"/>
       <c r="D451" s="46"/>
       <c r="E451" s="46"/>
       <c r="F451" s="46"/>
       <c r="G451" s="46"/>
       <c r="H451" s="46"/>
       <c r="I451" s="46"/>
       <c r="J451" s="46"/>
       <c r="K451" s="86"/>
     </row>
-    <row r="452" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="452" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A452" s="2" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="B452" s="22"/>
       <c r="C452" s="22"/>
       <c r="D452" s="22"/>
     </row>
-    <row r="453" spans="1:11" s="25" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="453" spans="1:11" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A453" s="23"/>
       <c r="B453" s="23"/>
       <c r="C453" s="23"/>
       <c r="D453" s="24"/>
       <c r="E453" s="12">
         <v>2021</v>
       </c>
       <c r="F453" s="12">
         <v>2022</v>
       </c>
       <c r="G453" s="12">
         <v>2023</v>
       </c>
       <c r="H453" s="12">
         <v>2024</v>
       </c>
       <c r="I453" s="12">
         <v>2025</v>
       </c>
       <c r="J453" s="13" t="s">
         <v>136</v>
       </c>
       <c r="K453" s="13" t="s">
         <v>137</v>
       </c>
     </row>
-    <row r="454" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="C454" s="124"/>
+    <row r="454" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A454" s="125" t="s">
+        <v>179</v>
+      </c>
+      <c r="B454" s="125"/>
+      <c r="C454" s="125"/>
       <c r="D454" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E454" s="27">
         <v>5</v>
       </c>
       <c r="F454" s="27">
         <v>5</v>
       </c>
       <c r="G454" s="27">
         <v>5</v>
       </c>
       <c r="H454" s="27">
         <v>5</v>
       </c>
       <c r="I454" s="27">
         <v>5</v>
       </c>
       <c r="J454" s="27">
         <v>5</v>
       </c>
       <c r="K454" s="27">
         <v>5</v>
       </c>
     </row>
-    <row r="455" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C455" s="124"/>
+    <row r="455" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A455" s="125"/>
+      <c r="B455" s="125"/>
+      <c r="C455" s="125"/>
       <c r="D455" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E455" s="28">
         <v>6.066203495100905</v>
       </c>
       <c r="F455" s="28">
         <v>6.9967594643621673</v>
       </c>
       <c r="G455" s="28">
-        <v>7.2244649333241471</v>
+        <v>7.2253508311307613</v>
       </c>
       <c r="H455" s="28">
-        <v>7.555828057442171</v>
+        <v>7.5100697755775894</v>
       </c>
       <c r="I455" s="28">
-        <v>7.1964850499197608</v>
+        <v>7.2238313679696855</v>
       </c>
       <c r="J455" s="28">
-        <v>6.9057126493301455</v>
+        <v>7.3318056483084666</v>
       </c>
       <c r="K455" s="28">
-        <v>6.8357701235232398</v>
-[...7 lines deleted...]
-      <c r="C456" s="127"/>
+        <v>7.1570377803780412</v>
+      </c>
+    </row>
+    <row r="456" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A456" s="128" t="s">
+        <v>180</v>
+      </c>
+      <c r="B456" s="128"/>
+      <c r="C456" s="128"/>
       <c r="D456" s="29" t="s">
         <v>23</v>
       </c>
       <c r="E456" s="30">
         <v>7</v>
       </c>
       <c r="F456" s="30">
         <v>8</v>
       </c>
       <c r="G456" s="30">
         <v>9</v>
       </c>
       <c r="H456" s="30">
         <v>10</v>
       </c>
       <c r="I456" s="30">
         <v>9</v>
       </c>
       <c r="J456" s="30">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="K456" s="30">
         <v>8</v>
       </c>
     </row>
-    <row r="457" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C457" s="128"/>
+    <row r="457" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A457" s="129"/>
+      <c r="B457" s="129"/>
+      <c r="C457" s="129"/>
       <c r="D457" s="31" t="s">
         <v>33</v>
       </c>
       <c r="E457" s="32">
         <v>3.1432541504201135</v>
       </c>
       <c r="F457" s="32">
         <v>3.7184293227347038</v>
       </c>
       <c r="G457" s="32">
         <v>2.9044463754643384</v>
       </c>
       <c r="H457" s="32">
-        <v>2.934973528559599</v>
+        <v>2.9358862426808923</v>
       </c>
       <c r="I457" s="32">
-        <v>2.793814776409552</v>
+        <v>2.7768881126750964</v>
       </c>
       <c r="J457" s="32">
-        <v>2.7451451649577701</v>
+        <v>2.7468163314177807</v>
       </c>
       <c r="K457" s="32">
-        <v>2.8031368006313535</v>
-[...2 lines deleted...]
-    <row r="458" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>2.7638280409025904</v>
+      </c>
+    </row>
+    <row r="458" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A458" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B458" s="33"/>
       <c r="C458" s="34"/>
     </row>
-    <row r="459" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="459" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A459" s="4" t="s">
-        <v>175</v>
-[...2 lines deleted...]
-    <row r="460" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="460" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A460" s="46"/>
       <c r="B460" s="46"/>
       <c r="C460" s="46"/>
       <c r="D460" s="46"/>
       <c r="E460" s="46"/>
       <c r="F460" s="46"/>
       <c r="G460" s="46"/>
       <c r="H460" s="46"/>
       <c r="I460" s="46"/>
       <c r="J460" s="46"/>
       <c r="K460" s="46"/>
     </row>
-    <row r="461" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="461" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A461" s="46"/>
       <c r="B461" s="46"/>
       <c r="C461" s="46"/>
       <c r="D461" s="46"/>
       <c r="E461" s="46"/>
       <c r="F461" s="46"/>
       <c r="G461" s="46"/>
       <c r="H461" s="46"/>
       <c r="I461" s="46"/>
       <c r="J461" s="46"/>
       <c r="K461" s="46"/>
     </row>
-    <row r="462" spans="1:11" ht="12" x14ac:dyDescent="0.25">
+    <row r="462" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A462" s="2" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="B462" s="8"/>
       <c r="C462" s="8"/>
       <c r="D462" s="8"/>
       <c r="E462" s="8"/>
       <c r="F462" s="8"/>
       <c r="G462" s="8"/>
       <c r="H462" s="8"/>
       <c r="I462" s="8"/>
       <c r="J462" s="8"/>
       <c r="K462" s="9"/>
     </row>
-    <row r="463" spans="1:11" ht="35.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="463" spans="1:11" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A463" s="11"/>
       <c r="B463" s="12">
         <v>2021</v>
       </c>
       <c r="C463" s="12">
         <v>2022</v>
       </c>
       <c r="D463" s="12">
         <v>2023</v>
       </c>
       <c r="E463" s="12">
         <v>2024</v>
       </c>
       <c r="F463" s="12">
         <v>2025</v>
       </c>
       <c r="G463" s="13" t="s">
         <v>148</v>
       </c>
       <c r="H463" s="13" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="I463" s="13" t="s">
         <v>136</v>
       </c>
       <c r="J463" s="13" t="s">
         <v>137</v>
       </c>
       <c r="K463" s="13" t="s">
         <v>150</v>
       </c>
     </row>
-    <row r="464" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="464" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A464" s="15" t="s">
         <v>38</v>
       </c>
       <c r="B464" s="16">
         <v>11.439999999999985</v>
       </c>
       <c r="C464" s="16">
         <v>187.32999999999998</v>
       </c>
       <c r="D464" s="16">
         <v>458.56999999999994</v>
       </c>
       <c r="E464" s="16">
         <v>128.53999999999996</v>
       </c>
       <c r="F464" s="16">
-        <v>-24.669999999999991</v>
+        <v>-47.179999999999993</v>
       </c>
       <c r="G464" s="16">
-        <v>-153.20999999999995</v>
+        <v>-175.71999999999997</v>
       </c>
       <c r="H464" s="16">
-        <v>152.24199999999999</v>
+        <v>147.73999999999998</v>
       </c>
       <c r="I464" s="16">
-        <v>-12.340000000000003</v>
+        <v>-74.989999999999995</v>
       </c>
       <c r="J464" s="16">
-        <v>117.39</v>
+        <v>160.07999999999998</v>
       </c>
       <c r="K464" s="16">
-        <v>129.73000000000002</v>
-[...2 lines deleted...]
-    <row r="465" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>235.07</v>
+      </c>
+    </row>
+    <row r="465" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A465" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B465" s="16">
         <v>247.56</v>
       </c>
       <c r="C465" s="16">
         <v>779.40000000000009</v>
       </c>
       <c r="D465" s="16">
         <v>733.29000000000008</v>
       </c>
       <c r="E465" s="16">
-        <v>456.65000000000003</v>
+        <v>473.61</v>
       </c>
       <c r="F465" s="16">
-        <v>553.91999999999985</v>
+        <v>644.28</v>
       </c>
       <c r="G465" s="16">
-        <v>97.269999999999811</v>
+        <v>170.66999999999996</v>
       </c>
       <c r="H465" s="16">
-        <v>554.16399999999999</v>
+        <v>575.62800000000004</v>
       </c>
       <c r="I465" s="16">
-        <v>171.70999999999998</v>
+        <v>330.67999999999995</v>
       </c>
       <c r="J465" s="16">
-        <v>236.08</v>
+        <v>318.66999999999996</v>
       </c>
       <c r="K465" s="16">
-        <v>64.370000000000033</v>
-[...2 lines deleted...]
-    <row r="466" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-12.009999999999991</v>
+      </c>
+    </row>
+    <row r="466" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A466" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B466" s="17">
         <v>-236.12</v>
       </c>
       <c r="C466" s="17">
         <v>-592.07000000000016</v>
       </c>
       <c r="D466" s="17">
         <v>-274.72000000000014</v>
       </c>
       <c r="E466" s="17">
-        <v>-328.11000000000007</v>
+        <v>-345.07000000000005</v>
       </c>
       <c r="F466" s="17">
-        <v>-578.5899999999998</v>
+        <v>-691.45999999999992</v>
       </c>
       <c r="G466" s="17" t="s">
         <v>26</v>
       </c>
       <c r="H466" s="17" t="s">
         <v>26</v>
       </c>
       <c r="I466" s="17">
-        <v>-184.04999999999998</v>
+        <v>-405.66999999999996</v>
       </c>
       <c r="J466" s="17">
-        <v>-118.69000000000001</v>
+        <v>-158.58999999999997</v>
       </c>
       <c r="K466" s="17" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="467" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="467" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A467" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B467" s="83"/>
       <c r="C467" s="83"/>
       <c r="D467" s="83"/>
       <c r="E467" s="83"/>
       <c r="F467" s="83"/>
       <c r="G467" s="83"/>
       <c r="H467" s="83"/>
       <c r="I467" s="83"/>
       <c r="J467" s="46"/>
       <c r="K467" s="46"/>
     </row>
-    <row r="468" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="468" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A468" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B468" s="46"/>
       <c r="C468" s="46"/>
       <c r="D468" s="46"/>
       <c r="E468" s="46"/>
       <c r="F468" s="46"/>
       <c r="G468" s="46"/>
       <c r="H468" s="46"/>
       <c r="I468" s="46"/>
       <c r="J468" s="46"/>
       <c r="K468" s="46"/>
     </row>
-    <row r="469" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="469" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A469" s="4" t="s">
         <v>105</v>
       </c>
       <c r="B469" s="46"/>
       <c r="C469" s="46"/>
       <c r="D469" s="46"/>
       <c r="E469" s="46"/>
       <c r="F469" s="46"/>
       <c r="G469" s="46"/>
       <c r="H469" s="46"/>
       <c r="I469" s="46"/>
       <c r="J469" s="46"/>
       <c r="K469" s="46"/>
     </row>
-    <row r="470" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="470" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A470" s="54" t="s">
         <v>43</v>
       </c>
       <c r="B470" s="87"/>
       <c r="C470" s="87"/>
       <c r="D470" s="87"/>
       <c r="E470" s="87"/>
       <c r="F470" s="87"/>
       <c r="G470" s="87"/>
       <c r="H470" s="87"/>
       <c r="I470" s="87"/>
       <c r="J470" s="87"/>
       <c r="K470" s="46"/>
     </row>
-    <row r="471" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="471" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A471" s="46"/>
       <c r="B471" s="46"/>
       <c r="C471" s="46"/>
       <c r="D471" s="46"/>
       <c r="E471" s="46"/>
       <c r="F471" s="46"/>
       <c r="G471" s="46"/>
       <c r="H471" s="46"/>
       <c r="I471" s="46"/>
       <c r="J471" s="46"/>
       <c r="K471" s="46"/>
     </row>
-    <row r="472" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="472" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A472" s="46"/>
       <c r="B472" s="46"/>
       <c r="C472" s="46"/>
       <c r="D472" s="46"/>
       <c r="E472" s="46"/>
       <c r="F472" s="46"/>
       <c r="G472" s="46"/>
       <c r="H472" s="46"/>
       <c r="I472" s="46"/>
       <c r="J472" s="46"/>
       <c r="K472" s="46"/>
     </row>
-    <row r="473" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="473" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A473" s="2" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="B473" s="22"/>
       <c r="C473" s="22"/>
       <c r="D473" s="22"/>
       <c r="E473" s="22"/>
       <c r="F473" s="22"/>
       <c r="G473" s="22"/>
       <c r="H473" s="22"/>
       <c r="I473" s="22"/>
       <c r="J473" s="22"/>
       <c r="K473" s="22"/>
     </row>
-    <row r="474" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="474" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A474" s="11"/>
       <c r="B474" s="13" t="s">
         <v>110</v>
       </c>
       <c r="C474" s="13" t="s">
         <v>111</v>
       </c>
       <c r="D474" s="13" t="s">
         <v>114</v>
       </c>
       <c r="E474" s="13" t="s">
         <v>126</v>
       </c>
       <c r="F474" s="13" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="G474" s="13" t="s">
         <v>139</v>
       </c>
       <c r="H474" s="13" t="s">
         <v>140</v>
       </c>
       <c r="I474" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="J474" s="13" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="K474" s="13" t="s">
         <v>141</v>
       </c>
     </row>
-    <row r="475" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="475" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A475" s="109" t="s">
         <v>38</v>
       </c>
       <c r="B475" s="16">
         <v>1283.7</v>
       </c>
       <c r="C475" s="16">
         <v>1633.36</v>
       </c>
       <c r="D475" s="16">
         <v>2126.06</v>
       </c>
       <c r="E475" s="16">
         <v>2402.29</v>
       </c>
       <c r="F475" s="16">
-        <v>2219.14</v>
+        <v>2210.35</v>
       </c>
       <c r="G475" s="16">
-        <v>-7.6239754567516878</v>
+        <v>-7.9898763263386217</v>
       </c>
       <c r="H475" s="16">
-        <v>14.664845472470557</v>
+        <v>14.551129734230074</v>
       </c>
       <c r="I475" s="60">
-        <v>2335.16</v>
+        <v>2176.92</v>
       </c>
       <c r="J475" s="60">
-        <v>2275.42</v>
+        <v>2381.06</v>
       </c>
       <c r="K475" s="16">
-        <v>-2.5582829442093811</v>
-[...2 lines deleted...]
-    <row r="476" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>9.3774690847619517</v>
+      </c>
+    </row>
+    <row r="476" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A476" s="15" t="s">
         <v>54</v>
       </c>
       <c r="B476" s="110">
         <v>1.5832804010927681</v>
       </c>
       <c r="C476" s="110">
         <v>1.8468349083185815</v>
       </c>
       <c r="D476" s="110">
         <v>2.2598861649017694</v>
       </c>
       <c r="E476" s="110">
-        <v>2.5067623281400291</v>
+        <v>2.5221474931704457</v>
       </c>
       <c r="F476" s="110">
-        <v>2.186434223665302</v>
+        <v>2.1406106185365732</v>
       </c>
       <c r="G476" s="88" t="s">
         <v>26</v>
       </c>
       <c r="H476" s="88" t="s">
         <v>26</v>
       </c>
       <c r="I476" s="110">
-        <v>2.4048471806308855</v>
+        <v>2.2444820520413167</v>
       </c>
       <c r="J476" s="110">
-        <v>2.1853501384391874</v>
+        <v>2.2470342914649954</v>
       </c>
       <c r="K476" s="88" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="477" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="477" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A477" s="100" t="s">
         <v>39</v>
       </c>
       <c r="B477" s="102">
         <v>2633.79</v>
       </c>
       <c r="C477" s="102">
         <v>3453.05</v>
       </c>
       <c r="D477" s="102">
         <v>4194.3</v>
       </c>
       <c r="E477" s="102">
-        <v>4885.1000000000004</v>
+        <v>4906.03</v>
       </c>
       <c r="F477" s="102">
-        <v>5406.46</v>
+        <v>5517.18</v>
       </c>
       <c r="G477" s="102">
-        <v>10.672452969232966</v>
+        <v>12.457119096295795</v>
       </c>
       <c r="H477" s="102">
-        <v>19.696916420477617</v>
+        <v>20.305089962301849</v>
       </c>
       <c r="I477" s="111">
-        <v>5037.22</v>
+        <v>5232.04</v>
       </c>
       <c r="J477" s="111">
-        <v>5594.06</v>
+        <v>5849.43</v>
       </c>
       <c r="K477" s="102">
-        <v>11.054510225878563</v>
-[...2 lines deleted...]
-    <row r="478" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>11.800177368674557</v>
+      </c>
+    </row>
+    <row r="478" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A478" s="112" t="s">
         <v>54</v>
       </c>
       <c r="B478" s="113">
         <v>1.4013864829274476</v>
       </c>
       <c r="C478" s="113">
         <v>1.7203651465744332</v>
       </c>
       <c r="D478" s="113">
         <v>1.9295898226523716</v>
       </c>
       <c r="E478" s="113">
-        <v>2.1691359453813428</v>
+        <v>2.1792285959950322</v>
       </c>
       <c r="F478" s="113">
-        <v>2.2849963741553818</v>
+        <v>2.3040029586491944</v>
       </c>
       <c r="G478" s="114" t="s">
         <v>26</v>
       </c>
       <c r="H478" s="114" t="s">
         <v>26</v>
       </c>
       <c r="I478" s="113">
-        <v>2.2453461027339383</v>
+        <v>2.2973555365428004</v>
       </c>
       <c r="J478" s="113">
-        <v>2.3027649843188081</v>
+        <v>2.3504058943798247</v>
       </c>
       <c r="K478" s="114" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="479" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="479" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A479" s="115" t="s">
         <v>14</v>
       </c>
       <c r="B479" s="116">
         <v>-1350.09</v>
       </c>
       <c r="C479" s="116">
         <v>-1819.6900000000003</v>
       </c>
       <c r="D479" s="116">
         <v>-2068.2400000000002</v>
       </c>
       <c r="E479" s="116">
-        <v>-2482.8100000000004</v>
+        <v>-2503.7399999999998</v>
       </c>
       <c r="F479" s="116">
-        <v>-3187.32</v>
+        <v>-3306.8300000000004</v>
       </c>
       <c r="G479" s="117" t="s">
         <v>26</v>
       </c>
       <c r="H479" s="117" t="s">
         <v>26</v>
       </c>
       <c r="I479" s="116">
-        <v>-2702.0600000000004</v>
+        <v>-3055.12</v>
       </c>
       <c r="J479" s="116">
-        <v>-3318.6400000000003</v>
+        <v>-3468.3700000000003</v>
       </c>
       <c r="K479" s="117" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="480" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="480" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A480" s="54" t="s">
         <v>25</v>
       </c>
       <c r="B480" s="89"/>
       <c r="C480" s="89"/>
       <c r="D480" s="89"/>
       <c r="E480" s="89"/>
       <c r="F480" s="89"/>
       <c r="G480" s="89"/>
       <c r="H480" s="89"/>
       <c r="I480" s="89"/>
       <c r="J480" s="89"/>
       <c r="K480" s="46"/>
     </row>
-    <row r="481" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="481" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A481" s="54" t="s">
         <v>53</v>
       </c>
       <c r="B481" s="90"/>
       <c r="C481" s="90"/>
       <c r="D481" s="90"/>
       <c r="E481" s="90"/>
       <c r="F481" s="90"/>
       <c r="G481" s="90"/>
       <c r="H481" s="90"/>
       <c r="I481" s="90"/>
       <c r="J481" s="89"/>
       <c r="K481" s="46"/>
     </row>
-    <row r="482" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="482" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A482" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B482" s="90"/>
       <c r="C482" s="90"/>
       <c r="D482" s="90"/>
       <c r="E482" s="90"/>
       <c r="F482" s="90"/>
       <c r="G482" s="90"/>
       <c r="H482" s="90"/>
       <c r="I482" s="90"/>
       <c r="J482" s="89"/>
       <c r="K482" s="46"/>
     </row>
-    <row r="483" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="483" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A483" s="4" t="s">
         <v>62</v>
       </c>
       <c r="B483" s="90"/>
       <c r="C483" s="90"/>
       <c r="D483" s="90"/>
       <c r="E483" s="90"/>
       <c r="F483" s="90"/>
       <c r="G483" s="90"/>
       <c r="H483" s="90"/>
       <c r="I483" s="90"/>
       <c r="J483" s="89"/>
       <c r="K483" s="46"/>
     </row>
-    <row r="484" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="484" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A484" s="20" t="s">
         <v>125</v>
       </c>
       <c r="B484" s="90"/>
       <c r="C484" s="90"/>
       <c r="D484" s="90"/>
       <c r="E484" s="90"/>
       <c r="F484" s="90"/>
       <c r="G484" s="90"/>
       <c r="H484" s="90"/>
       <c r="I484" s="90"/>
       <c r="J484" s="89"/>
       <c r="K484" s="46"/>
     </row>
-    <row r="485" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A485" s="130" t="s">
+    <row r="485" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A485" s="131" t="s">
         <v>143</v>
       </c>
-      <c r="B485" s="130"/>
-[...10 lines deleted...]
-    <row r="486" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B485" s="131"/>
+      <c r="C485" s="131"/>
+      <c r="D485" s="131"/>
+      <c r="E485" s="131"/>
+      <c r="F485" s="131"/>
+      <c r="G485" s="131"/>
+      <c r="H485" s="131"/>
+      <c r="I485" s="131"/>
+      <c r="J485" s="131"/>
+      <c r="K485" s="131"/>
+    </row>
+    <row r="486" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A486" s="46"/>
       <c r="B486" s="46"/>
       <c r="C486" s="46"/>
       <c r="D486" s="46"/>
       <c r="E486" s="46"/>
       <c r="F486" s="46"/>
       <c r="G486" s="46"/>
       <c r="H486" s="46"/>
       <c r="I486" s="46"/>
       <c r="J486" s="46"/>
       <c r="K486" s="46"/>
     </row>
-    <row r="487" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="487" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A487" s="46"/>
       <c r="B487" s="46"/>
       <c r="C487" s="46"/>
       <c r="D487" s="46"/>
       <c r="E487" s="46"/>
       <c r="F487" s="46"/>
       <c r="G487" s="46"/>
       <c r="H487" s="46"/>
       <c r="I487" s="46"/>
       <c r="J487" s="46"/>
       <c r="K487" s="46"/>
     </row>
-    <row r="488" spans="1:11" ht="12" x14ac:dyDescent="0.25">
+    <row r="488" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A488" s="2" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="B488" s="8"/>
       <c r="C488" s="8"/>
       <c r="D488" s="8"/>
       <c r="E488" s="8"/>
       <c r="F488" s="8"/>
       <c r="G488" s="8"/>
       <c r="H488" s="8"/>
       <c r="I488" s="8"/>
       <c r="J488" s="8"/>
       <c r="K488" s="9"/>
     </row>
-    <row r="489" spans="1:11" ht="35.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="489" spans="1:11" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A489" s="11"/>
       <c r="B489" s="12">
         <v>2021</v>
       </c>
       <c r="C489" s="12">
         <v>2022</v>
       </c>
       <c r="D489" s="12">
         <v>2023</v>
       </c>
       <c r="E489" s="12">
         <v>2024</v>
       </c>
       <c r="F489" s="12">
         <v>2025</v>
       </c>
       <c r="G489" s="13" t="s">
         <v>148</v>
       </c>
       <c r="H489" s="13" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="I489" s="13" t="s">
+        <v>131</v>
+      </c>
+      <c r="J489" s="13" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="K489" s="13" t="s">
         <v>150</v>
       </c>
     </row>
-    <row r="490" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="490" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A490" s="15" t="s">
         <v>45</v>
       </c>
       <c r="B490" s="16">
         <v>29.700000000000003</v>
       </c>
       <c r="C490" s="16">
         <v>-4.9200000000000017</v>
       </c>
       <c r="D490" s="16">
         <v>284.45000000000005</v>
       </c>
       <c r="E490" s="16">
         <v>182.32</v>
       </c>
       <c r="F490" s="16">
-        <v>99.890000000000015</v>
+        <v>118.80000000000001</v>
       </c>
       <c r="G490" s="16">
-        <v>-82.429999999999978</v>
+        <v>-63.519999999999982</v>
       </c>
       <c r="H490" s="16">
-        <v>118.28800000000001</v>
+        <v>122.07000000000001</v>
       </c>
       <c r="I490" s="16">
-        <v>51.64</v>
+        <v>37.900000000000006</v>
       </c>
       <c r="J490" s="16">
-        <v>11.98</v>
+        <v>28.98</v>
       </c>
       <c r="K490" s="16">
-        <v>-39.659999999999997</v>
-[...2 lines deleted...]
-    <row r="491" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-8.9200000000000053</v>
+      </c>
+    </row>
+    <row r="491" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A491" s="15" t="s">
         <v>46</v>
       </c>
       <c r="B491" s="16">
         <v>265.77999999999997</v>
       </c>
       <c r="C491" s="16">
         <v>587.16</v>
       </c>
       <c r="D491" s="16">
         <v>559.16</v>
       </c>
       <c r="E491" s="16">
-        <v>510.42000000000007</v>
+        <v>527.37</v>
       </c>
       <c r="F491" s="16">
-        <v>678.48</v>
+        <v>810.26</v>
       </c>
       <c r="G491" s="16">
-        <v>168.05999999999995</v>
+        <v>282.89</v>
       </c>
       <c r="H491" s="16">
-        <v>520.20000000000005</v>
+        <v>549.94599999999991</v>
       </c>
       <c r="I491" s="16">
-        <v>208.8</v>
+        <v>443.56</v>
       </c>
       <c r="J491" s="16">
-        <v>148.76</v>
+        <v>187.57999999999998</v>
       </c>
       <c r="K491" s="16">
-        <v>-60.04000000000002</v>
-[...2 lines deleted...]
-    <row r="492" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-255.98000000000002</v>
+      </c>
+    </row>
+    <row r="492" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A492" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B492" s="17">
         <v>-236.07999999999998</v>
       </c>
       <c r="C492" s="17">
         <v>-592.07999999999993</v>
       </c>
       <c r="D492" s="17">
         <v>-274.70999999999992</v>
       </c>
       <c r="E492" s="17">
-        <v>-328.10000000000008</v>
+        <v>-345.05</v>
       </c>
       <c r="F492" s="17">
-        <v>-578.59</v>
+        <v>-691.46</v>
       </c>
       <c r="G492" s="17" t="s">
         <v>26</v>
       </c>
       <c r="H492" s="17" t="s">
         <v>26</v>
       </c>
       <c r="I492" s="17">
-        <v>-157.16000000000003</v>
+        <v>-405.65999999999997</v>
       </c>
       <c r="J492" s="17">
-        <v>-136.78</v>
+        <v>-158.6</v>
       </c>
       <c r="K492" s="17" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="493" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="493" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A493" s="4" t="s">
         <v>25</v>
       </c>
       <c r="K493" s="60"/>
     </row>
-    <row r="494" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="494" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A494" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B494" s="60"/>
       <c r="C494" s="60"/>
       <c r="D494" s="60"/>
       <c r="E494" s="60"/>
       <c r="F494" s="60"/>
       <c r="G494" s="60"/>
       <c r="H494" s="60"/>
       <c r="I494" s="60"/>
     </row>
-    <row r="495" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="495" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A495" s="4" t="s">
         <v>105</v>
       </c>
       <c r="B495" s="60"/>
       <c r="C495" s="60"/>
       <c r="D495" s="60"/>
       <c r="E495" s="60"/>
       <c r="F495" s="60"/>
       <c r="G495" s="60"/>
       <c r="H495" s="60"/>
       <c r="I495" s="60"/>
     </row>
-    <row r="496" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A496" s="140" t="s">
+    <row r="496" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A496" s="141" t="s">
         <v>47</v>
       </c>
-      <c r="B496" s="140"/>
-[...10 lines deleted...]
-    <row r="497" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B496" s="141"/>
+      <c r="C496" s="141"/>
+      <c r="D496" s="141"/>
+      <c r="E496" s="141"/>
+      <c r="F496" s="141"/>
+      <c r="G496" s="141"/>
+      <c r="H496" s="141"/>
+      <c r="I496" s="141"/>
+      <c r="J496" s="141"/>
+      <c r="K496" s="141"/>
+    </row>
+    <row r="497" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A497" s="46"/>
       <c r="B497" s="46"/>
       <c r="C497" s="46"/>
       <c r="D497" s="46"/>
       <c r="E497" s="46"/>
       <c r="F497" s="46"/>
       <c r="G497" s="46"/>
       <c r="H497" s="46"/>
       <c r="I497" s="46"/>
       <c r="J497" s="46"/>
       <c r="K497" s="46"/>
     </row>
-    <row r="498" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="498" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A498" s="46"/>
       <c r="B498" s="46"/>
       <c r="C498" s="46"/>
       <c r="D498" s="46"/>
       <c r="E498" s="46"/>
       <c r="F498" s="46"/>
       <c r="G498" s="46"/>
       <c r="H498" s="46"/>
       <c r="I498" s="46"/>
       <c r="J498" s="46"/>
       <c r="K498" s="46"/>
     </row>
-    <row r="499" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="499" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A499" s="2" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="B499" s="22"/>
       <c r="C499" s="22"/>
       <c r="D499" s="22"/>
       <c r="E499" s="22"/>
       <c r="F499" s="22"/>
       <c r="G499" s="22"/>
       <c r="H499" s="22"/>
       <c r="I499" s="22"/>
       <c r="J499" s="22"/>
       <c r="K499" s="22"/>
     </row>
-    <row r="500" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="500" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A500" s="11"/>
       <c r="B500" s="13" t="s">
         <v>110</v>
       </c>
       <c r="C500" s="13" t="s">
         <v>111</v>
       </c>
       <c r="D500" s="13" t="s">
         <v>114</v>
       </c>
       <c r="E500" s="13" t="s">
         <v>126</v>
       </c>
       <c r="F500" s="13" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="G500" s="13" t="s">
         <v>139</v>
       </c>
       <c r="H500" s="13" t="s">
         <v>140</v>
       </c>
       <c r="I500" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="J500" s="13" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="K500" s="13" t="s">
         <v>141</v>
       </c>
     </row>
-    <row r="501" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="501" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A501" s="109" t="s">
         <v>45</v>
       </c>
       <c r="B501" s="16">
         <v>983.61</v>
       </c>
       <c r="C501" s="16">
         <v>1140.22</v>
       </c>
       <c r="D501" s="16">
         <v>1476.93</v>
       </c>
       <c r="E501" s="16">
         <v>1704.07</v>
       </c>
       <c r="F501" s="16">
-        <v>1665.03</v>
+        <v>1697.51</v>
       </c>
       <c r="G501" s="16">
-        <v>-2.29098569894429</v>
+        <v>-0.38496071170784918</v>
       </c>
       <c r="H501" s="16">
-        <v>14.064311101335726</v>
+        <v>14.616555172450685</v>
       </c>
       <c r="I501" s="60">
-        <v>1702.2</v>
+        <v>1611.12</v>
       </c>
       <c r="J501" s="60">
-        <v>1681.29</v>
+        <v>1732.33</v>
       </c>
       <c r="K501" s="16">
-        <v>-1.2284102925625708</v>
-[...2 lines deleted...]
-    <row r="502" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>7.5233378022741961</v>
+      </c>
+    </row>
+    <row r="502" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A502" s="109" t="s">
         <v>23</v>
       </c>
       <c r="B502" s="49">
         <v>12</v>
       </c>
       <c r="C502" s="49">
         <v>11</v>
       </c>
       <c r="D502" s="49">
         <v>11</v>
       </c>
       <c r="E502" s="49">
         <v>11</v>
       </c>
       <c r="F502" s="49">
         <v>11</v>
       </c>
       <c r="G502" s="49" t="s">
         <v>26</v>
       </c>
       <c r="H502" s="49" t="s">
         <v>26</v>
       </c>
       <c r="I502" s="49">
         <v>11</v>
       </c>
       <c r="J502" s="49">
         <v>11</v>
       </c>
       <c r="K502" s="49" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="503" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="503" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A503" s="15" t="s">
         <v>54</v>
       </c>
       <c r="B503" s="110">
         <v>1.7162027010899417</v>
       </c>
       <c r="C503" s="110">
         <v>1.7968237969552234</v>
       </c>
       <c r="D503" s="110">
         <v>2.1261663878190373</v>
       </c>
       <c r="E503" s="110">
-        <v>2.3665453121343654</v>
+        <v>2.3844338685402549</v>
       </c>
       <c r="F503" s="110">
-        <v>2.1178274356611801</v>
+        <v>2.0894089438484658</v>
       </c>
       <c r="G503" s="88" t="s">
         <v>26</v>
       </c>
       <c r="H503" s="88" t="s">
         <v>26</v>
       </c>
       <c r="I503" s="110">
-        <v>2.3068197680170326</v>
+        <v>2.1709661440745798</v>
       </c>
       <c r="J503" s="110">
-        <v>2.122506721479585</v>
+        <v>2.1087498639677213</v>
       </c>
       <c r="K503" s="88" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="504" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="504" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A504" s="100" t="s">
         <v>83</v>
       </c>
       <c r="B504" s="102">
         <v>2333.6999999999998</v>
       </c>
       <c r="C504" s="102">
         <v>2959.9</v>
       </c>
       <c r="D504" s="102">
         <v>3545.18</v>
       </c>
       <c r="E504" s="102">
-        <v>4186.8900000000003</v>
+        <v>4207.82</v>
       </c>
       <c r="F504" s="102">
-        <v>4852.3500000000004</v>
+        <v>5004.34</v>
       </c>
       <c r="G504" s="102">
-        <v>15.893897379677997</v>
+        <v>18.929516947017706</v>
       </c>
       <c r="H504" s="102">
-        <v>20.081684957420286</v>
+        <v>21.011165990023308</v>
       </c>
       <c r="I504" s="111">
-        <v>4404.26</v>
+        <v>4666.25</v>
       </c>
       <c r="J504" s="111">
-        <v>4999.93</v>
+        <v>5200.7</v>
       </c>
       <c r="K504" s="102">
-        <v>13.5248600218879</v>
-[...2 lines deleted...]
-    <row r="505" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>11.453522635949634</v>
+      </c>
+    </row>
+    <row r="505" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A505" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B505" s="49">
         <v>11</v>
       </c>
       <c r="C505" s="49">
         <v>11</v>
       </c>
       <c r="D505" s="49">
         <v>9</v>
       </c>
       <c r="E505" s="49">
         <v>8</v>
       </c>
       <c r="F505" s="49">
         <v>7</v>
       </c>
       <c r="G505" s="49" t="s">
         <v>26</v>
       </c>
       <c r="H505" s="49" t="s">
         <v>26</v>
       </c>
       <c r="I505" s="49">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="J505" s="49">
         <v>7</v>
       </c>
       <c r="K505" s="49" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="506" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="506" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A506" s="112" t="s">
         <v>54</v>
       </c>
       <c r="B506" s="113">
         <v>1.4214588698497468</v>
       </c>
       <c r="C506" s="113">
         <v>1.6843202863714368</v>
       </c>
       <c r="D506" s="113">
         <v>1.83922789346052</v>
       </c>
       <c r="E506" s="113">
-        <v>2.0790605001644873</v>
+        <v>2.089850011584562</v>
       </c>
       <c r="F506" s="113">
-        <v>2.2703089802397241</v>
+        <v>2.3014146115918477</v>
       </c>
       <c r="G506" s="114" t="s">
         <v>26</v>
       </c>
       <c r="H506" s="114" t="s">
         <v>26</v>
       </c>
       <c r="I506" s="113">
-        <v>2.1908672989330102</v>
+        <v>2.2766180869421482</v>
       </c>
       <c r="J506" s="113">
-        <v>2.2933470446828235</v>
+        <v>2.3108677166754523</v>
       </c>
       <c r="K506" s="114" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="507" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="507" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A507" s="115" t="s">
         <v>14</v>
       </c>
       <c r="B507" s="116">
         <v>-1350.0899999999997</v>
       </c>
       <c r="C507" s="116">
         <v>-1819.68</v>
       </c>
       <c r="D507" s="116">
         <v>-2068.25</v>
       </c>
       <c r="E507" s="116">
-        <v>-2482.8200000000006</v>
+        <v>-2503.75</v>
       </c>
       <c r="F507" s="116">
-        <v>-3187.3200000000006</v>
+        <v>-3306.83</v>
       </c>
       <c r="G507" s="117" t="s">
         <v>26</v>
       </c>
       <c r="H507" s="117" t="s">
         <v>26</v>
       </c>
       <c r="I507" s="116">
-        <v>-2702.0600000000004</v>
+        <v>-3055.13</v>
       </c>
       <c r="J507" s="116">
-        <v>-3318.6400000000003</v>
+        <v>-3468.37</v>
       </c>
       <c r="K507" s="117" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="508" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="508" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A508" s="54" t="s">
         <v>25</v>
       </c>
       <c r="K508" s="46"/>
     </row>
-    <row r="509" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="509" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A509" s="54" t="s">
         <v>53</v>
       </c>
       <c r="B509" s="90"/>
       <c r="C509" s="90"/>
       <c r="D509" s="90"/>
       <c r="E509" s="90"/>
       <c r="F509" s="90"/>
       <c r="G509" s="90"/>
       <c r="H509" s="90"/>
       <c r="I509" s="90"/>
       <c r="J509" s="89"/>
       <c r="K509" s="46"/>
     </row>
-    <row r="510" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="510" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A510" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B510" s="90"/>
       <c r="C510" s="90"/>
       <c r="D510" s="90"/>
       <c r="E510" s="90"/>
       <c r="F510" s="90"/>
       <c r="G510" s="90"/>
       <c r="H510" s="90"/>
       <c r="I510" s="90"/>
       <c r="J510" s="89"/>
       <c r="K510" s="46"/>
     </row>
-    <row r="511" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="511" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A511" s="4" t="s">
         <v>62</v>
       </c>
       <c r="B511" s="90"/>
       <c r="C511" s="90"/>
       <c r="D511" s="90"/>
       <c r="E511" s="90"/>
       <c r="F511" s="90"/>
       <c r="G511" s="90"/>
       <c r="H511" s="90"/>
       <c r="I511" s="90"/>
       <c r="J511" s="89"/>
       <c r="K511" s="46"/>
     </row>
-    <row r="512" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="512" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A512" s="20" t="s">
         <v>125</v>
       </c>
       <c r="B512" s="90"/>
       <c r="C512" s="90"/>
       <c r="D512" s="90"/>
       <c r="E512" s="90"/>
       <c r="F512" s="90"/>
       <c r="G512" s="90"/>
       <c r="H512" s="90"/>
       <c r="I512" s="90"/>
       <c r="J512" s="89"/>
       <c r="K512" s="46"/>
     </row>
-    <row r="513" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="513" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A513" s="4" t="s">
         <v>119</v>
       </c>
       <c r="B513" s="90"/>
       <c r="C513" s="90"/>
       <c r="D513" s="90"/>
       <c r="E513" s="90"/>
       <c r="F513" s="90"/>
       <c r="G513" s="90"/>
       <c r="H513" s="90"/>
       <c r="I513" s="90"/>
       <c r="J513" s="89"/>
       <c r="K513" s="46"/>
     </row>
-    <row r="514" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A514" s="141" t="s">
+    <row r="514" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A514" s="142" t="s">
         <v>143</v>
       </c>
-      <c r="B514" s="141"/>
-[...10 lines deleted...]
-    <row r="515" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B514" s="142"/>
+      <c r="C514" s="142"/>
+      <c r="D514" s="142"/>
+      <c r="E514" s="142"/>
+      <c r="F514" s="142"/>
+      <c r="G514" s="142"/>
+      <c r="H514" s="142"/>
+      <c r="I514" s="142"/>
+      <c r="J514" s="142"/>
+      <c r="K514" s="142"/>
+    </row>
+    <row r="515" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A515" s="46"/>
       <c r="B515" s="46"/>
       <c r="C515" s="46"/>
       <c r="D515" s="46"/>
       <c r="E515" s="46"/>
       <c r="F515" s="46"/>
       <c r="G515" s="46"/>
       <c r="H515" s="46"/>
       <c r="I515" s="46"/>
       <c r="J515" s="46"/>
       <c r="K515" s="46"/>
     </row>
-    <row r="516" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="516" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A516" s="46"/>
       <c r="B516" s="46"/>
       <c r="C516" s="46"/>
       <c r="D516" s="46"/>
       <c r="E516" s="46"/>
       <c r="F516" s="46"/>
       <c r="G516" s="46"/>
       <c r="H516" s="46"/>
       <c r="I516" s="46"/>
       <c r="J516" s="46"/>
       <c r="K516" s="46"/>
     </row>
-    <row r="517" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="517" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A517" s="2" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="B517" s="22"/>
       <c r="C517" s="22"/>
       <c r="D517" s="22"/>
       <c r="E517" s="22"/>
       <c r="F517" s="22"/>
       <c r="G517" s="22"/>
       <c r="H517" s="22"/>
       <c r="I517" s="22"/>
       <c r="J517" s="22"/>
       <c r="K517" s="22"/>
     </row>
-    <row r="518" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="518" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A518" s="11"/>
       <c r="B518" s="13" t="s">
         <v>110</v>
       </c>
       <c r="C518" s="13" t="s">
         <v>111</v>
       </c>
       <c r="D518" s="13" t="s">
         <v>114</v>
       </c>
       <c r="E518" s="13" t="s">
         <v>126</v>
       </c>
       <c r="F518" s="13" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="G518" s="13" t="s">
         <v>139</v>
       </c>
       <c r="H518" s="13" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="I518" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="J518" s="13" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="K518" s="13" t="s">
         <v>141</v>
       </c>
     </row>
-    <row r="519" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="519" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A519" s="109" t="s">
         <v>73</v>
       </c>
       <c r="B519" s="16">
         <v>9045.68</v>
       </c>
       <c r="C519" s="16">
         <v>9717.7000000000007</v>
       </c>
       <c r="D519" s="16">
         <v>10553.55</v>
       </c>
       <c r="E519" s="16">
-        <v>16358.07</v>
+        <v>16320.27</v>
       </c>
       <c r="F519" s="16">
-        <v>16762.18</v>
+        <v>16990.93</v>
       </c>
       <c r="G519" s="16">
-        <v>2.4704014593408674</v>
+        <v>4.1093682886373806</v>
       </c>
       <c r="H519" s="16">
-        <v>16.67352521178578</v>
+        <v>17.06955907348522</v>
       </c>
       <c r="I519" s="60">
-        <v>16723.66</v>
+        <v>16153.52</v>
       </c>
       <c r="J519" s="60">
-        <v>16889.47</v>
+        <v>18405.07</v>
       </c>
       <c r="K519" s="16">
-        <v>0.9914695706561919</v>
-[...2 lines deleted...]
-    <row r="520" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>13.938448090570969</v>
+      </c>
+    </row>
+    <row r="520" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A520" s="109" t="s">
         <v>23</v>
       </c>
       <c r="B520" s="49">
         <v>6</v>
       </c>
       <c r="C520" s="49">
         <v>5</v>
       </c>
       <c r="D520" s="49">
         <v>7</v>
       </c>
       <c r="E520" s="49">
         <v>3</v>
       </c>
       <c r="F520" s="49">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G520" s="49" t="s">
         <v>26</v>
       </c>
       <c r="H520" s="49" t="s">
         <v>26</v>
       </c>
       <c r="I520" s="49">
         <v>3</v>
       </c>
       <c r="J520" s="49">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K520" s="49" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="521" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="521" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A521" s="15" t="s">
         <v>75</v>
       </c>
       <c r="B521" s="110">
         <v>5.5097322148615762</v>
       </c>
       <c r="C521" s="110">
         <v>5.5298216990005447</v>
       </c>
       <c r="D521" s="110">
         <v>5.4751475341252833</v>
       </c>
       <c r="E521" s="110">
-        <v>8.1228351344137746</v>
+        <v>8.1056025325615586</v>
       </c>
       <c r="F521" s="110">
-        <v>7.8426592851700088</v>
+        <v>7.813852489346103</v>
       </c>
       <c r="G521" s="88" t="s">
         <v>26</v>
       </c>
       <c r="H521" s="88" t="s">
         <v>26</v>
       </c>
       <c r="I521" s="110">
-        <v>8.3190637729094163</v>
+        <v>7.8811456308131218</v>
       </c>
       <c r="J521" s="110">
-        <v>7.7467916772353238</v>
+        <v>8.1780687380836934</v>
       </c>
       <c r="K521" s="88" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="522" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="522" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A522" s="1" t="s">
         <v>115</v>
       </c>
       <c r="B522" s="78">
         <v>387.61108968590656</v>
       </c>
       <c r="C522" s="78">
         <v>328.31176728943547</v>
       </c>
       <c r="D522" s="78">
         <v>297.68728245110265</v>
       </c>
       <c r="E522" s="78">
-        <v>390.69739114235142</v>
+        <v>387.85570675551713</v>
       </c>
       <c r="F522" s="78">
-        <v>345.44457840015662</v>
+        <v>339.52389326064974</v>
       </c>
       <c r="G522" s="77" t="s">
         <v>26</v>
       </c>
       <c r="H522" s="77" t="s">
         <v>26</v>
       </c>
       <c r="I522" s="78">
-        <v>379.71554812840293</v>
+        <v>346.17776587195289</v>
       </c>
       <c r="J522" s="78">
-        <v>337.79412911780764</v>
+        <v>353.89601399811562</v>
       </c>
       <c r="K522" s="77" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="523" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="523" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A523" s="54" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="524" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="524" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A524" s="54" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="525" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="525" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A525" s="54" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="526" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="526" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A526" s="4" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="527" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="527" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A527" s="20" t="s">
         <v>125</v>
       </c>
     </row>
-    <row r="528" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="528" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A528" s="20" t="s">
         <v>118</v>
       </c>
     </row>
-    <row r="529" spans="1:11" ht="54.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A529" s="140" t="s">
+    <row r="529" spans="1:11" ht="54.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A529" s="141" t="s">
         <v>74</v>
       </c>
-      <c r="B529" s="140"/>
-[...10 lines deleted...]
-    <row r="530" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B529" s="141"/>
+      <c r="C529" s="141"/>
+      <c r="D529" s="141"/>
+      <c r="E529" s="141"/>
+      <c r="F529" s="141"/>
+      <c r="G529" s="141"/>
+      <c r="H529" s="141"/>
+      <c r="I529" s="141"/>
+      <c r="J529" s="141"/>
+      <c r="K529" s="141"/>
+    </row>
+    <row r="530" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A530" s="46"/>
       <c r="B530" s="46"/>
       <c r="C530" s="46"/>
       <c r="D530" s="46"/>
       <c r="E530" s="46"/>
       <c r="F530" s="46"/>
       <c r="G530" s="46"/>
       <c r="H530" s="46"/>
       <c r="I530" s="46"/>
       <c r="J530" s="46"/>
       <c r="K530" s="46"/>
     </row>
-    <row r="531" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="531" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A531" s="46"/>
       <c r="B531" s="46"/>
       <c r="C531" s="46"/>
       <c r="D531" s="46"/>
       <c r="E531" s="46"/>
       <c r="F531" s="46"/>
       <c r="G531" s="46"/>
       <c r="H531" s="46"/>
       <c r="I531" s="46"/>
       <c r="J531" s="46"/>
       <c r="K531" s="46"/>
     </row>
-    <row r="532" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="532" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A532" s="46"/>
       <c r="B532" s="46"/>
       <c r="C532" s="46"/>
       <c r="D532" s="46"/>
       <c r="E532" s="46"/>
       <c r="F532" s="46"/>
       <c r="G532" s="46"/>
       <c r="H532" s="46"/>
       <c r="I532" s="46"/>
       <c r="J532" s="46"/>
       <c r="K532" s="46"/>
     </row>
-    <row r="533" spans="1:11" ht="12" x14ac:dyDescent="0.25">
+    <row r="533" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A533" s="2" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="B533" s="15"/>
       <c r="C533" s="15"/>
       <c r="D533" s="15"/>
       <c r="E533" s="15"/>
       <c r="F533" s="15"/>
       <c r="G533" s="15"/>
       <c r="H533" s="15"/>
       <c r="I533" s="15"/>
       <c r="J533" s="15"/>
       <c r="K533" s="22"/>
     </row>
-    <row r="534" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="534" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A534" s="11"/>
       <c r="B534" s="12">
         <v>2021</v>
       </c>
       <c r="C534" s="12">
         <v>2022</v>
       </c>
       <c r="D534" s="12">
         <v>2023</v>
       </c>
       <c r="E534" s="12">
         <v>2024</v>
       </c>
       <c r="F534" s="12">
         <v>2025</v>
       </c>
       <c r="G534" s="13" t="s">
         <v>139</v>
       </c>
       <c r="H534" s="13" t="s">
         <v>140</v>
       </c>
       <c r="I534" s="13" t="s">
         <v>136</v>
       </c>
       <c r="J534" s="13" t="s">
         <v>137</v>
       </c>
       <c r="K534" s="13" t="s">
         <v>141</v>
       </c>
     </row>
-    <row r="535" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="535" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A535" s="15" t="s">
         <v>123</v>
       </c>
       <c r="B535" s="16">
         <v>507.84</v>
       </c>
       <c r="C535" s="16">
         <v>1891.22</v>
       </c>
       <c r="D535" s="16">
         <v>2547.54</v>
       </c>
       <c r="E535" s="16">
-        <v>2905.06</v>
+        <v>2907.32</v>
       </c>
       <c r="F535" s="16">
-        <v>3136.98</v>
+        <v>3142.85</v>
       </c>
       <c r="G535" s="16">
-        <v>7.9833118765189042</v>
+        <v>8.1012754014005921</v>
       </c>
       <c r="H535" s="16">
-        <v>57.650811714444949</v>
+        <v>57.724510112514473</v>
       </c>
       <c r="I535" s="16">
-        <v>767.4</v>
+        <v>1797.0400000000002</v>
       </c>
       <c r="J535" s="16">
-        <v>839.24</v>
+        <v>1900.44</v>
       </c>
       <c r="K535" s="16">
-        <v>9.3614803231691468</v>
-[...2 lines deleted...]
-    <row r="536" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>5.7539064238970674</v>
+      </c>
+    </row>
+    <row r="536" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A536" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B536" s="49">
         <v>5</v>
       </c>
       <c r="C536" s="49">
         <v>5</v>
       </c>
       <c r="D536" s="49">
         <v>5</v>
       </c>
       <c r="E536" s="49">
         <v>4</v>
       </c>
       <c r="F536" s="49">
         <v>4</v>
       </c>
       <c r="G536" s="91" t="s">
         <v>26</v>
       </c>
       <c r="H536" s="91" t="s">
         <v>26</v>
       </c>
       <c r="I536" s="49">
         <v>3</v>
       </c>
       <c r="J536" s="49">
         <v>3</v>
       </c>
       <c r="K536" s="16" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="537" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="537" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A537" s="15" t="s">
         <v>112</v>
       </c>
       <c r="B537" s="16">
         <v>5.0151291308847581</v>
       </c>
       <c r="C537" s="16">
         <v>8.9124662934956476</v>
       </c>
       <c r="D537" s="16">
         <v>10.002112287308766</v>
       </c>
       <c r="E537" s="16">
-        <v>10.470284468689991</v>
+        <v>10.479181452268383</v>
       </c>
       <c r="F537" s="16">
-        <v>10.768472923314047</v>
+        <v>10.792909787847215</v>
       </c>
       <c r="G537" s="19" t="s">
         <v>26</v>
       </c>
       <c r="H537" s="42" t="s">
         <v>26</v>
       </c>
       <c r="I537" s="16">
-        <v>10.549207640958528</v>
+        <v>11.267958889481781</v>
       </c>
       <c r="J537" s="16">
-        <v>11.064075504233863</v>
+        <v>11.500142810807148</v>
       </c>
       <c r="K537" s="118" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="538" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="538" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A538" s="100" t="s">
         <v>124</v>
       </c>
       <c r="B538" s="102">
         <v>132.34</v>
       </c>
       <c r="C538" s="102">
         <v>220.69</v>
       </c>
       <c r="D538" s="102">
         <v>253.88</v>
       </c>
       <c r="E538" s="102">
         <v>283.36</v>
       </c>
       <c r="F538" s="102">
-        <v>269.32</v>
+        <v>269.27999999999997</v>
       </c>
       <c r="G538" s="102">
-        <v>-4.9548277809147443</v>
+        <v>-4.9689440993788958</v>
       </c>
       <c r="H538" s="16">
-        <v>19.438507789318194</v>
+        <v>19.434072724689045</v>
       </c>
       <c r="I538" s="102">
-        <v>72.37</v>
+        <v>143.91</v>
       </c>
       <c r="J538" s="102">
-        <v>84.62</v>
+        <v>161.67000000000002</v>
       </c>
       <c r="K538" s="102">
-        <v>16.926903413016444</v>
-[...2 lines deleted...]
-    <row r="539" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>12.341046487387965</v>
+      </c>
+    </row>
+    <row r="539" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A539" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B539" s="49">
         <v>6</v>
       </c>
       <c r="C539" s="49">
         <v>6</v>
       </c>
       <c r="D539" s="49">
         <v>7</v>
       </c>
       <c r="E539" s="49">
         <v>6</v>
       </c>
       <c r="F539" s="49">
         <v>8</v>
       </c>
       <c r="G539" s="91" t="s">
         <v>26</v>
       </c>
       <c r="H539" s="91" t="s">
         <v>26</v>
       </c>
       <c r="I539" s="49">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J539" s="49">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="K539" s="16" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="540" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="540" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A540" s="1" t="s">
         <v>112</v>
       </c>
       <c r="B540" s="17">
         <v>3.702615668269809</v>
       </c>
       <c r="C540" s="17">
         <v>3.9884191445564738</v>
       </c>
       <c r="D540" s="17">
         <v>3.9778077560043936</v>
       </c>
       <c r="E540" s="17">
         <v>4.138877934066576</v>
       </c>
       <c r="F540" s="17">
-        <v>3.7638127820378982</v>
+        <v>3.7638744648345823</v>
       </c>
       <c r="G540" s="18" t="s">
         <v>26</v>
       </c>
       <c r="H540" s="18" t="s">
         <v>26</v>
       </c>
       <c r="I540" s="17">
-        <v>4.2502334486383635</v>
+        <v>3.7061073125507016</v>
       </c>
       <c r="J540" s="17">
-        <v>4.7590659587870068</v>
+        <v>3.9461640415046544</v>
       </c>
       <c r="K540" s="119" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="541" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="541" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A541" s="4" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="542" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="542" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A542" s="54" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="543" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="543" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A543" s="4" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="544" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="544" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A544" s="4" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="545" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="545" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A545" s="20" t="s">
         <v>125</v>
       </c>
     </row>
-    <row r="546" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="546" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A546" s="4" t="s">
-        <v>179</v>
-[...3 lines deleted...]
-      <c r="A547" s="130" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="547" spans="1:11" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A547" s="131" t="s">
         <v>113</v>
       </c>
-      <c r="B547" s="130"/>
-[...10 lines deleted...]
-    <row r="548" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B547" s="131"/>
+      <c r="C547" s="131"/>
+      <c r="D547" s="131"/>
+      <c r="E547" s="131"/>
+      <c r="F547" s="131"/>
+      <c r="G547" s="131"/>
+      <c r="H547" s="131"/>
+      <c r="I547" s="131"/>
+      <c r="J547" s="131"/>
+      <c r="K547" s="131"/>
+    </row>
+    <row r="548" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A548" s="46"/>
       <c r="B548" s="46"/>
       <c r="C548" s="46"/>
       <c r="D548" s="46"/>
       <c r="E548" s="46"/>
       <c r="F548" s="46"/>
       <c r="G548" s="46"/>
       <c r="H548" s="46"/>
       <c r="I548" s="46"/>
       <c r="J548" s="46"/>
       <c r="K548" s="46"/>
     </row>
-    <row r="549" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="549" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A549" s="46"/>
       <c r="B549" s="46"/>
       <c r="C549" s="46"/>
       <c r="D549" s="46"/>
       <c r="E549" s="46"/>
       <c r="F549" s="46"/>
       <c r="G549" s="46"/>
       <c r="H549" s="46"/>
       <c r="I549" s="46"/>
       <c r="J549" s="46"/>
       <c r="K549" s="46"/>
     </row>
-    <row r="550" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="550" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A550" s="2" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="B550" s="15"/>
       <c r="C550" s="15"/>
       <c r="D550" s="15"/>
       <c r="E550" s="15"/>
       <c r="F550" s="15"/>
       <c r="G550" s="15"/>
       <c r="H550" s="15"/>
       <c r="I550" s="15"/>
       <c r="J550" s="15"/>
       <c r="K550" s="22"/>
     </row>
-    <row r="551" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="551" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A551" s="11"/>
       <c r="B551" s="12">
         <v>2021</v>
       </c>
       <c r="C551" s="12">
         <v>2022</v>
       </c>
       <c r="D551" s="12">
         <v>2023</v>
       </c>
       <c r="E551" s="12">
         <v>2024</v>
       </c>
       <c r="F551" s="12">
         <v>2025</v>
       </c>
       <c r="G551" s="13" t="s">
         <v>139</v>
       </c>
       <c r="H551" s="13" t="s">
         <v>140</v>
       </c>
       <c r="I551" s="13" t="s">
         <v>136</v>
       </c>
       <c r="J551" s="13" t="s">
         <v>137</v>
       </c>
       <c r="K551" s="13" t="s">
         <v>141</v>
       </c>
     </row>
-    <row r="552" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="552" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A552" s="15" t="s">
         <v>120</v>
       </c>
       <c r="B552" s="16">
         <v>345.52100000000002</v>
       </c>
       <c r="C552" s="16">
         <v>1510.3510000000001</v>
       </c>
       <c r="D552" s="16">
         <v>2049.88</v>
       </c>
       <c r="E552" s="16">
         <v>2293.3090000000002</v>
       </c>
       <c r="F552" s="16">
-        <v>2366.2220000000002</v>
+        <v>2368.2750000000001</v>
       </c>
       <c r="G552" s="16">
-        <v>3.1793796649295847</v>
+        <v>3.2689009636294055</v>
       </c>
       <c r="H552" s="16">
-        <v>61.768984780509093</v>
+        <v>61.804062187066641</v>
       </c>
       <c r="I552" s="16">
-        <v>529.55799999999999</v>
+        <v>1335.5989999999999</v>
       </c>
       <c r="J552" s="16">
-        <v>548.13300000000004</v>
+        <v>1358.0039999999999</v>
       </c>
       <c r="K552" s="16">
-        <v>3.5076422223816932</v>
-[...2 lines deleted...]
-    <row r="553" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>1.6775244665502127</v>
+      </c>
+    </row>
+    <row r="553" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A553" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B553" s="49">
         <v>5</v>
       </c>
       <c r="C553" s="49">
         <v>4</v>
       </c>
       <c r="D553" s="49">
         <v>3</v>
       </c>
       <c r="E553" s="49">
         <v>3</v>
       </c>
       <c r="F553" s="49">
         <v>2</v>
       </c>
       <c r="G553" s="91" t="s">
         <v>26</v>
       </c>
       <c r="H553" s="91" t="s">
         <v>26</v>
       </c>
       <c r="I553" s="49">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J553" s="49">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K553" s="16" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="554" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="554" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A554" s="15" t="s">
         <v>121</v>
       </c>
       <c r="B554" s="16">
         <v>5.8386011325352882</v>
       </c>
       <c r="C554" s="16">
         <v>9.8568157092875968</v>
       </c>
       <c r="D554" s="16">
         <v>11.239378508227844</v>
       </c>
       <c r="E554" s="16">
         <v>11.83091225246004</v>
       </c>
       <c r="F554" s="16">
-        <v>11.984353326771766</v>
+        <v>12.016415114874599</v>
       </c>
       <c r="G554" s="19" t="s">
         <v>26</v>
       </c>
       <c r="H554" s="42" t="s">
         <v>26</v>
       </c>
       <c r="I554" s="16">
-        <v>10.644392607429756</v>
+        <v>12.006836962027045</v>
       </c>
       <c r="J554" s="16">
-        <v>10.730623151105135</v>
+        <v>12.046101483227316</v>
       </c>
       <c r="K554" s="42" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="555" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="555" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A555" s="100" t="s">
         <v>122</v>
       </c>
       <c r="B555" s="102">
         <v>805.57500000000005</v>
       </c>
       <c r="C555" s="102">
         <v>3463.9470000000001</v>
       </c>
       <c r="D555" s="102">
         <v>4630.4179999999997</v>
       </c>
       <c r="E555" s="102">
         <v>5202.2160000000003</v>
       </c>
       <c r="F555" s="102">
-        <v>5459.6180000000004</v>
+        <v>5476.0690000000004</v>
       </c>
       <c r="G555" s="102">
-        <v>4.9479298821886672</v>
+        <v>5.2641605039083359</v>
       </c>
       <c r="H555" s="16">
-        <v>61.348179366306077</v>
+        <v>61.469586435219938</v>
       </c>
       <c r="I555" s="102">
-        <v>1205.624</v>
+        <v>3096.04</v>
       </c>
       <c r="J555" s="102">
-        <v>1275.5730000000001</v>
+        <v>3200.8449999999998</v>
       </c>
       <c r="K555" s="16">
-        <v>5.8018918004286633</v>
-[...2 lines deleted...]
-    <row r="556" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>3.3851306830661052</v>
+      </c>
+    </row>
+    <row r="556" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A556" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B556" s="49">
         <v>6</v>
       </c>
       <c r="C556" s="49">
         <v>5</v>
       </c>
       <c r="D556" s="49">
         <v>5</v>
       </c>
       <c r="E556" s="49">
         <v>4</v>
       </c>
       <c r="F556" s="49">
         <v>3</v>
       </c>
       <c r="G556" s="91" t="s">
         <v>26</v>
       </c>
       <c r="H556" s="91" t="s">
         <v>26</v>
       </c>
       <c r="I556" s="49">
         <v>3</v>
       </c>
       <c r="J556" s="49">
         <v>3</v>
       </c>
       <c r="K556" s="16" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="557" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="557" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A557" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B557" s="17">
         <v>4.3169694962557594</v>
       </c>
       <c r="C557" s="17">
         <v>7.4006658521964006</v>
       </c>
       <c r="D557" s="17">
         <v>8.5971221772676838</v>
       </c>
       <c r="E557" s="17">
         <v>9.205220272111081</v>
       </c>
       <c r="F557" s="17">
-        <v>9.5848126900001684</v>
+        <v>9.6092177277585336</v>
       </c>
       <c r="G557" s="18" t="s">
         <v>26</v>
       </c>
       <c r="H557" s="18" t="s">
         <v>26</v>
       </c>
       <c r="I557" s="17">
-        <v>8.4605893578627533</v>
+        <v>9.5958887478934116</v>
       </c>
       <c r="J557" s="17">
-        <v>8.8350054814764345</v>
+        <v>9.8398129379731909</v>
       </c>
       <c r="K557" s="119" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="558" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="558" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A558" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B558" s="46"/>
       <c r="C558" s="46"/>
       <c r="D558" s="46"/>
       <c r="E558" s="46"/>
       <c r="F558" s="46"/>
       <c r="G558" s="46"/>
       <c r="H558" s="46"/>
       <c r="I558" s="46"/>
       <c r="J558" s="46"/>
       <c r="K558" s="46"/>
     </row>
-    <row r="559" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="559" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A559" s="54" t="s">
         <v>97</v>
       </c>
       <c r="B559" s="46"/>
       <c r="C559" s="46"/>
       <c r="D559" s="46"/>
       <c r="E559" s="46"/>
       <c r="F559" s="46"/>
       <c r="G559" s="46"/>
       <c r="H559" s="46"/>
       <c r="I559" s="46"/>
       <c r="J559" s="46"/>
       <c r="K559" s="46"/>
     </row>
-    <row r="560" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="560" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A560" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B560" s="46"/>
       <c r="C560" s="46"/>
       <c r="D560" s="46"/>
       <c r="E560" s="46"/>
       <c r="F560" s="46"/>
       <c r="G560" s="46"/>
       <c r="H560" s="46"/>
       <c r="I560" s="46"/>
       <c r="J560" s="46"/>
       <c r="K560" s="46"/>
     </row>
-    <row r="561" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="561" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A561" s="4" t="s">
         <v>62</v>
       </c>
       <c r="B561" s="46"/>
       <c r="C561" s="46"/>
       <c r="D561" s="46"/>
       <c r="E561" s="46"/>
       <c r="F561" s="46"/>
       <c r="G561" s="46"/>
       <c r="H561" s="46"/>
       <c r="I561" s="46"/>
       <c r="J561" s="46"/>
       <c r="K561" s="46"/>
     </row>
-    <row r="562" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="562" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A562" s="20" t="s">
         <v>125</v>
       </c>
       <c r="B562" s="46"/>
       <c r="C562" s="46"/>
       <c r="D562" s="46"/>
       <c r="E562" s="46"/>
       <c r="F562" s="46"/>
       <c r="G562" s="46"/>
       <c r="H562" s="46"/>
       <c r="I562" s="46"/>
       <c r="J562" s="46"/>
       <c r="K562" s="46"/>
     </row>
-    <row r="563" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="563" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A563" s="4" t="s">
         <v>98</v>
       </c>
       <c r="B563" s="46"/>
       <c r="C563" s="46"/>
       <c r="D563" s="46"/>
       <c r="E563" s="46"/>
       <c r="F563" s="46"/>
       <c r="G563" s="46"/>
       <c r="H563" s="46"/>
       <c r="I563" s="46"/>
       <c r="J563" s="46"/>
       <c r="K563" s="46"/>
     </row>
-    <row r="564" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="564" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A564" s="4" t="s">
         <v>99</v>
       </c>
       <c r="B564" s="46"/>
       <c r="C564" s="46"/>
       <c r="D564" s="46"/>
       <c r="E564" s="46"/>
       <c r="F564" s="46"/>
       <c r="G564" s="46"/>
       <c r="H564" s="46"/>
       <c r="I564" s="46"/>
       <c r="J564" s="46"/>
       <c r="K564" s="86"/>
     </row>
-    <row r="565" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="565" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A565" s="4" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="B565" s="46"/>
       <c r="C565" s="46"/>
       <c r="D565" s="46"/>
       <c r="E565" s="46"/>
       <c r="F565" s="46"/>
       <c r="G565" s="46"/>
       <c r="H565" s="46"/>
       <c r="I565" s="46"/>
       <c r="J565" s="46"/>
       <c r="K565" s="86"/>
     </row>
-    <row r="566" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="566" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A566" s="92"/>
       <c r="B566" s="92"/>
       <c r="C566" s="92"/>
       <c r="D566" s="92"/>
       <c r="E566" s="92"/>
       <c r="F566" s="92"/>
       <c r="G566" s="92"/>
       <c r="H566" s="92"/>
       <c r="I566" s="7"/>
       <c r="J566" s="7"/>
       <c r="K566" s="7"/>
     </row>
-    <row r="567" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="567" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A567" s="120"/>
       <c r="B567" s="120"/>
       <c r="C567" s="120"/>
       <c r="D567" s="120"/>
       <c r="E567" s="120"/>
       <c r="F567" s="120"/>
       <c r="G567" s="120"/>
       <c r="H567" s="120"/>
       <c r="I567" s="120"/>
       <c r="J567" s="120"/>
       <c r="K567" s="120"/>
     </row>
-    <row r="568" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="568" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C568" s="84"/>
       <c r="D568" s="84"/>
       <c r="E568" s="84"/>
       <c r="F568" s="84"/>
       <c r="G568" s="84"/>
       <c r="H568" s="84"/>
       <c r="I568" s="84"/>
       <c r="J568" s="84"/>
       <c r="K568" s="84"/>
     </row>
-    <row r="569" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="569" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A569" s="121" t="s">
         <v>55</v>
       </c>
       <c r="B569" s="122">
-        <v>46192</v>
+        <v>46288</v>
       </c>
       <c r="C569" s="46"/>
       <c r="D569" s="46"/>
       <c r="E569" s="46"/>
       <c r="F569" s="46"/>
       <c r="G569" s="46"/>
       <c r="H569" s="46"/>
       <c r="I569" s="46"/>
       <c r="J569" s="46"/>
       <c r="K569" s="46"/>
     </row>
-    <row r="570" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="570" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A570" s="94" t="s">
         <v>116</v>
       </c>
       <c r="C570" s="46"/>
       <c r="D570" s="46"/>
       <c r="E570" s="46"/>
       <c r="F570" s="46"/>
       <c r="G570" s="46"/>
       <c r="H570" s="46"/>
       <c r="I570" s="46"/>
       <c r="J570" s="46"/>
       <c r="K570" s="46"/>
     </row>
-    <row r="571" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="571" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A571" s="121" t="s">
         <v>117</v>
       </c>
       <c r="C571" s="46"/>
       <c r="D571" s="46"/>
       <c r="E571" s="46"/>
       <c r="F571" s="46"/>
       <c r="G571" s="46"/>
       <c r="H571" s="46"/>
       <c r="I571" s="46"/>
       <c r="J571" s="46"/>
       <c r="K571" s="46"/>
     </row>
-    <row r="572" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="572" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A572" s="93"/>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A413:K424">
     <sortCondition descending="1" ref="H413:H424"/>
     <sortCondition descending="1" ref="F413:F424"/>
     <sortCondition ref="A413:A424"/>
   </sortState>
   <mergeCells count="52">
     <mergeCell ref="A281:K281"/>
     <mergeCell ref="A282:K282"/>
     <mergeCell ref="A283:K283"/>
     <mergeCell ref="A284:K284"/>
     <mergeCell ref="A329:K329"/>
     <mergeCell ref="C254:C255"/>
     <mergeCell ref="C270:C273"/>
     <mergeCell ref="C274:C275"/>
     <mergeCell ref="A261:K261"/>
     <mergeCell ref="A262:K262"/>
     <mergeCell ref="A263:K263"/>
     <mergeCell ref="A454:C455"/>
     <mergeCell ref="A456:C457"/>
     <mergeCell ref="A379:K379"/>
     <mergeCell ref="A547:K547"/>
     <mergeCell ref="D290:D294"/>
@@ -14200,392 +14186,390 @@
     <mergeCell ref="A50:K50"/>
     <mergeCell ref="A39:D39"/>
     <mergeCell ref="A40:D40"/>
     <mergeCell ref="H56:I56"/>
     <mergeCell ref="J56:K56"/>
     <mergeCell ref="A46:C48"/>
     <mergeCell ref="A52:K52"/>
     <mergeCell ref="A264:K264"/>
     <mergeCell ref="F77:K77"/>
     <mergeCell ref="G49:K49"/>
     <mergeCell ref="F64:K64"/>
     <mergeCell ref="H68:I68"/>
     <mergeCell ref="C250:C253"/>
     <mergeCell ref="J68:K68"/>
     <mergeCell ref="A21:C22"/>
     <mergeCell ref="E30:F30"/>
     <mergeCell ref="A29:D30"/>
     <mergeCell ref="E32:F32"/>
     <mergeCell ref="A31:D32"/>
     <mergeCell ref="E31:F31"/>
     <mergeCell ref="E29:F29"/>
     <mergeCell ref="A23:C24"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <conditionalFormatting sqref="B537:G537 I537:K537 B540:K540 B554:G554 I554:K554 B557:K557">
-    <cfRule type="cellIs" dxfId="70" priority="115" operator="lessThan">
+    <cfRule type="cellIs" dxfId="69" priority="115" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B519:H519 B501:H501 B502:F502 B503:H504 B505:F506 G506:H506 B507:H507 B520:F520 B521:H521 B536:F536 I536:J536 B539:F539 I539:J539 B553:F553 I553:J553 B556:F556 I556:J556">
-    <cfRule type="cellIs" dxfId="69" priority="85" operator="lessThan">
+    <cfRule type="cellIs" dxfId="68" priority="85" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B440:J441 B442:K442">
-    <cfRule type="cellIs" dxfId="68" priority="16" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="67" priority="16" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B8:K10">
+    <cfRule type="cellIs" dxfId="66" priority="431" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B464:K466">
+    <cfRule type="cellIs" dxfId="65" priority="35" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B475:K479">
-    <cfRule type="cellIs" dxfId="67" priority="59" operator="lessThan">
+    <cfRule type="cellIs" dxfId="64" priority="59" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B476:K476 B478:K478 B503:K503 B506:K506 B521:K521">
-    <cfRule type="cellIs" dxfId="66" priority="116" operator="lessThan">
+    <cfRule type="cellIs" dxfId="63" priority="116" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B490:K492">
-    <cfRule type="cellIs" dxfId="65" priority="33" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="62" priority="33" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B501:K507">
-    <cfRule type="cellIs" dxfId="64" priority="58" operator="lessThan">
+    <cfRule type="cellIs" dxfId="61" priority="58" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B519:K522">
-    <cfRule type="cellIs" dxfId="63" priority="26" operator="lessThan">
-[...9 lines deleted...]
-    <cfRule type="cellIs" dxfId="61" priority="35" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="60" priority="26" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D250:K255 D270:K275">
-    <cfRule type="cellIs" dxfId="60" priority="400" operator="lessThan">
+    <cfRule type="cellIs" dxfId="59" priority="400" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E46:E48">
-    <cfRule type="cellIs" dxfId="59" priority="282" operator="lessThan">
+    <cfRule type="cellIs" dxfId="58" priority="282" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E22:K22 E24:K24">
-    <cfRule type="cellIs" dxfId="58" priority="121" operator="lessThan">
+    <cfRule type="cellIs" dxfId="57" priority="121" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E334:K334 E336:K336">
-    <cfRule type="cellIs" dxfId="57" priority="46" operator="lessThan">
+    <cfRule type="cellIs" dxfId="56" priority="46" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E455:K455 E457:K457">
-    <cfRule type="cellIs" dxfId="56" priority="45" operator="lessThan">
+    <cfRule type="cellIs" dxfId="55" priority="45" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F37:K40">
-    <cfRule type="cellIs" dxfId="55" priority="513" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="54" priority="513" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G320:H321">
-    <cfRule type="cellIs" dxfId="54" priority="5" operator="lessThan">
+    <cfRule type="cellIs" dxfId="53" priority="5" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G440:H441">
-    <cfRule type="cellIs" dxfId="53" priority="9" operator="lessThan">
+    <cfRule type="cellIs" dxfId="52" priority="9" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G475:H475">
-    <cfRule type="cellIs" dxfId="52" priority="407" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="51" priority="407" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G477:H477">
-    <cfRule type="cellIs" dxfId="51" priority="406" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="50" priority="406" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G501:H501 G504:H504 I502:J502 I505:J505">
-    <cfRule type="cellIs" dxfId="50" priority="89" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="49" priority="89" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G535:H535">
-    <cfRule type="cellIs" dxfId="49" priority="15" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="48" priority="15" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G538:H538">
-    <cfRule type="cellIs" dxfId="48" priority="14" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="47" priority="14" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G552:H552">
-    <cfRule type="cellIs" dxfId="47" priority="13" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="46" priority="13" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G555:H555">
-    <cfRule type="cellIs" dxfId="46" priority="12" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="45" priority="12" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G30:K30 G32:K32">
-    <cfRule type="cellIs" dxfId="45" priority="56" operator="lessThan">
+    <cfRule type="cellIs" dxfId="44" priority="56" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G47:K47">
-    <cfRule type="cellIs" dxfId="44" priority="119" operator="lessThan">
+    <cfRule type="cellIs" dxfId="43" priority="119" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H537">
-    <cfRule type="cellIs" dxfId="43" priority="10" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="42" priority="10" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H554">
-    <cfRule type="cellIs" dxfId="42" priority="11" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="41" priority="11" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I476:J476">
-    <cfRule type="cellIs" dxfId="41" priority="337" operator="lessThan">
+    <cfRule type="cellIs" dxfId="40" priority="337" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I478:J479">
-    <cfRule type="cellIs" dxfId="40" priority="88" operator="lessThan">
+    <cfRule type="cellIs" dxfId="39" priority="88" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I502:J503">
-    <cfRule type="cellIs" dxfId="39" priority="83" operator="lessThan">
+    <cfRule type="cellIs" dxfId="38" priority="83" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I505:J507">
-    <cfRule type="cellIs" dxfId="38" priority="78" operator="lessThan">
+    <cfRule type="cellIs" dxfId="37" priority="78" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I520:J520 G519:H519">
-    <cfRule type="cellIs" dxfId="37" priority="31" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="36" priority="31" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I520:J521">
-    <cfRule type="cellIs" dxfId="36" priority="30" operator="lessThan">
+    <cfRule type="cellIs" dxfId="35" priority="30" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="I320:K321 B320:F321 B322:K322">
+    <cfRule type="cellIs" dxfId="34" priority="17" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I474:K474">
-    <cfRule type="cellIs" dxfId="35" priority="339" operator="lessThan">
+    <cfRule type="cellIs" dxfId="33" priority="339" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I500:K500">
-    <cfRule type="cellIs" dxfId="34" priority="32" operator="lessThan">
+    <cfRule type="cellIs" dxfId="32" priority="32" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I518:K518">
-    <cfRule type="cellIs" dxfId="33" priority="25" operator="lessThan">
+    <cfRule type="cellIs" dxfId="31" priority="25" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="I320:K321 B320:F321 B322:K322">
-    <cfRule type="cellIs" dxfId="32" priority="17" stopIfTrue="1" operator="lessThan">
+  <conditionalFormatting sqref="J82:K99">
+    <cfRule type="cellIs" dxfId="30" priority="155" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J108:K125">
-    <cfRule type="cellIs" dxfId="31" priority="55" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="29" priority="55" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="J132:K149">
+    <cfRule type="cellIs" dxfId="28" priority="54" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="J158:K175">
+    <cfRule type="cellIs" dxfId="27" priority="53" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="J183:K192">
+    <cfRule type="cellIs" dxfId="26" priority="148" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="J201:K210">
+    <cfRule type="cellIs" dxfId="25" priority="52" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="J217:K226">
+    <cfRule type="cellIs" dxfId="24" priority="51" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="J233:K242">
+    <cfRule type="cellIs" dxfId="23" priority="50" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J290:K294">
-    <cfRule type="cellIs" dxfId="30" priority="158" operator="lessThan">
+    <cfRule type="cellIs" dxfId="22" priority="158" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J305:K309">
-    <cfRule type="cellIs" dxfId="29" priority="49" operator="lessThan">
-[...34 lines deleted...]
-    <cfRule type="cellIs" dxfId="22" priority="50" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="21" priority="49" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J344:K356">
-    <cfRule type="cellIs" dxfId="21" priority="43" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="20" priority="43" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J364:K376">
-    <cfRule type="cellIs" dxfId="20" priority="41" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="19" priority="41" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J392:K404">
-    <cfRule type="cellIs" dxfId="19" priority="39" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="18" priority="39" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J413:K425">
-    <cfRule type="cellIs" dxfId="18" priority="37" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="17" priority="37" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K320:K321">
-    <cfRule type="cellIs" dxfId="17" priority="3" operator="lessThan">
+    <cfRule type="cellIs" dxfId="16" priority="3" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K440:K441">
-    <cfRule type="cellIs" dxfId="16" priority="6" operator="lessThan">
+    <cfRule type="cellIs" dxfId="15" priority="6" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="14" priority="7" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K475">
-    <cfRule type="cellIs" dxfId="15" priority="332" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="13" priority="332" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K477">
-    <cfRule type="cellIs" dxfId="14" priority="331" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="12" priority="331" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K501">
-    <cfRule type="cellIs" dxfId="13" priority="79" operator="lessThan">
+    <cfRule type="cellIs" dxfId="11" priority="81" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="12" priority="81" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="10" priority="79" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K503:K504">
-    <cfRule type="cellIs" dxfId="11" priority="68" operator="lessThan">
+    <cfRule type="cellIs" dxfId="9" priority="68" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K504">
-    <cfRule type="cellIs" dxfId="10" priority="80" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="8" priority="80" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K506:K507">
-    <cfRule type="cellIs" dxfId="9" priority="67" operator="lessThan">
+    <cfRule type="cellIs" dxfId="7" priority="67" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K519">
-    <cfRule type="cellIs" dxfId="8" priority="28" operator="lessThan">
+    <cfRule type="cellIs" dxfId="6" priority="29" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="7" priority="29" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="5" priority="28" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K521">
-    <cfRule type="cellIs" dxfId="6" priority="27" operator="lessThan">
+    <cfRule type="cellIs" dxfId="4" priority="27" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K535:K536">
-    <cfRule type="cellIs" dxfId="5" priority="425" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="3" priority="425" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K538:K539">
-    <cfRule type="cellIs" dxfId="4" priority="143" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="2" priority="143" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K552:K553">
-    <cfRule type="cellIs" dxfId="3" priority="23" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="1" priority="23" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K555:K556">
-    <cfRule type="cellIs" dxfId="2" priority="1" stopIfTrue="1" operator="lessThan">
-[...4 lines deleted...]
-    <cfRule type="cellIs" dxfId="1" priority="7" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="0" priority="1" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
     <hyperlink ref="A571" r:id="rId1" display="www.portugalglobal.pt" xr:uid="{EF4896EE-7F6A-4798-9ABC-F2F0B6A38550}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0.19685039370078741" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="5" manualBreakCount="5">
     <brk id="103" max="16383" man="1"/>
     <brk id="153" max="16383" man="1"/>
     <brk id="197" max="16383" man="1"/>
     <brk id="285" max="16383" man="1"/>
     <brk id="530" max="16383" man="1"/>
   </rowBreaks>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>