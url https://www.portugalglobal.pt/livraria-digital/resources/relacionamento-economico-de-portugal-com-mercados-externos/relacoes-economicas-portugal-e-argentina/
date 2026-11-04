--- v3 (2026-10-14)
+++ v4 (2026-11-04)
@@ -6,58 +6,58 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/richData/richValueRel.xml" ContentType="application/vnd.ms-excel.richvaluerel+xml"/>
   <Override PartName="/xl/richData/rdrichvalue.xml" ContentType="application/vnd.ms-excel.rdrichvalue+xml"/>
   <Override PartName="/xl/richData/rdrichvaluestructure.xml" ContentType="application/vnd.ms-excel.rdrichvaluestructure+xml"/>
   <Override PartName="/xl/richData/rdRichValueTypes.xml" ContentType="application/vnd.ms-excel.rdrichvaluetypes+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30527"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\DBITD\_Conhecimento\Direção de Informação\Estatística\Mercados Externos\Argentina\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3ECD2B56-837F-4F17-81E4-4CC84596F7BE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{858048FB-4087-4DCC-A097-A2B19DACC1C1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13020" tabRatio="932" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Argentina" sheetId="75" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Argentina!$A$1:$K$409</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Argentina!$2:$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -71,51 +71,51 @@
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xlrd="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata">
   <metadataTypes count="1">
     <metadataType name="XLRICHVALUE" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1"/>
   </metadataTypes>
   <futureMetadata name="XLRICHVALUE" count="1">
     <bk>
       <extLst>
         <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
           <xlrd:rvb i="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <valueMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </valueMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="506" uniqueCount="189">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="506" uniqueCount="188">
   <si>
     <t>Notas:</t>
   </si>
   <si>
     <t>Fonte: INE - Instituto Nacional de Estatística</t>
   </si>
   <si>
     <t>tvh %</t>
   </si>
   <si>
     <t>Unidades: pp - pontos percentuais; tvh % - taxa de variação homóloga em percentagem</t>
   </si>
   <si>
     <t>pp</t>
   </si>
   <si>
     <t>Pastas celulósicas e papel</t>
   </si>
   <si>
     <t>Matérias têxteis</t>
   </si>
   <si>
     <t>Vestuário</t>
   </si>
   <si>
@@ -435,54 +435,54 @@
   <si>
     <t>Fonte: DGE - Direção Geral da Economia (Ministério da Economia e da Coesão Territorial) a partir de dados de base do INE</t>
   </si>
   <si>
     <t>2025 dez</t>
   </si>
   <si>
     <t>2021 a 2025: resultados definitivos; 2026: resultados preliminares</t>
   </si>
   <si>
     <t>2025 jan/jun</t>
   </si>
   <si>
     <t>2026 jan/jun</t>
   </si>
   <si>
     <t>2025 jun</t>
   </si>
   <si>
     <t>2026 jun</t>
   </si>
   <si>
     <t>2021 a 2025: resultados definitivos</t>
   </si>
   <si>
-    <t>2025 jan/jul</t>
-[...2 lines deleted...]
-    <t>2026 jan/jul</t>
+    <t>2025 jan/ago</t>
+  </si>
+  <si>
+    <t>2026 jan/ago</t>
   </si>
   <si>
     <t>PORTUGAL - RELACIONAMENTO ECONÓMICO COM A ARGENTINA</t>
   </si>
   <si>
     <t>Balança Comercial de Bens de Portugal com a Argentina</t>
   </si>
   <si>
     <t>tvh % 25/24</t>
   </si>
   <si>
     <t>tvma % 25/21</t>
   </si>
   <si>
     <t>tvh % 26/25</t>
   </si>
   <si>
     <t>Posição e Quota da Argentina no Comércio Internacional Português de Bens</t>
   </si>
   <si>
     <t>Argentina como cliente de Portugal</t>
   </si>
   <si>
     <t>Argentina como fornecedor de Portugal</t>
   </si>
@@ -613,53 +613,50 @@
     <t>2401 Tabaco não manufaturado; desperdícios de tabaco</t>
   </si>
   <si>
     <t>0304 Filetes de peixes e outra carne de peixes (mesmo picada), frescos, refrigerados ou congelados</t>
   </si>
   <si>
     <t>0202 Carnes de animais da espécie bovina, congeladas</t>
   </si>
   <si>
     <t>1006 Arroz</t>
   </si>
   <si>
     <t>8480 Caixas de fundição; placas de fundo para moldes; modelos para moldes; moldes para metais (exceto...</t>
   </si>
   <si>
     <t>8474 Máquinas e aparelhos para selecionar, peneirar, separar, lavar, esmagar, moer, misturar ou...</t>
   </si>
   <si>
     <t>8428 Máquinas e aparelhos de elevação, de carga, de descarga ou de movimentação, por exemplo:...</t>
   </si>
   <si>
     <t>8462 Máquinas-ferramentas (incluindo as prensas) para forjar ou estampar, martelos, martelos-pilões e...</t>
   </si>
   <si>
     <t>Ind</t>
-  </si>
-[...1 lines deleted...]
-    <t>6805 Abrasivos naturais ou artificiais, em pó ou em grãos, aplicados sobre matérias têxteis, papel,...</t>
   </si>
   <si>
     <t>1202 Amendoins não torrados nem de outro modo cozidos, mesmo descascados ou triturados</t>
   </si>
   <si>
     <t>0303 Peixes congelados (exceto os filetes de peixes e outra carne de peixes da posição 0304)</t>
   </si>
   <si>
     <t>Exportação de Produtos Industriais Transformados para a Argentina por Graus de Intensidade Tecnológica</t>
   </si>
   <si>
     <t>Importação de Produtos Industriais Transformados da Argentina por Graus de Intensidade Tecnológica</t>
   </si>
   <si>
     <t>Exportação de Bens para a Argentina por Meios de Transporte</t>
   </si>
   <si>
     <t>Importação de Bens da Argentina por Meios de Transporte</t>
   </si>
   <si>
     <t>Balança Comercial de Serviços de Portugal com a Argentina</t>
   </si>
   <si>
     <t>Posição e Quota da Argentina no Comércio Internacional Português de Serviços</t>
   </si>
@@ -985,51 +982,51 @@
         <color rgb="FF005629"/>
       </top>
       <bottom style="hair">
         <color rgb="FF005629"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FF005629"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="145">
+  <cellXfs count="143">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
@@ -1351,116 +1348,110 @@
     <xf numFmtId="164" fontId="7" fillId="0" borderId="7" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="5" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
-[...2 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
-[...37 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="40">
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
@@ -2207,159 +2198,159 @@
       <c r="A8" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="16">
         <v>94.284578999999994</v>
       </c>
       <c r="C8" s="16">
         <v>132.82987700000001</v>
       </c>
       <c r="D8" s="16">
         <v>46.340488999999998</v>
       </c>
       <c r="E8" s="16">
         <v>61.911417999999998</v>
       </c>
       <c r="F8" s="16">
         <v>34.847321000000001</v>
       </c>
       <c r="G8" s="16">
         <v>-43.714225702276757</v>
       </c>
       <c r="H8" s="16">
         <v>-22.029165489942383</v>
       </c>
       <c r="I8" s="16">
-        <v>19.234451</v>
+        <v>22.303863</v>
       </c>
       <c r="J8" s="16">
-        <v>18.271433000000002</v>
+        <v>21.687279999999998</v>
       </c>
       <c r="K8" s="16">
-        <v>-5.0067350505610904</v>
+        <v>-2.7644673032649192</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="16">
         <v>145.75143700000001</v>
       </c>
       <c r="C9" s="16">
         <v>186.862684</v>
       </c>
       <c r="D9" s="16">
         <v>122.31063499999999</v>
       </c>
       <c r="E9" s="16">
         <v>182.056106</v>
       </c>
       <c r="F9" s="16">
         <v>221.452651</v>
       </c>
       <c r="G9" s="16">
         <v>21.639782298760142</v>
       </c>
       <c r="H9" s="16">
         <v>11.024035643997809</v>
       </c>
       <c r="I9" s="16">
-        <v>131.07468</v>
+        <v>146.17391599999999</v>
       </c>
       <c r="J9" s="16">
-        <v>161.736885</v>
+        <v>176.275206</v>
       </c>
       <c r="K9" s="16">
-        <v>23.392927604324495</v>
+        <v>20.592791671531881</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="16">
         <v>-51.466858000000016</v>
       </c>
       <c r="C10" s="16">
         <v>-54.032806999999991</v>
       </c>
       <c r="D10" s="16">
         <v>-75.970146</v>
       </c>
       <c r="E10" s="16">
         <v>-120.144688</v>
       </c>
       <c r="F10" s="16">
         <v>-186.60533000000001</v>
       </c>
       <c r="G10" s="16" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="16" t="s">
         <v>24</v>
       </c>
       <c r="I10" s="16">
-        <v>-111.84022899999999</v>
+        <v>-123.87005299999998</v>
       </c>
       <c r="J10" s="16">
-        <v>-143.465452</v>
+        <v>-154.58792600000001</v>
       </c>
       <c r="K10" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="17">
         <v>64.688610239911384</v>
       </c>
       <c r="C11" s="17">
         <v>71.084217649362245</v>
       </c>
       <c r="D11" s="17">
         <v>37.887538561139841</v>
       </c>
       <c r="E11" s="17">
         <v>34.006779206845167</v>
       </c>
       <c r="F11" s="17">
         <v>15.735788595278546</v>
       </c>
       <c r="G11" s="18" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="18" t="s">
         <v>24</v>
       </c>
       <c r="I11" s="17">
-        <v>14.674421482470908</v>
+        <v>15.258442552773918</v>
       </c>
       <c r="J11" s="17">
-        <v>11.297010573685775</v>
+        <v>12.30308021878017</v>
       </c>
       <c r="K11" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="4" t="s">
         <v>51</v>
       </c>
     </row>
@@ -2398,187 +2389,187 @@
         <v>0</v>
       </c>
       <c r="E20" s="12">
         <v>2021</v>
       </c>
       <c r="F20" s="12">
         <v>2022</v>
       </c>
       <c r="G20" s="12">
         <v>2023</v>
       </c>
       <c r="H20" s="12">
         <v>2024</v>
       </c>
       <c r="I20" s="12">
         <v>2025</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>112</v>
       </c>
       <c r="K20" s="13" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="135" t="s">
+      <c r="A21" s="132" t="s">
         <v>120</v>
       </c>
-      <c r="B21" s="135">
-[...2 lines deleted...]
-      <c r="C21" s="135">
+      <c r="B21" s="132">
+        <v>0</v>
+      </c>
+      <c r="C21" s="132">
         <v>0</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="27">
         <v>51</v>
       </c>
       <c r="F21" s="27">
         <v>49</v>
       </c>
       <c r="G21" s="27">
         <v>67</v>
       </c>
       <c r="H21" s="27">
         <v>61</v>
       </c>
       <c r="I21" s="27">
         <v>70</v>
       </c>
       <c r="J21" s="27">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="K21" s="27">
         <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="135">
-[...5 lines deleted...]
-      <c r="C22" s="135">
+      <c r="A22" s="132">
+        <v>0</v>
+      </c>
+      <c r="B22" s="132">
+        <v>0</v>
+      </c>
+      <c r="C22" s="132">
         <v>0</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E22" s="28">
         <v>0.14820302509870401</v>
       </c>
       <c r="F22" s="28">
         <v>0.16941994598639146</v>
       </c>
       <c r="G22" s="28">
         <v>5.9917755749853197E-2</v>
       </c>
       <c r="H22" s="28">
         <v>7.8473114952641046E-2</v>
       </c>
       <c r="I22" s="28">
         <v>4.4128656253904282E-2</v>
       </c>
       <c r="J22" s="28">
-        <v>4.040909776214887E-2</v>
+        <v>4.2385686001658186E-2</v>
       </c>
       <c r="K22" s="28">
-        <v>3.7439712172225414E-2</v>
+        <v>4.0057674179766446E-2</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="136" t="s">
+      <c r="A23" s="129" t="s">
         <v>121</v>
       </c>
-      <c r="B23" s="136">
-[...2 lines deleted...]
-      <c r="C23" s="136">
+      <c r="B23" s="129">
+        <v>0</v>
+      </c>
+      <c r="C23" s="129">
         <v>0</v>
       </c>
       <c r="D23" s="29" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="30">
         <v>43</v>
       </c>
       <c r="F23" s="30">
         <v>46</v>
       </c>
       <c r="G23" s="30">
         <v>50</v>
       </c>
       <c r="H23" s="30">
         <v>43</v>
       </c>
       <c r="I23" s="30">
         <v>40</v>
       </c>
       <c r="J23" s="30">
+        <v>38</v>
+      </c>
+      <c r="K23" s="30">
         <v>36</v>
       </c>
-      <c r="K23" s="30">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="24" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="137">
-[...5 lines deleted...]
-      <c r="C24" s="137">
+      <c r="A24" s="133">
+        <v>0</v>
+      </c>
+      <c r="B24" s="133">
+        <v>0</v>
+      </c>
+      <c r="C24" s="133">
         <v>0</v>
       </c>
       <c r="D24" s="31" t="s">
         <v>30</v>
       </c>
       <c r="E24" s="32">
         <v>0.17529639060150737</v>
       </c>
       <c r="F24" s="32">
         <v>0.17055496625419456</v>
       </c>
       <c r="G24" s="32">
         <v>0.11632190696675181</v>
       </c>
       <c r="H24" s="32">
         <v>0.1697596508568997</v>
       </c>
       <c r="I24" s="32">
         <v>0.19759665158546832</v>
       </c>
       <c r="J24" s="32">
-        <v>0.19720161884772563</v>
+        <v>0.19595587184138091</v>
       </c>
       <c r="K24" s="32">
-        <v>0.23055448328708536</v>
+        <v>0.22437100163387058</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B25" s="33"/>
       <c r="C25" s="34"/>
     </row>
     <row r="26" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="35"/>
       <c r="B26" s="36"/>
       <c r="C26" s="36"/>
       <c r="D26" s="36"/>
       <c r="E26" s="36"/>
       <c r="F26" s="36"/>
       <c r="G26" s="36"/>
       <c r="H26" s="36"/>
       <c r="I26" s="36"/>
       <c r="J26" s="36"/>
     </row>
     <row r="27" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="2" t="s">
         <v>122</v>
       </c>
@@ -2607,171 +2598,171 @@
         <v>0</v>
       </c>
       <c r="E28" s="12">
         <v>0</v>
       </c>
       <c r="F28" s="12">
         <v>0</v>
       </c>
       <c r="G28" s="12">
         <v>2021</v>
       </c>
       <c r="H28" s="12">
         <v>2022</v>
       </c>
       <c r="I28" s="12">
         <v>2023</v>
       </c>
       <c r="J28" s="13">
         <v>2024</v>
       </c>
       <c r="K28" s="13">
         <v>2025</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="135" t="s">
+      <c r="A29" s="132" t="s">
         <v>123</v>
       </c>
-      <c r="B29" s="135">
-[...8 lines deleted...]
-      <c r="E29" s="129" t="s">
+      <c r="B29" s="132">
+        <v>0</v>
+      </c>
+      <c r="C29" s="132">
+        <v>0</v>
+      </c>
+      <c r="D29" s="132">
+        <v>0</v>
+      </c>
+      <c r="E29" s="138" t="s">
         <v>21</v>
       </c>
-      <c r="F29" s="129">
+      <c r="F29" s="138">
         <v>0</v>
       </c>
       <c r="G29" s="27">
         <v>63</v>
       </c>
       <c r="H29" s="27">
         <v>60</v>
       </c>
       <c r="I29" s="27">
         <v>61</v>
       </c>
       <c r="J29" s="27">
         <v>60</v>
       </c>
       <c r="K29" s="27">
         <v>57</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="135">
-[...11 lines deleted...]
-      <c r="E30" s="129" t="s">
+      <c r="A30" s="132">
+        <v>0</v>
+      </c>
+      <c r="B30" s="132">
+        <v>0</v>
+      </c>
+      <c r="C30" s="132">
+        <v>0</v>
+      </c>
+      <c r="D30" s="132">
+        <v>0</v>
+      </c>
+      <c r="E30" s="138" t="s">
         <v>124</v>
       </c>
-      <c r="F30" s="129">
+      <c r="F30" s="138">
         <v>0</v>
       </c>
       <c r="G30" s="28">
         <v>0.18010828748383453</v>
       </c>
       <c r="H30" s="28">
         <v>0.20526750779374395</v>
       </c>
       <c r="I30" s="28">
         <v>0.16690088221907709</v>
       </c>
       <c r="J30" s="28">
         <v>0.1831961013130072</v>
       </c>
       <c r="K30" s="28">
         <v>0.24133937143996695</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="136" t="s">
+      <c r="A31" s="129" t="s">
         <v>125</v>
       </c>
-      <c r="B31" s="136">
-[...8 lines deleted...]
-      <c r="E31" s="130" t="s">
+      <c r="B31" s="129">
+        <v>0</v>
+      </c>
+      <c r="C31" s="129">
+        <v>0</v>
+      </c>
+      <c r="D31" s="129">
+        <v>0</v>
+      </c>
+      <c r="E31" s="135" t="s">
         <v>21</v>
       </c>
-      <c r="F31" s="130">
+      <c r="F31" s="135">
         <v>0</v>
       </c>
       <c r="G31" s="30">
         <v>45</v>
       </c>
       <c r="H31" s="30">
         <v>43</v>
       </c>
       <c r="I31" s="30">
         <v>53</v>
       </c>
       <c r="J31" s="30">
         <v>51</v>
       </c>
       <c r="K31" s="30">
         <v>50</v>
       </c>
     </row>
     <row r="32" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="137">
-[...11 lines deleted...]
-      <c r="E32" s="131" t="s">
+      <c r="A32" s="133">
+        <v>0</v>
+      </c>
+      <c r="B32" s="133">
+        <v>0</v>
+      </c>
+      <c r="C32" s="133">
+        <v>0</v>
+      </c>
+      <c r="D32" s="133">
+        <v>0</v>
+      </c>
+      <c r="E32" s="136" t="s">
         <v>126</v>
       </c>
-      <c r="F32" s="131">
+      <c r="F32" s="136">
         <v>0</v>
       </c>
       <c r="G32" s="32">
         <v>0.26802776340303813</v>
       </c>
       <c r="H32" s="32">
         <v>0.25294716714101401</v>
       </c>
       <c r="I32" s="32">
         <v>0.13903808490415123</v>
       </c>
       <c r="J32" s="32">
         <v>0.13911419580035334</v>
       </c>
       <c r="K32" s="32">
         <v>0.13978590119701392</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="4" t="s">
         <v>127</v>
       </c>
       <c r="B33" s="33"/>
       <c r="C33" s="34"/>
     </row>
@@ -2816,187 +2807,187 @@
         <v>0</v>
       </c>
       <c r="E36" s="39" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="13">
         <v>2021</v>
       </c>
       <c r="G36" s="13">
         <v>2022</v>
       </c>
       <c r="H36" s="13">
         <v>2023</v>
       </c>
       <c r="I36" s="13">
         <v>2024</v>
       </c>
       <c r="J36" s="13">
         <v>2025</v>
       </c>
       <c r="K36" s="13" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="37" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="135" t="s">
+      <c r="A37" s="132" t="s">
         <v>129</v>
       </c>
-      <c r="B37" s="135">
-[...5 lines deleted...]
-      <c r="D37" s="135">
+      <c r="B37" s="132">
+        <v>0</v>
+      </c>
+      <c r="C37" s="132">
+        <v>0</v>
+      </c>
+      <c r="D37" s="132">
         <v>0</v>
       </c>
       <c r="E37" s="26" t="s">
         <v>4</v>
       </c>
       <c r="F37" s="40">
         <v>5.4365380473404022E-2</v>
       </c>
       <c r="G37" s="40">
         <v>6.0588166458600046E-2</v>
       </c>
       <c r="H37" s="40">
         <v>-0.11031424386063426</v>
       </c>
       <c r="I37" s="40">
         <v>2.0133044358256674E-2</v>
       </c>
       <c r="J37" s="40">
         <v>-3.4303914586004597E-2</v>
       </c>
       <c r="K37" s="40">
-        <v>-2.0231764612730083E-3</v>
+        <v>-1.1717384307803769E-3</v>
       </c>
     </row>
     <row r="38" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="138" t="s">
+      <c r="A38" s="137" t="s">
         <v>31</v>
       </c>
-      <c r="B38" s="138">
-[...5 lines deleted...]
-      <c r="D38" s="138">
+      <c r="B38" s="137">
+        <v>0</v>
+      </c>
+      <c r="C38" s="137">
+        <v>0</v>
+      </c>
+      <c r="D38" s="137">
         <v>0</v>
       </c>
       <c r="E38" s="41" t="s">
         <v>2</v>
       </c>
       <c r="F38" s="42">
         <v>18.343770509814043</v>
       </c>
       <c r="G38" s="42">
         <v>23.2388490869163</v>
       </c>
       <c r="H38" s="42">
         <v>-1.3552804405528664</v>
       </c>
       <c r="I38" s="42">
         <v>2.0104785650741244</v>
       </c>
       <c r="J38" s="42">
         <v>9.1877061696347309E-2</v>
       </c>
       <c r="K38" s="42">
-        <v>2.5272874008694752</v>
+        <v>2.8865215337324983</v>
       </c>
     </row>
     <row r="39" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="136" t="s">
+      <c r="A39" s="129" t="s">
         <v>130</v>
       </c>
-      <c r="B39" s="136">
-[...5 lines deleted...]
-      <c r="D39" s="136">
+      <c r="B39" s="129">
+        <v>0</v>
+      </c>
+      <c r="C39" s="129">
+        <v>0</v>
+      </c>
+      <c r="D39" s="129">
         <v>0</v>
       </c>
       <c r="E39" s="43" t="s">
         <v>4</v>
       </c>
       <c r="F39" s="44">
         <v>9.435805278843705E-2</v>
       </c>
       <c r="G39" s="44">
         <v>4.9444817564488562E-2</v>
       </c>
       <c r="H39" s="44">
         <v>-5.891851868527221E-2</v>
       </c>
       <c r="I39" s="44">
         <v>5.6820137671158108E-2</v>
       </c>
       <c r="J39" s="44">
         <v>3.6735618876568413E-2</v>
       </c>
       <c r="K39" s="44">
-        <v>4.613123193160442E-2</v>
+        <v>4.035278445642957E-2</v>
       </c>
     </row>
     <row r="40" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="139" t="s">
+      <c r="A40" s="130" t="s">
         <v>32</v>
       </c>
-      <c r="B40" s="139">
-[...5 lines deleted...]
-      <c r="D40" s="139">
+      <c r="B40" s="130">
+        <v>0</v>
+      </c>
+      <c r="C40" s="130">
+        <v>0</v>
+      </c>
+      <c r="D40" s="130">
         <v>0</v>
       </c>
       <c r="E40" s="45" t="s">
         <v>2</v>
       </c>
       <c r="F40" s="17">
         <v>22.011918431971004</v>
       </c>
       <c r="G40" s="17">
         <v>31.770544770324882</v>
       </c>
       <c r="H40" s="17">
         <v>-4.0280111631669717</v>
       </c>
       <c r="I40" s="17">
         <v>1.9924603779147958</v>
       </c>
       <c r="J40" s="17">
         <v>4.5034255776094412</v>
       </c>
       <c r="K40" s="17">
-        <v>5.5424502313117623</v>
+        <v>5.3204980042027898</v>
       </c>
     </row>
     <row r="41" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B41" s="33"/>
       <c r="C41" s="34"/>
     </row>
     <row r="42" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="43" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="46"/>
     </row>
     <row r="44" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="2" t="s">
         <v>60</v>
       </c>
       <c r="B44" s="37"/>
       <c r="C44" s="37"/>
       <c r="D44" s="37"/>
       <c r="E44" s="37"/>
@@ -3021,209 +3012,209 @@
         <v>0</v>
       </c>
       <c r="E45" s="23">
         <v>0</v>
       </c>
       <c r="F45" s="23">
         <v>0</v>
       </c>
       <c r="G45" s="12">
         <v>2021</v>
       </c>
       <c r="H45" s="12">
         <v>2022</v>
       </c>
       <c r="I45" s="12">
         <v>2023</v>
       </c>
       <c r="J45" s="12">
         <v>2024</v>
       </c>
       <c r="K45" s="12">
         <v>2025</v>
       </c>
     </row>
     <row r="46" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A46" s="140" t="s">
+      <c r="A46" s="131" t="s">
         <v>131</v>
       </c>
-      <c r="B46" s="140">
-[...2 lines deleted...]
-      <c r="C46" s="140">
+      <c r="B46" s="131">
+        <v>0</v>
+      </c>
+      <c r="C46" s="131">
         <v>0</v>
       </c>
       <c r="D46" s="47" t="s">
         <v>27</v>
       </c>
       <c r="E46" s="47"/>
       <c r="F46" s="47"/>
       <c r="G46" s="48">
         <v>257</v>
       </c>
       <c r="H46" s="48">
         <v>233</v>
       </c>
       <c r="I46" s="48">
         <v>230</v>
       </c>
       <c r="J46" s="48">
         <v>228</v>
       </c>
       <c r="K46" s="48">
         <v>284</v>
       </c>
     </row>
     <row r="47" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A47" s="135">
-[...5 lines deleted...]
-      <c r="C47" s="135">
+      <c r="A47" s="132">
+        <v>0</v>
+      </c>
+      <c r="B47" s="132">
+        <v>0</v>
+      </c>
+      <c r="C47" s="132">
         <v>0</v>
       </c>
       <c r="D47" s="50" t="s">
         <v>57</v>
       </c>
       <c r="E47" s="50"/>
       <c r="F47" s="50"/>
       <c r="G47" s="51">
         <v>1.141106473670189</v>
       </c>
       <c r="H47" s="51">
         <v>1.0156931124673059</v>
       </c>
       <c r="I47" s="51">
         <v>1.0186907609177076</v>
       </c>
       <c r="J47" s="51">
         <v>1.0769448774266686</v>
       </c>
       <c r="K47" s="51">
         <v>1.3445059887326609</v>
       </c>
     </row>
     <row r="48" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A48" s="137">
-[...5 lines deleted...]
-      <c r="C48" s="137">
+      <c r="A48" s="133">
+        <v>0</v>
+      </c>
+      <c r="B48" s="133">
+        <v>0</v>
+      </c>
+      <c r="C48" s="133">
         <v>0</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E48" s="1"/>
       <c r="F48" s="1"/>
       <c r="G48" s="52">
         <v>71</v>
       </c>
       <c r="H48" s="52">
         <v>72</v>
       </c>
       <c r="I48" s="52">
         <v>73</v>
       </c>
       <c r="J48" s="52">
         <v>71</v>
       </c>
       <c r="K48" s="52">
         <v>69</v>
       </c>
     </row>
     <row r="49" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C49" s="53"/>
       <c r="F49" s="54"/>
-      <c r="G49" s="141"/>
-[...3 lines deleted...]
-      <c r="K49" s="141"/>
+      <c r="G49" s="134"/>
+      <c r="H49" s="134"/>
+      <c r="I49" s="134"/>
+      <c r="J49" s="134"/>
+      <c r="K49" s="134"/>
     </row>
     <row r="50" spans="1:11" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A50" s="124" t="s">
+      <c r="A50" s="122" t="s">
         <v>38</v>
       </c>
-      <c r="B50" s="124">
-[...26 lines deleted...]
-      <c r="K50" s="124">
+      <c r="B50" s="122">
+        <v>0</v>
+      </c>
+      <c r="C50" s="122">
+        <v>0</v>
+      </c>
+      <c r="D50" s="122">
+        <v>0</v>
+      </c>
+      <c r="E50" s="122">
+        <v>0</v>
+      </c>
+      <c r="F50" s="122">
+        <v>0</v>
+      </c>
+      <c r="G50" s="122">
+        <v>0</v>
+      </c>
+      <c r="H50" s="122">
+        <v>0</v>
+      </c>
+      <c r="I50" s="122">
+        <v>0</v>
+      </c>
+      <c r="J50" s="122">
+        <v>0</v>
+      </c>
+      <c r="K50" s="122">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="4" t="s">
         <v>111</v>
       </c>
       <c r="C51" s="53"/>
     </row>
     <row r="52" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A52" s="124" t="s">
+      <c r="A52" s="122" t="s">
         <v>132</v>
       </c>
-      <c r="B52" s="124"/>
-[...8 lines deleted...]
-      <c r="K52" s="124"/>
+      <c r="B52" s="122"/>
+      <c r="C52" s="122"/>
+      <c r="D52" s="122"/>
+      <c r="E52" s="122"/>
+      <c r="F52" s="122"/>
+      <c r="G52" s="122"/>
+      <c r="H52" s="122"/>
+      <c r="I52" s="122"/>
+      <c r="J52" s="122"/>
+      <c r="K52" s="122"/>
     </row>
     <row r="53" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="55"/>
       <c r="B53" s="55"/>
       <c r="C53" s="55"/>
       <c r="D53" s="55"/>
       <c r="E53" s="55"/>
       <c r="F53" s="55"/>
       <c r="G53" s="55"/>
       <c r="H53" s="55"/>
       <c r="I53" s="55"/>
       <c r="J53" s="55"/>
       <c r="K53" s="55"/>
     </row>
     <row r="54" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A54" s="46"/>
       <c r="B54" s="46"/>
       <c r="C54" s="56"/>
       <c r="D54" s="46"/>
       <c r="E54" s="46"/>
       <c r="F54" s="46"/>
       <c r="G54" s="46"/>
       <c r="H54" s="46"/>
       <c r="I54" s="46"/>
       <c r="J54" s="46"/>
@@ -3244,60 +3235,60 @@
       <c r="J55" s="37"/>
       <c r="K55" s="37"/>
     </row>
     <row r="56" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="47">
         <v>0</v>
       </c>
       <c r="B56" s="47">
         <v>0</v>
       </c>
       <c r="C56" s="57">
         <v>0</v>
       </c>
       <c r="D56" s="47">
         <v>0</v>
       </c>
       <c r="E56" s="47">
         <v>0</v>
       </c>
       <c r="F56" s="47">
         <v>0</v>
       </c>
       <c r="G56" s="47">
         <v>0</v>
       </c>
-      <c r="H56" s="132" t="s">
+      <c r="H56" s="127" t="s">
         <v>48</v>
       </c>
-      <c r="I56" s="132">
-[...2 lines deleted...]
-      <c r="J56" s="132" t="s">
+      <c r="I56" s="127">
+        <v>0</v>
+      </c>
+      <c r="J56" s="127" t="s">
         <v>45</v>
       </c>
-      <c r="K56" s="132">
+      <c r="K56" s="127">
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="1">
         <v>0</v>
       </c>
       <c r="B57" s="1">
         <v>0</v>
       </c>
       <c r="C57" s="58">
         <v>0</v>
       </c>
       <c r="D57" s="1">
         <v>0</v>
       </c>
       <c r="E57" s="1">
         <v>0</v>
       </c>
       <c r="F57" s="1">
         <v>0</v>
       </c>
       <c r="G57" s="1">
         <v>0</v>
       </c>
@@ -3435,114 +3426,114 @@
       </c>
       <c r="B63" s="61"/>
       <c r="C63" s="62"/>
       <c r="D63" s="61"/>
       <c r="E63" s="61"/>
       <c r="F63" s="63"/>
       <c r="G63" s="63"/>
       <c r="H63" s="64" t="s">
         <v>24</v>
       </c>
       <c r="I63" s="65" t="s">
         <v>24</v>
       </c>
       <c r="J63" s="66">
         <v>3.3579779999999992</v>
       </c>
       <c r="K63" s="66">
         <v>9.6362586954675749</v>
       </c>
     </row>
     <row r="64" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A64" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C64" s="53"/>
-      <c r="F64" s="144" t="s">
+      <c r="F64" s="126" t="s">
         <v>132</v>
       </c>
-      <c r="G64" s="144"/>
-[...3 lines deleted...]
-      <c r="K64" s="144"/>
+      <c r="G64" s="126"/>
+      <c r="H64" s="126"/>
+      <c r="I64" s="126"/>
+      <c r="J64" s="126"/>
+      <c r="K64" s="126"/>
     </row>
     <row r="65" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="46"/>
       <c r="C65" s="53"/>
     </row>
     <row r="66" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="46"/>
       <c r="C66" s="53"/>
     </row>
     <row r="67" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A67" s="2" t="s">
         <v>135</v>
       </c>
       <c r="B67" s="37"/>
       <c r="C67" s="38"/>
       <c r="D67" s="37"/>
       <c r="E67" s="37"/>
       <c r="F67" s="37"/>
       <c r="G67" s="37"/>
       <c r="H67" s="37"/>
       <c r="I67" s="37"/>
       <c r="J67" s="37"/>
       <c r="K67" s="37"/>
     </row>
     <row r="68" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="47">
         <v>0</v>
       </c>
       <c r="B68" s="47">
         <v>0</v>
       </c>
       <c r="C68" s="57">
         <v>0</v>
       </c>
       <c r="D68" s="47">
         <v>0</v>
       </c>
       <c r="E68" s="47">
         <v>0</v>
       </c>
       <c r="F68" s="47">
         <v>0</v>
       </c>
       <c r="G68" s="47">
         <v>0</v>
       </c>
-      <c r="H68" s="132" t="s">
+      <c r="H68" s="127" t="s">
         <v>48</v>
       </c>
-      <c r="I68" s="132">
-[...2 lines deleted...]
-      <c r="J68" s="132" t="s">
+      <c r="I68" s="127">
+        <v>0</v>
+      </c>
+      <c r="J68" s="127" t="s">
         <v>45</v>
       </c>
-      <c r="K68" s="132">
+      <c r="K68" s="127">
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="1">
         <v>0</v>
       </c>
       <c r="B69" s="1">
         <v>0</v>
       </c>
       <c r="C69" s="58">
         <v>0</v>
       </c>
       <c r="D69" s="1">
         <v>0</v>
       </c>
       <c r="E69" s="1">
         <v>0</v>
       </c>
       <c r="F69" s="1">
         <v>0</v>
       </c>
       <c r="G69" s="1">
         <v>0</v>
       </c>
@@ -3703,58 +3694,58 @@
       </c>
       <c r="B76" s="73"/>
       <c r="C76" s="74"/>
       <c r="D76" s="73"/>
       <c r="E76" s="73"/>
       <c r="F76" s="75"/>
       <c r="G76" s="75"/>
       <c r="H76" s="76" t="s">
         <v>24</v>
       </c>
       <c r="I76" s="77" t="s">
         <v>24</v>
       </c>
       <c r="J76" s="78">
         <v>3.3579780000000028</v>
       </c>
       <c r="K76" s="78">
         <v>9.6362586954675891</v>
       </c>
     </row>
     <row r="77" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A77" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C77" s="53"/>
-      <c r="F77" s="144" t="s">
+      <c r="F77" s="126" t="s">
         <v>132</v>
       </c>
-      <c r="G77" s="144"/>
-[...3 lines deleted...]
-      <c r="K77" s="144"/>
+      <c r="G77" s="126"/>
+      <c r="H77" s="126"/>
+      <c r="I77" s="126"/>
+      <c r="J77" s="126"/>
+      <c r="K77" s="126"/>
     </row>
     <row r="78" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="46"/>
       <c r="C78" s="34"/>
     </row>
     <row r="79" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="46"/>
       <c r="C79" s="34"/>
     </row>
     <row r="80" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="2" t="s">
         <v>136</v>
       </c>
       <c r="B80" s="37"/>
       <c r="C80" s="37"/>
       <c r="D80" s="37"/>
       <c r="E80" s="37"/>
       <c r="F80" s="37"/>
       <c r="G80" s="37"/>
       <c r="H80" s="37"/>
       <c r="I80" s="37"/>
       <c r="J80" s="37"/>
       <c r="K80" s="37"/>
     </row>
     <row r="81" spans="1:11" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
@@ -5084,559 +5075,559 @@
       </c>
       <c r="H131" s="13" t="s">
         <v>113</v>
       </c>
       <c r="I131" s="13" t="s">
         <v>142</v>
       </c>
       <c r="J131" s="13" t="s">
         <v>118</v>
       </c>
       <c r="K131" s="13" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="132" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A132" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B132" s="5"/>
       <c r="C132" s="79"/>
       <c r="D132" s="16"/>
       <c r="E132" s="16">
         <v>0</v>
       </c>
       <c r="F132" s="16">
-        <v>5.2520930000000003</v>
+        <v>5.4918600000000009</v>
       </c>
       <c r="G132" s="16">
-        <v>27.305655877570928</v>
+        <v>24.62290949330168</v>
       </c>
       <c r="H132" s="16">
-        <v>5.1490479999999987</v>
+        <v>6.0029520000000005</v>
       </c>
       <c r="I132" s="16">
-        <v>28.180865726295242</v>
+        <v>27.679598363649109</v>
       </c>
       <c r="J132" s="16">
-        <v>-1.9619797288433698</v>
+        <v>9.3063552239132026</v>
       </c>
       <c r="K132" s="16">
-        <v>-0.10304500000000161</v>
+        <v>0.51109199999999966</v>
       </c>
     </row>
     <row r="133" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A133" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B133" s="5"/>
       <c r="C133" s="79"/>
       <c r="D133" s="16"/>
       <c r="E133" s="16">
         <v>0</v>
       </c>
       <c r="F133" s="16">
-        <v>4.4454469999999997</v>
+        <v>5.6977820000000001</v>
       </c>
       <c r="G133" s="16">
-        <v>23.111899580601495</v>
+        <v>25.546166599032645</v>
       </c>
       <c r="H133" s="16">
-        <v>4.1802419999999998</v>
+        <v>5.815493</v>
       </c>
       <c r="I133" s="16">
-        <v>22.878566776891553</v>
+        <v>26.815225330239663</v>
       </c>
       <c r="J133" s="16">
-        <v>-5.965766772160368</v>
+        <v>2.0659091555275353</v>
       </c>
       <c r="K133" s="16">
-        <v>-0.26520499999999991</v>
+        <v>0.1177109999999999</v>
       </c>
     </row>
     <row r="134" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A134" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B134" s="5"/>
       <c r="C134" s="79"/>
       <c r="D134" s="16"/>
       <c r="E134" s="16">
         <v>0</v>
       </c>
       <c r="F134" s="16">
-        <v>2.7133779999999996</v>
+        <v>3.3542589999999999</v>
       </c>
       <c r="G134" s="16">
-        <v>14.106864812517911</v>
+        <v>15.038915007682748</v>
       </c>
       <c r="H134" s="16">
-        <v>2.1342319999999999</v>
+        <v>2.454799</v>
       </c>
       <c r="I134" s="16">
-        <v>11.680703971056893</v>
+        <v>11.319072746789823</v>
       </c>
       <c r="J134" s="16">
-        <v>-21.34409580972499</v>
+        <v>-26.81546058309749</v>
       </c>
       <c r="K134" s="16">
-        <v>-0.57914599999999972</v>
+        <v>-0.89945999999999993</v>
       </c>
     </row>
     <row r="135" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A135" s="15" t="s">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="B135" s="5"/>
       <c r="C135" s="79"/>
       <c r="D135" s="16"/>
       <c r="E135" s="16">
         <v>0</v>
       </c>
       <c r="F135" s="16">
-        <v>1.3191129999999998</v>
+        <v>1.1228</v>
       </c>
       <c r="G135" s="16">
-        <v>6.858074607900166</v>
+        <v>5.0341055269215031</v>
       </c>
       <c r="H135" s="16">
-        <v>1.2513559999999999</v>
+        <v>1.3541789999999998</v>
       </c>
       <c r="I135" s="16">
-        <v>6.8487020147790263</v>
+        <v>6.2441163668288509</v>
       </c>
       <c r="J135" s="16">
-        <v>-5.1365576717081751</v>
+        <v>20.607320983256123</v>
       </c>
       <c r="K135" s="16">
-        <v>-6.7756999999999845E-2</v>
+        <v>0.23137899999999978</v>
       </c>
     </row>
     <row r="136" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A136" s="15" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="B136" s="5"/>
       <c r="C136" s="79"/>
       <c r="D136" s="16"/>
       <c r="E136" s="16">
         <v>0</v>
       </c>
       <c r="F136" s="16">
-        <v>1.2954490000000001</v>
+        <v>1.4051280000000002</v>
       </c>
       <c r="G136" s="16">
-        <v>6.7350453620953363</v>
+        <v>6.2999310926542194</v>
       </c>
       <c r="H136" s="16">
-        <v>1.133294</v>
+        <v>1.3119020000000001</v>
       </c>
       <c r="I136" s="16">
-        <v>6.2025457992265842</v>
+        <v>6.0491772135555966</v>
       </c>
       <c r="J136" s="16">
-        <v>-12.517281652924975</v>
+        <v>-6.6346980488610301</v>
       </c>
       <c r="K136" s="16">
-        <v>-0.16215500000000005</v>
+        <v>-9.3226000000000031E-2</v>
       </c>
     </row>
     <row r="137" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A137" s="15" t="s">
-        <v>6</v>
+        <v>46</v>
       </c>
       <c r="B137" s="5"/>
       <c r="C137" s="79"/>
       <c r="D137" s="16"/>
       <c r="E137" s="16">
         <v>0</v>
       </c>
       <c r="F137" s="16">
-        <v>0.89678000000000013</v>
+        <v>1.488504</v>
       </c>
       <c r="G137" s="16">
-        <v>4.6623633812059415</v>
+        <v>6.6737497446070213</v>
       </c>
       <c r="H137" s="16">
-        <v>1.073558</v>
+        <v>1.1866510000000001</v>
       </c>
       <c r="I137" s="16">
-        <v>5.8756092091955781</v>
+        <v>5.4716451302330222</v>
       </c>
       <c r="J137" s="16">
-        <v>19.712527041191805</v>
+        <v>-20.278951215448526</v>
       </c>
       <c r="K137" s="16">
-        <v>0.17677799999999988</v>
+        <v>-0.30185299999999993</v>
       </c>
     </row>
     <row r="138" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A138" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B138" s="5"/>
       <c r="C138" s="79"/>
       <c r="D138" s="16"/>
       <c r="E138" s="16">
         <v>0</v>
       </c>
       <c r="F138" s="16">
-        <v>1.3817879999999998</v>
+        <v>1.457789</v>
       </c>
       <c r="G138" s="16">
-        <v>7.1839222237224236</v>
+        <v>6.5360381741943083</v>
       </c>
       <c r="H138" s="16">
-        <v>1.045005</v>
+        <v>1.1568560000000003</v>
       </c>
       <c r="I138" s="16">
-        <v>5.7193379413645324</v>
+        <v>5.3342604512875775</v>
       </c>
       <c r="J138" s="16">
-        <v>-24.372986304700859</v>
+        <v>-20.643110902880984</v>
       </c>
       <c r="K138" s="16">
-        <v>-0.33678299999999983</v>
+        <v>-0.30093299999999967</v>
       </c>
     </row>
     <row r="139" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A139" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B139" s="5"/>
       <c r="C139" s="79"/>
       <c r="D139" s="16"/>
       <c r="E139" s="16">
         <v>0</v>
       </c>
       <c r="F139" s="16">
-        <v>0.69756499999999999</v>
+        <v>0.87512999999999996</v>
       </c>
       <c r="G139" s="16">
-        <v>3.6266436718157435</v>
+        <v>3.9236700835187164</v>
       </c>
       <c r="H139" s="16">
         <v>0.98481399999999997</v>
       </c>
       <c r="I139" s="16">
-        <v>5.3899111251974592</v>
+        <v>4.5409751706991379</v>
       </c>
       <c r="J139" s="16">
-        <v>41.178814877466614</v>
+        <v>12.53345217282004</v>
       </c>
       <c r="K139" s="16">
-        <v>0.28724899999999998</v>
+        <v>0.109684</v>
       </c>
     </row>
     <row r="140" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A140" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B140" s="5"/>
       <c r="C140" s="79"/>
       <c r="D140" s="16"/>
       <c r="E140" s="16">
         <v>0</v>
       </c>
       <c r="F140" s="16">
         <v>0.204454</v>
       </c>
       <c r="G140" s="16">
-        <v>1.062957294700015</v>
+        <v>0.91667528624974071</v>
       </c>
       <c r="H140" s="16">
-        <v>0.41956900000000003</v>
+        <v>0.42016899999999996</v>
       </c>
       <c r="I140" s="16">
-        <v>2.296311405897939</v>
+        <v>1.9373983274988842</v>
       </c>
       <c r="J140" s="16">
-        <v>105.21437584982442</v>
+        <v>105.50784039441635</v>
       </c>
       <c r="K140" s="16">
-        <v>0.21511500000000003</v>
+        <v>0.21571499999999996</v>
       </c>
     </row>
     <row r="141" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A141" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B141" s="5"/>
       <c r="C141" s="79"/>
       <c r="D141" s="16"/>
       <c r="E141" s="16">
         <v>0</v>
       </c>
       <c r="F141" s="16">
-        <v>0.18620300000000001</v>
+        <v>0.18646900000000002</v>
       </c>
       <c r="G141" s="16">
-        <v>0.96807026101238869</v>
+        <v>0.83603903054820605</v>
       </c>
       <c r="H141" s="16">
-        <v>0.10978399999999999</v>
+        <v>0.15848099999999996</v>
       </c>
       <c r="I141" s="16">
-        <v>0.60085051894944408</v>
+        <v>0.73075553965273643</v>
       </c>
       <c r="J141" s="16">
-        <v>-41.040692147817175</v>
+        <v>-15.009465380304535</v>
       </c>
       <c r="K141" s="16">
-        <v>-7.6419000000000015E-2</v>
+        <v>-2.7988000000000068E-2</v>
       </c>
     </row>
     <row r="142" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A142" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B142" s="5"/>
       <c r="C142" s="79"/>
       <c r="D142" s="16"/>
       <c r="E142" s="16">
         <v>0</v>
       </c>
       <c r="F142" s="16">
-        <v>5.7396999999999997E-2</v>
+        <v>0.106905</v>
       </c>
       <c r="G142" s="16">
-        <v>0.29840726933147194</v>
+        <v>0.47931158831095766</v>
       </c>
       <c r="H142" s="16">
-        <v>8.8270000000000001E-2</v>
+        <v>9.4048999999999994E-2</v>
       </c>
       <c r="I142" s="16">
-        <v>0.48310387039702901</v>
+        <v>0.43365973049640161</v>
       </c>
       <c r="J142" s="16">
-        <v>53.788525532693356</v>
+        <v>-12.025630232449377</v>
       </c>
       <c r="K142" s="16">
-        <v>3.0873000000000005E-2</v>
+        <v>-1.2856000000000006E-2</v>
       </c>
     </row>
     <row r="143" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A143" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B143" s="5"/>
       <c r="C143" s="79"/>
       <c r="D143" s="16"/>
       <c r="E143" s="16">
         <v>0</v>
       </c>
       <c r="F143" s="16">
-        <v>0.136792</v>
+        <v>0.17376900000000001</v>
       </c>
       <c r="G143" s="16">
-        <v>0.71118224273726338</v>
+        <v>0.77909822168473697</v>
       </c>
       <c r="H143" s="16">
-        <v>5.5258000000000002E-2</v>
+        <v>8.0999000000000002E-2</v>
       </c>
       <c r="I143" s="16">
-        <v>0.30242838643252556</v>
+        <v>0.37348620942783056</v>
       </c>
       <c r="J143" s="16">
-        <v>-59.604362828235566</v>
+        <v>-53.386967756043944</v>
       </c>
       <c r="K143" s="16">
-        <v>-8.1533999999999995E-2</v>
+        <v>-9.2770000000000005E-2</v>
       </c>
     </row>
     <row r="144" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A144" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B144" s="5"/>
       <c r="C144" s="79"/>
       <c r="D144" s="16"/>
       <c r="E144" s="16">
         <v>0</v>
       </c>
       <c r="F144" s="16">
-        <v>3.4161999999999998E-2</v>
+        <v>4.6915999999999999E-2</v>
       </c>
       <c r="G144" s="16">
-        <v>0.17760839651726998</v>
+        <v>0.21034921170382009</v>
       </c>
       <c r="H144" s="16">
-        <v>3.5463999999999996E-2</v>
+        <v>3.5635E-2</v>
       </c>
       <c r="I144" s="16">
-        <v>0.19409533997689174</v>
+        <v>0.16431290599835482</v>
       </c>
       <c r="J144" s="16">
-        <v>3.8112522686025345</v>
+        <v>-24.045101884218603</v>
       </c>
       <c r="K144" s="16">
-        <v>1.3019999999999976E-3</v>
+        <v>-1.1280999999999999E-2</v>
       </c>
     </row>
     <row r="145" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A145" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B145" s="5"/>
       <c r="C145" s="79"/>
       <c r="D145" s="16"/>
       <c r="E145" s="16">
         <v>0</v>
       </c>
       <c r="F145" s="16">
         <v>4.0888000000000001E-2</v>
       </c>
       <c r="G145" s="16">
-        <v>0.21257690172701055</v>
+        <v>0.18332250337082864</v>
       </c>
       <c r="H145" s="16">
-        <v>3.3801999999999999E-2</v>
+        <v>3.4161000000000004E-2</v>
       </c>
       <c r="I145" s="16">
-        <v>0.18499917329965304</v>
+        <v>0.15751629526616526</v>
       </c>
       <c r="J145" s="16">
-        <v>-17.330268049305424</v>
+        <v>-16.452259831735464</v>
       </c>
       <c r="K145" s="16">
-        <v>-7.086000000000002E-3</v>
+        <v>-6.7269999999999969E-3</v>
       </c>
     </row>
     <row r="146" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A146" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B146" s="5"/>
       <c r="C146" s="79"/>
       <c r="D146" s="16"/>
       <c r="E146" s="16">
         <v>0</v>
       </c>
       <c r="F146" s="16">
-        <v>3.7524999999999996E-2</v>
+        <v>3.7543E-2</v>
       </c>
       <c r="G146" s="16">
-        <v>0.19509264912214025</v>
+        <v>0.16832510135127715</v>
       </c>
       <c r="H146" s="16">
-        <v>3.2633000000000002E-2</v>
+        <v>3.2701000000000001E-2</v>
       </c>
       <c r="I146" s="16">
-        <v>0.17860120768852666</v>
+        <v>0.15078423850293815</v>
       </c>
       <c r="J146" s="16">
-        <v>-13.036642238507646</v>
+        <v>-12.897211197826488</v>
       </c>
       <c r="K146" s="16">
-        <v>-4.8919999999999936E-3</v>
+        <v>-4.8419999999999991E-3</v>
       </c>
     </row>
     <row r="147" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A147" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B147" s="5"/>
       <c r="C147" s="79"/>
       <c r="D147" s="16"/>
       <c r="E147" s="16">
         <v>0</v>
       </c>
       <c r="F147" s="16">
         <v>1.3131E-2</v>
       </c>
       <c r="G147" s="16">
-        <v>6.8268129929988652E-2</v>
+        <v>5.8873209542221451E-2</v>
       </c>
       <c r="H147" s="16">
-        <v>7.1840000000000003E-3</v>
+        <v>1.0718E-2</v>
       </c>
       <c r="I147" s="16">
-        <v>3.9318207827486767E-2</v>
+        <v>4.9420674238539831E-2</v>
       </c>
       <c r="J147" s="16">
-        <v>-45.289772294570099</v>
+        <v>-18.37636128246135</v>
       </c>
       <c r="K147" s="16">
-        <v>-5.947E-3</v>
+        <v>-2.4130000000000002E-3</v>
       </c>
     </row>
     <row r="148" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A148" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B148" s="5"/>
       <c r="C148" s="79"/>
       <c r="D148" s="16"/>
       <c r="E148" s="16">
         <v>0</v>
       </c>
       <c r="F148" s="16">
-        <v>0.52228600000000003</v>
+        <v>0.60053599999999996</v>
       </c>
       <c r="G148" s="16">
-        <v>2.7153673374925025</v>
+        <v>2.692520125325375</v>
       </c>
       <c r="H148" s="16">
-        <v>0.53791999999999995</v>
+        <v>0.55272100000000002</v>
       </c>
       <c r="I148" s="16">
-        <v>2.9440493255236189</v>
+        <v>2.5485953056353776</v>
       </c>
       <c r="J148" s="16">
-        <v>2.9933791064665578</v>
+        <v>-7.9620538985173157</v>
       </c>
       <c r="K148" s="16">
-        <v>1.5633999999999926E-2</v>
+        <v>-4.7814999999999941E-2</v>
       </c>
     </row>
     <row r="149" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A149" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B149" s="93"/>
       <c r="C149" s="94"/>
       <c r="D149" s="17"/>
       <c r="E149" s="17">
         <v>0</v>
       </c>
       <c r="F149" s="17">
-        <v>19.234451</v>
+        <v>22.303863</v>
       </c>
       <c r="G149" s="17">
         <v>100</v>
       </c>
       <c r="H149" s="17">
-        <v>18.271433000000002</v>
+        <v>21.687279999999998</v>
       </c>
       <c r="I149" s="17">
         <v>100</v>
       </c>
       <c r="J149" s="17">
-        <v>-5.0067350505610904</v>
+        <v>-2.7644673032649192</v>
       </c>
       <c r="K149" s="17">
-        <v>-0.96301799999999815</v>
+        <v>-0.6165830000000021</v>
       </c>
     </row>
     <row r="150" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A150" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E150" s="80"/>
       <c r="F150" s="80"/>
       <c r="G150" s="80"/>
       <c r="H150" s="80"/>
       <c r="I150" s="80"/>
     </row>
     <row r="151" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A151" s="4" t="s">
         <v>33</v>
       </c>
       <c r="E151" s="80"/>
       <c r="F151" s="80"/>
       <c r="G151" s="80"/>
       <c r="H151" s="80"/>
       <c r="I151" s="80"/>
     </row>
     <row r="152" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A152" s="4" t="s">
         <v>40</v>
@@ -5710,559 +5701,559 @@
       </c>
       <c r="H157" s="13" t="s">
         <v>113</v>
       </c>
       <c r="I157" s="13" t="s">
         <v>142</v>
       </c>
       <c r="J157" s="13" t="s">
         <v>118</v>
       </c>
       <c r="K157" s="13" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="158" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A158" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B158" s="5"/>
       <c r="C158" s="79"/>
       <c r="D158" s="16"/>
       <c r="E158" s="16">
         <v>0</v>
       </c>
       <c r="F158" s="16">
-        <v>81.456378999999998</v>
+        <v>92.534267999999997</v>
       </c>
       <c r="G158" s="16">
-        <v>62.145014582526535</v>
+        <v>63.304227274037054</v>
       </c>
       <c r="H158" s="16">
-        <v>108.61986</v>
+        <v>115.79069199999998</v>
       </c>
       <c r="I158" s="16">
-        <v>67.158372686601453</v>
+        <v>65.687452380569042</v>
       </c>
       <c r="J158" s="16">
-        <v>33.347272900505445</v>
+        <v>25.132769192057562</v>
       </c>
       <c r="K158" s="16">
-        <v>27.163481000000004</v>
+        <v>23.256423999999981</v>
       </c>
     </row>
     <row r="159" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A159" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B159" s="5"/>
       <c r="C159" s="79"/>
       <c r="D159" s="16"/>
       <c r="E159" s="16">
         <v>0</v>
       </c>
       <c r="F159" s="16">
-        <v>15.65002</v>
+        <v>16.335093000000001</v>
       </c>
       <c r="G159" s="16">
-        <v>11.939773570303586</v>
+        <v>11.175108013115008</v>
       </c>
       <c r="H159" s="16">
-        <v>25.124195000000004</v>
+        <v>30.210379</v>
       </c>
       <c r="I159" s="16">
-        <v>15.533992137909669</v>
+        <v>17.138189587479477</v>
       </c>
       <c r="J159" s="16">
-        <v>60.537782060342451</v>
+        <v>84.941579457184588</v>
       </c>
       <c r="K159" s="16">
-        <v>9.4741750000000042</v>
+        <v>13.875285999999999</v>
       </c>
     </row>
     <row r="160" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A160" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B160" s="5"/>
       <c r="C160" s="79"/>
       <c r="D160" s="16"/>
       <c r="E160" s="16">
         <v>0</v>
       </c>
       <c r="F160" s="16">
-        <v>16.679809000000002</v>
+        <v>16.761967000000002</v>
       </c>
       <c r="G160" s="16">
-        <v>12.725424162774992</v>
+        <v>11.467139595548637</v>
       </c>
       <c r="H160" s="16">
-        <v>19.241523000000001</v>
+        <v>19.328612</v>
       </c>
       <c r="I160" s="16">
-        <v>11.896805728637597</v>
+        <v>10.965020230922324</v>
       </c>
       <c r="J160" s="16">
-        <v>15.358173465895192</v>
+        <v>15.31231388297088</v>
       </c>
       <c r="K160" s="16">
-        <v>2.5617139999999985</v>
+        <v>2.5666449999999976</v>
       </c>
     </row>
     <row r="161" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A161" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B161" s="5"/>
       <c r="C161" s="79"/>
       <c r="D161" s="16"/>
       <c r="E161" s="16">
         <v>0</v>
       </c>
       <c r="F161" s="16">
-        <v>2.4326050000000006</v>
+        <v>2.5630770000000003</v>
       </c>
       <c r="G161" s="16">
-        <v>1.8558923813508457</v>
+        <v>1.7534434802991803</v>
       </c>
       <c r="H161" s="16">
-        <v>2.4780669999999998</v>
+        <v>2.6282860000000001</v>
       </c>
       <c r="I161" s="16">
-        <v>1.5321594699935019</v>
+        <v>1.4910128654168189</v>
       </c>
       <c r="J161" s="16">
-        <v>1.8688607480457868</v>
+        <v>2.5441685911113807</v>
       </c>
       <c r="K161" s="16">
-        <v>4.5461999999999225E-2</v>
+        <v>6.520899999999985E-2</v>
       </c>
     </row>
     <row r="162" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A162" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B162" s="5"/>
       <c r="C162" s="79"/>
       <c r="D162" s="16"/>
       <c r="E162" s="16">
         <v>0</v>
       </c>
       <c r="F162" s="16">
-        <v>0.359149</v>
+        <v>0.51060699999999992</v>
       </c>
       <c r="G162" s="16">
-        <v>0.27400333916512326</v>
+        <v>0.34931471631368205</v>
       </c>
       <c r="H162" s="16">
-        <v>1.3961280000000005</v>
+        <v>2.5297140000000002</v>
       </c>
       <c r="I162" s="16">
-        <v>0.86320940334667662</v>
+        <v>1.4350934867153129</v>
       </c>
       <c r="J162" s="16">
-        <v>288.73225318739594</v>
+        <v>395.4326908953463</v>
       </c>
       <c r="K162" s="16">
-        <v>1.0369790000000005</v>
+        <v>2.0191070000000004</v>
       </c>
     </row>
     <row r="163" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A163" s="15" t="s">
         <v>46</v>
       </c>
       <c r="B163" s="5"/>
       <c r="C163" s="79"/>
       <c r="D163" s="16"/>
       <c r="E163" s="16">
         <v>0</v>
       </c>
       <c r="F163" s="16">
-        <v>11.729663</v>
+        <v>12.134544</v>
       </c>
       <c r="G163" s="16">
-        <v>8.9488396996277242</v>
+        <v>8.3014427827191835</v>
       </c>
       <c r="H163" s="16">
-        <v>0.18900399999999998</v>
+        <v>0.22798599999999999</v>
       </c>
       <c r="I163" s="16">
-        <v>0.11685893418807959</v>
+        <v>0.12933526227165493</v>
       </c>
       <c r="J163" s="16">
-        <v>-98.388666409256601</v>
+        <v>-98.121181974370032</v>
       </c>
       <c r="K163" s="16">
-        <v>-11.540659</v>
+        <v>-11.906558</v>
       </c>
     </row>
     <row r="164" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A164" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B164" s="5"/>
       <c r="C164" s="79"/>
       <c r="D164" s="16"/>
       <c r="E164" s="16">
         <v>0</v>
       </c>
       <c r="F164" s="16">
-        <v>0.24127599999999996</v>
+        <v>0.24468199999999996</v>
       </c>
       <c r="G164" s="16">
-        <v>0.18407521574723659</v>
+        <v>0.16739101386597591</v>
       </c>
       <c r="H164" s="16">
-        <v>0.11950900000000002</v>
+        <v>0.13505899999999998</v>
       </c>
       <c r="I164" s="16">
-        <v>7.3890998951785192E-2</v>
+        <v>7.6618262468517551E-2</v>
       </c>
       <c r="J164" s="16">
-        <v>-50.46792884497421</v>
+        <v>-44.802233102557601</v>
       </c>
       <c r="K164" s="16">
-        <v>-0.12176699999999994</v>
+        <v>-0.10962299999999997</v>
       </c>
     </row>
     <row r="165" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A165" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B165" s="5"/>
       <c r="C165" s="79"/>
       <c r="D165" s="16"/>
       <c r="E165" s="16">
         <v>0</v>
       </c>
       <c r="F165" s="16">
-        <v>4.2853999999999996E-2</v>
+        <v>0.12875500000000001</v>
       </c>
       <c r="G165" s="16">
-        <v>3.2694338830352283E-2</v>
+        <v>8.8083430699085891E-2</v>
       </c>
       <c r="H165" s="16">
-        <v>0.10865600000000002</v>
+        <v>0.12548400000000001</v>
       </c>
       <c r="I165" s="16">
-        <v>6.7180717620473535E-2</v>
+        <v>7.1186415178547582E-2</v>
       </c>
       <c r="J165" s="16">
-        <v>153.54926027908721</v>
+        <v>-2.5404838647042802</v>
       </c>
       <c r="K165" s="16">
-        <v>6.5802000000000027E-2</v>
+        <v>-3.2709999999999961E-3</v>
       </c>
     </row>
     <row r="166" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A166" s="15" t="s">
-        <v>5</v>
+        <v>34</v>
       </c>
       <c r="B166" s="5"/>
       <c r="C166" s="79"/>
       <c r="D166" s="16"/>
       <c r="E166" s="16">
         <v>0</v>
       </c>
       <c r="F166" s="16">
-        <v>0.15704200000000001</v>
+        <v>3.5907999999999995E-2</v>
       </c>
       <c r="G166" s="16">
-        <v>0.11981108784701974</v>
+        <v>2.4565258277680677E-2</v>
       </c>
       <c r="H166" s="16">
-        <v>7.0434999999999984E-2</v>
+        <v>7.7555000000000027E-2</v>
       </c>
       <c r="I166" s="16">
-        <v>4.3549126100703613E-2</v>
+        <v>4.3996544811866524E-2</v>
       </c>
       <c r="J166" s="16">
-        <v>-55.148941047617853</v>
+        <v>115.98251086108955</v>
       </c>
       <c r="K166" s="16">
-        <v>-8.6607000000000031E-2</v>
+        <v>4.1647000000000031E-2</v>
       </c>
     </row>
     <row r="167" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A167" s="15" t="s">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="B167" s="5"/>
       <c r="C167" s="79"/>
       <c r="D167" s="16"/>
       <c r="E167" s="16">
         <v>0</v>
       </c>
       <c r="F167" s="16">
-        <v>3.9445000000000008E-2</v>
+        <v>0.15815800000000002</v>
       </c>
       <c r="G167" s="16">
-        <v>3.0093531412779345E-2</v>
+        <v>0.10819851060157684</v>
       </c>
       <c r="H167" s="16">
-        <v>3.6373999999999997E-2</v>
+        <v>7.0778999999999995E-2</v>
       </c>
       <c r="I167" s="16">
-        <v>2.2489613300021201E-2</v>
+        <v>4.0152555544311776E-2</v>
       </c>
       <c r="J167" s="16">
-        <v>-7.7855241475472443</v>
+        <v>-55.247916640321712</v>
       </c>
       <c r="K167" s="16">
-        <v>-3.0710000000000112E-3</v>
+        <v>-8.7379000000000026E-2</v>
       </c>
     </row>
     <row r="168" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A168" s="15" t="s">
-        <v>34</v>
+        <v>10</v>
       </c>
       <c r="B168" s="5"/>
       <c r="C168" s="79"/>
       <c r="D168" s="16"/>
       <c r="E168" s="16">
         <v>0</v>
       </c>
       <c r="F168" s="16">
-        <v>3.5838000000000002E-2</v>
+        <v>4.5505000000000011E-2</v>
       </c>
       <c r="G168" s="16">
-        <v>2.7341665072155814E-2</v>
+        <v>3.113072512882532E-2</v>
       </c>
       <c r="H168" s="16">
-        <v>3.3711999999999999E-2</v>
+        <v>4.0316999999999992E-2</v>
       </c>
       <c r="I168" s="16">
-        <v>2.0843730235066662E-2</v>
+        <v>2.2871622682999443E-2</v>
       </c>
       <c r="J168" s="16">
-        <v>-5.9322506836319064</v>
+        <v>-11.400944951104314</v>
       </c>
       <c r="K168" s="16">
-        <v>-2.1260000000000029E-3</v>
+        <v>-5.188000000000019E-3</v>
       </c>
     </row>
     <row r="169" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A169" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B169" s="5"/>
       <c r="C169" s="79"/>
       <c r="D169" s="16"/>
       <c r="E169" s="16">
         <v>0</v>
       </c>
       <c r="F169" s="16">
-        <v>9.2010000000000008E-3</v>
+        <v>1.0593E-2</v>
       </c>
       <c r="G169" s="16">
-        <v>7.0196623787294387E-3</v>
+        <v>7.2468469682374801E-3</v>
       </c>
       <c r="H169" s="16">
-        <v>9.6519999999999991E-3</v>
+        <v>1.0771999999999999E-2</v>
       </c>
       <c r="I169" s="16">
-        <v>5.9677172588058673E-3</v>
+        <v>6.1108991130607434E-3</v>
       </c>
       <c r="J169" s="16">
-        <v>4.9016411259645505</v>
+        <v>1.6897951477390598</v>
       </c>
       <c r="K169" s="16">
-        <v>4.5099999999999828E-4</v>
+        <v>1.789999999999986E-4</v>
       </c>
     </row>
     <row r="170" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A170" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B170" s="5"/>
       <c r="C170" s="79"/>
       <c r="D170" s="16"/>
       <c r="E170" s="16">
         <v>0</v>
       </c>
       <c r="F170" s="16">
         <v>1.9689999999999998E-3</v>
       </c>
       <c r="G170" s="16">
-        <v>1.5021970681141467E-3</v>
+        <v>1.3470255527668834E-3</v>
       </c>
       <c r="H170" s="16">
-        <v>8.2950000000000003E-3</v>
+        <v>8.633E-3</v>
       </c>
       <c r="I170" s="16">
-        <v>5.1287002343343019E-3</v>
+        <v>4.8974556296930384E-3</v>
       </c>
       <c r="J170" s="16">
-        <v>321.27983748095482</v>
+        <v>338.44591163026922</v>
       </c>
       <c r="K170" s="16">
-        <v>6.326E-3</v>
+        <v>6.6639999999999998E-3</v>
       </c>
     </row>
     <row r="171" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A171" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B171" s="5"/>
       <c r="C171" s="79"/>
       <c r="D171" s="16"/>
       <c r="E171" s="16">
         <v>0</v>
       </c>
       <c r="F171" s="16">
         <v>1.6930000000000001E-3</v>
       </c>
       <c r="G171" s="16">
-        <v>1.2916300844678773E-3</v>
+        <v>1.1582093757411549E-3</v>
       </c>
       <c r="H171" s="16">
-        <v>6.0309999999999999E-3</v>
+        <v>6.1040000000000001E-3</v>
       </c>
       <c r="I171" s="16">
-        <v>3.7288958545232277E-3</v>
+        <v>3.4627671914336045E-3</v>
       </c>
       <c r="J171" s="16">
-        <v>256.2315416420555</v>
+        <v>260.5434140578854</v>
       </c>
       <c r="K171" s="16">
-        <v>4.3379999999999998E-3</v>
+        <v>4.411E-3</v>
       </c>
     </row>
     <row r="172" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A172" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B172" s="5"/>
       <c r="C172" s="79"/>
       <c r="D172" s="16"/>
       <c r="E172" s="16">
         <v>0</v>
       </c>
       <c r="F172" s="16">
-        <v>4.7000000000000002E-3</v>
+        <v>5.7350000000000005E-3</v>
       </c>
       <c r="G172" s="16">
-        <v>3.5857421128169071E-3</v>
+        <v>3.9234086059512837E-3</v>
       </c>
       <c r="H172" s="16">
-        <v>3.238E-3</v>
+        <v>3.4500000000000004E-3</v>
       </c>
       <c r="I172" s="16">
-        <v>2.0020170414435769E-3</v>
+        <v>1.9571669086575912E-3</v>
       </c>
       <c r="J172" s="16">
-        <v>-31.106382978723406</v>
+        <v>-39.843068875326935</v>
       </c>
       <c r="K172" s="16">
-        <v>-1.4620000000000002E-3</v>
+        <v>-2.2850000000000001E-3</v>
       </c>
     </row>
     <row r="173" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A173" s="15" t="s">
         <v>132</v>
       </c>
       <c r="B173" s="5"/>
       <c r="C173" s="79"/>
       <c r="D173" s="16"/>
       <c r="E173" s="16">
         <v>0</v>
       </c>
       <c r="F173" s="16">
         <v>0</v>
       </c>
       <c r="G173" s="16">
         <v>0</v>
       </c>
       <c r="H173" s="16">
         <v>0</v>
       </c>
       <c r="I173" s="16">
         <v>0</v>
       </c>
       <c r="J173" s="16" t="s">
         <v>132</v>
       </c>
       <c r="K173" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="174" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A174" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B174" s="5"/>
       <c r="C174" s="79"/>
       <c r="D174" s="16"/>
       <c r="E174" s="16">
         <v>0</v>
       </c>
       <c r="F174" s="16">
-        <v>2.2330369999999999</v>
+        <v>4.7013620000000014</v>
       </c>
       <c r="G174" s="16">
-        <v>1.7036371936975165</v>
+        <v>3.2162797088914283</v>
       </c>
       <c r="H174" s="16">
-        <v>4.2922060000000002</v>
+        <v>5.0813839999999999</v>
       </c>
       <c r="I174" s="16">
-        <v>2.6538201227258704</v>
+        <v>2.8826424970962732</v>
       </c>
       <c r="J174" s="16">
-        <v>92.213832551811734</v>
+        <v>8.0832320506269966</v>
       </c>
       <c r="K174" s="16">
-        <v>2.0591690000000002</v>
+        <v>0.38002199999999853</v>
       </c>
     </row>
     <row r="175" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A175" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B175" s="93"/>
       <c r="C175" s="94"/>
       <c r="D175" s="17"/>
       <c r="E175" s="17">
         <v>0</v>
       </c>
       <c r="F175" s="17">
-        <v>131.07468</v>
+        <v>146.17391599999999</v>
       </c>
       <c r="G175" s="17">
         <v>100</v>
       </c>
       <c r="H175" s="17">
-        <v>161.736885</v>
+        <v>176.275206</v>
       </c>
       <c r="I175" s="17">
         <v>100</v>
       </c>
       <c r="J175" s="17">
-        <v>23.392927604324495</v>
+        <v>20.592791671531881</v>
       </c>
       <c r="K175" s="17">
-        <v>30.662205</v>
+        <v>30.101290000000006</v>
       </c>
     </row>
     <row r="176" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A176" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E176" s="80"/>
       <c r="F176" s="80"/>
       <c r="G176" s="80"/>
       <c r="H176" s="80"/>
       <c r="I176" s="80"/>
     </row>
     <row r="177" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A177" s="4" t="s">
         <v>33</v>
       </c>
       <c r="E177" s="80"/>
       <c r="F177" s="80"/>
       <c r="G177" s="80"/>
       <c r="H177" s="80"/>
       <c r="I177" s="80"/>
     </row>
     <row r="178" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A178" s="4" t="s">
         <v>40</v>
@@ -6963,307 +6954,307 @@
         <v>112</v>
       </c>
       <c r="H216" s="13" t="s">
         <v>113</v>
       </c>
       <c r="I216" s="13" t="s">
         <v>142</v>
       </c>
       <c r="J216" s="13" t="s">
         <v>118</v>
       </c>
       <c r="K216" s="13" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="217" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A217" s="3" t="s">
         <v>145</v>
       </c>
       <c r="B217" s="5"/>
       <c r="C217" s="5"/>
       <c r="D217" s="37"/>
       <c r="E217" s="5"/>
       <c r="F217" s="5"/>
       <c r="G217" s="16">
-        <v>3.839432</v>
+        <v>4.7694600000000005</v>
       </c>
       <c r="H217" s="16">
-        <v>3.8687450000000001</v>
+        <v>5.0287560000000004</v>
       </c>
       <c r="I217" s="16">
-        <v>21.173736072042075</v>
+        <v>23.187582767410209</v>
       </c>
       <c r="J217" s="16">
-        <v>0.76347230527849286</v>
+        <v>5.4365903058207836</v>
       </c>
       <c r="K217" s="16">
-        <v>2.9313000000000144E-2</v>
+        <v>0.25929599999999997</v>
       </c>
     </row>
     <row r="218" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A218" s="3" t="s">
         <v>167</v>
       </c>
       <c r="B218" s="5"/>
       <c r="C218" s="5"/>
       <c r="D218" s="37"/>
       <c r="E218" s="5"/>
       <c r="F218" s="5"/>
       <c r="G218" s="16">
         <v>0.17641999999999999</v>
       </c>
       <c r="H218" s="16">
-        <v>1.1621189999999999</v>
+        <v>1.167619</v>
       </c>
       <c r="I218" s="16">
-        <v>6.3603057297147947</v>
+        <v>5.3838886204263519</v>
       </c>
       <c r="J218" s="16">
-        <v>558.72293390772018</v>
+        <v>561.84049427502543</v>
       </c>
       <c r="K218" s="16">
-        <v>0.98569899999999988</v>
+        <v>0.99119899999999994</v>
       </c>
     </row>
     <row r="219" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A219" s="3" t="s">
-        <v>146</v>
+        <v>168</v>
       </c>
       <c r="B219" s="5"/>
       <c r="C219" s="5"/>
       <c r="D219" s="37"/>
       <c r="E219" s="5"/>
       <c r="F219" s="5"/>
       <c r="G219" s="16">
-        <v>1.1656010000000001</v>
+        <v>0.52515000000000001</v>
       </c>
       <c r="H219" s="16">
-        <v>0.80888300000000002</v>
+        <v>1.1596310000000001</v>
       </c>
       <c r="I219" s="16">
-        <v>4.4270364563085991</v>
+        <v>5.3470559701354903</v>
       </c>
       <c r="J219" s="16">
-        <v>-30.60378294116083</v>
+        <v>120.81900409406839</v>
       </c>
       <c r="K219" s="16">
-        <v>-0.35671800000000009</v>
+        <v>0.63448100000000007</v>
       </c>
     </row>
     <row r="220" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A220" s="3" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="B220" s="5"/>
       <c r="C220" s="5"/>
       <c r="D220" s="37"/>
       <c r="E220" s="5"/>
       <c r="F220" s="5"/>
       <c r="G220" s="16">
-        <v>1.05809</v>
+        <v>1.1656030000000002</v>
       </c>
       <c r="H220" s="16">
-        <v>0.73669799999999996</v>
+        <v>0.80888300000000002</v>
       </c>
       <c r="I220" s="16">
-        <v>4.0319661845898995</v>
+        <v>3.7297577197324889</v>
       </c>
       <c r="J220" s="16">
-        <v>-30.374731828105361</v>
+        <v>-30.60390201466538</v>
       </c>
       <c r="K220" s="16">
-        <v>-0.32139200000000001</v>
+        <v>-0.35672000000000015</v>
       </c>
     </row>
     <row r="221" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A221" s="3" t="s">
-        <v>168</v>
+        <v>147</v>
       </c>
       <c r="B221" s="5"/>
       <c r="C221" s="5"/>
       <c r="D221" s="37"/>
       <c r="E221" s="5"/>
       <c r="F221" s="5"/>
       <c r="G221" s="16">
-        <v>0.52515000000000001</v>
+        <v>1.1600029999999999</v>
       </c>
       <c r="H221" s="16">
-        <v>0.50953599999999999</v>
+        <v>0.78681200000000007</v>
       </c>
       <c r="I221" s="16">
-        <v>2.788702998828827</v>
+        <v>3.6279883876631844</v>
       </c>
       <c r="J221" s="16">
-        <v>-2.9732457393125808</v>
+        <v>-32.17155472873776</v>
       </c>
       <c r="K221" s="16">
-        <v>-1.5614000000000017E-2</v>
+        <v>-0.37319099999999983</v>
       </c>
     </row>
     <row r="222" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A222" s="3" t="s">
-        <v>169</v>
+        <v>151</v>
       </c>
       <c r="B222" s="5"/>
       <c r="C222" s="5"/>
       <c r="D222" s="37"/>
       <c r="E222" s="5"/>
       <c r="F222" s="5"/>
       <c r="G222" s="16">
-        <v>1.232E-3</v>
+        <v>0.65679299999999996</v>
       </c>
       <c r="H222" s="16">
-        <v>0.500865</v>
+        <v>0.64968899999999996</v>
       </c>
       <c r="I222" s="16">
-        <v>2.7412464036072044</v>
-[...2 lines deleted...]
-        <v>158</v>
+        <v>2.99571453866045</v>
+      </c>
+      <c r="J222" s="16">
+        <v>-1.0816193229830402</v>
       </c>
       <c r="K222" s="16">
-        <v>0.49963299999999999</v>
+        <v>-7.1039999999999992E-3</v>
       </c>
     </row>
     <row r="223" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A223" s="3" t="s">
-        <v>170</v>
+        <v>148</v>
       </c>
       <c r="B223" s="5"/>
       <c r="C223" s="5"/>
       <c r="D223" s="37"/>
       <c r="E223" s="5"/>
       <c r="F223" s="5"/>
       <c r="G223" s="16">
-        <v>0</v>
+        <v>0.84207299999999996</v>
       </c>
       <c r="H223" s="16">
-        <v>0.50075000000000003</v>
+        <v>0.62455700000000003</v>
       </c>
       <c r="I223" s="16">
-        <v>2.7406170057925943</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>2.8798309423772834</v>
+      </c>
+      <c r="J223" s="16">
+        <v>-25.831014650748802</v>
       </c>
       <c r="K223" s="16">
-        <v>0.50075000000000003</v>
+        <v>-0.21751599999999993</v>
       </c>
     </row>
     <row r="224" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A224" s="3" t="s">
         <v>150</v>
       </c>
       <c r="B224" s="5"/>
       <c r="C224" s="5"/>
       <c r="D224" s="37"/>
       <c r="E224" s="5"/>
       <c r="F224" s="5"/>
       <c r="G224" s="16">
-        <v>0.50993599999999994</v>
+        <v>0.59362800000000004</v>
       </c>
       <c r="H224" s="16">
-        <v>0.44767200000000001</v>
+        <v>0.50287499999999996</v>
       </c>
       <c r="I224" s="16">
-        <v>2.4501198127152914</v>
+        <v>2.3187555101423509</v>
       </c>
       <c r="J224" s="16">
-        <v>-12.210159706316075</v>
+        <v>-15.287857041783756</v>
       </c>
       <c r="K224" s="16">
-        <v>-6.2263999999999931E-2</v>
+        <v>-9.0753000000000084E-2</v>
       </c>
     </row>
     <row r="225" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A225" s="3" t="s">
-        <v>152</v>
+        <v>169</v>
       </c>
       <c r="B225" s="5"/>
       <c r="C225" s="5"/>
       <c r="D225" s="37"/>
       <c r="E225" s="5"/>
       <c r="F225" s="5"/>
       <c r="G225" s="16">
-        <v>0.55677599999999994</v>
+        <v>1.232E-3</v>
       </c>
       <c r="H225" s="16">
-        <v>0.42535099999999998</v>
+        <v>0.500865</v>
       </c>
       <c r="I225" s="16">
-        <v>2.327956433411654</v>
-[...2 lines deleted...]
-        <v>-23.604645315171627</v>
+        <v>2.3094874045984559</v>
+      </c>
+      <c r="J225" s="16" t="s">
+        <v>158</v>
       </c>
       <c r="K225" s="16">
-        <v>-0.13142499999999996</v>
+        <v>0.49963299999999999</v>
       </c>
     </row>
     <row r="226" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A226" s="3" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="B226" s="5"/>
       <c r="C226" s="5"/>
       <c r="D226" s="37"/>
       <c r="E226" s="5"/>
       <c r="F226" s="5"/>
       <c r="G226" s="16">
-        <v>0.29742799999999997</v>
+        <v>0</v>
       </c>
       <c r="H226" s="16">
-        <v>0.42233599999999999</v>
+        <v>0.50075000000000003</v>
       </c>
       <c r="I226" s="16">
-        <v>2.3114552646199122</v>
-[...2 lines deleted...]
-        <v>41.996046101913755</v>
+        <v>2.3089571398534079</v>
+      </c>
+      <c r="J226" s="16" t="s">
+        <v>171</v>
       </c>
       <c r="K226" s="16">
-        <v>0.12490800000000002</v>
+        <v>0.50075000000000003</v>
       </c>
     </row>
     <row r="227" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A227" s="95" t="s">
         <v>155</v>
       </c>
       <c r="B227" s="93"/>
       <c r="C227" s="93"/>
       <c r="D227" s="96"/>
       <c r="E227" s="96"/>
       <c r="F227" s="96"/>
       <c r="G227" s="17">
-        <v>8.1300649999999983</v>
+        <v>9.8903619999999997</v>
       </c>
       <c r="H227" s="17">
-        <v>9.382954999999999</v>
+        <v>11.730436999999998</v>
       </c>
       <c r="I227" s="17">
-        <v>51.353142361630844</v>
+        <v>54.089019000999663</v>
       </c>
       <c r="J227" s="18" t="s">
         <v>24</v>
       </c>
       <c r="K227" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="228" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A228" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A229" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="230" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A230" s="46"/>
     </row>
     <row r="231" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A231" s="2" t="s">
         <v>156</v>
       </c>
@@ -7295,328 +7286,328 @@
         <v>142</v>
       </c>
       <c r="J232" s="13" t="s">
         <v>118</v>
       </c>
       <c r="K232" s="13" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="233" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A233" s="3" t="s">
         <v>157</v>
       </c>
       <c r="B233" s="5"/>
       <c r="C233" s="5"/>
       <c r="D233" s="37"/>
       <c r="E233" s="5"/>
       <c r="F233" s="5"/>
       <c r="G233" s="16">
         <v>32.369886000000001</v>
       </c>
       <c r="H233" s="16">
         <v>54.588021999999995</v>
       </c>
       <c r="I233" s="16">
-        <v>33.751127332519104</v>
+        <v>30.967498628252915</v>
       </c>
       <c r="J233" s="16">
         <v>68.638289303830092</v>
       </c>
       <c r="K233" s="16">
         <v>22.218135999999994</v>
       </c>
     </row>
     <row r="234" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A234" s="3" t="s">
         <v>162</v>
       </c>
       <c r="B234" s="5"/>
       <c r="C234" s="5"/>
       <c r="D234" s="37"/>
       <c r="E234" s="5"/>
       <c r="F234" s="5"/>
       <c r="G234" s="16">
         <v>12.204370000000001</v>
       </c>
       <c r="H234" s="16">
-        <v>21.131914999999999</v>
+        <v>25.297097000000001</v>
       </c>
       <c r="I234" s="16">
-        <v>13.065612707948468</v>
+        <v>14.350910473478615</v>
       </c>
       <c r="J234" s="16">
-        <v>73.150396128599809</v>
+        <v>107.27900743749983</v>
       </c>
       <c r="K234" s="16">
-        <v>8.9275449999999985</v>
+        <v>13.092727</v>
       </c>
     </row>
     <row r="235" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A235" s="3" t="s">
         <v>161</v>
       </c>
       <c r="B235" s="5"/>
       <c r="C235" s="5"/>
       <c r="D235" s="37"/>
       <c r="E235" s="5"/>
       <c r="F235" s="5"/>
       <c r="G235" s="16">
-        <v>10.908236</v>
+        <v>11.841629999999999</v>
       </c>
       <c r="H235" s="16">
-        <v>15.485406999999999</v>
+        <v>16.224543000000001</v>
       </c>
       <c r="I235" s="16">
-        <v>9.5744437021895159</v>
+        <v>9.2040981645484514</v>
       </c>
       <c r="J235" s="16">
-        <v>41.960689152673247</v>
+        <v>37.01275077839793</v>
       </c>
       <c r="K235" s="16">
-        <v>4.5771709999999981</v>
+        <v>4.3829130000000021</v>
       </c>
     </row>
     <row r="236" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A236" s="3" t="s">
         <v>160</v>
       </c>
       <c r="B236" s="5"/>
       <c r="C236" s="5"/>
       <c r="D236" s="37"/>
       <c r="E236" s="5"/>
       <c r="F236" s="5"/>
       <c r="G236" s="16">
-        <v>13.041169</v>
+        <v>13.761421</v>
       </c>
       <c r="H236" s="16">
-        <v>14.635789000000001</v>
+        <v>16.021246999999999</v>
       </c>
       <c r="I236" s="16">
-        <v>9.0491349576814226</v>
+        <v>9.0887694098057104</v>
       </c>
       <c r="J236" s="16">
-        <v>12.227584812373806</v>
+        <v>16.421458220048631</v>
       </c>
       <c r="K236" s="16">
-        <v>1.5946200000000008</v>
+        <v>2.2598259999999986</v>
       </c>
     </row>
     <row r="237" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A237" s="3" t="s">
         <v>159</v>
       </c>
       <c r="B237" s="5"/>
       <c r="C237" s="5"/>
       <c r="D237" s="37"/>
       <c r="E237" s="5"/>
       <c r="F237" s="5"/>
       <c r="G237" s="16">
         <v>14.685423</v>
       </c>
       <c r="H237" s="16">
         <v>14.392751000000001</v>
       </c>
       <c r="I237" s="16">
-        <v>8.898867441400272</v>
+        <v>8.1649321686227392</v>
       </c>
       <c r="J237" s="16">
         <v>-1.9929422530083034</v>
       </c>
       <c r="K237" s="16">
         <v>-0.2926719999999996</v>
       </c>
     </row>
     <row r="238" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A238" s="3" t="s">
         <v>164</v>
       </c>
       <c r="B238" s="5"/>
       <c r="C238" s="5"/>
       <c r="D238" s="37"/>
       <c r="E238" s="5"/>
       <c r="F238" s="5"/>
       <c r="G238" s="16">
-        <v>4.7008419999999997</v>
+        <v>5.6245349999999998</v>
       </c>
       <c r="H238" s="16">
-        <v>5.1218630000000003</v>
+        <v>5.9601229999999994</v>
       </c>
       <c r="I238" s="16">
-        <v>3.16678721739942</v>
+        <v>3.381146523805509</v>
       </c>
       <c r="J238" s="16">
-        <v>8.9562891073556727</v>
+        <v>5.9665021197307784</v>
       </c>
       <c r="K238" s="16">
-        <v>0.42102100000000053</v>
+        <v>0.33558799999999955</v>
       </c>
     </row>
     <row r="239" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A239" s="3" t="s">
         <v>163</v>
       </c>
       <c r="B239" s="5"/>
       <c r="C239" s="5"/>
       <c r="D239" s="37"/>
       <c r="E239" s="5"/>
       <c r="F239" s="5"/>
       <c r="G239" s="16">
-        <v>2.2140710000000001</v>
+        <v>4.6791400000000003</v>
       </c>
       <c r="H239" s="16">
-        <v>4.2751549999999998</v>
+        <v>5.0592110000000003</v>
       </c>
       <c r="I239" s="16">
-        <v>2.6432776914183798</v>
+        <v>2.8700638704685444</v>
       </c>
       <c r="J239" s="16">
-        <v>93.090239653561227</v>
+        <v>8.1226678406715767</v>
       </c>
       <c r="K239" s="16">
-        <v>2.0610839999999997</v>
+        <v>0.38007100000000005</v>
       </c>
     </row>
     <row r="240" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A240" s="3" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="B240" s="5"/>
       <c r="C240" s="5"/>
       <c r="D240" s="37"/>
       <c r="E240" s="5"/>
       <c r="F240" s="5"/>
       <c r="G240" s="16">
-        <v>2.3255590000000002</v>
+        <v>2.6813510000000003</v>
       </c>
       <c r="H240" s="16">
-        <v>4.1504289999999999</v>
+        <v>5.0120519999999997</v>
       </c>
       <c r="I240" s="16">
-        <v>2.5661610831691237</v>
+        <v>2.8433108170640855</v>
       </c>
       <c r="J240" s="16">
-        <v>78.470165667695369</v>
+        <v>86.922637133295837</v>
       </c>
       <c r="K240" s="16">
-        <v>1.8248699999999998</v>
+        <v>2.3307009999999995</v>
       </c>
     </row>
     <row r="241" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A241" s="3" t="s">
         <v>165</v>
       </c>
       <c r="B241" s="5"/>
       <c r="C241" s="5"/>
       <c r="D241" s="37"/>
       <c r="E241" s="5"/>
       <c r="F241" s="5"/>
       <c r="G241" s="16">
-        <v>4.6977719999999996</v>
+        <v>5.0198429999999998</v>
       </c>
       <c r="H241" s="16">
-        <v>3.699662</v>
+        <v>4.1981510000000002</v>
       </c>
       <c r="I241" s="16">
-        <v>2.2874571870232323</v>
+        <v>2.381589047752978</v>
       </c>
       <c r="J241" s="16">
-        <v>-21.246454702356772</v>
+        <v>-16.368878468908285</v>
       </c>
       <c r="K241" s="16">
-        <v>-0.99810999999999961</v>
+        <v>-0.82169199999999964</v>
       </c>
     </row>
     <row r="242" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A242" s="3" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="B242" s="5"/>
       <c r="C242" s="5"/>
       <c r="D242" s="37"/>
       <c r="E242" s="5"/>
       <c r="F242" s="5"/>
       <c r="G242" s="16">
-        <v>3.1952029999999998</v>
+        <v>3.5413640000000002</v>
       </c>
       <c r="H242" s="16">
-        <v>3.4086260000000004</v>
+        <v>3.7607759999999999</v>
       </c>
       <c r="I242" s="16">
-        <v>2.1075130759443033</v>
+        <v>2.1334685037894667</v>
       </c>
       <c r="J242" s="16">
-        <v>6.6794817105517419</v>
+        <v>6.1956918294758658</v>
       </c>
       <c r="K242" s="16">
-        <v>0.21342300000000058</v>
+        <v>0.21941199999999972</v>
       </c>
     </row>
     <row r="243" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A243" s="95" t="s">
         <v>155</v>
       </c>
       <c r="B243" s="93"/>
       <c r="C243" s="93"/>
       <c r="D243" s="96"/>
       <c r="E243" s="96"/>
       <c r="F243" s="96"/>
       <c r="G243" s="17">
-        <v>100.34253100000001</v>
+        <v>106.408963</v>
       </c>
       <c r="H243" s="17">
-        <v>140.88961899999998</v>
+        <v>150.51397300000002</v>
       </c>
       <c r="I243" s="17">
-        <v>87.110382396693225</v>
+        <v>85.385787607589023</v>
       </c>
       <c r="J243" s="18" t="s">
         <v>24</v>
       </c>
       <c r="K243" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="244" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A244" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A245" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="246" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A246" s="46"/>
     </row>
     <row r="247" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A247" s="46"/>
     </row>
     <row r="248" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A248" s="2" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="B248" s="22"/>
       <c r="C248" s="22"/>
       <c r="D248" s="22"/>
       <c r="E248" s="22"/>
       <c r="F248" s="22"/>
       <c r="G248" s="22"/>
       <c r="H248" s="22"/>
       <c r="I248" s="22"/>
       <c r="J248" s="22"/>
       <c r="K248" s="22"/>
     </row>
     <row r="249" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A249" s="12">
         <v>0</v>
       </c>
       <c r="B249" s="12">
         <v>0</v>
       </c>
       <c r="C249" s="12">
         <v>0</v>
       </c>
       <c r="D249" s="12">
         <v>2021</v>
       </c>
@@ -7625,241 +7616,241 @@
       </c>
       <c r="F249" s="12">
         <v>2025</v>
       </c>
       <c r="G249" s="13" t="s">
         <v>116</v>
       </c>
       <c r="H249" s="13" t="s">
         <v>117</v>
       </c>
       <c r="I249" s="13" t="s">
         <v>112</v>
       </c>
       <c r="J249" s="13" t="s">
         <v>113</v>
       </c>
       <c r="K249" s="13" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="250" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A250" s="15" t="s">
         <v>52</v>
       </c>
       <c r="B250" s="22"/>
-      <c r="C250" s="126" t="s">
+      <c r="C250" s="128" t="s">
         <v>66</v>
       </c>
       <c r="D250" s="16">
         <v>1.27481378955391</v>
       </c>
       <c r="E250" s="16">
         <v>2.5810665189679471</v>
       </c>
       <c r="F250" s="16">
         <v>5.7906668565550277</v>
       </c>
       <c r="G250" s="16">
         <v>26.070158677619631</v>
       </c>
       <c r="H250" s="16">
         <v>13.750305817570286</v>
       </c>
       <c r="I250" s="16">
-        <v>7.0191220691512264</v>
+        <v>6.5687972881927044</v>
       </c>
       <c r="J250" s="16">
-        <v>4.2580818649779379</v>
+        <v>3.9774134729011541</v>
       </c>
       <c r="K250" s="16">
-        <v>-42.395825461248577</v>
+        <v>-40.946685572977692</v>
       </c>
     </row>
     <row r="251" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A251" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B251" s="22"/>
-      <c r="C251" s="126">
+      <c r="C251" s="128">
         <v>0</v>
       </c>
       <c r="D251" s="16">
         <v>61.891399559588109</v>
       </c>
       <c r="E251" s="16">
         <v>22.38914339979544</v>
       </c>
       <c r="F251" s="16">
         <v>34.513762462215482</v>
       </c>
       <c r="G251" s="16">
         <v>-13.376097681999447</v>
       </c>
       <c r="H251" s="16">
         <v>-32.667829176327125</v>
       </c>
       <c r="I251" s="16">
-        <v>35.911794828910892</v>
+        <v>33.030926484213722</v>
       </c>
       <c r="J251" s="16">
-        <v>38.752336507460122</v>
+        <v>37.19293005363901</v>
       </c>
       <c r="K251" s="16">
-        <v>2.4668835187852474</v>
+        <v>9.816863389638204</v>
       </c>
     </row>
     <row r="252" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A252" s="15" t="s">
         <v>54</v>
       </c>
       <c r="B252" s="22"/>
-      <c r="C252" s="126">
+      <c r="C252" s="128">
         <v>0</v>
       </c>
       <c r="D252" s="16">
         <v>10.600757164419367</v>
       </c>
       <c r="E252" s="16">
         <v>57.11458657159816</v>
       </c>
       <c r="F252" s="16">
         <v>24.900249582642004</v>
       </c>
       <c r="G252" s="16">
         <v>-75.501495197003479</v>
       </c>
       <c r="H252" s="16">
         <v>-3.5396530771957369</v>
       </c>
       <c r="I252" s="16">
-        <v>26.105328694919223</v>
+        <v>26.659400550844293</v>
       </c>
       <c r="J252" s="16">
-        <v>23.692730579672922</v>
+        <v>21.724443059088724</v>
       </c>
       <c r="K252" s="16">
-        <v>-13.819562172919579</v>
+        <v>-20.525524810851365</v>
       </c>
     </row>
     <row r="253" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A253" s="15" t="s">
         <v>69</v>
       </c>
       <c r="B253" s="22"/>
-      <c r="C253" s="126">
+      <c r="C253" s="128">
         <v>0</v>
       </c>
       <c r="D253" s="16">
         <v>26.233029486438614</v>
       </c>
       <c r="E253" s="16">
         <v>17.915203509638456</v>
       </c>
       <c r="F253" s="16">
         <v>34.795321098587479</v>
       </c>
       <c r="G253" s="16">
         <v>9.139514919593589</v>
       </c>
       <c r="H253" s="16">
         <v>-16.381915175086526</v>
       </c>
       <c r="I253" s="16">
-        <v>30.963754407018651</v>
+        <v>33.74087567674929</v>
       </c>
       <c r="J253" s="16">
-        <v>33.296851047889021</v>
+        <v>37.1052134143711</v>
       </c>
       <c r="K253" s="16">
-        <v>2.1109449487539114</v>
+        <v>7.2526376040345228</v>
       </c>
     </row>
     <row r="254" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A254" s="97" t="s">
         <v>68</v>
       </c>
       <c r="B254" s="98"/>
-      <c r="C254" s="142" t="s">
+      <c r="C254" s="123" t="s">
         <v>67</v>
       </c>
       <c r="D254" s="99">
         <v>99.936784996409642</v>
       </c>
       <c r="E254" s="99">
         <v>99.825348855682805</v>
       </c>
       <c r="F254" s="99">
         <v>99.660969633791936</v>
       </c>
       <c r="G254" s="99">
         <v>-43.806909693754307</v>
       </c>
       <c r="H254" s="99">
         <v>-22.083019151845317</v>
       </c>
       <c r="I254" s="99">
-        <v>99.97158743964151</v>
+        <v>99.64060037492159</v>
       </c>
       <c r="J254" s="99">
-        <v>99.932446458906639</v>
+        <v>99.940319855694213</v>
       </c>
       <c r="K254" s="99">
-        <v>-5.043926913254797</v>
+        <v>-2.4719822794608</v>
       </c>
     </row>
     <row r="255" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A255" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B255" s="100"/>
-      <c r="C255" s="143">
+      <c r="C255" s="124">
         <v>0</v>
       </c>
       <c r="D255" s="17">
         <v>6.3215003590353827E-2</v>
       </c>
       <c r="E255" s="17">
         <v>0.17465114431719206</v>
       </c>
       <c r="F255" s="17">
         <v>0.33903036620806515</v>
       </c>
       <c r="G255" s="17">
         <v>9.2611602807757354</v>
       </c>
       <c r="H255" s="17">
         <v>18.655204014949689</v>
       </c>
       <c r="I255" s="17">
-        <v>2.8412560358494248E-2</v>
+        <v>0.35939962507840012</v>
       </c>
       <c r="J255" s="17">
-        <v>6.7553541093355943E-2</v>
+        <v>5.9680144305786609E-2</v>
       </c>
       <c r="K255" s="17">
-        <v>125.85544373284539</v>
+        <v>-83.853542914171669</v>
       </c>
     </row>
     <row r="256" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A256" s="4" t="s">
         <v>104</v>
       </c>
       <c r="D256" s="60"/>
     </row>
     <row r="257" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A257" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D257" s="60"/>
     </row>
     <row r="258" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A258" s="4" t="s">
         <v>51</v>
       </c>
       <c r="D258" s="60"/>
     </row>
     <row r="259" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A259" s="20" t="s">
         <v>101</v>
       </c>
       <c r="D259" s="60"/>
@@ -8051,51 +8042,51 @@
       <c r="C266" s="46"/>
       <c r="D266" s="46"/>
       <c r="E266" s="46"/>
       <c r="F266" s="46"/>
       <c r="G266" s="46"/>
       <c r="H266" s="46"/>
       <c r="I266" s="46"/>
       <c r="J266" s="46"/>
       <c r="K266" s="46"/>
     </row>
     <row r="267" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A267" s="46"/>
       <c r="B267" s="46"/>
       <c r="C267" s="46"/>
       <c r="D267" s="46"/>
       <c r="E267" s="46"/>
       <c r="F267" s="46"/>
       <c r="G267" s="46"/>
       <c r="H267" s="46"/>
       <c r="I267" s="46"/>
       <c r="J267" s="46"/>
       <c r="K267" s="46"/>
     </row>
     <row r="268" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A268" s="2" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="B268" s="22"/>
       <c r="C268" s="22"/>
       <c r="D268" s="22"/>
       <c r="E268" s="22"/>
       <c r="F268" s="22"/>
       <c r="G268" s="22"/>
       <c r="H268" s="22"/>
       <c r="I268" s="22"/>
       <c r="J268" s="22"/>
       <c r="K268" s="22"/>
     </row>
     <row r="269" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A269" s="12">
         <v>0</v>
       </c>
       <c r="B269" s="12">
         <v>0</v>
       </c>
       <c r="C269" s="12">
         <v>0</v>
       </c>
       <c r="D269" s="12">
         <v>2021</v>
       </c>
@@ -8104,241 +8095,241 @@
       </c>
       <c r="F269" s="12">
         <v>2025</v>
       </c>
       <c r="G269" s="13" t="s">
         <v>116</v>
       </c>
       <c r="H269" s="13" t="s">
         <v>117</v>
       </c>
       <c r="I269" s="13" t="s">
         <v>112</v>
       </c>
       <c r="J269" s="13" t="s">
         <v>113</v>
       </c>
       <c r="K269" s="13" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="270" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A270" s="15" t="s">
         <v>52</v>
       </c>
       <c r="B270" s="22"/>
-      <c r="C270" s="126" t="s">
+      <c r="C270" s="128" t="s">
         <v>66</v>
       </c>
       <c r="D270" s="16">
         <v>8.5165752182153526E-2</v>
       </c>
       <c r="E270" s="16">
         <v>0.69024351158098063</v>
       </c>
       <c r="F270" s="16">
         <v>0.65026106180406196</v>
       </c>
       <c r="G270" s="16">
         <v>-6.2466741144914124</v>
       </c>
       <c r="H270" s="16">
         <v>88.486739825178319</v>
       </c>
       <c r="I270" s="16">
-        <v>0.42705658550712461</v>
+        <v>0.68910992882395883</v>
       </c>
       <c r="J270" s="16">
-        <v>1.0209499403716773</v>
+        <v>1.259813558109889</v>
       </c>
       <c r="K270" s="16">
-        <v>147.02326884647246</v>
+        <v>92.508891660997776</v>
       </c>
     </row>
     <row r="271" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A271" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B271" s="22"/>
-      <c r="C271" s="126">
+      <c r="C271" s="128">
         <v>0</v>
       </c>
       <c r="D271" s="16">
         <v>36.78026601045908</v>
       </c>
       <c r="E271" s="16">
         <v>28.098599714887545</v>
       </c>
       <c r="F271" s="16">
         <v>28.417797080019959</v>
       </c>
       <c r="G271" s="16">
         <v>0.64842855084882844</v>
       </c>
       <c r="H271" s="16">
         <v>6.3087466120290703</v>
       </c>
       <c r="I271" s="16">
-        <v>38.21520330859483</v>
+        <v>34.767282539421309</v>
       </c>
       <c r="J271" s="16">
-        <v>31.408921607555289</v>
+        <v>32.635403721507188</v>
       </c>
       <c r="K271" s="16">
-        <v>-15.074973535877884</v>
+        <v>-1.1557829430224815</v>
       </c>
     </row>
     <row r="272" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A272" s="15" t="s">
         <v>54</v>
       </c>
       <c r="B272" s="22"/>
-      <c r="C272" s="126">
+      <c r="C272" s="128">
         <v>0</v>
       </c>
       <c r="D272" s="16">
         <v>0.23301617119604537</v>
       </c>
       <c r="E272" s="16">
         <v>5.5680961997749023E-2</v>
       </c>
       <c r="F272" s="16">
         <v>0.17932595463477308</v>
       </c>
       <c r="G272" s="16">
         <v>220.50712517562044</v>
       </c>
       <c r="H272" s="16">
         <v>6.2036357392793118</v>
       </c>
       <c r="I272" s="16">
-        <v>5.8736405141599855E-2</v>
+        <v>5.8650227480176731E-2</v>
       </c>
       <c r="J272" s="16">
-        <v>5.3717730563260895E-2</v>
+        <v>5.2353779207588269E-2</v>
       </c>
       <c r="K272" s="16">
-        <v>-5.5005820721769521</v>
+        <v>-6.0035700119000417</v>
       </c>
     </row>
     <row r="273" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A273" s="15" t="s">
         <v>55</v>
       </c>
       <c r="B273" s="22"/>
-      <c r="C273" s="126">
+      <c r="C273" s="128">
         <v>0</v>
       </c>
       <c r="D273" s="16">
         <v>62.901552066162722</v>
       </c>
       <c r="E273" s="16">
         <v>71.155475811533719</v>
       </c>
       <c r="F273" s="16">
         <v>70.752615903541198</v>
       </c>
       <c r="G273" s="16">
         <v>-1.0455244095548644</v>
       </c>
       <c r="H273" s="16">
         <v>16.773795700184092</v>
       </c>
       <c r="I273" s="16">
-        <v>61.299003700756451</v>
+        <v>64.484957304274559</v>
       </c>
       <c r="J273" s="16">
-        <v>67.516410721509757</v>
+        <v>66.052428941175336</v>
       </c>
       <c r="K273" s="16">
-        <v>13.808518562112695</v>
+        <v>7.860740857044453</v>
       </c>
     </row>
     <row r="274" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A274" s="97" t="s">
         <v>68</v>
       </c>
       <c r="B274" s="98"/>
-      <c r="C274" s="142" t="s">
+      <c r="C274" s="123" t="s">
         <v>59</v>
       </c>
       <c r="D274" s="99">
         <v>55.437710024087103</v>
       </c>
       <c r="E274" s="99">
         <v>73.724537972925788</v>
       </c>
       <c r="F274" s="99">
         <v>60.324746315848579</v>
       </c>
       <c r="G274" s="99">
         <v>-0.48208529959797586</v>
       </c>
       <c r="H274" s="99">
         <v>13.390093156420413</v>
       </c>
       <c r="I274" s="99">
-        <v>58.026040615691258</v>
+        <v>58.818861835245897</v>
       </c>
       <c r="J274" s="99">
-        <v>48.589489885500875</v>
+        <v>51.359250039769954</v>
       </c>
       <c r="K274" s="99">
-        <v>3.3281942266221805</v>
+        <v>5.3011279141337235</v>
       </c>
     </row>
     <row r="275" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A275" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B275" s="100"/>
-      <c r="C275" s="143">
+      <c r="C275" s="124">
         <v>0</v>
       </c>
       <c r="D275" s="17">
         <v>44.56228997591289</v>
       </c>
       <c r="E275" s="17">
         <v>26.275462027074216</v>
       </c>
       <c r="F275" s="17">
         <v>39.675253684151421</v>
       </c>
       <c r="G275" s="17">
         <v>83.648410343296788</v>
       </c>
       <c r="H275" s="17">
         <v>7.8426645207292367</v>
       </c>
       <c r="I275" s="17">
-        <v>41.973959384308749</v>
+        <v>41.18113816475411</v>
       </c>
       <c r="J275" s="17">
-        <v>51.410510114499118</v>
+        <v>48.640749960230053</v>
       </c>
       <c r="K275" s="17">
-        <v>51.137214175384841</v>
+        <v>42.440301115058418</v>
       </c>
     </row>
     <row r="276" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A276" s="4" t="s">
         <v>104</v>
       </c>
       <c r="D276" s="60"/>
     </row>
     <row r="277" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A277" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D277" s="60"/>
     </row>
     <row r="278" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A278" s="4" t="s">
         <v>51</v>
       </c>
       <c r="D278" s="60"/>
     </row>
     <row r="279" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A279" s="20" t="s">
         <v>101</v>
       </c>
       <c r="D279" s="60"/>
@@ -8508,225 +8499,225 @@
       <c r="C286" s="46"/>
       <c r="D286" s="46"/>
       <c r="E286" s="46"/>
       <c r="F286" s="83"/>
       <c r="G286" s="83"/>
       <c r="H286" s="46"/>
       <c r="I286" s="46"/>
       <c r="J286" s="46"/>
       <c r="K286" s="46"/>
     </row>
     <row r="287" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A287" s="46"/>
       <c r="B287" s="46"/>
       <c r="C287" s="46"/>
       <c r="D287" s="46"/>
       <c r="E287" s="46"/>
       <c r="F287" s="83"/>
       <c r="G287" s="83"/>
       <c r="H287" s="46"/>
       <c r="I287" s="46"/>
       <c r="J287" s="46"/>
       <c r="K287" s="46"/>
     </row>
     <row r="288" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A288" s="2" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="B288" s="22"/>
       <c r="C288" s="22"/>
       <c r="D288" s="22"/>
       <c r="E288" s="22"/>
       <c r="F288" s="22"/>
       <c r="G288" s="22"/>
       <c r="H288" s="22"/>
       <c r="I288" s="22"/>
       <c r="J288" s="22"/>
       <c r="K288" s="22"/>
     </row>
     <row r="289" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A289" s="12">
         <v>0</v>
       </c>
       <c r="B289" s="12"/>
       <c r="C289" s="12"/>
       <c r="D289" s="24">
         <v>0</v>
       </c>
       <c r="E289" s="12">
         <v>2021</v>
       </c>
       <c r="F289" s="12">
         <v>2022</v>
       </c>
       <c r="G289" s="12">
         <v>2023</v>
       </c>
       <c r="H289" s="12">
         <v>2024</v>
       </c>
       <c r="I289" s="12">
         <v>2025</v>
       </c>
       <c r="J289" s="13" t="s">
         <v>116</v>
       </c>
       <c r="K289" s="13" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="290" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A290" s="47" t="s">
         <v>63</v>
       </c>
       <c r="B290" s="102"/>
       <c r="C290" s="102"/>
-      <c r="D290" s="132" t="s">
+      <c r="D290" s="127" t="s">
         <v>47</v>
       </c>
       <c r="E290" s="103">
         <v>2.4951726199042579</v>
       </c>
       <c r="F290" s="103">
         <v>3.0744626828194686</v>
       </c>
       <c r="G290" s="103">
         <v>11.829180309253964</v>
       </c>
       <c r="H290" s="103">
         <v>4.5232512684493837</v>
       </c>
       <c r="I290" s="103">
         <v>10.314465780597596</v>
       </c>
       <c r="J290" s="104">
         <v>28.349644641193478</v>
       </c>
       <c r="K290" s="104">
         <v>11.177964432588428</v>
       </c>
     </row>
     <row r="291" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A291" s="15" t="s">
         <v>75</v>
       </c>
       <c r="B291" s="22"/>
       <c r="C291" s="22"/>
-      <c r="D291" s="133">
+      <c r="D291" s="141">
         <v>0</v>
       </c>
       <c r="E291" s="60">
         <v>0</v>
       </c>
       <c r="F291" s="60">
         <v>0</v>
       </c>
       <c r="G291" s="60">
         <v>0</v>
       </c>
       <c r="H291" s="60">
         <v>0</v>
       </c>
       <c r="I291" s="60">
         <v>0</v>
       </c>
       <c r="J291" s="16" t="s">
         <v>171</v>
       </c>
       <c r="K291" s="16" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="292" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A292" s="15" t="s">
         <v>62</v>
       </c>
       <c r="B292" s="22"/>
       <c r="C292" s="22"/>
-      <c r="D292" s="133">
+      <c r="D292" s="141">
         <v>0</v>
       </c>
       <c r="E292" s="60">
         <v>95.389094328988833</v>
       </c>
       <c r="F292" s="60">
         <v>95.615849286678184</v>
       </c>
       <c r="G292" s="60">
         <v>85.27012090873707</v>
       </c>
       <c r="H292" s="60">
         <v>93.546679870908463</v>
       </c>
       <c r="I292" s="60">
         <v>86.140309035520971</v>
       </c>
       <c r="J292" s="16">
         <v>-48.170539039972255</v>
       </c>
       <c r="K292" s="16">
         <v>-23.992034587463852</v>
       </c>
     </row>
     <row r="293" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A293" s="15" t="s">
         <v>61</v>
       </c>
       <c r="B293" s="22"/>
       <c r="C293" s="22"/>
-      <c r="D293" s="133">
+      <c r="D293" s="141">
         <v>0</v>
       </c>
       <c r="E293" s="60">
         <v>2.0980822325143964</v>
       </c>
       <c r="F293" s="60">
         <v>1.2721497890116997</v>
       </c>
       <c r="G293" s="60">
         <v>2.4786251176589871</v>
       </c>
       <c r="H293" s="60">
         <v>1.8880959890144982</v>
       </c>
       <c r="I293" s="60">
         <v>3.4061154945024326</v>
       </c>
       <c r="J293" s="16">
         <v>1.539248571577682</v>
       </c>
       <c r="K293" s="16">
         <v>-11.988099639189119</v>
       </c>
     </row>
     <row r="294" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A294" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B294" s="73"/>
       <c r="C294" s="73"/>
-      <c r="D294" s="134">
+      <c r="D294" s="142">
         <v>0</v>
       </c>
       <c r="E294" s="105">
         <v>1.7650818592515643E-2</v>
       </c>
       <c r="F294" s="105">
         <v>3.7538241490643769E-2</v>
       </c>
       <c r="G294" s="105">
         <v>0.42207366434998406</v>
       </c>
       <c r="H294" s="105">
         <v>4.197287162764822E-2</v>
       </c>
       <c r="I294" s="105">
         <v>0.13910968937900073</v>
       </c>
       <c r="J294" s="17">
         <v>86.546602016506839</v>
       </c>
       <c r="K294" s="17">
         <v>30.6412462766366</v>
       </c>
     </row>
     <row r="295" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
@@ -8791,225 +8782,225 @@
       <c r="K299" s="85"/>
     </row>
     <row r="300" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A300" s="101" t="s">
         <v>77</v>
       </c>
       <c r="B300" s="84"/>
       <c r="C300" s="84"/>
       <c r="D300" s="84"/>
       <c r="E300" s="84"/>
       <c r="F300" s="84"/>
       <c r="G300" s="84"/>
       <c r="H300" s="84"/>
       <c r="I300" s="84"/>
       <c r="J300" s="84"/>
       <c r="K300" s="84"/>
     </row>
     <row r="301" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A301" s="46"/>
     </row>
     <row r="302" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A302" s="46"/>
     </row>
     <row r="303" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A303" s="2" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="B303" s="22"/>
       <c r="C303" s="22"/>
       <c r="D303" s="22"/>
       <c r="E303" s="22"/>
       <c r="F303" s="22"/>
       <c r="G303" s="22"/>
       <c r="H303" s="22"/>
       <c r="I303" s="22"/>
       <c r="J303" s="22"/>
       <c r="K303" s="22"/>
     </row>
     <row r="304" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A304" s="12">
         <v>0</v>
       </c>
       <c r="B304" s="12"/>
       <c r="C304" s="12"/>
       <c r="D304" s="24">
         <v>0</v>
       </c>
       <c r="E304" s="12">
         <v>2021</v>
       </c>
       <c r="F304" s="12">
         <v>2022</v>
       </c>
       <c r="G304" s="12">
         <v>2023</v>
       </c>
       <c r="H304" s="12">
         <v>2024</v>
       </c>
       <c r="I304" s="12">
         <v>2025</v>
       </c>
       <c r="J304" s="13" t="s">
         <v>116</v>
       </c>
       <c r="K304" s="13" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="305" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A305" s="47" t="s">
         <v>63</v>
       </c>
       <c r="B305" s="102"/>
       <c r="C305" s="102"/>
-      <c r="D305" s="132" t="s">
+      <c r="D305" s="127" t="s">
         <v>47</v>
       </c>
       <c r="E305" s="103">
         <v>0.66878585903753385</v>
       </c>
       <c r="F305" s="103">
         <v>0.75165783233639094</v>
       </c>
       <c r="G305" s="103">
         <v>1.579691741441781</v>
       </c>
       <c r="H305" s="103">
         <v>3.9636627183490347</v>
       </c>
       <c r="I305" s="103">
         <v>2.6459547779358035</v>
       </c>
       <c r="J305" s="104">
         <v>-18.799003338372994</v>
       </c>
       <c r="K305" s="104">
         <v>56.581642178098804</v>
       </c>
     </row>
     <row r="306" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A306" s="15" t="s">
         <v>75</v>
       </c>
       <c r="B306" s="22"/>
       <c r="C306" s="22"/>
-      <c r="D306" s="133">
+      <c r="D306" s="141">
         <v>0</v>
       </c>
       <c r="E306" s="60">
         <v>0</v>
       </c>
       <c r="F306" s="60">
         <v>0</v>
       </c>
       <c r="G306" s="60">
         <v>0</v>
       </c>
       <c r="H306" s="60">
         <v>0.12746070708553989</v>
       </c>
       <c r="I306" s="60">
         <v>0</v>
       </c>
       <c r="J306" s="16">
         <v>-100</v>
       </c>
       <c r="K306" s="16" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="307" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A307" s="15" t="s">
         <v>62</v>
       </c>
       <c r="B307" s="22"/>
       <c r="C307" s="22"/>
-      <c r="D307" s="133">
+      <c r="D307" s="141">
         <v>0</v>
       </c>
       <c r="E307" s="60">
         <v>88.25914560279773</v>
       </c>
       <c r="F307" s="60">
         <v>97.611231999643124</v>
       </c>
       <c r="G307" s="60">
         <v>96.184420921369608</v>
       </c>
       <c r="H307" s="60">
         <v>92.810071967594425</v>
       </c>
       <c r="I307" s="60">
         <v>89.043029789695311</v>
       </c>
       <c r="J307" s="16">
         <v>16.702579032827021</v>
       </c>
       <c r="K307" s="16">
         <v>11.269737138291603</v>
       </c>
     </row>
     <row r="308" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A308" s="15" t="s">
         <v>61</v>
       </c>
       <c r="B308" s="22"/>
       <c r="C308" s="22"/>
-      <c r="D308" s="133">
+      <c r="D308" s="141">
         <v>0</v>
       </c>
       <c r="E308" s="60">
         <v>11.071252079662171</v>
       </c>
       <c r="F308" s="60">
         <v>1.5939239104582275</v>
       </c>
       <c r="G308" s="60">
         <v>1.812287214435605</v>
       </c>
       <c r="H308" s="60">
         <v>3.0679306081609807</v>
       </c>
       <c r="I308" s="60">
         <v>8.3086754287714513</v>
       </c>
       <c r="J308" s="16">
         <v>229.42905151060228</v>
       </c>
       <c r="K308" s="16">
         <v>3.3357922024909836</v>
       </c>
     </row>
     <row r="309" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A309" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B309" s="73"/>
       <c r="C309" s="73"/>
-      <c r="D309" s="134">
+      <c r="D309" s="142">
         <v>0</v>
       </c>
       <c r="E309" s="105">
         <v>8.1645850257189366E-4</v>
       </c>
       <c r="F309" s="105">
         <v>4.318625756225665E-2</v>
       </c>
       <c r="G309" s="105">
         <v>0.42360012275300701</v>
       </c>
       <c r="H309" s="105">
         <v>3.0873998810020484E-2</v>
       </c>
       <c r="I309" s="105">
         <v>2.3400035974366763E-3</v>
       </c>
       <c r="J309" s="17">
         <v>-90.780671790460431</v>
       </c>
       <c r="K309" s="17">
         <v>44.45667415288257</v>
       </c>
     </row>
     <row r="310" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
@@ -9074,51 +9065,51 @@
       <c r="K314" s="85"/>
     </row>
     <row r="315" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A315" s="101" t="s">
         <v>77</v>
       </c>
       <c r="B315" s="84"/>
       <c r="C315" s="84"/>
       <c r="D315" s="84"/>
       <c r="E315" s="84"/>
       <c r="F315" s="84"/>
       <c r="G315" s="84"/>
       <c r="H315" s="84"/>
       <c r="I315" s="84"/>
       <c r="J315" s="84"/>
       <c r="K315" s="84"/>
     </row>
     <row r="316" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A316" s="82"/>
     </row>
     <row r="317" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A317" s="82"/>
     </row>
     <row r="318" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A318" s="2" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="B318" s="8"/>
       <c r="C318" s="8"/>
       <c r="D318" s="8"/>
       <c r="E318" s="8"/>
       <c r="F318" s="8"/>
       <c r="G318" s="8"/>
       <c r="H318" s="8"/>
       <c r="I318" s="8"/>
       <c r="J318" s="8"/>
       <c r="K318" s="9"/>
     </row>
     <row r="319" spans="1:11" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A319" s="11">
         <v>0</v>
       </c>
       <c r="B319" s="11"/>
       <c r="C319" s="11"/>
       <c r="D319" s="11"/>
       <c r="E319" s="12">
         <v>2021</v>
       </c>
       <c r="F319" s="12">
         <v>2022</v>
       </c>
@@ -9308,254 +9299,254 @@
       <c r="D327" s="46"/>
       <c r="E327" s="46"/>
       <c r="F327" s="46"/>
       <c r="G327" s="46"/>
       <c r="H327" s="46"/>
       <c r="I327" s="46"/>
       <c r="J327" s="46"/>
       <c r="K327" s="46"/>
     </row>
     <row r="328" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A328" s="20" t="s">
         <v>101</v>
       </c>
       <c r="B328" s="46"/>
       <c r="C328" s="46"/>
       <c r="D328" s="46"/>
       <c r="E328" s="46"/>
       <c r="F328" s="46"/>
       <c r="G328" s="46"/>
       <c r="H328" s="46"/>
       <c r="I328" s="46"/>
       <c r="J328" s="46"/>
       <c r="K328" s="46"/>
     </row>
     <row r="329" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A329" s="124" t="s">
+      <c r="A329" s="122" t="s">
         <v>132</v>
       </c>
-      <c r="B329" s="124">
-[...26 lines deleted...]
-      <c r="K329" s="124">
+      <c r="B329" s="122">
+        <v>0</v>
+      </c>
+      <c r="C329" s="122">
+        <v>0</v>
+      </c>
+      <c r="D329" s="122">
+        <v>0</v>
+      </c>
+      <c r="E329" s="122">
+        <v>0</v>
+      </c>
+      <c r="F329" s="122">
+        <v>0</v>
+      </c>
+      <c r="G329" s="122">
+        <v>0</v>
+      </c>
+      <c r="H329" s="122">
+        <v>0</v>
+      </c>
+      <c r="I329" s="122">
+        <v>0</v>
+      </c>
+      <c r="J329" s="122">
+        <v>0</v>
+      </c>
+      <c r="K329" s="122">
         <v>0</v>
       </c>
     </row>
     <row r="330" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A330" s="46"/>
       <c r="B330" s="46"/>
       <c r="C330" s="46"/>
       <c r="D330" s="46"/>
       <c r="E330" s="46"/>
       <c r="F330" s="46"/>
       <c r="G330" s="46"/>
       <c r="H330" s="46"/>
       <c r="I330" s="46"/>
       <c r="J330" s="46"/>
       <c r="K330" s="46"/>
     </row>
     <row r="331" spans="1:11" s="10" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A331" s="2" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="B331" s="37"/>
       <c r="C331" s="37"/>
       <c r="D331" s="37"/>
       <c r="E331" s="37"/>
       <c r="F331" s="37"/>
       <c r="G331" s="37"/>
       <c r="H331" s="37"/>
       <c r="I331" s="37"/>
       <c r="J331" s="37"/>
       <c r="K331" s="37"/>
     </row>
     <row r="332" spans="1:11" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A332" s="23"/>
       <c r="B332" s="23"/>
       <c r="C332" s="23"/>
       <c r="D332" s="24"/>
       <c r="E332" s="12"/>
       <c r="F332" s="12"/>
       <c r="G332" s="12">
         <v>2021</v>
       </c>
       <c r="H332" s="12">
         <v>2022</v>
       </c>
       <c r="I332" s="12">
         <v>2023</v>
       </c>
       <c r="J332" s="13">
         <v>2024</v>
       </c>
       <c r="K332" s="13">
         <v>2025</v>
       </c>
     </row>
     <row r="333" spans="1:11" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A333" s="128" t="s">
+      <c r="A333" s="140" t="s">
         <v>120</v>
       </c>
-      <c r="B333" s="128"/>
-[...2 lines deleted...]
-      <c r="E333" s="128"/>
+      <c r="B333" s="140"/>
+      <c r="C333" s="140"/>
+      <c r="D333" s="140"/>
+      <c r="E333" s="140"/>
       <c r="F333" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G333" s="27">
         <v>54</v>
       </c>
       <c r="H333" s="27">
         <v>46</v>
       </c>
       <c r="I333" s="27">
         <v>47</v>
       </c>
       <c r="J333" s="27">
         <v>50</v>
       </c>
       <c r="K333" s="27">
         <v>48</v>
       </c>
     </row>
     <row r="334" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A334" s="129"/>
-[...3 lines deleted...]
-      <c r="E334" s="129"/>
+      <c r="A334" s="138"/>
+      <c r="B334" s="138"/>
+      <c r="C334" s="138"/>
+      <c r="D334" s="138"/>
+      <c r="E334" s="138"/>
       <c r="F334" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G334" s="28">
         <v>3.7698452364292714E-2</v>
       </c>
       <c r="H334" s="28">
         <v>0.10346945171199461</v>
       </c>
       <c r="I334" s="28">
         <v>0.10124583155002252</v>
       </c>
       <c r="J334" s="28">
         <v>8.129529004979702E-2</v>
       </c>
       <c r="K334" s="28">
         <v>0.10370588983322007</v>
       </c>
     </row>
     <row r="335" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A335" s="130" t="s">
+      <c r="A335" s="135" t="s">
         <v>121</v>
       </c>
-      <c r="B335" s="130"/>
-[...2 lines deleted...]
-      <c r="E335" s="130"/>
+      <c r="B335" s="135"/>
+      <c r="C335" s="135"/>
+      <c r="D335" s="135"/>
+      <c r="E335" s="135"/>
       <c r="F335" s="29" t="s">
         <v>21</v>
       </c>
       <c r="G335" s="30">
         <v>44</v>
       </c>
       <c r="H335" s="30">
         <v>40</v>
       </c>
       <c r="I335" s="30">
         <v>44</v>
       </c>
       <c r="J335" s="30">
         <v>43</v>
       </c>
       <c r="K335" s="30">
         <v>43</v>
       </c>
     </row>
     <row r="336" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A336" s="131"/>
-[...3 lines deleted...]
-      <c r="E336" s="131"/>
+      <c r="A336" s="136"/>
+      <c r="B336" s="136"/>
+      <c r="C336" s="136"/>
+      <c r="D336" s="136"/>
+      <c r="E336" s="136"/>
       <c r="F336" s="31" t="s">
         <v>30</v>
       </c>
       <c r="G336" s="32">
         <v>0.14608094724867463</v>
       </c>
       <c r="H336" s="32">
         <v>0.21074576128744005</v>
       </c>
       <c r="I336" s="32">
         <v>0.18550716928692773</v>
       </c>
       <c r="J336" s="32">
         <v>0.16946121070243197</v>
       </c>
       <c r="K336" s="32">
         <v>0.17631723927237558</v>
       </c>
     </row>
     <row r="337" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A337" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B337" s="33"/>
       <c r="C337" s="34"/>
     </row>
     <row r="338" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A338" s="4" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="342" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A342" s="2" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="B342" s="8"/>
       <c r="C342" s="8"/>
       <c r="D342" s="8"/>
       <c r="E342" s="8"/>
       <c r="F342" s="8"/>
       <c r="G342" s="8"/>
       <c r="H342" s="8"/>
       <c r="I342" s="8"/>
       <c r="J342" s="8"/>
       <c r="K342" s="9"/>
     </row>
     <row r="343" spans="1:11" s="14" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A343" s="11">
         <v>0</v>
       </c>
       <c r="B343" s="11"/>
       <c r="C343" s="11"/>
       <c r="D343" s="11"/>
       <c r="E343" s="12">
         <v>2021</v>
       </c>
       <c r="F343" s="12">
         <v>2022</v>
       </c>
@@ -9690,333 +9681,333 @@
       <c r="K347" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="348" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A348" s="4" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="349" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A349" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="350" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A350" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="351" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A351" s="4" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="352" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A352" s="124" t="s">
+      <c r="A352" s="122" t="s">
         <v>64</v>
       </c>
-      <c r="B352" s="124"/>
-[...8 lines deleted...]
-      <c r="K352" s="124"/>
+      <c r="B352" s="122"/>
+      <c r="C352" s="122"/>
+      <c r="D352" s="122"/>
+      <c r="E352" s="122"/>
+      <c r="F352" s="122"/>
+      <c r="G352" s="122"/>
+      <c r="H352" s="122"/>
+      <c r="I352" s="122"/>
+      <c r="J352" s="122"/>
+      <c r="K352" s="122"/>
     </row>
     <row r="353" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A353" s="124" t="s">
+      <c r="A353" s="122" t="s">
         <v>132</v>
       </c>
-      <c r="B353" s="124">
-[...26 lines deleted...]
-      <c r="K353" s="124">
+      <c r="B353" s="122">
+        <v>0</v>
+      </c>
+      <c r="C353" s="122">
+        <v>0</v>
+      </c>
+      <c r="D353" s="122">
+        <v>0</v>
+      </c>
+      <c r="E353" s="122">
+        <v>0</v>
+      </c>
+      <c r="F353" s="122">
+        <v>0</v>
+      </c>
+      <c r="G353" s="122">
+        <v>0</v>
+      </c>
+      <c r="H353" s="122">
+        <v>0</v>
+      </c>
+      <c r="I353" s="122">
+        <v>0</v>
+      </c>
+      <c r="J353" s="122">
+        <v>0</v>
+      </c>
+      <c r="K353" s="122">
         <v>0</v>
       </c>
     </row>
     <row r="354" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A354" s="46"/>
       <c r="B354" s="46"/>
       <c r="C354" s="46"/>
       <c r="D354" s="46"/>
       <c r="E354" s="46"/>
       <c r="F354" s="46"/>
       <c r="G354" s="46"/>
       <c r="H354" s="46"/>
       <c r="I354" s="46"/>
       <c r="J354" s="46"/>
       <c r="K354" s="46"/>
     </row>
     <row r="355" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A355" s="2" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="B355" s="37"/>
       <c r="C355" s="37"/>
       <c r="D355" s="37"/>
       <c r="E355" s="37"/>
       <c r="F355" s="37"/>
       <c r="G355" s="37"/>
       <c r="H355" s="37"/>
       <c r="I355" s="37"/>
       <c r="J355" s="37"/>
       <c r="K355" s="37"/>
     </row>
     <row r="356" spans="1:11" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A356" s="23">
         <v>0</v>
       </c>
       <c r="B356" s="23">
         <v>0</v>
       </c>
       <c r="C356" s="23">
         <v>0</v>
       </c>
       <c r="D356" s="24"/>
       <c r="E356" s="12"/>
       <c r="F356" s="12">
         <v>0</v>
       </c>
       <c r="G356" s="12">
         <v>2021</v>
       </c>
       <c r="H356" s="12">
         <v>2022</v>
       </c>
       <c r="I356" s="12">
         <v>2023</v>
       </c>
       <c r="J356" s="13">
         <v>2024</v>
       </c>
       <c r="K356" s="13">
         <v>2025</v>
       </c>
     </row>
     <row r="357" spans="1:11" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A357" s="128" t="s">
+      <c r="A357" s="140" t="s">
         <v>120</v>
       </c>
-      <c r="B357" s="128"/>
-[...2 lines deleted...]
-      <c r="E357" s="128"/>
+      <c r="B357" s="140"/>
+      <c r="C357" s="140"/>
+      <c r="D357" s="140"/>
+      <c r="E357" s="140"/>
       <c r="F357" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G357" s="27">
         <v>47</v>
       </c>
       <c r="H357" s="27">
         <v>44</v>
       </c>
       <c r="I357" s="27">
         <v>53</v>
       </c>
       <c r="J357" s="27">
         <v>54</v>
       </c>
       <c r="K357" s="27">
         <v>55</v>
       </c>
     </row>
     <row r="358" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A358" s="129">
-[...9 lines deleted...]
-      <c r="E358" s="129"/>
+      <c r="A358" s="138">
+        <v>0</v>
+      </c>
+      <c r="B358" s="138">
+        <v>0</v>
+      </c>
+      <c r="C358" s="138">
+        <v>0</v>
+      </c>
+      <c r="D358" s="138"/>
+      <c r="E358" s="138"/>
       <c r="F358" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G358" s="28">
         <v>0.11574666082755534</v>
       </c>
       <c r="H358" s="28">
         <v>0.14769613945637139</v>
       </c>
       <c r="I358" s="28">
         <v>7.815562436250427E-2</v>
       </c>
       <c r="J358" s="28">
         <v>8.17532791166872E-2</v>
       </c>
       <c r="K358" s="28">
         <v>7.2584431821603804E-2</v>
       </c>
     </row>
     <row r="359" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A359" s="130" t="s">
+      <c r="A359" s="135" t="s">
         <v>121</v>
       </c>
-      <c r="B359" s="130"/>
-[...2 lines deleted...]
-      <c r="E359" s="130"/>
+      <c r="B359" s="135"/>
+      <c r="C359" s="135"/>
+      <c r="D359" s="135"/>
+      <c r="E359" s="135"/>
       <c r="F359" s="29" t="s">
         <v>21</v>
       </c>
       <c r="G359" s="30">
         <v>41</v>
       </c>
       <c r="H359" s="30">
         <v>42</v>
       </c>
       <c r="I359" s="30">
         <v>45</v>
       </c>
       <c r="J359" s="30">
         <v>43</v>
       </c>
       <c r="K359" s="30">
         <v>38</v>
       </c>
     </row>
     <row r="360" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A360" s="131">
-[...9 lines deleted...]
-      <c r="E360" s="131"/>
+      <c r="A360" s="136">
+        <v>0</v>
+      </c>
+      <c r="B360" s="136">
+        <v>0</v>
+      </c>
+      <c r="C360" s="136">
+        <v>0</v>
+      </c>
+      <c r="D360" s="136"/>
+      <c r="E360" s="136"/>
       <c r="F360" s="31" t="s">
         <v>30</v>
       </c>
       <c r="G360" s="32">
         <v>0.14200885168971486</v>
       </c>
       <c r="H360" s="32">
         <v>0.15574077789779919</v>
       </c>
       <c r="I360" s="32">
         <v>0.11840839324104224</v>
       </c>
       <c r="J360" s="32">
         <v>0.15600580953423704</v>
       </c>
       <c r="K360" s="32">
         <v>0.17962110303873099</v>
       </c>
     </row>
     <row r="361" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A361" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B361" s="35"/>
       <c r="C361" s="119"/>
       <c r="D361" s="46"/>
       <c r="E361" s="46"/>
       <c r="F361" s="46"/>
       <c r="G361" s="46"/>
       <c r="H361" s="46"/>
       <c r="I361" s="46"/>
       <c r="J361" s="46"/>
       <c r="K361" s="46"/>
     </row>
     <row r="362" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A362" s="4" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="364" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A364" s="2" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="B364" s="8"/>
       <c r="C364" s="8"/>
       <c r="D364" s="8"/>
       <c r="E364" s="8"/>
       <c r="F364" s="8"/>
       <c r="G364" s="8"/>
       <c r="H364" s="8"/>
       <c r="I364" s="8"/>
       <c r="J364" s="8"/>
       <c r="K364" s="9"/>
     </row>
     <row r="365" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A365" s="11">
         <v>0</v>
       </c>
       <c r="B365" s="12">
         <v>2021</v>
       </c>
       <c r="C365" s="12">
         <v>2022</v>
       </c>
       <c r="D365" s="12">
         <v>2023</v>
       </c>
       <c r="E365" s="12">
         <v>2024</v>
       </c>
       <c r="F365" s="12">
         <v>2025</v>
       </c>
       <c r="G365" s="13" t="s">
         <v>140</v>
       </c>
       <c r="H365" s="13" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="I365" s="13" t="s">
         <v>107</v>
       </c>
       <c r="J365" s="13" t="s">
         <v>108</v>
       </c>
       <c r="K365" s="13" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="366" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A366" s="15" t="s">
         <v>35</v>
       </c>
       <c r="B366" s="16">
         <v>-5.83</v>
       </c>
       <c r="C366" s="16">
         <v>-2.0499999999999998</v>
       </c>
       <c r="D366" s="16">
         <v>-4.01</v>
       </c>
       <c r="E366" s="16">
@@ -10122,100 +10113,100 @@
         <v>41</v>
       </c>
       <c r="B370" s="60"/>
       <c r="C370" s="60"/>
       <c r="D370" s="60"/>
       <c r="E370" s="60"/>
       <c r="F370" s="60"/>
       <c r="G370" s="60"/>
       <c r="H370" s="60"/>
       <c r="I370" s="60"/>
     </row>
     <row r="371" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A371" s="4" t="s">
         <v>84</v>
       </c>
       <c r="B371" s="60"/>
       <c r="C371" s="60"/>
       <c r="D371" s="60"/>
       <c r="E371" s="60"/>
       <c r="F371" s="60"/>
       <c r="G371" s="60"/>
       <c r="H371" s="60"/>
       <c r="I371" s="60"/>
     </row>
     <row r="372" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A372" s="127" t="s">
+      <c r="A372" s="139" t="s">
         <v>37</v>
       </c>
-      <c r="B372" s="127">
-[...26 lines deleted...]
-      <c r="K372" s="127">
+      <c r="B372" s="139">
+        <v>0</v>
+      </c>
+      <c r="C372" s="139">
+        <v>0</v>
+      </c>
+      <c r="D372" s="139">
+        <v>0</v>
+      </c>
+      <c r="E372" s="139">
+        <v>0</v>
+      </c>
+      <c r="F372" s="139">
+        <v>0</v>
+      </c>
+      <c r="G372" s="139">
+        <v>0</v>
+      </c>
+      <c r="H372" s="139">
+        <v>0</v>
+      </c>
+      <c r="I372" s="139">
+        <v>0</v>
+      </c>
+      <c r="J372" s="139">
+        <v>0</v>
+      </c>
+      <c r="K372" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="373" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A373" s="46"/>
       <c r="B373" s="46"/>
       <c r="C373" s="46"/>
       <c r="D373" s="46"/>
       <c r="E373" s="46"/>
       <c r="F373" s="46"/>
       <c r="G373" s="46"/>
       <c r="H373" s="46"/>
       <c r="I373" s="46"/>
       <c r="J373" s="46"/>
       <c r="K373" s="46"/>
     </row>
     <row r="374" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A374" s="2" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="B374" s="22"/>
       <c r="C374" s="22"/>
       <c r="D374" s="22"/>
       <c r="E374" s="22"/>
       <c r="F374" s="22"/>
       <c r="G374" s="22"/>
       <c r="H374" s="22"/>
       <c r="I374" s="22"/>
       <c r="J374" s="22"/>
       <c r="K374" s="22"/>
     </row>
     <row r="375" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A375" s="11">
         <v>0</v>
       </c>
       <c r="B375" s="13" t="s">
         <v>89</v>
       </c>
       <c r="C375" s="13" t="s">
         <v>90</v>
       </c>
       <c r="D375" s="13" t="s">
         <v>94</v>
       </c>
@@ -10532,66 +10523,66 @@
       <c r="E386" s="88"/>
       <c r="F386" s="88"/>
       <c r="G386" s="88"/>
       <c r="H386" s="88"/>
       <c r="I386" s="88"/>
       <c r="J386" s="87"/>
       <c r="K386" s="46"/>
     </row>
     <row r="387" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A387" s="20" t="s">
         <v>98</v>
       </c>
       <c r="B387" s="88"/>
       <c r="C387" s="88"/>
       <c r="D387" s="88"/>
       <c r="E387" s="88"/>
       <c r="F387" s="88"/>
       <c r="G387" s="88"/>
       <c r="H387" s="88"/>
       <c r="I387" s="88"/>
       <c r="J387" s="87"/>
       <c r="K387" s="46"/>
     </row>
     <row r="388" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A388" s="122" t="s">
-        <v>186</v>
-[...10 lines deleted...]
-      <c r="K388" s="123"/>
+        <v>185</v>
+      </c>
+      <c r="B388" s="122"/>
+      <c r="C388" s="122"/>
+      <c r="D388" s="122"/>
+      <c r="E388" s="122"/>
+      <c r="F388" s="122"/>
+      <c r="G388" s="122"/>
+      <c r="H388" s="122"/>
+      <c r="I388" s="122"/>
+      <c r="J388" s="122"/>
+      <c r="K388" s="122"/>
     </row>
     <row r="391" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A391" s="2" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="B391" s="15"/>
       <c r="C391" s="15"/>
       <c r="D391" s="15"/>
       <c r="E391" s="15"/>
       <c r="F391" s="15"/>
       <c r="G391" s="15"/>
       <c r="H391" s="15"/>
       <c r="I391" s="15"/>
       <c r="J391" s="15"/>
       <c r="K391" s="22"/>
     </row>
     <row r="392" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A392" s="11">
         <v>0</v>
       </c>
       <c r="B392" s="12"/>
       <c r="C392" s="12"/>
       <c r="D392" s="12"/>
       <c r="E392" s="12">
         <v>2021</v>
       </c>
       <c r="F392" s="12">
         <v>2022</v>
       </c>
@@ -10765,193 +10756,193 @@
       <c r="D398" s="17"/>
       <c r="E398" s="17">
         <v>0.13149685386782609</v>
       </c>
       <c r="F398" s="17">
         <v>0.33090740195219098</v>
       </c>
       <c r="G398" s="18">
         <v>0.43102840463085268</v>
       </c>
       <c r="H398" s="18">
         <v>0.30147671004776305</v>
       </c>
       <c r="I398" s="17">
         <v>0.27102468015872905</v>
       </c>
       <c r="J398" s="17" t="s">
         <v>24</v>
       </c>
       <c r="K398" s="116" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="399" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A399" s="54" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="C399" s="54"/>
     </row>
     <row r="400" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A400" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="401" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A401" s="4" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="402" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A402" s="4" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="403" spans="1:11" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A403" s="124" t="s">
+      <c r="A403" s="122" t="s">
         <v>93</v>
       </c>
-      <c r="B403" s="124"/>
-[...8 lines deleted...]
-      <c r="K403" s="124"/>
+      <c r="B403" s="122"/>
+      <c r="C403" s="122"/>
+      <c r="D403" s="122"/>
+      <c r="E403" s="122"/>
+      <c r="F403" s="122"/>
+      <c r="G403" s="122"/>
+      <c r="H403" s="122"/>
+      <c r="I403" s="122"/>
+      <c r="J403" s="122"/>
+      <c r="K403" s="122"/>
     </row>
     <row r="404" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A404" s="121"/>
       <c r="B404" s="121"/>
       <c r="C404" s="121"/>
       <c r="D404" s="121"/>
       <c r="E404" s="121"/>
       <c r="F404" s="121"/>
       <c r="G404" s="121"/>
       <c r="H404" s="121"/>
       <c r="I404" s="7"/>
       <c r="J404" s="7"/>
       <c r="K404" s="7"/>
     </row>
     <row r="405" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A405" s="120"/>
       <c r="B405" s="120"/>
       <c r="C405" s="120"/>
       <c r="D405" s="120"/>
       <c r="E405" s="120"/>
       <c r="F405" s="120"/>
       <c r="G405" s="120"/>
       <c r="H405" s="120"/>
       <c r="I405" s="120"/>
       <c r="J405" s="120"/>
       <c r="K405" s="120"/>
     </row>
     <row r="406" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
       <c r="I406" s="84"/>
       <c r="J406" s="84"/>
       <c r="K406" s="84"/>
     </row>
     <row r="407" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A407" s="118" t="s">
         <v>44</v>
       </c>
       <c r="B407" s="118">
-        <v>46303</v>
+        <v>46329</v>
       </c>
       <c r="I407" s="84"/>
       <c r="J407" s="84"/>
       <c r="K407" s="84"/>
     </row>
     <row r="408" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A408" s="91" t="s">
         <v>95</v>
       </c>
       <c r="I408" s="84"/>
       <c r="J408" s="84"/>
       <c r="K408" s="84"/>
     </row>
     <row r="409" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A409" s="117" t="s">
         <v>96</v>
       </c>
       <c r="I409" s="84"/>
       <c r="J409" s="84"/>
       <c r="K409" s="84"/>
     </row>
     <row r="410" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A410" s="90"/>
     </row>
   </sheetData>
   <mergeCells count="46">
-    <mergeCell ref="C274:C275"/>
-[...29 lines deleted...]
-    <mergeCell ref="A388:K388"/>
     <mergeCell ref="A403:K403"/>
     <mergeCell ref="A264:K264"/>
     <mergeCell ref="C270:C273"/>
     <mergeCell ref="A372:K372"/>
     <mergeCell ref="A353:K353"/>
     <mergeCell ref="A357:E358"/>
     <mergeCell ref="A359:E360"/>
     <mergeCell ref="A333:E334"/>
     <mergeCell ref="A335:E336"/>
     <mergeCell ref="A352:K352"/>
     <mergeCell ref="D305:D309"/>
     <mergeCell ref="A329:K329"/>
     <mergeCell ref="A283:K283"/>
     <mergeCell ref="A284:K284"/>
     <mergeCell ref="D290:D294"/>
+    <mergeCell ref="A21:C22"/>
+    <mergeCell ref="A23:C24"/>
+    <mergeCell ref="A29:D30"/>
+    <mergeCell ref="E29:F29"/>
+    <mergeCell ref="E30:F30"/>
+    <mergeCell ref="A31:D32"/>
+    <mergeCell ref="E31:F31"/>
+    <mergeCell ref="E32:F32"/>
+    <mergeCell ref="A37:D37"/>
+    <mergeCell ref="A38:D38"/>
+    <mergeCell ref="A39:D39"/>
+    <mergeCell ref="A40:D40"/>
+    <mergeCell ref="A46:C48"/>
+    <mergeCell ref="A50:K50"/>
+    <mergeCell ref="H56:I56"/>
+    <mergeCell ref="J56:K56"/>
+    <mergeCell ref="A52:K52"/>
+    <mergeCell ref="G49:K49"/>
+    <mergeCell ref="A388:K388"/>
+    <mergeCell ref="C274:C275"/>
+    <mergeCell ref="A281:K281"/>
+    <mergeCell ref="A282:K282"/>
+    <mergeCell ref="F64:K64"/>
+    <mergeCell ref="F77:K77"/>
+    <mergeCell ref="A263:K263"/>
+    <mergeCell ref="H68:I68"/>
+    <mergeCell ref="C250:C253"/>
+    <mergeCell ref="C254:C255"/>
+    <mergeCell ref="A261:K261"/>
+    <mergeCell ref="A262:K262"/>
+    <mergeCell ref="J68:K68"/>
   </mergeCells>
   <conditionalFormatting sqref="B394:F394 I394:J394 B397:F397 I397:J397">
     <cfRule type="cellIs" dxfId="39" priority="11" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B376:H376 B377:F377 B378:H379 B380:F381 G381:H381 B382:H382">
     <cfRule type="cellIs" dxfId="38" priority="36" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B8:K10">
     <cfRule type="cellIs" dxfId="37" priority="65" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B366:K368">
     <cfRule type="cellIs" dxfId="36" priority="39" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B376:K382">
     <cfRule type="cellIs" dxfId="35" priority="28" operator="lessThan">
       <formula>0</formula>
     </cfRule>