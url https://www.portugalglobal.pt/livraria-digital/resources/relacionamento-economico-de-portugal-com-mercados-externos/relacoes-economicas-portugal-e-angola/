--- v0 (2026-05-26)
+++ v1 (2026-07-06)
@@ -1,162 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/richData/richValueRel.xml" ContentType="application/vnd.ms-excel.richvaluerel+xml"/>
   <Override PartName="/xl/richData/rdrichvalue.xml" ContentType="application/vnd.ms-excel.rdrichvalue+xml"/>
   <Override PartName="/xl/richData/rdrichvaluestructure.xml" ContentType="application/vnd.ms-excel.rdrichvaluestructure+xml"/>
   <Override PartName="/xl/richData/rdRichValueTypes.xml" ContentType="application/vnd.ms-excel.rdrichvaluetypes+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\DBITD\_Conhecimento\Direção de Informação\Estatística\Mercados Externos\Angola\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3871B004-BC9D-4CD0-A45D-88BED6D59E84}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{005A6388-0D9C-4175-9AC7-221FBAA4505F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="932" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13020" tabRatio="932" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Angola" sheetId="45" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Angola!$A$1:$K$549</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Angola!$A$1:$K$553</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Angola!$2:$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
   <connection id="1" xr16:uid="{00000000-0015-0000-FFFF-FFFF00000000}" keepAlive="1" name="Connection" type="5" refreshedVersion="8" saveData="1">
-    <dbPr connection="Provider=MSOLAP.8;Cache Authentication=False;Persist Security Info=True;User ID=iacardoso;Initial Catalog=ComercioExterno;Data Source=sicorp44;Impersonation Level=Impersonate;Location=sicorp44;Mode=ReadWrite;Protection Level=Pkt Privacy;Auto Synch Period=20000;Default Isolation Mode=0;Default MDX Visual Mode=0;MDX Compatibility=1;MDX Unique Name Style=0;Non Empty Threshold=0;SQLQueryMode=Calculated;Safety Options=2;Secured Cell Value=0;SQL Compatibility=0;Compression Level=0;Real Time Olap=False;MDX Missing Member Mode=Error;Packet Size=4096;Update Isolation Level=2" command="ComercioExternoSegredo" commandType="1"/>
-[...39 lines deleted...]
-    <dbPr connection="Provider=MSOLAP.3;Cache Authentication=False;Persist Security Info=True;User ID=&quot;&quot;;Initial Catalog=ComercioExternoConf;Data Source=sicorp44;Impersonation Level=Impersonate;Location=sicorp44;Mode=ReadWrite;Protection Level=Pkt Privacy;Auto Synch Period=20000;Default Isolation Mode=0;Default MDX Visual Mode=0;MDX Compatibility=1;MDX Unique Name Style=0;Non Empty Threshold=0;SQLQueryMode=Calculated;Safety Options=2;Secured Cell Value=0;SQL Compatibility=0;Compression Level=0;Real Time Olap=False;MDX Missing Member Mode=Error;Packet Size=4096" command="ComercioExternoSegredo" commandType="1"/>
+    <dbPr connection="Provider=MSOLAP.8;Cache Authentication=False;Persist Security Info=True;User ID=jsantos;Initial Catalog=ComercioExterno;Data Source=sicorp44;Impersonation Level=Impersonate;Location=sicorp44;Mode=ReadWrite;Protection Level=Pkt Privacy;Auto Synch Period=20000;Default Isolation Mode=0;Default MDX Visual Mode=0;MDX Compatibility=1;MDX Unique Name Style=0;Non Empty Threshold=0;SQLQueryMode=Calculated;Safety Options=2;Secured Cell Value=0;SQL Compatibility=0;Compression Level=0;Real Time Olap=False;MDX Missing Member Mode=Error;Packet Size=4096;Update Isolation Level=2" command="ComercioExternoSegredo" commandType="1"/>
     <olapPr rowDrillCount="1000" serverFill="0" serverNumberFormat="0" serverFont="0" serverFontColor="0"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xlrd="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata">
   <metadataTypes count="1">
     <metadataType name="XLRICHVALUE" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1"/>
   </metadataTypes>
   <futureMetadata name="XLRICHVALUE" count="1">
     <bk>
       <extLst>
         <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
           <xlrd:rvb i="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <valueMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </valueMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="704" uniqueCount="209">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="713" uniqueCount="211">
   <si>
     <t>Notas:</t>
   </si>
   <si>
     <t>Fonte: INE - Instituto Nacional de Estatística</t>
   </si>
   <si>
     <t>tvh %</t>
   </si>
   <si>
     <t>Unidades: pp - pontos percentuais; tvh % - taxa de variação homóloga em percentagem</t>
   </si>
   <si>
     <t>Construção</t>
   </si>
   <si>
     <t>pp</t>
   </si>
   <si>
     <t>Pastas celulósicas e papel</t>
   </si>
   <si>
     <t>Matérias têxteis</t>
   </si>
   <si>
@@ -316,50 +275,53 @@
     <t>Empresas</t>
   </si>
   <si>
     <t>Nº</t>
   </si>
   <si>
     <t>Particulares, Estimativas e Operadores Não Identificados</t>
   </si>
   <si>
     <t>tvh % - taxa de variação homóloga em percentagem</t>
   </si>
   <si>
     <t>Alta Tecnologia</t>
   </si>
   <si>
     <t>Média-Alta Tecnologia</t>
   </si>
   <si>
     <t>Média-Baixa-Tecnologia</t>
   </si>
   <si>
     <t>Baixa tecnologia</t>
   </si>
   <si>
     <t>Outros</t>
+  </si>
+  <si>
+    <t>Transf. recursos mat. de terceiros</t>
   </si>
   <si>
     <t>Direitos utilização prop. Intelectual</t>
   </si>
   <si>
     <t>Telecom., informáticos e informação</t>
   </si>
   <si>
     <t>Outros serv. forn. por empresas (a)</t>
   </si>
   <si>
     <t>Bens e serv. administração pública</t>
   </si>
   <si>
     <t>IDE (Final)</t>
   </si>
   <si>
     <t xml:space="preserve">Nota: As estatísticas de posições de investimento direto por investidor final permitem identificar a origem do investimento, ou seja, o país da contraparte final ou o investidor final e, deste modo, reconhecer em que país reside quem, em última análise, detém ou controla o investimento, usufrui do rendimento e assume o risco. Diferem das estatísticas de posições de investimento direto por contraparte imediata, as quais apenas permitem identificar o país de residência do investidor imediato ou de proveniência do investimento. IDE Final / IDE Imediato corresponde ao coeficiente de cobertura do IDE Imediato pelo IDE Final. </t>
   </si>
   <si>
     <t>% Total Portugal</t>
   </si>
   <si>
     <t>Posição Total Portugal</t>
   </si>
@@ -500,74 +462,80 @@
     </r>
   </si>
   <si>
     <r>
       <t>Importações</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="9"/>
         <color rgb="FF005629"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t>a</t>
     </r>
   </si>
   <si>
     <t>tvma % - taxa de variação média anual (composta) em percentagem</t>
   </si>
   <si>
     <t>2024 dez</t>
   </si>
   <si>
-    <t>2020 a 2024: resultados definitivos</t>
-[...1 lines deleted...]
-  <si>
     <t>Fonte: DGE - Direção Geral da Economia (Ministério da Economia e da Coesão Territorial) a partir de dados de base do INE</t>
   </si>
   <si>
     <t>2025 dez</t>
   </si>
   <si>
     <t>2021 a 2024: resultados definitivos; 2025 e 2026: resultados preliminares</t>
   </si>
   <si>
     <t>2025 jan/mar</t>
   </si>
   <si>
     <t>2026 jan/mar</t>
   </si>
   <si>
     <t>2025 mar</t>
   </si>
   <si>
     <t>2026 mar</t>
   </si>
   <si>
+    <t>2025 jan/abr</t>
+  </si>
+  <si>
+    <t>2026 jan/abr</t>
+  </si>
+  <si>
+    <t>2020 a 2024: resultados definitivos; 2025: resultados preliminares</t>
+  </si>
+  <si>
     <t>PORTUGAL - RELACIONAMENTO ECONÓMICO COM ANGOLA</t>
   </si>
   <si>
     <t>Balança Comercial de Bens de Portugal com Angola</t>
   </si>
   <si>
     <t>tvh % 25/24</t>
   </si>
   <si>
     <t>tvma % 25/21</t>
   </si>
   <si>
     <t>tvh % 26/25</t>
   </si>
   <si>
     <t>&gt;1000%</t>
   </si>
   <si>
     <t>Posição e Quota de Angola no Comércio Internacional Português de Bens</t>
   </si>
   <si>
     <t>Angola como cliente de Portugal</t>
   </si>
   <si>
     <t>Angola como fornecedor de Portugal</t>
@@ -584,57 +552,57 @@
   <si>
     <t>Portugal como fornecedor de Angola</t>
   </si>
   <si>
     <t>% Import. Angola</t>
   </si>
   <si>
     <t>Fonte: ITC - International Trade Centre</t>
   </si>
   <si>
     <t>Contributo de Angola para o Crescimento do Comércio Internacional Português de Bens</t>
   </si>
   <si>
     <t>Angola - contribuição p/ o cresc. das exportações globais de Portugal</t>
   </si>
   <si>
     <t>Angola - contribuição p/ o cresc. das importações globais de Portugal</t>
   </si>
   <si>
     <t>Empresas exportadoras de bens para Angola</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>Empresas Portuguesas Exportadoras de Bens para Angola por Escalão de Exportação Individual em Valor em 2024</t>
+    <t>Empresas Portuguesas Exportadoras de Bens para Angola por Escalão de Exportação Individual em Valor em 2025</t>
   </si>
   <si>
     <t>M€</t>
   </si>
   <si>
-    <t>Empresas Portuguesas Exportadoras de Bens para Angola por Nível de Exposição ao Mercado em 2024</t>
+    <t>Empresas Portuguesas Exportadoras de Bens para Angola por Nível de Exposição ao Mercado em 2025</t>
   </si>
   <si>
     <t>Exportações de Portugal para Angola por Grupos de Produtos</t>
   </si>
   <si>
     <t>% Tot 21</t>
   </si>
   <si>
     <t>% Tot 24</t>
   </si>
   <si>
     <t>% Tot 25</t>
   </si>
   <si>
     <t>vh M€ 25/24</t>
   </si>
   <si>
     <t>Importações de Portugal Provenientes de Angola por Grupos de Produtos</t>
   </si>
   <si>
     <t>% Tot 26</t>
   </si>
   <si>
     <t>vh M€ 26/25</t>
   </si>
@@ -702,53 +670,50 @@
     <t>6802 Pedras naturais de cantaria ou de construção (exceto de ardósia) trabalhadas e obras destas...</t>
   </si>
   <si>
     <t>0307 Moluscos, próprios para alimentação humana, com ou sem concha, vivos, frescos, refrigerados,...</t>
   </si>
   <si>
     <t>7108 Ouro, incluído o ouro platinado, em formas brutas ou semimanufacturadas ou em pós</t>
   </si>
   <si>
     <t>0810 Frutas, frescas (exceto frutas de casca rija, bananas, tâmaras, figos, ananases "abacaxis",...</t>
   </si>
   <si>
     <t>1507 Óleo de soja e suas frações, mesmo refinados, mas não químicamente modificados</t>
   </si>
   <si>
     <t>8902 Barcos de pesca, navios-fábrica e outras embarcações para o tratamento ou conservação de...</t>
   </si>
   <si>
     <t>8426 Cábreas; guindastes, incluídos os de cabos; pontes rolantes e outros guindastes (exceto...</t>
   </si>
   <si>
     <t>2516 Granito, pórfiro, basalto, arenito (grés) e outras pedras de cantaria ou de construção, mesmo...</t>
   </si>
   <si>
     <t>9022 Aparelhos de raios X e aparelhos que utilizem as radiações alfa, beta, gama ou outras radiações...</t>
-  </si>
-[...1 lines deleted...]
-    <t>8474 Máquinas e aparelhos para selecionar, peneirar, separar, lavar, esmagar, moer, misturar ou...</t>
   </si>
   <si>
     <t>Exportação de Produtos Industriais Transformados para Angola por Graus de Intensidade Tecnológica</t>
   </si>
   <si>
     <t>Importação de Produtos Industriais Transformados de Angola por Graus de Intensidade Tecnológica</t>
   </si>
   <si>
     <t>Exportação de Bens para Angola por Meios de Transporte</t>
   </si>
   <si>
     <t>Importação de Bens de Angola por Meios de Transporte</t>
   </si>
   <si>
     <t>Balança Comercial de Serviços de Portugal com Angola</t>
   </si>
   <si>
     <t>Posição e Quota de Angola no Comércio Internacional Português de Serviços</t>
   </si>
   <si>
     <t>Nota: Posição de 2021 a 2025 entre 62 países; em 2025 jan/mar e 2026 jan/mar entre 13 países</t>
   </si>
   <si>
     <t>Exportações de Portugal para Angola por Tipo de Serviço</t>
   </si>
@@ -1088,51 +1053,51 @@
         <color rgb="FF005629"/>
       </top>
       <bottom style="hair">
         <color rgb="FF005629"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FF005629"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="145">
+  <cellXfs count="144">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
@@ -1297,53 +1262,50 @@
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="22" fillId="0" borderId="6" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="22" fillId="0" borderId="6" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="22" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="22" fillId="0" borderId="4" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="22" fillId="0" borderId="4" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="22" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
@@ -1456,123 +1418,143 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="6" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="4" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="3" fontId="17" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...52 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
-  <dxfs count="61">
+  <dxfs count="65">
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
@@ -1790,128 +1772,128 @@
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
+      <numFmt numFmtId="2" formatCode="0.00"/>
+    </dxf>
+    <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
-    </dxf>
-[...1 lines deleted...]
-      <numFmt numFmtId="2" formatCode="0.00"/>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <numFmt numFmtId="2" formatCode="0.00"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF005629"/>
       <color rgb="FF808080"/>
       <color rgb="FF71525D"/>
       <color rgb="FF00A4B4"/>
       <color rgb="FF584841"/>
       <color rgb="FFFED766"/>
       <color rgb="FFF37167"/>
       <color rgb="FF62D1B0"/>
       <color rgb="FFFFFFCC"/>
       <color rgb="FFCCFFFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValue" Target="richData/rdrichvalue.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2022/10/relationships/richValueRel" Target="richData/richValueRel.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueTypes" Target="richData/rdRichValueTypes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueStructure" Target="richData/rdrichvaluestructure.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValue" Target="richData/rdrichvalue.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2022/10/relationships/richValueRel" Target="richData/richValueRel.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueTypes" Target="richData/rdRichValueTypes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueStructure" Target="richData/rdrichvaluestructure.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>514350</xdr:colOff>
-      <xdr:row>546</xdr:row>
+      <xdr:row>550</xdr:row>
       <xdr:rowOff>14721</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>505690</xdr:colOff>
-      <xdr:row>548</xdr:row>
+      <xdr:row>552</xdr:row>
       <xdr:rowOff>44162</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E2387719-2BA3-4713-B408-41F2D1B1FC68}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
@@ -1932,54 +1914,50 @@
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
-</file>
-[...2 lines deleted...]
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/richData/_rels/richValueRel.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/richData/rdRichValueTypes.xml><?xml version="1.0" encoding="utf-8"?>
 <rvTypesInfo xmlns="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x">
   <global>
     <keyFlags>
       <key name="_Self">
         <flag name="ExcludeFromFile" value="1"/>
         <flag name="ExcludeFromCalcComparison" value="1"/>
       </key>
       <key name="_DisplayString">
         <flag name="ExcludeFromCalcComparison" value="1"/>
       </key>
       <key name="_Flags">
         <flag name="ExcludeFromCalcComparison" value="1"/>
       </key>
       <key name="_Format">
         <flag name="ExcludeFromCalcComparison" value="1"/>
       </key>
       <key name="_SubLabel">
         <flag name="ExcludeFromCalcComparison" value="1"/>
@@ -2303,11667 +2281,11800 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.portugalglobal.pt/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet19">
     <tabColor rgb="FF0070C0"/>
   </sheetPr>
-  <dimension ref="A2:K550"/>
+  <dimension ref="A2:K554"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A545" sqref="A545"/>
+      <selection activeCell="A549" sqref="A549"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="13.88671875" style="4" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12" max="16384" width="9.109375" style="4"/>
+    <col min="1" max="1" width="13.85546875" style="4" customWidth="1"/>
+    <col min="2" max="11" width="8.7109375" style="4" customWidth="1"/>
+    <col min="12" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="6"/>
     </row>
-    <row r="3" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>128</v>
+    <row r="3" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="94" t="s">
+        <v>131</v>
       </c>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="7" t="e" vm="1">
         <v>#VALUE!</v>
       </c>
     </row>
-    <row r="4" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="6"/>
     </row>
-    <row r="5" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="6"/>
     </row>
-    <row r="6" spans="1:11" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:11" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A6" s="2" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="B6" s="8"/>
       <c r="C6" s="8"/>
       <c r="D6" s="8"/>
       <c r="E6" s="8"/>
       <c r="F6" s="8"/>
       <c r="G6" s="8"/>
       <c r="H6" s="8"/>
       <c r="I6" s="8"/>
       <c r="J6" s="8"/>
       <c r="K6" s="9"/>
     </row>
-    <row r="7" spans="1:11" s="14" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:11" s="14" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="11"/>
       <c r="B7" s="12">
         <v>2021</v>
       </c>
       <c r="C7" s="12">
         <v>2022</v>
       </c>
       <c r="D7" s="12">
         <v>2023</v>
       </c>
       <c r="E7" s="12">
         <v>2024</v>
       </c>
       <c r="F7" s="12">
         <v>2025</v>
       </c>
       <c r="G7" s="13" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="K7" s="13" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="16">
         <v>951.62662799999998</v>
       </c>
       <c r="C8" s="16">
         <v>1422.9844499999999</v>
       </c>
       <c r="D8" s="16">
         <v>1260.1641200000001</v>
       </c>
       <c r="E8" s="16">
         <v>1027.874667</v>
       </c>
       <c r="F8" s="16">
-        <v>1090.8861140000001</v>
+        <v>1090.83077</v>
       </c>
       <c r="G8" s="16">
-        <v>6.1302655881098866</v>
+        <v>6.1248812740707406</v>
       </c>
       <c r="H8" s="16">
-        <v>3.4732778440429435</v>
+        <v>3.4719654398498667</v>
       </c>
       <c r="I8" s="16">
-        <v>255.61047299999998</v>
+        <v>331.410662</v>
       </c>
       <c r="J8" s="16">
-        <v>260.49749200000002</v>
+        <v>361.37075699999997</v>
       </c>
       <c r="K8" s="16">
-        <v>1.9119009259061299</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>9.0401723406231156</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="16">
         <v>80.59636900000001</v>
       </c>
       <c r="C9" s="16">
         <v>624.02353200000005</v>
       </c>
       <c r="D9" s="16">
         <v>271.00351899999998</v>
       </c>
       <c r="E9" s="16">
         <v>95.570777000000007</v>
       </c>
       <c r="F9" s="16">
-        <v>233.617401</v>
+        <v>233.61745999999999</v>
       </c>
       <c r="G9" s="16">
-        <v>144.44438805807764</v>
+        <v>144.44444979242971</v>
       </c>
       <c r="H9" s="16">
-        <v>30.48104549454149</v>
+        <v>30.481053732777298</v>
       </c>
       <c r="I9" s="16">
-        <v>80.752415999999997</v>
+        <v>82.853709000000009</v>
       </c>
       <c r="J9" s="16">
-        <v>8.9851029999999987</v>
+        <v>13.878399</v>
       </c>
       <c r="K9" s="16">
-        <v>-88.87327036753922</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-83.249513911320491</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="16">
         <v>871.030259</v>
       </c>
       <c r="C10" s="16">
         <v>798.96091799999988</v>
       </c>
       <c r="D10" s="16">
         <v>989.16060100000016</v>
       </c>
       <c r="E10" s="16">
         <v>932.30389000000002</v>
       </c>
       <c r="F10" s="16">
-        <v>857.26871300000016</v>
+        <v>857.21331000000009</v>
       </c>
       <c r="G10" s="16" t="s">
         <v>26</v>
       </c>
       <c r="H10" s="16" t="s">
         <v>26</v>
       </c>
       <c r="I10" s="16">
-        <v>174.85805699999997</v>
+        <v>248.55695299999999</v>
       </c>
       <c r="J10" s="16">
-        <v>251.51238900000001</v>
+        <v>347.49235799999997</v>
       </c>
       <c r="K10" s="16" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="11" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="17" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="C11" s="17">
         <v>228.03378030301587</v>
       </c>
       <c r="D11" s="17">
         <v>464.99917220632108</v>
       </c>
       <c r="E11" s="17" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="F11" s="17">
-        <v>466.95413497901217</v>
+        <v>466.93032703976837</v>
       </c>
       <c r="G11" s="18" t="s">
         <v>26</v>
       </c>
       <c r="H11" s="18" t="s">
         <v>26</v>
       </c>
       <c r="I11" s="17">
-        <v>316.5360067988554</v>
+        <v>399.99496220501118</v>
       </c>
       <c r="J11" s="17" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="K11" s="18" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="12" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="4" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="13" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="4" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="14" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="4" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="4" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="16" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="20" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="4" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="18" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="21"/>
     </row>
-    <row r="19" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B19" s="22"/>
       <c r="C19" s="22"/>
       <c r="D19" s="22"/>
     </row>
-    <row r="20" spans="1:11" s="25" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:11" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="23"/>
       <c r="B20" s="23"/>
       <c r="C20" s="23"/>
       <c r="D20" s="24"/>
       <c r="E20" s="12">
         <v>2021</v>
       </c>
       <c r="F20" s="12">
         <v>2022</v>
       </c>
       <c r="G20" s="12">
         <v>2023</v>
       </c>
       <c r="H20" s="12">
         <v>2024</v>
       </c>
       <c r="I20" s="12">
         <v>2025</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="K20" s="13" t="s">
-        <v>125</v>
-[...7 lines deleted...]
-      <c r="C21" s="128"/>
+        <v>129</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="124" t="s">
+        <v>138</v>
+      </c>
+      <c r="B21" s="124"/>
+      <c r="C21" s="124"/>
       <c r="D21" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E21" s="27">
         <v>9</v>
       </c>
       <c r="F21" s="27">
         <v>9</v>
       </c>
       <c r="G21" s="27">
         <v>9</v>
       </c>
       <c r="H21" s="27">
         <v>13</v>
       </c>
       <c r="I21" s="27">
         <v>10</v>
       </c>
       <c r="J21" s="27">
         <v>11</v>
       </c>
       <c r="K21" s="27">
         <v>14</v>
       </c>
     </row>
-    <row r="22" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C22" s="128"/>
+    <row r="22" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="124"/>
+      <c r="B22" s="124"/>
+      <c r="C22" s="124"/>
       <c r="D22" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E22" s="28">
         <v>1.4958325797273706</v>
       </c>
       <c r="F22" s="28">
         <v>1.8149677926636558</v>
       </c>
       <c r="G22" s="28">
         <v>1.6293787048058272</v>
       </c>
       <c r="H22" s="28">
         <v>1.3028376591277337</v>
       </c>
       <c r="I22" s="28">
-        <v>1.3744139275776492</v>
+        <v>1.3745553553935399</v>
       </c>
       <c r="J22" s="28">
-        <v>1.2121948634648072</v>
+        <v>1.2053567028862895</v>
       </c>
       <c r="K22" s="28">
-        <v>1.321311642792667</v>
-[...7 lines deleted...]
-      <c r="C23" s="129"/>
+        <v>1.3333180839186478</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="127" t="s">
+        <v>139</v>
+      </c>
+      <c r="B23" s="127"/>
+      <c r="C23" s="127"/>
       <c r="D23" s="29" t="s">
         <v>23</v>
       </c>
       <c r="E23" s="30">
         <v>56</v>
       </c>
       <c r="F23" s="30">
         <v>27</v>
       </c>
       <c r="G23" s="30">
         <v>37</v>
       </c>
       <c r="H23" s="30">
         <v>55</v>
       </c>
       <c r="I23" s="30">
         <v>38</v>
       </c>
       <c r="J23" s="30">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="K23" s="30">
         <v>69</v>
       </c>
     </row>
-    <row r="24" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C24" s="130"/>
+    <row r="24" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="128"/>
+      <c r="B24" s="128"/>
+      <c r="C24" s="128"/>
       <c r="D24" s="31" t="s">
         <v>33</v>
       </c>
       <c r="E24" s="32">
         <v>9.6933881902565536E-2</v>
       </c>
       <c r="F24" s="32">
         <v>0.56956429268715469</v>
       </c>
       <c r="G24" s="32">
         <v>0.25773430188454466</v>
       </c>
       <c r="H24" s="32">
         <v>8.9115724224281836E-2</v>
       </c>
       <c r="I24" s="32">
-        <v>0.20934289577155563</v>
+        <v>0.20924709338442787</v>
       </c>
       <c r="J24" s="32">
-        <v>0.29490842999453426</v>
+        <v>0.22501174640519053</v>
       </c>
       <c r="K24" s="32">
-        <v>3.193862829875474E-2</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>3.6015766338619117E-2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B25" s="33"/>
       <c r="C25" s="34"/>
     </row>
-    <row r="26" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="35"/>
       <c r="B26" s="36"/>
       <c r="C26" s="36"/>
       <c r="D26" s="36"/>
       <c r="E26" s="36"/>
       <c r="F26" s="36"/>
       <c r="G26" s="36"/>
       <c r="H26" s="36"/>
       <c r="I26" s="36"/>
       <c r="J26" s="36"/>
     </row>
-    <row r="27" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="2" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="B27" s="37"/>
       <c r="C27" s="38"/>
       <c r="D27" s="37"/>
       <c r="E27" s="37"/>
       <c r="F27" s="37"/>
       <c r="G27" s="37"/>
       <c r="H27" s="37"/>
       <c r="I27" s="37"/>
       <c r="J27" s="37"/>
       <c r="K27" s="37"/>
     </row>
-    <row r="28" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="23"/>
       <c r="B28" s="23"/>
       <c r="C28" s="23"/>
       <c r="D28" s="24"/>
       <c r="E28" s="12"/>
       <c r="F28" s="12"/>
-      <c r="G28" s="144">
-[...2 lines deleted...]
-      <c r="H28" s="144">
+      <c r="G28" s="12">
         <v>2021</v>
       </c>
-      <c r="I28" s="144">
+      <c r="H28" s="12">
         <v>2022</v>
       </c>
-      <c r="J28" s="144">
+      <c r="I28" s="12">
         <v>2023</v>
       </c>
-      <c r="K28" s="144">
+      <c r="J28" s="12">
         <v>2024</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="E29" s="141" t="s">
+      <c r="K28" s="12">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="124" t="s">
+        <v>141</v>
+      </c>
+      <c r="B29" s="124"/>
+      <c r="C29" s="124"/>
+      <c r="D29" s="124"/>
+      <c r="E29" s="125" t="s">
         <v>23</v>
       </c>
-      <c r="F29" s="141"/>
+      <c r="F29" s="125"/>
       <c r="G29" s="27">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="H29" s="27">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="I29" s="27">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="J29" s="27">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="K29" s="27">
-        <v>22</v>
-[...10 lines deleted...]
-      <c r="F30" s="141"/>
+        <v>23</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="124"/>
+      <c r="B30" s="124"/>
+      <c r="C30" s="124"/>
+      <c r="D30" s="124"/>
+      <c r="E30" s="125" t="s">
+        <v>142</v>
+      </c>
+      <c r="F30" s="125"/>
       <c r="G30" s="28">
-        <v>1.3332491279251697</v>
+        <v>0.23526786727493054</v>
       </c>
       <c r="H30" s="28">
-        <v>0.23791041398605028</v>
+        <v>1.4016059547699997</v>
       </c>
       <c r="I30" s="28">
-        <v>1.4000674877020243</v>
+        <v>0.51220984051079554</v>
       </c>
       <c r="J30" s="28">
-        <v>0.5121989833423215</v>
+        <v>0.45688731130640903</v>
       </c>
       <c r="K30" s="28">
-        <v>0.46155869070227629</v>
-[...9 lines deleted...]
-      <c r="E31" s="143" t="s">
+        <v>0.50892823099534279</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="127" t="s">
+        <v>143</v>
+      </c>
+      <c r="B31" s="127"/>
+      <c r="C31" s="127"/>
+      <c r="D31" s="127"/>
+      <c r="E31" s="129" t="s">
         <v>23</v>
       </c>
-      <c r="F31" s="143"/>
+      <c r="F31" s="129"/>
       <c r="G31" s="30">
         <v>2</v>
       </c>
       <c r="H31" s="30">
         <v>2</v>
       </c>
       <c r="I31" s="30">
         <v>2</v>
       </c>
       <c r="J31" s="30">
         <v>2</v>
       </c>
       <c r="K31" s="30">
         <v>2</v>
       </c>
     </row>
-    <row r="32" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="F32" s="142"/>
+    <row r="32" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="128"/>
+      <c r="B32" s="128"/>
+      <c r="C32" s="128"/>
+      <c r="D32" s="128"/>
+      <c r="E32" s="126" t="s">
+        <v>144</v>
+      </c>
+      <c r="F32" s="126"/>
       <c r="G32" s="32">
-        <v>13.944537172749083</v>
+        <v>11.891762784291657</v>
       </c>
       <c r="H32" s="32">
-        <v>12.101044034599211</v>
+        <v>10.735795042191477</v>
       </c>
       <c r="I32" s="32">
-        <v>10.731194770712776</v>
+        <v>11.257261947970584</v>
       </c>
       <c r="J32" s="32">
-        <v>11.196027080605987</v>
+        <v>9.5047424529978937</v>
       </c>
       <c r="K32" s="32">
-        <v>9.5539366580144716</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>9.7914004209884116</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="4" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B33" s="33"/>
       <c r="C33" s="34"/>
     </row>
-    <row r="34" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="35"/>
       <c r="B34" s="36"/>
       <c r="C34" s="36"/>
       <c r="D34" s="36"/>
       <c r="E34" s="36"/>
       <c r="F34" s="36"/>
       <c r="G34" s="36"/>
       <c r="H34" s="36"/>
       <c r="I34" s="36"/>
       <c r="J34" s="36"/>
     </row>
-    <row r="35" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="2" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B35" s="37"/>
       <c r="C35" s="37"/>
       <c r="D35" s="37"/>
       <c r="E35" s="37"/>
       <c r="F35" s="37"/>
       <c r="G35" s="37"/>
       <c r="H35" s="37"/>
       <c r="I35" s="37"/>
       <c r="J35" s="37"/>
       <c r="K35" s="37"/>
     </row>
-    <row r="36" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="23"/>
       <c r="B36" s="23"/>
       <c r="C36" s="23"/>
       <c r="D36" s="23"/>
       <c r="E36" s="39" t="s">
         <v>24</v>
       </c>
       <c r="F36" s="13">
         <v>2021</v>
       </c>
       <c r="G36" s="13">
         <v>2022</v>
       </c>
       <c r="H36" s="13">
         <v>2023</v>
       </c>
       <c r="I36" s="13">
         <v>2024</v>
       </c>
       <c r="J36" s="13">
         <v>2025</v>
       </c>
       <c r="K36" s="13" t="s">
-        <v>125</v>
-[...8 lines deleted...]
-      <c r="D37" s="128"/>
+        <v>129</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="124" t="s">
+        <v>147</v>
+      </c>
+      <c r="B37" s="124"/>
+      <c r="C37" s="124"/>
+      <c r="D37" s="124"/>
       <c r="E37" s="26" t="s">
         <v>5</v>
       </c>
       <c r="F37" s="40">
         <v>0.15124608192855071</v>
       </c>
       <c r="G37" s="40">
         <v>0.74091283924952811</v>
       </c>
       <c r="H37" s="40">
         <v>-0.20767173874659542</v>
       </c>
       <c r="I37" s="40">
         <v>-0.3003477738036171</v>
       </c>
       <c r="J37" s="40">
-        <v>7.9867408686443778E-2</v>
+        <v>7.979725981545617E-2</v>
       </c>
       <c r="K37" s="40">
-        <v>2.3175964818370021E-2</v>
-[...3 lines deleted...]
-      <c r="A38" s="136" t="s">
+        <v>0.10896632326017312</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="131" t="s">
         <v>35</v>
       </c>
-      <c r="B38" s="136"/>
-[...1 lines deleted...]
-      <c r="D38" s="136"/>
+      <c r="B38" s="131"/>
+      <c r="C38" s="131"/>
+      <c r="D38" s="131"/>
       <c r="E38" s="41" t="s">
         <v>2</v>
       </c>
       <c r="F38" s="42">
         <v>18.343770509814043</v>
       </c>
       <c r="G38" s="42">
         <v>23.2388490869163</v>
       </c>
       <c r="H38" s="42">
         <v>-1.3552804405528664</v>
       </c>
       <c r="I38" s="42">
         <v>2.0104785650741244</v>
       </c>
       <c r="J38" s="42">
-        <v>0.60324914279216613</v>
+        <v>0.58779470160638514</v>
       </c>
       <c r="K38" s="42">
-        <v>-6.5042047406657995</v>
-[...8 lines deleted...]
-      <c r="D39" s="129"/>
+        <v>-1.4246456266728396</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="127" t="s">
+        <v>148</v>
+      </c>
+      <c r="B39" s="127"/>
+      <c r="C39" s="127"/>
+      <c r="D39" s="127"/>
       <c r="E39" s="43" t="s">
         <v>5</v>
       </c>
       <c r="F39" s="44">
         <v>-0.45313490251761901</v>
       </c>
       <c r="G39" s="44">
         <v>0.65358408938854573</v>
       </c>
       <c r="H39" s="44">
         <v>-0.32221155725382994</v>
       </c>
       <c r="I39" s="44">
         <v>-0.16684298216460222</v>
       </c>
       <c r="J39" s="44">
-        <v>0.12872266251928793</v>
+        <v>0.12872271753430292</v>
       </c>
       <c r="K39" s="44">
-        <v>-0.26209476632570761</v>
-[...3 lines deleted...]
-      <c r="A40" s="137" t="s">
+        <v>-0.18732118512569423</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="132" t="s">
         <v>36</v>
       </c>
-      <c r="B40" s="137"/>
-[...1 lines deleted...]
-      <c r="D40" s="137"/>
+      <c r="B40" s="132"/>
+      <c r="C40" s="132"/>
+      <c r="D40" s="132"/>
       <c r="E40" s="45" t="s">
         <v>2</v>
       </c>
       <c r="F40" s="17">
         <v>22.011918431971004</v>
       </c>
       <c r="G40" s="17">
         <v>31.770544770324882</v>
       </c>
       <c r="H40" s="17">
         <v>-4.0280111631669717</v>
       </c>
       <c r="I40" s="17">
         <v>1.9924603779147958</v>
       </c>
       <c r="J40" s="17">
-        <v>4.0581701808905946</v>
+        <v>4.1058388124765424</v>
       </c>
       <c r="K40" s="17">
-        <v>2.7397399847196215</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>4.6501716085415481</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B41" s="33"/>
       <c r="C41" s="34"/>
     </row>
-    <row r="42" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="4" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="43" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="46"/>
     </row>
-    <row r="44" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B44" s="37"/>
       <c r="C44" s="37"/>
       <c r="D44" s="37"/>
       <c r="E44" s="37"/>
       <c r="F44" s="37"/>
       <c r="G44" s="37"/>
       <c r="H44" s="37"/>
       <c r="I44" s="37"/>
       <c r="J44" s="37"/>
       <c r="K44" s="37"/>
     </row>
-    <row r="45" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="23"/>
       <c r="B45" s="23"/>
       <c r="C45" s="23"/>
       <c r="D45" s="23"/>
       <c r="E45" s="23"/>
       <c r="F45" s="23"/>
       <c r="G45" s="12">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="H45" s="12">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="I45" s="12">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="J45" s="12">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="K45" s="12">
-        <v>2024</v>
-[...7 lines deleted...]
-      <c r="C46" s="138"/>
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="46" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="133" t="s">
+        <v>149</v>
+      </c>
+      <c r="B46" s="133"/>
+      <c r="C46" s="133"/>
       <c r="D46" s="47" t="s">
         <v>30</v>
       </c>
       <c r="E46" s="47"/>
       <c r="F46" s="47"/>
       <c r="G46" s="48">
-        <v>4351</v>
+        <v>4225</v>
       </c>
       <c r="H46" s="48">
-        <v>4225</v>
+        <v>4784</v>
       </c>
       <c r="I46" s="48">
-        <v>4784</v>
+        <v>4499</v>
       </c>
       <c r="J46" s="48">
-        <v>4499</v>
+        <v>3723</v>
       </c>
       <c r="K46" s="48">
-        <v>3723</v>
-[...5 lines deleted...]
-      <c r="C47" s="128"/>
+        <v>3512</v>
+      </c>
+    </row>
+    <row r="47" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="124"/>
+      <c r="B47" s="124"/>
+      <c r="C47" s="124"/>
       <c r="D47" s="50" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E47" s="50"/>
       <c r="F47" s="50"/>
       <c r="G47" s="51">
-        <v>21.01120339965231</v>
+        <v>18.759435218897078</v>
       </c>
       <c r="H47" s="51">
-        <v>18.759435218897078</v>
+        <v>20.854402789886663</v>
       </c>
       <c r="I47" s="51">
-        <v>20.854402789886663</v>
+        <v>19.926477101603329</v>
       </c>
       <c r="J47" s="51">
-        <v>19.926477101603329</v>
+        <v>17.585376222190732</v>
       </c>
       <c r="K47" s="51">
-        <v>17.585376222190732</v>
-[...5 lines deleted...]
-      <c r="C48" s="130"/>
+        <v>16.29774003434034</v>
+      </c>
+    </row>
+    <row r="48" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="128"/>
+      <c r="B48" s="128"/>
+      <c r="C48" s="128"/>
       <c r="D48" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E48" s="1"/>
       <c r="F48" s="1"/>
       <c r="G48" s="52">
+        <v>5</v>
+      </c>
+      <c r="H48" s="52">
         <v>4</v>
       </c>
-      <c r="H48" s="52">
+      <c r="I48" s="52">
         <v>5</v>
       </c>
-      <c r="I48" s="52">
-[...1 lines deleted...]
-      </c>
       <c r="J48" s="52">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="K48" s="52">
-        <v>6</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="49" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C49" s="53"/>
       <c r="F49" s="54"/>
-      <c r="G49" s="140" t="s">
-[...8 lines deleted...]
-      <c r="A50" s="124" t="s">
+      <c r="G49" s="136" t="s">
+        <v>150</v>
+      </c>
+      <c r="H49" s="136"/>
+      <c r="I49" s="136"/>
+      <c r="J49" s="136"/>
+      <c r="K49" s="136"/>
+    </row>
+    <row r="50" spans="1:11" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="130" t="s">
         <v>48</v>
       </c>
-      <c r="B50" s="124"/>
-[...10 lines deleted...]
-    <row r="51" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B50" s="130"/>
+      <c r="C50" s="130"/>
+      <c r="D50" s="130"/>
+      <c r="E50" s="130"/>
+      <c r="F50" s="130"/>
+      <c r="G50" s="130"/>
+      <c r="H50" s="130"/>
+      <c r="I50" s="130"/>
+      <c r="J50" s="130"/>
+      <c r="K50" s="130"/>
+    </row>
+    <row r="51" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="4" t="s">
-        <v>120</v>
+        <v>130</v>
       </c>
       <c r="C51" s="53"/>
     </row>
-    <row r="52" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-[...14 lines deleted...]
-    <row r="53" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="130" t="s">
+        <v>150</v>
+      </c>
+      <c r="B52" s="130"/>
+      <c r="C52" s="130"/>
+      <c r="D52" s="130"/>
+      <c r="E52" s="130"/>
+      <c r="F52" s="130"/>
+      <c r="G52" s="130"/>
+      <c r="H52" s="130"/>
+      <c r="I52" s="130"/>
+      <c r="J52" s="130"/>
+      <c r="K52" s="130"/>
+    </row>
+    <row r="53" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="55"/>
       <c r="B53" s="55"/>
       <c r="C53" s="55"/>
       <c r="D53" s="55"/>
       <c r="E53" s="55"/>
       <c r="F53" s="55"/>
       <c r="G53" s="55"/>
       <c r="H53" s="55"/>
       <c r="I53" s="55"/>
       <c r="J53" s="55"/>
       <c r="K53" s="55"/>
     </row>
-    <row r="54" spans="1:11" ht="12" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A54" s="46"/>
       <c r="B54" s="46"/>
       <c r="C54" s="56"/>
       <c r="D54" s="46"/>
       <c r="E54" s="46"/>
       <c r="F54" s="46"/>
       <c r="G54" s="46"/>
       <c r="H54" s="46"/>
       <c r="I54" s="46"/>
       <c r="J54" s="46"/>
       <c r="K54" s="46"/>
     </row>
-    <row r="55" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="2" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="B55" s="37"/>
       <c r="C55" s="38"/>
       <c r="D55" s="37"/>
       <c r="E55" s="37"/>
       <c r="F55" s="37"/>
       <c r="G55" s="37"/>
       <c r="H55" s="37"/>
       <c r="I55" s="37"/>
       <c r="J55" s="37"/>
       <c r="K55" s="37"/>
     </row>
-    <row r="56" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="47"/>
       <c r="B56" s="47"/>
       <c r="C56" s="57"/>
       <c r="D56" s="47"/>
       <c r="E56" s="47"/>
       <c r="F56" s="47"/>
       <c r="G56" s="47"/>
-      <c r="H56" s="131" t="s">
+      <c r="H56" s="123" t="s">
         <v>59</v>
       </c>
-      <c r="I56" s="131"/>
-      <c r="J56" s="131" t="s">
+      <c r="I56" s="123"/>
+      <c r="J56" s="123" t="s">
         <v>56</v>
       </c>
-      <c r="K56" s="131"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="K56" s="123"/>
+    </row>
+    <row r="57" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="1"/>
       <c r="B57" s="1"/>
       <c r="C57" s="58"/>
       <c r="D57" s="1"/>
       <c r="E57" s="1"/>
       <c r="F57" s="1"/>
       <c r="G57" s="1"/>
       <c r="H57" s="58" t="s">
         <v>60</v>
       </c>
       <c r="I57" s="58" t="s">
         <v>58</v>
       </c>
       <c r="J57" s="58" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="K57" s="58" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="58" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B58" s="22"/>
       <c r="C58" s="59"/>
       <c r="D58" s="22"/>
       <c r="E58" s="22"/>
       <c r="F58" s="37"/>
       <c r="G58" s="37"/>
       <c r="H58" s="49">
-        <v>3723</v>
+        <v>3512</v>
       </c>
       <c r="I58" s="60">
         <v>100</v>
       </c>
       <c r="J58" s="60">
-        <v>1027.874667</v>
+        <v>1090.83077</v>
       </c>
       <c r="K58" s="60">
         <v>100</v>
       </c>
     </row>
-    <row r="59" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="15" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B59" s="22"/>
       <c r="C59" s="59"/>
       <c r="D59" s="22"/>
       <c r="E59" s="22"/>
       <c r="F59" s="37"/>
       <c r="G59" s="37"/>
       <c r="H59" s="49">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="I59" s="60">
-        <v>0.32232070910556004</v>
+        <v>0.31321184510250566</v>
       </c>
       <c r="J59" s="60">
-        <v>209.69601399999999</v>
+        <v>266.21160200000003</v>
       </c>
       <c r="K59" s="60">
-        <v>20.400932208206662</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>24.404482282801759</v>
+      </c>
+    </row>
+    <row r="60" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="15" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B60" s="22"/>
       <c r="C60" s="59"/>
       <c r="D60" s="22"/>
       <c r="E60" s="22"/>
       <c r="F60" s="37"/>
       <c r="G60" s="37"/>
       <c r="H60" s="49">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="I60" s="60">
-        <v>4.9691109320440505</v>
+        <v>5.381548974943053</v>
       </c>
       <c r="J60" s="60">
-        <v>514.45193599999993</v>
+        <v>519.01958100000002</v>
       </c>
       <c r="K60" s="60">
-        <v>50.050064712802175</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>47.580210906591866</v>
+      </c>
+    </row>
+    <row r="61" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="15" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B61" s="22"/>
       <c r="C61" s="59"/>
       <c r="D61" s="22"/>
       <c r="E61" s="22"/>
       <c r="F61" s="37"/>
       <c r="G61" s="37"/>
       <c r="H61" s="49">
-        <v>3128</v>
+        <v>2950</v>
       </c>
       <c r="I61" s="60">
-        <v>84.018264840182638</v>
+        <v>83.997722095671975</v>
       </c>
       <c r="J61" s="60">
-        <v>290.64033499999999</v>
+        <v>291.31140199999999</v>
       </c>
       <c r="K61" s="60">
-        <v>28.275853499559005</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>26.705462479757514</v>
+      </c>
+    </row>
+    <row r="62" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="15" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B62" s="22"/>
       <c r="C62" s="59"/>
       <c r="D62" s="22"/>
       <c r="E62" s="22"/>
       <c r="F62" s="37"/>
       <c r="G62" s="37"/>
       <c r="H62" s="49">
-        <v>398</v>
+        <v>362</v>
       </c>
       <c r="I62" s="60">
-        <v>10.690303518667742</v>
+        <v>10.307517084282459</v>
       </c>
       <c r="J62" s="60">
-        <v>0.190659</v>
+        <v>0.17355699999999999</v>
       </c>
       <c r="K62" s="60">
-        <v>1.8548856793646418E-2</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>1.5910533950192839E-2</v>
+      </c>
+    </row>
+    <row r="63" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="61" t="s">
         <v>61</v>
       </c>
       <c r="B63" s="61"/>
       <c r="C63" s="62"/>
       <c r="D63" s="61"/>
       <c r="E63" s="61"/>
       <c r="F63" s="63"/>
       <c r="G63" s="63"/>
       <c r="H63" s="64" t="s">
         <v>26</v>
       </c>
       <c r="I63" s="65" t="s">
         <v>26</v>
       </c>
       <c r="J63" s="66">
-        <v>12.895723000000203</v>
+        <v>14.114627999999811</v>
       </c>
       <c r="K63" s="66">
-        <v>1.2546007226385143</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:11" ht="12" x14ac:dyDescent="0.25">
+        <v>1.2939337968986706</v>
+      </c>
+    </row>
+    <row r="64" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A64" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C64" s="53"/>
-      <c r="F64" s="139" t="s">
-[...8 lines deleted...]
-    <row r="65" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F64" s="135" t="s">
+        <v>150</v>
+      </c>
+      <c r="G64" s="135"/>
+      <c r="H64" s="135"/>
+      <c r="I64" s="135"/>
+      <c r="J64" s="135"/>
+      <c r="K64" s="135"/>
+    </row>
+    <row r="65" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="46"/>
       <c r="C65" s="53"/>
     </row>
-    <row r="66" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="46"/>
       <c r="C66" s="53"/>
     </row>
-    <row r="67" spans="1:11" ht="12" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A67" s="2" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="B67" s="37"/>
       <c r="C67" s="38"/>
       <c r="D67" s="37"/>
       <c r="E67" s="37"/>
       <c r="F67" s="37"/>
       <c r="G67" s="37"/>
       <c r="H67" s="37"/>
       <c r="I67" s="37"/>
       <c r="J67" s="37"/>
       <c r="K67" s="37"/>
     </row>
-    <row r="68" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="47"/>
       <c r="B68" s="47"/>
       <c r="C68" s="57"/>
       <c r="D68" s="47"/>
       <c r="E68" s="47"/>
       <c r="F68" s="47"/>
       <c r="G68" s="47"/>
-      <c r="H68" s="131" t="s">
+      <c r="H68" s="123" t="s">
         <v>59</v>
       </c>
-      <c r="I68" s="131"/>
-      <c r="J68" s="131" t="s">
+      <c r="I68" s="123"/>
+      <c r="J68" s="123" t="s">
         <v>56</v>
       </c>
-      <c r="K68" s="131"/>
-[...1 lines deleted...]
-    <row r="69" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="K68" s="123"/>
+    </row>
+    <row r="69" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="1"/>
       <c r="B69" s="1"/>
       <c r="C69" s="58"/>
       <c r="D69" s="1"/>
       <c r="E69" s="1"/>
       <c r="F69" s="1"/>
       <c r="G69" s="1"/>
       <c r="H69" s="58" t="s">
         <v>60</v>
       </c>
       <c r="I69" s="58" t="s">
         <v>58</v>
       </c>
       <c r="J69" s="58" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="K69" s="58" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="70" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B70" s="22"/>
       <c r="C70" s="59"/>
       <c r="D70" s="22"/>
       <c r="E70" s="22"/>
       <c r="F70" s="22"/>
       <c r="G70" s="22"/>
       <c r="H70" s="49">
-        <v>3723</v>
+        <v>3512</v>
       </c>
       <c r="I70" s="67">
         <v>100</v>
       </c>
       <c r="J70" s="60">
-        <v>1027.874667</v>
+        <v>1090.83077</v>
       </c>
       <c r="K70" s="67">
         <v>100</v>
       </c>
     </row>
-    <row r="71" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B71" s="22"/>
       <c r="C71" s="59"/>
       <c r="D71" s="22"/>
       <c r="E71" s="22"/>
       <c r="F71" s="22"/>
       <c r="G71" s="22"/>
       <c r="H71" s="49">
-        <v>1116</v>
+        <v>1048</v>
       </c>
       <c r="I71" s="60">
-        <v>29.975825946817082</v>
+        <v>29.840546697038722</v>
       </c>
       <c r="J71" s="60">
-        <v>170.72549600000002</v>
+        <v>177.57355999999999</v>
       </c>
       <c r="K71" s="67">
-        <v>16.609563547108998</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>16.278745052268739</v>
+      </c>
+    </row>
+    <row r="72" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="15" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B72" s="22"/>
       <c r="C72" s="59"/>
       <c r="D72" s="22"/>
       <c r="E72" s="22"/>
       <c r="F72" s="22"/>
       <c r="G72" s="22"/>
       <c r="H72" s="49">
-        <v>253</v>
+        <v>262</v>
       </c>
       <c r="I72" s="67">
-        <v>6.7955949503088906</v>
+        <v>7.4601366742596804</v>
       </c>
       <c r="J72" s="60">
-        <v>102.61503900000001</v>
+        <v>104.434454</v>
       </c>
       <c r="K72" s="67">
-        <v>9.9832248322158534</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>9.5738456296021059</v>
+      </c>
+    </row>
+    <row r="73" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="15" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B73" s="22"/>
       <c r="C73" s="59"/>
       <c r="D73" s="22"/>
       <c r="E73" s="22"/>
       <c r="F73" s="22"/>
       <c r="G73" s="22"/>
       <c r="H73" s="49">
-        <v>242</v>
+        <v>182</v>
       </c>
       <c r="I73" s="67">
-        <v>6.5001343002954615</v>
+        <v>5.1822323462414577</v>
       </c>
       <c r="J73" s="60">
-        <v>86.393206000000006</v>
+        <v>61.906567000000003</v>
       </c>
       <c r="K73" s="67">
-        <v>8.4050331011806136</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>5.6751760862044618</v>
+      </c>
+    </row>
+    <row r="74" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A74" s="15" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B74" s="22"/>
       <c r="C74" s="59"/>
       <c r="D74" s="22"/>
       <c r="E74" s="22"/>
       <c r="F74" s="22"/>
       <c r="G74" s="22"/>
       <c r="H74" s="49">
-        <v>2112</v>
+        <v>2020</v>
       </c>
       <c r="I74" s="67">
-        <v>56.728444802578572</v>
+        <v>57.517084282460139</v>
       </c>
       <c r="J74" s="60">
-        <v>655.24520299999995</v>
+        <v>732.80156099999999</v>
       </c>
       <c r="K74" s="67">
-        <v>63.747577796856035</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>67.17829943502602</v>
+      </c>
+    </row>
+    <row r="75" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A75" s="50" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B75" s="68"/>
       <c r="C75" s="69"/>
       <c r="D75" s="68"/>
       <c r="E75" s="68"/>
       <c r="F75" s="68"/>
       <c r="G75" s="68"/>
-      <c r="H75" s="70">
-[...13 lines deleted...]
-      <c r="A76" s="73" t="s">
+      <c r="H75" s="122">
+        <v>1635</v>
+      </c>
+      <c r="I75" s="70">
+        <v>46.554669703872435</v>
+      </c>
+      <c r="J75" s="71">
+        <v>444.81027699999999</v>
+      </c>
+      <c r="K75" s="70">
+        <v>40.777202956971962</v>
+      </c>
+    </row>
+    <row r="76" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="72" t="s">
         <v>61</v>
       </c>
-      <c r="B76" s="73"/>
-[...5 lines deleted...]
-      <c r="H76" s="76" t="s">
+      <c r="B76" s="72"/>
+      <c r="C76" s="73"/>
+      <c r="D76" s="72"/>
+      <c r="E76" s="72"/>
+      <c r="F76" s="74"/>
+      <c r="G76" s="74"/>
+      <c r="H76" s="75" t="s">
         <v>26</v>
       </c>
-      <c r="I76" s="77" t="s">
+      <c r="I76" s="76" t="s">
         <v>26</v>
       </c>
-      <c r="J76" s="78">
-[...6 lines deleted...]
-    <row r="77" spans="1:11" ht="12" x14ac:dyDescent="0.25">
+      <c r="J76" s="77">
+        <v>14.114628000000039</v>
+      </c>
+      <c r="K76" s="77">
+        <v>1.2939337968986706</v>
+      </c>
+    </row>
+    <row r="77" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A77" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C77" s="53"/>
-      <c r="F77" s="139" t="s">
-[...8 lines deleted...]
-    <row r="78" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F77" s="135" t="s">
+        <v>150</v>
+      </c>
+      <c r="G77" s="135"/>
+      <c r="H77" s="135"/>
+      <c r="I77" s="135"/>
+      <c r="J77" s="135"/>
+      <c r="K77" s="135"/>
+    </row>
+    <row r="78" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="46"/>
       <c r="C78" s="34"/>
     </row>
-    <row r="79" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="46"/>
       <c r="C79" s="34"/>
     </row>
-    <row r="80" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="2" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="B80" s="37"/>
       <c r="C80" s="37"/>
       <c r="D80" s="37"/>
       <c r="E80" s="37"/>
       <c r="F80" s="37"/>
       <c r="G80" s="37"/>
       <c r="H80" s="37"/>
       <c r="I80" s="37"/>
       <c r="J80" s="37"/>
       <c r="K80" s="37"/>
     </row>
-    <row r="81" spans="1:11" s="25" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:11" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="23"/>
       <c r="B81" s="23"/>
       <c r="C81" s="23"/>
       <c r="D81" s="13">
         <v>2021</v>
       </c>
       <c r="E81" s="13" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F81" s="13">
         <v>2024</v>
       </c>
       <c r="G81" s="13" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="H81" s="13">
         <v>2025</v>
       </c>
       <c r="I81" s="13" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="J81" s="13" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="K81" s="13" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="82" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A82" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B82" s="5"/>
-      <c r="C82" s="79"/>
+      <c r="C82" s="78"/>
       <c r="D82" s="16">
         <v>277.42744099999999</v>
       </c>
       <c r="E82" s="16">
         <v>29.152971642151233</v>
       </c>
       <c r="F82" s="16">
         <v>293.10358400000001</v>
       </c>
       <c r="G82" s="16">
         <v>28.515498378364061</v>
       </c>
       <c r="H82" s="16">
         <v>319.21561400000002</v>
       </c>
       <c r="I82" s="16">
-        <v>29.262047605457003</v>
+        <v>29.263532234243815</v>
       </c>
       <c r="J82" s="16">
         <v>8.9088061099928417</v>
       </c>
       <c r="K82" s="16">
         <v>26.112030000000004</v>
       </c>
     </row>
-    <row r="83" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A83" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B83" s="5"/>
-      <c r="C83" s="79"/>
+      <c r="C83" s="78"/>
       <c r="D83" s="16">
         <v>113.39220900000001</v>
       </c>
       <c r="E83" s="16">
         <v>11.915619599496958</v>
       </c>
       <c r="F83" s="16">
         <v>129.989002</v>
       </c>
       <c r="G83" s="16">
         <v>12.646386390608457</v>
       </c>
       <c r="H83" s="16">
-        <v>137.48050800000001</v>
+        <v>137.47430400000002</v>
       </c>
       <c r="I83" s="16">
-        <v>12.602645339016572</v>
+        <v>12.602716001493064</v>
       </c>
       <c r="J83" s="16">
-        <v>5.7631844884846606</v>
+        <v>5.7584117770209655</v>
       </c>
       <c r="K83" s="16">
-        <v>7.4915060000000153</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>7.4853020000000186</v>
+      </c>
+    </row>
+    <row r="84" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A84" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B84" s="5"/>
-      <c r="C84" s="79"/>
+      <c r="C84" s="78"/>
       <c r="D84" s="16">
         <v>87.236374000000012</v>
       </c>
       <c r="E84" s="16">
         <v>9.1670799695193086</v>
       </c>
       <c r="F84" s="16">
         <v>109.52327700000002</v>
       </c>
       <c r="G84" s="16">
         <v>10.655314360422896</v>
       </c>
       <c r="H84" s="16">
-        <v>119.57069300000002</v>
+        <v>119.56839500000002</v>
       </c>
       <c r="I84" s="16">
-        <v>10.960877718166646</v>
+        <v>10.96122316021577</v>
       </c>
       <c r="J84" s="16">
-        <v>9.1737722566500608</v>
+        <v>9.1716740725352839</v>
       </c>
       <c r="K84" s="16">
-        <v>10.047415999999998</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>10.045118000000002</v>
+      </c>
+    </row>
+    <row r="85" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A85" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B85" s="5"/>
-      <c r="C85" s="79"/>
+      <c r="C85" s="78"/>
       <c r="D85" s="16">
         <v>86.986998999999997</v>
       </c>
       <c r="E85" s="16">
         <v>9.1408748389919996</v>
       </c>
       <c r="F85" s="16">
         <v>118.38307999999999</v>
       </c>
       <c r="G85" s="16">
         <v>11.517267990028204</v>
       </c>
       <c r="H85" s="16">
-        <v>111.864361</v>
+        <v>111.86608500000001</v>
       </c>
       <c r="I85" s="16">
-        <v>10.254449072582107</v>
+        <v>10.255127383324547</v>
       </c>
       <c r="J85" s="16">
-        <v>-5.5064617342275524</v>
+        <v>-5.5050054450348656</v>
       </c>
       <c r="K85" s="16">
-        <v>-6.5187189999999902</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-6.5169949999999801</v>
+      </c>
+    </row>
+    <row r="86" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A86" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B86" s="5"/>
-      <c r="C86" s="79"/>
+      <c r="C86" s="78"/>
       <c r="D86" s="16">
         <v>107.205079</v>
       </c>
       <c r="E86" s="16">
         <v>11.265455993524384</v>
       </c>
       <c r="F86" s="16">
         <v>92.567003</v>
       </c>
       <c r="G86" s="16">
         <v>9.0056702409224751</v>
       </c>
       <c r="H86" s="16">
         <v>87.34352299999999</v>
       </c>
       <c r="I86" s="16">
-        <v>8.0066582459037505</v>
+        <v>8.0070644688543204</v>
       </c>
       <c r="J86" s="16">
         <v>-5.6429179196824695</v>
       </c>
       <c r="K86" s="16">
         <v>-5.2234800000000092</v>
       </c>
     </row>
-    <row r="87" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A87" s="15" t="s">
         <v>44</v>
       </c>
       <c r="B87" s="5"/>
-      <c r="C87" s="79"/>
+      <c r="C87" s="78"/>
       <c r="D87" s="16">
         <v>52.343578999999991</v>
       </c>
       <c r="E87" s="16">
         <v>5.5004323607472649</v>
       </c>
       <c r="F87" s="16">
         <v>52.644619000000006</v>
       </c>
       <c r="G87" s="16">
         <v>5.1216963205884714</v>
       </c>
       <c r="H87" s="16">
         <v>70.10157199999999</v>
       </c>
       <c r="I87" s="16">
-        <v>6.4261127811917476</v>
+        <v>6.4264388141526281</v>
       </c>
       <c r="J87" s="16">
         <v>33.159994946492027</v>
       </c>
       <c r="K87" s="16">
         <v>17.456952999999984</v>
       </c>
     </row>
-    <row r="88" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A88" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B88" s="5"/>
-      <c r="C88" s="79"/>
+      <c r="C88" s="78"/>
       <c r="D88" s="16">
         <v>56.179625999999999</v>
       </c>
       <c r="E88" s="16">
         <v>5.903536570647538</v>
       </c>
       <c r="F88" s="16">
         <v>51.292715999999999</v>
       </c>
       <c r="G88" s="16">
         <v>4.9901722113363451</v>
       </c>
       <c r="H88" s="16">
-        <v>50.869144999999996</v>
+        <v>50.858295999999996</v>
       </c>
       <c r="I88" s="16">
-        <v>4.6631031733895547</v>
+        <v>4.6623451958547149</v>
       </c>
       <c r="J88" s="16">
-        <v>-0.8257917167030161</v>
+        <v>-0.8469428680672767</v>
       </c>
       <c r="K88" s="16">
-        <v>-0.42357100000000258</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-0.43442000000000291</v>
+      </c>
+    </row>
+    <row r="89" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A89" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B89" s="5"/>
-      <c r="C89" s="79"/>
+      <c r="C89" s="78"/>
       <c r="D89" s="16">
         <v>22.717243999999997</v>
       </c>
       <c r="E89" s="16">
         <v>2.3872013804136634</v>
       </c>
       <c r="F89" s="16">
         <v>19.923428000000001</v>
       </c>
       <c r="G89" s="16">
         <v>1.938312971380975</v>
       </c>
       <c r="H89" s="16">
-        <v>29.412226000000004</v>
+        <v>29.410226000000002</v>
       </c>
       <c r="I89" s="16">
-        <v>2.6961775040066192</v>
+        <v>2.6961309498080994</v>
       </c>
       <c r="J89" s="16">
-        <v>47.62633217536662</v>
+        <v>47.616293742221465</v>
       </c>
       <c r="K89" s="16">
-        <v>9.4887980000000027</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>9.4867980000000003</v>
+      </c>
+    </row>
+    <row r="90" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A90" s="15" t="s">
         <v>57</v>
       </c>
       <c r="B90" s="5"/>
-      <c r="C90" s="79"/>
+      <c r="C90" s="78"/>
       <c r="D90" s="16">
         <v>31.332858000000005</v>
       </c>
       <c r="E90" s="16">
         <v>3.2925579295580625</v>
       </c>
       <c r="F90" s="16">
         <v>38.779158000000002</v>
       </c>
       <c r="G90" s="16">
         <v>3.7727516053277732</v>
       </c>
       <c r="H90" s="16">
         <v>25.374355999999992</v>
       </c>
       <c r="I90" s="16">
-        <v>2.3260316245990813</v>
+        <v>2.326149637308085</v>
       </c>
       <c r="J90" s="16">
         <v>-34.567026958140787</v>
       </c>
       <c r="K90" s="16">
         <v>-13.404802000000011</v>
       </c>
     </row>
-    <row r="91" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A91" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B91" s="5"/>
-      <c r="C91" s="79"/>
+      <c r="C91" s="78"/>
       <c r="D91" s="16">
         <v>29.944804000000005</v>
       </c>
       <c r="E91" s="16">
         <v>3.1466967315672889</v>
       </c>
       <c r="F91" s="16">
         <v>26.860668</v>
       </c>
       <c r="G91" s="16">
         <v>2.613224049815015</v>
       </c>
       <c r="H91" s="16">
-        <v>23.995612999999999</v>
+        <v>23.989408999999998</v>
       </c>
       <c r="I91" s="16">
-        <v>2.1996441876058195</v>
+        <v>2.1991870471347266</v>
       </c>
       <c r="J91" s="16">
-        <v>-10.666357962504886</v>
+        <v>-10.689454930904928</v>
       </c>
       <c r="K91" s="16">
-        <v>-2.8650550000000017</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-2.871259000000002</v>
+      </c>
+    </row>
+    <row r="92" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A92" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B92" s="5"/>
-      <c r="C92" s="79"/>
+      <c r="C92" s="78"/>
       <c r="D92" s="16">
         <v>9.8375589999999988</v>
       </c>
       <c r="E92" s="16">
         <v>1.0337624768524236</v>
       </c>
       <c r="F92" s="16">
         <v>25.507731</v>
       </c>
       <c r="G92" s="16">
         <v>2.4815993446407214</v>
       </c>
       <c r="H92" s="16">
         <v>20.294540000000001</v>
       </c>
       <c r="I92" s="16">
-        <v>1.8603720167988131</v>
+        <v>1.8604664039684176</v>
       </c>
       <c r="J92" s="16">
         <v>-20.437690047774137</v>
       </c>
       <c r="K92" s="16">
         <v>-5.2131909999999984</v>
       </c>
     </row>
-    <row r="93" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A93" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B93" s="5"/>
-      <c r="C93" s="79"/>
+      <c r="C93" s="78"/>
       <c r="D93" s="16">
         <v>9.1761289999999995</v>
       </c>
       <c r="E93" s="16">
         <v>0.96425727591136712</v>
       </c>
       <c r="F93" s="16">
         <v>6.6761509999999991</v>
       </c>
       <c r="G93" s="16">
         <v>0.64951021893411431</v>
       </c>
       <c r="H93" s="16">
         <v>13.362185000000002</v>
       </c>
       <c r="I93" s="16">
-        <v>1.2248927572287349</v>
+        <v>1.224954902949795</v>
       </c>
       <c r="J93" s="16">
         <v>100.14803439886251</v>
       </c>
       <c r="K93" s="16">
         <v>6.6860340000000029</v>
       </c>
     </row>
-    <row r="94" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A94" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B94" s="5"/>
-      <c r="C94" s="79"/>
+      <c r="C94" s="78"/>
       <c r="D94" s="16">
         <v>13.835808</v>
       </c>
       <c r="E94" s="16">
         <v>1.4539113968551121</v>
       </c>
       <c r="F94" s="16">
         <v>13.051902999999999</v>
       </c>
       <c r="G94" s="16">
         <v>1.2697951821396527</v>
       </c>
       <c r="H94" s="16">
-        <v>10.938720999999999</v>
+        <v>10.909208</v>
       </c>
       <c r="I94" s="16">
-        <v>1.0027372114849376</v>
+        <v>1.0000825334254184</v>
       </c>
       <c r="J94" s="16">
-        <v>-16.190604542494686</v>
+        <v>-16.416724825490963</v>
       </c>
       <c r="K94" s="16">
-        <v>-2.1131820000000001</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-2.1426949999999998</v>
+      </c>
+    </row>
+    <row r="95" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A95" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B95" s="5"/>
-      <c r="C95" s="79"/>
+      <c r="C95" s="78"/>
       <c r="D95" s="16">
         <v>7.7224380000000004</v>
       </c>
       <c r="E95" s="16">
         <v>0.81149872994096173</v>
       </c>
       <c r="F95" s="16">
         <v>8.2714040000000004</v>
       </c>
       <c r="G95" s="16">
         <v>0.80470939362104144</v>
       </c>
       <c r="H95" s="16">
         <v>6.3765910000000003</v>
       </c>
       <c r="I95" s="16">
-        <v>0.58453315320136146</v>
+        <v>0.58456280986646536</v>
       </c>
       <c r="J95" s="16">
         <v>-22.907997239646377</v>
       </c>
       <c r="K95" s="16">
         <v>-1.8948130000000001</v>
       </c>
     </row>
-    <row r="96" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A96" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B96" s="5"/>
-      <c r="C96" s="79"/>
+      <c r="C96" s="78"/>
       <c r="D96" s="16">
         <v>4.2190450000000004</v>
       </c>
       <c r="E96" s="16">
         <v>0.44335087689454611</v>
       </c>
       <c r="F96" s="16">
         <v>3.7016249999999999</v>
       </c>
       <c r="G96" s="16">
         <v>0.36012415898951228</v>
       </c>
       <c r="H96" s="16">
         <v>3.0153949999999994</v>
       </c>
       <c r="I96" s="16">
-        <v>0.27641703027489439</v>
+        <v>0.27643105447052979</v>
       </c>
       <c r="J96" s="16">
         <v>-18.538614797555145</v>
       </c>
       <c r="K96" s="16">
         <v>-0.68623000000000056</v>
       </c>
     </row>
-    <row r="97" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A97" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B97" s="5"/>
-      <c r="C97" s="79"/>
+      <c r="C97" s="78"/>
       <c r="D97" s="16">
         <v>2.0937979999999996</v>
       </c>
       <c r="E97" s="16">
         <v>0.2200230571942339</v>
       </c>
       <c r="F97" s="16">
         <v>2.3112480000000004</v>
       </c>
       <c r="G97" s="16">
         <v>0.22485698638197885</v>
       </c>
       <c r="H97" s="16">
         <v>2.2508729999999999</v>
       </c>
       <c r="I97" s="16">
-        <v>0.20633437084890788</v>
+        <v>0.20634483935578748</v>
       </c>
       <c r="J97" s="16">
         <v>-2.6122250835912242</v>
       </c>
       <c r="K97" s="16">
         <v>-6.0375000000000512E-2</v>
       </c>
     </row>
-    <row r="98" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A98" s="15" t="s">
         <v>49</v>
       </c>
       <c r="B98" s="5"/>
-      <c r="C98" s="79"/>
+      <c r="C98" s="78"/>
       <c r="D98" s="16">
         <v>39.975637999999996</v>
       </c>
       <c r="E98" s="16">
         <v>4.2007691697336567</v>
       </c>
       <c r="F98" s="16">
         <v>35.288069999999998</v>
       </c>
       <c r="G98" s="16">
         <v>3.4331101964983048</v>
       </c>
       <c r="H98" s="16">
         <v>59.420198000000013</v>
       </c>
       <c r="I98" s="16">
-        <v>5.4469662082434391</v>
+        <v>5.447242563573818</v>
       </c>
       <c r="J98" s="16">
         <v>68.386080621581229</v>
       </c>
       <c r="K98" s="16">
         <v>24.132128000000016</v>
       </c>
     </row>
-    <row r="99" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A99" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="B99" s="96"/>
-      <c r="C99" s="97"/>
+      <c r="B99" s="95"/>
+      <c r="C99" s="96"/>
       <c r="D99" s="17">
         <v>951.62662799999998</v>
       </c>
       <c r="E99" s="17">
         <v>100</v>
       </c>
       <c r="F99" s="17">
         <v>1027.874667</v>
       </c>
       <c r="G99" s="17">
         <v>100</v>
       </c>
       <c r="H99" s="17">
-        <v>1090.8861140000001</v>
+        <v>1090.83077</v>
       </c>
       <c r="I99" s="17">
         <v>100</v>
       </c>
       <c r="J99" s="17">
-        <v>6.1302655881098866</v>
+        <v>6.1248812740707406</v>
       </c>
       <c r="K99" s="17">
-        <v>63.011447000000089</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+        <v>62.956102999999985</v>
+      </c>
+    </row>
+    <row r="100" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A100" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="E100" s="80"/>
-[...5 lines deleted...]
-    <row r="101" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E100" s="79"/>
+      <c r="F100" s="79"/>
+      <c r="G100" s="79"/>
+      <c r="H100" s="79"/>
+      <c r="I100" s="79"/>
+    </row>
+    <row r="101" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A101" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="E101" s="80"/>
-[...5 lines deleted...]
-    <row r="102" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E101" s="79"/>
+      <c r="F101" s="79"/>
+      <c r="G101" s="79"/>
+      <c r="H101" s="79"/>
+      <c r="I101" s="79"/>
+    </row>
+    <row r="102" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A102" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="E102" s="81"/>
-[...5 lines deleted...]
-    <row r="103" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E102" s="80"/>
+      <c r="F102" s="81"/>
+      <c r="G102" s="80"/>
+      <c r="H102" s="81"/>
+      <c r="I102" s="80"/>
+    </row>
+    <row r="103" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A103" s="46"/>
-      <c r="E103" s="81"/>
-[...5 lines deleted...]
-    <row r="104" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E103" s="80"/>
+      <c r="F103" s="81"/>
+      <c r="G103" s="80"/>
+      <c r="H103" s="81"/>
+      <c r="I103" s="80"/>
+    </row>
+    <row r="104" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A104" s="46"/>
-      <c r="E104" s="81"/>
-[...5 lines deleted...]
-    <row r="105" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E104" s="80"/>
+      <c r="F104" s="81"/>
+      <c r="G104" s="80"/>
+      <c r="H104" s="81"/>
+      <c r="I104" s="80"/>
+    </row>
+    <row r="105" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A105" s="46"/>
-      <c r="E105" s="81"/>
-[...5 lines deleted...]
-    <row r="106" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E105" s="80"/>
+      <c r="F105" s="81"/>
+      <c r="G105" s="80"/>
+      <c r="H105" s="81"/>
+      <c r="I105" s="80"/>
+    </row>
+    <row r="106" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A106" s="2" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="B106" s="37"/>
       <c r="C106" s="37"/>
       <c r="D106" s="37"/>
       <c r="E106" s="37"/>
       <c r="F106" s="37"/>
       <c r="G106" s="37"/>
       <c r="H106" s="37"/>
       <c r="I106" s="37"/>
       <c r="J106" s="37"/>
       <c r="K106" s="37"/>
     </row>
-    <row r="107" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A107" s="23"/>
       <c r="B107" s="23"/>
       <c r="C107" s="23"/>
       <c r="D107" s="13">
         <v>2021</v>
       </c>
       <c r="E107" s="13" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F107" s="13">
         <v>2024</v>
       </c>
       <c r="G107" s="13" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="H107" s="13">
         <v>2025</v>
       </c>
       <c r="I107" s="13" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="J107" s="13" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="K107" s="13" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="108" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A108" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B108" s="5"/>
-      <c r="C108" s="79"/>
+      <c r="C108" s="78"/>
       <c r="D108" s="16">
         <v>54.344217999999998</v>
       </c>
       <c r="E108" s="16">
         <v>67.427625678769715</v>
       </c>
       <c r="F108" s="16">
         <v>70.313417999999999</v>
       </c>
       <c r="G108" s="16">
         <v>73.572089928702781</v>
       </c>
       <c r="H108" s="16">
         <v>194.10915800000001</v>
       </c>
       <c r="I108" s="16">
-        <v>83.088484491786645</v>
+        <v>83.088463507821714</v>
       </c>
       <c r="J108" s="16">
         <v>176.06275376913126</v>
       </c>
       <c r="K108" s="16">
         <v>123.79574000000001</v>
       </c>
     </row>
-    <row r="109" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A109" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B109" s="5"/>
-      <c r="C109" s="79"/>
+      <c r="C109" s="78"/>
       <c r="D109" s="16">
         <v>12.319825999999997</v>
       </c>
       <c r="E109" s="16">
         <v>15.285832541662014</v>
       </c>
       <c r="F109" s="16">
         <v>16.441181</v>
       </c>
       <c r="G109" s="16">
         <v>17.20314673176718</v>
       </c>
       <c r="H109" s="16">
         <v>29.376000000000005</v>
       </c>
       <c r="I109" s="16">
-        <v>12.574405790945342</v>
+        <v>12.574402615283981</v>
       </c>
       <c r="J109" s="16">
         <v>78.673296036337064</v>
       </c>
       <c r="K109" s="16">
         <v>12.934819000000005</v>
       </c>
     </row>
-    <row r="110" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A110" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B110" s="5"/>
-      <c r="C110" s="79"/>
+      <c r="C110" s="78"/>
       <c r="D110" s="16">
         <v>1.647891</v>
       </c>
       <c r="E110" s="16">
         <v>2.0446218861298822</v>
       </c>
       <c r="F110" s="16">
         <v>2.7218060000000004</v>
       </c>
       <c r="G110" s="16">
         <v>2.8479479663537739</v>
       </c>
       <c r="H110" s="16">
         <v>3.4490469999999998</v>
       </c>
       <c r="I110" s="16">
-        <v>1.4763656239802101</v>
+        <v>1.4763652511246375</v>
       </c>
       <c r="J110" s="16">
         <v>26.719060800071691</v>
       </c>
       <c r="K110" s="16">
         <v>0.72724099999999936</v>
       </c>
     </row>
-    <row r="111" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A111" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B111" s="5"/>
-      <c r="C111" s="79"/>
+      <c r="C111" s="78"/>
       <c r="D111" s="16">
         <v>2.1350399999999996</v>
       </c>
       <c r="E111" s="16">
         <v>2.6490523413033649</v>
       </c>
       <c r="F111" s="16">
         <v>2.2021060000000001</v>
       </c>
       <c r="G111" s="16">
         <v>2.3041624951945301</v>
       </c>
       <c r="H111" s="16">
         <v>2.6609769999999999</v>
       </c>
       <c r="I111" s="16">
-        <v>1.1390320192801049</v>
+        <v>1.139031731618005</v>
       </c>
       <c r="J111" s="16">
         <v>20.837825245469553</v>
       </c>
       <c r="K111" s="16">
         <v>0.45887099999999981</v>
       </c>
     </row>
-    <row r="112" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A112" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B112" s="5"/>
-      <c r="C112" s="79"/>
+      <c r="C112" s="78"/>
       <c r="D112" s="16">
         <v>1.4703719999999998</v>
       </c>
       <c r="E112" s="16">
         <v>1.8243650653790615</v>
       </c>
       <c r="F112" s="16">
         <v>0.79167100000000001</v>
       </c>
       <c r="G112" s="16">
         <v>0.82836095389284115</v>
       </c>
       <c r="H112" s="16">
         <v>0.95820700000000003</v>
       </c>
       <c r="I112" s="16">
-        <v>0.41016079962296986</v>
+        <v>0.4101606960370171</v>
       </c>
       <c r="J112" s="16">
         <v>21.036011171307276</v>
       </c>
       <c r="K112" s="16">
         <v>0.16653600000000002</v>
       </c>
     </row>
-    <row r="113" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A113" s="15" t="s">
         <v>57</v>
       </c>
       <c r="B113" s="5"/>
-      <c r="C113" s="79"/>
+      <c r="C113" s="78"/>
       <c r="D113" s="16">
         <v>0.55904999999999994</v>
       </c>
       <c r="E113" s="16">
         <v>0.69364167013528844</v>
       </c>
       <c r="F113" s="16">
         <v>0.28059100000000003</v>
       </c>
       <c r="G113" s="16">
         <v>0.29359497621328329</v>
       </c>
       <c r="H113" s="16">
         <v>0.7250160000000001</v>
       </c>
       <c r="I113" s="16">
-        <v>0.31034332070152604</v>
+        <v>0.31034324232443933</v>
       </c>
       <c r="J113" s="16">
         <v>158.3889005705814</v>
       </c>
       <c r="K113" s="16">
         <v>0.44442500000000007</v>
       </c>
     </row>
-    <row r="114" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A114" s="15" t="s">
         <v>44</v>
       </c>
       <c r="B114" s="5"/>
-      <c r="C114" s="79"/>
+      <c r="C114" s="78"/>
       <c r="D114" s="16">
         <v>0.60438400000000003</v>
       </c>
       <c r="E114" s="16">
         <v>0.74988986166361904</v>
       </c>
       <c r="F114" s="16">
         <v>0.97452800000000006</v>
       </c>
       <c r="G114" s="16">
         <v>1.0196924526416689</v>
       </c>
       <c r="H114" s="16">
         <v>0.51683999999999997</v>
       </c>
       <c r="I114" s="16">
-        <v>0.22123352018628095</v>
+        <v>0.22123346431384022</v>
       </c>
       <c r="J114" s="16">
         <v>-46.965094897222045</v>
       </c>
       <c r="K114" s="16">
         <v>-0.45768800000000009</v>
       </c>
     </row>
-    <row r="115" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A115" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B115" s="5"/>
-      <c r="C115" s="79"/>
+      <c r="C115" s="78"/>
       <c r="D115" s="16">
         <v>0.26873900000000001</v>
       </c>
       <c r="E115" s="16">
         <v>0.33343809818529169</v>
       </c>
       <c r="F115" s="16">
         <v>0.14233399999999999</v>
       </c>
       <c r="G115" s="16">
         <v>0.14893046228974363</v>
       </c>
       <c r="H115" s="16">
         <v>0.297651</v>
       </c>
       <c r="I115" s="16">
-        <v>0.12740960165034967</v>
+        <v>0.12740956947310361</v>
       </c>
       <c r="J115" s="16">
         <v>109.12150294378013</v>
       </c>
       <c r="K115" s="16">
         <v>0.15531700000000001</v>
       </c>
     </row>
-    <row r="116" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A116" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B116" s="5"/>
-      <c r="C116" s="79"/>
+      <c r="C116" s="78"/>
       <c r="D116" s="16">
         <v>6.4100539999999997</v>
       </c>
       <c r="E116" s="16">
         <v>7.9532788877871141</v>
       </c>
       <c r="F116" s="16">
         <v>0.57295499999999988</v>
       </c>
       <c r="G116" s="16">
         <v>0.59950857153751069</v>
       </c>
       <c r="H116" s="16">
-        <v>0.27796599999999999</v>
+        <v>0.27802500000000002</v>
       </c>
       <c r="I116" s="16">
-        <v>0.1189834313754736</v>
+        <v>0.11900865628793329</v>
       </c>
       <c r="J116" s="16">
-        <v>-51.485544239949036</v>
+        <v>-51.475246747126725</v>
       </c>
       <c r="K116" s="16">
-        <v>-0.29498899999999989</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-0.29492999999999986</v>
+      </c>
+    </row>
+    <row r="117" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A117" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B117" s="5"/>
-      <c r="C117" s="79"/>
+      <c r="C117" s="78"/>
       <c r="D117" s="16">
         <v>0.131546</v>
       </c>
       <c r="E117" s="16">
         <v>0.16321578953513399</v>
       </c>
       <c r="F117" s="16">
         <v>4.1091000000000003E-2</v>
       </c>
       <c r="G117" s="16">
         <v>4.2995360391388258E-2</v>
       </c>
       <c r="H117" s="16">
         <v>9.8979000000000011E-2</v>
       </c>
       <c r="I117" s="16">
-        <v>4.2367991243939918E-2</v>
+        <v>4.2367980543919971E-2</v>
       </c>
       <c r="J117" s="16">
         <v>140.87756443016721</v>
       </c>
       <c r="K117" s="16">
         <v>5.7888000000000009E-2</v>
       </c>
     </row>
-    <row r="118" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A118" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B118" s="5"/>
-      <c r="C118" s="79"/>
+      <c r="C118" s="78"/>
       <c r="D118" s="16">
         <v>1.2161000000000002E-2</v>
       </c>
       <c r="E118" s="16">
         <v>1.5088769073455407E-2</v>
       </c>
       <c r="F118" s="16">
         <v>7.9839999999999998E-3</v>
       </c>
       <c r="G118" s="16">
         <v>8.3540180906973259E-3</v>
       </c>
       <c r="H118" s="16">
         <v>3.3091000000000002E-2</v>
       </c>
       <c r="I118" s="16">
-        <v>1.4164612677974276E-2</v>
+        <v>1.4164609100706773E-2</v>
       </c>
       <c r="J118" s="16">
         <v>314.46643286573152</v>
       </c>
       <c r="K118" s="16">
         <v>2.5107000000000004E-2</v>
       </c>
     </row>
-    <row r="119" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A119" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B119" s="5"/>
-      <c r="C119" s="79"/>
+      <c r="C119" s="78"/>
       <c r="D119" s="16">
         <v>9.807999999999999E-3</v>
       </c>
       <c r="E119" s="16">
         <v>1.2169282712971843E-2</v>
       </c>
       <c r="F119" s="16">
         <v>1.9350000000000003E-2</v>
       </c>
       <c r="G119" s="16">
         <v>2.0246774806487136E-2</v>
       </c>
       <c r="H119" s="16">
         <v>2.8107E-2</v>
       </c>
       <c r="I119" s="16">
-        <v>1.2031209952549724E-2</v>
+        <v>1.2031206914072261E-2</v>
       </c>
       <c r="J119" s="16">
         <v>45.255813953488357</v>
       </c>
       <c r="K119" s="16">
         <v>8.7569999999999974E-3</v>
       </c>
     </row>
-    <row r="120" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A120" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B120" s="5"/>
-      <c r="C120" s="79"/>
+      <c r="C120" s="78"/>
       <c r="D120" s="16">
         <v>5.7686999999999995E-2</v>
       </c>
       <c r="E120" s="16">
         <v>7.1575184733198072E-2</v>
       </c>
       <c r="F120" s="16">
         <v>0.10565099999999999</v>
       </c>
       <c r="G120" s="16">
         <v>0.11054739044341973</v>
       </c>
       <c r="H120" s="16">
         <v>1.6650999999999996E-2</v>
       </c>
       <c r="I120" s="16">
-        <v>7.1274656462769204E-3</v>
+        <v>7.1274638462382042E-3</v>
       </c>
       <c r="J120" s="16">
         <v>-84.239619123340049</v>
       </c>
       <c r="K120" s="16">
         <v>-8.8999999999999996E-2</v>
       </c>
     </row>
-    <row r="121" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A121" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B121" s="5"/>
-      <c r="C121" s="79"/>
+      <c r="C121" s="78"/>
       <c r="D121" s="16">
         <v>1.2045E-2</v>
       </c>
       <c r="E121" s="16">
         <v>1.4944841994060551E-2</v>
       </c>
       <c r="F121" s="16">
         <v>7.7640000000000001E-3</v>
       </c>
       <c r="G121" s="16">
         <v>8.1238222014246037E-3</v>
       </c>
       <c r="H121" s="16">
         <v>6.353000000000001E-3</v>
       </c>
       <c r="I121" s="16">
-        <v>2.7194035944265987E-3</v>
+        <v>2.7194029076422631E-3</v>
       </c>
       <c r="J121" s="16">
         <v>-18.173621844410086</v>
       </c>
       <c r="K121" s="16">
         <v>-1.4109999999999991E-3</v>
       </c>
     </row>
-    <row r="122" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A122" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B122" s="5"/>
-      <c r="C122" s="79"/>
+      <c r="C122" s="78"/>
       <c r="D122" s="16">
         <v>7.7079999999999996E-3</v>
       </c>
       <c r="E122" s="16">
         <v>9.5637062756511997E-3</v>
       </c>
       <c r="F122" s="16">
         <v>1.8690999999999999E-2</v>
       </c>
       <c r="G122" s="16">
         <v>1.9557233483620207E-2</v>
       </c>
       <c r="H122" s="16">
         <v>5.9799999999999992E-3</v>
       </c>
       <c r="I122" s="16">
-        <v>2.5597408302646084E-3</v>
+        <v>2.5597401838030427E-3</v>
       </c>
       <c r="J122" s="16">
         <v>-68.00599218875395</v>
       </c>
       <c r="K122" s="16">
         <v>-1.2711E-2</v>
       </c>
     </row>
-    <row r="123" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A123" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B123" s="5"/>
-      <c r="C123" s="79"/>
+      <c r="C123" s="78"/>
       <c r="D123" s="16">
         <v>1.9700000000000004E-3</v>
       </c>
       <c r="E123" s="16">
         <v>2.4442788483436521E-3</v>
       </c>
       <c r="F123" s="16">
         <v>2.941E-3</v>
       </c>
       <c r="G123" s="16">
         <v>3.0773005015957964E-3</v>
       </c>
       <c r="H123" s="16">
         <v>1.2669999999999999E-3</v>
       </c>
       <c r="I123" s="16">
-        <v>5.4233973778348814E-4</v>
+        <v>5.423396008157952E-4</v>
       </c>
       <c r="J123" s="16">
         <v>-56.919415164909907</v>
       </c>
       <c r="K123" s="16">
         <v>-1.6740000000000001E-3</v>
       </c>
     </row>
-    <row r="124" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A124" s="15" t="s">
         <v>49</v>
       </c>
       <c r="B124" s="5"/>
-      <c r="C124" s="79"/>
+      <c r="C124" s="78"/>
       <c r="D124" s="16">
         <v>0.60387000000000013</v>
       </c>
       <c r="E124" s="16">
         <v>0.74925211581181783</v>
       </c>
       <c r="F124" s="16">
         <v>0.92671499999999996</v>
       </c>
       <c r="G124" s="16">
         <v>0.96966356148804767</v>
       </c>
       <c r="H124" s="16">
         <v>1.0561109999999998</v>
       </c>
       <c r="I124" s="16">
-        <v>0.45206863678789055</v>
+        <v>0.45206852261812958</v>
       </c>
       <c r="J124" s="16">
         <v>13.962868843171833</v>
       </c>
       <c r="K124" s="16">
         <v>0.12939599999999984</v>
       </c>
     </row>
-    <row r="125" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A125" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="B125" s="96"/>
-      <c r="C125" s="97"/>
+      <c r="B125" s="95"/>
+      <c r="C125" s="96"/>
       <c r="D125" s="17">
         <v>80.59636900000001</v>
       </c>
       <c r="E125" s="17">
         <v>100</v>
       </c>
       <c r="F125" s="17">
         <v>95.570777000000007</v>
       </c>
       <c r="G125" s="17">
         <v>100</v>
       </c>
       <c r="H125" s="17">
-        <v>233.617401</v>
+        <v>233.61745999999999</v>
       </c>
       <c r="I125" s="17">
         <v>100</v>
       </c>
       <c r="J125" s="17">
-        <v>144.44438805807764</v>
+        <v>144.44444979242971</v>
       </c>
       <c r="K125" s="17">
-        <v>138.04662400000001</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+        <v>138.04668299999997</v>
+      </c>
+    </row>
+    <row r="126" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A126" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="E126" s="80"/>
-[...5 lines deleted...]
-    <row r="127" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E126" s="79"/>
+      <c r="F126" s="79"/>
+      <c r="G126" s="79"/>
+      <c r="H126" s="79"/>
+      <c r="I126" s="79"/>
+    </row>
+    <row r="127" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A127" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="E127" s="80"/>
-[...5 lines deleted...]
-    <row r="128" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E127" s="79"/>
+      <c r="F127" s="79"/>
+      <c r="G127" s="79"/>
+      <c r="H127" s="79"/>
+      <c r="I127" s="79"/>
+    </row>
+    <row r="128" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A128" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="E128" s="81"/>
-[...5 lines deleted...]
-    <row r="129" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E128" s="80"/>
+      <c r="F128" s="81"/>
+      <c r="G128" s="80"/>
+      <c r="H128" s="81"/>
+      <c r="I128" s="80"/>
+    </row>
+    <row r="129" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A129" s="46"/>
     </row>
-    <row r="130" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A130" s="2" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="B130" s="37"/>
       <c r="C130" s="37"/>
       <c r="D130" s="37"/>
       <c r="E130" s="37"/>
       <c r="F130" s="37"/>
       <c r="G130" s="37"/>
       <c r="H130" s="37"/>
       <c r="I130" s="37"/>
       <c r="J130" s="37"/>
       <c r="K130" s="37"/>
     </row>
-    <row r="131" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A131" s="23"/>
       <c r="B131" s="23"/>
       <c r="C131" s="23"/>
       <c r="D131" s="13"/>
       <c r="E131" s="13"/>
       <c r="F131" s="13" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="G131" s="13" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="H131" s="13" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="I131" s="13" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="J131" s="13" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="K131" s="13" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="132" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A132" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B132" s="5"/>
-      <c r="C132" s="79"/>
+      <c r="C132" s="78"/>
       <c r="D132" s="16"/>
       <c r="E132" s="16"/>
       <c r="F132" s="16">
-        <v>70.293309999999991</v>
+        <v>89.233733000000001</v>
       </c>
       <c r="G132" s="16">
-        <v>27.500168195377501</v>
+        <v>26.925426134902082</v>
       </c>
       <c r="H132" s="16">
-        <v>72.206365999999989</v>
+        <v>104.012252</v>
       </c>
       <c r="I132" s="16">
-        <v>27.718641529186002</v>
+        <v>28.782697544062763</v>
       </c>
       <c r="J132" s="16">
-        <v>2.7215335285818774</v>
+        <v>16.561583274791385</v>
       </c>
       <c r="K132" s="16">
-        <v>1.9130559999999974</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>14.778519000000003</v>
+      </c>
+    </row>
+    <row r="133" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A133" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B133" s="5"/>
-      <c r="C133" s="79"/>
+      <c r="C133" s="78"/>
       <c r="D133" s="16"/>
       <c r="E133" s="16"/>
       <c r="F133" s="16">
-        <v>30.682722000000002</v>
+        <v>41.164790000000011</v>
       </c>
       <c r="G133" s="16">
-        <v>12.003702993812778</v>
+        <v>12.421081974725366</v>
       </c>
       <c r="H133" s="16">
-        <v>36.609436000000002</v>
+        <v>48.553326000000006</v>
       </c>
       <c r="I133" s="16">
-        <v>14.053661599168102</v>
+        <v>13.435875775637266</v>
       </c>
       <c r="J133" s="16">
-        <v>19.316128471261447</v>
+        <v>17.948678955971822</v>
       </c>
       <c r="K133" s="16">
-        <v>5.9267140000000005</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>7.3885359999999949</v>
+      </c>
+    </row>
+    <row r="134" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A134" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B134" s="5"/>
-      <c r="C134" s="79"/>
+      <c r="C134" s="78"/>
       <c r="D134" s="16"/>
       <c r="E134" s="16"/>
       <c r="F134" s="16">
-        <v>27.990166999999992</v>
+        <v>36.186608999999997</v>
       </c>
       <c r="G134" s="16">
-        <v>10.95032088141396</v>
+        <v>10.918963433952525</v>
       </c>
       <c r="H134" s="16">
-        <v>27.838176999999998</v>
+        <v>40.708883</v>
       </c>
       <c r="I134" s="16">
-        <v>10.686543193283409</v>
+        <v>11.265129292130299</v>
       </c>
       <c r="J134" s="16">
-        <v>-0.54301212279295918</v>
+        <v>12.497092501814699</v>
       </c>
       <c r="K134" s="16">
-        <v>-0.1519899999999943</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>4.522274000000003</v>
+      </c>
+    </row>
+    <row r="135" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A135" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B135" s="5"/>
-      <c r="C135" s="79"/>
+      <c r="C135" s="78"/>
       <c r="D135" s="16"/>
       <c r="E135" s="16"/>
       <c r="F135" s="16">
-        <v>31.161133000000007</v>
+        <v>40.403498999999996</v>
       </c>
       <c r="G135" s="16">
-        <v>12.190867077656872</v>
+        <v>12.191369691057192</v>
       </c>
       <c r="H135" s="16">
-        <v>25.960394000000004</v>
+        <v>36.894647000000006</v>
       </c>
       <c r="I135" s="16">
-        <v>9.965698249409634</v>
+        <v>10.209638241425276</v>
       </c>
       <c r="J135" s="16">
-        <v>-16.689826393668039</v>
+        <v>-8.6845250704647903</v>
       </c>
       <c r="K135" s="16">
-        <v>-5.2007390000000022</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-3.5088519999999903</v>
+      </c>
+    </row>
+    <row r="136" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A136" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B136" s="5"/>
-      <c r="C136" s="79"/>
+      <c r="C136" s="78"/>
       <c r="D136" s="16"/>
       <c r="E136" s="16"/>
       <c r="F136" s="16">
-        <v>24.998717999999997</v>
+        <v>30.892134000000002</v>
       </c>
       <c r="G136" s="16">
-        <v>9.7800053756013341</v>
+        <v>9.321406201469765</v>
       </c>
       <c r="H136" s="16">
-        <v>22.504859</v>
+        <v>28.607493999999996</v>
       </c>
       <c r="I136" s="16">
-        <v>8.6391845185211977</v>
+        <v>7.916383228541096</v>
       </c>
       <c r="J136" s="16">
-        <v>-9.9759475665912039</v>
+        <v>-7.3955395894631515</v>
       </c>
       <c r="K136" s="16">
-        <v>-2.4938589999999969</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-2.2846400000000067</v>
+      </c>
+    </row>
+    <row r="137" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A137" s="15" t="s">
         <v>44</v>
       </c>
       <c r="B137" s="5"/>
-      <c r="C137" s="79"/>
+      <c r="C137" s="78"/>
       <c r="D137" s="16"/>
       <c r="E137" s="16"/>
       <c r="F137" s="16">
-        <v>12.558520999999994</v>
+        <v>17.052255000000002</v>
       </c>
       <c r="G137" s="16">
-        <v>4.9131480618166981</v>
+        <v>5.1453549795570552</v>
       </c>
       <c r="H137" s="16">
-        <v>19.075478</v>
+        <v>26.959143000000001</v>
       </c>
       <c r="I137" s="16">
-        <v>7.3227108075190213</v>
+        <v>7.4602447701655068</v>
       </c>
       <c r="J137" s="16">
-        <v>51.892710933078902</v>
+        <v>58.097231128668895</v>
       </c>
       <c r="K137" s="16">
-        <v>6.5169570000000068</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>9.9068879999999986</v>
+      </c>
+    </row>
+    <row r="138" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A138" s="15" t="s">
-        <v>57</v>
+        <v>20</v>
       </c>
       <c r="B138" s="5"/>
-      <c r="C138" s="79"/>
+      <c r="C138" s="78"/>
       <c r="D138" s="16"/>
       <c r="E138" s="16"/>
       <c r="F138" s="16">
-        <v>8.5246629999999985</v>
+        <v>16.214392</v>
       </c>
       <c r="G138" s="16">
-        <v>3.3350210184854201</v>
+        <v>4.8925378266798187</v>
       </c>
       <c r="H138" s="16">
-        <v>12.178112</v>
+        <v>15.907522999999999</v>
       </c>
       <c r="I138" s="16">
-        <v>4.6749440489814766</v>
+        <v>4.4019950955799114</v>
       </c>
       <c r="J138" s="16">
-        <v>42.857400931860909</v>
+        <v>-1.8925717350363844</v>
       </c>
       <c r="K138" s="16">
-        <v>3.6534490000000019</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-0.30686900000000072</v>
+      </c>
+    </row>
+    <row r="139" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A139" s="15" t="s">
-        <v>20</v>
+        <v>57</v>
       </c>
       <c r="B139" s="5"/>
-      <c r="C139" s="79"/>
+      <c r="C139" s="78"/>
       <c r="D139" s="16"/>
       <c r="E139" s="16"/>
       <c r="F139" s="16">
-        <v>12.741871999999999</v>
+        <v>9.9435970000000005</v>
       </c>
       <c r="G139" s="16">
-        <v>4.9848786907882285</v>
+        <v>3.0003853647895014</v>
       </c>
       <c r="H139" s="16">
-        <v>10.915295000000002</v>
+        <v>15.111131000000002</v>
       </c>
       <c r="I139" s="16">
-        <v>4.1901727790914789</v>
+        <v>4.181614230616896</v>
       </c>
       <c r="J139" s="16">
-        <v>-14.335232687944103</v>
+        <v>51.968457691919745</v>
       </c>
       <c r="K139" s="16">
-        <v>-1.8265769999999968</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>5.1675340000000016</v>
+      </c>
+    </row>
+    <row r="140" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A140" s="15" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="B140" s="5"/>
-      <c r="C140" s="79"/>
+      <c r="C140" s="78"/>
       <c r="D140" s="16"/>
       <c r="E140" s="16"/>
       <c r="F140" s="16">
-        <v>5.3877260000000007</v>
+        <v>10.915893000000002</v>
       </c>
       <c r="G140" s="16">
-        <v>2.1077876570417367</v>
+        <v>3.2937663906540222</v>
       </c>
       <c r="H140" s="16">
-        <v>5.8717879999999996</v>
+        <v>7.5126689999999998</v>
       </c>
       <c r="I140" s="16">
-        <v>2.2540669988484954</v>
+        <v>2.0789366196556962</v>
       </c>
       <c r="J140" s="16">
-        <v>8.9845326209981504</v>
+        <v>-31.176780497940037</v>
       </c>
       <c r="K140" s="16">
-        <v>0.48406199999999888</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-3.4032240000000025</v>
+      </c>
+    </row>
+    <row r="141" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A141" s="15" t="s">
-        <v>6</v>
+        <v>19</v>
       </c>
       <c r="B141" s="5"/>
-      <c r="C141" s="79"/>
+      <c r="C141" s="78"/>
       <c r="D141" s="16"/>
       <c r="E141" s="16"/>
       <c r="F141" s="16">
-        <v>6.6246919999999996</v>
+        <v>7.7358019999999987</v>
       </c>
       <c r="G141" s="16">
-        <v>2.5917138379537366</v>
+        <v>2.334204323215165</v>
       </c>
       <c r="H141" s="16">
-        <v>5.6668269999999996</v>
+        <v>7.4514719999999999</v>
       </c>
       <c r="I141" s="16">
-        <v>2.1753863948908956</v>
+        <v>2.0620019344841456</v>
       </c>
       <c r="J141" s="16">
-        <v>-14.459011830285846</v>
+        <v>-3.6755077236981881</v>
       </c>
       <c r="K141" s="16">
-        <v>-0.95786499999999997</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-0.28432999999999886</v>
+      </c>
+    </row>
+    <row r="142" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A142" s="15" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="B142" s="5"/>
-      <c r="C142" s="79"/>
+      <c r="C142" s="78"/>
       <c r="D142" s="16"/>
       <c r="E142" s="16"/>
       <c r="F142" s="16">
-        <v>8.4662639999999989</v>
+        <v>8.8489419999999992</v>
       </c>
       <c r="G142" s="16">
-        <v>3.3121741455405855</v>
+        <v>2.6700836800476866</v>
       </c>
       <c r="H142" s="16">
-        <v>5.2719250000000004</v>
+        <v>6.8368270000000004</v>
       </c>
       <c r="I142" s="16">
-        <v>2.0237910774204306</v>
+        <v>1.89191484578261</v>
       </c>
       <c r="J142" s="16">
-        <v>-37.730207798859084</v>
+        <v>-22.738481052311098</v>
       </c>
       <c r="K142" s="16">
-        <v>-3.1943389999999985</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-2.0121149999999988</v>
+      </c>
+    </row>
+    <row r="143" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A143" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B143" s="5"/>
-      <c r="C143" s="79"/>
+      <c r="C143" s="78"/>
       <c r="D143" s="16"/>
       <c r="E143" s="16"/>
       <c r="F143" s="16">
-        <v>2.2643339999999998</v>
+        <v>2.9267850000000002</v>
       </c>
       <c r="G143" s="16">
-        <v>0.88585337424730637</v>
+        <v>0.88312940275892515</v>
       </c>
       <c r="H143" s="16">
-        <v>2.1793240000000003</v>
+        <v>3.3072460000000001</v>
       </c>
       <c r="I143" s="16">
-        <v>0.83660076082421564</v>
+        <v>0.91519469573460821</v>
       </c>
       <c r="J143" s="16">
-        <v>-3.7543047977904145</v>
+        <v>12.999280780788473</v>
       </c>
       <c r="K143" s="16">
-        <v>-8.5009999999999586E-2</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>0.38046099999999994</v>
+      </c>
+    </row>
+    <row r="144" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A144" s="15" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="B144" s="5"/>
-      <c r="C144" s="79"/>
+      <c r="C144" s="78"/>
       <c r="D144" s="16"/>
       <c r="E144" s="16"/>
       <c r="F144" s="16">
-        <v>2.1197820000000003</v>
+        <v>2.0172280000000002</v>
       </c>
       <c r="G144" s="16">
-        <v>0.82930170079533494</v>
+        <v>0.60867927055406568</v>
       </c>
       <c r="H144" s="16">
-        <v>1.5321419999999999</v>
+        <v>2.197406</v>
       </c>
       <c r="I144" s="16">
-        <v>0.58815998121010693</v>
+        <v>0.60807521290384881</v>
       </c>
       <c r="J144" s="16">
-        <v>-27.721718554077746</v>
+        <v>8.9319600957353202</v>
       </c>
       <c r="K144" s="16">
-        <v>-0.58764000000000038</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>0.18017799999999973</v>
+      </c>
+    </row>
+    <row r="145" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A145" s="15" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="B145" s="5"/>
-      <c r="C145" s="79"/>
+      <c r="C145" s="78"/>
       <c r="D145" s="16"/>
       <c r="E145" s="16"/>
       <c r="F145" s="16">
-        <v>1.6313330000000001</v>
+        <v>3.8151859999999997</v>
       </c>
       <c r="G145" s="16">
-        <v>0.63821054781272613</v>
+        <v>1.1511959141495574</v>
       </c>
       <c r="H145" s="16">
-        <v>1.3211309999999998</v>
+        <v>1.8970259999999999</v>
       </c>
       <c r="I145" s="16">
-        <v>0.50715689807869613</v>
+        <v>0.5249528256654149</v>
       </c>
       <c r="J145" s="16">
-        <v>-19.015247040303869</v>
+        <v>-50.276972079473978</v>
       </c>
       <c r="K145" s="16">
-        <v>-0.31020200000000031</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-1.9181599999999999</v>
+      </c>
+    </row>
+    <row r="146" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A146" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B146" s="5"/>
-      <c r="C146" s="79"/>
+      <c r="C146" s="78"/>
       <c r="D146" s="16"/>
       <c r="E146" s="16"/>
       <c r="F146" s="16">
-        <v>0.67793500000000007</v>
+        <v>0.93379100000000004</v>
       </c>
       <c r="G146" s="16">
-        <v>0.2652219183523048</v>
+        <v>0.28176251010294895</v>
       </c>
       <c r="H146" s="16">
-        <v>1.028149</v>
+        <v>1.2496760000000002</v>
       </c>
       <c r="I146" s="16">
-        <v>0.394686717367705</v>
+        <v>0.3458154750468645</v>
       </c>
       <c r="J146" s="16">
-        <v>51.658934853636396</v>
+        <v>33.828233512638285</v>
       </c>
       <c r="K146" s="16">
-        <v>0.35021399999999991</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>0.31588500000000019</v>
+      </c>
+    </row>
+    <row r="147" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A147" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B147" s="5"/>
-      <c r="C147" s="79"/>
+      <c r="C147" s="78"/>
       <c r="D147" s="16"/>
       <c r="E147" s="16"/>
       <c r="F147" s="16">
-        <v>0.57461499999999999</v>
+        <v>0.72962800000000005</v>
       </c>
       <c r="G147" s="16">
-        <v>0.2248010393533445</v>
+        <v>0.22015827601828938</v>
       </c>
       <c r="H147" s="16">
-        <v>0.57524299999999995</v>
+        <v>0.70279100000000005</v>
       </c>
       <c r="I147" s="16">
-        <v>0.22082477477364729</v>
+        <v>0.19447921183063524</v>
       </c>
       <c r="J147" s="16">
-        <v>0.10929056846757602</v>
+        <v>-3.6781757279051788</v>
       </c>
       <c r="K147" s="16">
-        <v>6.2799999999996192E-4</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-2.6837E-2</v>
+      </c>
+    </row>
+    <row r="148" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A148" s="15" t="s">
         <v>49</v>
       </c>
       <c r="B148" s="5"/>
-      <c r="C148" s="79"/>
+      <c r="C148" s="78"/>
       <c r="D148" s="16"/>
       <c r="E148" s="16"/>
       <c r="F148" s="16">
-        <v>8.912685999999999</v>
+        <v>12.396398000000001</v>
       </c>
       <c r="G148" s="16">
-        <v>3.4868234839501273</v>
+        <v>3.7404946253660363</v>
       </c>
       <c r="H148" s="16">
-        <v>9.7628460000000015</v>
+        <v>13.461244999999998</v>
       </c>
       <c r="I148" s="16">
-        <v>3.7477696714254742</v>
+        <v>3.7250510007371735</v>
       </c>
       <c r="J148" s="16">
-        <v>9.5387630619995214</v>
+        <v>8.5899710544949972</v>
       </c>
       <c r="K148" s="16">
-        <v>0.85016000000000247</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>1.0648469999999968</v>
+      </c>
+    </row>
+    <row r="149" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A149" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="B149" s="96"/>
-      <c r="C149" s="97"/>
+      <c r="B149" s="95"/>
+      <c r="C149" s="96"/>
       <c r="D149" s="17"/>
       <c r="E149" s="17"/>
       <c r="F149" s="17">
-        <v>255.61047299999998</v>
+        <v>331.410662</v>
       </c>
       <c r="G149" s="17">
         <v>100</v>
       </c>
       <c r="H149" s="17">
-        <v>260.49749200000002</v>
+        <v>361.37075699999997</v>
       </c>
       <c r="I149" s="17">
         <v>100</v>
       </c>
       <c r="J149" s="17">
-        <v>1.9119009259061299</v>
+        <v>9.0401723406231156</v>
       </c>
       <c r="K149" s="17">
-        <v>4.8870190000000377</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+        <v>29.960094999999967</v>
+      </c>
+    </row>
+    <row r="150" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A150" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="E150" s="80"/>
-[...5 lines deleted...]
-    <row r="151" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E150" s="79"/>
+      <c r="F150" s="79"/>
+      <c r="G150" s="79"/>
+      <c r="H150" s="79"/>
+      <c r="I150" s="79"/>
+    </row>
+    <row r="151" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A151" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="E151" s="80"/>
-[...5 lines deleted...]
-    <row r="152" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E151" s="79"/>
+      <c r="F151" s="79"/>
+      <c r="G151" s="79"/>
+      <c r="H151" s="79"/>
+      <c r="I151" s="79"/>
+    </row>
+    <row r="152" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A152" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="E152" s="81"/>
-[...5 lines deleted...]
-    <row r="153" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E152" s="80"/>
+      <c r="F152" s="81"/>
+      <c r="G152" s="80"/>
+      <c r="H152" s="81"/>
+      <c r="I152" s="80"/>
+    </row>
+    <row r="153" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A153" s="46"/>
-      <c r="E153" s="81"/>
-[...5 lines deleted...]
-    <row r="154" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E153" s="80"/>
+      <c r="F153" s="81"/>
+      <c r="G153" s="80"/>
+      <c r="H153" s="81"/>
+      <c r="I153" s="80"/>
+    </row>
+    <row r="154" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A154" s="46"/>
-      <c r="E154" s="81"/>
-[...5 lines deleted...]
-    <row r="155" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E154" s="80"/>
+      <c r="F154" s="81"/>
+      <c r="G154" s="80"/>
+      <c r="H154" s="81"/>
+      <c r="I154" s="80"/>
+    </row>
+    <row r="155" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A155" s="46"/>
-      <c r="E155" s="81"/>
-[...5 lines deleted...]
-    <row r="156" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E155" s="80"/>
+      <c r="F155" s="81"/>
+      <c r="G155" s="80"/>
+      <c r="H155" s="81"/>
+      <c r="I155" s="80"/>
+    </row>
+    <row r="156" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A156" s="2" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="B156" s="37"/>
       <c r="C156" s="37"/>
       <c r="D156" s="37"/>
       <c r="E156" s="37"/>
       <c r="F156" s="37"/>
       <c r="G156" s="37"/>
       <c r="H156" s="37"/>
       <c r="I156" s="37"/>
       <c r="J156" s="37"/>
       <c r="K156" s="37"/>
     </row>
-    <row r="157" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A157" s="23"/>
       <c r="B157" s="23"/>
       <c r="C157" s="23"/>
       <c r="D157" s="13"/>
       <c r="E157" s="13"/>
       <c r="F157" s="13" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="G157" s="13" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="H157" s="13" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="I157" s="13" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="J157" s="13" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="K157" s="13" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="158" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A158" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B158" s="5"/>
-      <c r="C158" s="79"/>
+      <c r="C158" s="78"/>
       <c r="D158" s="16"/>
       <c r="E158" s="16"/>
       <c r="F158" s="16">
-        <v>6.3673559999999991</v>
+        <v>8.016178</v>
       </c>
       <c r="G158" s="16">
-        <v>7.8850346719038091</v>
+        <v>9.6750985523170705</v>
       </c>
       <c r="H158" s="16">
-        <v>5.4851319999999992</v>
+        <v>9.9680690000000016</v>
       </c>
       <c r="I158" s="16">
-        <v>61.046957391584712</v>
+        <v>71.824343715726883</v>
       </c>
       <c r="J158" s="16">
-        <v>-13.855421308310703</v>
+        <v>24.349396932054173</v>
       </c>
       <c r="K158" s="16">
-        <v>-0.8822239999999999</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>1.9518910000000016</v>
+      </c>
+    </row>
+    <row r="159" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A159" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B159" s="5"/>
-      <c r="C159" s="79"/>
+      <c r="C159" s="78"/>
       <c r="D159" s="16"/>
       <c r="E159" s="16"/>
       <c r="F159" s="16">
-        <v>0.98062100000000008</v>
+        <v>1.0869409999999999</v>
       </c>
       <c r="G159" s="16">
-        <v>1.2143549983693369</v>
+        <v>1.3118797131942517</v>
       </c>
       <c r="H159" s="16">
-        <v>1.0651470000000001</v>
+        <v>1.1094130000000002</v>
       </c>
       <c r="I159" s="16">
-        <v>11.854588645227553</v>
+        <v>7.9938111016984035</v>
       </c>
       <c r="J159" s="16">
-        <v>8.6196400036303515</v>
+        <v>2.0674535232363369</v>
       </c>
       <c r="K159" s="16">
-        <v>8.452599999999999E-2</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>2.247200000000027E-2</v>
+      </c>
+    </row>
+    <row r="160" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A160" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B160" s="5"/>
-      <c r="C160" s="79"/>
+      <c r="C160" s="78"/>
       <c r="D160" s="16"/>
       <c r="E160" s="16"/>
       <c r="F160" s="16">
-        <v>0.4461449999999999</v>
+        <v>0.46727900000000006</v>
       </c>
       <c r="G160" s="16">
-        <v>0.55248501790955695</v>
+        <v>0.56398078690719811</v>
       </c>
       <c r="H160" s="16">
-        <v>0.78865200000000013</v>
+        <v>0.83329500000000012</v>
       </c>
       <c r="I160" s="16">
-        <v>8.7773284290675377</v>
+        <v>6.0042588485890924</v>
       </c>
       <c r="J160" s="16">
-        <v>76.770332515213738</v>
+        <v>78.329220872326815</v>
       </c>
       <c r="K160" s="16">
-        <v>0.34250700000000023</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>0.36601600000000006</v>
+      </c>
+    </row>
+    <row r="161" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A161" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B161" s="5"/>
-      <c r="C161" s="79"/>
+      <c r="C161" s="78"/>
       <c r="D161" s="16"/>
       <c r="E161" s="16"/>
       <c r="F161" s="16">
-        <v>1.1417310000000003</v>
+        <v>1.3342750000000001</v>
       </c>
       <c r="G161" s="16">
-        <v>1.4138660569610702</v>
+        <v>1.6103986364690082</v>
       </c>
       <c r="H161" s="16">
-        <v>0.75207599999999997</v>
+        <v>0.76144899999999993</v>
       </c>
       <c r="I161" s="16">
-        <v>8.3702546314716706</v>
+        <v>5.4865766577254327</v>
       </c>
       <c r="J161" s="16">
-        <v>-34.128441813351849</v>
+        <v>-42.931629536639761</v>
       </c>
       <c r="K161" s="16">
-        <v>-0.38965500000000031</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-0.57282600000000017</v>
+      </c>
+    </row>
+    <row r="162" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A162" s="15" t="s">
         <v>44</v>
       </c>
       <c r="B162" s="5"/>
-      <c r="C162" s="79"/>
+      <c r="C162" s="78"/>
       <c r="D162" s="16"/>
       <c r="E162" s="16"/>
       <c r="F162" s="16">
-        <v>0.115311</v>
+        <v>0.157691</v>
       </c>
       <c r="G162" s="16">
-        <v>0.14279572762256426</v>
+        <v>0.19032461178050578</v>
       </c>
       <c r="H162" s="16">
-        <v>0.54407000000000005</v>
+        <v>0.55015800000000004</v>
       </c>
       <c r="I162" s="16">
-        <v>6.055244998304417</v>
+        <v>3.9641315975999825</v>
       </c>
       <c r="J162" s="16">
-        <v>371.82835982690295</v>
+        <v>248.8835761077043</v>
       </c>
       <c r="K162" s="16">
-        <v>0.42875900000000006</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>0.39246700000000001</v>
+      </c>
+    </row>
+    <row r="163" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A163" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B163" s="5"/>
-      <c r="C163" s="79"/>
+      <c r="C163" s="78"/>
       <c r="D163" s="16"/>
       <c r="E163" s="16"/>
       <c r="F163" s="16">
-        <v>0.10904200000000001</v>
+        <v>0.11057500000000002</v>
       </c>
       <c r="G163" s="16">
-        <v>0.13503249240245643</v>
+        <v>0.13345811712545061</v>
       </c>
       <c r="H163" s="16">
         <v>9.8463000000000009E-2</v>
       </c>
       <c r="I163" s="16">
-        <v>1.0958472039775173</v>
+        <v>0.70946944240470389</v>
       </c>
       <c r="J163" s="16">
-        <v>-9.701766291887532</v>
+        <v>-10.953651367849885</v>
       </c>
       <c r="K163" s="16">
-        <v>-1.0579000000000005E-2</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-1.2112000000000012E-2</v>
+      </c>
+    </row>
+    <row r="164" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A164" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B164" s="5"/>
-      <c r="C164" s="79"/>
+      <c r="C164" s="78"/>
       <c r="D164" s="16"/>
       <c r="E164" s="16"/>
       <c r="F164" s="16">
-        <v>3.0842999999999999E-2</v>
+        <v>6.6431000000000004E-2</v>
       </c>
       <c r="G164" s="16">
-        <v>3.8194522873470436E-2</v>
+        <v>8.0178667680405227E-2</v>
       </c>
       <c r="H164" s="16">
-        <v>9.3474999999999989E-2</v>
+        <v>9.3556999999999987E-2</v>
       </c>
       <c r="I164" s="16">
-        <v>1.0403330935660948</v>
+        <v>0.67411954361594584</v>
       </c>
       <c r="J164" s="16">
-        <v>203.06714651622735</v>
+        <v>40.833345877677566</v>
       </c>
       <c r="K164" s="16">
-        <v>6.2631999999999993E-2</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>2.7125999999999983E-2</v>
+      </c>
+    </row>
+    <row r="165" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A165" s="15" t="s">
         <v>57</v>
       </c>
       <c r="B165" s="5"/>
-      <c r="C165" s="79"/>
+      <c r="C165" s="78"/>
       <c r="D165" s="16"/>
       <c r="E165" s="16"/>
       <c r="F165" s="16">
-        <v>2.3247E-2</v>
+        <v>2.5844000000000002E-2</v>
       </c>
       <c r="G165" s="16">
-        <v>2.8787993166668847E-2</v>
+        <v>3.1192327189601132E-2</v>
       </c>
       <c r="H165" s="16">
-        <v>5.0865000000000007E-2</v>
+        <v>5.2600000000000008E-2</v>
       </c>
       <c r="I165" s="16">
-        <v>0.5661036940811921</v>
+        <v>0.37900625281057276</v>
       </c>
       <c r="J165" s="16">
-        <v>118.80242611949932</v>
+        <v>103.52886550069648</v>
       </c>
       <c r="K165" s="16">
-        <v>2.7618000000000007E-2</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>2.6756000000000005E-2</v>
+      </c>
+    </row>
+    <row r="166" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A166" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B166" s="5"/>
-      <c r="C166" s="79"/>
+      <c r="C166" s="78"/>
       <c r="D166" s="16"/>
       <c r="E166" s="16"/>
       <c r="F166" s="16">
-        <v>1.6355000000000001E-2</v>
+        <v>2.3891999999999997E-2</v>
       </c>
       <c r="G166" s="16">
-        <v>2.0253264001413904E-2</v>
+        <v>2.8836367482353742E-2</v>
       </c>
       <c r="H166" s="16">
-        <v>1.5760000000000003E-2</v>
+        <v>2.1288999999999999E-2</v>
       </c>
       <c r="I166" s="16">
-        <v>0.17540143947153422</v>
+        <v>0.15339665619932097</v>
       </c>
       <c r="J166" s="16">
-        <v>-3.6380311831244163</v>
+        <v>-10.894860204252462</v>
       </c>
       <c r="K166" s="16">
-        <v>-5.9499999999999831E-4</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-2.6029999999999977E-3</v>
+      </c>
+    </row>
+    <row r="167" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A167" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B167" s="5"/>
-      <c r="C167" s="79"/>
+      <c r="C167" s="78"/>
       <c r="D167" s="16"/>
       <c r="E167" s="16"/>
       <c r="F167" s="16">
-        <v>2.1800000000000004E-4</v>
+        <v>6.3699999999999998E-4</v>
       </c>
       <c r="G167" s="16">
-        <v>2.6996096314938742E-4</v>
+        <v>7.6882496594087284E-4</v>
       </c>
       <c r="H167" s="16">
-        <v>9.5909999999999988E-3</v>
+        <v>1.1659000000000001E-2</v>
       </c>
       <c r="I167" s="16">
-        <v>0.10674335063270837</v>
+        <v>8.4008249078297875E-2</v>
       </c>
       <c r="J167" s="16" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="K167" s="16">
-        <v>9.3729999999999994E-3</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>1.1022000000000001E-2</v>
+      </c>
+    </row>
+    <row r="168" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A168" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B168" s="5"/>
-      <c r="C168" s="79"/>
+      <c r="C168" s="78"/>
       <c r="D168" s="16"/>
       <c r="E168" s="16"/>
       <c r="F168" s="16">
-        <v>4.7669999999999995E-3</v>
+        <v>8.0289999999999997E-3</v>
       </c>
       <c r="G168" s="16">
-        <v>5.903228951069402E-3</v>
+        <v>9.690574021254738E-3</v>
       </c>
       <c r="H168" s="16">
-        <v>9.0079999999999986E-3</v>
+        <v>9.1780000000000004E-3</v>
       </c>
       <c r="I168" s="16">
-        <v>0.10025483291621698</v>
+        <v>6.6131547305996907E-2</v>
       </c>
       <c r="J168" s="16">
-        <v>88.965806586951956</v>
+        <v>14.310623988043353</v>
       </c>
       <c r="K168" s="16">
-        <v>4.2409999999999991E-3</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>1.1490000000000007E-3</v>
+      </c>
+    </row>
+    <row r="169" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A169" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B169" s="5"/>
-      <c r="C169" s="79"/>
+      <c r="C169" s="78"/>
       <c r="D169" s="16"/>
       <c r="E169" s="16"/>
       <c r="F169" s="16">
-        <v>1.276E-3</v>
+        <v>3.3839999999999999E-3</v>
       </c>
       <c r="G169" s="16">
-        <v>1.5801384815532951E-3</v>
+        <v>4.0843071974001784E-3</v>
       </c>
       <c r="H169" s="16">
-        <v>5.816E-3</v>
+        <v>5.8300000000000001E-3</v>
       </c>
       <c r="I169" s="16">
-        <v>6.4729363703454501E-2</v>
+        <v>4.2007727260183252E-2</v>
       </c>
       <c r="J169" s="16">
-        <v>355.7993730407523</v>
+        <v>72.281323877068573</v>
       </c>
       <c r="K169" s="16">
-        <v>4.5399999999999998E-3</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>2.4460000000000003E-3</v>
+      </c>
+    </row>
+    <row r="170" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A170" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B170" s="5"/>
-      <c r="C170" s="79"/>
+      <c r="C170" s="78"/>
       <c r="D170" s="16"/>
       <c r="E170" s="16"/>
       <c r="F170" s="16">
-        <v>1.1929999999999998E-3</v>
+        <v>1.6989999999999998E-3</v>
       </c>
       <c r="G170" s="16">
-        <v>1.4773551790698124E-3</v>
+        <v>2.0506022246994395E-3</v>
       </c>
       <c r="H170" s="16">
-        <v>2.3369999999999997E-3</v>
+        <v>2.8380000000000002E-3</v>
       </c>
       <c r="I170" s="16">
-        <v>2.6009718530772549E-2</v>
+        <v>2.0449044590806192E-2</v>
       </c>
       <c r="J170" s="16">
-        <v>95.892707460184411</v>
+        <v>67.039434961742245</v>
       </c>
       <c r="K170" s="16">
-        <v>1.1439999999999998E-3</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>1.1390000000000005E-3</v>
+      </c>
+    </row>
+    <row r="171" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A171" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B171" s="5"/>
-      <c r="C171" s="79"/>
+      <c r="C171" s="78"/>
       <c r="D171" s="16"/>
       <c r="E171" s="16"/>
       <c r="F171" s="16">
-        <v>1.1341999999999998E-2</v>
+        <v>1.3113999999999999E-2</v>
       </c>
       <c r="G171" s="16">
-        <v>1.4045400202019961E-2</v>
+        <v>1.5827897336497029E-2</v>
       </c>
       <c r="H171" s="16">
-        <v>4.26E-4</v>
+        <v>7.0800000000000019E-4</v>
       </c>
       <c r="I171" s="16">
-        <v>4.741181041552891E-3</v>
+        <v>5.1014529845985852E-3</v>
       </c>
       <c r="J171" s="16">
-        <v>-96.244048668665144</v>
+        <v>-94.601189568400173</v>
       </c>
       <c r="K171" s="16">
-        <v>-1.0915999999999999E-2</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-1.2405999999999999E-2</v>
+      </c>
+    </row>
+    <row r="172" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A172" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B172" s="5"/>
-      <c r="C172" s="79"/>
+      <c r="C172" s="78"/>
       <c r="D172" s="16"/>
       <c r="E172" s="16"/>
       <c r="F172" s="16">
         <v>1.3000000000000002E-4</v>
       </c>
       <c r="G172" s="16">
-        <v>1.6098589545605673E-4</v>
+        <v>1.5690305427364755E-4</v>
       </c>
       <c r="H172" s="16">
-        <v>9.2999999999999997E-5</v>
+        <v>6.2399999999999999E-4</v>
       </c>
       <c r="I172" s="16">
-        <v>1.0350465654094339E-3</v>
+        <v>4.4961958508326497E-3</v>
       </c>
       <c r="J172" s="16">
-        <v>-28.461538461538471</v>
+        <v>379.99999999999994</v>
       </c>
       <c r="K172" s="16">
-        <v>-3.7000000000000018E-5</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>4.9399999999999997E-4</v>
+      </c>
+    </row>
+    <row r="173" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A173" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B173" s="5"/>
-      <c r="C173" s="79"/>
+      <c r="C173" s="78"/>
       <c r="D173" s="16"/>
       <c r="E173" s="16"/>
       <c r="F173" s="16">
         <v>71.470808000000005</v>
       </c>
       <c r="G173" s="16">
-        <v>88.506092498830014</v>
+        <v>86.261446666195724</v>
       </c>
       <c r="H173" s="16">
         <v>0</v>
       </c>
       <c r="I173" s="16">
         <v>0</v>
       </c>
       <c r="J173" s="16">
         <v>-100</v>
       </c>
       <c r="K173" s="16">
         <v>-71.470808000000005</v>
       </c>
     </row>
-    <row r="174" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A174" s="15" t="s">
         <v>49</v>
       </c>
       <c r="B174" s="5"/>
-      <c r="C174" s="79"/>
+      <c r="C174" s="78"/>
       <c r="D174" s="16"/>
       <c r="E174" s="16"/>
       <c r="F174" s="16">
-        <v>3.2030999999999997E-2</v>
+        <v>6.6801999999999986E-2</v>
       </c>
       <c r="G174" s="16">
-        <v>3.9665686287330394E-2</v>
+        <v>8.0626444858370769E-2</v>
       </c>
       <c r="H174" s="16">
-        <v>6.4192000000000013E-2</v>
+        <v>0.35926900000000001</v>
       </c>
       <c r="I174" s="16">
-        <v>0.71442697985766024</v>
+        <v>2.5886919665589669</v>
       </c>
       <c r="J174" s="16">
-        <v>100.40585682619967</v>
+        <v>437.81174216340844</v>
       </c>
       <c r="K174" s="16">
-        <v>3.2161000000000016E-2</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>0.29246700000000003</v>
+      </c>
+    </row>
+    <row r="175" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A175" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="B175" s="96"/>
-      <c r="C175" s="97"/>
+      <c r="B175" s="95"/>
+      <c r="C175" s="96"/>
       <c r="D175" s="17"/>
       <c r="E175" s="17"/>
       <c r="F175" s="17">
-        <v>80.752415999999997</v>
+        <v>82.853709000000009</v>
       </c>
       <c r="G175" s="17">
         <v>100</v>
       </c>
       <c r="H175" s="17">
-        <v>8.9851029999999987</v>
+        <v>13.878399</v>
       </c>
       <c r="I175" s="17">
         <v>100</v>
       </c>
       <c r="J175" s="17">
-        <v>-88.87327036753922</v>
+        <v>-83.249513911320491</v>
       </c>
       <c r="K175" s="17">
-        <v>-71.767313000000001</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-68.975310000000007</v>
+      </c>
+    </row>
+    <row r="176" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A176" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="E176" s="80"/>
-[...5 lines deleted...]
-    <row r="177" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E176" s="79"/>
+      <c r="F176" s="79"/>
+      <c r="G176" s="79"/>
+      <c r="H176" s="79"/>
+      <c r="I176" s="79"/>
+    </row>
+    <row r="177" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A177" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="E177" s="80"/>
-[...5 lines deleted...]
-    <row r="178" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E177" s="79"/>
+      <c r="F177" s="79"/>
+      <c r="G177" s="79"/>
+      <c r="H177" s="79"/>
+      <c r="I177" s="79"/>
+    </row>
+    <row r="178" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A178" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="E178" s="81"/>
-[...5 lines deleted...]
-    <row r="179" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E178" s="80"/>
+      <c r="F178" s="81"/>
+      <c r="G178" s="80"/>
+      <c r="H178" s="81"/>
+      <c r="I178" s="80"/>
+    </row>
+    <row r="179" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A179" s="46"/>
     </row>
-    <row r="180" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A180" s="46"/>
     </row>
-    <row r="181" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A181" s="2" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="B181" s="37"/>
       <c r="C181" s="37"/>
       <c r="D181" s="37"/>
       <c r="E181" s="37"/>
       <c r="F181" s="37"/>
       <c r="G181" s="37"/>
       <c r="H181" s="37"/>
       <c r="I181" s="37"/>
       <c r="J181" s="37"/>
       <c r="K181" s="37"/>
     </row>
-    <row r="182" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A182" s="23"/>
       <c r="B182" s="23"/>
       <c r="C182" s="23"/>
       <c r="D182" s="23"/>
       <c r="E182" s="23"/>
       <c r="F182" s="23"/>
       <c r="G182" s="13">
         <v>2024</v>
       </c>
       <c r="H182" s="13">
         <v>2025</v>
       </c>
       <c r="I182" s="13" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="J182" s="13" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="K182" s="13" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="183" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A183" s="3" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="B183" s="5"/>
       <c r="C183" s="5"/>
       <c r="D183" s="37"/>
       <c r="E183" s="5"/>
       <c r="F183" s="5"/>
       <c r="G183" s="16">
         <v>44.039375999999997</v>
       </c>
       <c r="H183" s="16">
         <v>53.692860000000003</v>
       </c>
       <c r="I183" s="16">
-        <v>4.9219491669136781</v>
+        <v>4.9221988851671288</v>
       </c>
       <c r="J183" s="16">
         <v>21.920119849109593</v>
       </c>
       <c r="K183" s="16">
         <v>9.6534840000000059</v>
       </c>
     </row>
-    <row r="184" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A184" s="3" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="B184" s="5"/>
       <c r="C184" s="5"/>
       <c r="D184" s="37"/>
       <c r="E184" s="5"/>
       <c r="F184" s="5"/>
       <c r="G184" s="16">
         <v>46.119410000000002</v>
       </c>
       <c r="H184" s="16">
         <v>51.477917999999995</v>
       </c>
       <c r="I184" s="16">
-        <v>4.7189085404381625</v>
+        <v>4.7191479572949699</v>
       </c>
       <c r="J184" s="16">
         <v>11.618769624329524</v>
       </c>
       <c r="K184" s="16">
         <v>5.3585079999999934</v>
       </c>
     </row>
-    <row r="185" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A185" s="3" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="B185" s="5"/>
       <c r="C185" s="5"/>
       <c r="D185" s="37"/>
       <c r="E185" s="5"/>
       <c r="F185" s="5"/>
       <c r="G185" s="16">
         <v>24.830684000000002</v>
       </c>
       <c r="H185" s="16">
         <v>33.731026</v>
       </c>
       <c r="I185" s="16">
-        <v>3.0920758424834065</v>
+        <v>3.0922327209380058</v>
       </c>
       <c r="J185" s="16">
         <v>35.844127370796542</v>
       </c>
       <c r="K185" s="16">
         <v>8.9003419999999984</v>
       </c>
     </row>
-    <row r="186" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A186" s="3" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="B186" s="5"/>
       <c r="C186" s="5"/>
       <c r="D186" s="37"/>
       <c r="E186" s="5"/>
       <c r="F186" s="5"/>
       <c r="G186" s="16">
         <v>42.252935999999998</v>
       </c>
       <c r="H186" s="16">
         <v>28.319741999999998</v>
       </c>
       <c r="I186" s="16">
-        <v>2.5960310280381838</v>
+        <v>2.5961627393404019</v>
       </c>
       <c r="J186" s="16">
         <v>-32.975682447250534</v>
       </c>
       <c r="K186" s="16">
         <v>-13.933194</v>
       </c>
     </row>
-    <row r="187" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A187" s="3" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="B187" s="5"/>
       <c r="C187" s="5"/>
       <c r="D187" s="37"/>
       <c r="E187" s="5"/>
       <c r="F187" s="5"/>
       <c r="G187" s="16">
         <v>25.682393000000001</v>
       </c>
       <c r="H187" s="16">
         <v>25.327636999999999</v>
       </c>
       <c r="I187" s="16">
-        <v>2.3217489593968739</v>
+        <v>2.3218667548221066</v>
       </c>
       <c r="J187" s="16">
         <v>-1.3813198793430264</v>
       </c>
       <c r="K187" s="16">
         <v>-0.35475600000000185</v>
       </c>
     </row>
-    <row r="188" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A188" s="3" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="B188" s="5"/>
       <c r="C188" s="5"/>
       <c r="D188" s="37"/>
       <c r="E188" s="5"/>
       <c r="F188" s="5"/>
       <c r="G188" s="16">
         <v>10.019714</v>
       </c>
       <c r="H188" s="16">
         <v>21.146846</v>
       </c>
       <c r="I188" s="16">
-        <v>1.938501712379483</v>
+        <v>1.938600063509393</v>
       </c>
       <c r="J188" s="16">
         <v>111.0523913157601</v>
       </c>
       <c r="K188" s="16">
         <v>11.127132</v>
       </c>
     </row>
-    <row r="189" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A189" s="3" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="B189" s="5"/>
       <c r="C189" s="5"/>
       <c r="D189" s="37"/>
       <c r="E189" s="5"/>
       <c r="F189" s="5"/>
       <c r="G189" s="16">
         <v>24.579391000000001</v>
       </c>
       <c r="H189" s="16">
         <v>19.529485000000001</v>
       </c>
       <c r="I189" s="16">
-        <v>1.7902404980104092</v>
+        <v>1.7903313270123469</v>
       </c>
       <c r="J189" s="16">
         <v>-20.545285275782462</v>
       </c>
       <c r="K189" s="16">
         <v>-5.049906</v>
       </c>
     </row>
-    <row r="190" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A190" s="3" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B190" s="5"/>
       <c r="C190" s="5"/>
       <c r="D190" s="37"/>
       <c r="E190" s="5"/>
       <c r="F190" s="5"/>
       <c r="G190" s="16">
         <v>14.318318999999999</v>
       </c>
       <c r="H190" s="16">
         <v>16.588925</v>
       </c>
       <c r="I190" s="16">
-        <v>1.5206834872223882</v>
+        <v>1.5207606400761871</v>
       </c>
       <c r="J190" s="16">
         <v>15.858048699711194</v>
       </c>
       <c r="K190" s="16">
         <v>2.2706060000000008</v>
       </c>
     </row>
-    <row r="191" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A191" s="3" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="B191" s="5"/>
       <c r="C191" s="5"/>
       <c r="D191" s="37"/>
       <c r="E191" s="5"/>
       <c r="F191" s="5"/>
       <c r="G191" s="16">
         <v>11.586373</v>
       </c>
       <c r="H191" s="16">
         <v>16.340916</v>
       </c>
       <c r="I191" s="16">
-        <v>1.4979488500483376</v>
+        <v>1.498024849445712</v>
       </c>
       <c r="J191" s="16">
         <v>41.035645926468966</v>
       </c>
       <c r="K191" s="16">
         <v>4.754543</v>
       </c>
     </row>
-    <row r="192" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A192" s="3" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="B192" s="5"/>
       <c r="C192" s="5"/>
       <c r="D192" s="37"/>
       <c r="E192" s="5"/>
       <c r="F192" s="5"/>
       <c r="G192" s="16">
         <v>9.3762509999999999</v>
       </c>
       <c r="H192" s="16">
         <v>15.181340000000001</v>
       </c>
       <c r="I192" s="16">
-        <v>1.3916521445427437</v>
+        <v>1.391722750908466</v>
       </c>
       <c r="J192" s="16">
         <v>61.912687704286085</v>
       </c>
       <c r="K192" s="16">
         <v>5.8050890000000006</v>
       </c>
     </row>
-    <row r="193" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="F193" s="99"/>
+    <row r="193" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A193" s="97" t="s">
+        <v>173</v>
+      </c>
+      <c r="B193" s="95"/>
+      <c r="C193" s="95"/>
+      <c r="D193" s="98"/>
+      <c r="E193" s="98"/>
+      <c r="F193" s="98"/>
       <c r="G193" s="17">
         <v>252.80484699999997</v>
       </c>
       <c r="H193" s="17">
         <v>281.33669499999996</v>
       </c>
       <c r="I193" s="17">
-        <v>25.789740229473662</v>
+        <v>25.79104868851471</v>
       </c>
       <c r="J193" s="18" t="s">
         <v>26</v>
       </c>
       <c r="K193" s="18" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="194" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A194" s="4" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="195" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A195" s="4" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="196" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A196" s="46"/>
     </row>
-    <row r="197" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A197" s="46"/>
     </row>
-    <row r="198" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A198" s="46"/>
     </row>
-    <row r="199" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A199" s="2" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="B199" s="37"/>
       <c r="C199" s="37"/>
       <c r="D199" s="37"/>
       <c r="E199" s="37"/>
       <c r="F199" s="37"/>
       <c r="G199" s="37"/>
       <c r="H199" s="37"/>
       <c r="I199" s="37"/>
       <c r="J199" s="37"/>
       <c r="K199" s="37"/>
     </row>
-    <row r="200" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A200" s="23"/>
       <c r="B200" s="23"/>
       <c r="C200" s="23"/>
       <c r="D200" s="23"/>
       <c r="E200" s="23"/>
       <c r="F200" s="23"/>
       <c r="G200" s="13">
         <v>2024</v>
       </c>
       <c r="H200" s="13">
         <v>2025</v>
       </c>
       <c r="I200" s="13" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="J200" s="13" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="K200" s="13" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="201" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A201" s="3" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="B201" s="5"/>
       <c r="C201" s="5"/>
       <c r="D201" s="37"/>
       <c r="E201" s="5"/>
       <c r="F201" s="5"/>
       <c r="G201" s="16">
         <v>70.312241999999998</v>
       </c>
       <c r="H201" s="16">
         <v>189.38458700000001</v>
       </c>
       <c r="I201" s="16">
-        <v>81.066130429214056</v>
+        <v>81.06610995599388</v>
       </c>
       <c r="J201" s="16">
         <v>169.34795650521289</v>
       </c>
       <c r="K201" s="16">
         <v>119.07234500000001</v>
       </c>
     </row>
-    <row r="202" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A202" s="3" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="B202" s="5"/>
       <c r="C202" s="5"/>
       <c r="D202" s="37"/>
       <c r="E202" s="5"/>
       <c r="F202" s="5"/>
       <c r="G202" s="16">
         <v>6.5361820000000002</v>
       </c>
       <c r="H202" s="16">
         <v>17.769663000000001</v>
       </c>
       <c r="I202" s="16">
-        <v>7.606309685809749</v>
+        <v>7.6063077648391531</v>
       </c>
       <c r="J202" s="16">
         <v>171.86609858783004</v>
       </c>
       <c r="K202" s="16">
         <v>11.233481000000001</v>
       </c>
     </row>
-    <row r="203" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A203" s="3" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="B203" s="5"/>
       <c r="C203" s="5"/>
       <c r="D203" s="37"/>
       <c r="E203" s="5"/>
       <c r="F203" s="5"/>
       <c r="G203" s="16">
         <v>4.1698239999999993</v>
       </c>
       <c r="H203" s="16">
         <v>5.1914920000000002</v>
       </c>
       <c r="I203" s="16">
-        <v>2.222219739530447</v>
+        <v>2.2222191783097034</v>
       </c>
       <c r="J203" s="16">
         <v>24.501465769298683</v>
       </c>
       <c r="K203" s="16">
         <v>1.0216680000000009</v>
       </c>
     </row>
-    <row r="204" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A204" s="3" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="B204" s="5"/>
       <c r="C204" s="5"/>
       <c r="D204" s="37"/>
       <c r="E204" s="5"/>
       <c r="F204" s="5"/>
       <c r="G204" s="16">
         <v>0</v>
       </c>
       <c r="H204" s="16">
         <v>4.7242820000000005</v>
       </c>
       <c r="I204" s="16">
-        <v>2.0222303560341381</v>
+        <v>2.0222298453206369</v>
       </c>
       <c r="J204" s="16" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="K204" s="16">
         <v>4.7242820000000005</v>
       </c>
     </row>
-    <row r="205" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A205" s="3" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="B205" s="5"/>
       <c r="C205" s="5"/>
       <c r="D205" s="37"/>
       <c r="E205" s="5"/>
       <c r="F205" s="5"/>
       <c r="G205" s="16">
         <v>2.7419890000000002</v>
       </c>
       <c r="H205" s="16">
         <v>3.2440329999999999</v>
       </c>
       <c r="I205" s="16">
-        <v>1.3886093185327406</v>
+        <v>1.3886089678399893</v>
       </c>
       <c r="J205" s="16">
         <v>18.309482641979951</v>
       </c>
       <c r="K205" s="16">
         <v>0.50204399999999971</v>
       </c>
     </row>
-    <row r="206" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A206" s="3" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="B206" s="5"/>
       <c r="C206" s="5"/>
       <c r="D206" s="37"/>
       <c r="E206" s="5"/>
       <c r="F206" s="5"/>
       <c r="G206" s="16">
         <v>2.0206939999999998</v>
       </c>
       <c r="H206" s="16">
         <v>2.4938980000000002</v>
       </c>
       <c r="I206" s="16">
-        <v>1.0675138021931851</v>
+        <v>1.0675135325929836</v>
       </c>
       <c r="J206" s="16">
         <v>23.417895040020927</v>
       </c>
       <c r="K206" s="16">
         <v>0.4732040000000004</v>
       </c>
     </row>
-    <row r="207" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A207" s="3" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="B207" s="5"/>
       <c r="C207" s="5"/>
       <c r="D207" s="37"/>
       <c r="E207" s="5"/>
       <c r="F207" s="5"/>
       <c r="G207" s="16">
         <v>0.802701</v>
       </c>
       <c r="H207" s="16">
         <v>1.679287</v>
       </c>
       <c r="I207" s="16">
-        <v>0.71881931431982671</v>
+        <v>0.71881913278228438</v>
       </c>
       <c r="J207" s="16">
         <v>109.20454814432772</v>
       </c>
       <c r="K207" s="16">
         <v>0.87658599999999998</v>
       </c>
     </row>
-    <row r="208" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A208" s="3" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="B208" s="5"/>
       <c r="C208" s="5"/>
       <c r="D208" s="37"/>
       <c r="E208" s="5"/>
       <c r="F208" s="5"/>
       <c r="G208" s="16">
         <v>1.7705540000000002</v>
       </c>
       <c r="H208" s="16">
         <v>1.6694500000000001</v>
       </c>
       <c r="I208" s="16">
-        <v>0.71460858345907208</v>
+        <v>0.71460840298494821</v>
       </c>
       <c r="J208" s="16">
         <v>-5.7103031028706308</v>
       </c>
       <c r="K208" s="16">
         <v>-0.10110400000000008</v>
       </c>
     </row>
-    <row r="209" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A209" s="3" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="B209" s="5"/>
       <c r="C209" s="5"/>
       <c r="D209" s="37"/>
       <c r="E209" s="5"/>
       <c r="F209" s="5"/>
       <c r="G209" s="16">
         <v>0.64243799999999995</v>
       </c>
       <c r="H209" s="16">
         <v>0.86938199999999999</v>
       </c>
       <c r="I209" s="16">
-        <v>0.37213923118680703</v>
+        <v>0.37213913720318675</v>
       </c>
       <c r="J209" s="16">
         <v>35.325432181782531</v>
       </c>
       <c r="K209" s="16">
         <v>0.22694400000000003</v>
       </c>
     </row>
-    <row r="210" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A210" s="3" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="B210" s="5"/>
       <c r="C210" s="5"/>
       <c r="D210" s="37"/>
       <c r="E210" s="5"/>
       <c r="F210" s="5"/>
       <c r="G210" s="16">
         <v>0.41275899999999999</v>
       </c>
       <c r="H210" s="16">
         <v>0.73328499999999996</v>
       </c>
       <c r="I210" s="16">
-        <v>0.31388286868237181</v>
+        <v>0.3138827894113736</v>
       </c>
       <c r="J210" s="16">
         <v>77.654515104455626</v>
       </c>
       <c r="K210" s="16">
         <v>0.32052599999999998</v>
       </c>
     </row>
-    <row r="211" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="F211" s="99"/>
+    <row r="211" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A211" s="97" t="s">
+        <v>173</v>
+      </c>
+      <c r="B211" s="95"/>
+      <c r="C211" s="95"/>
+      <c r="D211" s="98"/>
+      <c r="E211" s="98"/>
+      <c r="F211" s="98"/>
       <c r="G211" s="17">
         <v>89.409383000000005</v>
       </c>
       <c r="H211" s="17">
         <v>227.75935900000002</v>
       </c>
       <c r="I211" s="17">
-        <v>97.492463328962387</v>
+        <v>97.49243870727814</v>
       </c>
       <c r="J211" s="18" t="s">
         <v>26</v>
       </c>
       <c r="K211" s="18" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="212" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A212" s="4" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="213" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A213" s="4" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="214" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A214" s="46"/>
     </row>
-    <row r="215" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A215" s="2" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="B215" s="37"/>
       <c r="C215" s="37"/>
       <c r="D215" s="37"/>
       <c r="E215" s="37"/>
       <c r="F215" s="37"/>
       <c r="G215" s="37"/>
       <c r="H215" s="37"/>
       <c r="I215" s="37"/>
       <c r="J215" s="37"/>
       <c r="K215" s="37"/>
     </row>
-    <row r="216" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A216" s="23"/>
       <c r="B216" s="23"/>
       <c r="C216" s="23"/>
       <c r="D216" s="23"/>
       <c r="E216" s="23"/>
       <c r="F216" s="23"/>
       <c r="G216" s="13" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="H216" s="13" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="I216" s="13" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="J216" s="13" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="K216" s="13" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="217" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A217" s="3" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="B217" s="5"/>
       <c r="C217" s="5"/>
       <c r="D217" s="37"/>
       <c r="E217" s="5"/>
       <c r="F217" s="5"/>
       <c r="G217" s="16">
-        <v>10.451979</v>
+        <v>14.494468999999999</v>
       </c>
       <c r="H217" s="16">
-        <v>16.302842000000002</v>
+        <v>20.014894999999999</v>
       </c>
       <c r="I217" s="16">
-        <v>6.2583489287489957</v>
+        <v>5.5386039440927979</v>
       </c>
       <c r="J217" s="16">
-        <v>55.978518517880701</v>
+        <v>38.086431451886931</v>
       </c>
       <c r="K217" s="16">
-        <v>5.8508630000000021</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>5.5204260000000005</v>
+      </c>
+    </row>
+    <row r="218" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A218" s="3" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="B218" s="5"/>
       <c r="C218" s="5"/>
       <c r="D218" s="37"/>
       <c r="E218" s="5"/>
       <c r="F218" s="5"/>
       <c r="G218" s="16">
-        <v>11.291075999999999</v>
+        <v>14.955591</v>
       </c>
       <c r="H218" s="16">
-        <v>12.385199</v>
+        <v>18.133837</v>
       </c>
       <c r="I218" s="16">
-        <v>4.7544407836371798</v>
+        <v>5.0180698489667774</v>
       </c>
       <c r="J218" s="16">
-        <v>9.6901570762609488</v>
+        <v>21.25122303759176</v>
       </c>
       <c r="K218" s="16">
-        <v>1.0941230000000015</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>3.1782459999999997</v>
+      </c>
+    </row>
+    <row r="219" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A219" s="3" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="B219" s="5"/>
       <c r="C219" s="5"/>
       <c r="D219" s="37"/>
       <c r="E219" s="5"/>
       <c r="F219" s="5"/>
       <c r="G219" s="16">
-        <v>5.2463749999999996</v>
+        <v>7.9490680000000005</v>
       </c>
       <c r="H219" s="16">
-        <v>11.290986</v>
+        <v>16.040848</v>
       </c>
       <c r="I219" s="16">
-        <v>4.3343933614531682</v>
+        <v>4.438889337135822</v>
       </c>
       <c r="J219" s="16">
-        <v>115.21500083390914</v>
+        <v>101.79532996824281</v>
       </c>
       <c r="K219" s="16">
-        <v>6.0446110000000006</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>8.09178</v>
+      </c>
+    </row>
+    <row r="220" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A220" s="3" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="B220" s="5"/>
       <c r="C220" s="5"/>
       <c r="D220" s="37"/>
       <c r="E220" s="5"/>
       <c r="F220" s="5"/>
       <c r="G220" s="16">
-        <v>8.4818379999999998</v>
+        <v>9.5471990000000009</v>
       </c>
       <c r="H220" s="16">
-        <v>7.9532790000000002</v>
+        <v>9.573694999999999</v>
       </c>
       <c r="I220" s="16">
-        <v>3.0531115439683387</v>
+        <v>2.6492721988569761</v>
       </c>
       <c r="J220" s="16">
-        <v>-6.2316563933430418</v>
+        <v>0.27752642424231516</v>
       </c>
       <c r="K220" s="16">
-        <v>-0.52855899999999956</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>2.6495999999998077E-2</v>
+      </c>
+    </row>
+    <row r="221" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A221" s="3" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B221" s="5"/>
       <c r="C221" s="5"/>
       <c r="D221" s="37"/>
       <c r="E221" s="5"/>
       <c r="F221" s="5"/>
       <c r="G221" s="16">
-        <v>6.3815189999999999</v>
+        <v>12.470542</v>
       </c>
       <c r="H221" s="16">
-        <v>6.3070399999999998</v>
+        <v>8.7705509999999993</v>
       </c>
       <c r="I221" s="16">
-        <v>2.4211519088252871</v>
+        <v>2.4270228927239952</v>
       </c>
       <c r="J221" s="16">
-        <v>-1.167104571811197</v>
+        <v>-29.669849153308657</v>
       </c>
       <c r="K221" s="16">
-        <v>-7.4479000000000184E-2</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-3.6999910000000007</v>
+      </c>
+    </row>
+    <row r="222" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A222" s="3" t="s">
-        <v>184</v>
+        <v>171</v>
       </c>
       <c r="B222" s="5"/>
       <c r="C222" s="5"/>
       <c r="D222" s="37"/>
       <c r="E222" s="5"/>
       <c r="F222" s="5"/>
       <c r="G222" s="16">
-        <v>0</v>
+        <v>3.9365300000000003</v>
       </c>
       <c r="H222" s="16">
-        <v>5.9072960000000005</v>
+        <v>8.6012099999999982</v>
       </c>
       <c r="I222" s="16">
-        <v>2.2676978402540628</v>
-[...2 lines deleted...]
-        <v>176</v>
+        <v>2.3801621557330384</v>
+      </c>
+      <c r="J222" s="16">
+        <v>118.49725519683574</v>
       </c>
       <c r="K222" s="16">
-        <v>5.9072960000000005</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>4.6646799999999979</v>
+      </c>
+    </row>
+    <row r="223" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A223" s="3" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B223" s="5"/>
       <c r="C223" s="5"/>
       <c r="D223" s="37"/>
       <c r="E223" s="5"/>
       <c r="F223" s="5"/>
       <c r="G223" s="16">
-        <v>5.1817460000000004</v>
+        <v>7.9578059999999997</v>
       </c>
       <c r="H223" s="16">
-        <v>5.6833200000000001</v>
+        <v>7.8775500000000003</v>
       </c>
       <c r="I223" s="16">
-        <v>2.1817177418353033</v>
+        <v>2.1799079885149646</v>
       </c>
       <c r="J223" s="16">
-        <v>9.6796330812046687</v>
+        <v>-1.0085191822972241</v>
       </c>
       <c r="K223" s="16">
-        <v>0.50157399999999974</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-8.0255999999999439E-2</v>
+      </c>
+    </row>
+    <row r="224" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A224" s="3" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="B224" s="5"/>
       <c r="C224" s="5"/>
       <c r="D224" s="37"/>
       <c r="E224" s="5"/>
       <c r="F224" s="5"/>
       <c r="G224" s="16">
-        <v>10.251768999999999</v>
+        <v>7.5064009999999994</v>
       </c>
       <c r="H224" s="16">
-        <v>5.5122640000000001</v>
+        <v>7.1620420000000005</v>
       </c>
       <c r="I224" s="16">
-        <v>2.1160526182724246</v>
+        <v>1.9819096762165516</v>
       </c>
       <c r="J224" s="16">
-        <v>-46.231094360397698</v>
+        <v>-4.5875380225490083</v>
       </c>
       <c r="K224" s="16">
-        <v>-4.7395049999999994</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-0.34435899999999897</v>
+      </c>
+    </row>
+    <row r="225" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A225" s="3" t="s">
         <v>168</v>
       </c>
       <c r="B225" s="5"/>
       <c r="C225" s="5"/>
       <c r="D225" s="37"/>
       <c r="E225" s="5"/>
       <c r="F225" s="5"/>
       <c r="G225" s="16">
-        <v>3.2582109999999997</v>
+        <v>6.2939629999999998</v>
       </c>
       <c r="H225" s="16">
-        <v>5.3108109999999993</v>
+        <v>6.1069279999999999</v>
       </c>
       <c r="I225" s="16">
-        <v>2.0387186683547798</v>
+        <v>1.6899341968614245</v>
       </c>
       <c r="J225" s="16">
-        <v>62.997761655092312</v>
+        <v>-2.9716571260428424</v>
       </c>
       <c r="K225" s="16">
-        <v>2.0525999999999995</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-0.18703499999999984</v>
+      </c>
+    </row>
+    <row r="226" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A226" s="3" t="s">
-        <v>167</v>
+        <v>187</v>
       </c>
       <c r="B226" s="5"/>
       <c r="C226" s="5"/>
       <c r="D226" s="37"/>
       <c r="E226" s="5"/>
       <c r="F226" s="5"/>
       <c r="G226" s="16">
-        <v>3.3557609999999998</v>
+        <v>0</v>
       </c>
       <c r="H226" s="16">
-        <v>4.4147540000000003</v>
+        <v>5.9072960000000005</v>
       </c>
       <c r="I226" s="16">
-        <v>1.6947395409089006</v>
-[...2 lines deleted...]
-        <v>31.557461928903773</v>
+        <v>1.6346912099475721</v>
+      </c>
+      <c r="J226" s="16" t="s">
+        <v>179</v>
       </c>
       <c r="K226" s="16">
-        <v>1.0589930000000005</v>
-[...10 lines deleted...]
-      <c r="F227" s="99"/>
+        <v>5.9072960000000005</v>
+      </c>
+    </row>
+    <row r="227" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A227" s="97" t="s">
+        <v>173</v>
+      </c>
+      <c r="B227" s="95"/>
+      <c r="C227" s="95"/>
+      <c r="D227" s="98"/>
+      <c r="E227" s="98"/>
+      <c r="F227" s="98"/>
       <c r="G227" s="17">
-        <v>63.900273999999996</v>
+        <v>85.111569000000003</v>
       </c>
       <c r="H227" s="17">
-        <v>81.067791000000014</v>
+        <v>108.18885199999998</v>
       </c>
       <c r="I227" s="17">
-        <v>31.120372936258445</v>
+        <v>29.93846344904992</v>
       </c>
       <c r="J227" s="18" t="s">
         <v>26</v>
       </c>
       <c r="K227" s="18" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="228" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A228" s="4" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="229" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A229" s="4" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="230" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A230" s="46"/>
     </row>
-    <row r="231" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A231" s="2" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="B231" s="37"/>
       <c r="C231" s="37"/>
       <c r="D231" s="37"/>
       <c r="E231" s="37"/>
       <c r="F231" s="37"/>
       <c r="G231" s="37"/>
       <c r="H231" s="37"/>
       <c r="I231" s="37"/>
       <c r="J231" s="37"/>
       <c r="K231" s="37"/>
     </row>
-    <row r="232" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A232" s="23"/>
       <c r="B232" s="23"/>
       <c r="C232" s="23"/>
       <c r="D232" s="23"/>
       <c r="E232" s="23"/>
       <c r="F232" s="23"/>
       <c r="G232" s="13" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="H232" s="13" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="I232" s="13" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="J232" s="13" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="K232" s="13" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="233" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A233" s="3" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B233" s="5"/>
       <c r="C233" s="5"/>
       <c r="D233" s="37"/>
       <c r="E233" s="5"/>
       <c r="F233" s="5"/>
       <c r="G233" s="16">
-        <v>1.675322</v>
+        <v>2.6666780000000001</v>
       </c>
       <c r="H233" s="16">
-        <v>1.9504239999999999</v>
+        <v>4.8120569999999994</v>
       </c>
       <c r="I233" s="16">
-        <v>21.707308196689567</v>
+        <v>34.672997944503535</v>
       </c>
       <c r="J233" s="16">
-        <v>16.420843276695464</v>
+        <v>80.451370581674993</v>
       </c>
       <c r="K233" s="16">
-        <v>0.27510199999999996</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>2.1453789999999993</v>
+      </c>
+    </row>
+    <row r="234" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A234" s="3" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="B234" s="5"/>
       <c r="C234" s="5"/>
       <c r="D234" s="37"/>
       <c r="E234" s="5"/>
       <c r="F234" s="5"/>
       <c r="G234" s="16">
-        <v>1.8804459999999998</v>
+        <v>1.854962</v>
       </c>
       <c r="H234" s="16">
-        <v>1.4438030000000002</v>
+        <v>2.7105189999999997</v>
       </c>
       <c r="I234" s="16">
-        <v>16.068853078256311</v>
+        <v>19.530487630453624</v>
       </c>
       <c r="J234" s="16">
-        <v>-23.220182871510254</v>
+        <v>46.122615988898943</v>
       </c>
       <c r="K234" s="16">
-        <v>-0.43664299999999967</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>0.85555699999999968</v>
+      </c>
+    </row>
+    <row r="235" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A235" s="3" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="B235" s="5"/>
       <c r="C235" s="5"/>
       <c r="D235" s="37"/>
       <c r="E235" s="5"/>
       <c r="F235" s="5"/>
       <c r="G235" s="16">
-        <v>0.94062400000000002</v>
+        <v>1.0468620000000002</v>
       </c>
       <c r="H235" s="16">
-        <v>0.95578700000000005</v>
+        <v>1.0000530000000001</v>
       </c>
       <c r="I235" s="16">
-        <v>10.63746292056975</v>
+        <v>7.2058239570717069</v>
       </c>
       <c r="J235" s="16">
-        <v>1.6120150028066513</v>
+        <v>-4.4713629876717365</v>
       </c>
       <c r="K235" s="16">
-        <v>1.5163000000000038E-2</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-4.6809000000000101E-2</v>
+      </c>
+    </row>
+    <row r="236" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A236" s="3" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="B236" s="5"/>
       <c r="C236" s="5"/>
       <c r="D236" s="37"/>
       <c r="E236" s="5"/>
       <c r="F236" s="5"/>
       <c r="G236" s="16">
-        <v>0.24442599999999998</v>
+        <v>0.314828</v>
       </c>
       <c r="H236" s="16">
-        <v>0.816187</v>
+        <v>0.91101900000000002</v>
       </c>
       <c r="I236" s="16">
-        <v>9.0837801191594583</v>
+        <v>6.5642946279322283</v>
       </c>
       <c r="J236" s="16">
-        <v>233.91987759076369</v>
+        <v>189.3703863697003</v>
       </c>
       <c r="K236" s="16">
-        <v>0.57176099999999996</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>0.59619100000000003</v>
+      </c>
+    </row>
+    <row r="237" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A237" s="3" t="s">
-        <v>185</v>
+        <v>180</v>
       </c>
       <c r="B237" s="5"/>
       <c r="C237" s="5"/>
       <c r="D237" s="37"/>
       <c r="E237" s="5"/>
       <c r="F237" s="5"/>
       <c r="G237" s="16">
-        <v>0</v>
+        <v>2.1665859999999997</v>
       </c>
       <c r="H237" s="16">
-        <v>0.43551400000000001</v>
+        <v>0.62501700000000004</v>
       </c>
       <c r="I237" s="16">
-        <v>4.8470674181475726</v>
-[...2 lines deleted...]
-        <v>176</v>
+        <v>4.5035237854164594</v>
+      </c>
+      <c r="J237" s="16">
+        <v>-71.151987504765543</v>
       </c>
       <c r="K237" s="16">
-        <v>0.43551400000000001</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-1.5415689999999995</v>
+      </c>
+    </row>
+    <row r="238" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A238" s="3" t="s">
-        <v>177</v>
+        <v>188</v>
       </c>
       <c r="B238" s="5"/>
       <c r="C238" s="5"/>
       <c r="D238" s="37"/>
       <c r="E238" s="5"/>
       <c r="F238" s="5"/>
       <c r="G238" s="16">
-        <v>1.7585350000000002</v>
+        <v>0</v>
       </c>
       <c r="H238" s="16">
-        <v>0.41706500000000002</v>
+        <v>0.43551400000000001</v>
       </c>
       <c r="I238" s="16">
-        <v>4.6417386645428556</v>
-[...2 lines deleted...]
-        <v>-76.283383611926965</v>
+        <v>3.1380708970825815</v>
+      </c>
+      <c r="J238" s="16" t="s">
+        <v>179</v>
       </c>
       <c r="K238" s="16">
-        <v>-1.3414700000000002</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>0.43551400000000001</v>
+      </c>
+    </row>
+    <row r="239" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A239" s="3" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="B239" s="5"/>
       <c r="C239" s="5"/>
       <c r="D239" s="37"/>
       <c r="E239" s="5"/>
       <c r="F239" s="5"/>
       <c r="G239" s="16">
-        <v>0.53953700000000004</v>
+        <v>0.72783699999999996</v>
       </c>
       <c r="H239" s="16">
         <v>0.39573000000000003</v>
       </c>
       <c r="I239" s="16">
-        <v>4.4042900788115622</v>
+        <v>2.8514095898237257</v>
       </c>
       <c r="J239" s="16">
-        <v>-26.653779073538981</v>
+        <v>-45.629309859212974</v>
       </c>
       <c r="K239" s="16">
-        <v>-0.14380700000000002</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-0.33210699999999993</v>
+      </c>
+    </row>
+    <row r="240" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A240" s="3" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B240" s="5"/>
       <c r="C240" s="5"/>
       <c r="D240" s="37"/>
       <c r="E240" s="5"/>
       <c r="F240" s="5"/>
       <c r="G240" s="16">
-        <v>0.14230000000000001</v>
+        <v>0.23678100000000002</v>
       </c>
       <c r="H240" s="16">
-        <v>0.33521200000000001</v>
+        <v>0.34006799999999998</v>
       </c>
       <c r="I240" s="16">
-        <v>3.7307530030540557</v>
+        <v>2.4503402733989708</v>
       </c>
       <c r="J240" s="16">
-        <v>135.56711173576949</v>
+        <v>43.621320967476258</v>
       </c>
       <c r="K240" s="16">
-        <v>0.192912</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>0.10328699999999996</v>
+      </c>
+    </row>
+    <row r="241" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A241" s="3" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="B241" s="5"/>
       <c r="C241" s="5"/>
       <c r="D241" s="37"/>
       <c r="E241" s="5"/>
       <c r="F241" s="5"/>
       <c r="G241" s="16">
         <v>9.2800000000000001E-4</v>
       </c>
       <c r="H241" s="16">
         <v>0.314552</v>
       </c>
       <c r="I241" s="16">
-        <v>3.5008168520717016</v>
+        <v>2.2664862135754995</v>
       </c>
       <c r="J241" s="16" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="K241" s="16">
         <v>0.31362400000000001</v>
       </c>
     </row>
-    <row r="242" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A242" s="3" t="s">
-        <v>188</v>
+        <v>184</v>
       </c>
       <c r="B242" s="5"/>
       <c r="C242" s="5"/>
       <c r="D242" s="37"/>
       <c r="E242" s="5"/>
       <c r="F242" s="5"/>
       <c r="G242" s="16">
-        <v>0.34836600000000001</v>
+        <v>0</v>
       </c>
       <c r="H242" s="16">
-        <v>0.28628500000000001</v>
+        <v>0.29441300000000004</v>
       </c>
       <c r="I242" s="16">
-        <v>3.1862183438520408</v>
-[...2 lines deleted...]
-        <v>-17.820625434169809</v>
+        <v>2.1213758157551172</v>
+      </c>
+      <c r="J242" s="16" t="s">
+        <v>179</v>
       </c>
       <c r="K242" s="16">
-        <v>-6.2080999999999997E-2</v>
-[...10 lines deleted...]
-      <c r="F243" s="99"/>
+        <v>0.29441300000000004</v>
+      </c>
+    </row>
+    <row r="243" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A243" s="97" t="s">
+        <v>173</v>
+      </c>
+      <c r="B243" s="95"/>
+      <c r="C243" s="95"/>
+      <c r="D243" s="98"/>
+      <c r="E243" s="98"/>
+      <c r="F243" s="98"/>
       <c r="G243" s="17">
-        <v>7.5304839999999995</v>
+        <v>9.0154619999999994</v>
       </c>
       <c r="H243" s="17">
-        <v>7.3505590000000014</v>
+        <v>11.838941999999999</v>
       </c>
       <c r="I243" s="17">
-        <v>81.808288675154898</v>
+        <v>85.304810735013447</v>
       </c>
       <c r="J243" s="18" t="s">
         <v>26</v>
       </c>
       <c r="K243" s="18" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="244" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A244" s="4" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="245" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A245" s="4" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="246" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A246" s="46"/>
     </row>
-    <row r="247" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A247" s="46"/>
     </row>
-    <row r="248" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A248" s="2" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B248" s="22"/>
       <c r="C248" s="22"/>
       <c r="D248" s="22"/>
       <c r="E248" s="22"/>
       <c r="F248" s="22"/>
       <c r="G248" s="22"/>
       <c r="H248" s="22"/>
       <c r="I248" s="22"/>
       <c r="J248" s="22"/>
       <c r="K248" s="22"/>
     </row>
-    <row r="249" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A249" s="12"/>
       <c r="B249" s="12"/>
       <c r="C249" s="12"/>
       <c r="D249" s="12">
         <v>2021</v>
       </c>
       <c r="E249" s="12">
         <v>2024</v>
       </c>
       <c r="F249" s="12">
         <v>2025</v>
       </c>
       <c r="G249" s="13" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="H249" s="13" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="I249" s="13" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="J249" s="13" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="K249" s="13" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="250" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A250" s="15" t="s">
         <v>63</v>
       </c>
       <c r="B250" s="22"/>
-      <c r="C250" s="127" t="s">
-        <v>83</v>
+      <c r="C250" s="137" t="s">
+        <v>84</v>
       </c>
       <c r="D250" s="16">
         <v>15.545871325981276</v>
       </c>
       <c r="E250" s="16">
         <v>14.746699520672207</v>
       </c>
       <c r="F250" s="16">
-        <v>16.022301305892771</v>
+        <v>16.02312434754753</v>
       </c>
       <c r="G250" s="16">
         <v>15.409129931654558</v>
       </c>
       <c r="H250" s="16">
         <v>4.2663537275113184</v>
       </c>
       <c r="I250" s="16">
-        <v>13.383734075982948</v>
+        <v>13.929240223330053</v>
       </c>
       <c r="J250" s="16">
-        <v>17.615397222373971</v>
+        <v>18.671283536361514</v>
       </c>
       <c r="K250" s="16">
-        <v>34.714274425954997</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>46.403837104959322</v>
+      </c>
+    </row>
+    <row r="251" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A251" s="15" t="s">
         <v>64</v>
       </c>
       <c r="B251" s="22"/>
-      <c r="C251" s="127"/>
+      <c r="C251" s="137"/>
       <c r="D251" s="16">
         <v>35.487170796676644</v>
       </c>
       <c r="E251" s="16">
         <v>36.614371336423289</v>
       </c>
       <c r="F251" s="16">
-        <v>36.957086017849257</v>
+        <v>36.9555606236597</v>
       </c>
       <c r="G251" s="16">
-        <v>7.2151709721091706</v>
+        <v>7.2052387208169897</v>
       </c>
       <c r="H251" s="16">
-        <v>4.5377902811034376</v>
+        <v>4.5353691412942654</v>
       </c>
       <c r="I251" s="16">
-        <v>36.221917541106365</v>
+        <v>35.602659716170869</v>
       </c>
       <c r="J251" s="16">
-        <v>36.128420312265277</v>
+        <v>35.642094380366672</v>
       </c>
       <c r="K251" s="16">
-        <v>2.0883088766806135</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>9.3418672206990028</v>
+      </c>
+    </row>
+    <row r="252" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A252" s="15" t="s">
         <v>65</v>
       </c>
       <c r="B252" s="22"/>
-      <c r="C252" s="127"/>
+      <c r="C252" s="137"/>
       <c r="D252" s="16">
         <v>18.223261030116504</v>
       </c>
       <c r="E252" s="16">
         <v>20.725359941697249</v>
       </c>
       <c r="F252" s="16">
-        <v>18.935037882636944</v>
+        <v>18.935265878395324</v>
       </c>
       <c r="G252" s="16">
-        <v>-2.9547685751341839</v>
+        <v>-2.9585849311503662</v>
       </c>
       <c r="H252" s="16">
-        <v>4.4784570601732465</v>
+        <v>4.4774298771202981</v>
       </c>
       <c r="I252" s="16">
-        <v>21.751653266431035</v>
+        <v>21.946406822462393</v>
       </c>
       <c r="J252" s="16">
-        <v>20.369718304334317</v>
+        <v>19.951512569816412</v>
       </c>
       <c r="K252" s="16">
-        <v>-4.1501967313631516</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-0.70711850473902327</v>
+      </c>
+    </row>
+    <row r="253" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A253" s="15" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B253" s="22"/>
-      <c r="C253" s="127"/>
+      <c r="C253" s="137"/>
       <c r="D253" s="16">
         <v>30.743696847225578</v>
       </c>
       <c r="E253" s="16">
         <v>27.913569201207249</v>
       </c>
       <c r="F253" s="16">
-        <v>28.085574793621028</v>
+        <v>28.086049150397439</v>
       </c>
       <c r="G253" s="16">
-        <v>6.875472641656116</v>
+        <v>6.8717878918280197</v>
       </c>
       <c r="H253" s="16">
-        <v>1.1692514338516036</v>
+        <v>1.1683794185229468</v>
       </c>
       <c r="I253" s="16">
-        <v>28.642695116479644</v>
+        <v>28.521693238036676</v>
       </c>
       <c r="J253" s="16">
-        <v>25.886464161026428</v>
+        <v>25.735109513455416</v>
       </c>
       <c r="K253" s="16">
-        <v>-7.4966782549623714</v>
-[...3 lines deleted...]
-      <c r="A254" s="100" t="s">
+        <v>-1.4500451457046744</v>
+      </c>
+    </row>
+    <row r="254" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A254" s="99" t="s">
+        <v>86</v>
+      </c>
+      <c r="B254" s="100"/>
+      <c r="C254" s="142" t="s">
         <v>85</v>
       </c>
-      <c r="B254" s="101"/>
-[...3 lines deleted...]
-      <c r="D254" s="102">
+      <c r="D254" s="101">
         <v>98.733021371486885</v>
       </c>
-      <c r="E254" s="102">
+      <c r="E254" s="101">
         <v>98.683754894019586</v>
       </c>
-      <c r="F254" s="102">
-[...18 lines deleted...]
-    <row r="255" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F254" s="101">
+        <v>98.767996340990635</v>
+      </c>
+      <c r="G254" s="101">
+        <v>6.2154748430706164</v>
+      </c>
+      <c r="H254" s="101">
+        <v>3.4811276435109839</v>
+      </c>
+      <c r="I254" s="101">
+        <v>98.66663040551181</v>
+      </c>
+      <c r="J254" s="101">
+        <v>98.830156032797092</v>
+      </c>
+      <c r="K254" s="101">
+        <v>9.2208906088766245</v>
+      </c>
+    </row>
+    <row r="255" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A255" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="B255" s="103"/>
-      <c r="C255" s="126"/>
+      <c r="B255" s="102"/>
+      <c r="C255" s="143"/>
       <c r="D255" s="17">
         <v>1.266978628513115</v>
       </c>
       <c r="E255" s="17">
         <v>1.3162451059804161</v>
       </c>
       <c r="F255" s="17">
-        <v>1.2319411556832776</v>
+        <v>1.2320036590093619</v>
       </c>
       <c r="G255" s="17">
         <v>-0.66725304615523484</v>
       </c>
       <c r="H255" s="17">
         <v>2.7503655585597198</v>
       </c>
       <c r="I255" s="17">
-        <v>1.3404090840988345</v>
+        <v>1.3333695944881827</v>
       </c>
       <c r="J255" s="17">
-        <v>0.91386637994963871</v>
+        <v>1.1698439672029137</v>
       </c>
       <c r="K255" s="17">
-        <v>-30.518331248434862</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-4.332610910924382</v>
+      </c>
+    </row>
+    <row r="256" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A256" s="4" t="s">
         <v>121</v>
       </c>
       <c r="D256" s="60"/>
     </row>
-    <row r="257" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A257" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D257" s="60"/>
     </row>
-    <row r="258" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A258" s="4" t="s">
         <v>62</v>
       </c>
       <c r="D258" s="60"/>
     </row>
-    <row r="259" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A259" s="20" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D259" s="60"/>
     </row>
-    <row r="260" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>87</v>
+    <row r="260" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A260" s="103" t="s">
+        <v>88</v>
       </c>
       <c r="D260" s="60"/>
     </row>
-    <row r="261" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-[...15 lines deleted...]
-      <c r="A262" s="123" t="s">
+    <row r="261" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A261" s="134" t="s">
         <v>89</v>
       </c>
-      <c r="B262" s="123"/>
-[...11 lines deleted...]
-      <c r="A263" s="123" t="s">
+      <c r="B261" s="134"/>
+      <c r="C261" s="134"/>
+      <c r="D261" s="134"/>
+      <c r="E261" s="134"/>
+      <c r="F261" s="134"/>
+      <c r="G261" s="134"/>
+      <c r="H261" s="134"/>
+      <c r="I261" s="134"/>
+      <c r="J261" s="134"/>
+      <c r="K261" s="134"/>
+    </row>
+    <row r="262" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A262" s="134" t="s">
         <v>90</v>
       </c>
-      <c r="B263" s="123"/>
-[...11 lines deleted...]
-      <c r="A264" s="123" t="s">
+      <c r="B262" s="134"/>
+      <c r="C262" s="134"/>
+      <c r="D262" s="134"/>
+      <c r="E262" s="134"/>
+      <c r="F262" s="134"/>
+      <c r="G262" s="134"/>
+      <c r="H262" s="134"/>
+      <c r="I262" s="134"/>
+      <c r="J262" s="134"/>
+      <c r="K262" s="134"/>
+    </row>
+    <row r="263" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A263" s="134" t="s">
         <v>91</v>
       </c>
-      <c r="B264" s="123"/>
-[...10 lines deleted...]
-    <row r="265" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B263" s="134"/>
+      <c r="C263" s="134"/>
+      <c r="D263" s="134"/>
+      <c r="E263" s="134"/>
+      <c r="F263" s="134"/>
+      <c r="G263" s="134"/>
+      <c r="H263" s="134"/>
+      <c r="I263" s="134"/>
+      <c r="J263" s="134"/>
+      <c r="K263" s="134"/>
+    </row>
+    <row r="264" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A264" s="134" t="s">
+        <v>92</v>
+      </c>
+      <c r="B264" s="134"/>
+      <c r="C264" s="134"/>
+      <c r="D264" s="134"/>
+      <c r="E264" s="134"/>
+      <c r="F264" s="134"/>
+      <c r="G264" s="134"/>
+      <c r="H264" s="134"/>
+      <c r="I264" s="134"/>
+      <c r="J264" s="134"/>
+      <c r="K264" s="134"/>
+    </row>
+    <row r="265" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A265" s="46"/>
       <c r="B265" s="46"/>
       <c r="C265" s="46"/>
       <c r="D265" s="46"/>
       <c r="E265" s="46"/>
       <c r="F265" s="46"/>
       <c r="G265" s="46"/>
       <c r="H265" s="46"/>
       <c r="I265" s="46"/>
       <c r="J265" s="46"/>
       <c r="K265" s="46"/>
     </row>
-    <row r="266" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A266" s="46"/>
       <c r="B266" s="46"/>
       <c r="C266" s="46"/>
       <c r="D266" s="46"/>
       <c r="E266" s="46"/>
       <c r="F266" s="46"/>
       <c r="G266" s="46"/>
       <c r="H266" s="46"/>
       <c r="I266" s="46"/>
       <c r="J266" s="46"/>
       <c r="K266" s="46"/>
     </row>
-    <row r="267" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A267" s="46"/>
       <c r="B267" s="46"/>
       <c r="C267" s="46"/>
       <c r="D267" s="46"/>
       <c r="E267" s="46"/>
       <c r="F267" s="46"/>
       <c r="G267" s="46"/>
       <c r="H267" s="46"/>
       <c r="I267" s="46"/>
       <c r="J267" s="46"/>
       <c r="K267" s="46"/>
     </row>
-    <row r="268" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A268" s="2" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B268" s="22"/>
       <c r="C268" s="22"/>
       <c r="D268" s="22"/>
       <c r="E268" s="22"/>
       <c r="F268" s="22"/>
       <c r="G268" s="22"/>
       <c r="H268" s="22"/>
       <c r="I268" s="22"/>
       <c r="J268" s="22"/>
       <c r="K268" s="22"/>
     </row>
-    <row r="269" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A269" s="12"/>
       <c r="B269" s="12"/>
       <c r="C269" s="12"/>
       <c r="D269" s="12">
         <v>2021</v>
       </c>
       <c r="E269" s="12">
         <v>2024</v>
       </c>
       <c r="F269" s="12">
         <v>2025</v>
       </c>
       <c r="G269" s="13" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="H269" s="13" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="I269" s="13" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="J269" s="13" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="K269" s="13" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="270" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A270" s="15" t="s">
         <v>63</v>
       </c>
       <c r="B270" s="22"/>
-      <c r="C270" s="127" t="s">
-        <v>83</v>
+      <c r="C270" s="137" t="s">
+        <v>84</v>
       </c>
       <c r="D270" s="16">
         <v>6.3532551043772827</v>
       </c>
       <c r="E270" s="16">
         <v>7.4201892001114951</v>
       </c>
       <c r="F270" s="16">
-        <v>3.0491181161803946</v>
+        <v>3.0491127291691598</v>
       </c>
       <c r="G270" s="16">
         <v>-9.7239793851176088</v>
       </c>
       <c r="H270" s="16">
         <v>6.2828174088139344</v>
       </c>
       <c r="I270" s="16">
-        <v>2.884841206821148</v>
+        <v>3.166351928106871</v>
       </c>
       <c r="J270" s="16">
-        <v>11.881616138768759</v>
+        <v>6.8463200370976027</v>
       </c>
       <c r="K270" s="16">
-        <v>314.50228362721487</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>202.81843511157695</v>
+      </c>
+    </row>
+    <row r="271" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A271" s="15" t="s">
         <v>64</v>
       </c>
       <c r="B271" s="22"/>
-      <c r="C271" s="127"/>
+      <c r="C271" s="137"/>
       <c r="D271" s="16">
         <v>14.739917435724159</v>
       </c>
       <c r="E271" s="16">
         <v>6.8008045139408084</v>
       </c>
       <c r="F271" s="16">
-        <v>3.9902164130511117</v>
+        <v>3.9902093633600777</v>
       </c>
       <c r="G271" s="16">
         <v>28.89892548840562</v>
       </c>
       <c r="H271" s="16">
         <v>-7.8927279780628634</v>
       </c>
       <c r="I271" s="16">
-        <v>9.9972802996577759</v>
+        <v>8.1142978502703471</v>
       </c>
       <c r="J271" s="16">
-        <v>19.476351337508</v>
+        <v>11.503550948869201</v>
       </c>
       <c r="K271" s="16">
-        <v>96.064539814539827</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>98.547888363556567</v>
+      </c>
+    </row>
+    <row r="272" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A272" s="15" t="s">
         <v>65</v>
       </c>
       <c r="B272" s="22"/>
-      <c r="C272" s="127"/>
+      <c r="C272" s="137"/>
       <c r="D272" s="16">
         <v>8.6944870209506107</v>
       </c>
       <c r="E272" s="16">
         <v>13.828729684118482</v>
       </c>
       <c r="F272" s="16">
-        <v>24.373879032619097</v>
+        <v>24.373835970213779</v>
       </c>
       <c r="G272" s="16">
         <v>287.21796821035286</v>
       </c>
       <c r="H272" s="16">
         <v>65.229938738791475</v>
       </c>
       <c r="I272" s="16">
-        <v>12.382059545148158</v>
+        <v>11.324388347993256</v>
       </c>
       <c r="J272" s="16">
-        <v>4.318350752366177</v>
+        <v>5.8669252957659994</v>
       </c>
       <c r="K272" s="16">
-        <v>-64.900708570286668</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-27.442869048010461</v>
+      </c>
+    </row>
+    <row r="273" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A273" s="15" t="s">
         <v>66</v>
       </c>
       <c r="B273" s="22"/>
-      <c r="C273" s="127"/>
+      <c r="C273" s="137"/>
       <c r="D273" s="16">
         <v>70.212340438947933</v>
       </c>
       <c r="E273" s="16">
         <v>71.950276601829216</v>
       </c>
       <c r="F273" s="16">
-        <v>68.586786438149403</v>
+        <v>68.586841937256992</v>
       </c>
       <c r="G273" s="16">
-        <v>109.42143197273685</v>
+        <v>109.42197142754738</v>
       </c>
       <c r="H273" s="16">
-        <v>26.947841550113203</v>
+        <v>26.94792330220157</v>
       </c>
       <c r="I273" s="16">
-        <v>74.735818948372909</v>
+        <v>77.394961873629526</v>
       </c>
       <c r="J273" s="16">
-        <v>64.323681771357059</v>
+        <v>75.783203718267217</v>
       </c>
       <c r="K273" s="16">
-        <v>-13.38055039857506</v>
-[...10 lines deleted...]
-      <c r="D274" s="102">
+        <v>37.133818096939649</v>
+      </c>
+    </row>
+    <row r="274" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A274" s="99" t="s">
+        <v>86</v>
+      </c>
+      <c r="B274" s="100"/>
+      <c r="C274" s="142" t="s">
+        <v>77</v>
+      </c>
+      <c r="D274" s="101">
         <v>15.584319933817369</v>
       </c>
-      <c r="E274" s="102">
+      <c r="E274" s="101">
         <v>15.905208137001962</v>
       </c>
-      <c r="F274" s="102">
-[...18 lines deleted...]
-    <row r="275" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F274" s="101">
+        <v>14.297735624698344</v>
+      </c>
+      <c r="G274" s="101">
+        <v>119.69182929426225</v>
+      </c>
+      <c r="H274" s="101">
+        <v>27.693491418803127</v>
+      </c>
+      <c r="I274" s="101">
+        <v>7.4575435484740948</v>
+      </c>
+      <c r="J274" s="101">
+        <v>62.431759465999562</v>
+      </c>
+      <c r="K274" s="101">
+        <v>40.050381911203914</v>
+      </c>
+    </row>
+    <row r="275" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A275" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="B275" s="103"/>
-      <c r="C275" s="126"/>
+      <c r="B275" s="102"/>
+      <c r="C275" s="143"/>
       <c r="D275" s="17">
         <v>84.415680066182645</v>
       </c>
       <c r="E275" s="17">
         <v>84.094791862998036</v>
       </c>
       <c r="F275" s="17">
-        <v>85.70228602407542</v>
+        <v>85.702264375301667</v>
       </c>
       <c r="G275" s="17">
         <v>149.062989213668</v>
       </c>
       <c r="H275" s="17">
         <v>30.968303896322702</v>
       </c>
       <c r="I275" s="17">
-        <v>93.993425141215468</v>
+        <v>92.542456451525908</v>
       </c>
       <c r="J275" s="17">
-        <v>45.56758010625817</v>
+        <v>37.568240534000438</v>
       </c>
       <c r="K275" s="17">
-        <v>-94.616049418943774</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-93.208677510062614</v>
+      </c>
+    </row>
+    <row r="276" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A276" s="4" t="s">
         <v>121</v>
       </c>
       <c r="D276" s="60"/>
     </row>
-    <row r="277" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A277" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D277" s="60"/>
     </row>
-    <row r="278" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A278" s="4" t="s">
         <v>62</v>
       </c>
       <c r="D278" s="60"/>
     </row>
-    <row r="279" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A279" s="20" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D279" s="60"/>
     </row>
-    <row r="280" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>87</v>
+    <row r="280" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A280" s="103" t="s">
+        <v>88</v>
       </c>
       <c r="D280" s="60"/>
     </row>
-    <row r="281" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-[...15 lines deleted...]
-      <c r="A282" s="123" t="s">
+    <row r="281" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A281" s="134" t="s">
         <v>89</v>
       </c>
-      <c r="B282" s="123"/>
-[...11 lines deleted...]
-      <c r="A283" s="123" t="s">
+      <c r="B281" s="134"/>
+      <c r="C281" s="134"/>
+      <c r="D281" s="134"/>
+      <c r="E281" s="134"/>
+      <c r="F281" s="134"/>
+      <c r="G281" s="134"/>
+      <c r="H281" s="134"/>
+      <c r="I281" s="134"/>
+      <c r="J281" s="134"/>
+      <c r="K281" s="134"/>
+    </row>
+    <row r="282" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A282" s="134" t="s">
         <v>90</v>
       </c>
-      <c r="B283" s="123"/>
-[...11 lines deleted...]
-      <c r="A284" s="123" t="s">
+      <c r="B282" s="134"/>
+      <c r="C282" s="134"/>
+      <c r="D282" s="134"/>
+      <c r="E282" s="134"/>
+      <c r="F282" s="134"/>
+      <c r="G282" s="134"/>
+      <c r="H282" s="134"/>
+      <c r="I282" s="134"/>
+      <c r="J282" s="134"/>
+      <c r="K282" s="134"/>
+    </row>
+    <row r="283" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A283" s="134" t="s">
         <v>91</v>
       </c>
-      <c r="B284" s="123"/>
-[...10 lines deleted...]
-    <row r="285" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B283" s="134"/>
+      <c r="C283" s="134"/>
+      <c r="D283" s="134"/>
+      <c r="E283" s="134"/>
+      <c r="F283" s="134"/>
+      <c r="G283" s="134"/>
+      <c r="H283" s="134"/>
+      <c r="I283" s="134"/>
+      <c r="J283" s="134"/>
+      <c r="K283" s="134"/>
+    </row>
+    <row r="284" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A284" s="134" t="s">
+        <v>92</v>
+      </c>
+      <c r="B284" s="134"/>
+      <c r="C284" s="134"/>
+      <c r="D284" s="134"/>
+      <c r="E284" s="134"/>
+      <c r="F284" s="134"/>
+      <c r="G284" s="134"/>
+      <c r="H284" s="134"/>
+      <c r="I284" s="134"/>
+      <c r="J284" s="134"/>
+      <c r="K284" s="134"/>
+    </row>
+    <row r="285" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A285" s="46"/>
       <c r="B285" s="46"/>
       <c r="C285" s="46"/>
       <c r="D285" s="46"/>
       <c r="E285" s="46"/>
-      <c r="F285" s="83"/>
-      <c r="G285" s="83"/>
+      <c r="F285" s="82"/>
+      <c r="G285" s="82"/>
       <c r="H285" s="46"/>
       <c r="I285" s="46"/>
       <c r="J285" s="46"/>
       <c r="K285" s="46"/>
     </row>
-    <row r="286" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A286" s="46"/>
       <c r="B286" s="46"/>
       <c r="C286" s="46"/>
       <c r="D286" s="46"/>
       <c r="E286" s="46"/>
-      <c r="F286" s="83"/>
-      <c r="G286" s="83"/>
+      <c r="F286" s="82"/>
+      <c r="G286" s="82"/>
       <c r="H286" s="46"/>
       <c r="I286" s="46"/>
       <c r="J286" s="46"/>
       <c r="K286" s="46"/>
     </row>
-    <row r="287" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A287" s="46"/>
       <c r="B287" s="46"/>
       <c r="C287" s="46"/>
       <c r="D287" s="46"/>
       <c r="E287" s="46"/>
-      <c r="F287" s="83"/>
-      <c r="G287" s="83"/>
+      <c r="F287" s="82"/>
+      <c r="G287" s="82"/>
       <c r="H287" s="46"/>
       <c r="I287" s="46"/>
       <c r="J287" s="46"/>
       <c r="K287" s="46"/>
     </row>
-    <row r="288" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A288" s="2" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B288" s="22"/>
       <c r="C288" s="22"/>
       <c r="D288" s="22"/>
       <c r="E288" s="22"/>
       <c r="F288" s="22"/>
       <c r="G288" s="22"/>
       <c r="H288" s="22"/>
       <c r="I288" s="22"/>
       <c r="J288" s="22"/>
       <c r="K288" s="22"/>
     </row>
-    <row r="289" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A289" s="12"/>
       <c r="B289" s="12"/>
       <c r="C289" s="12"/>
       <c r="D289" s="24"/>
       <c r="E289" s="12">
         <v>2021</v>
       </c>
       <c r="F289" s="12">
         <v>2022</v>
       </c>
       <c r="G289" s="12">
         <v>2023</v>
       </c>
       <c r="H289" s="12">
         <v>2024</v>
       </c>
       <c r="I289" s="12">
         <v>2025</v>
       </c>
       <c r="J289" s="13" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="K289" s="13" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="290" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A290" s="47" t="s">
-        <v>80</v>
-[...3 lines deleted...]
-      <c r="D290" s="131" t="s">
+        <v>81</v>
+      </c>
+      <c r="B290" s="104"/>
+      <c r="C290" s="104"/>
+      <c r="D290" s="123" t="s">
         <v>58</v>
       </c>
-      <c r="E290" s="106">
+      <c r="E290" s="105">
         <v>12.576038698236175</v>
       </c>
-      <c r="F290" s="106">
+      <c r="F290" s="105">
         <v>14.972279352736425</v>
       </c>
-      <c r="G290" s="106">
+      <c r="G290" s="105">
         <v>14.060769798778272</v>
       </c>
-      <c r="H290" s="106">
+      <c r="H290" s="105">
         <v>15.69752307165286</v>
       </c>
-      <c r="I290" s="106">
-[...9 lines deleted...]
-    <row r="291" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="I290" s="105">
+        <v>18.554784625299853</v>
+      </c>
+      <c r="J290" s="106">
+        <v>25.441721374616989</v>
+      </c>
+      <c r="K290" s="106">
+        <v>14.038293999033002</v>
+      </c>
+    </row>
+    <row r="291" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A291" s="15" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B291" s="22"/>
       <c r="C291" s="22"/>
-      <c r="D291" s="132"/>
+      <c r="D291" s="138"/>
       <c r="E291" s="60">
         <v>2.7814585280814565E-2</v>
       </c>
       <c r="F291" s="60">
         <v>4.5017357709003772E-3</v>
       </c>
       <c r="G291" s="60">
         <v>1.3924694189832986E-2</v>
       </c>
       <c r="H291" s="60">
         <v>2.5222919517676953E-3</v>
       </c>
       <c r="I291" s="60">
-        <v>1.2487984591600431E-2</v>
+        <v>1.2487363186500507E-2</v>
       </c>
       <c r="J291" s="16">
         <v>425.40307027694217</v>
       </c>
       <c r="K291" s="16">
         <v>-15.302179079800716</v>
       </c>
     </row>
-    <row r="292" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A292" s="15" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B292" s="22"/>
       <c r="C292" s="22"/>
-      <c r="D292" s="132"/>
+      <c r="D292" s="138"/>
       <c r="E292" s="60">
         <v>86.67387941145337</v>
       </c>
       <c r="F292" s="60">
         <v>84.049494778386375</v>
       </c>
       <c r="G292" s="60">
         <v>85.03540641991934</v>
       </c>
       <c r="H292" s="60">
         <v>83.416142602529959</v>
       </c>
       <c r="I292" s="60">
-        <v>80.837044168416199</v>
+        <v>80.835506042793412</v>
       </c>
       <c r="J292" s="16">
-        <v>2.8385461501734022</v>
+        <v>2.8417068192349295</v>
       </c>
       <c r="K292" s="16">
-        <v>1.6828811137829858</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>1.6836623924096239</v>
+      </c>
+    </row>
+    <row r="293" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A293" s="15" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B293" s="22"/>
       <c r="C293" s="22"/>
-      <c r="D293" s="132"/>
+      <c r="D293" s="138"/>
       <c r="E293" s="60">
         <v>0.48654565391165161</v>
       </c>
       <c r="F293" s="60">
         <v>0.53388482214264532</v>
       </c>
       <c r="G293" s="60">
         <v>0.52144668267495187</v>
       </c>
       <c r="H293" s="60">
         <v>0.39571089069364129</v>
       </c>
       <c r="I293" s="60">
-        <v>0.59075943230129568</v>
+        <v>0.59073003597065743</v>
       </c>
       <c r="J293" s="16">
         <v>58.426660490749406</v>
       </c>
       <c r="K293" s="16">
         <v>8.6148139185128869</v>
       </c>
     </row>
-    <row r="294" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A294" s="1" t="s">
-        <v>93</v>
-[...17 lines deleted...]
-        <v>6.4922558057719706E-3</v>
+        <v>94</v>
+      </c>
+      <c r="B294" s="72"/>
+      <c r="C294" s="72"/>
+      <c r="D294" s="139"/>
+      <c r="E294" s="107">
+        <v>0.23572165111798446</v>
+      </c>
+      <c r="F294" s="107">
+        <v>0.43983931096365814</v>
+      </c>
+      <c r="G294" s="107">
+        <v>0.36845240443760602</v>
+      </c>
+      <c r="H294" s="107">
+        <v>0.48810114317176767</v>
+      </c>
+      <c r="I294" s="107">
+        <v>6.4919327495684782E-3</v>
       </c>
       <c r="J294" s="17">
-        <v>-98.588498302195191</v>
+        <v>-98.588498302195632</v>
       </c>
       <c r="K294" s="17">
-        <v>-57.848179806556864</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-57.848179806559941</v>
+      </c>
+    </row>
+    <row r="295" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A295" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F295" s="60"/>
       <c r="G295" s="60"/>
       <c r="H295" s="60"/>
       <c r="I295" s="60"/>
       <c r="J295" s="60"/>
       <c r="K295" s="60"/>
     </row>
-    <row r="296" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A296" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="B296" s="84"/>
-[...10 lines deleted...]
-    <row r="297" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B296" s="83"/>
+      <c r="C296" s="83"/>
+      <c r="D296" s="83"/>
+      <c r="E296" s="83"/>
+      <c r="F296" s="83"/>
+      <c r="G296" s="83"/>
+      <c r="H296" s="83"/>
+      <c r="I296" s="83"/>
+      <c r="J296" s="83"/>
+      <c r="K296" s="83"/>
+    </row>
+    <row r="297" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A297" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="B297" s="84"/>
-[...10 lines deleted...]
-    <row r="298" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B297" s="83"/>
+      <c r="C297" s="83"/>
+      <c r="D297" s="83"/>
+      <c r="E297" s="83"/>
+      <c r="F297" s="83"/>
+      <c r="G297" s="83"/>
+      <c r="H297" s="83"/>
+      <c r="I297" s="83"/>
+      <c r="J297" s="83"/>
+      <c r="K297" s="83"/>
+    </row>
+    <row r="298" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A298" s="20" t="s">
-        <v>118</v>
-[...3 lines deleted...]
-      <c r="A299" s="104" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="299" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A299" s="103" t="s">
+        <v>96</v>
+      </c>
+      <c r="B299" s="84"/>
+      <c r="C299" s="84"/>
+      <c r="D299" s="84"/>
+      <c r="E299" s="84"/>
+      <c r="F299" s="84"/>
+      <c r="G299" s="84"/>
+      <c r="H299" s="84"/>
+      <c r="I299" s="84"/>
+      <c r="J299" s="84"/>
+      <c r="K299" s="84"/>
+    </row>
+    <row r="300" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A300" s="103" t="s">
         <v>95</v>
       </c>
-      <c r="B299" s="85"/>
-[...25 lines deleted...]
-    <row r="301" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B300" s="83"/>
+      <c r="C300" s="83"/>
+      <c r="D300" s="83"/>
+      <c r="E300" s="83"/>
+      <c r="F300" s="83"/>
+      <c r="G300" s="83"/>
+      <c r="H300" s="83"/>
+      <c r="I300" s="83"/>
+      <c r="J300" s="83"/>
+      <c r="K300" s="83"/>
+    </row>
+    <row r="301" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A301" s="46"/>
     </row>
-    <row r="302" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A302" s="46"/>
     </row>
-    <row r="303" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A303" s="2" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B303" s="22"/>
       <c r="C303" s="22"/>
       <c r="D303" s="22"/>
       <c r="E303" s="22"/>
       <c r="F303" s="22"/>
       <c r="G303" s="22"/>
       <c r="H303" s="22"/>
       <c r="I303" s="22"/>
       <c r="J303" s="22"/>
       <c r="K303" s="22"/>
     </row>
-    <row r="304" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A304" s="12"/>
       <c r="B304" s="12"/>
       <c r="C304" s="12"/>
       <c r="D304" s="24"/>
       <c r="E304" s="12">
         <v>2021</v>
       </c>
       <c r="F304" s="12">
         <v>2022</v>
       </c>
       <c r="G304" s="12">
         <v>2023</v>
       </c>
       <c r="H304" s="12">
         <v>2024</v>
       </c>
       <c r="I304" s="12">
         <v>2025</v>
       </c>
       <c r="J304" s="13" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="K304" s="13" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="305" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A305" s="47" t="s">
-        <v>80</v>
-[...3 lines deleted...]
-      <c r="D305" s="131" t="s">
+        <v>81</v>
+      </c>
+      <c r="B305" s="104"/>
+      <c r="C305" s="104"/>
+      <c r="D305" s="123" t="s">
         <v>58</v>
       </c>
-      <c r="E305" s="106">
+      <c r="E305" s="105">
         <v>3.5522679687964596</v>
       </c>
-      <c r="F305" s="106">
+      <c r="F305" s="105">
         <v>0.68188646449954704</v>
       </c>
-      <c r="G305" s="106">
+      <c r="G305" s="105">
         <v>1.7902586718809361</v>
       </c>
-      <c r="H305" s="106">
+      <c r="H305" s="105">
         <v>3.2231452926243347</v>
       </c>
-      <c r="I305" s="106">
-[...9 lines deleted...]
-    <row r="306" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="I305" s="105">
+        <v>1.3528727690130695</v>
+      </c>
+      <c r="J305" s="106">
+        <v>2.6023370455316397</v>
+      </c>
+      <c r="K305" s="106">
+        <v>2.5026903192604477</v>
+      </c>
+    </row>
+    <row r="306" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A306" s="15" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B306" s="22"/>
       <c r="C306" s="22"/>
-      <c r="D306" s="132"/>
+      <c r="D306" s="138"/>
       <c r="E306" s="60">
         <v>0</v>
       </c>
       <c r="F306" s="60">
         <v>0</v>
       </c>
       <c r="G306" s="60">
         <v>0</v>
       </c>
       <c r="H306" s="60">
         <v>2.4997180885115124E-2</v>
       </c>
       <c r="I306" s="60">
         <v>0</v>
       </c>
       <c r="J306" s="16">
         <v>-100</v>
       </c>
       <c r="K306" s="16" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="307" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A307" s="15" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B307" s="22"/>
       <c r="C307" s="22"/>
-      <c r="D307" s="132"/>
+      <c r="D307" s="138"/>
       <c r="E307" s="60">
         <v>96.350124656360137</v>
       </c>
       <c r="F307" s="60">
         <v>99.310594267781553</v>
       </c>
       <c r="G307" s="60">
         <v>98.158627231700265</v>
       </c>
       <c r="H307" s="60">
         <v>96.556714193084346</v>
       </c>
       <c r="I307" s="60">
-        <v>98.624058910832062</v>
+        <v>98.624009095895488</v>
       </c>
       <c r="J307" s="16">
         <v>149.6780450871685</v>
       </c>
       <c r="K307" s="16">
         <v>31.244178331479588</v>
       </c>
     </row>
-    <row r="308" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A308" s="15" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B308" s="22"/>
       <c r="C308" s="22"/>
-      <c r="D308" s="132"/>
+      <c r="D308" s="138"/>
       <c r="E308" s="60">
         <v>8.7623054085724378E-2</v>
       </c>
       <c r="F308" s="60">
         <v>5.6904905310526017E-4</v>
       </c>
       <c r="G308" s="60">
         <v>3.3979632567059034E-2</v>
       </c>
       <c r="H308" s="60">
         <v>0.11831859439627661</v>
       </c>
       <c r="I308" s="60">
-        <v>2.3114722365088808E-3</v>
+        <v>2.3114710689860255E-3</v>
       </c>
       <c r="J308" s="16">
         <v>-95.224535276534766</v>
       </c>
       <c r="K308" s="16">
         <v>-47.414625134132436</v>
       </c>
     </row>
-    <row r="309" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A309" s="1" t="s">
-        <v>93</v>
-[...17 lines deleted...]
-        <v>2.0806674531895487E-2</v>
+        <v>94</v>
+      </c>
+      <c r="B309" s="72"/>
+      <c r="C309" s="72"/>
+      <c r="D309" s="139"/>
+      <c r="E309" s="107">
+        <v>9.984320757675821E-3</v>
+      </c>
+      <c r="F309" s="107">
+        <v>6.9502186657922384E-3</v>
+      </c>
+      <c r="G309" s="107">
+        <v>1.7134463851740615E-2</v>
+      </c>
+      <c r="H309" s="107">
+        <v>7.6824739009917223E-2</v>
+      </c>
+      <c r="I309" s="107">
+        <v>2.080666402245791E-2</v>
       </c>
       <c r="J309" s="17">
-        <v>-33.796409795429923</v>
+        <v>-33.796409795429163</v>
       </c>
       <c r="K309" s="17">
-        <v>56.771977935668261</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>56.771977935670861</v>
+      </c>
+    </row>
+    <row r="310" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A310" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F310" s="60"/>
       <c r="G310" s="60"/>
       <c r="H310" s="60"/>
       <c r="I310" s="60"/>
       <c r="J310" s="60"/>
       <c r="K310" s="60"/>
     </row>
-    <row r="311" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A311" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="B311" s="84"/>
-[...10 lines deleted...]
-    <row r="312" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B311" s="83"/>
+      <c r="C311" s="83"/>
+      <c r="D311" s="83"/>
+      <c r="E311" s="83"/>
+      <c r="F311" s="83"/>
+      <c r="G311" s="83"/>
+      <c r="H311" s="83"/>
+      <c r="I311" s="83"/>
+      <c r="J311" s="83"/>
+      <c r="K311" s="83"/>
+    </row>
+    <row r="312" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A312" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="B312" s="84"/>
-[...10 lines deleted...]
-    <row r="313" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B312" s="83"/>
+      <c r="C312" s="83"/>
+      <c r="D312" s="83"/>
+      <c r="E312" s="83"/>
+      <c r="F312" s="83"/>
+      <c r="G312" s="83"/>
+      <c r="H312" s="83"/>
+      <c r="I312" s="83"/>
+      <c r="J312" s="83"/>
+      <c r="K312" s="83"/>
+    </row>
+    <row r="313" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A313" s="20" t="s">
-        <v>118</v>
-[...3 lines deleted...]
-      <c r="A314" s="104" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="314" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A314" s="103" t="s">
+        <v>96</v>
+      </c>
+      <c r="B314" s="84"/>
+      <c r="C314" s="84"/>
+      <c r="D314" s="84"/>
+      <c r="E314" s="84"/>
+      <c r="F314" s="84"/>
+      <c r="G314" s="84"/>
+      <c r="H314" s="84"/>
+      <c r="I314" s="84"/>
+      <c r="J314" s="84"/>
+      <c r="K314" s="84"/>
+    </row>
+    <row r="315" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A315" s="103" t="s">
         <v>95</v>
       </c>
-      <c r="B314" s="85"/>
-[...25 lines deleted...]
-    <row r="316" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B315" s="83"/>
+      <c r="C315" s="83"/>
+      <c r="D315" s="83"/>
+      <c r="E315" s="83"/>
+      <c r="F315" s="83"/>
+      <c r="G315" s="83"/>
+      <c r="H315" s="83"/>
+      <c r="I315" s="83"/>
+      <c r="J315" s="83"/>
+      <c r="K315" s="83"/>
+    </row>
+    <row r="316" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A316" s="46"/>
     </row>
-    <row r="317" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A317" s="46"/>
     </row>
-    <row r="318" spans="1:11" ht="12" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A318" s="2" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B318" s="8"/>
       <c r="C318" s="8"/>
       <c r="D318" s="8"/>
       <c r="E318" s="8"/>
       <c r="F318" s="8"/>
       <c r="G318" s="8"/>
       <c r="H318" s="8"/>
       <c r="I318" s="8"/>
       <c r="J318" s="8"/>
       <c r="K318" s="9"/>
     </row>
-    <row r="319" spans="1:11" s="25" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:11" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A319" s="11"/>
       <c r="B319" s="12">
         <v>2021</v>
       </c>
       <c r="C319" s="12">
         <v>2022</v>
       </c>
       <c r="D319" s="12">
         <v>2023</v>
       </c>
       <c r="E319" s="12">
         <v>2024</v>
       </c>
       <c r="F319" s="12">
         <v>2025</v>
       </c>
       <c r="G319" s="13" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="H319" s="13" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="I319" s="13" t="s">
         <v>124</v>
       </c>
       <c r="J319" s="13" t="s">
         <v>125</v>
       </c>
       <c r="K319" s="13" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="320" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A320" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B320" s="16">
         <v>585.02</v>
       </c>
       <c r="C320" s="16">
         <v>1042.32</v>
       </c>
       <c r="D320" s="16">
         <v>1237.3399999999999</v>
       </c>
       <c r="E320" s="16">
         <v>1532.8</v>
       </c>
       <c r="F320" s="16">
         <v>1404.17</v>
       </c>
       <c r="G320" s="16">
         <v>-8.3918319415448774</v>
       </c>
       <c r="H320" s="16">
         <v>24.469299145511169</v>
       </c>
       <c r="I320" s="16">
         <v>357.45000000000005</v>
       </c>
       <c r="J320" s="16">
         <v>312.29000000000002</v>
       </c>
       <c r="K320" s="16">
         <v>-12.633934816058195</v>
       </c>
     </row>
-    <row r="321" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A321" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B321" s="16">
         <v>83.23</v>
       </c>
       <c r="C321" s="16">
         <v>171.4</v>
       </c>
       <c r="D321" s="16">
         <v>158.36000000000001</v>
       </c>
       <c r="E321" s="16">
         <v>140.19999999999999</v>
       </c>
       <c r="F321" s="16">
         <v>138.1</v>
       </c>
       <c r="G321" s="16">
         <v>-1.4978601997146894</v>
       </c>
       <c r="H321" s="16">
         <v>13.495448653969056</v>
       </c>
       <c r="I321" s="16">
         <v>34.42</v>
       </c>
       <c r="J321" s="16">
         <v>24.52</v>
       </c>
       <c r="K321" s="16">
         <v>-28.762347472399775</v>
       </c>
     </row>
-    <row r="322" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A322" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B322" s="16">
         <v>501.78999999999996</v>
       </c>
       <c r="C322" s="16">
         <v>870.92</v>
       </c>
       <c r="D322" s="16">
         <v>1078.98</v>
       </c>
       <c r="E322" s="16">
         <v>1392.6</v>
       </c>
       <c r="F322" s="16">
         <v>1266.0700000000002</v>
       </c>
       <c r="G322" s="16" t="s">
         <v>26</v>
       </c>
       <c r="H322" s="16" t="s">
         <v>26</v>
       </c>
       <c r="I322" s="16">
         <v>323.03000000000003</v>
       </c>
       <c r="J322" s="16">
         <v>287.77000000000004</v>
       </c>
       <c r="K322" s="16" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="323" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A323" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B323" s="17">
         <v>702.89559053226003</v>
       </c>
       <c r="C323" s="17">
         <v>608.12135355892644</v>
       </c>
       <c r="D323" s="17">
         <v>781.3462995705986</v>
       </c>
       <c r="E323" s="17" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="F323" s="17" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="G323" s="18" t="s">
         <v>26</v>
       </c>
       <c r="H323" s="18" t="s">
         <v>26</v>
       </c>
       <c r="I323" s="17" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="J323" s="17" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="K323" s="18" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="324" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A324" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B324" s="46"/>
       <c r="C324" s="46"/>
       <c r="D324" s="46"/>
       <c r="E324" s="46"/>
       <c r="F324" s="46"/>
       <c r="G324" s="46"/>
       <c r="H324" s="46"/>
       <c r="I324" s="46"/>
       <c r="J324" s="46"/>
       <c r="K324" s="46"/>
     </row>
-    <row r="325" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A325" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B325" s="46"/>
       <c r="C325" s="46"/>
       <c r="D325" s="46"/>
       <c r="E325" s="46"/>
       <c r="F325" s="46"/>
       <c r="G325" s="46"/>
       <c r="H325" s="46"/>
       <c r="I325" s="46"/>
       <c r="J325" s="46"/>
       <c r="K325" s="46"/>
     </row>
-    <row r="326" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A326" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B326" s="46"/>
       <c r="C326" s="46"/>
       <c r="D326" s="46"/>
       <c r="E326" s="46"/>
       <c r="F326" s="46"/>
       <c r="G326" s="46"/>
       <c r="H326" s="46"/>
       <c r="I326" s="46"/>
       <c r="J326" s="46"/>
       <c r="K326" s="46"/>
     </row>
-    <row r="327" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A327" s="4" t="s">
         <v>62</v>
       </c>
       <c r="B327" s="46"/>
       <c r="C327" s="46"/>
       <c r="D327" s="46"/>
       <c r="E327" s="46"/>
       <c r="F327" s="46"/>
       <c r="G327" s="46"/>
       <c r="H327" s="46"/>
       <c r="I327" s="46"/>
       <c r="J327" s="46"/>
       <c r="K327" s="46"/>
     </row>
-    <row r="328" spans="1:11" ht="12" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A328" s="20" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B328" s="46"/>
       <c r="C328" s="46"/>
       <c r="D328" s="46"/>
       <c r="E328" s="46"/>
       <c r="F328" s="46"/>
       <c r="G328" s="46"/>
       <c r="H328" s="46"/>
       <c r="I328" s="46"/>
       <c r="J328" s="46"/>
       <c r="K328" s="46"/>
     </row>
-    <row r="329" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-[...14 lines deleted...]
-    <row r="330" spans="1:11" ht="12" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A329" s="130" t="s">
+        <v>150</v>
+      </c>
+      <c r="B329" s="130"/>
+      <c r="C329" s="130"/>
+      <c r="D329" s="130"/>
+      <c r="E329" s="130"/>
+      <c r="F329" s="130"/>
+      <c r="G329" s="130"/>
+      <c r="H329" s="130"/>
+      <c r="I329" s="130"/>
+      <c r="J329" s="130"/>
+      <c r="K329" s="130"/>
+    </row>
+    <row r="330" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A330" s="46"/>
       <c r="B330" s="46"/>
       <c r="C330" s="46"/>
       <c r="D330" s="46"/>
       <c r="E330" s="46"/>
       <c r="F330" s="46"/>
       <c r="G330" s="46"/>
       <c r="H330" s="46"/>
       <c r="I330" s="46"/>
       <c r="J330" s="46"/>
       <c r="K330" s="46"/>
     </row>
-    <row r="331" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A331" s="2" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B331" s="22"/>
       <c r="C331" s="22"/>
       <c r="D331" s="22"/>
     </row>
-    <row r="332" spans="1:11" s="25" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:11" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A332" s="23"/>
       <c r="B332" s="23"/>
       <c r="C332" s="23"/>
       <c r="D332" s="24"/>
       <c r="E332" s="12">
         <v>2021</v>
       </c>
       <c r="F332" s="12">
         <v>2022</v>
       </c>
       <c r="G332" s="12">
         <v>2023</v>
       </c>
       <c r="H332" s="12">
         <v>2024</v>
       </c>
       <c r="I332" s="12">
         <v>2025</v>
       </c>
       <c r="J332" s="13" t="s">
         <v>124</v>
       </c>
       <c r="K332" s="13" t="s">
         <v>125</v>
       </c>
     </row>
-    <row r="333" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="C333" s="128"/>
+    <row r="333" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A333" s="124" t="s">
+        <v>138</v>
+      </c>
+      <c r="B333" s="124"/>
+      <c r="C333" s="124"/>
       <c r="D333" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E333" s="27">
         <v>10</v>
       </c>
       <c r="F333" s="27">
         <v>11</v>
       </c>
       <c r="G333" s="27">
         <v>11</v>
       </c>
       <c r="H333" s="27">
         <v>10</v>
       </c>
       <c r="I333" s="27">
         <v>12</v>
       </c>
       <c r="J333" s="27">
         <v>10</v>
       </c>
       <c r="K333" s="27">
         <v>11</v>
       </c>
     </row>
-    <row r="334" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C334" s="128"/>
+    <row r="334" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A334" s="124"/>
+      <c r="B334" s="124"/>
+      <c r="C334" s="124"/>
       <c r="D334" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E334" s="28">
         <v>2.0884799812650114</v>
       </c>
       <c r="F334" s="28">
         <v>2.3183206988058083</v>
       </c>
       <c r="G334" s="28">
         <v>2.3186288582288515</v>
       </c>
       <c r="H334" s="28">
         <v>2.6436725109283468</v>
       </c>
       <c r="I334" s="28">
         <v>2.3208347382269912</v>
       </c>
       <c r="J334" s="28">
         <v>2.8601193976826198</v>
       </c>
       <c r="K334" s="28">
         <v>2.4325534840064029</v>
       </c>
     </row>
-    <row r="335" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="C335" s="129"/>
+    <row r="335" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A335" s="127" t="s">
+        <v>139</v>
+      </c>
+      <c r="B335" s="127"/>
+      <c r="C335" s="127"/>
       <c r="D335" s="29" t="s">
         <v>23</v>
       </c>
       <c r="E335" s="30">
         <v>26</v>
       </c>
       <c r="F335" s="30">
         <v>22</v>
       </c>
       <c r="G335" s="30">
         <v>22</v>
       </c>
       <c r="H335" s="30">
         <v>24</v>
       </c>
       <c r="I335" s="30">
         <v>26</v>
       </c>
       <c r="J335" s="30">
         <v>13</v>
       </c>
       <c r="K335" s="30">
         <v>13</v>
       </c>
     </row>
-    <row r="336" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C336" s="130"/>
+    <row r="336" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A336" s="128"/>
+      <c r="B336" s="128"/>
+      <c r="C336" s="128"/>
       <c r="D336" s="31" t="s">
         <v>33</v>
       </c>
       <c r="E336" s="32">
         <v>0.47867390706721225</v>
       </c>
       <c r="F336" s="32">
         <v>0.7349302845303608</v>
       </c>
       <c r="G336" s="32">
         <v>0.65808502079475528</v>
       </c>
       <c r="H336" s="32">
         <v>0.53716042897739136</v>
       </c>
       <c r="I336" s="32">
         <v>0.50470811169362284</v>
       </c>
       <c r="J336" s="32">
         <v>0.58624354484882335</v>
       </c>
       <c r="K336" s="32">
         <v>0.38233702728283425</v>
       </c>
     </row>
-    <row r="337" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A337" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B337" s="33"/>
       <c r="C337" s="34"/>
     </row>
-    <row r="338" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A338" s="4" t="s">
-        <v>195</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="339" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A339" s="46"/>
     </row>
-    <row r="340" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A340" s="46"/>
     </row>
-    <row r="341" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A341" s="46"/>
     </row>
-    <row r="342" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A342" s="2" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B342" s="37"/>
       <c r="C342" s="37"/>
       <c r="D342" s="37"/>
       <c r="E342" s="37"/>
       <c r="F342" s="37"/>
       <c r="G342" s="37"/>
       <c r="H342" s="37"/>
       <c r="I342" s="37"/>
       <c r="J342" s="37"/>
       <c r="K342" s="37"/>
     </row>
-    <row r="343" spans="1:11" s="10" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:11" s="10" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A343" s="23"/>
       <c r="B343" s="23"/>
       <c r="C343" s="23"/>
       <c r="D343" s="13">
         <v>2021</v>
       </c>
       <c r="E343" s="13" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F343" s="13">
         <v>2024</v>
       </c>
       <c r="G343" s="13" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="H343" s="13">
         <v>2025</v>
       </c>
       <c r="I343" s="13" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="J343" s="13" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="K343" s="13" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="344" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A344" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B344" s="5"/>
-      <c r="C344" s="79"/>
+      <c r="C344" s="78"/>
       <c r="D344" s="16">
         <v>161.21</v>
       </c>
       <c r="E344" s="16">
         <v>27.5563228607569</v>
       </c>
       <c r="F344" s="16">
         <v>428.19000000000005</v>
       </c>
       <c r="G344" s="16">
         <v>27.935151356993742</v>
       </c>
       <c r="H344" s="16">
         <v>410.03999999999996</v>
       </c>
       <c r="I344" s="16">
         <v>29.201592399780651</v>
       </c>
       <c r="J344" s="16">
         <v>-4.2387725075317242</v>
       </c>
       <c r="K344" s="16">
         <v>-18.150000000000091</v>
       </c>
     </row>
-    <row r="345" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A345" s="15" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B345" s="5"/>
-      <c r="C345" s="79"/>
+      <c r="C345" s="78"/>
       <c r="D345" s="16">
         <v>174.98</v>
       </c>
       <c r="E345" s="16">
         <v>29.910088543981399</v>
       </c>
       <c r="F345" s="16">
         <v>380.88999999999993</v>
       </c>
       <c r="G345" s="16">
         <v>24.849295407098118</v>
       </c>
       <c r="H345" s="16">
         <v>406.7</v>
       </c>
       <c r="I345" s="16">
         <v>28.96372946295676</v>
       </c>
       <c r="J345" s="16">
         <v>6.7762346084171448</v>
       </c>
       <c r="K345" s="16">
         <v>25.810000000000059</v>
       </c>
     </row>
-    <row r="346" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A346" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B346" s="5"/>
-      <c r="C346" s="79"/>
+      <c r="C346" s="78"/>
       <c r="D346" s="16">
         <v>75.089999999999989</v>
       </c>
       <c r="E346" s="16">
         <v>12.835458616799425</v>
       </c>
       <c r="F346" s="16">
         <v>189.02</v>
       </c>
       <c r="G346" s="16">
         <v>12.331680584551149</v>
       </c>
       <c r="H346" s="16">
         <v>204.61</v>
       </c>
       <c r="I346" s="16">
         <v>14.571597456148472</v>
       </c>
       <c r="J346" s="16">
         <v>8.2478044651359657</v>
       </c>
       <c r="K346" s="16">
         <v>15.590000000000003</v>
       </c>
     </row>
-    <row r="347" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A347" s="15" t="s">
         <v>4</v>
       </c>
       <c r="B347" s="5"/>
-      <c r="C347" s="79"/>
+      <c r="C347" s="78"/>
       <c r="D347" s="16">
         <v>17.239999999999998</v>
       </c>
       <c r="E347" s="16">
         <v>2.9469077980239988</v>
       </c>
       <c r="F347" s="16">
         <v>335.76999999999992</v>
       </c>
       <c r="G347" s="16">
         <v>21.905662839248428</v>
       </c>
       <c r="H347" s="16">
         <v>188.50999999999996</v>
       </c>
       <c r="I347" s="16">
         <v>13.425012640919542</v>
       </c>
       <c r="J347" s="16">
         <v>-43.857402388539775</v>
       </c>
       <c r="K347" s="16">
         <v>-147.25999999999996</v>
       </c>
     </row>
-    <row r="348" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A348" s="15" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B348" s="5"/>
-      <c r="C348" s="79"/>
+      <c r="C348" s="78"/>
       <c r="D348" s="16">
         <v>97.95</v>
       </c>
       <c r="E348" s="16">
         <v>16.743017332740763</v>
       </c>
       <c r="F348" s="16">
         <v>111.87</v>
       </c>
       <c r="G348" s="16">
         <v>7.2984081419624216</v>
       </c>
       <c r="H348" s="16">
         <v>99.95</v>
       </c>
       <c r="I348" s="16">
         <v>7.1180839926789492</v>
       </c>
       <c r="J348" s="16">
         <v>-10.655224814516851</v>
       </c>
       <c r="K348" s="16">
         <v>-11.920000000000002</v>
       </c>
     </row>
-    <row r="349" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A349" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B349" s="5"/>
-      <c r="C349" s="79"/>
+      <c r="C349" s="78"/>
       <c r="D349" s="16">
         <v>15.360000000000001</v>
       </c>
       <c r="E349" s="16">
         <v>2.6255512632046769</v>
       </c>
       <c r="F349" s="16">
         <v>34.260000000000005</v>
       </c>
       <c r="G349" s="16">
         <v>2.2351252609603347</v>
       </c>
       <c r="H349" s="16">
         <v>33.83</v>
       </c>
       <c r="I349" s="16">
         <v>2.4092524409437601</v>
       </c>
       <c r="J349" s="16">
         <v>-1.2551079976649351</v>
       </c>
       <c r="K349" s="16">
         <v>-0.43000000000000682</v>
       </c>
     </row>
-    <row r="350" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A350" s="15" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B350" s="5"/>
-      <c r="C350" s="79"/>
+      <c r="C350" s="78"/>
       <c r="D350" s="16">
         <v>18.22</v>
       </c>
       <c r="E350" s="16">
         <v>3.1144234385149225</v>
       </c>
       <c r="F350" s="16">
         <v>18.319999999999997</v>
       </c>
       <c r="G350" s="16">
         <v>1.195198329853862</v>
       </c>
       <c r="H350" s="16">
         <v>20.51</v>
       </c>
       <c r="I350" s="16">
         <v>1.4606493515742396</v>
       </c>
       <c r="J350" s="16">
         <v>11.954148471615749</v>
       </c>
       <c r="K350" s="16">
         <v>2.1900000000000048</v>
       </c>
     </row>
-    <row r="351" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A351" s="15" t="s">
         <v>42</v>
       </c>
       <c r="B351" s="5"/>
-      <c r="C351" s="79"/>
+      <c r="C351" s="78"/>
       <c r="D351" s="16">
         <v>8.7899999999999991</v>
       </c>
       <c r="E351" s="16">
         <v>1.5025127346073637</v>
       </c>
       <c r="F351" s="16">
         <v>12.600000000000001</v>
       </c>
       <c r="G351" s="16">
         <v>0.82202505219206701</v>
       </c>
       <c r="H351" s="16">
         <v>16.64</v>
       </c>
       <c r="I351" s="16">
         <v>1.1850416972303923</v>
       </c>
       <c r="J351" s="16">
         <v>32.063492063492056</v>
       </c>
       <c r="K351" s="16">
         <v>4.0399999999999991</v>
       </c>
     </row>
-    <row r="352" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A352" s="15" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B352" s="5"/>
-      <c r="C352" s="79"/>
+      <c r="C352" s="78"/>
       <c r="D352" s="16">
         <v>9.75</v>
       </c>
       <c r="E352" s="16">
         <v>1.6666096885576562</v>
       </c>
       <c r="F352" s="16">
         <v>15.68</v>
       </c>
       <c r="G352" s="16">
         <v>1.0229645093945721</v>
       </c>
       <c r="H352" s="16">
         <v>16.29</v>
       </c>
       <c r="I352" s="16">
         <v>1.1601159403775894</v>
       </c>
       <c r="J352" s="16">
         <v>3.8903061224489761</v>
       </c>
       <c r="K352" s="16">
         <v>0.60999999999999943</v>
       </c>
     </row>
-    <row r="353" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A353" s="15" t="s">
         <v>41</v>
       </c>
       <c r="B353" s="5"/>
-      <c r="C353" s="79"/>
+      <c r="C353" s="78"/>
       <c r="D353" s="16">
         <v>4.1399999999999997</v>
       </c>
       <c r="E353" s="16">
         <v>0.70766811391063555</v>
       </c>
       <c r="F353" s="16">
         <v>4.9099999999999993</v>
       </c>
       <c r="G353" s="16">
         <v>0.32032881002087676</v>
       </c>
       <c r="H353" s="16">
         <v>6.4300000000000006</v>
       </c>
       <c r="I353" s="16">
         <v>0.45792176161006148</v>
       </c>
       <c r="J353" s="16">
         <v>30.957230142566221</v>
       </c>
       <c r="K353" s="16">
         <v>1.5200000000000014</v>
       </c>
     </row>
-    <row r="354" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A354" s="15" t="s">
         <v>40</v>
       </c>
       <c r="B354" s="5"/>
-      <c r="C354" s="79"/>
+      <c r="C354" s="78"/>
       <c r="D354" s="16">
         <v>2.33</v>
       </c>
       <c r="E354" s="16">
         <v>0.39827698198352196</v>
       </c>
       <c r="F354" s="16">
         <v>1.29</v>
       </c>
       <c r="G354" s="16">
         <v>8.4159707724425881E-2</v>
       </c>
       <c r="H354" s="16">
         <v>0.64</v>
       </c>
       <c r="I354" s="16">
         <v>4.5578526816553548E-2</v>
       </c>
       <c r="J354" s="16">
         <v>-50.387596899224803</v>
       </c>
       <c r="K354" s="16">
         <v>-0.65</v>
       </c>
     </row>
-    <row r="355" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A355" s="1" t="s">
+    <row r="355" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A355" s="15" t="s">
+        <v>68</v>
+      </c>
+      <c r="B355" s="5"/>
+      <c r="C355" s="78"/>
+      <c r="D355" s="16">
+        <v>0</v>
+      </c>
+      <c r="E355" s="16">
+        <v>0</v>
+      </c>
+      <c r="F355" s="16">
+        <v>0</v>
+      </c>
+      <c r="G355" s="16">
+        <v>0</v>
+      </c>
+      <c r="H355" s="16">
+        <v>0</v>
+      </c>
+      <c r="I355" s="16">
+        <v>0</v>
+      </c>
+      <c r="J355" s="16" t="s">
+        <v>179</v>
+      </c>
+      <c r="K355" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="356" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A356" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="B355" s="96"/>
-[...1 lines deleted...]
-      <c r="D355" s="17">
+      <c r="B356" s="95"/>
+      <c r="C356" s="96"/>
+      <c r="D356" s="17">
         <v>585.02</v>
       </c>
-      <c r="E355" s="17">
+      <c r="E356" s="17">
         <v>100</v>
       </c>
-      <c r="F355" s="17">
+      <c r="F356" s="17">
         <v>1532.8</v>
       </c>
-      <c r="G355" s="17">
+      <c r="G356" s="17">
         <v>100</v>
       </c>
-      <c r="H355" s="17">
+      <c r="H356" s="17">
         <v>1404.17</v>
       </c>
-      <c r="I355" s="17">
+      <c r="I356" s="17">
         <v>100</v>
       </c>
-      <c r="J355" s="17">
+      <c r="J356" s="17">
         <v>-8.3918319415448774</v>
       </c>
-      <c r="K355" s="17">
+      <c r="K356" s="17">
         <v>-128.62999999999988</v>
       </c>
     </row>
-    <row r="356" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A356" s="4" t="s">
+    <row r="357" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A357" s="4" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="357" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A357" s="4" t="s">
+    <row r="358" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A358" s="4" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="358" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A358" s="124" t="s">
+    <row r="359" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A359" s="130" t="s">
         <v>51</v>
       </c>
-      <c r="B358" s="124"/>
-[...23 lines deleted...]
-    <row r="360" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B359" s="130"/>
+      <c r="C359" s="130"/>
+      <c r="D359" s="130"/>
+      <c r="E359" s="130"/>
+      <c r="F359" s="130"/>
+      <c r="G359" s="130"/>
+      <c r="H359" s="130"/>
+      <c r="I359" s="130"/>
+      <c r="J359" s="130"/>
+      <c r="K359" s="130"/>
+    </row>
+    <row r="360" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A360" s="46"/>
       <c r="B360" s="46"/>
       <c r="C360" s="46"/>
-      <c r="D360" s="83"/>
-[...4 lines deleted...]
-      <c r="I360" s="83"/>
+      <c r="D360" s="82"/>
+      <c r="E360" s="82"/>
+      <c r="F360" s="82"/>
+      <c r="G360" s="82"/>
+      <c r="H360" s="82"/>
+      <c r="I360" s="82"/>
       <c r="J360" s="46"/>
       <c r="K360" s="46"/>
     </row>
-    <row r="361" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-[...18 lines deleted...]
-      <c r="D362" s="13">
+    <row r="361" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A361" s="46"/>
+      <c r="B361" s="46"/>
+      <c r="C361" s="46"/>
+      <c r="D361" s="82"/>
+      <c r="E361" s="82"/>
+      <c r="F361" s="82"/>
+      <c r="G361" s="82"/>
+      <c r="H361" s="82"/>
+      <c r="I361" s="82"/>
+      <c r="J361" s="46"/>
+      <c r="K361" s="46"/>
+    </row>
+    <row r="362" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A362" s="2" t="s">
+        <v>199</v>
+      </c>
+      <c r="B362" s="37"/>
+      <c r="C362" s="37"/>
+      <c r="D362" s="37"/>
+      <c r="E362" s="37"/>
+      <c r="F362" s="37"/>
+      <c r="G362" s="37"/>
+      <c r="H362" s="37"/>
+      <c r="I362" s="37"/>
+      <c r="J362" s="37"/>
+      <c r="K362" s="37"/>
+    </row>
+    <row r="363" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A363" s="23"/>
+      <c r="B363" s="23"/>
+      <c r="C363" s="23"/>
+      <c r="D363" s="13">
         <v>2021</v>
       </c>
-      <c r="E362" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F362" s="13">
+      <c r="E363" s="13" t="s">
+        <v>155</v>
+      </c>
+      <c r="F363" s="13">
         <v>2024</v>
       </c>
-      <c r="G362" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H362" s="13">
+      <c r="G363" s="13" t="s">
+        <v>156</v>
+      </c>
+      <c r="H363" s="13">
         <v>2025</v>
       </c>
-      <c r="I362" s="13" t="s">
-[...10 lines deleted...]
-      <c r="A363" s="15" t="s">
+      <c r="I363" s="13" t="s">
+        <v>157</v>
+      </c>
+      <c r="J363" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="K363" s="13" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="364" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A364" s="15" t="s">
         <v>29</v>
       </c>
-      <c r="B363" s="5"/>
-[...1 lines deleted...]
-      <c r="D363" s="16">
+      <c r="B364" s="5"/>
+      <c r="C364" s="78"/>
+      <c r="D364" s="16">
         <v>27.69</v>
       </c>
-      <c r="E363" s="16">
+      <c r="E364" s="16">
         <v>33.269253874804761</v>
       </c>
-      <c r="F363" s="16">
+      <c r="F364" s="16">
         <v>39.76</v>
       </c>
-      <c r="G363" s="16">
+      <c r="G364" s="16">
         <v>28.359486447931527</v>
       </c>
-      <c r="H363" s="16">
+      <c r="H364" s="16">
         <v>55.99</v>
       </c>
-      <c r="I363" s="16">
+      <c r="I364" s="16">
         <v>40.543084721216509</v>
       </c>
-      <c r="J363" s="16">
+      <c r="J364" s="16">
         <v>40.819919517102626</v>
       </c>
-      <c r="K363" s="16">
+      <c r="K364" s="16">
         <v>16.230000000000004</v>
       </c>
     </row>
-    <row r="364" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A364" s="15" t="s">
+    <row r="365" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A365" s="15" t="s">
         <v>18</v>
       </c>
-      <c r="B364" s="5"/>
-[...1 lines deleted...]
-      <c r="D364" s="16">
+      <c r="B365" s="5"/>
+      <c r="C365" s="78"/>
+      <c r="D365" s="16">
         <v>26.08</v>
       </c>
-      <c r="E364" s="16">
+      <c r="E365" s="16">
         <v>31.334855220473383</v>
       </c>
-      <c r="F364" s="16">
+      <c r="F365" s="16">
         <v>38.380000000000003</v>
       </c>
-      <c r="G364" s="16">
+      <c r="G365" s="16">
         <v>27.375178316690445</v>
       </c>
-      <c r="H364" s="16">
+      <c r="H365" s="16">
         <v>42.430000000000007</v>
       </c>
-      <c r="I364" s="16">
+      <c r="I365" s="16">
         <v>30.724112961622019</v>
       </c>
-      <c r="J364" s="16">
+      <c r="J365" s="16">
         <v>10.552371026576353</v>
       </c>
-      <c r="K364" s="16">
+      <c r="K365" s="16">
         <v>4.0500000000000043</v>
       </c>
     </row>
-    <row r="365" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A365" s="15" t="s">
+    <row r="366" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A366" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B366" s="5"/>
+      <c r="C366" s="78"/>
+      <c r="D366" s="16">
+        <v>18.79</v>
+      </c>
+      <c r="E366" s="16">
+        <v>22.575994232848732</v>
+      </c>
+      <c r="F366" s="16">
+        <v>32.33</v>
+      </c>
+      <c r="G366" s="16">
+        <v>23.05991440798859</v>
+      </c>
+      <c r="H366" s="16">
+        <v>24.249999999999996</v>
+      </c>
+      <c r="I366" s="16">
+        <v>17.559739319333815</v>
+      </c>
+      <c r="J366" s="16">
+        <v>-24.992267244045784</v>
+      </c>
+      <c r="K366" s="16">
+        <v>-8.0800000000000018</v>
+      </c>
+    </row>
+    <row r="367" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A367" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="B367" s="5"/>
+      <c r="C367" s="78"/>
+      <c r="D367" s="16">
+        <v>2.6500000000000004</v>
+      </c>
+      <c r="E367" s="16">
+        <v>3.1839480956385917</v>
+      </c>
+      <c r="F367" s="16">
+        <v>19.880000000000003</v>
+      </c>
+      <c r="G367" s="16">
+        <v>14.179743223965765</v>
+      </c>
+      <c r="H367" s="16">
+        <v>5.58</v>
+      </c>
+      <c r="I367" s="16">
+        <v>4.0405503258508331</v>
+      </c>
+      <c r="J367" s="16">
+        <v>-71.931589537223346</v>
+      </c>
+      <c r="K367" s="16">
+        <v>-14.300000000000002</v>
+      </c>
+    </row>
+    <row r="368" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A368" s="15" t="s">
         <v>70</v>
       </c>
-      <c r="B365" s="5"/>
-[...58 lines deleted...]
-      <c r="A367" s="15" t="s">
+      <c r="B368" s="5"/>
+      <c r="C368" s="78"/>
+      <c r="D368" s="16">
+        <v>3.4899999999999998</v>
+      </c>
+      <c r="E368" s="16">
+        <v>4.1931995674636546</v>
+      </c>
+      <c r="F368" s="16">
+        <v>3.77</v>
+      </c>
+      <c r="G368" s="16">
+        <v>2.6890156918687591</v>
+      </c>
+      <c r="H368" s="16">
+        <v>2.85</v>
+      </c>
+      <c r="I368" s="16">
+        <v>2.0637219406227372</v>
+      </c>
+      <c r="J368" s="16">
+        <v>-24.403183023872678</v>
+      </c>
+      <c r="K368" s="16">
+        <v>-0.91999999999999993</v>
+      </c>
+    </row>
+    <row r="369" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A369" s="15" t="s">
+        <v>34</v>
+      </c>
+      <c r="B369" s="5"/>
+      <c r="C369" s="78"/>
+      <c r="D369" s="16">
+        <v>1.6100000000000003</v>
+      </c>
+      <c r="E369" s="16">
+        <v>1.9343986543313711</v>
+      </c>
+      <c r="F369" s="16">
+        <v>2.3900000000000006</v>
+      </c>
+      <c r="G369" s="16">
+        <v>1.7047075606276754</v>
+      </c>
+      <c r="H369" s="16">
+        <v>2.4299999999999997</v>
+      </c>
+      <c r="I369" s="16">
+        <v>1.7595944967414914</v>
+      </c>
+      <c r="J369" s="16">
+        <v>1.6736401673639805</v>
+      </c>
+      <c r="K369" s="16">
+        <v>3.9999999999999147E-2</v>
+      </c>
+    </row>
+    <row r="370" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A370" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="B370" s="5"/>
+      <c r="C370" s="78"/>
+      <c r="D370" s="16">
+        <v>1.1800000000000002</v>
+      </c>
+      <c r="E370" s="16">
+        <v>1.4177580199447317</v>
+      </c>
+      <c r="F370" s="16">
+        <v>1.19</v>
+      </c>
+      <c r="G370" s="16">
+        <v>0.84878744650499283</v>
+      </c>
+      <c r="H370" s="16">
+        <v>2.0700000000000007</v>
+      </c>
+      <c r="I370" s="16">
+        <v>1.4989138305575676</v>
+      </c>
+      <c r="J370" s="16">
+        <v>73.949579831932837</v>
+      </c>
+      <c r="K370" s="16">
+        <v>0.88000000000000078</v>
+      </c>
+    </row>
+    <row r="371" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A371" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="B371" s="5"/>
+      <c r="C371" s="78"/>
+      <c r="D371" s="16">
+        <v>0.9700000000000002</v>
+      </c>
+      <c r="E371" s="16">
+        <v>1.1654451519884659</v>
+      </c>
+      <c r="F371" s="16">
+        <v>0.8</v>
+      </c>
+      <c r="G371" s="16">
+        <v>0.5706134094151214</v>
+      </c>
+      <c r="H371" s="16">
+        <v>0.9800000000000002</v>
+      </c>
+      <c r="I371" s="16">
+        <v>0.70963070238957293</v>
+      </c>
+      <c r="J371" s="16">
+        <v>22.500000000000021</v>
+      </c>
+      <c r="K371" s="16">
+        <v>0.18000000000000016</v>
+      </c>
+    </row>
+    <row r="372" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A372" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="B372" s="5"/>
+      <c r="C372" s="78"/>
+      <c r="D372" s="16">
+        <v>0.18</v>
+      </c>
+      <c r="E372" s="16">
+        <v>0.21626817253394207</v>
+      </c>
+      <c r="F372" s="16">
+        <v>0.91000000000000014</v>
+      </c>
+      <c r="G372" s="16">
+        <v>0.64907275320970059</v>
+      </c>
+      <c r="H372" s="16">
+        <v>0.75</v>
+      </c>
+      <c r="I372" s="16">
+        <v>0.54308472121650975</v>
+      </c>
+      <c r="J372" s="16">
+        <v>-17.582417582417595</v>
+      </c>
+      <c r="K372" s="16">
+        <v>-0.16000000000000014</v>
+      </c>
+    </row>
+    <row r="373" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A373" s="15" t="s">
         <v>69</v>
       </c>
-      <c r="B367" s="5"/>
-[...137 lines deleted...]
-      <c r="H371" s="16">
+      <c r="B373" s="5"/>
+      <c r="C373" s="78"/>
+      <c r="D373" s="16">
+        <v>0.52</v>
+      </c>
+      <c r="E373" s="16">
+        <v>0.6247747206536105</v>
+      </c>
+      <c r="F373" s="16">
         <v>0.75</v>
       </c>
-      <c r="I371" s="16">
-[...10 lines deleted...]
-      <c r="A372" s="15" t="s">
+      <c r="G373" s="16">
+        <v>0.53495007132667627</v>
+      </c>
+      <c r="H373" s="16">
+        <v>0.52</v>
+      </c>
+      <c r="I373" s="16">
+        <v>0.37653874004344678</v>
+      </c>
+      <c r="J373" s="16">
+        <v>-30.666666666666664</v>
+      </c>
+      <c r="K373" s="16">
+        <v>-0.22999999999999998</v>
+      </c>
+    </row>
+    <row r="374" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A374" s="15" t="s">
+        <v>40</v>
+      </c>
+      <c r="B374" s="5"/>
+      <c r="C374" s="78"/>
+      <c r="D374" s="16">
+        <v>0.03</v>
+      </c>
+      <c r="E374" s="16">
+        <v>3.6044695422323678E-2</v>
+      </c>
+      <c r="F374" s="16">
+        <v>0.01</v>
+      </c>
+      <c r="G374" s="16">
+        <v>7.1326676176890168E-3</v>
+      </c>
+      <c r="H374" s="16">
+        <v>0.25</v>
+      </c>
+      <c r="I374" s="16">
+        <v>0.18102824040550325</v>
+      </c>
+      <c r="J374" s="16" t="s">
+        <v>136</v>
+      </c>
+      <c r="K374" s="16">
+        <v>0.24</v>
+      </c>
+    </row>
+    <row r="375" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A375" s="15" t="s">
         <v>68</v>
       </c>
-      <c r="B372" s="5"/>
-[...58 lines deleted...]
-      <c r="A374" s="1" t="s">
+      <c r="B375" s="5"/>
+      <c r="C375" s="78"/>
+      <c r="D375" s="16">
+        <v>0</v>
+      </c>
+      <c r="E375" s="16">
+        <v>0</v>
+      </c>
+      <c r="F375" s="16">
+        <v>0</v>
+      </c>
+      <c r="G375" s="16">
+        <v>0</v>
+      </c>
+      <c r="H375" s="16">
+        <v>0</v>
+      </c>
+      <c r="I375" s="16">
+        <v>0</v>
+      </c>
+      <c r="J375" s="16" t="s">
+        <v>179</v>
+      </c>
+      <c r="K375" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="376" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A376" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="B374" s="96"/>
-[...1 lines deleted...]
-      <c r="D374" s="17">
+      <c r="B376" s="95"/>
+      <c r="C376" s="96"/>
+      <c r="D376" s="17">
         <v>83.23</v>
       </c>
-      <c r="E374" s="17">
+      <c r="E376" s="17">
         <v>100</v>
       </c>
-      <c r="F374" s="17">
+      <c r="F376" s="17">
         <v>140.19999999999999</v>
       </c>
-      <c r="G374" s="17">
+      <c r="G376" s="17">
         <v>100</v>
       </c>
-      <c r="H374" s="17">
+      <c r="H376" s="17">
         <v>138.1</v>
       </c>
-      <c r="I374" s="17">
+      <c r="I376" s="17">
         <v>100</v>
       </c>
-      <c r="J374" s="17">
+      <c r="J376" s="17">
         <v>-1.4978601997146894</v>
       </c>
-      <c r="K374" s="17">
+      <c r="K376" s="17">
         <v>-2.0999999999999943</v>
       </c>
     </row>
-    <row r="375" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A375" s="4" t="s">
+    <row r="377" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A377" s="4" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="376" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A376" s="4" t="s">
+    <row r="378" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A378" s="4" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="377" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A377" s="124" t="s">
+    <row r="379" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A379" s="130" t="s">
         <v>51</v>
       </c>
-      <c r="B377" s="124"/>
-[...36 lines deleted...]
-    <row r="380" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B379" s="130"/>
+      <c r="C379" s="130"/>
+      <c r="D379" s="130"/>
+      <c r="E379" s="130"/>
+      <c r="F379" s="130"/>
+      <c r="G379" s="130"/>
+      <c r="H379" s="130"/>
+      <c r="I379" s="130"/>
+      <c r="J379" s="130"/>
+      <c r="K379" s="130"/>
+    </row>
+    <row r="380" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A380" s="46"/>
       <c r="B380" s="46"/>
       <c r="C380" s="46"/>
-      <c r="D380" s="83"/>
-[...3 lines deleted...]
-      <c r="H380" s="83"/>
+      <c r="D380" s="82"/>
+      <c r="E380" s="82"/>
+      <c r="F380" s="82"/>
+      <c r="G380" s="82"/>
+      <c r="H380" s="82"/>
       <c r="I380" s="46"/>
       <c r="J380" s="46"/>
       <c r="K380" s="46"/>
     </row>
-    <row r="381" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A381" s="46"/>
       <c r="B381" s="46"/>
       <c r="C381" s="46"/>
-      <c r="D381" s="83"/>
-[...3 lines deleted...]
-      <c r="H381" s="83"/>
+      <c r="D381" s="82"/>
+      <c r="E381" s="82"/>
+      <c r="F381" s="82"/>
+      <c r="G381" s="82"/>
+      <c r="H381" s="82"/>
       <c r="I381" s="46"/>
       <c r="J381" s="46"/>
       <c r="K381" s="46"/>
     </row>
-    <row r="382" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A382" s="46"/>
       <c r="B382" s="46"/>
       <c r="C382" s="46"/>
-      <c r="D382" s="83"/>
-[...3 lines deleted...]
-      <c r="H382" s="83"/>
+      <c r="D382" s="82"/>
+      <c r="E382" s="82"/>
+      <c r="F382" s="82"/>
+      <c r="G382" s="82"/>
+      <c r="H382" s="82"/>
       <c r="I382" s="46"/>
       <c r="J382" s="46"/>
       <c r="K382" s="46"/>
     </row>
-    <row r="383" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A383" s="46"/>
       <c r="B383" s="46"/>
       <c r="C383" s="46"/>
-      <c r="D383" s="83"/>
-[...3 lines deleted...]
-      <c r="H383" s="83"/>
+      <c r="D383" s="82"/>
+      <c r="E383" s="82"/>
+      <c r="F383" s="82"/>
+      <c r="G383" s="82"/>
+      <c r="H383" s="82"/>
       <c r="I383" s="46"/>
       <c r="J383" s="46"/>
       <c r="K383" s="46"/>
     </row>
-    <row r="384" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A384" s="46"/>
       <c r="B384" s="46"/>
       <c r="C384" s="46"/>
-      <c r="D384" s="83"/>
-[...3 lines deleted...]
-      <c r="H384" s="83"/>
+      <c r="D384" s="82"/>
+      <c r="E384" s="82"/>
+      <c r="F384" s="82"/>
+      <c r="G384" s="82"/>
+      <c r="H384" s="82"/>
       <c r="I384" s="46"/>
       <c r="J384" s="46"/>
       <c r="K384" s="46"/>
     </row>
-    <row r="385" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A385" s="46"/>
       <c r="B385" s="46"/>
       <c r="C385" s="46"/>
-      <c r="D385" s="83"/>
-[...3 lines deleted...]
-      <c r="H385" s="83"/>
+      <c r="D385" s="82"/>
+      <c r="E385" s="82"/>
+      <c r="F385" s="82"/>
+      <c r="G385" s="82"/>
+      <c r="H385" s="82"/>
       <c r="I385" s="46"/>
       <c r="J385" s="46"/>
       <c r="K385" s="46"/>
     </row>
-    <row r="386" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A386" s="46"/>
       <c r="B386" s="46"/>
       <c r="C386" s="46"/>
-      <c r="D386" s="83"/>
-[...3 lines deleted...]
-      <c r="H386" s="83"/>
+      <c r="D386" s="82"/>
+      <c r="E386" s="82"/>
+      <c r="F386" s="82"/>
+      <c r="G386" s="82"/>
+      <c r="H386" s="82"/>
       <c r="I386" s="46"/>
       <c r="J386" s="46"/>
       <c r="K386" s="46"/>
     </row>
-    <row r="387" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A387" s="46"/>
       <c r="B387" s="46"/>
       <c r="C387" s="46"/>
-      <c r="D387" s="83"/>
-[...3 lines deleted...]
-      <c r="H387" s="83"/>
+      <c r="D387" s="82"/>
+      <c r="E387" s="82"/>
+      <c r="F387" s="82"/>
+      <c r="G387" s="82"/>
+      <c r="H387" s="82"/>
       <c r="I387" s="46"/>
       <c r="J387" s="46"/>
       <c r="K387" s="46"/>
     </row>
-    <row r="388" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-[...20 lines deleted...]
-      <c r="F389" s="13" t="s">
+    <row r="388" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A388" s="46"/>
+      <c r="B388" s="46"/>
+      <c r="C388" s="46"/>
+      <c r="D388" s="82"/>
+      <c r="E388" s="82"/>
+      <c r="F388" s="82"/>
+      <c r="G388" s="82"/>
+      <c r="H388" s="82"/>
+      <c r="I388" s="46"/>
+      <c r="J388" s="46"/>
+      <c r="K388" s="46"/>
+    </row>
+    <row r="389" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A389" s="46"/>
+      <c r="B389" s="46"/>
+      <c r="C389" s="46"/>
+      <c r="D389" s="82"/>
+      <c r="E389" s="82"/>
+      <c r="F389" s="82"/>
+      <c r="G389" s="82"/>
+      <c r="H389" s="82"/>
+      <c r="I389" s="46"/>
+      <c r="J389" s="46"/>
+      <c r="K389" s="46"/>
+    </row>
+    <row r="390" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A390" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="B390" s="37"/>
+      <c r="C390" s="37"/>
+      <c r="D390" s="37"/>
+      <c r="E390" s="37"/>
+      <c r="F390" s="37"/>
+      <c r="G390" s="37"/>
+      <c r="H390" s="37"/>
+      <c r="I390" s="37"/>
+      <c r="J390" s="37"/>
+      <c r="K390" s="37"/>
+    </row>
+    <row r="391" spans="1:11" s="10" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A391" s="23"/>
+      <c r="B391" s="23"/>
+      <c r="C391" s="23"/>
+      <c r="D391" s="13"/>
+      <c r="E391" s="13"/>
+      <c r="F391" s="13" t="s">
         <v>124</v>
       </c>
-      <c r="G389" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H389" s="13" t="s">
+      <c r="G391" s="13" t="s">
+        <v>157</v>
+      </c>
+      <c r="H391" s="13" t="s">
         <v>125</v>
       </c>
-      <c r="I389" s="13" t="s">
-[...10 lines deleted...]
-      <c r="A390" s="15" t="s">
+      <c r="I391" s="13" t="s">
+        <v>160</v>
+      </c>
+      <c r="J391" s="13" t="s">
+        <v>135</v>
+      </c>
+      <c r="K391" s="13" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="392" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A392" s="15" t="s">
         <v>18</v>
       </c>
-      <c r="B390" s="5"/>
-[...52 lines deleted...]
-      </c>
       <c r="B392" s="5"/>
-      <c r="C392" s="79"/>
+      <c r="C392" s="78"/>
       <c r="D392" s="16"/>
       <c r="E392" s="16"/>
       <c r="F392" s="16">
-        <v>50.81</v>
+        <v>111.86</v>
       </c>
       <c r="G392" s="16">
-        <v>14.214575465100014</v>
+        <v>31.293887256959014</v>
       </c>
       <c r="H392" s="16">
-        <v>54.81</v>
+        <v>104.55</v>
       </c>
       <c r="I392" s="16">
-        <v>17.550994268148195</v>
+        <v>33.478497550353836</v>
       </c>
       <c r="J392" s="16">
-        <v>7.8724660499901598</v>
+        <v>-6.5349544072948351</v>
       </c>
       <c r="K392" s="16">
-        <v>4</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-7.3100000000000023</v>
+      </c>
+    </row>
+    <row r="393" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A393" s="15" t="s">
-        <v>4</v>
+        <v>71</v>
       </c>
       <c r="B393" s="5"/>
-      <c r="C393" s="79"/>
+      <c r="C393" s="78"/>
       <c r="D393" s="16"/>
       <c r="E393" s="16"/>
       <c r="F393" s="16">
-        <v>39.870000000000005</v>
+        <v>104.50999999999999</v>
       </c>
       <c r="G393" s="16">
-        <v>11.154007553503986</v>
+        <v>29.237655616170088</v>
       </c>
       <c r="H393" s="16">
-        <v>34.260000000000005</v>
+        <v>75.38</v>
       </c>
       <c r="I393" s="16">
-        <v>10.970572224534889</v>
+        <v>24.137820615453581</v>
       </c>
       <c r="J393" s="16">
-        <v>-14.07072987208427</v>
+        <v>-27.872930820017221</v>
       </c>
       <c r="K393" s="16">
-        <v>-5.6099999999999994</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-29.129999999999995</v>
+      </c>
+    </row>
+    <row r="394" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A394" s="15" t="s">
-        <v>69</v>
+        <v>29</v>
       </c>
       <c r="B394" s="5"/>
-      <c r="C394" s="79"/>
+      <c r="C394" s="78"/>
       <c r="D394" s="16"/>
       <c r="E394" s="16"/>
       <c r="F394" s="16">
-        <v>27.779999999999998</v>
+        <v>50.81</v>
       </c>
       <c r="G394" s="16">
-        <v>7.7717163239613916</v>
+        <v>14.214575465100014</v>
       </c>
       <c r="H394" s="16">
-        <v>23.740000000000002</v>
+        <v>54.81</v>
       </c>
       <c r="I394" s="16">
-        <v>7.6019084825002396</v>
+        <v>17.550994268148195</v>
       </c>
       <c r="J394" s="16">
-        <v>-14.542836573074139</v>
+        <v>7.8724660499901598</v>
       </c>
       <c r="K394" s="16">
-        <v>-4.0399999999999956</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="395" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A395" s="15" t="s">
-        <v>34</v>
+        <v>4</v>
       </c>
       <c r="B395" s="5"/>
-      <c r="C395" s="79"/>
+      <c r="C395" s="78"/>
       <c r="D395" s="16"/>
       <c r="E395" s="16"/>
       <c r="F395" s="16">
-        <v>7.3599999999999994</v>
+        <v>39.870000000000005</v>
       </c>
       <c r="G395" s="16">
-        <v>2.0590292348580217</v>
+        <v>11.154007553503986</v>
       </c>
       <c r="H395" s="16">
-        <v>7.41</v>
+        <v>34.260000000000005</v>
       </c>
       <c r="I395" s="16">
-        <v>2.3727945179160397</v>
+        <v>10.970572224534889</v>
       </c>
       <c r="J395" s="16">
-        <v>0.6793478260869662</v>
+        <v>-14.07072987208427</v>
       </c>
       <c r="K395" s="16">
-        <v>5.0000000000000711E-2</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-5.6099999999999994</v>
+      </c>
+    </row>
+    <row r="396" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A396" s="15" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B396" s="5"/>
-      <c r="C396" s="79"/>
+      <c r="C396" s="78"/>
       <c r="D396" s="16"/>
       <c r="E396" s="16"/>
       <c r="F396" s="16">
-        <v>3.5</v>
+        <v>27.779999999999998</v>
       </c>
       <c r="G396" s="16">
-        <v>0.97915792418520053</v>
+        <v>7.7717163239613916</v>
       </c>
       <c r="H396" s="16">
-        <v>4.87</v>
+        <v>23.740000000000002</v>
       </c>
       <c r="I396" s="16">
-        <v>1.5594479490217426</v>
+        <v>7.6019084825002396</v>
       </c>
       <c r="J396" s="16">
-        <v>39.142857142857146</v>
+        <v>-14.542836573074139</v>
       </c>
       <c r="K396" s="16">
-        <v>1.37</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-4.0399999999999956</v>
+      </c>
+    </row>
+    <row r="397" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A397" s="15" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="B397" s="5"/>
-      <c r="C397" s="79"/>
+      <c r="C397" s="78"/>
       <c r="D397" s="16"/>
       <c r="E397" s="16"/>
       <c r="F397" s="16">
-        <v>4.1500000000000004</v>
+        <v>7.3599999999999994</v>
       </c>
       <c r="G397" s="16">
-        <v>1.1610015386767381</v>
+        <v>2.0590292348580217</v>
       </c>
       <c r="H397" s="16">
-        <v>3</v>
+        <v>7.41</v>
       </c>
       <c r="I397" s="16">
-        <v>0.96064555381216166</v>
+        <v>2.3727945179160397</v>
       </c>
       <c r="J397" s="16">
-        <v>-27.710843373493983</v>
+        <v>0.6793478260869662</v>
       </c>
       <c r="K397" s="16">
-        <v>-1.1500000000000004</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>5.0000000000000711E-2</v>
+      </c>
+    </row>
+    <row r="398" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A398" s="15" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="B398" s="5"/>
-      <c r="C398" s="79"/>
+      <c r="C398" s="78"/>
       <c r="D398" s="16"/>
       <c r="E398" s="16"/>
       <c r="F398" s="16">
-        <v>6.05</v>
+        <v>3.5</v>
       </c>
       <c r="G398" s="16">
-        <v>1.6925444118058468</v>
+        <v>0.97915792418520053</v>
       </c>
       <c r="H398" s="16">
-        <v>2.2599999999999998</v>
+        <v>4.87</v>
       </c>
       <c r="I398" s="16">
-        <v>0.72368631720516174</v>
+        <v>1.5594479490217426</v>
       </c>
       <c r="J398" s="16">
-        <v>-62.644628099173559</v>
+        <v>39.142857142857146</v>
       </c>
       <c r="K398" s="16">
-        <v>-3.79</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>1.37</v>
+      </c>
+    </row>
+    <row r="399" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A399" s="15" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B399" s="5"/>
-      <c r="C399" s="79"/>
+      <c r="C399" s="78"/>
       <c r="D399" s="16"/>
       <c r="E399" s="16"/>
       <c r="F399" s="16">
-        <v>1.34</v>
+        <v>4.1500000000000004</v>
       </c>
       <c r="G399" s="16">
-        <v>0.37487760525947683</v>
+        <v>1.1610015386767381</v>
       </c>
       <c r="H399" s="16">
-        <v>1.6600000000000001</v>
+        <v>3</v>
       </c>
       <c r="I399" s="16">
-        <v>0.53155720644272952</v>
+        <v>0.96064555381216166</v>
       </c>
       <c r="J399" s="16">
-        <v>23.880597014925375</v>
+        <v>-27.710843373493983</v>
       </c>
       <c r="K399" s="16">
-        <v>0.32000000000000006</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-1.1500000000000004</v>
+      </c>
+    </row>
+    <row r="400" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A400" s="15" t="s">
-        <v>40</v>
+        <v>69</v>
       </c>
       <c r="B400" s="5"/>
-      <c r="C400" s="79"/>
+      <c r="C400" s="78"/>
       <c r="D400" s="16"/>
       <c r="E400" s="16"/>
       <c r="F400" s="16">
+        <v>6.05</v>
+      </c>
+      <c r="G400" s="16">
+        <v>1.6925444118058468</v>
+      </c>
+      <c r="H400" s="16">
+        <v>2.2599999999999998</v>
+      </c>
+      <c r="I400" s="16">
+        <v>0.72368631720516174</v>
+      </c>
+      <c r="J400" s="16">
+        <v>-62.644628099173559</v>
+      </c>
+      <c r="K400" s="16">
+        <v>-3.79</v>
+      </c>
+    </row>
+    <row r="401" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A401" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="B401" s="5"/>
+      <c r="C401" s="78"/>
+      <c r="D401" s="16"/>
+      <c r="E401" s="16"/>
+      <c r="F401" s="16">
+        <v>1.34</v>
+      </c>
+      <c r="G401" s="16">
+        <v>0.37487760525947683</v>
+      </c>
+      <c r="H401" s="16">
+        <v>1.6600000000000001</v>
+      </c>
+      <c r="I401" s="16">
+        <v>0.53155720644272952</v>
+      </c>
+      <c r="J401" s="16">
+        <v>23.880597014925375</v>
+      </c>
+      <c r="K401" s="16">
+        <v>0.32000000000000006</v>
+      </c>
+    </row>
+    <row r="402" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A402" s="15" t="s">
+        <v>40</v>
+      </c>
+      <c r="B402" s="5"/>
+      <c r="C402" s="78"/>
+      <c r="D402" s="16"/>
+      <c r="E402" s="16"/>
+      <c r="F402" s="16">
         <v>0.24</v>
       </c>
-      <c r="G400" s="16">
+      <c r="G402" s="16">
         <v>6.7142257658413751E-2</v>
       </c>
-      <c r="H400" s="16">
+      <c r="H402" s="16">
         <v>0.36</v>
       </c>
-      <c r="I400" s="16">
+      <c r="I402" s="16">
         <v>0.1152774664574594</v>
       </c>
-      <c r="J400" s="16">
+      <c r="J402" s="16">
         <v>50</v>
       </c>
-      <c r="K400" s="16">
+      <c r="K402" s="16">
         <v>0.12</v>
       </c>
     </row>
-    <row r="401" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A401" s="1" t="s">
+    <row r="403" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A403" s="15" t="s">
+        <v>68</v>
+      </c>
+      <c r="B403" s="5"/>
+      <c r="C403" s="78"/>
+      <c r="D403" s="16"/>
+      <c r="E403" s="16"/>
+      <c r="F403" s="16">
+        <v>0</v>
+      </c>
+      <c r="G403" s="16">
+        <v>0</v>
+      </c>
+      <c r="H403" s="16">
+        <v>0</v>
+      </c>
+      <c r="I403" s="16">
+        <v>0</v>
+      </c>
+      <c r="J403" s="16" t="s">
+        <v>179</v>
+      </c>
+      <c r="K403" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="404" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A404" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="B401" s="96"/>
-[...3 lines deleted...]
-      <c r="F401" s="17">
+      <c r="B404" s="95"/>
+      <c r="C404" s="96"/>
+      <c r="D404" s="17"/>
+      <c r="E404" s="17"/>
+      <c r="F404" s="17">
         <v>357.45000000000005</v>
       </c>
-      <c r="G401" s="17">
+      <c r="G404" s="17">
         <v>100</v>
       </c>
-      <c r="H401" s="17">
+      <c r="H404" s="17">
         <v>312.29000000000002</v>
       </c>
-      <c r="I401" s="17">
+      <c r="I404" s="17">
         <v>100</v>
       </c>
-      <c r="J401" s="17">
+      <c r="J404" s="17">
         <v>-12.633934816058195</v>
       </c>
-      <c r="K401" s="17">
+      <c r="K404" s="17">
         <v>-45.160000000000025</v>
       </c>
     </row>
-    <row r="402" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A402" s="4" t="s">
+    <row r="405" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A405" s="4" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="403" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A403" s="4" t="s">
+    <row r="406" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A406" s="4" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="404" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A404" s="124" t="s">
+    <row r="407" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A407" s="130" t="s">
         <v>51</v>
       </c>
-      <c r="B404" s="124"/>
-[...70 lines deleted...]
-      <c r="F409" s="13" t="s">
+      <c r="B407" s="130"/>
+      <c r="C407" s="130"/>
+      <c r="D407" s="130"/>
+      <c r="E407" s="130"/>
+      <c r="F407" s="130"/>
+      <c r="G407" s="130"/>
+      <c r="H407" s="130"/>
+      <c r="I407" s="130"/>
+      <c r="J407" s="130"/>
+      <c r="K407" s="130"/>
+    </row>
+    <row r="408" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A408" s="46"/>
+      <c r="B408" s="46"/>
+      <c r="C408" s="46"/>
+      <c r="D408" s="82"/>
+      <c r="E408" s="82"/>
+      <c r="F408" s="82"/>
+      <c r="G408" s="82"/>
+      <c r="H408" s="82"/>
+      <c r="I408" s="82"/>
+      <c r="J408" s="46"/>
+      <c r="K408" s="46"/>
+    </row>
+    <row r="409" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A409" s="46"/>
+      <c r="B409" s="46"/>
+      <c r="C409" s="46"/>
+      <c r="D409" s="82"/>
+      <c r="E409" s="82"/>
+      <c r="F409" s="82"/>
+      <c r="G409" s="82"/>
+      <c r="H409" s="82"/>
+      <c r="I409" s="82"/>
+      <c r="J409" s="46"/>
+      <c r="K409" s="46"/>
+    </row>
+    <row r="410" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A410" s="46"/>
+      <c r="B410" s="46"/>
+      <c r="C410" s="46"/>
+      <c r="D410" s="82"/>
+      <c r="E410" s="82"/>
+      <c r="F410" s="82"/>
+      <c r="G410" s="82"/>
+      <c r="H410" s="82"/>
+      <c r="I410" s="82"/>
+      <c r="J410" s="46"/>
+      <c r="K410" s="46"/>
+    </row>
+    <row r="411" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A411" s="2" t="s">
+        <v>199</v>
+      </c>
+      <c r="B411" s="37"/>
+      <c r="C411" s="37"/>
+      <c r="D411" s="37"/>
+      <c r="E411" s="37"/>
+      <c r="F411" s="37"/>
+      <c r="G411" s="37"/>
+      <c r="H411" s="37"/>
+      <c r="I411" s="37"/>
+      <c r="J411" s="37"/>
+      <c r="K411" s="37"/>
+    </row>
+    <row r="412" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A412" s="23"/>
+      <c r="B412" s="23"/>
+      <c r="C412" s="23"/>
+      <c r="D412" s="13"/>
+      <c r="E412" s="13"/>
+      <c r="F412" s="13" t="s">
         <v>124</v>
       </c>
-      <c r="G409" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H409" s="13" t="s">
+      <c r="G412" s="13" t="s">
+        <v>157</v>
+      </c>
+      <c r="H412" s="13" t="s">
         <v>125</v>
       </c>
-      <c r="I409" s="13" t="s">
-[...10 lines deleted...]
-      <c r="A410" s="15" t="s">
+      <c r="I412" s="13" t="s">
+        <v>160</v>
+      </c>
+      <c r="J412" s="13" t="s">
+        <v>135</v>
+      </c>
+      <c r="K412" s="13" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="413" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A413" s="15" t="s">
         <v>29</v>
       </c>
-      <c r="B410" s="5"/>
-[...79 lines deleted...]
-      </c>
       <c r="B413" s="5"/>
-      <c r="C413" s="79"/>
+      <c r="C413" s="78"/>
       <c r="D413" s="16"/>
       <c r="E413" s="16"/>
       <c r="F413" s="16">
-        <v>3.32</v>
+        <v>14.8</v>
       </c>
       <c r="G413" s="16">
-        <v>9.6455549099360827</v>
+        <v>42.998256827425912</v>
       </c>
       <c r="H413" s="16">
-        <v>0.81</v>
+        <v>8.52</v>
       </c>
       <c r="I413" s="16">
-        <v>3.3034257748776512</v>
+        <v>34.747145187601959</v>
       </c>
       <c r="J413" s="16">
-        <v>-75.602409638554207</v>
+        <v>-42.432432432432435</v>
       </c>
       <c r="K413" s="16">
-        <v>-2.5099999999999998</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-6.2800000000000011</v>
+      </c>
+    </row>
+    <row r="414" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A414" s="15" t="s">
-        <v>69</v>
+        <v>18</v>
       </c>
       <c r="B414" s="5"/>
-      <c r="C414" s="79"/>
+      <c r="C414" s="78"/>
       <c r="D414" s="16"/>
       <c r="E414" s="16"/>
       <c r="F414" s="16">
-        <v>2</v>
+        <v>6.84</v>
       </c>
       <c r="G414" s="16">
-        <v>5.8105752469494476</v>
+        <v>19.87216734456711</v>
       </c>
       <c r="H414" s="16">
-        <v>0.33</v>
+        <v>7.8100000000000005</v>
       </c>
       <c r="I414" s="16">
-        <v>1.3458401305057097</v>
+        <v>31.851549755301793</v>
       </c>
       <c r="J414" s="16">
-        <v>-83.5</v>
+        <v>14.181286549707611</v>
       </c>
       <c r="K414" s="16">
-        <v>-1.67</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>0.97000000000000064</v>
+      </c>
+    </row>
+    <row r="415" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A415" s="15" t="s">
         <v>71</v>
       </c>
       <c r="B415" s="5"/>
-      <c r="C415" s="79"/>
+      <c r="C415" s="78"/>
       <c r="D415" s="16"/>
       <c r="E415" s="16"/>
       <c r="F415" s="16">
-        <v>0.23</v>
+        <v>6.33</v>
       </c>
       <c r="G415" s="16">
-        <v>0.6682161533991865</v>
+        <v>18.390470656594999</v>
       </c>
       <c r="H415" s="16">
-        <v>0.27</v>
+        <v>5.98</v>
       </c>
       <c r="I415" s="16">
-        <v>1.1011419249592171</v>
+        <v>24.388254486133771</v>
       </c>
       <c r="J415" s="16">
-        <v>17.39130434782609</v>
+        <v>-5.5292259083728226</v>
       </c>
       <c r="K415" s="16">
-        <v>4.0000000000000008E-2</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-0.34999999999999964</v>
+      </c>
+    </row>
+    <row r="416" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A416" s="15" t="s">
-        <v>40</v>
+        <v>4</v>
       </c>
       <c r="B416" s="5"/>
-      <c r="C416" s="79"/>
+      <c r="C416" s="78"/>
       <c r="D416" s="16"/>
       <c r="E416" s="16"/>
       <c r="F416" s="16">
-        <v>0</v>
+        <v>3.32</v>
       </c>
       <c r="G416" s="16">
-        <v>0</v>
+        <v>9.6455549099360827</v>
       </c>
       <c r="H416" s="16">
-        <v>0.27</v>
+        <v>0.81</v>
       </c>
       <c r="I416" s="16">
-        <v>1.1011419249592171</v>
-[...2 lines deleted...]
-        <v>176</v>
+        <v>3.3034257748776512</v>
+      </c>
+      <c r="J416" s="16">
+        <v>-75.602409638554207</v>
       </c>
       <c r="K416" s="16">
-        <v>0.27</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-2.5099999999999998</v>
+      </c>
+    </row>
+    <row r="417" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A417" s="15" t="s">
-        <v>41</v>
+        <v>70</v>
       </c>
       <c r="B417" s="5"/>
-      <c r="C417" s="79"/>
+      <c r="C417" s="78"/>
       <c r="D417" s="16"/>
       <c r="E417" s="16"/>
       <c r="F417" s="16">
-        <v>0.66000000000000014</v>
+        <v>2</v>
       </c>
       <c r="G417" s="16">
-        <v>1.9174898314933182</v>
+        <v>5.8105752469494476</v>
       </c>
       <c r="H417" s="16">
-        <v>0.22999999999999998</v>
+        <v>0.33</v>
       </c>
       <c r="I417" s="16">
-        <v>0.93800978792822187</v>
+        <v>1.3458401305057097</v>
       </c>
       <c r="J417" s="16">
-        <v>-65.151515151515156</v>
+        <v>-83.5</v>
       </c>
       <c r="K417" s="16">
-        <v>-0.43000000000000016</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-1.67</v>
+      </c>
+    </row>
+    <row r="418" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A418" s="15" t="s">
-        <v>42</v>
+        <v>72</v>
       </c>
       <c r="B418" s="5"/>
-      <c r="C418" s="79"/>
+      <c r="C418" s="78"/>
       <c r="D418" s="16"/>
       <c r="E418" s="16"/>
       <c r="F418" s="16">
-        <v>0.18</v>
+        <v>0.23</v>
       </c>
       <c r="G418" s="16">
-        <v>0.52295177222545031</v>
+        <v>0.6682161533991865</v>
       </c>
       <c r="H418" s="16">
-        <v>0.22000000000000003</v>
+        <v>0.27</v>
       </c>
       <c r="I418" s="16">
-        <v>0.89722675367047322</v>
+        <v>1.1011419249592171</v>
       </c>
       <c r="J418" s="16">
-        <v>22.222222222222243</v>
+        <v>17.39130434782609</v>
       </c>
       <c r="K418" s="16">
-        <v>4.0000000000000036E-2</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>4.0000000000000008E-2</v>
+      </c>
+    </row>
+    <row r="419" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A419" s="15" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="B419" s="5"/>
-      <c r="C419" s="79"/>
+      <c r="C419" s="78"/>
       <c r="D419" s="16"/>
       <c r="E419" s="16"/>
       <c r="F419" s="16">
-        <v>3.0000000000000002E-2</v>
+        <v>0</v>
       </c>
       <c r="G419" s="16">
-        <v>8.7158628704241722E-2</v>
+        <v>0</v>
       </c>
       <c r="H419" s="16">
-        <v>7.0000000000000007E-2</v>
+        <v>0.27</v>
       </c>
       <c r="I419" s="16">
-        <v>0.28548123980424145</v>
-[...2 lines deleted...]
-        <v>133.33333333333334</v>
+        <v>1.1011419249592171</v>
+      </c>
+      <c r="J419" s="16" t="s">
+        <v>179</v>
       </c>
       <c r="K419" s="16">
-        <v>4.0000000000000008E-2</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>0.27</v>
+      </c>
+    </row>
+    <row r="420" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A420" s="15" t="s">
-        <v>68</v>
+        <v>41</v>
       </c>
       <c r="B420" s="5"/>
-      <c r="C420" s="79"/>
+      <c r="C420" s="78"/>
       <c r="D420" s="16"/>
       <c r="E420" s="16"/>
       <c r="F420" s="16">
+        <v>0.66000000000000014</v>
+      </c>
+      <c r="G420" s="16">
+        <v>1.9174898314933182</v>
+      </c>
+      <c r="H420" s="16">
+        <v>0.22999999999999998</v>
+      </c>
+      <c r="I420" s="16">
+        <v>0.93800978792822187</v>
+      </c>
+      <c r="J420" s="16">
+        <v>-65.151515151515156</v>
+      </c>
+      <c r="K420" s="16">
+        <v>-0.43000000000000016</v>
+      </c>
+    </row>
+    <row r="421" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A421" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="B421" s="5"/>
+      <c r="C421" s="78"/>
+      <c r="D421" s="16"/>
+      <c r="E421" s="16"/>
+      <c r="F421" s="16">
+        <v>0.18</v>
+      </c>
+      <c r="G421" s="16">
+        <v>0.52295177222545031</v>
+      </c>
+      <c r="H421" s="16">
+        <v>0.22000000000000003</v>
+      </c>
+      <c r="I421" s="16">
+        <v>0.89722675367047322</v>
+      </c>
+      <c r="J421" s="16">
+        <v>22.222222222222243</v>
+      </c>
+      <c r="K421" s="16">
+        <v>4.0000000000000036E-2</v>
+      </c>
+    </row>
+    <row r="422" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A422" s="15" t="s">
+        <v>34</v>
+      </c>
+      <c r="B422" s="5"/>
+      <c r="C422" s="78"/>
+      <c r="D422" s="16"/>
+      <c r="E422" s="16"/>
+      <c r="F422" s="16">
+        <v>3.0000000000000002E-2</v>
+      </c>
+      <c r="G422" s="16">
+        <v>8.7158628704241722E-2</v>
+      </c>
+      <c r="H422" s="16">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="I422" s="16">
+        <v>0.28548123980424145</v>
+      </c>
+      <c r="J422" s="16">
+        <v>133.33333333333334</v>
+      </c>
+      <c r="K422" s="16">
+        <v>4.0000000000000008E-2</v>
+      </c>
+    </row>
+    <row r="423" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A423" s="15" t="s">
+        <v>69</v>
+      </c>
+      <c r="B423" s="5"/>
+      <c r="C423" s="78"/>
+      <c r="D423" s="16"/>
+      <c r="E423" s="16"/>
+      <c r="F423" s="16">
         <v>0.01</v>
       </c>
-      <c r="G420" s="16">
+      <c r="G423" s="16">
         <v>2.9052876234747237E-2</v>
       </c>
-      <c r="H420" s="16">
+      <c r="H423" s="16">
         <v>0</v>
       </c>
-      <c r="I420" s="16">
+      <c r="I423" s="16">
         <v>0</v>
       </c>
-      <c r="J420" s="16">
+      <c r="J423" s="16">
         <v>-100</v>
       </c>
-      <c r="K420" s="16">
+      <c r="K423" s="16">
         <v>-0.01</v>
       </c>
     </row>
-    <row r="421" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A421" s="1" t="s">
+    <row r="424" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A424" s="15" t="s">
+        <v>68</v>
+      </c>
+      <c r="B424" s="5"/>
+      <c r="C424" s="78"/>
+      <c r="D424" s="16"/>
+      <c r="E424" s="16"/>
+      <c r="F424" s="16">
+        <v>0</v>
+      </c>
+      <c r="G424" s="16">
+        <v>0</v>
+      </c>
+      <c r="H424" s="16">
+        <v>0</v>
+      </c>
+      <c r="I424" s="16">
+        <v>0</v>
+      </c>
+      <c r="J424" s="16" t="s">
+        <v>179</v>
+      </c>
+      <c r="K424" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="425" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A425" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="B421" s="96"/>
-[...3 lines deleted...]
-      <c r="F421" s="17">
+      <c r="B425" s="95"/>
+      <c r="C425" s="96"/>
+      <c r="D425" s="17"/>
+      <c r="E425" s="17"/>
+      <c r="F425" s="17">
         <v>34.42</v>
       </c>
-      <c r="G421" s="17">
+      <c r="G425" s="17">
         <v>100</v>
       </c>
-      <c r="H421" s="17">
+      <c r="H425" s="17">
         <v>24.52</v>
       </c>
-      <c r="I421" s="17">
+      <c r="I425" s="17">
         <v>100</v>
       </c>
-      <c r="J421" s="17">
+      <c r="J425" s="17">
         <v>-28.762347472399775</v>
       </c>
-      <c r="K421" s="17">
+      <c r="K425" s="17">
         <v>-9.9000000000000021</v>
       </c>
     </row>
-    <row r="422" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A422" s="4" t="s">
+    <row r="426" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A426" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="K422" s="46"/>
-[...2 lines deleted...]
-      <c r="A423" s="4" t="s">
+      <c r="K426" s="46"/>
+    </row>
+    <row r="427" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A427" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="K423" s="46"/>
-[...2 lines deleted...]
-      <c r="A424" s="124" t="s">
+      <c r="K427" s="46"/>
+    </row>
+    <row r="428" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A428" s="130" t="s">
         <v>51</v>
       </c>
-      <c r="B424" s="124"/>
-[...59 lines deleted...]
-      <c r="J428" s="46"/>
+      <c r="B428" s="130"/>
+      <c r="C428" s="130"/>
+      <c r="D428" s="130"/>
+      <c r="E428" s="130"/>
+      <c r="F428" s="130"/>
+      <c r="G428" s="130"/>
+      <c r="H428" s="130"/>
+      <c r="I428" s="130"/>
+      <c r="J428" s="130"/>
       <c r="K428" s="46"/>
     </row>
-    <row r="429" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A429" s="46"/>
       <c r="B429" s="46"/>
       <c r="C429" s="46"/>
-      <c r="D429" s="83"/>
-[...3 lines deleted...]
-      <c r="H429" s="83"/>
+      <c r="D429" s="82"/>
+      <c r="E429" s="82"/>
+      <c r="F429" s="82"/>
+      <c r="G429" s="82"/>
+      <c r="H429" s="82"/>
       <c r="I429" s="46"/>
       <c r="J429" s="46"/>
       <c r="K429" s="46"/>
     </row>
-    <row r="430" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A430" s="46"/>
       <c r="B430" s="46"/>
       <c r="C430" s="46"/>
-      <c r="D430" s="83"/>
-[...3 lines deleted...]
-      <c r="H430" s="83"/>
+      <c r="D430" s="82"/>
+      <c r="E430" s="82"/>
+      <c r="F430" s="82"/>
+      <c r="G430" s="82"/>
+      <c r="H430" s="82"/>
       <c r="I430" s="46"/>
       <c r="J430" s="46"/>
       <c r="K430" s="46"/>
     </row>
-    <row r="431" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A431" s="46"/>
       <c r="B431" s="46"/>
       <c r="C431" s="46"/>
-      <c r="D431" s="83"/>
-[...3 lines deleted...]
-      <c r="H431" s="83"/>
+      <c r="D431" s="82"/>
+      <c r="E431" s="82"/>
+      <c r="F431" s="82"/>
+      <c r="G431" s="82"/>
+      <c r="H431" s="82"/>
       <c r="I431" s="46"/>
       <c r="J431" s="46"/>
       <c r="K431" s="46"/>
     </row>
-    <row r="432" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A432" s="46"/>
       <c r="B432" s="46"/>
       <c r="C432" s="46"/>
-      <c r="D432" s="83"/>
-[...3 lines deleted...]
-      <c r="H432" s="83"/>
+      <c r="D432" s="82"/>
+      <c r="E432" s="82"/>
+      <c r="F432" s="82"/>
+      <c r="G432" s="82"/>
+      <c r="H432" s="82"/>
       <c r="I432" s="46"/>
       <c r="J432" s="46"/>
       <c r="K432" s="46"/>
     </row>
-    <row r="433" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A433" s="46"/>
       <c r="B433" s="46"/>
       <c r="C433" s="46"/>
-      <c r="D433" s="83"/>
-[...3 lines deleted...]
-      <c r="H433" s="83"/>
+      <c r="D433" s="82"/>
+      <c r="E433" s="82"/>
+      <c r="F433" s="82"/>
+      <c r="G433" s="82"/>
+      <c r="H433" s="82"/>
       <c r="I433" s="46"/>
       <c r="J433" s="46"/>
       <c r="K433" s="46"/>
     </row>
-    <row r="434" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-[...16 lines deleted...]
-      <c r="B435" s="12">
+    <row r="434" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A434" s="46"/>
+      <c r="B434" s="46"/>
+      <c r="C434" s="46"/>
+      <c r="D434" s="82"/>
+      <c r="E434" s="82"/>
+      <c r="F434" s="82"/>
+      <c r="G434" s="82"/>
+      <c r="H434" s="82"/>
+      <c r="I434" s="46"/>
+      <c r="J434" s="46"/>
+      <c r="K434" s="46"/>
+    </row>
+    <row r="435" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A435" s="46"/>
+      <c r="B435" s="46"/>
+      <c r="C435" s="46"/>
+      <c r="D435" s="82"/>
+      <c r="E435" s="82"/>
+      <c r="F435" s="82"/>
+      <c r="G435" s="82"/>
+      <c r="H435" s="82"/>
+      <c r="I435" s="46"/>
+      <c r="J435" s="46"/>
+      <c r="K435" s="46"/>
+    </row>
+    <row r="436" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A436" s="46"/>
+      <c r="B436" s="46"/>
+      <c r="C436" s="46"/>
+      <c r="D436" s="82"/>
+      <c r="E436" s="82"/>
+      <c r="F436" s="82"/>
+      <c r="G436" s="82"/>
+      <c r="H436" s="82"/>
+      <c r="I436" s="46"/>
+      <c r="J436" s="46"/>
+      <c r="K436" s="46"/>
+    </row>
+    <row r="437" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A437" s="46"/>
+      <c r="B437" s="46"/>
+      <c r="C437" s="46"/>
+      <c r="D437" s="82"/>
+      <c r="E437" s="82"/>
+      <c r="F437" s="82"/>
+      <c r="G437" s="82"/>
+      <c r="H437" s="82"/>
+      <c r="I437" s="46"/>
+      <c r="J437" s="46"/>
+      <c r="K437" s="46"/>
+    </row>
+    <row r="438" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A438" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="B438" s="8"/>
+      <c r="C438" s="8"/>
+      <c r="D438" s="8"/>
+      <c r="E438" s="8"/>
+      <c r="F438" s="8"/>
+      <c r="G438" s="8"/>
+      <c r="H438" s="8"/>
+      <c r="I438" s="8"/>
+      <c r="J438" s="8"/>
+      <c r="K438" s="9"/>
+    </row>
+    <row r="439" spans="1:11" s="14" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A439" s="11"/>
+      <c r="B439" s="12">
         <v>2021</v>
       </c>
-      <c r="C435" s="12">
+      <c r="C439" s="12">
         <v>2022</v>
       </c>
-      <c r="D435" s="12">
+      <c r="D439" s="12">
         <v>2023</v>
       </c>
-      <c r="E435" s="12">
+      <c r="E439" s="12">
         <v>2024</v>
       </c>
-      <c r="F435" s="12">
+      <c r="F439" s="12">
         <v>2025</v>
       </c>
-      <c r="G435" s="13" t="s">
-[...5 lines deleted...]
-      <c r="I435" s="13" t="s">
+      <c r="G439" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="H439" s="13" t="s">
+        <v>134</v>
+      </c>
+      <c r="I439" s="13" t="s">
         <v>124</v>
       </c>
-      <c r="J435" s="13" t="s">
+      <c r="J439" s="13" t="s">
         <v>125</v>
       </c>
-      <c r="K435" s="13" t="s">
-[...4 lines deleted...]
-      <c r="A436" s="15" t="s">
+      <c r="K439" s="13" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="440" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A440" s="15" t="s">
         <v>27</v>
       </c>
-      <c r="B436" s="16">
+      <c r="B440" s="16">
         <v>1536.99</v>
       </c>
-      <c r="C436" s="16">
+      <c r="C440" s="16">
         <v>2461.12</v>
       </c>
-      <c r="D436" s="16">
+      <c r="D440" s="16">
         <v>2472.41</v>
       </c>
-      <c r="E436" s="16">
+      <c r="E440" s="16">
         <v>2572.89</v>
       </c>
-      <c r="F436" s="16">
+      <c r="F440" s="16">
         <v>2507.65</v>
       </c>
-      <c r="G436" s="16">
+      <c r="G440" s="16">
         <v>-2.535670005324743</v>
       </c>
-      <c r="H436" s="16">
+      <c r="H440" s="16">
         <v>13.018351852498821</v>
       </c>
-      <c r="I436" s="16">
+      <c r="I440" s="16">
         <v>616.04999999999995</v>
       </c>
-      <c r="J436" s="16">
+      <c r="J440" s="16">
         <v>575.04</v>
       </c>
-      <c r="K436" s="16">
+      <c r="K440" s="16">
         <v>-6.6569271974677369</v>
       </c>
     </row>
-    <row r="437" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A437" s="15" t="s">
+    <row r="441" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A441" s="15" t="s">
         <v>28</v>
       </c>
-      <c r="B437" s="16">
+      <c r="B441" s="16">
         <v>153.5</v>
       </c>
-      <c r="C437" s="16">
+      <c r="C441" s="16">
         <v>721.83</v>
       </c>
-      <c r="D437" s="16">
+      <c r="D441" s="16">
         <v>408.74</v>
       </c>
-      <c r="E437" s="16">
+      <c r="E441" s="16">
         <v>234.4</v>
       </c>
-      <c r="F437" s="16">
+      <c r="F441" s="16">
         <v>357.51</v>
       </c>
-      <c r="G437" s="16">
+      <c r="G441" s="16">
         <v>52.521331058020472</v>
       </c>
-      <c r="H437" s="16">
+      <c r="H441" s="16">
         <v>23.536403482518065</v>
       </c>
-      <c r="I437" s="16">
+      <c r="I441" s="16">
         <v>116.41</v>
       </c>
-      <c r="J437" s="16">
+      <c r="J441" s="16">
         <v>35.730000000000004</v>
       </c>
-      <c r="K437" s="16">
+      <c r="K441" s="16">
         <v>-69.306760587578381</v>
       </c>
     </row>
-    <row r="438" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A438" s="15" t="s">
+    <row r="442" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A442" s="15" t="s">
         <v>14</v>
       </c>
-      <c r="B438" s="16">
+      <c r="B442" s="16">
         <v>1383.49</v>
       </c>
-      <c r="C438" s="16">
+      <c r="C442" s="16">
         <v>1739.29</v>
       </c>
-      <c r="D438" s="16">
+      <c r="D442" s="16">
         <v>2063.67</v>
       </c>
-      <c r="E438" s="16">
+      <c r="E442" s="16">
         <v>2338.4899999999998</v>
       </c>
-      <c r="F438" s="16">
+      <c r="F442" s="16">
         <v>2150.1400000000003</v>
       </c>
-      <c r="G438" s="16" t="s">
+      <c r="G442" s="16" t="s">
         <v>26</v>
       </c>
-      <c r="H438" s="16" t="s">
+      <c r="H442" s="16" t="s">
         <v>26</v>
       </c>
-      <c r="I438" s="16">
+      <c r="I442" s="16">
         <v>499.64</v>
       </c>
-      <c r="J438" s="16">
+      <c r="J442" s="16">
         <v>539.30999999999995</v>
       </c>
-      <c r="K438" s="16" t="s">
+      <c r="K442" s="16" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="439" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A439" s="1" t="s">
+    <row r="443" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A443" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="B439" s="17" t="s">
-[...2 lines deleted...]
-      <c r="C439" s="17">
+      <c r="B443" s="17" t="s">
+        <v>136</v>
+      </c>
+      <c r="C443" s="17">
         <v>340.95562667109982</v>
       </c>
-      <c r="D439" s="17">
+      <c r="D443" s="17">
         <v>604.88574644027983</v>
       </c>
-      <c r="E439" s="17" t="s">
-[...2 lines deleted...]
-      <c r="F439" s="17">
+      <c r="E443" s="17" t="s">
+        <v>136</v>
+      </c>
+      <c r="F443" s="17">
         <v>701.4209392744259</v>
       </c>
-      <c r="G439" s="18" t="s">
+      <c r="G443" s="18" t="s">
         <v>26</v>
       </c>
-      <c r="H439" s="18" t="s">
+      <c r="H443" s="18" t="s">
         <v>26</v>
       </c>
-      <c r="I439" s="17">
+      <c r="I443" s="17">
         <v>529.20711279099737</v>
       </c>
-      <c r="J439" s="17" t="s">
-[...2 lines deleted...]
-      <c r="K439" s="18" t="s">
+      <c r="J443" s="17" t="s">
+        <v>136</v>
+      </c>
+      <c r="K443" s="18" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="440" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A440" s="4" t="s">
+    <row r="444" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A444" s="4" t="s">
         <v>25</v>
-      </c>
-[...58 lines deleted...]
-        <v>118</v>
       </c>
       <c r="B444" s="46"/>
       <c r="C444" s="46"/>
       <c r="D444" s="46"/>
       <c r="E444" s="46"/>
       <c r="F444" s="46"/>
       <c r="G444" s="46"/>
       <c r="H444" s="46"/>
       <c r="I444" s="46"/>
       <c r="J444" s="46"/>
       <c r="K444" s="46"/>
     </row>
-    <row r="445" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-[...30 lines deleted...]
-      <c r="A447" s="46"/>
+    <row r="445" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A445" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="B445" s="46"/>
+      <c r="C445" s="46"/>
+      <c r="D445" s="46"/>
+      <c r="E445" s="46"/>
+      <c r="F445" s="46"/>
+      <c r="G445" s="46"/>
+      <c r="H445" s="46"/>
+      <c r="I445" s="46"/>
+      <c r="J445" s="46"/>
+      <c r="K445" s="46"/>
+    </row>
+    <row r="446" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A446" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="B446" s="46"/>
+      <c r="C446" s="46"/>
+      <c r="D446" s="46"/>
+      <c r="E446" s="46"/>
+      <c r="F446" s="46"/>
+      <c r="G446" s="46"/>
+      <c r="H446" s="46"/>
+      <c r="I446" s="46"/>
+      <c r="J446" s="46"/>
+      <c r="K446" s="46"/>
+    </row>
+    <row r="447" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A447" s="4" t="s">
+        <v>62</v>
+      </c>
       <c r="B447" s="46"/>
       <c r="C447" s="46"/>
       <c r="D447" s="46"/>
       <c r="E447" s="46"/>
       <c r="F447" s="46"/>
       <c r="G447" s="46"/>
       <c r="H447" s="46"/>
       <c r="I447" s="46"/>
       <c r="J447" s="46"/>
-      <c r="K447" s="86"/>
-[...14 lines deleted...]
-      <c r="E449" s="12">
+      <c r="K447" s="46"/>
+    </row>
+    <row r="448" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A448" s="20" t="s">
+        <v>119</v>
+      </c>
+      <c r="B448" s="46"/>
+      <c r="C448" s="46"/>
+      <c r="D448" s="46"/>
+      <c r="E448" s="46"/>
+      <c r="F448" s="46"/>
+      <c r="G448" s="46"/>
+      <c r="H448" s="46"/>
+      <c r="I448" s="46"/>
+      <c r="J448" s="46"/>
+      <c r="K448" s="46"/>
+    </row>
+    <row r="449" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A449" s="130" t="s">
+        <v>82</v>
+      </c>
+      <c r="B449" s="130"/>
+      <c r="C449" s="130"/>
+      <c r="D449" s="130"/>
+      <c r="E449" s="130"/>
+      <c r="F449" s="130"/>
+      <c r="G449" s="130"/>
+      <c r="H449" s="130"/>
+      <c r="I449" s="130"/>
+      <c r="J449" s="130"/>
+      <c r="K449" s="130"/>
+    </row>
+    <row r="450" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A450" s="130" t="s">
+        <v>150</v>
+      </c>
+      <c r="B450" s="130"/>
+      <c r="C450" s="130"/>
+      <c r="D450" s="130"/>
+      <c r="E450" s="130"/>
+      <c r="F450" s="130"/>
+      <c r="G450" s="130"/>
+      <c r="H450" s="130"/>
+      <c r="I450" s="130"/>
+      <c r="J450" s="130"/>
+      <c r="K450" s="130"/>
+    </row>
+    <row r="451" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A451" s="46"/>
+      <c r="B451" s="46"/>
+      <c r="C451" s="46"/>
+      <c r="D451" s="46"/>
+      <c r="E451" s="46"/>
+      <c r="F451" s="46"/>
+      <c r="G451" s="46"/>
+      <c r="H451" s="46"/>
+      <c r="I451" s="46"/>
+      <c r="J451" s="46"/>
+      <c r="K451" s="85"/>
+    </row>
+    <row r="452" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A452" s="2" t="s">
+        <v>201</v>
+      </c>
+      <c r="B452" s="22"/>
+      <c r="C452" s="22"/>
+      <c r="D452" s="22"/>
+    </row>
+    <row r="453" spans="1:11" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A453" s="23"/>
+      <c r="B453" s="23"/>
+      <c r="C453" s="23"/>
+      <c r="D453" s="24"/>
+      <c r="E453" s="12">
         <v>2021</v>
       </c>
-      <c r="F449" s="12">
+      <c r="F453" s="12">
         <v>2022</v>
       </c>
-      <c r="G449" s="12">
+      <c r="G453" s="12">
         <v>2023</v>
       </c>
-      <c r="H449" s="12">
+      <c r="H453" s="12">
         <v>2024</v>
       </c>
-      <c r="I449" s="12">
+      <c r="I453" s="12">
         <v>2025</v>
       </c>
-      <c r="J449" s="13" t="s">
+      <c r="J453" s="13" t="s">
         <v>124</v>
       </c>
-      <c r="K449" s="13" t="s">
+      <c r="K453" s="13" t="s">
         <v>125</v>
       </c>
     </row>
-    <row r="450" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="D450" s="2" t="s">
+    <row r="454" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A454" s="124" t="s">
+        <v>138</v>
+      </c>
+      <c r="B454" s="124"/>
+      <c r="C454" s="124"/>
+      <c r="D454" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="E450" s="27">
+      <c r="E454" s="27">
         <v>10</v>
       </c>
-      <c r="F450" s="27">
+      <c r="F454" s="27">
         <v>10</v>
       </c>
-      <c r="G450" s="27">
+      <c r="G454" s="27">
         <v>12</v>
       </c>
-      <c r="H450" s="27">
+      <c r="H454" s="27">
         <v>12</v>
       </c>
-      <c r="I450" s="27">
+      <c r="I454" s="27">
         <v>12</v>
       </c>
-      <c r="J450" s="27">
+      <c r="J454" s="27">
         <v>12</v>
       </c>
-      <c r="K450" s="27">
+      <c r="K454" s="27">
         <v>12</v>
       </c>
     </row>
-    <row r="451" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="D451" s="2" t="s">
+    <row r="455" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A455" s="124"/>
+      <c r="B455" s="124"/>
+      <c r="C455" s="124"/>
+      <c r="D455" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="E451" s="28">
+      <c r="E455" s="28">
         <v>1.7053437521601256</v>
       </c>
-      <c r="F451" s="28">
+      <c r="F455" s="28">
         <v>2.0345792160464833</v>
       </c>
-      <c r="G451" s="28">
+      <c r="G455" s="28">
         <v>1.9357685104570537</v>
       </c>
-      <c r="H451" s="28">
+      <c r="H455" s="28">
         <v>1.9294448420652255</v>
       </c>
-      <c r="I451" s="28">
+      <c r="I455" s="28">
         <v>1.8625673176609248</v>
       </c>
-      <c r="J451" s="28">
+      <c r="J455" s="28">
         <v>1.961576597488494</v>
       </c>
-      <c r="K451" s="28">
+      <c r="K455" s="28">
         <v>1.8020316101364275</v>
       </c>
     </row>
-    <row r="452" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="D452" s="29" t="s">
+    <row r="456" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A456" s="127" t="s">
+        <v>139</v>
+      </c>
+      <c r="B456" s="127"/>
+      <c r="C456" s="127"/>
+      <c r="D456" s="29" t="s">
         <v>23</v>
       </c>
-      <c r="E452" s="30">
+      <c r="E456" s="30">
         <v>38</v>
       </c>
-      <c r="F452" s="30">
+      <c r="F456" s="30">
         <v>22</v>
       </c>
-      <c r="G452" s="30">
+      <c r="G456" s="30">
         <v>31</v>
       </c>
-      <c r="H452" s="30">
+      <c r="H456" s="30">
         <v>38</v>
       </c>
-      <c r="I452" s="30">
+      <c r="I456" s="30">
         <v>33</v>
       </c>
-      <c r="J452" s="30">
+      <c r="J456" s="30">
         <v>12</v>
       </c>
-      <c r="K452" s="30">
+      <c r="K456" s="30">
         <v>13</v>
       </c>
     </row>
-    <row r="453" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="D453" s="31" t="s">
+    <row r="457" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A457" s="128"/>
+      <c r="B457" s="128"/>
+      <c r="C457" s="128"/>
+      <c r="D457" s="31" t="s">
         <v>33</v>
       </c>
-      <c r="E453" s="32">
+      <c r="E457" s="32">
         <v>0.16066007321912759</v>
       </c>
-      <c r="F453" s="32">
+      <c r="F457" s="32">
         <v>0.57382658215490989</v>
       </c>
-      <c r="G453" s="32">
+      <c r="G457" s="32">
         <v>0.33052138669223247</v>
       </c>
-      <c r="H453" s="32">
+      <c r="H457" s="32">
         <v>0.18470004405537313</v>
       </c>
-      <c r="I453" s="32">
+      <c r="I457" s="32">
         <v>0.27314851742952045</v>
       </c>
-      <c r="J453" s="32">
+      <c r="J457" s="32">
         <v>0.36856195931476166</v>
       </c>
-      <c r="K453" s="32">
+      <c r="K457" s="32">
         <v>0.10804269455395878</v>
       </c>
     </row>
-    <row r="454" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A454" s="4" t="s">
+    <row r="458" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A458" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="B454" s="33"/>
-[...50 lines deleted...]
-      <c r="B459" s="12">
+      <c r="B458" s="33"/>
+      <c r="C458" s="34"/>
+    </row>
+    <row r="459" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A459" s="4" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="460" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A460" s="46"/>
+      <c r="B460" s="46"/>
+      <c r="C460" s="46"/>
+      <c r="D460" s="46"/>
+      <c r="E460" s="46"/>
+      <c r="F460" s="46"/>
+      <c r="G460" s="46"/>
+      <c r="H460" s="46"/>
+      <c r="I460" s="46"/>
+      <c r="J460" s="46"/>
+      <c r="K460" s="46"/>
+    </row>
+    <row r="461" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A461" s="46"/>
+      <c r="B461" s="46"/>
+      <c r="C461" s="46"/>
+      <c r="D461" s="46"/>
+      <c r="E461" s="46"/>
+      <c r="F461" s="46"/>
+      <c r="G461" s="46"/>
+      <c r="H461" s="46"/>
+      <c r="I461" s="46"/>
+      <c r="J461" s="46"/>
+      <c r="K461" s="46"/>
+    </row>
+    <row r="462" spans="1:11" ht="12" x14ac:dyDescent="0.2">
+      <c r="A462" s="2" t="s">
+        <v>202</v>
+      </c>
+      <c r="B462" s="8"/>
+      <c r="C462" s="8"/>
+      <c r="D462" s="8"/>
+      <c r="E462" s="8"/>
+      <c r="F462" s="8"/>
+      <c r="G462" s="8"/>
+      <c r="H462" s="8"/>
+      <c r="I462" s="8"/>
+      <c r="J462" s="8"/>
+      <c r="K462" s="9"/>
+    </row>
+    <row r="463" spans="1:11" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A463" s="11"/>
+      <c r="B463" s="12">
         <v>2021</v>
       </c>
-      <c r="C459" s="12">
+      <c r="C463" s="12">
         <v>2022</v>
       </c>
-      <c r="D459" s="12">
+      <c r="D463" s="12">
         <v>2023</v>
       </c>
-      <c r="E459" s="12">
+      <c r="E463" s="12">
         <v>2024</v>
       </c>
-      <c r="F459" s="12">
+      <c r="F463" s="12">
         <v>2025</v>
       </c>
-      <c r="G459" s="13" t="s">
-[...5 lines deleted...]
-      <c r="I459" s="13" t="s">
+      <c r="G463" s="13" t="s">
+        <v>158</v>
+      </c>
+      <c r="H463" s="13" t="s">
+        <v>203</v>
+      </c>
+      <c r="I463" s="13" t="s">
         <v>124</v>
       </c>
-      <c r="J459" s="13" t="s">
+      <c r="J463" s="13" t="s">
         <v>125</v>
       </c>
-      <c r="K459" s="13" t="s">
-[...4 lines deleted...]
-      <c r="A460" s="15" t="s">
+      <c r="K463" s="13" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="464" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A464" s="15" t="s">
         <v>38</v>
       </c>
-      <c r="B460" s="16">
+      <c r="B464" s="16">
         <v>41.900000000000006</v>
       </c>
-      <c r="C460" s="16">
+      <c r="C464" s="16">
         <v>-13.649999999999977</v>
       </c>
-      <c r="D460" s="16">
+      <c r="D464" s="16">
         <v>-30.299999999999997</v>
       </c>
-      <c r="E460" s="16">
+      <c r="E464" s="16">
         <v>324.68000000000006</v>
       </c>
-      <c r="F460" s="16">
+      <c r="F464" s="16">
         <v>136.19999999999999</v>
       </c>
-      <c r="G460" s="16">
+      <c r="G464" s="16">
         <v>-188.48000000000008</v>
       </c>
-      <c r="H460" s="16">
+      <c r="H464" s="16">
         <v>91.76600000000002</v>
       </c>
-      <c r="I460" s="16">
+      <c r="I464" s="16">
         <v>47.710000000000008</v>
       </c>
-      <c r="J460" s="16">
+      <c r="J464" s="16">
         <v>-64.699999999999989</v>
       </c>
-      <c r="K460" s="16">
+      <c r="K464" s="16">
         <v>-112.41</v>
       </c>
     </row>
-    <row r="461" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A461" s="15" t="s">
+    <row r="465" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A465" s="15" t="s">
         <v>39</v>
       </c>
-      <c r="B461" s="16">
+      <c r="B465" s="16">
         <v>277.73</v>
       </c>
-      <c r="C461" s="16">
+      <c r="C465" s="16">
         <v>388.16999999999996</v>
       </c>
-      <c r="D461" s="16">
+      <c r="D465" s="16">
         <v>603.55999999999995</v>
       </c>
-      <c r="E461" s="16">
+      <c r="E465" s="16">
         <v>393.61999999999989</v>
       </c>
-      <c r="F461" s="16">
+      <c r="F465" s="16">
         <v>421.4</v>
       </c>
-      <c r="G461" s="16">
+      <c r="G465" s="16">
         <v>27.780000000000086</v>
       </c>
-      <c r="H461" s="16">
+      <c r="H465" s="16">
         <v>416.89600000000002</v>
       </c>
-      <c r="I461" s="16">
+      <c r="I465" s="16">
         <v>101.79</v>
       </c>
-      <c r="J461" s="16">
+      <c r="J465" s="16">
         <v>81.650000000000006</v>
       </c>
-      <c r="K461" s="16">
+      <c r="K465" s="16">
         <v>-20.14</v>
       </c>
     </row>
-    <row r="462" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A462" s="1" t="s">
+    <row r="466" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A466" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="B462" s="17">
+      <c r="B466" s="17">
         <v>-235.83</v>
       </c>
-      <c r="C462" s="17">
+      <c r="C466" s="17">
         <v>-401.81999999999994</v>
       </c>
-      <c r="D462" s="17">
+      <c r="D466" s="17">
         <v>-633.8599999999999</v>
       </c>
-      <c r="E462" s="17">
+      <c r="E466" s="17">
         <v>-68.939999999999827</v>
       </c>
-      <c r="F462" s="17">
+      <c r="F466" s="17">
         <v>-285.2</v>
       </c>
-      <c r="G462" s="17" t="s">
+      <c r="G466" s="17" t="s">
         <v>26</v>
       </c>
-      <c r="H462" s="17" t="s">
+      <c r="H466" s="17" t="s">
         <v>26</v>
       </c>
-      <c r="I462" s="17">
+      <c r="I466" s="17">
         <v>-54.08</v>
       </c>
-      <c r="J462" s="17">
+      <c r="J466" s="17">
         <v>-146.35</v>
       </c>
-      <c r="K462" s="17" t="s">
+      <c r="K466" s="17" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="463" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A463" s="4" t="s">
+    <row r="467" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A467" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="B463" s="83"/>
-[...64 lines deleted...]
-      <c r="I467" s="46"/>
+      <c r="B467" s="82"/>
+      <c r="C467" s="82"/>
+      <c r="D467" s="82"/>
+      <c r="E467" s="82"/>
+      <c r="F467" s="82"/>
+      <c r="G467" s="82"/>
+      <c r="H467" s="82"/>
+      <c r="I467" s="82"/>
       <c r="J467" s="46"/>
       <c r="K467" s="46"/>
     </row>
-    <row r="468" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A468" s="46"/>
+    <row r="468" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A468" s="4" t="s">
+        <v>52</v>
+      </c>
       <c r="B468" s="46"/>
       <c r="C468" s="46"/>
       <c r="D468" s="46"/>
       <c r="E468" s="46"/>
       <c r="F468" s="46"/>
       <c r="G468" s="46"/>
       <c r="H468" s="46"/>
       <c r="I468" s="46"/>
       <c r="J468" s="46"/>
       <c r="K468" s="46"/>
     </row>
-    <row r="469" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-[...19 lines deleted...]
-      <c r="C470" s="13" t="s">
+    <row r="469" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A469" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="B469" s="46"/>
+      <c r="C469" s="46"/>
+      <c r="D469" s="46"/>
+      <c r="E469" s="46"/>
+      <c r="F469" s="46"/>
+      <c r="G469" s="46"/>
+      <c r="H469" s="46"/>
+      <c r="I469" s="46"/>
+      <c r="J469" s="46"/>
+      <c r="K469" s="46"/>
+    </row>
+    <row r="470" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A470" s="54" t="s">
+        <v>43</v>
+      </c>
+      <c r="B470" s="86"/>
+      <c r="C470" s="86"/>
+      <c r="D470" s="86"/>
+      <c r="E470" s="86"/>
+      <c r="F470" s="86"/>
+      <c r="G470" s="86"/>
+      <c r="H470" s="86"/>
+      <c r="I470" s="86"/>
+      <c r="J470" s="86"/>
+      <c r="K470" s="46"/>
+    </row>
+    <row r="471" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A471" s="46"/>
+      <c r="B471" s="46"/>
+      <c r="C471" s="46"/>
+      <c r="D471" s="46"/>
+      <c r="E471" s="46"/>
+      <c r="F471" s="46"/>
+      <c r="G471" s="46"/>
+      <c r="H471" s="46"/>
+      <c r="I471" s="46"/>
+      <c r="J471" s="46"/>
+      <c r="K471" s="46"/>
+    </row>
+    <row r="472" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A472" s="46"/>
+      <c r="B472" s="46"/>
+      <c r="C472" s="46"/>
+      <c r="D472" s="46"/>
+      <c r="E472" s="46"/>
+      <c r="F472" s="46"/>
+      <c r="G472" s="46"/>
+      <c r="H472" s="46"/>
+      <c r="I472" s="46"/>
+      <c r="J472" s="46"/>
+      <c r="K472" s="46"/>
+    </row>
+    <row r="473" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A473" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="B473" s="22"/>
+      <c r="C473" s="22"/>
+      <c r="D473" s="22"/>
+      <c r="E473" s="22"/>
+      <c r="F473" s="22"/>
+      <c r="G473" s="22"/>
+      <c r="H473" s="22"/>
+      <c r="I473" s="22"/>
+      <c r="J473" s="22"/>
+      <c r="K473" s="22"/>
+    </row>
+    <row r="474" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A474" s="11"/>
+      <c r="B474" s="13" t="s">
         <v>107</v>
       </c>
-      <c r="D470" s="13" t="s">
+      <c r="C474" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="D474" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="E474" s="13" t="s">
+        <v>120</v>
+      </c>
+      <c r="F474" s="13" t="s">
+        <v>122</v>
+      </c>
+      <c r="G474" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="H474" s="13" t="s">
+        <v>134</v>
+      </c>
+      <c r="I474" s="13" t="s">
+        <v>126</v>
+      </c>
+      <c r="J474" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="K474" s="13" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="475" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A475" s="108" t="s">
+        <v>38</v>
+      </c>
+      <c r="B475" s="16">
+        <v>3281.95</v>
+      </c>
+      <c r="C475" s="16">
+        <v>3702.15</v>
+      </c>
+      <c r="D475" s="16">
+        <v>3230.91</v>
+      </c>
+      <c r="E475" s="16">
+        <v>3790.34</v>
+      </c>
+      <c r="F475" s="16">
+        <v>3683.34</v>
+      </c>
+      <c r="G475" s="16">
+        <v>-2.8229657497744265</v>
+      </c>
+      <c r="H475" s="16">
+        <v>2.9265609888151189</v>
+      </c>
+      <c r="I475" s="60">
+        <v>3742.86</v>
+      </c>
+      <c r="J475" s="60">
+        <v>3670.84</v>
+      </c>
+      <c r="K475" s="16">
+        <v>-1.9241970044297669</v>
+      </c>
+    </row>
+    <row r="476" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A476" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="B476" s="109">
+        <v>4.047867190438895</v>
+      </c>
+      <c r="C476" s="109">
+        <v>4.1860091197480269</v>
+      </c>
+      <c r="D476" s="109">
+        <v>3.4342816331819308</v>
+      </c>
+      <c r="E476" s="109">
+        <v>3.9551767367146677</v>
+      </c>
+      <c r="F476" s="109">
+        <v>3.6290547840133365</v>
+      </c>
+      <c r="G476" s="87" t="s">
+        <v>26</v>
+      </c>
+      <c r="H476" s="87" t="s">
+        <v>26</v>
+      </c>
+      <c r="I476" s="109">
+        <v>3.8545565693554691</v>
+      </c>
+      <c r="J476" s="109">
+        <v>3.5255340562129658</v>
+      </c>
+      <c r="K476" s="87" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="477" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A477" s="99" t="s">
+        <v>39</v>
+      </c>
+      <c r="B477" s="101">
+        <v>2556.9299999999998</v>
+      </c>
+      <c r="C477" s="101">
+        <v>2591.4499999999998</v>
+      </c>
+      <c r="D477" s="101">
+        <v>3678.24</v>
+      </c>
+      <c r="E477" s="101">
+        <v>4121.54</v>
+      </c>
+      <c r="F477" s="101">
+        <v>5798.64</v>
+      </c>
+      <c r="G477" s="101">
+        <v>40.691100899178473</v>
+      </c>
+      <c r="H477" s="101">
+        <v>22.716179806468496</v>
+      </c>
+      <c r="I477" s="110">
+        <v>4509.24</v>
+      </c>
+      <c r="J477" s="110">
+        <v>5578.51</v>
+      </c>
+      <c r="K477" s="101">
+        <v>23.712865139136539</v>
+      </c>
+    </row>
+    <row r="478" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A478" s="111" t="s">
+        <v>54</v>
+      </c>
+      <c r="B478" s="112">
+        <v>1.3604908287265418</v>
+      </c>
+      <c r="C478" s="112">
+        <v>1.2911021442175219</v>
+      </c>
+      <c r="D478" s="112">
+        <v>1.6921761603301764</v>
+      </c>
+      <c r="E478" s="112">
+        <v>1.8300916182528544</v>
+      </c>
+      <c r="F478" s="112">
+        <v>2.4507480634338115</v>
+      </c>
+      <c r="G478" s="113" t="s">
+        <v>26</v>
+      </c>
+      <c r="H478" s="113" t="s">
+        <v>26</v>
+      </c>
+      <c r="I478" s="112">
+        <v>2.0099984634961312</v>
+      </c>
+      <c r="J478" s="112">
+        <v>2.2963639096956974</v>
+      </c>
+      <c r="K478" s="113" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="479" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A479" s="114" t="s">
+        <v>14</v>
+      </c>
+      <c r="B479" s="115">
+        <v>725.02</v>
+      </c>
+      <c r="C479" s="115">
+        <v>1110.7000000000003</v>
+      </c>
+      <c r="D479" s="115">
+        <v>-447.32999999999993</v>
+      </c>
+      <c r="E479" s="115">
+        <v>-331.19999999999982</v>
+      </c>
+      <c r="F479" s="115">
+        <v>-2115.3000000000002</v>
+      </c>
+      <c r="G479" s="116" t="s">
+        <v>26</v>
+      </c>
+      <c r="H479" s="116" t="s">
+        <v>26</v>
+      </c>
+      <c r="I479" s="115">
+        <v>-766.37999999999965</v>
+      </c>
+      <c r="J479" s="115">
+        <v>-1907.67</v>
+      </c>
+      <c r="K479" s="116" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="480" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A480" s="54" t="s">
+        <v>25</v>
+      </c>
+      <c r="B480" s="88"/>
+      <c r="C480" s="88"/>
+      <c r="D480" s="88"/>
+      <c r="E480" s="88"/>
+      <c r="F480" s="88"/>
+      <c r="G480" s="88"/>
+      <c r="H480" s="88"/>
+      <c r="I480" s="88"/>
+      <c r="J480" s="88"/>
+      <c r="K480" s="46"/>
+    </row>
+    <row r="481" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A481" s="54" t="s">
+        <v>53</v>
+      </c>
+      <c r="B481" s="89"/>
+      <c r="C481" s="89"/>
+      <c r="D481" s="89"/>
+      <c r="E481" s="89"/>
+      <c r="F481" s="89"/>
+      <c r="G481" s="89"/>
+      <c r="H481" s="89"/>
+      <c r="I481" s="89"/>
+      <c r="J481" s="88"/>
+      <c r="K481" s="46"/>
+    </row>
+    <row r="482" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A482" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="B482" s="89"/>
+      <c r="C482" s="89"/>
+      <c r="D482" s="89"/>
+      <c r="E482" s="89"/>
+      <c r="F482" s="89"/>
+      <c r="G482" s="89"/>
+      <c r="H482" s="89"/>
+      <c r="I482" s="89"/>
+      <c r="J482" s="88"/>
+      <c r="K482" s="46"/>
+    </row>
+    <row r="483" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A483" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="B483" s="89"/>
+      <c r="C483" s="89"/>
+      <c r="D483" s="89"/>
+      <c r="E483" s="89"/>
+      <c r="F483" s="89"/>
+      <c r="G483" s="89"/>
+      <c r="H483" s="89"/>
+      <c r="I483" s="89"/>
+      <c r="J483" s="88"/>
+      <c r="K483" s="46"/>
+    </row>
+    <row r="484" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A484" s="20" t="s">
+        <v>119</v>
+      </c>
+      <c r="B484" s="89"/>
+      <c r="C484" s="89"/>
+      <c r="D484" s="89"/>
+      <c r="E484" s="89"/>
+      <c r="F484" s="89"/>
+      <c r="G484" s="89"/>
+      <c r="H484" s="89"/>
+      <c r="I484" s="89"/>
+      <c r="J484" s="88"/>
+      <c r="K484" s="46"/>
+    </row>
+    <row r="485" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A485" s="130" t="s">
+        <v>150</v>
+      </c>
+      <c r="B485" s="130"/>
+      <c r="C485" s="130"/>
+      <c r="D485" s="130"/>
+      <c r="E485" s="130"/>
+      <c r="F485" s="130"/>
+      <c r="G485" s="130"/>
+      <c r="H485" s="130"/>
+      <c r="I485" s="130"/>
+      <c r="J485" s="130"/>
+      <c r="K485" s="130"/>
+    </row>
+    <row r="486" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A486" s="46"/>
+      <c r="B486" s="46"/>
+      <c r="C486" s="46"/>
+      <c r="D486" s="46"/>
+      <c r="E486" s="46"/>
+      <c r="F486" s="46"/>
+      <c r="G486" s="46"/>
+      <c r="H486" s="46"/>
+      <c r="I486" s="46"/>
+      <c r="J486" s="46"/>
+      <c r="K486" s="46"/>
+    </row>
+    <row r="487" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A487" s="46"/>
+      <c r="B487" s="46"/>
+      <c r="C487" s="46"/>
+      <c r="D487" s="46"/>
+      <c r="E487" s="46"/>
+      <c r="F487" s="46"/>
+      <c r="G487" s="46"/>
+      <c r="H487" s="46"/>
+      <c r="I487" s="46"/>
+      <c r="J487" s="46"/>
+      <c r="K487" s="46"/>
+    </row>
+    <row r="488" spans="1:11" ht="12" x14ac:dyDescent="0.2">
+      <c r="A488" s="2" t="s">
+        <v>205</v>
+      </c>
+      <c r="B488" s="8"/>
+      <c r="C488" s="8"/>
+      <c r="D488" s="8"/>
+      <c r="E488" s="8"/>
+      <c r="F488" s="8"/>
+      <c r="G488" s="8"/>
+      <c r="H488" s="8"/>
+      <c r="I488" s="8"/>
+      <c r="J488" s="8"/>
+      <c r="K488" s="9"/>
+    </row>
+    <row r="489" spans="1:11" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A489" s="11"/>
+      <c r="B489" s="12">
+        <v>2021</v>
+      </c>
+      <c r="C489" s="12">
+        <v>2022</v>
+      </c>
+      <c r="D489" s="12">
+        <v>2023</v>
+      </c>
+      <c r="E489" s="12">
+        <v>2024</v>
+      </c>
+      <c r="F489" s="12">
+        <v>2025</v>
+      </c>
+      <c r="G489" s="13" t="s">
+        <v>158</v>
+      </c>
+      <c r="H489" s="13" t="s">
+        <v>203</v>
+      </c>
+      <c r="I489" s="13" t="s">
+        <v>124</v>
+      </c>
+      <c r="J489" s="13" t="s">
+        <v>125</v>
+      </c>
+      <c r="K489" s="13" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="490" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A490" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="B490" s="16">
+        <v>-154.80000000000001</v>
+      </c>
+      <c r="C490" s="16">
+        <v>76.339999999999989</v>
+      </c>
+      <c r="D490" s="16">
+        <v>-242.43</v>
+      </c>
+      <c r="E490" s="16">
+        <v>43.2</v>
+      </c>
+      <c r="F490" s="16">
+        <v>-42.720000000000006</v>
+      </c>
+      <c r="G490" s="16">
+        <v>-85.920000000000016</v>
+      </c>
+      <c r="H490" s="16">
+        <v>-64.082000000000022</v>
+      </c>
+      <c r="I490" s="16">
+        <v>22.15</v>
+      </c>
+      <c r="J490" s="16">
+        <v>-50.24</v>
+      </c>
+      <c r="K490" s="16">
+        <v>-72.39</v>
+      </c>
+    </row>
+    <row r="491" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A491" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="B491" s="16">
+        <v>81.040000000000006</v>
+      </c>
+      <c r="C491" s="16">
+        <v>478.12</v>
+      </c>
+      <c r="D491" s="16">
+        <v>391.41</v>
+      </c>
+      <c r="E491" s="16">
+        <v>112.13</v>
+      </c>
+      <c r="F491" s="16">
+        <v>242.49</v>
+      </c>
+      <c r="G491" s="16">
+        <v>130.36000000000001</v>
+      </c>
+      <c r="H491" s="16">
+        <v>261.03799999999995</v>
+      </c>
+      <c r="I491" s="16">
+        <v>76.23</v>
+      </c>
+      <c r="J491" s="16">
+        <v>96.1</v>
+      </c>
+      <c r="K491" s="16">
+        <v>19.86999999999999</v>
+      </c>
+    </row>
+    <row r="492" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A492" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B492" s="17">
+        <v>-235.84000000000003</v>
+      </c>
+      <c r="C492" s="17">
+        <v>-401.78000000000003</v>
+      </c>
+      <c r="D492" s="17">
+        <v>-633.84</v>
+      </c>
+      <c r="E492" s="17">
+        <v>-68.929999999999993</v>
+      </c>
+      <c r="F492" s="17">
+        <v>-285.21000000000004</v>
+      </c>
+      <c r="G492" s="17" t="s">
+        <v>26</v>
+      </c>
+      <c r="H492" s="17" t="s">
+        <v>26</v>
+      </c>
+      <c r="I492" s="17">
+        <v>-54.080000000000005</v>
+      </c>
+      <c r="J492" s="17">
+        <v>-146.34</v>
+      </c>
+      <c r="K492" s="17" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="493" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A493" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="K493" s="60"/>
+    </row>
+    <row r="494" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A494" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="B494" s="60"/>
+      <c r="C494" s="60"/>
+      <c r="D494" s="60"/>
+      <c r="E494" s="60"/>
+      <c r="F494" s="60"/>
+      <c r="G494" s="60"/>
+      <c r="H494" s="60"/>
+      <c r="I494" s="60"/>
+    </row>
+    <row r="495" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A495" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="B495" s="60"/>
+      <c r="C495" s="60"/>
+      <c r="D495" s="60"/>
+      <c r="E495" s="60"/>
+      <c r="F495" s="60"/>
+      <c r="G495" s="60"/>
+      <c r="H495" s="60"/>
+      <c r="I495" s="60"/>
+    </row>
+    <row r="496" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A496" s="140" t="s">
+        <v>47</v>
+      </c>
+      <c r="B496" s="140"/>
+      <c r="C496" s="140"/>
+      <c r="D496" s="140"/>
+      <c r="E496" s="140"/>
+      <c r="F496" s="140"/>
+      <c r="G496" s="140"/>
+      <c r="H496" s="140"/>
+      <c r="I496" s="140"/>
+      <c r="J496" s="140"/>
+      <c r="K496" s="140"/>
+    </row>
+    <row r="497" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A497" s="46"/>
+      <c r="B497" s="46"/>
+      <c r="C497" s="46"/>
+      <c r="D497" s="46"/>
+      <c r="E497" s="46"/>
+      <c r="F497" s="46"/>
+      <c r="G497" s="46"/>
+      <c r="H497" s="46"/>
+      <c r="I497" s="46"/>
+      <c r="J497" s="46"/>
+      <c r="K497" s="46"/>
+    </row>
+    <row r="498" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A498" s="46"/>
+      <c r="B498" s="46"/>
+      <c r="C498" s="46"/>
+      <c r="D498" s="46"/>
+      <c r="E498" s="46"/>
+      <c r="F498" s="46"/>
+      <c r="G498" s="46"/>
+      <c r="H498" s="46"/>
+      <c r="I498" s="46"/>
+      <c r="J498" s="46"/>
+      <c r="K498" s="46"/>
+    </row>
+    <row r="499" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A499" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="B499" s="22"/>
+      <c r="C499" s="22"/>
+      <c r="D499" s="22"/>
+      <c r="E499" s="22"/>
+      <c r="F499" s="22"/>
+      <c r="G499" s="22"/>
+      <c r="H499" s="22"/>
+      <c r="I499" s="22"/>
+      <c r="J499" s="22"/>
+      <c r="K499" s="22"/>
+    </row>
+    <row r="500" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A500" s="11"/>
+      <c r="B500" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="C500" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="D500" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="E500" s="13" t="s">
+        <v>120</v>
+      </c>
+      <c r="F500" s="13" t="s">
+        <v>122</v>
+      </c>
+      <c r="G500" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="H500" s="13" t="s">
+        <v>134</v>
+      </c>
+      <c r="I500" s="13" t="s">
+        <v>126</v>
+      </c>
+      <c r="J500" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="K500" s="13" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="501" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A501" s="108" t="s">
+        <v>45</v>
+      </c>
+      <c r="B501" s="16">
+        <v>2520.9299999999998</v>
+      </c>
+      <c r="C501" s="16">
+        <v>3075.95</v>
+      </c>
+      <c r="D501" s="16">
+        <v>2397.4299999999998</v>
+      </c>
+      <c r="E501" s="16">
+        <v>2668.94</v>
+      </c>
+      <c r="F501" s="16">
+        <v>2410.4299999999998</v>
+      </c>
+      <c r="G501" s="16">
+        <v>-9.6858677977024659</v>
+      </c>
+      <c r="H501" s="16">
+        <v>-1.1143131765472658</v>
+      </c>
+      <c r="I501" s="60">
+        <v>2601.6999999999998</v>
+      </c>
+      <c r="J501" s="60">
+        <v>2401.16</v>
+      </c>
+      <c r="K501" s="16">
+        <v>-7.7080370526963131</v>
+      </c>
+    </row>
+    <row r="502" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A502" s="108" t="s">
+        <v>23</v>
+      </c>
+      <c r="B502" s="49">
+        <v>3</v>
+      </c>
+      <c r="C502" s="49">
+        <v>3</v>
+      </c>
+      <c r="D502" s="49">
+        <v>5</v>
+      </c>
+      <c r="E502" s="49">
+        <v>5</v>
+      </c>
+      <c r="F502" s="49">
+        <v>7</v>
+      </c>
+      <c r="G502" s="49" t="s">
+        <v>26</v>
+      </c>
+      <c r="H502" s="49" t="s">
+        <v>26</v>
+      </c>
+      <c r="I502" s="49">
+        <v>6</v>
+      </c>
+      <c r="J502" s="49">
+        <v>7</v>
+      </c>
+      <c r="K502" s="49" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="503" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A503" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="B503" s="109">
+        <v>4.398518595031228</v>
+      </c>
+      <c r="C503" s="109">
+        <v>4.8472576855733269</v>
+      </c>
+      <c r="D503" s="109">
+        <v>3.4513044512258491</v>
+      </c>
+      <c r="E503" s="109">
+        <v>3.7065187729188902</v>
+      </c>
+      <c r="F503" s="109">
+        <v>3.0659356202235264</v>
+      </c>
+      <c r="G503" s="87" t="s">
+        <v>26</v>
+      </c>
+      <c r="H503" s="87" t="s">
+        <v>26</v>
+      </c>
+      <c r="I503" s="109">
+        <v>3.5258212844847328</v>
+      </c>
+      <c r="J503" s="109">
+        <v>3.0312904016248954</v>
+      </c>
+      <c r="K503" s="87" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="504" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A504" s="99" t="s">
+        <v>83</v>
+      </c>
+      <c r="B504" s="101">
+        <v>1795.91</v>
+      </c>
+      <c r="C504" s="101">
+        <v>1965.25</v>
+      </c>
+      <c r="D504" s="101">
+        <v>2844.76</v>
+      </c>
+      <c r="E504" s="101">
+        <v>3000.14</v>
+      </c>
+      <c r="F504" s="101">
+        <v>4525.7299999999996</v>
+      </c>
+      <c r="G504" s="101">
+        <v>50.850626970741352</v>
+      </c>
+      <c r="H504" s="101">
+        <v>25.994334820475864</v>
+      </c>
+      <c r="I504" s="110">
+        <v>3368.09</v>
+      </c>
+      <c r="J504" s="110">
+        <v>4308.83</v>
+      </c>
+      <c r="K504" s="101">
+        <v>27.930963840039897</v>
+      </c>
+    </row>
+    <row r="505" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A505" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="B505" s="49">
+        <v>14</v>
+      </c>
+      <c r="C505" s="49">
+        <v>13</v>
+      </c>
+      <c r="D505" s="49">
+        <v>12</v>
+      </c>
+      <c r="E505" s="49">
+        <v>11</v>
+      </c>
+      <c r="F505" s="49">
+        <v>9</v>
+      </c>
+      <c r="G505" s="49" t="s">
+        <v>26</v>
+      </c>
+      <c r="H505" s="49" t="s">
+        <v>26</v>
+      </c>
+      <c r="I505" s="49">
+        <v>11</v>
+      </c>
+      <c r="J505" s="49">
+        <v>10</v>
+      </c>
+      <c r="K505" s="49" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="506" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A506" s="111" t="s">
+        <v>54</v>
+      </c>
+      <c r="B506" s="112">
+        <v>1.0938904739048976</v>
+      </c>
+      <c r="C506" s="112">
+        <v>1.1183183360219826</v>
+      </c>
+      <c r="D506" s="112">
+        <v>1.475852267642475</v>
+      </c>
+      <c r="E506" s="112">
+        <v>1.4897627042896957</v>
+      </c>
+      <c r="F506" s="112">
+        <v>2.1174905893310099</v>
+      </c>
+      <c r="G506" s="113" t="s">
+        <v>26</v>
+      </c>
+      <c r="H506" s="113" t="s">
+        <v>26</v>
+      </c>
+      <c r="I506" s="112">
+        <v>1.6754320228286439</v>
+      </c>
+      <c r="J506" s="112">
+        <v>1.9763561782946342</v>
+      </c>
+      <c r="K506" s="113" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="507" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A507" s="114" t="s">
+        <v>14</v>
+      </c>
+      <c r="B507" s="115">
+        <v>725.01999999999975</v>
+      </c>
+      <c r="C507" s="115">
+        <v>1110.6999999999998</v>
+      </c>
+      <c r="D507" s="115">
+        <v>-447.33000000000038</v>
+      </c>
+      <c r="E507" s="115">
+        <v>-331.19999999999982</v>
+      </c>
+      <c r="F507" s="115">
+        <v>-2115.2999999999997</v>
+      </c>
+      <c r="G507" s="116" t="s">
+        <v>26</v>
+      </c>
+      <c r="H507" s="116" t="s">
+        <v>26</v>
+      </c>
+      <c r="I507" s="115">
+        <v>-766.39000000000033</v>
+      </c>
+      <c r="J507" s="115">
+        <v>-1907.67</v>
+      </c>
+      <c r="K507" s="116" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="508" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A508" s="54" t="s">
+        <v>25</v>
+      </c>
+      <c r="K508" s="46"/>
+    </row>
+    <row r="509" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A509" s="54" t="s">
+        <v>53</v>
+      </c>
+      <c r="B509" s="89"/>
+      <c r="C509" s="89"/>
+      <c r="D509" s="89"/>
+      <c r="E509" s="89"/>
+      <c r="F509" s="89"/>
+      <c r="G509" s="89"/>
+      <c r="H509" s="89"/>
+      <c r="I509" s="89"/>
+      <c r="J509" s="88"/>
+      <c r="K509" s="46"/>
+    </row>
+    <row r="510" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A510" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="B510" s="89"/>
+      <c r="C510" s="89"/>
+      <c r="D510" s="89"/>
+      <c r="E510" s="89"/>
+      <c r="F510" s="89"/>
+      <c r="G510" s="89"/>
+      <c r="H510" s="89"/>
+      <c r="I510" s="89"/>
+      <c r="J510" s="88"/>
+      <c r="K510" s="46"/>
+    </row>
+    <row r="511" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A511" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="B511" s="89"/>
+      <c r="C511" s="89"/>
+      <c r="D511" s="89"/>
+      <c r="E511" s="89"/>
+      <c r="F511" s="89"/>
+      <c r="G511" s="89"/>
+      <c r="H511" s="89"/>
+      <c r="I511" s="89"/>
+      <c r="J511" s="88"/>
+      <c r="K511" s="46"/>
+    </row>
+    <row r="512" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A512" s="20" t="s">
+        <v>119</v>
+      </c>
+      <c r="B512" s="89"/>
+      <c r="C512" s="89"/>
+      <c r="D512" s="89"/>
+      <c r="E512" s="89"/>
+      <c r="F512" s="89"/>
+      <c r="G512" s="89"/>
+      <c r="H512" s="89"/>
+      <c r="I512" s="89"/>
+      <c r="J512" s="88"/>
+      <c r="K512" s="46"/>
+    </row>
+    <row r="513" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A513" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="B513" s="89"/>
+      <c r="C513" s="89"/>
+      <c r="D513" s="89"/>
+      <c r="E513" s="89"/>
+      <c r="F513" s="89"/>
+      <c r="G513" s="89"/>
+      <c r="H513" s="89"/>
+      <c r="I513" s="89"/>
+      <c r="J513" s="88"/>
+      <c r="K513" s="46"/>
+    </row>
+    <row r="514" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A514" s="141" t="s">
+        <v>150</v>
+      </c>
+      <c r="B514" s="141"/>
+      <c r="C514" s="141"/>
+      <c r="D514" s="141"/>
+      <c r="E514" s="141"/>
+      <c r="F514" s="141"/>
+      <c r="G514" s="141"/>
+      <c r="H514" s="141"/>
+      <c r="I514" s="141"/>
+      <c r="J514" s="141"/>
+      <c r="K514" s="141"/>
+    </row>
+    <row r="515" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A515" s="46"/>
+      <c r="B515" s="46"/>
+      <c r="C515" s="46"/>
+      <c r="D515" s="46"/>
+      <c r="E515" s="46"/>
+      <c r="F515" s="46"/>
+      <c r="G515" s="46"/>
+      <c r="H515" s="46"/>
+      <c r="I515" s="46"/>
+      <c r="J515" s="46"/>
+      <c r="K515" s="46"/>
+    </row>
+    <row r="516" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A516" s="46"/>
+      <c r="B516" s="46"/>
+      <c r="C516" s="46"/>
+      <c r="D516" s="46"/>
+      <c r="E516" s="46"/>
+      <c r="F516" s="46"/>
+      <c r="G516" s="46"/>
+      <c r="H516" s="46"/>
+      <c r="I516" s="46"/>
+      <c r="J516" s="46"/>
+      <c r="K516" s="46"/>
+    </row>
+    <row r="517" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A517" s="2" t="s">
+        <v>207</v>
+      </c>
+      <c r="B517" s="22"/>
+      <c r="C517" s="22"/>
+      <c r="D517" s="22"/>
+      <c r="E517" s="22"/>
+      <c r="F517" s="22"/>
+      <c r="G517" s="22"/>
+      <c r="H517" s="22"/>
+      <c r="I517" s="22"/>
+      <c r="J517" s="22"/>
+      <c r="K517" s="22"/>
+    </row>
+    <row r="518" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A518" s="11"/>
+      <c r="B518" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="C518" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="D518" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="E518" s="13" t="s">
+        <v>120</v>
+      </c>
+      <c r="F518" s="13" t="s">
+        <v>122</v>
+      </c>
+      <c r="G518" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="H518" s="13" t="s">
+        <v>208</v>
+      </c>
+      <c r="I518" s="13" t="s">
+        <v>126</v>
+      </c>
+      <c r="J518" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="K518" s="13" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="519" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A519" s="108" t="s">
+        <v>73</v>
+      </c>
+      <c r="B519" s="16">
+        <v>4520.37</v>
+      </c>
+      <c r="C519" s="16">
+        <v>5198.42</v>
+      </c>
+      <c r="D519" s="16">
+        <v>5138.09</v>
+      </c>
+      <c r="E519" s="16">
+        <v>3560.74</v>
+      </c>
+      <c r="F519" s="16">
+        <v>5168.79</v>
+      </c>
+      <c r="G519" s="16">
+        <v>45.160556513533713</v>
+      </c>
+      <c r="H519" s="16">
+        <v>3.407901750661213</v>
+      </c>
+      <c r="I519" s="60">
+        <v>3944.67</v>
+      </c>
+      <c r="J519" s="60">
+        <v>4946.26</v>
+      </c>
+      <c r="K519" s="16">
+        <v>25.390970600836066</v>
+      </c>
+    </row>
+    <row r="520" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A520" s="108" t="s">
+        <v>23</v>
+      </c>
+      <c r="B520" s="49">
+        <v>9</v>
+      </c>
+      <c r="C520" s="49">
+        <v>9</v>
+      </c>
+      <c r="D520" s="49">
+        <v>9</v>
+      </c>
+      <c r="E520" s="49">
+        <v>11</v>
+      </c>
+      <c r="F520" s="49">
+        <v>9</v>
+      </c>
+      <c r="G520" s="49" t="s">
+        <v>26</v>
+      </c>
+      <c r="H520" s="49" t="s">
+        <v>26</v>
+      </c>
+      <c r="I520" s="49">
+        <v>10</v>
+      </c>
+      <c r="J520" s="49">
+        <v>10</v>
+      </c>
+      <c r="K520" s="49" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="521" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A521" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="B521" s="109">
+        <v>2.7533616281024558</v>
+      </c>
+      <c r="C521" s="109">
+        <v>2.9581419179968935</v>
+      </c>
+      <c r="D521" s="109">
+        <v>2.6656244385646328</v>
+      </c>
+      <c r="E521" s="109">
+        <v>1.7681367041779688</v>
+      </c>
+      <c r="F521" s="109">
+        <v>2.418364370660254</v>
+      </c>
+      <c r="G521" s="87" t="s">
+        <v>26</v>
+      </c>
+      <c r="H521" s="87" t="s">
+        <v>26</v>
+      </c>
+      <c r="I521" s="109">
+        <v>1.9622475757748357</v>
+      </c>
+      <c r="J521" s="109">
+        <v>2.2687299128653526</v>
+      </c>
+      <c r="K521" s="87" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="522" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A522" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="B522" s="77">
+        <v>251.70359316446815</v>
+      </c>
+      <c r="C522" s="77">
+        <v>264.51698257219186</v>
+      </c>
+      <c r="D522" s="77">
+        <v>180.61593948171372</v>
+      </c>
+      <c r="E522" s="77">
+        <v>118.68579466291574</v>
+      </c>
+      <c r="F522" s="77">
+        <v>114.20897844104709</v>
+      </c>
+      <c r="G522" s="76" t="s">
+        <v>26</v>
+      </c>
+      <c r="H522" s="76" t="s">
+        <v>26</v>
+      </c>
+      <c r="I522" s="77">
+        <v>117.11890121701023</v>
+      </c>
+      <c r="J522" s="77">
+        <v>114.793575054017</v>
+      </c>
+      <c r="K522" s="76" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="523" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A523" s="54" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="524" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A524" s="54" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="525" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A525" s="54" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="526" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A526" s="4" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="527" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A527" s="20" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="528" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A528" s="20" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="529" spans="1:11" ht="54.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A529" s="140" t="s">
+        <v>74</v>
+      </c>
+      <c r="B529" s="140"/>
+      <c r="C529" s="140"/>
+      <c r="D529" s="140"/>
+      <c r="E529" s="140"/>
+      <c r="F529" s="140"/>
+      <c r="G529" s="140"/>
+      <c r="H529" s="140"/>
+      <c r="I529" s="140"/>
+      <c r="J529" s="140"/>
+      <c r="K529" s="140"/>
+    </row>
+    <row r="530" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A530" s="46"/>
+      <c r="B530" s="46"/>
+      <c r="C530" s="46"/>
+      <c r="D530" s="46"/>
+      <c r="E530" s="46"/>
+      <c r="F530" s="46"/>
+      <c r="G530" s="46"/>
+      <c r="H530" s="46"/>
+      <c r="I530" s="46"/>
+      <c r="J530" s="46"/>
+      <c r="K530" s="46"/>
+    </row>
+    <row r="531" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A531" s="46"/>
+      <c r="B531" s="46"/>
+      <c r="C531" s="46"/>
+      <c r="D531" s="46"/>
+      <c r="E531" s="46"/>
+      <c r="F531" s="46"/>
+      <c r="G531" s="46"/>
+      <c r="H531" s="46"/>
+      <c r="I531" s="46"/>
+      <c r="J531" s="46"/>
+      <c r="K531" s="46"/>
+    </row>
+    <row r="532" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A532" s="46"/>
+      <c r="B532" s="46"/>
+      <c r="C532" s="46"/>
+      <c r="D532" s="46"/>
+      <c r="E532" s="46"/>
+      <c r="F532" s="46"/>
+      <c r="G532" s="46"/>
+      <c r="H532" s="46"/>
+      <c r="I532" s="46"/>
+      <c r="J532" s="46"/>
+      <c r="K532" s="46"/>
+    </row>
+    <row r="533" spans="1:11" ht="12" x14ac:dyDescent="0.2">
+      <c r="A533" s="2" t="s">
+        <v>209</v>
+      </c>
+      <c r="B533" s="15"/>
+      <c r="C533" s="15"/>
+      <c r="D533" s="15"/>
+      <c r="E533" s="15"/>
+      <c r="F533" s="15"/>
+      <c r="G533" s="15"/>
+      <c r="H533" s="15"/>
+      <c r="I533" s="15"/>
+      <c r="J533" s="15"/>
+      <c r="K533" s="22"/>
+    </row>
+    <row r="534" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A534" s="11"/>
+      <c r="B534" s="12">
+        <v>2021</v>
+      </c>
+      <c r="C534" s="12">
+        <v>2022</v>
+      </c>
+      <c r="D534" s="12">
+        <v>2023</v>
+      </c>
+      <c r="E534" s="12">
+        <v>2024</v>
+      </c>
+      <c r="F534" s="12">
+        <v>2025</v>
+      </c>
+      <c r="G534" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="H534" s="13" t="s">
+        <v>134</v>
+      </c>
+      <c r="I534" s="13" t="s">
+        <v>124</v>
+      </c>
+      <c r="J534" s="13" t="s">
+        <v>125</v>
+      </c>
+      <c r="K534" s="13" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="535" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A535" s="15" t="s">
+        <v>117</v>
+      </c>
+      <c r="B535" s="16">
+        <v>161.19999999999999</v>
+      </c>
+      <c r="C535" s="16">
+        <v>370.35</v>
+      </c>
+      <c r="D535" s="16">
+        <v>408.3</v>
+      </c>
+      <c r="E535" s="16">
+        <v>428.18</v>
+      </c>
+      <c r="F535" s="16">
+        <v>410.03</v>
+      </c>
+      <c r="G535" s="16">
+        <v>-4.2388715026390846</v>
+      </c>
+      <c r="H535" s="16">
+        <v>26.288163851488889</v>
+      </c>
+      <c r="I535" s="16">
+        <v>111.86</v>
+      </c>
+      <c r="J535" s="16">
+        <v>104.55</v>
+      </c>
+      <c r="K535" s="16">
+        <v>-6.5349544072948351</v>
+      </c>
+    </row>
+    <row r="536" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A536" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="B536" s="49">
+        <v>13</v>
+      </c>
+      <c r="C536" s="49">
+        <v>13</v>
+      </c>
+      <c r="D536" s="49">
+        <v>13</v>
+      </c>
+      <c r="E536" s="49">
+        <v>13</v>
+      </c>
+      <c r="F536" s="49">
+        <v>14</v>
+      </c>
+      <c r="G536" s="90" t="s">
+        <v>26</v>
+      </c>
+      <c r="H536" s="90" t="s">
+        <v>26</v>
+      </c>
+      <c r="I536" s="49">
+        <v>11</v>
+      </c>
+      <c r="J536" s="49">
+        <v>11</v>
+      </c>
+      <c r="K536" s="16" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="537" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A537" s="15" t="s">
+        <v>109</v>
+      </c>
+      <c r="B537" s="16">
+        <v>1.5919163829131673</v>
+      </c>
+      <c r="C537" s="16">
+        <v>1.7452923995072562</v>
+      </c>
+      <c r="D537" s="16">
+        <v>1.6030611676001825</v>
+      </c>
+      <c r="E537" s="16">
+        <v>1.5432267849213719</v>
+      </c>
+      <c r="F537" s="16">
+        <v>1.407531113601763</v>
+      </c>
+      <c r="G537" s="19" t="s">
+        <v>26</v>
+      </c>
+      <c r="H537" s="42" t="s">
+        <v>26</v>
+      </c>
+      <c r="I537" s="16">
+        <v>2.2320840633268548</v>
+      </c>
+      <c r="J537" s="16">
+        <v>2.0098966503644919</v>
+      </c>
+      <c r="K537" s="117" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="538" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A538" s="99" t="s">
+        <v>118</v>
+      </c>
+      <c r="B538" s="101">
+        <v>26.07</v>
+      </c>
+      <c r="C538" s="101">
+        <v>36.35</v>
+      </c>
+      <c r="D538" s="101">
+        <v>41.14</v>
+      </c>
+      <c r="E538" s="101">
+        <v>38.369999999999997</v>
+      </c>
+      <c r="F538" s="101">
+        <v>42.42</v>
+      </c>
+      <c r="G538" s="101">
+        <v>10.555121188428473</v>
+      </c>
+      <c r="H538" s="16">
+        <v>12.942503008666906</v>
+      </c>
+      <c r="I538" s="101">
+        <v>6.84</v>
+      </c>
+      <c r="J538" s="101">
+        <v>7.8100000000000005</v>
+      </c>
+      <c r="K538" s="101">
+        <v>14.181286549707611</v>
+      </c>
+    </row>
+    <row r="539" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A539" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="B539" s="49">
+        <v>20</v>
+      </c>
+      <c r="C539" s="49">
+        <v>21</v>
+      </c>
+      <c r="D539" s="49">
+        <v>22</v>
+      </c>
+      <c r="E539" s="49">
+        <v>23</v>
+      </c>
+      <c r="F539" s="49">
+        <v>24</v>
+      </c>
+      <c r="G539" s="90" t="s">
+        <v>26</v>
+      </c>
+      <c r="H539" s="90" t="s">
+        <v>26</v>
+      </c>
+      <c r="I539" s="49">
+        <v>13</v>
+      </c>
+      <c r="J539" s="49">
+        <v>13</v>
+      </c>
+      <c r="K539" s="16" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="540" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A540" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="B540" s="17">
+        <v>0.72938786815621826</v>
+      </c>
+      <c r="C540" s="17">
+        <v>0.65693522998154796</v>
+      </c>
+      <c r="D540" s="17">
+        <v>0.64458409910989745</v>
+      </c>
+      <c r="E540" s="17">
+        <v>0.56044870952193149</v>
+      </c>
+      <c r="F540" s="17">
+        <v>0.59282986118389891</v>
+      </c>
+      <c r="G540" s="18" t="s">
+        <v>26</v>
+      </c>
+      <c r="H540" s="18" t="s">
+        <v>26</v>
+      </c>
+      <c r="I540" s="17">
+        <v>0.65280879573956363</v>
+      </c>
+      <c r="J540" s="17">
+        <v>0.71096950386891222</v>
+      </c>
+      <c r="K540" s="118" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="541" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A541" s="4" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="542" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A542" s="54" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="543" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A543" s="4" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="544" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A544" s="4" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="545" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A545" s="20" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="546" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A546" s="4" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="547" spans="1:11" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A547" s="130" t="s">
         <v>110</v>
       </c>
-      <c r="E470" s="13" t="s">
-[...1167 lines deleted...]
-      <c r="A524" s="20" t="s">
+      <c r="B547" s="130"/>
+      <c r="C547" s="130"/>
+      <c r="D547" s="130"/>
+      <c r="E547" s="130"/>
+      <c r="F547" s="130"/>
+      <c r="G547" s="130"/>
+      <c r="H547" s="130"/>
+      <c r="I547" s="130"/>
+      <c r="J547" s="130"/>
+      <c r="K547" s="130"/>
+    </row>
+    <row r="548" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A548" s="91"/>
+      <c r="B548" s="91"/>
+      <c r="C548" s="91"/>
+      <c r="D548" s="91"/>
+      <c r="E548" s="91"/>
+      <c r="F548" s="91"/>
+      <c r="G548" s="91"/>
+      <c r="H548" s="91"/>
+      <c r="I548" s="7"/>
+      <c r="J548" s="7"/>
+      <c r="K548" s="7"/>
+    </row>
+    <row r="549" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A549" s="119"/>
+      <c r="B549" s="119"/>
+      <c r="C549" s="119"/>
+      <c r="D549" s="119"/>
+      <c r="E549" s="119"/>
+      <c r="F549" s="119"/>
+      <c r="G549" s="119"/>
+      <c r="H549" s="119"/>
+      <c r="I549" s="119"/>
+      <c r="J549" s="119"/>
+      <c r="K549" s="119"/>
+    </row>
+    <row r="550" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C550" s="83"/>
+      <c r="D550" s="83"/>
+      <c r="E550" s="83"/>
+      <c r="F550" s="83"/>
+      <c r="G550" s="83"/>
+      <c r="H550" s="83"/>
+      <c r="I550" s="83"/>
+      <c r="J550" s="83"/>
+      <c r="K550" s="83"/>
+    </row>
+    <row r="551" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A551" s="120" t="s">
+        <v>55</v>
+      </c>
+      <c r="B551" s="121">
+        <v>46203</v>
+      </c>
+      <c r="C551" s="46"/>
+      <c r="D551" s="46"/>
+      <c r="E551" s="46"/>
+      <c r="F551" s="46"/>
+      <c r="G551" s="46"/>
+      <c r="H551" s="46"/>
+      <c r="I551" s="46"/>
+      <c r="J551" s="46"/>
+      <c r="K551" s="46"/>
+    </row>
+    <row r="552" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A552" s="93" t="s">
+        <v>113</v>
+      </c>
+      <c r="C552" s="46"/>
+      <c r="D552" s="46"/>
+      <c r="E552" s="46"/>
+      <c r="F552" s="46"/>
+      <c r="G552" s="46"/>
+      <c r="H552" s="46"/>
+      <c r="I552" s="46"/>
+      <c r="J552" s="46"/>
+      <c r="K552" s="46"/>
+    </row>
+    <row r="553" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A553" s="120" t="s">
         <v>114</v>
       </c>
-    </row>
-[...440 lines deleted...]
-      <c r="A550" s="93"/>
+      <c r="C553" s="46"/>
+      <c r="D553" s="46"/>
+      <c r="E553" s="46"/>
+      <c r="F553" s="46"/>
+      <c r="G553" s="46"/>
+      <c r="H553" s="46"/>
+      <c r="I553" s="46"/>
+      <c r="J553" s="46"/>
+      <c r="K553" s="46"/>
+    </row>
+    <row r="554" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A554" s="92"/>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A410:K420">
-[...2 lines deleted...]
-    <sortCondition ref="A410:A420"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A413:K424">
+    <sortCondition descending="1" ref="H413:H424"/>
+    <sortCondition descending="1" ref="F413:F424"/>
+    <sortCondition ref="A413:A424"/>
   </sortState>
   <mergeCells count="52">
-    <mergeCell ref="J68:K68"/>
-[...8 lines deleted...]
-    <mergeCell ref="A358:K358"/>
+    <mergeCell ref="A281:K281"/>
+    <mergeCell ref="A282:K282"/>
+    <mergeCell ref="A283:K283"/>
+    <mergeCell ref="A284:K284"/>
+    <mergeCell ref="A329:K329"/>
+    <mergeCell ref="C254:C255"/>
+    <mergeCell ref="C270:C273"/>
+    <mergeCell ref="C274:C275"/>
+    <mergeCell ref="A261:K261"/>
+    <mergeCell ref="A262:K262"/>
+    <mergeCell ref="A263:K263"/>
+    <mergeCell ref="A454:C455"/>
+    <mergeCell ref="A456:C457"/>
+    <mergeCell ref="A379:K379"/>
+    <mergeCell ref="A547:K547"/>
+    <mergeCell ref="D290:D294"/>
+    <mergeCell ref="D305:D309"/>
+    <mergeCell ref="A450:K450"/>
+    <mergeCell ref="A449:K449"/>
+    <mergeCell ref="A407:K407"/>
+    <mergeCell ref="A428:J428"/>
+    <mergeCell ref="A333:C334"/>
+    <mergeCell ref="A335:C336"/>
+    <mergeCell ref="A529:K529"/>
+    <mergeCell ref="A514:K514"/>
+    <mergeCell ref="A496:K496"/>
+    <mergeCell ref="A485:K485"/>
+    <mergeCell ref="A359:K359"/>
     <mergeCell ref="A37:D37"/>
     <mergeCell ref="A38:D38"/>
     <mergeCell ref="A50:K50"/>
     <mergeCell ref="A39:D39"/>
     <mergeCell ref="A40:D40"/>
     <mergeCell ref="H56:I56"/>
     <mergeCell ref="J56:K56"/>
     <mergeCell ref="A46:C48"/>
     <mergeCell ref="A52:K52"/>
     <mergeCell ref="A264:K264"/>
     <mergeCell ref="F77:K77"/>
     <mergeCell ref="G49:K49"/>
     <mergeCell ref="F64:K64"/>
     <mergeCell ref="H68:I68"/>
     <mergeCell ref="C250:C253"/>
-    <mergeCell ref="A450:C451"/>
-[...25 lines deleted...]
-    <mergeCell ref="A329:K329"/>
+    <mergeCell ref="J68:K68"/>
+    <mergeCell ref="A21:C22"/>
+    <mergeCell ref="E30:F30"/>
+    <mergeCell ref="A29:D30"/>
+    <mergeCell ref="E32:F32"/>
+    <mergeCell ref="A31:D32"/>
+    <mergeCell ref="E31:F31"/>
+    <mergeCell ref="E29:F29"/>
+    <mergeCell ref="A23:C24"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
-  <conditionalFormatting sqref="B533:G533 I533:K533 B536:K536">
-    <cfRule type="cellIs" dxfId="60" priority="115" operator="lessThan">
+  <conditionalFormatting sqref="B537:G537 I537:K537 B540:K540">
+    <cfRule type="cellIs" dxfId="64" priority="115" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B515:H515 B497:H497 B498:F498 B499:H500 B501:F502 G502:H502 B503:H503 B516:F516 B517:H517 B532:F532 I532:J532 B535:F535 I535:J535">
-    <cfRule type="cellIs" dxfId="59" priority="85" operator="lessThan">
+  <conditionalFormatting sqref="B519:H519 B501:H501 B502:F502 B503:H504 B505:F506 G506:H506 B507:H507 B520:F520 B521:H521 B536:F536 I536:J536 B539:F539 I539:J539">
+    <cfRule type="cellIs" dxfId="63" priority="85" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B436:J437 B438:K438 J410:K421 J390:K401 J363:K374 J344:K355">
-[...25 lines deleted...]
-    <cfRule type="cellIs" dxfId="53" priority="26" operator="lessThan">
+  <conditionalFormatting sqref="B440:J441 B442:K442">
+    <cfRule type="cellIs" dxfId="62" priority="16" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B8:K10">
-    <cfRule type="cellIs" dxfId="52" priority="431" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="61" priority="431" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B460:K462">
-    <cfRule type="cellIs" dxfId="51" priority="35" stopIfTrue="1" operator="lessThan">
+  <conditionalFormatting sqref="B464:K466">
+    <cfRule type="cellIs" dxfId="60" priority="35" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B475:K479">
+    <cfRule type="cellIs" dxfId="59" priority="59" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B476:K476 B478:K478 B503:K503 B506:K506 B521:K521">
+    <cfRule type="cellIs" dxfId="58" priority="116" operator="lessThan">
+      <formula>1</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B490:K492">
+    <cfRule type="cellIs" dxfId="57" priority="33" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B501:K507">
+    <cfRule type="cellIs" dxfId="56" priority="58" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B519:K522">
+    <cfRule type="cellIs" dxfId="55" priority="26" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D250:K255 D270:K275">
-    <cfRule type="cellIs" dxfId="50" priority="400" operator="lessThan">
+    <cfRule type="cellIs" dxfId="54" priority="400" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E46:E48">
-    <cfRule type="cellIs" dxfId="49" priority="282" operator="lessThan">
+    <cfRule type="cellIs" dxfId="53" priority="282" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E22:K22 E24:K24">
-    <cfRule type="cellIs" dxfId="48" priority="121" operator="lessThan">
+    <cfRule type="cellIs" dxfId="52" priority="121" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E334:K334 E336:K336">
-    <cfRule type="cellIs" dxfId="47" priority="46" operator="lessThan">
+    <cfRule type="cellIs" dxfId="51" priority="46" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="E451:K451 E453:K453">
-    <cfRule type="cellIs" dxfId="46" priority="45" operator="lessThan">
+  <conditionalFormatting sqref="E455:K455 E457:K457">
+    <cfRule type="cellIs" dxfId="50" priority="45" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F37:K40">
-    <cfRule type="cellIs" dxfId="45" priority="513" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="49" priority="513" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G320:H321">
-    <cfRule type="cellIs" dxfId="44" priority="5" operator="lessThan">
+    <cfRule type="cellIs" dxfId="48" priority="5" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="G436:H437">
-    <cfRule type="cellIs" dxfId="43" priority="9" operator="lessThan">
+  <conditionalFormatting sqref="G440:H441">
+    <cfRule type="cellIs" dxfId="47" priority="9" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="G471:H471">
-    <cfRule type="cellIs" dxfId="42" priority="407" stopIfTrue="1" operator="lessThan">
+  <conditionalFormatting sqref="G475:H475">
+    <cfRule type="cellIs" dxfId="46" priority="407" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="G473:H473">
-    <cfRule type="cellIs" dxfId="41" priority="406" stopIfTrue="1" operator="lessThan">
+  <conditionalFormatting sqref="G477:H477">
+    <cfRule type="cellIs" dxfId="45" priority="406" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="G497:H497 G500:H500 I498:J498 I501:J501">
-    <cfRule type="cellIs" dxfId="40" priority="89" stopIfTrue="1" operator="lessThan">
+  <conditionalFormatting sqref="G501:H501 G504:H504 I502:J502 I505:J505">
+    <cfRule type="cellIs" dxfId="44" priority="89" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="G531:H531">
-    <cfRule type="cellIs" dxfId="39" priority="15" stopIfTrue="1" operator="lessThan">
+  <conditionalFormatting sqref="G535:H535">
+    <cfRule type="cellIs" dxfId="43" priority="15" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="G534:H534">
-    <cfRule type="cellIs" dxfId="38" priority="14" stopIfTrue="1" operator="lessThan">
+  <conditionalFormatting sqref="G538:H538">
+    <cfRule type="cellIs" dxfId="42" priority="14" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G30:K30 G32:K32">
-    <cfRule type="cellIs" dxfId="37" priority="56" operator="lessThan">
+    <cfRule type="cellIs" dxfId="41" priority="56" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G47:K47">
-    <cfRule type="cellIs" dxfId="36" priority="119" operator="lessThan">
+    <cfRule type="cellIs" dxfId="40" priority="119" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="H533">
-    <cfRule type="cellIs" dxfId="35" priority="10" stopIfTrue="1" operator="lessThan">
+  <conditionalFormatting sqref="H537">
+    <cfRule type="cellIs" dxfId="39" priority="10" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="I472:J472">
-    <cfRule type="cellIs" dxfId="34" priority="337" operator="lessThan">
+  <conditionalFormatting sqref="I476:J476">
+    <cfRule type="cellIs" dxfId="38" priority="337" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="I474:J475">
-    <cfRule type="cellIs" dxfId="33" priority="88" operator="lessThan">
+  <conditionalFormatting sqref="I478:J479">
+    <cfRule type="cellIs" dxfId="37" priority="88" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="I498:J499">
-    <cfRule type="cellIs" dxfId="32" priority="83" operator="lessThan">
+  <conditionalFormatting sqref="I502:J503">
+    <cfRule type="cellIs" dxfId="36" priority="83" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="I501:J503">
-    <cfRule type="cellIs" dxfId="31" priority="78" operator="lessThan">
+  <conditionalFormatting sqref="I505:J507">
+    <cfRule type="cellIs" dxfId="35" priority="78" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="I516:J516 G515:H515">
-    <cfRule type="cellIs" dxfId="30" priority="31" stopIfTrue="1" operator="lessThan">
+  <conditionalFormatting sqref="I520:J520 G519:H519">
+    <cfRule type="cellIs" dxfId="34" priority="31" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="I516:J517">
-[...15 lines deleted...]
-    <cfRule type="cellIs" dxfId="26" priority="25" operator="lessThan">
+  <conditionalFormatting sqref="I520:J521">
+    <cfRule type="cellIs" dxfId="33" priority="30" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I320:K321 B320:F321 B322:K322">
-    <cfRule type="cellIs" dxfId="25" priority="17" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="32" priority="17" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="I474:K474">
+    <cfRule type="cellIs" dxfId="31" priority="339" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="I500:K500">
+    <cfRule type="cellIs" dxfId="30" priority="32" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="I518:K518">
+    <cfRule type="cellIs" dxfId="29" priority="25" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="J82:K99">
+    <cfRule type="cellIs" dxfId="28" priority="155" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J108:K125">
-    <cfRule type="cellIs" dxfId="24" priority="55" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="27" priority="55" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="J132:K149">
+    <cfRule type="cellIs" dxfId="26" priority="54" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="J158:K175">
+    <cfRule type="cellIs" dxfId="25" priority="53" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="J183:K192">
+    <cfRule type="cellIs" dxfId="24" priority="148" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="J201:K210">
+    <cfRule type="cellIs" dxfId="23" priority="52" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="J217:K226">
+    <cfRule type="cellIs" dxfId="22" priority="51" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="J233:K242">
+    <cfRule type="cellIs" dxfId="21" priority="50" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J290:K294">
-    <cfRule type="cellIs" dxfId="23" priority="158" operator="lessThan">
+    <cfRule type="cellIs" dxfId="20" priority="158" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J305:K309">
-    <cfRule type="cellIs" dxfId="22" priority="49" operator="lessThan">
+    <cfRule type="cellIs" dxfId="19" priority="49" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="J82:K99">
-    <cfRule type="cellIs" dxfId="21" priority="155" stopIfTrue="1" operator="lessThan">
+  <conditionalFormatting sqref="J344:K356">
+    <cfRule type="cellIs" dxfId="18" priority="43" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="J132:K149">
-    <cfRule type="cellIs" dxfId="20" priority="54" stopIfTrue="1" operator="lessThan">
+  <conditionalFormatting sqref="J364:K376">
+    <cfRule type="cellIs" dxfId="17" priority="41" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="J158:K175">
-    <cfRule type="cellIs" dxfId="19" priority="53" stopIfTrue="1" operator="lessThan">
+  <conditionalFormatting sqref="J392:K404">
+    <cfRule type="cellIs" dxfId="16" priority="39" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="J183:K192">
-[...15 lines deleted...]
-    <cfRule type="cellIs" dxfId="15" priority="50" stopIfTrue="1" operator="lessThan">
+  <conditionalFormatting sqref="J413:K425">
+    <cfRule type="cellIs" dxfId="15" priority="37" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K320:K321">
     <cfRule type="cellIs" dxfId="14" priority="3" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="K436:K437">
-    <cfRule type="cellIs" dxfId="13" priority="6" operator="lessThan">
+  <conditionalFormatting sqref="K440:K441">
+    <cfRule type="cellIs" dxfId="13" priority="7" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="12" priority="6" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="K471">
-    <cfRule type="cellIs" dxfId="12" priority="332" stopIfTrue="1" operator="lessThan">
+  <conditionalFormatting sqref="K475">
+    <cfRule type="cellIs" dxfId="11" priority="332" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="K473">
-    <cfRule type="cellIs" dxfId="11" priority="331" stopIfTrue="1" operator="lessThan">
+  <conditionalFormatting sqref="K477">
+    <cfRule type="cellIs" dxfId="10" priority="331" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="K497">
-[...2 lines deleted...]
-    </cfRule>
+  <conditionalFormatting sqref="K501">
     <cfRule type="cellIs" dxfId="9" priority="81" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
-  </conditionalFormatting>
-[...1 lines deleted...]
-    <cfRule type="cellIs" dxfId="8" priority="68" operator="lessThan">
+    <cfRule type="cellIs" dxfId="8" priority="79" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="K500">
-    <cfRule type="cellIs" dxfId="7" priority="80" stopIfTrue="1" operator="lessThan">
+  <conditionalFormatting sqref="K503:K504">
+    <cfRule type="cellIs" dxfId="7" priority="68" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="K502:K503">
-    <cfRule type="cellIs" dxfId="6" priority="67" operator="lessThan">
+  <conditionalFormatting sqref="K504">
+    <cfRule type="cellIs" dxfId="6" priority="80" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="K515">
-    <cfRule type="cellIs" dxfId="5" priority="28" operator="lessThan">
+  <conditionalFormatting sqref="K506:K507">
+    <cfRule type="cellIs" dxfId="5" priority="67" operator="lessThan">
       <formula>0</formula>
     </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="K519">
     <cfRule type="cellIs" dxfId="4" priority="29" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
-  </conditionalFormatting>
-[...1 lines deleted...]
-    <cfRule type="cellIs" dxfId="3" priority="27" operator="lessThan">
+    <cfRule type="cellIs" dxfId="3" priority="28" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="K531:K532">
-    <cfRule type="cellIs" dxfId="2" priority="425" stopIfTrue="1" operator="lessThan">
+  <conditionalFormatting sqref="K521">
+    <cfRule type="cellIs" dxfId="2" priority="27" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="K534:K535">
-    <cfRule type="cellIs" dxfId="1" priority="143" stopIfTrue="1" operator="lessThan">
+  <conditionalFormatting sqref="K535:K536">
+    <cfRule type="cellIs" dxfId="1" priority="425" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="K436:K437">
-    <cfRule type="cellIs" dxfId="0" priority="7" stopIfTrue="1" operator="lessThan">
+  <conditionalFormatting sqref="K538:K539">
+    <cfRule type="cellIs" dxfId="0" priority="143" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
-    <hyperlink ref="A549" r:id="rId1" display="www.portugalglobal.pt" xr:uid="{EF4896EE-7F6A-4798-9ABC-F2F0B6A38550}"/>
+    <hyperlink ref="A553" r:id="rId1" display="www.portugalglobal.pt" xr:uid="{EF4896EE-7F6A-4798-9ABC-F2F0B6A38550}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0.19685039370078741" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="5" manualBreakCount="5">
     <brk id="103" max="16383" man="1"/>
     <brk id="153" max="16383" man="1"/>
     <brk id="197" max="16383" man="1"/>
     <brk id="285" max="16383" man="1"/>
-    <brk id="526" max="16383" man="1"/>
+    <brk id="530" max="16383" man="1"/>
   </rowBreaks>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>