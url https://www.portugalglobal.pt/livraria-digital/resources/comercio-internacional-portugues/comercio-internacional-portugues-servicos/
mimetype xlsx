--- v0 (2026-05-01)
+++ v1 (2026-06-24)
@@ -12,60 +12,60 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://portugalglobal-my.sharepoint.com/personal/joao_santos_portugalglobal_pt/Documents/Documentos/JMS/AICEP/Intelligence Externa/CIP/CIP Observatório/Serviços Finais/2026/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\DBITD\_Conhecimento\Direção de Informação\Estatística\Templates\CIP Observatório\Serviços Finais\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1" documentId="8_{8D046373-E469-45A2-BCA5-802BD701DD49}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{36B5AF6B-FE49-4D83-A122-156BB8A246D5}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{31AF5323-63C9-4862-B379-B67656EE571B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13020" tabRatio="951" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" tabRatio="837" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Capa" sheetId="37" r:id="rId1"/>
     <sheet name="Índice" sheetId="36" r:id="rId2"/>
     <sheet name="1 Balança Comercial" sheetId="27" r:id="rId3"/>
     <sheet name="2 Tipos de Serviço" sheetId="25" r:id="rId4"/>
     <sheet name="3 Países Mensal" sheetId="32" r:id="rId5"/>
     <sheet name="3 Países Anual" sheetId="42" r:id="rId6"/>
     <sheet name="4 Balança Pag Tecnológica" sheetId="44" r:id="rId7"/>
     <sheet name=" " sheetId="38" r:id="rId8"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'2 Tipos de Serviço'!$A$1:$I$43</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'3 Países Mensal'!$A$1:$O$30</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">'4 Balança Pag Tecnológica'!$A$1:$I$28</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
@@ -212,60 +212,60 @@
   <si>
     <t>Fonte: Banco de Portugal</t>
   </si>
   <si>
     <t>Unidade: Milhões de euros, exceto quando indicado.</t>
   </si>
   <si>
     <t>Unidade: Milhões de Euros, exceto quando indicado.</t>
   </si>
   <si>
     <t>Fonte: Banco de Portugal; Unidade: Milhões de euros, exceto quando indicado.</t>
   </si>
   <si>
     <t>A Balança de Pagamentos Tecnológica constitui um instrumento para a compreensão e análise das transações relacionadas, nomeadamente, com a troca de conhecimento técnico e serviços de conteúdo tecnológico entre entidades pertencentes a diferentes territórios.</t>
   </si>
   <si>
     <t>% Total 2025</t>
   </si>
   <si>
     <t>Var. %</t>
   </si>
   <si>
     <t>% Total 2026</t>
   </si>
   <si>
-    <t>2026 (janeiro a fevereiro)</t>
-[...8 lines deleted...]
-    <t>2026 jan/fev</t>
+    <t>2026 (janeiro a abril)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Junho de 2026</t>
+  </si>
+  <si>
+    <t>2025 jan/abr</t>
+  </si>
+  <si>
+    <t>2026 jan/abr</t>
   </si>
   <si>
     <t>Transformação de recursos materiais de terceiros</t>
   </si>
   <si>
     <t>Manutenção e reparação</t>
   </si>
   <si>
     <t>Transportes</t>
   </si>
   <si>
     <t>Viagens e turismo</t>
   </si>
   <si>
     <t>Construção</t>
   </si>
   <si>
     <t>Seguros e pensões</t>
   </si>
   <si>
     <t>Financeiros</t>
   </si>
   <si>
     <t>Direitos de utilização de propriedade intelectual</t>
   </si>
@@ -882,51 +882,51 @@
         <color rgb="FF005629"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FFA6A6A6"/>
       </right>
       <top style="thin">
         <color rgb="FFA6A6A6"/>
       </top>
       <bottom style="thin">
         <color rgb="FF005629"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="116">
+  <cellXfs count="117">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
@@ -1218,50 +1218,53 @@
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="17">
     <dxf>
       <font>
         <condense val="0"/>
         <extend val="0"/>
         <color indexed="10"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <condense val="0"/>
         <extend val="0"/>
         <color indexed="10"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
@@ -2151,1167 +2154,1167 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.portugalglobal.pt/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.portugalglobal.pt/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.portugalglobal.pt/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr codeName="Sheet1"/>
   <dimension ref="A1:J43"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
       <selection activeCell="A43" sqref="A43"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
     </row>
-    <row r="2" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
     </row>
-    <row r="3" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
     </row>
-    <row r="4" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A4" s="2"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
     </row>
-    <row r="5" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A5" s="2"/>
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
     </row>
-    <row r="6" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A6" s="2"/>
       <c r="B6" s="2"/>
       <c r="C6" s="2"/>
       <c r="D6" s="2"/>
       <c r="E6" s="2"/>
       <c r="F6" s="2"/>
       <c r="G6" s="2"/>
       <c r="H6" s="2"/>
       <c r="I6" s="2"/>
       <c r="J6" s="2"/>
     </row>
-    <row r="7" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A7" s="2"/>
       <c r="B7" s="2"/>
       <c r="C7" s="2"/>
       <c r="D7" s="2"/>
       <c r="E7" s="2"/>
       <c r="F7" s="2"/>
       <c r="G7" s="2"/>
       <c r="H7" s="2"/>
       <c r="I7" s="2"/>
       <c r="J7" s="2"/>
     </row>
-    <row r="8" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A8" s="2"/>
       <c r="B8" s="2"/>
       <c r="C8" s="2"/>
       <c r="D8" s="2"/>
       <c r="E8" s="2"/>
       <c r="F8" s="2"/>
       <c r="G8" s="2"/>
       <c r="H8" s="2"/>
       <c r="I8" s="2"/>
       <c r="J8" s="2"/>
     </row>
-    <row r="9" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A9" s="2"/>
       <c r="B9" s="2"/>
       <c r="C9" s="2"/>
       <c r="D9" s="2"/>
       <c r="E9" s="2"/>
       <c r="F9" s="2"/>
       <c r="G9" s="2"/>
       <c r="H9" s="2"/>
       <c r="I9" s="2"/>
       <c r="J9" s="2"/>
     </row>
-    <row r="10" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A10" s="2"/>
       <c r="B10" s="2"/>
       <c r="C10" s="2"/>
       <c r="D10" s="2"/>
       <c r="E10" s="2"/>
       <c r="F10" s="2"/>
       <c r="G10" s="2"/>
       <c r="H10" s="2"/>
       <c r="I10" s="2"/>
       <c r="J10" s="2"/>
     </row>
-    <row r="11" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A11" s="2"/>
       <c r="B11" s="2"/>
       <c r="C11" s="2"/>
       <c r="D11" s="2"/>
       <c r="E11" s="2"/>
       <c r="F11" s="2"/>
       <c r="G11" s="2"/>
       <c r="H11" s="2"/>
       <c r="I11" s="2"/>
       <c r="J11" s="2"/>
     </row>
-    <row r="12" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A12" s="2"/>
       <c r="B12" s="2"/>
       <c r="C12" s="2"/>
       <c r="D12" s="2"/>
       <c r="E12" s="2"/>
       <c r="F12" s="2"/>
       <c r="G12" s="2"/>
       <c r="H12" s="2"/>
       <c r="I12" s="2"/>
       <c r="J12" s="2"/>
     </row>
-    <row r="13" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A13" s="2"/>
       <c r="B13" s="2"/>
       <c r="C13" s="2"/>
       <c r="D13" s="2"/>
       <c r="E13" s="2"/>
       <c r="F13" s="2"/>
       <c r="G13" s="2"/>
       <c r="H13" s="2"/>
       <c r="I13" s="2"/>
       <c r="J13" s="2"/>
     </row>
-    <row r="14" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A14" s="2"/>
       <c r="B14" s="2"/>
       <c r="C14" s="2"/>
       <c r="D14" s="2"/>
       <c r="E14" s="2"/>
       <c r="F14" s="2"/>
       <c r="G14" s="2"/>
       <c r="H14" s="2"/>
       <c r="I14" s="2"/>
       <c r="J14" s="2"/>
     </row>
-    <row r="15" spans="1:10" ht="42" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:10" ht="42.6" x14ac:dyDescent="0.25">
       <c r="A15" s="2"/>
       <c r="B15" s="2"/>
       <c r="C15" s="2"/>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="2"/>
       <c r="F15" s="2"/>
       <c r="G15" s="2"/>
       <c r="H15" s="2"/>
       <c r="I15" s="2"/>
       <c r="J15" s="2"/>
     </row>
-    <row r="16" spans="1:10" ht="42" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:10" ht="42.6" x14ac:dyDescent="0.25">
       <c r="A16" s="2"/>
       <c r="B16" s="2"/>
       <c r="C16" s="2"/>
       <c r="D16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="E16" s="2"/>
       <c r="F16" s="2"/>
       <c r="G16" s="2"/>
       <c r="H16" s="2"/>
       <c r="I16" s="2"/>
       <c r="J16" s="2"/>
     </row>
-    <row r="17" spans="1:10" ht="42" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:10" ht="42.6" x14ac:dyDescent="0.25">
       <c r="A17" s="2"/>
       <c r="B17" s="2"/>
       <c r="C17" s="2"/>
       <c r="D17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="E17" s="2"/>
       <c r="F17" s="2"/>
       <c r="G17" s="2"/>
       <c r="H17" s="2"/>
       <c r="I17" s="2"/>
       <c r="J17" s="2"/>
     </row>
-    <row r="18" spans="1:10" ht="42" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:10" ht="42.6" x14ac:dyDescent="0.25">
       <c r="A18" s="2"/>
       <c r="B18" s="2"/>
       <c r="C18" s="2"/>
       <c r="D18" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E18" s="2"/>
       <c r="F18" s="2"/>
       <c r="G18" s="2"/>
       <c r="H18" s="2"/>
       <c r="I18" s="2"/>
       <c r="J18" s="2"/>
     </row>
-    <row r="19" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="2"/>
       <c r="B19" s="2"/>
       <c r="C19" s="2"/>
       <c r="D19" s="4"/>
       <c r="E19" s="2"/>
       <c r="F19" s="2"/>
       <c r="G19" s="2"/>
       <c r="H19" s="2"/>
       <c r="I19" s="2"/>
       <c r="J19" s="2"/>
     </row>
-    <row r="20" spans="1:10" ht="28.5" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:10" ht="28.8" x14ac:dyDescent="0.25">
       <c r="A20" s="2"/>
       <c r="B20" s="2"/>
       <c r="C20" s="2"/>
       <c r="D20" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E20" s="2"/>
       <c r="F20" s="2"/>
       <c r="G20" s="2"/>
       <c r="H20" s="2"/>
       <c r="I20" s="2"/>
       <c r="J20" s="2"/>
     </row>
-    <row r="21" spans="1:10" ht="19.5" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:10" ht="19.8" x14ac:dyDescent="0.25">
       <c r="A21" s="2"/>
       <c r="B21" s="2"/>
       <c r="C21" s="2"/>
       <c r="D21" s="6"/>
       <c r="E21" s="2"/>
       <c r="F21" s="2"/>
       <c r="G21" s="2"/>
       <c r="H21" s="2"/>
       <c r="I21" s="2"/>
       <c r="J21" s="2"/>
     </row>
-    <row r="22" spans="1:10" ht="19.5" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:10" ht="19.8" x14ac:dyDescent="0.25">
       <c r="A22" s="2"/>
       <c r="B22" s="2"/>
       <c r="C22" s="2"/>
       <c r="D22" s="6"/>
       <c r="E22" s="2"/>
       <c r="F22" s="2"/>
       <c r="G22" s="2"/>
       <c r="H22" s="2"/>
       <c r="I22" s="2"/>
       <c r="J22" s="2"/>
     </row>
-    <row r="23" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A23" s="2"/>
       <c r="B23" s="2"/>
       <c r="C23" s="2"/>
       <c r="D23" s="2"/>
       <c r="E23" s="2"/>
       <c r="F23" s="2"/>
       <c r="G23" s="2"/>
       <c r="H23" s="2"/>
       <c r="I23" s="2"/>
       <c r="J23" s="2"/>
     </row>
-    <row r="24" spans="1:10" ht="21" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:10" ht="21" x14ac:dyDescent="0.25">
       <c r="A24" s="2"/>
       <c r="B24" s="2"/>
       <c r="C24" s="2"/>
       <c r="D24" s="7"/>
       <c r="E24" s="2"/>
       <c r="F24" s="2"/>
       <c r="G24" s="2"/>
       <c r="H24" s="2"/>
       <c r="I24" s="2"/>
       <c r="J24" s="2"/>
     </row>
-    <row r="25" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A25" s="2"/>
       <c r="B25" s="2"/>
       <c r="C25" s="2"/>
       <c r="D25" s="2"/>
       <c r="E25" s="2"/>
       <c r="F25" s="2"/>
       <c r="G25" s="2"/>
       <c r="H25" s="2"/>
       <c r="I25" s="2"/>
       <c r="J25" s="2"/>
     </row>
-    <row r="26" spans="1:10" ht="15.75" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:10" ht="15.6" x14ac:dyDescent="0.25">
       <c r="A26" s="2"/>
       <c r="B26" s="2"/>
       <c r="C26" s="2"/>
       <c r="D26" s="8"/>
       <c r="E26" s="2"/>
       <c r="F26" s="2"/>
       <c r="G26" s="2"/>
       <c r="H26" s="2"/>
       <c r="I26" s="2"/>
       <c r="J26" s="2"/>
     </row>
-    <row r="27" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A27" s="2"/>
       <c r="B27" s="2"/>
       <c r="C27" s="2"/>
       <c r="D27" s="2"/>
       <c r="E27" s="2"/>
       <c r="F27" s="2"/>
       <c r="G27" s="2"/>
       <c r="H27" s="2"/>
       <c r="I27" s="2"/>
       <c r="J27" s="2"/>
     </row>
-    <row r="28" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A28" s="2"/>
       <c r="B28" s="2"/>
       <c r="C28" s="2"/>
       <c r="D28" s="2"/>
       <c r="E28" s="2"/>
       <c r="F28" s="2"/>
       <c r="G28" s="2"/>
       <c r="H28" s="2"/>
       <c r="I28" s="2"/>
       <c r="J28" s="2"/>
     </row>
-    <row r="29" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A29" s="2"/>
       <c r="B29" s="2"/>
       <c r="C29" s="2"/>
       <c r="D29" s="2"/>
       <c r="E29" s="2"/>
       <c r="F29" s="2"/>
       <c r="G29" s="2"/>
       <c r="H29" s="2"/>
       <c r="I29" s="2"/>
       <c r="J29" s="2"/>
     </row>
-    <row r="30" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A30" s="2"/>
       <c r="B30" s="2"/>
       <c r="C30" s="2"/>
       <c r="D30" s="2"/>
       <c r="E30" s="2"/>
       <c r="F30" s="2"/>
       <c r="G30" s="2"/>
       <c r="H30" s="2"/>
       <c r="I30" s="2"/>
       <c r="J30" s="2"/>
     </row>
-    <row r="31" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A31" s="2"/>
       <c r="B31" s="2"/>
       <c r="C31" s="2"/>
       <c r="D31" s="2"/>
       <c r="E31" s="2"/>
       <c r="F31" s="2"/>
       <c r="G31" s="2"/>
       <c r="H31" s="2"/>
       <c r="I31" s="2"/>
       <c r="J31" s="2"/>
     </row>
-    <row r="32" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A32" s="2"/>
       <c r="B32" s="2"/>
       <c r="C32" s="2"/>
       <c r="D32" s="2"/>
       <c r="E32" s="2"/>
       <c r="F32" s="2"/>
       <c r="G32" s="2"/>
       <c r="H32" s="2"/>
       <c r="I32" s="2"/>
       <c r="J32" s="2"/>
     </row>
-    <row r="33" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A33" s="2"/>
       <c r="B33" s="2"/>
       <c r="C33" s="2"/>
       <c r="D33" s="2"/>
       <c r="E33" s="2"/>
       <c r="F33" s="2"/>
       <c r="G33" s="2"/>
       <c r="H33" s="2"/>
       <c r="I33" s="2"/>
       <c r="J33" s="2"/>
     </row>
-    <row r="34" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A34" s="2"/>
       <c r="B34" s="2"/>
       <c r="C34" s="2"/>
       <c r="D34" s="2"/>
       <c r="E34" s="2"/>
       <c r="F34" s="2"/>
       <c r="G34" s="2"/>
       <c r="H34" s="2"/>
       <c r="I34" s="2"/>
       <c r="J34" s="2"/>
     </row>
-    <row r="35" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A35" s="2"/>
       <c r="B35" s="2"/>
       <c r="C35" s="2"/>
       <c r="D35" s="2"/>
       <c r="E35" s="2"/>
       <c r="F35" s="2"/>
       <c r="G35" s="2"/>
       <c r="H35" s="2"/>
       <c r="I35" s="2"/>
       <c r="J35" s="2"/>
     </row>
-    <row r="36" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A36" s="2"/>
       <c r="B36" s="2"/>
       <c r="C36" s="2"/>
       <c r="D36" s="2"/>
       <c r="E36" s="2"/>
       <c r="F36" s="2"/>
       <c r="G36" s="2"/>
       <c r="H36" s="2"/>
       <c r="I36" s="2"/>
       <c r="J36" s="2"/>
     </row>
-    <row r="37" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A37" s="2"/>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
       <c r="H37" s="2"/>
       <c r="I37" s="2"/>
       <c r="J37" s="2"/>
     </row>
-    <row r="38" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A38" s="2"/>
       <c r="B38" s="2"/>
       <c r="C38" s="2"/>
       <c r="D38" s="2"/>
       <c r="E38" s="2"/>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
       <c r="H38" s="2"/>
       <c r="I38" s="2"/>
       <c r="J38" s="2"/>
     </row>
-    <row r="39" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A39" s="2"/>
       <c r="B39" s="2"/>
       <c r="C39" s="2"/>
       <c r="D39" s="2"/>
       <c r="E39" s="2"/>
       <c r="F39" s="2"/>
       <c r="G39" s="2"/>
       <c r="H39" s="2"/>
       <c r="I39" s="2"/>
       <c r="J39" s="2"/>
     </row>
-    <row r="40" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A40" s="2"/>
       <c r="B40" s="2"/>
       <c r="C40" s="2"/>
       <c r="D40" s="2"/>
       <c r="E40" s="2"/>
       <c r="F40" s="2"/>
       <c r="G40" s="2"/>
       <c r="H40" s="2"/>
       <c r="I40" s="2"/>
       <c r="J40" s="2"/>
     </row>
-    <row r="41" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A41" s="2"/>
       <c r="B41" s="2"/>
       <c r="C41" s="2"/>
       <c r="D41" s="2"/>
       <c r="E41" s="2"/>
       <c r="F41" s="2"/>
       <c r="G41" s="2"/>
       <c r="H41" s="2"/>
       <c r="I41" s="2"/>
       <c r="J41" s="2"/>
     </row>
-    <row r="42" spans="1:10" ht="15.75" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:10" ht="15.6" x14ac:dyDescent="0.25">
       <c r="A42" s="9" t="s">
         <v>53</v>
       </c>
       <c r="B42" s="2"/>
       <c r="C42" s="2"/>
       <c r="D42" s="2"/>
       <c r="E42" s="2"/>
       <c r="F42" s="2"/>
       <c r="G42" s="2"/>
       <c r="H42" s="2"/>
       <c r="I42" s="2"/>
       <c r="J42" s="2"/>
     </row>
-    <row r="43" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A43" s="2"/>
       <c r="B43" s="2"/>
       <c r="C43" s="2"/>
       <c r="D43" s="2"/>
       <c r="E43" s="2"/>
       <c r="F43" s="2"/>
       <c r="G43" s="2"/>
       <c r="H43" s="2"/>
       <c r="I43" s="2"/>
       <c r="J43" s="2"/>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.78740157480314965" footer="0.78740157480314965"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr codeName="Sheet2"/>
   <dimension ref="A2:A10"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="13"/>
-    <col min="2" max="16384" width="9.140625" style="10"/>
+    <col min="1" max="1" width="9.109375" style="13"/>
+    <col min="2" max="16384" width="9.109375" style="10"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A2" s="35" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="4" spans="1:1" s="12" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:1" s="12" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A4" s="11" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="5" spans="1:1" s="12" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:1" s="12" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A5" s="11"/>
     </row>
-    <row r="6" spans="1:1" s="12" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:1" s="12" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A6" s="11" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="7" spans="1:1" s="12" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:1" s="12" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A7" s="11"/>
     </row>
-    <row r="8" spans="1:1" s="12" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:1" s="12" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A8" s="11" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="9" spans="1:1" s="12" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:1" s="12" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A9" s="11"/>
     </row>
-    <row r="10" spans="1:1" s="12" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:1" s="12" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A10" s="11" t="s">
         <v>43</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" location="'1 Balança Comercial'!A1" display="Balança Comercial de Serviços" xr:uid="{00000000-0004-0000-0400-000000000000}"/>
     <hyperlink ref="A6" location="'2 Tipos de Serviço'!A1" display="Exportações e Importações por Tipos de Serviços" xr:uid="{00000000-0004-0000-0400-000001000000}"/>
     <hyperlink ref="A8" location="'3 Países Mensal'!A1" display="Principais Países Clientes e Fornecedores" xr:uid="{00000000-0004-0000-0400-000002000000}"/>
     <hyperlink ref="A10" location="Índice!A1" display="Balança de Pagamentos Tecnológica" xr:uid="{77E96760-9ACB-432F-ABCB-E3E9DD4AE440}"/>
   </hyperlinks>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.78740157480314965" footer="0.78740157480314965"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr codeName="Sheet3"/>
   <dimension ref="A1:K33"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" workbookViewId="0">
       <selection activeCell="B29" sqref="B29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="12" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="1.7109375" style="36" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="9" max="16384" width="9.140625" style="36"/>
+    <col min="1" max="1" width="1.6640625" style="36" customWidth="1"/>
+    <col min="2" max="2" width="33.6640625" style="36" customWidth="1"/>
+    <col min="3" max="7" width="8.6640625" style="36" customWidth="1"/>
+    <col min="8" max="8" width="7.6640625" style="36" customWidth="1"/>
+    <col min="9" max="16384" width="9.109375" style="36"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:11" s="116" customFormat="1" ht="9.9" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="37"/>
       <c r="B2" s="45" t="s">
         <v>40</v>
       </c>
       <c r="C2" s="38"/>
       <c r="D2" s="38"/>
       <c r="E2" s="38"/>
       <c r="F2" s="38"/>
       <c r="G2" s="38"/>
       <c r="H2" s="38"/>
     </row>
-    <row r="3" spans="1:11" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:11" ht="9.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="37"/>
       <c r="B3" s="37"/>
       <c r="C3" s="38"/>
       <c r="D3" s="38"/>
       <c r="E3" s="38"/>
       <c r="F3" s="38"/>
       <c r="G3" s="38"/>
       <c r="H3" s="38"/>
     </row>
-    <row r="4" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B4" s="46"/>
       <c r="C4" s="47" t="s">
         <v>54</v>
       </c>
       <c r="D4" s="48" t="s">
         <v>49</v>
       </c>
       <c r="E4" s="47" t="s">
         <v>55</v>
       </c>
       <c r="F4" s="48" t="s">
         <v>51</v>
       </c>
       <c r="G4" s="48" t="s">
         <v>32</v>
       </c>
       <c r="H4" s="49" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="5" spans="1:11" ht="2.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:11" ht="2.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="14"/>
       <c r="C5" s="15"/>
       <c r="D5" s="16"/>
       <c r="E5" s="15"/>
       <c r="F5" s="16"/>
       <c r="G5" s="17"/>
       <c r="H5" s="17"/>
     </row>
-    <row r="6" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B6" s="18" t="s">
         <v>0</v>
       </c>
       <c r="C6" s="19"/>
       <c r="D6" s="19"/>
       <c r="E6" s="19"/>
       <c r="F6" s="19"/>
       <c r="G6" s="19"/>
       <c r="H6" s="19"/>
       <c r="J6" s="39"/>
       <c r="K6" s="39"/>
     </row>
-    <row r="7" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B7" s="20" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="21">
-        <v>7976.2099999999991</v>
+        <v>17387.59</v>
       </c>
       <c r="D7" s="22">
         <v>100</v>
       </c>
       <c r="E7" s="21">
-        <v>8038.1299999999992</v>
+        <v>18125.64</v>
       </c>
       <c r="F7" s="22">
         <v>100</v>
       </c>
       <c r="G7" s="23">
-        <v>61.920000000000073</v>
+        <v>738.04999999999927</v>
       </c>
       <c r="H7" s="24">
-        <v>0.77630854754325773</v>
+        <v>4.2446940605339742</v>
       </c>
       <c r="I7" s="26"/>
       <c r="J7" s="26"/>
       <c r="K7" s="40"/>
     </row>
-    <row r="8" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B8" s="20" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="21">
-        <v>3871.6000000000004</v>
+        <v>8192.130000000001</v>
       </c>
       <c r="D8" s="22">
         <v>100</v>
       </c>
       <c r="E8" s="21">
-        <v>4148.1400000000003</v>
+        <v>9096.86</v>
       </c>
       <c r="F8" s="22">
         <v>100</v>
       </c>
       <c r="G8" s="23">
-        <v>276.53999999999996</v>
+        <v>904.72999999999956</v>
       </c>
       <c r="H8" s="24">
-        <v>7.1427833453869187</v>
+        <v>11.043892125735303</v>
       </c>
       <c r="I8" s="26"/>
       <c r="J8" s="26"/>
       <c r="K8" s="40"/>
     </row>
-    <row r="9" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B9" s="20" t="s">
         <v>4</v>
       </c>
       <c r="C9" s="21">
-        <v>4104.6099999999988</v>
+        <v>9195.4599999999991</v>
       </c>
       <c r="D9" s="22" t="s">
         <v>9</v>
       </c>
       <c r="E9" s="21">
-        <v>3889.9899999999989</v>
+        <v>9028.7799999999988</v>
       </c>
       <c r="F9" s="22" t="s">
         <v>9</v>
       </c>
       <c r="G9" s="23">
-        <v>-214.61999999999989</v>
+        <v>-166.68000000000029</v>
       </c>
       <c r="H9" s="24">
-        <v>-5.2287549852482931</v>
+        <v>-1.8126336257240021</v>
       </c>
       <c r="I9" s="26"/>
       <c r="J9" s="39"/>
       <c r="K9" s="40"/>
     </row>
-    <row r="10" spans="1:11" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:11" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B10" s="52" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="53">
-        <v>206.01844198780861</v>
+        <v>212.24748630697997</v>
       </c>
       <c r="D10" s="54" t="s">
         <v>9</v>
       </c>
       <c r="E10" s="53">
-        <v>193.77672884714593</v>
+        <v>199.25160989616194</v>
       </c>
       <c r="F10" s="54" t="s">
         <v>9</v>
       </c>
       <c r="G10" s="54">
-        <v>-12.241713140662682</v>
+        <v>-12.995876410818028</v>
       </c>
       <c r="H10" s="53" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="11" spans="1:11" s="1" customFormat="1" ht="0.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:11" s="1" customFormat="1" ht="0.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B11" s="55"/>
       <c r="C11" s="51"/>
       <c r="D11" s="51"/>
       <c r="E11" s="51"/>
       <c r="F11" s="51"/>
       <c r="G11" s="51"/>
       <c r="H11" s="51"/>
     </row>
-    <row r="12" spans="1:11" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:11" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B12" s="18" t="s">
         <v>6</v>
       </c>
       <c r="C12" s="19"/>
       <c r="D12" s="19"/>
       <c r="E12" s="19"/>
       <c r="F12" s="19"/>
       <c r="G12" s="19"/>
       <c r="H12" s="19"/>
     </row>
-    <row r="13" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B13" s="20" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="21">
-        <v>4545.1000000000004</v>
+        <v>9846.5499999999993</v>
       </c>
       <c r="D13" s="22">
-        <v>56.983203802307123</v>
+        <v>56.629757200394067</v>
       </c>
       <c r="E13" s="21">
-        <v>4562.1399999999994</v>
+        <v>10159.929999999998</v>
       </c>
       <c r="F13" s="22">
-        <v>56.756235592109107</v>
+        <v>56.052806962954129</v>
       </c>
       <c r="G13" s="23">
-        <v>17.039999999999054</v>
+        <v>313.3799999999992</v>
       </c>
       <c r="H13" s="24">
-        <v>0.37490924292092698</v>
+        <v>3.1826375735663679</v>
       </c>
       <c r="K13" s="26"/>
     </row>
-    <row r="14" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="20" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="21">
-        <v>2274.6999999999998</v>
+        <v>4690.07</v>
       </c>
       <c r="D14" s="22">
-        <v>58.753486930468014</v>
+        <v>57.250922531746916</v>
       </c>
       <c r="E14" s="21">
-        <v>2393.1999999999998</v>
+        <v>5190.67</v>
       </c>
       <c r="F14" s="22">
-        <v>57.693327611893523</v>
+        <v>57.060018511882113</v>
       </c>
       <c r="G14" s="23">
-        <v>118.5</v>
+        <v>500.60000000000036</v>
       </c>
       <c r="H14" s="24">
-        <v>5.2094781729458832</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+        <v>10.673614679525048</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B15" s="20" t="s">
         <v>7</v>
       </c>
       <c r="C15" s="21">
-        <v>2270.4000000000005</v>
+        <v>5156.4799999999996</v>
       </c>
       <c r="D15" s="22" t="s">
         <v>9</v>
       </c>
       <c r="E15" s="21">
-        <v>2168.9399999999996</v>
+        <v>4969.2599999999984</v>
       </c>
       <c r="F15" s="22" t="s">
         <v>9</v>
       </c>
       <c r="G15" s="23">
-        <v>-101.46000000000095</v>
+        <v>-187.22000000000116</v>
       </c>
       <c r="H15" s="24">
-        <v>-4.4688160676533171</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-3.6307713789251808</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B16" s="20" t="s">
         <v>8</v>
       </c>
       <c r="C16" s="24">
-        <v>199.81096408317583</v>
+        <v>209.94462769212402</v>
       </c>
       <c r="D16" s="22" t="s">
         <v>9</v>
       </c>
       <c r="E16" s="24">
-        <v>190.62928296841048</v>
+        <v>195.73446202513352</v>
       </c>
       <c r="F16" s="22" t="s">
         <v>9</v>
       </c>
       <c r="G16" s="22" t="s">
         <v>9</v>
       </c>
       <c r="H16" s="24" t="s">
         <v>9</v>
       </c>
       <c r="J16" s="39"/>
       <c r="K16" s="39"/>
     </row>
-    <row r="17" spans="2:11" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="2:11" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B17" s="52" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="53" t="s">
         <v>9</v>
       </c>
       <c r="D17" s="54" t="s">
         <v>9</v>
       </c>
       <c r="E17" s="53" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="54" t="s">
         <v>9</v>
       </c>
       <c r="G17" s="54" t="s">
         <v>9</v>
       </c>
       <c r="H17" s="53">
-        <v>0.2136352979673185</v>
-[...2 lines deleted...]
-    <row r="18" spans="2:11" s="1" customFormat="1" ht="0.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>1.8023199304791473</v>
+      </c>
+    </row>
+    <row r="18" spans="2:11" s="1" customFormat="1" ht="0.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B18" s="55"/>
       <c r="C18" s="51"/>
       <c r="D18" s="51"/>
       <c r="E18" s="51"/>
       <c r="F18" s="51"/>
       <c r="G18" s="51"/>
       <c r="H18" s="51"/>
     </row>
-    <row r="19" spans="2:11" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="2:11" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B19" s="18" t="s">
         <v>10</v>
       </c>
       <c r="C19" s="19"/>
       <c r="D19" s="19"/>
       <c r="E19" s="19"/>
       <c r="F19" s="19"/>
       <c r="G19" s="19"/>
       <c r="H19" s="19"/>
     </row>
-    <row r="20" spans="2:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="2:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B20" s="20" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="21">
-        <v>3431.1099999999988</v>
+        <v>7541.0400000000009</v>
       </c>
       <c r="D20" s="22">
-        <v>43.016796197692884</v>
+        <v>43.370242799605933</v>
       </c>
       <c r="E20" s="21">
-        <v>3475.99</v>
+        <v>7965.7100000000009</v>
       </c>
       <c r="F20" s="22">
-        <v>43.243764407890886</v>
+        <v>43.947193037045871</v>
       </c>
       <c r="G20" s="23">
-        <v>44.880000000001019</v>
+        <v>424.67000000000007</v>
       </c>
       <c r="H20" s="24">
-        <v>1.3080315116682659</v>
+        <v>5.6314513647984903</v>
       </c>
       <c r="J20" s="14"/>
       <c r="K20" s="26"/>
     </row>
-    <row r="21" spans="2:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="2:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B21" s="20" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="21">
-        <v>1596.9000000000005</v>
+        <v>3502.0600000000013</v>
       </c>
       <c r="D21" s="22">
-        <v>41.246513069531986</v>
+        <v>42.749077468253077</v>
       </c>
       <c r="E21" s="21">
-        <v>1754.9400000000005</v>
+        <v>3906.1900000000005</v>
       </c>
       <c r="F21" s="22">
-        <v>42.306672388106485</v>
+        <v>42.93998148811788</v>
       </c>
       <c r="G21" s="23">
-        <v>158.03999999999996</v>
+        <v>404.1299999999992</v>
       </c>
       <c r="H21" s="24">
-        <v>9.8966748074394086</v>
+        <v>11.539779444098588</v>
       </c>
       <c r="J21" s="14"/>
       <c r="K21" s="26"/>
     </row>
-    <row r="22" spans="2:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="2:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B22" s="20" t="s">
         <v>7</v>
       </c>
       <c r="C22" s="21">
-        <v>1834.2099999999982</v>
+        <v>4038.9799999999996</v>
       </c>
       <c r="D22" s="22" t="s">
         <v>9</v>
       </c>
       <c r="E22" s="21">
-        <v>1721.0499999999993</v>
+        <v>4059.5200000000004</v>
       </c>
       <c r="F22" s="22" t="s">
         <v>9</v>
       </c>
       <c r="G22" s="23">
-        <v>-113.15999999999894</v>
+        <v>20.540000000000873</v>
       </c>
       <c r="H22" s="24">
-        <v>-6.1694135349823114</v>
-[...2 lines deleted...]
-    <row r="23" spans="2:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+        <v>0.50854423641614654</v>
+      </c>
+    </row>
+    <row r="23" spans="2:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B23" s="20" t="s">
         <v>8</v>
       </c>
       <c r="C23" s="24">
-        <v>214.86066754336514</v>
+        <v>215.33154771762901</v>
       </c>
       <c r="D23" s="22" t="s">
         <v>9</v>
       </c>
       <c r="E23" s="24">
-        <v>198.06887984774403</v>
+        <v>203.92530829273539</v>
       </c>
       <c r="F23" s="22" t="s">
         <v>9</v>
       </c>
       <c r="G23" s="22" t="s">
         <v>9</v>
       </c>
       <c r="H23" s="24" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="24" spans="2:11" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="2:11" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B24" s="56" t="s">
         <v>15</v>
       </c>
       <c r="C24" s="57" t="s">
         <v>9</v>
       </c>
       <c r="D24" s="58" t="s">
         <v>9</v>
       </c>
       <c r="E24" s="57" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="58" t="s">
         <v>9</v>
       </c>
       <c r="G24" s="58" t="s">
         <v>9</v>
       </c>
       <c r="H24" s="57">
-        <v>0.56267324957593923</v>
-[...2 lines deleted...]
-    <row r="25" spans="2:11" ht="3" customHeight="1" x14ac:dyDescent="0.2">
+        <v>2.442374130054827</v>
+      </c>
+    </row>
+    <row r="25" spans="2:11" ht="3" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B25" s="14"/>
       <c r="C25" s="26"/>
       <c r="D25" s="26"/>
       <c r="E25" s="26"/>
       <c r="F25" s="26"/>
       <c r="G25" s="26"/>
       <c r="H25" s="27"/>
     </row>
-    <row r="26" spans="2:11" x14ac:dyDescent="0.2">
+    <row r="26" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B26" s="59" t="s">
         <v>44</v>
       </c>
       <c r="C26" s="42"/>
       <c r="D26" s="42"/>
       <c r="E26" s="42"/>
       <c r="F26" s="42"/>
       <c r="G26" s="42"/>
       <c r="H26" s="28"/>
     </row>
-    <row r="27" spans="2:11" x14ac:dyDescent="0.2">
+    <row r="27" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B27" s="59" t="s">
         <v>45</v>
       </c>
       <c r="C27" s="41"/>
       <c r="D27" s="41"/>
       <c r="E27" s="41"/>
       <c r="F27" s="28"/>
       <c r="G27" s="28"/>
       <c r="H27" s="43"/>
     </row>
-    <row r="28" spans="2:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="29" spans="2:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="2:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="29" spans="2:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B29" s="61"/>
       <c r="C29" s="61"/>
       <c r="D29" s="61"/>
       <c r="E29" s="61"/>
       <c r="F29" s="61"/>
       <c r="G29" s="61"/>
       <c r="H29" s="61"/>
     </row>
-    <row r="30" spans="2:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="31" spans="2:11" x14ac:dyDescent="0.2">
+    <row r="30" spans="2:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="31" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B31" s="14" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="32" spans="2:11" x14ac:dyDescent="0.2">
+    <row r="32" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B32" s="60" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="33" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="33" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B33" s="44"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2" type="noConversion"/>
   <conditionalFormatting sqref="B11:H11">
     <cfRule type="cellIs" dxfId="16" priority="6" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B18:H18">
     <cfRule type="cellIs" dxfId="15" priority="3" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C7:H10">
     <cfRule type="cellIs" dxfId="14" priority="5" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C13:H17">
     <cfRule type="cellIs" dxfId="13" priority="2" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C20:H24">
@@ -3321,5193 +3324,5208 @@
   </conditionalFormatting>
   <conditionalFormatting sqref="G11:H11">
     <cfRule type="cellIs" dxfId="11" priority="7" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G18:H18">
     <cfRule type="cellIs" dxfId="10" priority="4" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
     <hyperlink ref="B32" r:id="rId1" display="www.portugalglobal.pt" xr:uid="{41C9918C-D8D9-462D-82D4-E2E241B1576A}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr codeName="Sheet4"/>
-  <dimension ref="A1:O47"/>
+  <dimension ref="A1:R47"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" workbookViewId="0">
       <selection activeCell="A39" sqref="A39"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="12" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="38.7109375" style="14" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="16" max="16384" width="9.140625" style="36"/>
+    <col min="1" max="1" width="38.6640625" style="14" customWidth="1"/>
+    <col min="2" max="2" width="7.6640625" style="36" customWidth="1"/>
+    <col min="3" max="3" width="7.6640625" style="76" customWidth="1"/>
+    <col min="4" max="4" width="7.6640625" style="36" customWidth="1"/>
+    <col min="5" max="6" width="7.6640625" style="76" customWidth="1"/>
+    <col min="7" max="7" width="7.6640625" style="77" customWidth="1"/>
+    <col min="8" max="9" width="7.6640625" style="76" customWidth="1"/>
+    <col min="10" max="18" width="9.109375" style="39"/>
+    <col min="19" max="16384" width="9.109375" style="36"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:18" ht="9.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="36"/>
       <c r="C1" s="36"/>
       <c r="E1" s="36"/>
       <c r="F1" s="36"/>
       <c r="G1" s="36"/>
       <c r="H1" s="36"/>
       <c r="I1" s="36"/>
       <c r="J1" s="36"/>
       <c r="K1" s="36"/>
       <c r="L1" s="36"/>
       <c r="M1" s="36"/>
       <c r="N1" s="36"/>
       <c r="O1" s="36"/>
-    </row>
-    <row r="2" spans="1:15" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="P1" s="36"/>
+      <c r="Q1" s="36"/>
+      <c r="R1" s="36"/>
+    </row>
+    <row r="2" spans="1:18" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="45" t="s">
         <v>41</v>
       </c>
       <c r="B2" s="37"/>
       <c r="C2" s="38"/>
       <c r="D2" s="38"/>
       <c r="E2" s="38"/>
       <c r="F2" s="38"/>
       <c r="G2" s="38"/>
       <c r="H2" s="38"/>
       <c r="I2" s="38"/>
       <c r="J2" s="36"/>
       <c r="K2" s="36"/>
       <c r="L2" s="36"/>
       <c r="M2" s="36"/>
       <c r="N2" s="36"/>
       <c r="O2" s="36"/>
-    </row>
-    <row r="3" spans="1:15" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="P2" s="36"/>
+      <c r="Q2" s="36"/>
+      <c r="R2" s="36"/>
+    </row>
+    <row r="3" spans="1:18" ht="9.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="37"/>
       <c r="B3" s="37"/>
       <c r="C3" s="38"/>
       <c r="D3" s="38"/>
       <c r="E3" s="38"/>
       <c r="F3" s="38"/>
       <c r="G3" s="38"/>
       <c r="H3" s="38"/>
       <c r="I3" s="38"/>
       <c r="J3" s="36"/>
       <c r="K3" s="36"/>
       <c r="L3" s="36"/>
       <c r="M3" s="36"/>
       <c r="N3" s="36"/>
       <c r="O3" s="36"/>
-    </row>
-    <row r="4" spans="1:15" s="14" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="P3" s="36"/>
+      <c r="Q3" s="36"/>
+      <c r="R3" s="36"/>
+    </row>
+    <row r="4" spans="1:18" s="14" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="80" t="s">
         <v>20</v>
       </c>
       <c r="B4" s="81" t="s">
         <v>54</v>
       </c>
       <c r="C4" s="82" t="s">
         <v>49</v>
       </c>
       <c r="D4" s="81" t="s">
         <v>55</v>
       </c>
       <c r="E4" s="82" t="s">
         <v>51</v>
       </c>
       <c r="F4" s="82" t="s">
         <v>32</v>
       </c>
       <c r="G4" s="82" t="s">
         <v>50</v>
       </c>
       <c r="H4" s="82" t="s">
         <v>1</v>
       </c>
       <c r="I4" s="83" t="s">
         <v>2</v>
       </c>
       <c r="J4" s="62"/>
       <c r="K4" s="62"/>
       <c r="L4" s="62"/>
       <c r="M4" s="62"/>
       <c r="N4" s="62"/>
       <c r="O4" s="62"/>
-    </row>
-    <row r="5" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="P4" s="62"/>
+      <c r="Q4" s="62"/>
+      <c r="R4" s="62"/>
+    </row>
+    <row r="5" spans="1:18" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="63" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="64">
-        <v>7976.2099999999991</v>
+        <v>17387.59</v>
       </c>
       <c r="C5" s="65">
         <v>100</v>
       </c>
       <c r="D5" s="64">
-        <v>8038.1299999999992</v>
+        <v>18125.64</v>
       </c>
       <c r="E5" s="65">
         <v>100</v>
       </c>
       <c r="F5" s="64">
-        <v>61.920000000000073</v>
+        <v>738.04999999999927</v>
       </c>
       <c r="G5" s="66">
-        <v>0.77630854754325773</v>
+        <v>4.2446940605339742</v>
       </c>
       <c r="H5" s="65">
-        <v>0.77630854754325773</v>
+        <v>4.2446940605339742</v>
       </c>
       <c r="I5" s="65">
         <v>100</v>
       </c>
     </row>
-    <row r="6" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:18" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="67" t="s">
         <v>59</v>
       </c>
       <c r="B6" s="21">
-        <v>3038.71</v>
+        <v>7274.48</v>
       </c>
       <c r="C6" s="68">
-        <v>38.097166448726902</v>
+        <v>41.83719537900307</v>
       </c>
       <c r="D6" s="21">
-        <v>3098.71</v>
+        <v>7585.27</v>
       </c>
       <c r="E6" s="68">
-        <v>38.550135417068404</v>
+        <v>41.848287839767316</v>
       </c>
       <c r="F6" s="21">
-        <v>60</v>
+        <v>310.79000000000087</v>
       </c>
       <c r="G6" s="24">
-        <v>1.9745220833840675</v>
+        <v>4.2723328677788777</v>
       </c>
       <c r="H6" s="68">
-        <v>0.75223696467369849</v>
+        <v>1.7874242491340138</v>
       </c>
       <c r="I6" s="68">
-        <v>96.899224806201445</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+        <v>42.109613169839598</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="67" t="s">
         <v>58</v>
       </c>
       <c r="B7" s="21">
-        <v>1638.42</v>
+        <v>3508.44</v>
       </c>
       <c r="C7" s="68">
-        <v>20.541334794344685</v>
+        <v>20.177839482067384</v>
       </c>
       <c r="D7" s="21">
-        <v>1653.49</v>
+        <v>3669.59</v>
       </c>
       <c r="E7" s="68">
-        <v>20.570580470830905</v>
+        <v>20.245298924617284</v>
       </c>
       <c r="F7" s="21">
-        <v>15.069999999999936</v>
+        <v>161.15000000000009</v>
       </c>
       <c r="G7" s="24">
-        <v>0.91978857679959558</v>
+        <v>4.5932095176203696</v>
       </c>
       <c r="H7" s="68">
-        <v>0.18893685096054313</v>
+        <v>0.9268104435404797</v>
       </c>
       <c r="I7" s="68">
-        <v>24.337855297157489</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+        <v>21.83456405392592</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="67" t="s">
         <v>65</v>
       </c>
       <c r="B8" s="21">
-        <v>1660.33</v>
+        <v>3335.5299999999997</v>
       </c>
       <c r="C8" s="68">
-        <v>20.81602665927803</v>
+        <v>19.183394593500307</v>
       </c>
       <c r="D8" s="21">
-        <v>1614.43</v>
+        <v>3193.32</v>
       </c>
       <c r="E8" s="68">
-        <v>20.084646553365026</v>
+        <v>17.617695154488338</v>
       </c>
       <c r="F8" s="21">
-        <v>-45.899999999999864</v>
+        <v>-142.20999999999958</v>
       </c>
       <c r="G8" s="24">
-        <v>-2.7645106695656807</v>
+        <v>-4.2634903598528453</v>
       </c>
       <c r="H8" s="68">
-        <v>-0.57546127797537761</v>
+        <v>-0.81788217918641737</v>
       </c>
       <c r="I8" s="68">
-        <v>-74.127906976743873</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-19.268342253234838</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="67" t="s">
         <v>64</v>
       </c>
       <c r="B9" s="21">
-        <v>841.75</v>
+        <v>1743.76</v>
       </c>
       <c r="C9" s="68">
-        <v>10.553257750234762</v>
+        <v>10.028761892821258</v>
       </c>
       <c r="D9" s="21">
-        <v>858.87</v>
+        <v>1976.5900000000001</v>
       </c>
       <c r="E9" s="68">
-        <v>10.684947867227827</v>
+        <v>10.904939080771769</v>
       </c>
       <c r="F9" s="21">
-        <v>17.120000000000005</v>
+        <v>232.83000000000015</v>
       </c>
       <c r="G9" s="24">
-        <v>2.0338580338580341</v>
+        <v>13.352181492866</v>
       </c>
       <c r="H9" s="68">
-        <v>0.21463828058689535</v>
+        <v>1.339058489416878</v>
       </c>
       <c r="I9" s="68">
-        <v>27.648578811369482</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+        <v>31.546643181356327</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="67" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="21">
-        <v>192.65</v>
+        <v>345.42</v>
       </c>
       <c r="C10" s="68">
-        <v>2.4153075207398005</v>
+        <v>1.9865892858067162</v>
       </c>
       <c r="D10" s="21">
-        <v>184.52</v>
+        <v>403.48</v>
       </c>
       <c r="E10" s="68">
-        <v>2.295558792903325</v>
+        <v>2.226017950262722</v>
       </c>
       <c r="F10" s="21">
-        <v>-8.1299999999999955</v>
+        <v>58.06</v>
       </c>
       <c r="G10" s="24">
-        <v>-4.220088242927587</v>
+        <v>16.808522957558914</v>
       </c>
       <c r="H10" s="68">
-        <v>-0.10192810871328607</v>
+        <v>0.33391631617722756</v>
       </c>
       <c r="I10" s="68">
-        <v>-13.129844961240286</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+        <v>7.8666756994783631</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="67" t="s">
         <v>57</v>
       </c>
       <c r="B11" s="21">
-        <v>141.26</v>
+        <v>330.03</v>
       </c>
       <c r="C11" s="68">
-        <v>1.7710165604967774</v>
+        <v>1.8980778819836446</v>
       </c>
       <c r="D11" s="21">
-        <v>163.53</v>
+        <v>352.9</v>
       </c>
       <c r="E11" s="68">
-        <v>2.0344284056117532</v>
+        <v>1.9469657347271598</v>
       </c>
       <c r="F11" s="21">
-        <v>22.27000000000001</v>
+        <v>22.870000000000005</v>
       </c>
       <c r="G11" s="24">
-        <v>15.765255557128707</v>
+        <v>6.9296730600248475</v>
       </c>
       <c r="H11" s="68">
-        <v>0.27920528672138789</v>
+        <v>0.13153059164611083</v>
       </c>
       <c r="I11" s="68">
-        <v>35.965762273901788</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+        <v>3.098706049725632</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="67" t="s">
         <v>66</v>
       </c>
       <c r="B12" s="21">
-        <v>131.62</v>
+        <v>258.48</v>
       </c>
       <c r="C12" s="68">
-        <v>1.6501571548392033</v>
+        <v>1.4865774957886631</v>
       </c>
       <c r="D12" s="21">
-        <v>149.51999999999998</v>
+        <v>287.35000000000002</v>
       </c>
       <c r="E12" s="68">
-        <v>1.860134135675835</v>
+        <v>1.5853233320313103</v>
       </c>
       <c r="F12" s="21">
-        <v>17.899999999999977</v>
+        <v>28.870000000000005</v>
       </c>
       <c r="G12" s="24">
-        <v>13.599756875854716</v>
+        <v>11.169142680284743</v>
       </c>
       <c r="H12" s="68">
-        <v>0.22441736112765306</v>
+        <v>0.1660379615576397</v>
       </c>
       <c r="I12" s="68">
-        <v>28.908268733850058</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+        <v>3.9116591016868818</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="67" t="s">
         <v>62</v>
       </c>
       <c r="B13" s="21">
-        <v>111.87</v>
+        <v>219.81</v>
       </c>
       <c r="C13" s="68">
-        <v>1.4025458206341108</v>
+        <v>1.2641774967088597</v>
       </c>
       <c r="D13" s="21">
-        <v>114.34</v>
+        <v>232.58</v>
       </c>
       <c r="E13" s="68">
-        <v>1.4224701516397473</v>
+        <v>1.2831546913653809</v>
       </c>
       <c r="F13" s="21">
-        <v>2.4699999999999989</v>
+        <v>12.77000000000001</v>
       </c>
       <c r="G13" s="24">
-        <v>2.2079199070349502</v>
+        <v>5.8095628042400298</v>
       </c>
       <c r="H13" s="68">
-        <v>3.096708837906724E-2</v>
+        <v>7.3443185628370627E-2</v>
       </c>
       <c r="I13" s="68">
-        <v>3.9890180878552908</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+        <v>1.7302350789241951</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="67" t="s">
         <v>56</v>
       </c>
       <c r="B14" s="21">
-        <v>104.38</v>
+        <v>115.16999999999999</v>
       </c>
       <c r="C14" s="68">
-        <v>1.3086415728773442</v>
+        <v>0.66236896545179624</v>
       </c>
       <c r="D14" s="21">
-        <v>71.64</v>
+        <v>157.23000000000002</v>
       </c>
       <c r="E14" s="68">
-        <v>0.89125206982221006</v>
+        <v>0.86744523227869497</v>
       </c>
       <c r="F14" s="21">
-        <v>-32.739999999999995</v>
+        <v>42.060000000000031</v>
       </c>
       <c r="G14" s="24">
-        <v>-31.366162100019157</v>
+        <v>36.519927064339704</v>
       </c>
       <c r="H14" s="68">
-        <v>-0.41047063705694808</v>
+        <v>0.24189666307981744</v>
       </c>
       <c r="I14" s="68">
-        <v>-52.874677002583915</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+        <v>5.6988008942483663</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="67" t="s">
         <v>61</v>
       </c>
       <c r="B15" s="21">
-        <v>43.84</v>
+        <v>110.95000000000002</v>
       </c>
       <c r="C15" s="68">
-        <v>0.5496344755215824</v>
+        <v>0.63809878194735448</v>
       </c>
       <c r="D15" s="21">
-        <v>52.519999999999996</v>
+        <v>107.44999999999999</v>
       </c>
       <c r="E15" s="68">
-        <v>0.65338579993107848</v>
+        <v>0.5928066539995277</v>
       </c>
       <c r="F15" s="21">
-        <v>8.6799999999999926</v>
+        <v>-3.5000000000000284</v>
       </c>
       <c r="G15" s="24">
-        <v>19.799270072992684</v>
+        <v>-3.1545741324921384</v>
       </c>
       <c r="H15" s="68">
-        <v>0.10882361422279495</v>
+        <v>-2.0129299115058664E-2</v>
       </c>
       <c r="I15" s="68">
-        <v>14.018087855297129</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-0.47422261364406637</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="67" t="s">
         <v>67</v>
       </c>
       <c r="B16" s="21">
-        <v>34.299999999999997</v>
+        <v>69.47999999999999</v>
       </c>
       <c r="C16" s="68">
-        <v>0.43002879813846429</v>
+        <v>0.39959534357550408</v>
       </c>
       <c r="D16" s="21">
-        <v>40.69</v>
+        <v>91.52000000000001</v>
       </c>
       <c r="E16" s="68">
-        <v>0.50621226578818712</v>
+        <v>0.50492010213156613</v>
       </c>
       <c r="F16" s="21">
-        <v>6.3900000000000006</v>
+        <v>22.04000000000002</v>
       </c>
       <c r="G16" s="24">
-        <v>18.62973760932945</v>
+        <v>31.72135866436388</v>
       </c>
       <c r="H16" s="68">
-        <v>8.0113236737748894E-2</v>
+        <v>0.12675707214168278</v>
       </c>
       <c r="I16" s="68">
-        <v>10.319767441860455</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+        <v>2.9862475442043279</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="84" t="s">
         <v>63</v>
       </c>
       <c r="B17" s="85">
-        <v>37.08</v>
+        <v>76.059999999999988</v>
       </c>
       <c r="C17" s="86">
-        <v>0.46488244416834568</v>
+        <v>0.43743842591181403</v>
       </c>
       <c r="D17" s="85">
-        <v>35.86</v>
+        <v>68.37</v>
       </c>
       <c r="E17" s="86">
-        <v>0.44612366309079354</v>
+        <v>0.37720047402464141</v>
       </c>
       <c r="F17" s="85">
-        <v>-1.2199999999999989</v>
+        <v>-7.6899999999999835</v>
       </c>
       <c r="G17" s="50">
-        <v>-3.2901833872707629</v>
+        <v>-10.110439127004977</v>
       </c>
       <c r="H17" s="86">
-        <v>-1.5295484948365187E-2</v>
+        <v>-4.4226945769942717E-2</v>
       </c>
       <c r="I17" s="86">
-        <v>-1.9702842377260938</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:15" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-1.0419348282636667</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="59"/>
       <c r="B18" s="69"/>
       <c r="C18" s="70"/>
       <c r="D18" s="69"/>
       <c r="E18" s="70"/>
       <c r="F18" s="70"/>
       <c r="G18" s="25"/>
       <c r="H18" s="70"/>
       <c r="I18" s="70"/>
     </row>
-    <row r="19" spans="1:15" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:18" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="71"/>
       <c r="B19" s="69"/>
       <c r="C19" s="69"/>
       <c r="D19" s="69"/>
       <c r="E19" s="69"/>
       <c r="F19" s="69"/>
       <c r="G19" s="72"/>
       <c r="H19" s="70"/>
       <c r="I19" s="70"/>
     </row>
-    <row r="20" spans="1:15" s="14" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:18" s="14" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="80" t="s">
         <v>21</v>
       </c>
       <c r="B20" s="81" t="s">
         <v>54</v>
       </c>
       <c r="C20" s="82" t="s">
         <v>49</v>
       </c>
       <c r="D20" s="81" t="s">
         <v>55</v>
       </c>
       <c r="E20" s="82" t="s">
         <v>51</v>
       </c>
       <c r="F20" s="82" t="s">
         <v>32</v>
       </c>
       <c r="G20" s="82" t="s">
         <v>50</v>
       </c>
       <c r="H20" s="82" t="s">
         <v>1</v>
       </c>
       <c r="I20" s="83" t="s">
         <v>2</v>
       </c>
       <c r="J20" s="62"/>
       <c r="K20" s="62"/>
       <c r="L20" s="62"/>
       <c r="M20" s="62"/>
       <c r="N20" s="62"/>
       <c r="O20" s="62"/>
-    </row>
-    <row r="21" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="P20" s="62"/>
+      <c r="Q20" s="62"/>
+      <c r="R20" s="62"/>
+    </row>
+    <row r="21" spans="1:18" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="63" t="s">
         <v>0</v>
       </c>
       <c r="B21" s="64">
-        <v>3871.6000000000004</v>
+        <v>8192.130000000001</v>
       </c>
       <c r="C21" s="65">
         <v>100</v>
       </c>
       <c r="D21" s="64">
-        <v>4148.1400000000003</v>
+        <v>9096.86</v>
       </c>
       <c r="E21" s="65">
         <v>100</v>
       </c>
       <c r="F21" s="64">
-        <v>276.53999999999996</v>
+        <v>904.72999999999956</v>
       </c>
       <c r="G21" s="66">
-        <v>7.1427833453869187</v>
+        <v>11.043892125735303</v>
       </c>
       <c r="H21" s="65">
-        <v>7.1427833453869187</v>
+        <v>11.043892125735303</v>
       </c>
       <c r="I21" s="65">
         <v>100</v>
       </c>
     </row>
-    <row r="22" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:18" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="67" t="s">
         <v>65</v>
       </c>
       <c r="B22" s="21">
-        <v>1236</v>
+        <v>2412.1999999999998</v>
       </c>
       <c r="C22" s="68">
-        <v>31.924785618348999</v>
+        <v>29.445333509111787</v>
       </c>
       <c r="D22" s="21">
-        <v>1243.1999999999998</v>
+        <v>2616.52</v>
       </c>
       <c r="E22" s="68">
-        <v>29.970058869758486</v>
+        <v>28.762891811020502</v>
       </c>
       <c r="F22" s="21">
-        <v>7.1999999999998181</v>
+        <v>204.32000000000016</v>
       </c>
       <c r="G22" s="24">
-        <v>0.5825242718446455</v>
+        <v>8.4702760965094175</v>
       </c>
       <c r="H22" s="68">
-        <v>0.18596962496125161</v>
+        <v>2.4941010457597734</v>
       </c>
       <c r="I22" s="68">
-        <v>2.6036016489476452</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+        <v>22.583533208802653</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="67" t="s">
         <v>58</v>
       </c>
       <c r="B23" s="21">
-        <v>825.7</v>
+        <v>1792.46</v>
       </c>
       <c r="C23" s="68">
-        <v>21.327099907015189</v>
+        <v>21.880268013324983</v>
       </c>
       <c r="D23" s="21">
-        <v>996.73</v>
+        <v>2242.83</v>
       </c>
       <c r="E23" s="68">
-        <v>24.02835969856369</v>
+        <v>24.654990842994174</v>
       </c>
       <c r="F23" s="21">
-        <v>171.02999999999997</v>
+        <v>450.36999999999989</v>
       </c>
       <c r="G23" s="24">
-        <v>20.713334140729074</v>
+        <v>25.125804759938848</v>
       </c>
       <c r="H23" s="68">
-        <v>4.4175534662671758</v>
+        <v>5.4975934219793849</v>
       </c>
       <c r="I23" s="68">
-        <v>61.846387502712084</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+        <v>49.779492224199487</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="67" t="s">
         <v>59</v>
       </c>
       <c r="B24" s="21">
-        <v>687.99</v>
+        <v>1702.73</v>
       </c>
       <c r="C24" s="68">
-        <v>17.770172538485379</v>
+        <v>20.784948481042168</v>
       </c>
       <c r="D24" s="21">
-        <v>722.81999999999994</v>
+        <v>1778.08</v>
       </c>
       <c r="E24" s="68">
-        <v>17.425159227991337</v>
+        <v>19.54608513267215</v>
       </c>
       <c r="F24" s="21">
-        <v>34.829999999999927</v>
+        <v>75.349999999999909</v>
       </c>
       <c r="G24" s="24">
-        <v>5.0625735839183603</v>
+        <v>4.4252465158891843</v>
       </c>
       <c r="H24" s="68">
-        <v>0.89962806075007562</v>
+        <v>0.91978520848668055</v>
       </c>
       <c r="I24" s="68">
-        <v>12.594922976784527</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+        <v>8.3284515822399996</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="67" t="s">
         <v>64</v>
       </c>
       <c r="B25" s="21">
-        <v>351.46000000000004</v>
+        <v>731.15000000000009</v>
       </c>
       <c r="C25" s="68">
-        <v>9.077900609567104</v>
+        <v>8.9250292658929968</v>
       </c>
       <c r="D25" s="21">
-        <v>351.15999999999997</v>
+        <v>806.6099999999999</v>
       </c>
       <c r="E25" s="68">
-        <v>8.4654809143375083</v>
+        <v>8.866905723513387</v>
       </c>
       <c r="F25" s="21">
-        <v>-0.30000000000006821</v>
+        <v>75.459999999999809</v>
       </c>
       <c r="G25" s="24">
-        <v>-8.5358219996605075E-2</v>
+        <v>10.320727620871203</v>
       </c>
       <c r="H25" s="68">
-        <v>-7.7487343733874418E-3</v>
+        <v>0.92112796061585689</v>
       </c>
       <c r="I25" s="68">
-        <v>-0.10848340203951264</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+        <v>8.3406099057177112</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="67" t="s">
+        <v>57</v>
+      </c>
+      <c r="B26" s="21">
+        <v>328.63</v>
+      </c>
+      <c r="C26" s="68">
+        <v>4.0115330201058814</v>
+      </c>
+      <c r="D26" s="21">
+        <v>355.66999999999996</v>
+      </c>
+      <c r="E26" s="68">
+        <v>3.9098106379563928</v>
+      </c>
+      <c r="F26" s="21">
+        <v>27.039999999999964</v>
+      </c>
+      <c r="G26" s="24">
+        <v>8.2280984694032693</v>
+      </c>
+      <c r="H26" s="68">
+        <v>0.33007288702693877</v>
+      </c>
+      <c r="I26" s="68">
+        <v>2.9887369712510887</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="67" t="s">
         <v>63</v>
       </c>
-      <c r="B26" s="21">
-[...27 lines deleted...]
-      </c>
       <c r="B27" s="21">
-        <v>152.12</v>
+        <v>333.32</v>
       </c>
       <c r="C27" s="68">
-        <v>3.9291249095980989</v>
+        <v>4.0687830881590008</v>
       </c>
       <c r="D27" s="21">
-        <v>189.51999999999998</v>
+        <v>353.67</v>
       </c>
       <c r="E27" s="68">
-        <v>4.5687946887038517</v>
+        <v>3.8878250297355352</v>
       </c>
       <c r="F27" s="21">
-        <v>37.399999999999977</v>
+        <v>20.350000000000023</v>
       </c>
       <c r="G27" s="24">
-        <v>24.585853273731249</v>
+        <v>6.1052442097683981</v>
       </c>
       <c r="H27" s="68">
-        <v>0.96600888521541428</v>
+        <v>0.24840914389786317</v>
       </c>
       <c r="I27" s="68">
-        <v>13.524264120922828</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+        <v>2.249289843378691</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="67" t="s">
+        <v>66</v>
+      </c>
+      <c r="B28" s="21">
+        <v>224.38</v>
+      </c>
+      <c r="C28" s="68">
+        <v>2.7389702067716204</v>
+      </c>
+      <c r="D28" s="21">
+        <v>265.35000000000002</v>
+      </c>
+      <c r="E28" s="68">
+        <v>2.9169405707024181</v>
+      </c>
+      <c r="F28" s="21">
+        <v>40.970000000000027</v>
+      </c>
+      <c r="G28" s="24">
+        <v>18.259203137534552</v>
+      </c>
+      <c r="H28" s="68">
+        <v>0.50011413393098036</v>
+      </c>
+      <c r="I28" s="68">
+        <v>4.5284228443845178</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="67" t="s">
         <v>61</v>
       </c>
-      <c r="B28" s="21">
-[...27 lines deleted...]
-      </c>
       <c r="B29" s="21">
-        <v>99.36</v>
+        <v>281.04999999999995</v>
       </c>
       <c r="C29" s="68">
-        <v>2.566380824465337</v>
+        <v>3.4307316900488631</v>
       </c>
       <c r="D29" s="21">
-        <v>106.03999999999999</v>
+        <v>264.90999999999997</v>
       </c>
       <c r="E29" s="68">
-        <v>2.5563264499269547</v>
+        <v>2.9121037368938287</v>
       </c>
       <c r="F29" s="21">
-        <v>6.6799999999999926</v>
+        <v>-16.139999999999986</v>
       </c>
       <c r="G29" s="24">
-        <v>6.7230273752012808</v>
+        <v>-5.7427504002846428</v>
       </c>
       <c r="H29" s="68">
-        <v>0.17253848538072095</v>
+        <v>-0.19701835786297317</v>
       </c>
       <c r="I29" s="68">
-        <v>2.415563752079263</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-1.7839576448222114</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="67" t="s">
         <v>62</v>
       </c>
       <c r="B30" s="21">
-        <v>82</v>
+        <v>183.1</v>
       </c>
       <c r="C30" s="68">
-        <v>2.1179873953920856</v>
+        <v>2.235071953203867</v>
       </c>
       <c r="D30" s="21">
-        <v>102.81</v>
+        <v>222.81</v>
       </c>
       <c r="E30" s="68">
-        <v>2.4784602255468715</v>
+        <v>2.449306683844755</v>
       </c>
       <c r="F30" s="21">
-        <v>20.810000000000002</v>
+        <v>39.710000000000008</v>
       </c>
       <c r="G30" s="24">
-        <v>25.378048780487806</v>
+        <v>21.687602403058442</v>
       </c>
       <c r="H30" s="68">
-        <v>0.53750387436718672</v>
+        <v>0.48473351863312719</v>
       </c>
       <c r="I30" s="68">
-        <v>7.5251319881391501</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+        <v>4.3891547754578744</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="67" t="s">
         <v>60</v>
       </c>
       <c r="B31" s="21">
-        <v>88.87</v>
+        <v>157.66000000000003</v>
       </c>
       <c r="C31" s="68">
-        <v>2.2954334125426179</v>
+        <v>1.924530006237694</v>
       </c>
       <c r="D31" s="21">
-        <v>88.039999999999992</v>
+        <v>162.72999999999999</v>
       </c>
       <c r="E31" s="68">
-        <v>2.1223970261370151</v>
+        <v>1.7888590128901618</v>
       </c>
       <c r="F31" s="21">
-        <v>-0.83000000000001251</v>
+        <v>5.0699999999999648</v>
       </c>
       <c r="G31" s="24">
-        <v>-0.93394846404862442</v>
+        <v>3.2157807941138934</v>
       </c>
       <c r="H31" s="68">
-        <v>-2.1438165099700705E-2</v>
+        <v>6.1888666317550682E-2</v>
       </c>
       <c r="I31" s="68">
-        <v>-0.30013741230925461</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+        <v>0.56038818210957608</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="67" t="s">
         <v>67</v>
       </c>
       <c r="B32" s="21">
-        <v>13.02</v>
+        <v>26.07</v>
       </c>
       <c r="C32" s="68">
-        <v>0.33629507180493845</v>
+        <v>0.31823225461510007</v>
       </c>
       <c r="D32" s="21">
-        <v>10.76</v>
+        <v>24.020000000000003</v>
       </c>
       <c r="E32" s="68">
-        <v>0.25939336666554164</v>
+        <v>0.26404715473251211</v>
       </c>
       <c r="F32" s="21">
-        <v>-2.2599999999999998</v>
+        <v>-2.0499999999999972</v>
       </c>
       <c r="G32" s="24">
-        <v>-17.357910906298002</v>
+        <v>-7.8634445723053208</v>
       </c>
       <c r="H32" s="68">
-        <v>-5.8373798946172117E-2</v>
+        <v>-2.5024016952855936E-2</v>
       </c>
       <c r="I32" s="68">
-        <v>-0.81724162869747596</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:9" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-0.2265869375393762</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="84" t="s">
         <v>56</v>
       </c>
       <c r="B33" s="85">
-        <v>2.78</v>
+        <v>19.399999999999999</v>
       </c>
       <c r="C33" s="86">
-        <v>7.1804938526707288E-2</v>
+        <v>0.2368126482367833</v>
       </c>
       <c r="D33" s="85">
-        <v>1.8599999999999999</v>
+        <v>3.69</v>
       </c>
       <c r="E33" s="86">
-        <v>4.4839373791627085E-2</v>
+        <v>4.0563447167484161E-2</v>
       </c>
       <c r="F33" s="85">
-        <v>-0.91999999999999993</v>
+        <v>-15.709999999999999</v>
       </c>
       <c r="G33" s="50">
-        <v>-33.093525179856115</v>
+        <v>-80.979381443298976</v>
       </c>
       <c r="H33" s="86">
-        <v>-2.3762785411716083E-2</v>
+        <v>-0.19176941772164255</v>
       </c>
       <c r="I33" s="86">
-        <v>-0.33268243292109645</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:9" ht="3" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-1.7364296530456607</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" ht="3" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="59"/>
       <c r="B34" s="69"/>
       <c r="C34" s="70"/>
       <c r="D34" s="69"/>
       <c r="E34" s="70"/>
       <c r="F34" s="70"/>
       <c r="G34" s="25"/>
       <c r="H34" s="70"/>
       <c r="I34" s="70"/>
     </row>
-    <row r="35" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A35" s="59" t="s">
         <v>44</v>
       </c>
       <c r="B35" s="43"/>
       <c r="C35" s="43"/>
       <c r="D35" s="41"/>
       <c r="E35" s="43"/>
       <c r="F35" s="43"/>
       <c r="G35" s="73"/>
       <c r="H35" s="74"/>
       <c r="I35" s="75"/>
     </row>
-    <row r="36" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A36" s="59" t="s">
         <v>46</v>
       </c>
       <c r="B36" s="43"/>
       <c r="C36" s="75"/>
       <c r="D36" s="43"/>
       <c r="E36" s="75"/>
       <c r="F36" s="75"/>
       <c r="G36" s="73"/>
       <c r="H36" s="74"/>
       <c r="I36" s="75"/>
     </row>
-    <row r="37" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A37" s="59" t="s">
         <v>3</v>
       </c>
       <c r="B37" s="43"/>
       <c r="C37" s="75"/>
       <c r="D37" s="43"/>
       <c r="E37" s="75"/>
       <c r="F37" s="75"/>
       <c r="G37" s="73"/>
       <c r="H37" s="74"/>
       <c r="I37" s="75"/>
     </row>
-    <row r="38" spans="1:9" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:9" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
       <c r="I38" s="78"/>
     </row>
-    <row r="39" spans="1:9" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:9" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="61"/>
       <c r="B39" s="61"/>
       <c r="C39" s="87"/>
       <c r="D39" s="61"/>
       <c r="E39" s="87"/>
       <c r="F39" s="87"/>
       <c r="G39" s="88"/>
       <c r="H39" s="88"/>
       <c r="I39" s="88"/>
     </row>
-    <row r="40" spans="1:9" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:9" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="36"/>
       <c r="I40" s="78"/>
     </row>
-    <row r="41" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A41" s="14" t="s">
         <v>38</v>
       </c>
       <c r="I41" s="78"/>
     </row>
-    <row r="42" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A42" s="60" t="s">
         <v>39</v>
       </c>
       <c r="I42" s="78"/>
     </row>
-    <row r="43" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A43" s="44"/>
       <c r="I43" s="78"/>
     </row>
-    <row r="44" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A44" s="36"/>
       <c r="I44" s="78"/>
     </row>
-    <row r="45" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A45" s="36"/>
       <c r="I45" s="78"/>
     </row>
-    <row r="46" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:9" x14ac:dyDescent="0.25">
       <c r="I46" s="78"/>
     </row>
-    <row r="47" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:9" x14ac:dyDescent="0.25">
       <c r="I47" s="78"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2" type="noConversion"/>
   <conditionalFormatting sqref="B5:I17 B21:I33">
     <cfRule type="cellIs" dxfId="9" priority="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B5:I18 B21:I34">
     <cfRule type="cellIs" dxfId="8" priority="3" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G19">
     <cfRule type="cellIs" dxfId="7" priority="2" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
     <hyperlink ref="A42" r:id="rId1" display="www.portugalglobal.pt" xr:uid="{A9318674-333A-4AC1-8EF2-216BB88D69FB}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.39370078740157483" bottom="0.39370078740157483" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <sheetPr codeName="Sheet5"/>
   <dimension ref="A1:O29"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A25" sqref="A25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="12" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="15.7109375" style="36" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="16" max="16384" width="9.140625" style="36"/>
+    <col min="1" max="1" width="15.6640625" style="36" customWidth="1"/>
+    <col min="2" max="6" width="8.6640625" style="36" customWidth="1"/>
+    <col min="7" max="7" width="6.6640625" style="36" customWidth="1"/>
+    <col min="8" max="12" width="8.6640625" style="36" customWidth="1"/>
+    <col min="13" max="13" width="6.6640625" style="36" customWidth="1"/>
+    <col min="14" max="15" width="8.6640625" style="36" customWidth="1"/>
+    <col min="16" max="16384" width="9.109375" style="36"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:15" ht="15" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:15" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
       <c r="A2" s="45" t="s">
         <v>42</v>
       </c>
       <c r="B2" s="89"/>
       <c r="C2" s="89"/>
       <c r="D2" s="89"/>
       <c r="E2" s="89"/>
       <c r="F2" s="89"/>
       <c r="G2" s="89"/>
       <c r="H2" s="89"/>
       <c r="I2" s="89"/>
     </row>
-    <row r="3" spans="1:15" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:15" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="89"/>
       <c r="C3" s="89"/>
       <c r="D3" s="89"/>
       <c r="E3" s="89"/>
       <c r="F3" s="89"/>
       <c r="G3" s="89"/>
       <c r="H3" s="89"/>
       <c r="I3" s="89"/>
     </row>
-    <row r="4" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A4" s="98"/>
       <c r="B4" s="111" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="112"/>
       <c r="D4" s="112"/>
       <c r="E4" s="112"/>
       <c r="F4" s="112"/>
       <c r="G4" s="113"/>
       <c r="H4" s="111" t="s">
         <v>18</v>
       </c>
       <c r="I4" s="112"/>
       <c r="J4" s="112"/>
       <c r="K4" s="112"/>
       <c r="L4" s="112"/>
       <c r="M4" s="113"/>
       <c r="N4" s="114" t="s">
         <v>19</v>
       </c>
       <c r="O4" s="112"/>
     </row>
-    <row r="5" spans="1:15" ht="24" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:15" ht="24" x14ac:dyDescent="0.25">
       <c r="A5" s="98"/>
       <c r="B5" s="99" t="s">
         <v>54</v>
       </c>
       <c r="C5" s="100" t="s">
         <v>49</v>
       </c>
       <c r="D5" s="101" t="s">
         <v>55</v>
       </c>
       <c r="E5" s="100" t="s">
         <v>51</v>
       </c>
       <c r="F5" s="102" t="s">
         <v>32</v>
       </c>
       <c r="G5" s="103" t="s">
         <v>50</v>
       </c>
       <c r="H5" s="99" t="s">
         <v>54</v>
       </c>
       <c r="I5" s="100" t="s">
         <v>49</v>
       </c>
       <c r="J5" s="101" t="s">
         <v>55</v>
       </c>
       <c r="K5" s="100" t="s">
         <v>51</v>
       </c>
       <c r="L5" s="102" t="s">
         <v>32</v>
       </c>
       <c r="M5" s="103" t="s">
         <v>50</v>
       </c>
       <c r="N5" s="104" t="s">
         <v>54</v>
       </c>
       <c r="O5" s="105" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="6" spans="1:15" ht="0.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:15" ht="0.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="90"/>
       <c r="B6" s="91"/>
       <c r="C6" s="91"/>
       <c r="D6" s="91"/>
       <c r="E6" s="91"/>
       <c r="F6" s="91"/>
       <c r="G6" s="91"/>
       <c r="H6" s="91"/>
       <c r="I6" s="91"/>
       <c r="J6" s="91"/>
       <c r="K6" s="91"/>
       <c r="L6" s="91"/>
       <c r="M6" s="91"/>
       <c r="N6" s="91"/>
       <c r="O6" s="91"/>
     </row>
-    <row r="7" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="92" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="21">
-        <v>7976.2099999999991</v>
+        <v>17387.59</v>
       </c>
       <c r="C7" s="24">
         <v>100</v>
       </c>
       <c r="D7" s="21">
-        <v>8038.1299999999992</v>
+        <v>18125.64</v>
       </c>
       <c r="E7" s="24">
         <v>100</v>
       </c>
       <c r="F7" s="21">
-        <v>61.920000000000073</v>
+        <v>738.04999999999927</v>
       </c>
       <c r="G7" s="93">
-        <v>0.77630854754325773</v>
+        <v>4.2446940605339742</v>
       </c>
       <c r="H7" s="21">
-        <v>3871.6000000000004</v>
+        <v>8192.130000000001</v>
       </c>
       <c r="I7" s="24">
         <v>100</v>
       </c>
       <c r="J7" s="21">
-        <v>4148.1400000000003</v>
+        <v>9096.86</v>
       </c>
       <c r="K7" s="24">
         <v>100</v>
       </c>
       <c r="L7" s="21">
-        <v>276.53999999999996</v>
+        <v>904.72999999999956</v>
       </c>
       <c r="M7" s="93">
-        <v>7.1427833453869187</v>
+        <v>11.043892125735303</v>
       </c>
       <c r="N7" s="21">
-        <v>4104.6099999999988</v>
+        <v>9195.4599999999991</v>
       </c>
       <c r="O7" s="21">
-        <v>3889.9899999999989</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>9028.7799999999988</v>
+      </c>
+    </row>
+    <row r="8" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="94" t="s">
         <v>68</v>
       </c>
       <c r="B8" s="21">
-        <v>941.8</v>
+        <v>2100.5700000000002</v>
       </c>
       <c r="C8" s="24">
-        <v>11.807612888828153</v>
+        <v>12.080857669176694</v>
       </c>
       <c r="D8" s="21">
-        <v>951.12</v>
+        <v>2185.7400000000002</v>
       </c>
       <c r="E8" s="24">
-        <v>11.832602856634566</v>
+        <v>12.058829370990489</v>
       </c>
       <c r="F8" s="21">
-        <v>9.32000000000005</v>
+        <v>85.170000000000073</v>
       </c>
       <c r="G8" s="93">
-        <v>0.98959439371416968</v>
+        <v>4.054613747697057</v>
       </c>
       <c r="H8" s="21">
-        <v>288.18</v>
+        <v>628.91000000000008</v>
       </c>
       <c r="I8" s="24">
-        <v>7.4434342390742838</v>
+        <v>7.6770021960100729</v>
       </c>
       <c r="J8" s="21">
-        <v>325.42</v>
+        <v>724.32999999999993</v>
       </c>
       <c r="K8" s="24">
-        <v>7.8449618383178956</v>
+        <v>7.9624178013072626</v>
       </c>
       <c r="L8" s="21">
-        <v>37.240000000000009</v>
+        <v>95.419999999999845</v>
       </c>
       <c r="M8" s="93">
-        <v>12.922479006176699</v>
+        <v>15.172282202540877</v>
       </c>
       <c r="N8" s="21">
-        <v>653.61999999999989</v>
+        <v>1471.66</v>
       </c>
       <c r="O8" s="21">
-        <v>625.70000000000005</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>1461.4100000000003</v>
+      </c>
+    </row>
+    <row r="9" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="94" t="s">
         <v>78</v>
       </c>
       <c r="B9" s="21">
-        <v>893.49</v>
+        <v>2067.4700000000003</v>
       </c>
       <c r="C9" s="24">
-        <v>11.201936759438382</v>
+        <v>11.890492011831428</v>
       </c>
       <c r="D9" s="21">
-        <v>906.04</v>
+        <v>2138.2600000000002</v>
       </c>
       <c r="E9" s="24">
-        <v>11.27177589812556</v>
+        <v>11.796879999823457</v>
       </c>
       <c r="F9" s="21">
-        <v>12.549999999999955</v>
+        <v>70.789999999999964</v>
       </c>
       <c r="G9" s="93">
-        <v>1.4046044163896578</v>
+        <v>3.4239916419585272</v>
       </c>
       <c r="H9" s="21">
-        <v>367.84000000000003</v>
+        <v>840.7600000000001</v>
       </c>
       <c r="I9" s="24">
-        <v>9.5009815063539609</v>
+        <v>10.263020728430822</v>
       </c>
       <c r="J9" s="21">
-        <v>371.29999999999995</v>
+        <v>873.52</v>
       </c>
       <c r="K9" s="24">
-        <v>8.9509997251780291</v>
+        <v>9.602434246542213</v>
       </c>
       <c r="L9" s="21">
-        <v>3.4599999999999227</v>
+        <v>32.759999999999877</v>
       </c>
       <c r="M9" s="93">
-        <v>0.94062635928662519</v>
+        <v>3.8964746182025634</v>
       </c>
       <c r="N9" s="21">
-        <v>525.65</v>
+        <v>1226.71</v>
       </c>
       <c r="O9" s="21">
-        <v>534.74</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>1264.7400000000002</v>
+      </c>
+    </row>
+    <row r="10" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="94" t="s">
         <v>71</v>
       </c>
       <c r="B10" s="21">
-        <v>799.36</v>
+        <v>1719.98</v>
       </c>
       <c r="C10" s="24">
-        <v>10.021802334692794</v>
+        <v>9.8919976834052328</v>
       </c>
       <c r="D10" s="21">
-        <v>875.26</v>
+        <v>1897.77</v>
       </c>
       <c r="E10" s="24">
-        <v>10.888851013855213</v>
+        <v>10.47008547008547</v>
       </c>
       <c r="F10" s="21">
-        <v>75.899999999999977</v>
+        <v>177.78999999999996</v>
       </c>
       <c r="G10" s="93">
-        <v>9.4950960768614863</v>
+        <v>10.336748101722112</v>
       </c>
       <c r="H10" s="21">
-        <v>701.35</v>
+        <v>1460.41</v>
       </c>
       <c r="I10" s="24">
-        <v>18.115249509246823</v>
+        <v>17.826987608839215</v>
       </c>
       <c r="J10" s="21">
-        <v>743.37</v>
+        <v>1619.75</v>
       </c>
       <c r="K10" s="24">
-        <v>17.920561986818186</v>
+        <v>17.80559445786788</v>
       </c>
       <c r="L10" s="21">
-        <v>42.019999999999982</v>
+        <v>159.33999999999992</v>
       </c>
       <c r="M10" s="93">
-        <v>5.9913024880587411</v>
+        <v>10.910634684780295</v>
       </c>
       <c r="N10" s="21">
-        <v>98.009999999999991</v>
+        <v>259.56999999999994</v>
       </c>
       <c r="O10" s="21">
-        <v>131.88999999999999</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>278.02</v>
+      </c>
+    </row>
+    <row r="11" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="94" t="s">
         <v>73</v>
       </c>
       <c r="B11" s="21">
-        <v>873.51</v>
+        <v>1941.8200000000002</v>
       </c>
       <c r="C11" s="24">
-        <v>10.951441850202039</v>
+        <v>11.167850173600828</v>
       </c>
       <c r="D11" s="21">
-        <v>826.28</v>
+        <v>1816.0800000000002</v>
       </c>
       <c r="E11" s="24">
-        <v>10.279505307826572</v>
+        <v>10.019397935741857</v>
       </c>
       <c r="F11" s="21">
-        <v>-47.230000000000018</v>
+        <v>-125.74000000000001</v>
       </c>
       <c r="G11" s="93">
-        <v>-5.4069215006124738</v>
+        <v>-6.4753684687561153</v>
       </c>
       <c r="H11" s="21">
-        <v>327.44</v>
+        <v>661.3599999999999</v>
       </c>
       <c r="I11" s="24">
-        <v>8.4574852774046896</v>
+        <v>8.0731140741174734</v>
       </c>
       <c r="J11" s="21">
-        <v>278.77</v>
+        <v>643.27</v>
       </c>
       <c r="K11" s="24">
-        <v>6.7203614149956366</v>
+        <v>7.0713411001158635</v>
       </c>
       <c r="L11" s="21">
-        <v>-48.670000000000016</v>
+        <v>-18.089999999999918</v>
       </c>
       <c r="M11" s="93">
-        <v>-14.863791839726368</v>
+        <v>-2.7352727712592113</v>
       </c>
       <c r="N11" s="21">
-        <v>546.06999999999994</v>
+        <v>1280.4600000000003</v>
       </c>
       <c r="O11" s="21">
-        <v>547.51</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>1172.8100000000002</v>
+      </c>
+    </row>
+    <row r="12" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="94" t="s">
         <v>72</v>
       </c>
       <c r="B12" s="21">
-        <v>740.3</v>
+        <v>1662.31</v>
       </c>
       <c r="C12" s="24">
-        <v>9.2813504157989826</v>
+        <v>9.5603243462722549</v>
       </c>
       <c r="D12" s="21">
-        <v>727.88</v>
+        <v>1792.37</v>
       </c>
       <c r="E12" s="24">
-        <v>9.0553399857927168</v>
+        <v>9.8885887615554537</v>
       </c>
       <c r="F12" s="21">
-        <v>-12.419999999999959</v>
+        <v>130.05999999999995</v>
       </c>
       <c r="G12" s="93">
-        <v>-1.6776982304471106</v>
+        <v>7.8240520721165092</v>
       </c>
       <c r="H12" s="21">
-        <v>227.17</v>
+        <v>484.95</v>
       </c>
       <c r="I12" s="24">
-        <v>5.8675999586734164</v>
+        <v>5.9197058640426841</v>
       </c>
       <c r="J12" s="21">
-        <v>238.34</v>
+        <v>534.03</v>
       </c>
       <c r="K12" s="24">
-        <v>5.7457077147830109</v>
+        <v>5.8704871790925655</v>
       </c>
       <c r="L12" s="21">
-        <v>11.170000000000016</v>
+        <v>49.079999999999984</v>
       </c>
       <c r="M12" s="93">
-        <v>4.9170224941673712</v>
+        <v>10.120630992885861</v>
       </c>
       <c r="N12" s="21">
-        <v>513.13</v>
+        <v>1177.3599999999999</v>
       </c>
       <c r="O12" s="21">
-        <v>489.53999999999996</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>1258.3399999999999</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="94" t="s">
         <v>70</v>
       </c>
       <c r="B13" s="21">
-        <v>380.89</v>
+        <v>806.94</v>
       </c>
       <c r="C13" s="24">
-        <v>4.7753256245760838</v>
+        <v>4.6408961794015156</v>
       </c>
       <c r="D13" s="21">
-        <v>439.65</v>
+        <v>947.63999999999987</v>
       </c>
       <c r="E13" s="24">
-        <v>5.4695557300018782</v>
+        <v>5.2281740120624693</v>
       </c>
       <c r="F13" s="21">
-        <v>58.759999999999991</v>
+        <v>140.69999999999982</v>
       </c>
       <c r="G13" s="93">
-        <v>15.427026175536243</v>
+        <v>17.436240612684934</v>
       </c>
       <c r="H13" s="21">
-        <v>108.89</v>
+        <v>244.81</v>
       </c>
       <c r="I13" s="24">
-        <v>2.8125322863932221</v>
+        <v>2.988355897672522</v>
       </c>
       <c r="J13" s="21">
-        <v>158.01999999999998</v>
+        <v>325.7</v>
       </c>
       <c r="K13" s="24">
-        <v>3.8094181970714578</v>
+        <v>3.5803562987668269</v>
       </c>
       <c r="L13" s="21">
-        <v>49.129999999999981</v>
+        <v>80.889999999999986</v>
       </c>
       <c r="M13" s="93">
-        <v>45.11892735788409</v>
+        <v>33.041950900698495</v>
       </c>
       <c r="N13" s="21">
-        <v>272</v>
+        <v>562.13000000000011</v>
       </c>
       <c r="O13" s="21">
-        <v>281.63</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>621.93999999999983</v>
+      </c>
+    </row>
+    <row r="14" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="94" t="s">
         <v>77</v>
       </c>
       <c r="B14" s="21">
-        <v>416.78999999999996</v>
+        <v>829.32999999999993</v>
       </c>
       <c r="C14" s="24">
-        <v>5.2254140751058467</v>
+        <v>4.7696661814547037</v>
       </c>
       <c r="D14" s="21">
-        <v>432.46000000000004</v>
+        <v>910.68000000000006</v>
       </c>
       <c r="E14" s="24">
-        <v>5.3801070647028615</v>
+        <v>5.0242639708170316</v>
       </c>
       <c r="F14" s="21">
-        <v>15.670000000000073</v>
+        <v>81.350000000000136</v>
       </c>
       <c r="G14" s="93">
-        <v>3.7596871326087653</v>
+        <v>9.8091230270218315</v>
       </c>
       <c r="H14" s="21">
-        <v>157.22</v>
+        <v>343.98</v>
       </c>
       <c r="I14" s="24">
-        <v>4.0608533939456546</v>
+        <v>4.1989079763138522</v>
       </c>
       <c r="J14" s="21">
-        <v>181.93</v>
+        <v>403.69</v>
       </c>
       <c r="K14" s="24">
-        <v>4.3858211150057613</v>
+        <v>4.4376850913392092</v>
       </c>
       <c r="L14" s="21">
-        <v>24.710000000000008</v>
+        <v>59.70999999999998</v>
       </c>
       <c r="M14" s="93">
-        <v>15.716829919857531</v>
+        <v>17.358567358567349</v>
       </c>
       <c r="N14" s="21">
-        <v>259.56999999999994</v>
+        <v>485.34999999999991</v>
       </c>
       <c r="O14" s="21">
-        <v>250.53000000000003</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>506.99000000000007</v>
+      </c>
+    </row>
+    <row r="15" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="94" t="s">
         <v>74</v>
       </c>
       <c r="B15" s="21">
-        <v>361.95</v>
+        <v>763.38</v>
       </c>
       <c r="C15" s="24">
-        <v>4.5378694893940867</v>
+        <v>4.3903726738438165</v>
       </c>
       <c r="D15" s="21">
-        <v>364.78999999999996</v>
+        <v>839.2</v>
       </c>
       <c r="E15" s="24">
-        <v>4.5382445917147392</v>
+        <v>4.6299054819581551</v>
       </c>
       <c r="F15" s="21">
-        <v>2.839999999999975</v>
+        <v>75.82000000000005</v>
       </c>
       <c r="G15" s="93">
-        <v>0.78463876225997375</v>
+        <v>9.9321438863999649</v>
       </c>
       <c r="H15" s="21">
-        <v>327</v>
+        <v>620.48</v>
       </c>
       <c r="I15" s="24">
-        <v>8.44612046699039</v>
+        <v>7.5740985555649134</v>
       </c>
       <c r="J15" s="21">
-        <v>329.09000000000003</v>
+        <v>655.42</v>
       </c>
       <c r="K15" s="24">
-        <v>7.9334352263906238</v>
+        <v>7.204903670057579</v>
       </c>
       <c r="L15" s="21">
-        <v>2.0900000000000318</v>
+        <v>34.939999999999941</v>
       </c>
       <c r="M15" s="93">
-        <v>0.63914373088685994</v>
+        <v>5.6311242908715737</v>
       </c>
       <c r="N15" s="21">
-        <v>34.949999999999989</v>
+        <v>142.89999999999998</v>
       </c>
       <c r="O15" s="21">
-        <v>35.699999999999932</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>183.78000000000009</v>
+      </c>
+    </row>
+    <row r="16" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="94" t="s">
         <v>79</v>
       </c>
       <c r="B16" s="21">
-        <v>311.38</v>
+        <v>649.6</v>
       </c>
       <c r="C16" s="24">
-        <v>3.9038591010016042</v>
+        <v>3.7359979157548571</v>
       </c>
       <c r="D16" s="21">
-        <v>335.95000000000005</v>
+        <v>704.9</v>
       </c>
       <c r="E16" s="24">
-        <v>4.1794546741592891</v>
+        <v>3.8889661275408756</v>
       </c>
       <c r="F16" s="21">
-        <v>24.57000000000005</v>
+        <v>55.299999999999955</v>
       </c>
       <c r="G16" s="93">
-        <v>7.8906801978290346</v>
+        <v>8.5129310344827509</v>
       </c>
       <c r="H16" s="21">
-        <v>138.94</v>
+        <v>239.91</v>
       </c>
       <c r="I16" s="24">
-        <v>3.5886971794606879</v>
+        <v>2.9285423937364272</v>
       </c>
       <c r="J16" s="21">
-        <v>155.11000000000001</v>
+        <v>280.56</v>
       </c>
       <c r="K16" s="24">
-        <v>3.7392662735587514</v>
+        <v>3.0841411212220482</v>
       </c>
       <c r="L16" s="21">
-        <v>16.170000000000016</v>
+        <v>40.650000000000006</v>
       </c>
       <c r="M16" s="93">
-        <v>11.638117172880392</v>
+        <v>16.943853945229463</v>
       </c>
       <c r="N16" s="21">
-        <v>172.44</v>
+        <v>409.69000000000005</v>
       </c>
       <c r="O16" s="21">
-        <v>180.84000000000003</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>424.34</v>
+      </c>
+    </row>
+    <row r="17" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="94" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="21">
-        <v>236.55</v>
+        <v>472.06000000000006</v>
       </c>
       <c r="C17" s="24">
-        <v>2.9656942332260563</v>
+        <v>2.7149248400727188</v>
       </c>
       <c r="D17" s="21">
-        <v>213.72</v>
+        <v>460.21000000000004</v>
       </c>
       <c r="E17" s="24">
-        <v>2.6588273640759734</v>
+        <v>2.5390000022068189</v>
       </c>
       <c r="F17" s="21">
-        <v>-22.830000000000013</v>
+        <v>-11.850000000000023</v>
       </c>
       <c r="G17" s="93">
-        <v>-9.6512365250475636</v>
+        <v>-2.5102741176969072</v>
       </c>
       <c r="H17" s="21">
-        <v>26.36</v>
+        <v>44.260000000000005</v>
       </c>
       <c r="I17" s="24">
-        <v>0.68085546027482169</v>
+        <v>0.54027462943092952</v>
       </c>
       <c r="J17" s="21">
-        <v>15</v>
+        <v>35.35</v>
       </c>
       <c r="K17" s="24">
-        <v>0.36160785315828292</v>
+        <v>0.3885956253036762</v>
       </c>
       <c r="L17" s="21">
-        <v>-11.36</v>
+        <v>-8.9100000000000037</v>
       </c>
       <c r="M17" s="93">
-        <v>-43.095599393019725</v>
+        <v>-20.131043831902399</v>
       </c>
       <c r="N17" s="21">
-        <v>210.19</v>
+        <v>427.80000000000007</v>
       </c>
       <c r="O17" s="21">
-        <v>198.72</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>424.86</v>
+      </c>
+    </row>
+    <row r="18" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="94" t="s">
         <v>69</v>
       </c>
       <c r="B18" s="21">
-        <v>221.76</v>
+        <v>458.62</v>
       </c>
       <c r="C18" s="24">
-        <v>2.7802678214339895</v>
+        <v>2.6376283314708941</v>
       </c>
       <c r="D18" s="21">
-        <v>199.39</v>
+        <v>450.35</v>
       </c>
       <c r="E18" s="24">
-        <v>2.4805520687025466</v>
+        <v>2.4846019230217529</v>
       </c>
       <c r="F18" s="21">
-        <v>-22.370000000000005</v>
+        <v>-8.2699999999999818</v>
       </c>
       <c r="G18" s="93">
-        <v>-10.087481962481965</v>
+        <v>-1.8032357943395365</v>
       </c>
       <c r="H18" s="21">
-        <v>84.82</v>
+        <v>178.72999999999996</v>
       </c>
       <c r="I18" s="24">
-        <v>2.1908254985019111</v>
+        <v>2.1817280731629007</v>
       </c>
       <c r="J18" s="21">
-        <v>91.9</v>
+        <v>203.01</v>
       </c>
       <c r="K18" s="24">
-        <v>2.2154507803497472</v>
+        <v>2.2316491624582548</v>
       </c>
       <c r="L18" s="21">
-        <v>7.0800000000000125</v>
+        <v>24.28000000000003</v>
       </c>
       <c r="M18" s="93">
-        <v>8.3470879509549789</v>
+        <v>13.584736753762677</v>
       </c>
       <c r="N18" s="21">
-        <v>136.94</v>
+        <v>279.89000000000004</v>
       </c>
       <c r="O18" s="21">
-        <v>107.48999999999998</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>247.34000000000003</v>
+      </c>
+    </row>
+    <row r="19" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="94" t="s">
         <v>75</v>
       </c>
       <c r="B19" s="21">
-        <v>183.03</v>
+        <v>427.5</v>
       </c>
       <c r="C19" s="24">
-        <v>2.294698860737117</v>
+        <v>2.4586501061964308</v>
       </c>
       <c r="D19" s="21">
-        <v>176.05</v>
+        <v>437.21000000000004</v>
       </c>
       <c r="E19" s="24">
-        <v>2.1901860258542722</v>
+        <v>2.4121079310854681</v>
       </c>
       <c r="F19" s="21">
-        <v>-6.9799999999999898</v>
+        <v>9.7100000000000364</v>
       </c>
       <c r="G19" s="93">
-        <v>-3.8135824728186578</v>
+        <v>2.2713450292397743</v>
       </c>
       <c r="H19" s="21">
-        <v>104.89</v>
+        <v>233.97000000000003</v>
       </c>
       <c r="I19" s="24">
-        <v>2.7092158280814131</v>
+        <v>2.856033778760835</v>
       </c>
       <c r="J19" s="21">
-        <v>120.35</v>
+        <v>287.22999999999996</v>
       </c>
       <c r="K19" s="24">
-        <v>2.9013003418399568</v>
+        <v>3.1574631246386113</v>
       </c>
       <c r="L19" s="21">
-        <v>15.459999999999994</v>
+        <v>53.259999999999934</v>
       </c>
       <c r="M19" s="93">
-        <v>14.739250643531312</v>
+        <v>22.763602171218501</v>
       </c>
       <c r="N19" s="21">
-        <v>78.14</v>
+        <v>193.52999999999997</v>
       </c>
       <c r="O19" s="21">
-        <v>55.700000000000017</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>149.98000000000008</v>
+      </c>
+    </row>
+    <row r="20" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="94" t="s">
         <v>76</v>
       </c>
       <c r="B20" s="21">
-        <v>121.1</v>
+        <v>232.84999999999997</v>
       </c>
       <c r="C20" s="24">
-        <v>1.5182649403664146</v>
+        <v>1.3391735139832488</v>
       </c>
       <c r="D20" s="21">
-        <v>120.91999999999999</v>
+        <v>256.27999999999997</v>
       </c>
       <c r="E20" s="24">
-        <v>1.504329987198515</v>
+        <v>1.4139086950860769</v>
       </c>
       <c r="F20" s="21">
-        <v>-0.18000000000000682</v>
+        <v>23.430000000000007</v>
       </c>
       <c r="G20" s="93">
-        <v>-0.14863748967795773</v>
+        <v>10.062271848829724</v>
       </c>
       <c r="H20" s="21">
-        <v>64.989999999999995</v>
+        <v>131.41</v>
       </c>
       <c r="I20" s="24">
-        <v>1.6786341564211178</v>
+        <v>1.6041005208657575</v>
       </c>
       <c r="J20" s="21">
-        <v>80.47999999999999</v>
+        <v>171.64000000000001</v>
       </c>
       <c r="K20" s="24">
-        <v>1.9401466681452408</v>
+        <v>1.8868048975140872</v>
       </c>
       <c r="L20" s="21">
-        <v>15.489999999999995</v>
+        <v>40.230000000000018</v>
       </c>
       <c r="M20" s="93">
-        <v>23.834436067087239</v>
+        <v>30.614108515333704</v>
       </c>
       <c r="N20" s="21">
-        <v>56.11</v>
+        <v>101.43999999999997</v>
       </c>
       <c r="O20" s="21">
-        <v>40.44</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>84.639999999999958</v>
+      </c>
+    </row>
+    <row r="21" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="106" t="s">
         <v>31</v>
       </c>
       <c r="B21" s="107">
-        <v>1494.2999999999993</v>
+        <v>3255.1600000000017</v>
       </c>
       <c r="C21" s="50">
-        <v>18.734461605198451</v>
+        <v>18.721168373535388</v>
       </c>
       <c r="D21" s="107">
-        <v>1468.619999999999</v>
+        <v>3288.9499999999989</v>
       </c>
       <c r="E21" s="50">
-        <v>18.270667431355292</v>
+        <v>18.145290318024625</v>
       </c>
       <c r="F21" s="85">
-        <v>-25.680000000000291</v>
+        <v>33.789999999997235</v>
       </c>
       <c r="G21" s="108">
-        <v>-1.7185304155792214</v>
+        <v>1.0380442128803873</v>
       </c>
       <c r="H21" s="107">
-        <v>946.51000000000067</v>
+        <v>2078.1900000000005</v>
       </c>
       <c r="I21" s="50">
-        <v>24.447515239177616</v>
+        <v>25.368127703051591</v>
       </c>
       <c r="J21" s="107">
-        <v>1059.0600000000009</v>
+        <v>2339.3600000000015</v>
       </c>
       <c r="K21" s="50">
-        <v>25.530960864387431</v>
+        <v>25.716126223773934</v>
       </c>
       <c r="L21" s="85">
-        <v>112.55000000000018</v>
+        <v>261.17000000000098</v>
       </c>
       <c r="M21" s="108">
-        <v>11.891052392473412</v>
+        <v>12.567185868472128</v>
       </c>
       <c r="N21" s="85">
-        <v>547.7899999999986</v>
+        <v>1176.9700000000012</v>
       </c>
       <c r="O21" s="85">
-        <v>409.55999999999813</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:15" ht="3" customHeight="1" x14ac:dyDescent="0.2">
+        <v>949.58999999999742</v>
+      </c>
+    </row>
+    <row r="22" spans="1:15" ht="3" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="95"/>
       <c r="B22" s="96"/>
       <c r="C22" s="96"/>
       <c r="D22" s="96"/>
       <c r="E22" s="97"/>
       <c r="F22" s="97"/>
       <c r="G22" s="97"/>
       <c r="H22" s="96"/>
       <c r="I22" s="96"/>
       <c r="J22" s="96"/>
       <c r="K22" s="97"/>
       <c r="L22" s="97"/>
       <c r="M22" s="97"/>
       <c r="N22" s="69"/>
       <c r="O22" s="69"/>
     </row>
-    <row r="23" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A23" s="36" t="s">
         <v>47</v>
       </c>
       <c r="B23" s="43"/>
       <c r="C23" s="43"/>
       <c r="D23" s="43"/>
       <c r="E23" s="43"/>
       <c r="F23" s="43"/>
       <c r="G23" s="43"/>
       <c r="H23" s="43"/>
       <c r="I23" s="43"/>
       <c r="J23" s="43"/>
       <c r="K23" s="43"/>
       <c r="L23" s="43"/>
       <c r="M23" s="43"/>
       <c r="N23" s="43"/>
       <c r="O23" s="43"/>
     </row>
-    <row r="24" spans="1:15" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="25" spans="1:15" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:15" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="25" spans="1:15" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="61"/>
       <c r="B25" s="61"/>
       <c r="C25" s="61"/>
       <c r="D25" s="61"/>
       <c r="E25" s="61"/>
       <c r="F25" s="61"/>
       <c r="G25" s="61"/>
       <c r="H25" s="61"/>
       <c r="I25" s="61"/>
       <c r="J25" s="61"/>
       <c r="K25" s="61"/>
       <c r="L25" s="61"/>
       <c r="M25" s="61"/>
       <c r="N25" s="61"/>
       <c r="O25" s="61"/>
     </row>
-    <row r="26" spans="1:15" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="27" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:15" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="27" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A27" s="14" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="28" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A28" s="60" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="29" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A29" s="44"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B4:G4"/>
     <mergeCell ref="H4:M4"/>
     <mergeCell ref="N4:O4"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <conditionalFormatting sqref="B7:O21">
     <cfRule type="cellIs" dxfId="6" priority="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="5" priority="3" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
     <hyperlink ref="A28" r:id="rId1" display="www.portugalglobal.pt" xr:uid="{6E63D19F-DAB3-498E-B648-DF5B7CF9003B}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="3.937007874015748E-2" bottom="7.874015748031496E-2" header="3.937007874015748E-2" footer="3.937007874015748E-2"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="1200" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B7FFAFFC-9748-40AF-9E2A-D85E200FAD7F}">
   <sheetPr codeName="Sheet6"/>
   <dimension ref="A1:K78"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A74" sqref="A74"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="12" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="15.7109375" style="36" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="12" max="16384" width="9.140625" style="36"/>
+    <col min="1" max="1" width="15.6640625" style="36" customWidth="1"/>
+    <col min="2" max="4" width="8.6640625" style="36" customWidth="1"/>
+    <col min="5" max="5" width="6.6640625" style="36" customWidth="1"/>
+    <col min="6" max="8" width="8.6640625" style="36" customWidth="1"/>
+    <col min="9" max="9" width="6.6640625" style="36" customWidth="1"/>
+    <col min="10" max="11" width="8.6640625" style="36" customWidth="1"/>
+    <col min="12" max="16384" width="9.109375" style="36"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="1:11" ht="14.4" x14ac:dyDescent="0.25">
       <c r="A2" s="45" t="s">
         <v>42</v>
       </c>
       <c r="B2" s="89"/>
       <c r="C2" s="89"/>
       <c r="D2" s="89"/>
       <c r="E2" s="89"/>
       <c r="F2" s="89"/>
     </row>
-    <row r="3" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="89"/>
       <c r="C3" s="89"/>
       <c r="D3" s="89"/>
       <c r="E3" s="89"/>
       <c r="F3" s="89"/>
     </row>
-    <row r="4" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A4" s="98"/>
       <c r="B4" s="111" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="112"/>
       <c r="D4" s="112"/>
       <c r="E4" s="113"/>
       <c r="F4" s="111" t="s">
         <v>18</v>
       </c>
       <c r="G4" s="112"/>
       <c r="H4" s="112"/>
       <c r="I4" s="113"/>
       <c r="J4" s="114" t="s">
         <v>19</v>
       </c>
       <c r="K4" s="112"/>
     </row>
-    <row r="5" spans="1:11" ht="24" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:11" ht="24" x14ac:dyDescent="0.25">
       <c r="A5" s="98"/>
       <c r="B5" s="109">
         <v>2024</v>
       </c>
       <c r="C5" s="100">
         <v>2025</v>
       </c>
       <c r="D5" s="100" t="s">
         <v>49</v>
       </c>
       <c r="E5" s="103" t="s">
         <v>50</v>
       </c>
       <c r="F5" s="109">
         <v>2024</v>
       </c>
       <c r="G5" s="100">
         <v>2025</v>
       </c>
       <c r="H5" s="100" t="s">
         <v>49</v>
       </c>
       <c r="I5" s="103" t="s">
         <v>50</v>
       </c>
       <c r="J5" s="104">
         <v>2024</v>
       </c>
       <c r="K5" s="105">
         <v>2025</v>
       </c>
     </row>
-    <row r="6" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="90"/>
       <c r="B6" s="91"/>
       <c r="C6" s="91"/>
       <c r="D6" s="91"/>
       <c r="E6" s="91"/>
       <c r="F6" s="91"/>
       <c r="G6" s="91"/>
       <c r="H6" s="91"/>
       <c r="I6" s="91"/>
       <c r="J6" s="91"/>
       <c r="K6" s="91"/>
     </row>
-    <row r="7" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="92" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="21">
         <v>57979.95</v>
       </c>
       <c r="C7" s="21">
         <v>60502.8</v>
       </c>
       <c r="D7" s="24">
         <v>100</v>
       </c>
       <c r="E7" s="24">
         <v>4.3512455598875235</v>
       </c>
       <c r="F7" s="21">
         <v>26100.21</v>
       </c>
       <c r="G7" s="21">
         <v>27362.35</v>
       </c>
       <c r="H7" s="24">
         <v>100</v>
       </c>
       <c r="I7" s="24">
         <v>4.8357465323075921</v>
       </c>
       <c r="J7" s="21">
         <v>31879.739999999998</v>
       </c>
       <c r="K7" s="21">
         <v>33140.450000000004</v>
       </c>
     </row>
-    <row r="8" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="92" t="s">
         <v>78</v>
       </c>
       <c r="B8" s="21">
         <v>7638.41</v>
       </c>
       <c r="C8" s="21">
         <v>7566.13</v>
       </c>
       <c r="D8" s="24">
         <v>12.505421236703093</v>
       </c>
       <c r="E8" s="24">
         <v>-0.94627023163197244</v>
       </c>
       <c r="F8" s="21">
         <v>2442.0300000000002</v>
       </c>
       <c r="G8" s="21">
         <v>2538.98</v>
       </c>
       <c r="H8" s="24">
         <v>9.2791006620410901</v>
       </c>
       <c r="I8" s="24">
         <v>3.9700576978988718</v>
       </c>
       <c r="J8" s="21">
         <v>5196.3799999999992</v>
       </c>
       <c r="K8" s="21">
         <v>5027.1499999999996</v>
       </c>
     </row>
-    <row r="9" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="92" t="s">
         <v>68</v>
       </c>
       <c r="B9" s="21">
         <v>6662.82</v>
       </c>
       <c r="C9" s="21">
         <v>7098.52</v>
       </c>
       <c r="D9" s="24">
         <v>11.732547915137811</v>
       </c>
       <c r="E9" s="24">
         <v>6.5392731606136856</v>
       </c>
       <c r="F9" s="21">
         <v>2158.58</v>
       </c>
       <c r="G9" s="21">
         <v>2174.0100000000002</v>
       </c>
       <c r="H9" s="24">
         <v>7.9452605496238462</v>
       </c>
       <c r="I9" s="24">
         <v>0.71482178098566151</v>
       </c>
       <c r="J9" s="21">
         <v>4504.24</v>
       </c>
       <c r="K9" s="21">
         <v>4924.51</v>
       </c>
     </row>
-    <row r="10" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="92" t="s">
         <v>73</v>
       </c>
       <c r="B10" s="21">
         <v>6670.84</v>
       </c>
       <c r="C10" s="21">
         <v>6785.38</v>
       </c>
       <c r="D10" s="24">
         <v>11.214985091599067</v>
       </c>
       <c r="E10" s="24">
         <v>1.7170251422609442</v>
       </c>
       <c r="F10" s="21">
         <v>1961.33</v>
       </c>
       <c r="G10" s="21">
         <v>2056.31</v>
       </c>
       <c r="H10" s="24">
         <v>7.5151074377748985</v>
       </c>
       <c r="I10" s="24">
         <v>4.8426322954321828</v>
       </c>
       <c r="J10" s="21">
         <v>4709.51</v>
       </c>
       <c r="K10" s="21">
         <v>4729.07</v>
       </c>
     </row>
-    <row r="11" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="92" t="s">
         <v>71</v>
       </c>
       <c r="B11" s="21">
         <v>5900.4</v>
       </c>
       <c r="C11" s="21">
         <v>6228.57</v>
       </c>
       <c r="D11" s="24">
         <v>10.294680576766694</v>
       </c>
       <c r="E11" s="24">
         <v>5.5618263168598752</v>
       </c>
       <c r="F11" s="21">
         <v>4748.07</v>
       </c>
       <c r="G11" s="21">
         <v>5073.7</v>
       </c>
       <c r="H11" s="24">
         <v>18.54263248587932</v>
       </c>
       <c r="I11" s="24">
         <v>6.8581549977148635</v>
       </c>
       <c r="J11" s="21">
         <v>1152.33</v>
       </c>
       <c r="K11" s="21">
         <v>1154.8699999999999</v>
       </c>
     </row>
-    <row r="12" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="92" t="s">
         <v>72</v>
       </c>
       <c r="B12" s="21">
         <v>5634.6</v>
       </c>
       <c r="C12" s="21">
         <v>6045.73</v>
       </c>
       <c r="D12" s="24">
         <v>9.9924796868905226</v>
       </c>
       <c r="E12" s="24">
         <v>7.2965250417065839</v>
       </c>
       <c r="F12" s="21">
         <v>1599.31</v>
       </c>
       <c r="G12" s="21">
         <v>1596.62</v>
       </c>
       <c r="H12" s="24">
         <v>5.835098228039624</v>
       </c>
       <c r="I12" s="24">
         <v>-0.16819753518705285</v>
       </c>
       <c r="J12" s="21">
         <v>4035.2900000000004</v>
       </c>
       <c r="K12" s="21">
         <v>4449.1099999999997</v>
       </c>
     </row>
-    <row r="13" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="92" t="s">
         <v>77</v>
       </c>
       <c r="B13" s="21">
         <v>2656.02</v>
       </c>
       <c r="C13" s="21">
         <v>2852.47</v>
       </c>
       <c r="D13" s="24">
         <v>4.7146082495355586</v>
       </c>
       <c r="E13" s="24">
         <v>7.3964051475515937</v>
       </c>
       <c r="F13" s="21">
         <v>1421.56</v>
       </c>
       <c r="G13" s="21">
         <v>1401.27</v>
       </c>
       <c r="H13" s="24">
         <v>5.1211610113897379</v>
       </c>
       <c r="I13" s="24">
         <v>-1.4273052139902618</v>
       </c>
       <c r="J13" s="21">
         <v>1234.46</v>
       </c>
       <c r="K13" s="21">
         <v>1451.1999999999998</v>
       </c>
     </row>
-    <row r="14" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="92" t="s">
         <v>74</v>
       </c>
       <c r="B14" s="21">
         <v>2720.47</v>
       </c>
       <c r="C14" s="21">
         <v>2840.42</v>
       </c>
       <c r="D14" s="24">
         <v>4.6946918159159567</v>
       </c>
       <c r="E14" s="24">
         <v>4.4091645928828571</v>
       </c>
       <c r="F14" s="21">
         <v>1561.76</v>
       </c>
       <c r="G14" s="21">
         <v>1782.86</v>
       </c>
       <c r="H14" s="24">
         <v>6.5157415207392644</v>
       </c>
       <c r="I14" s="24">
         <v>14.157104804835566</v>
       </c>
       <c r="J14" s="21">
         <v>1158.7099999999998</v>
       </c>
       <c r="K14" s="21">
         <v>1057.5600000000002</v>
       </c>
     </row>
-    <row r="15" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="92" t="s">
         <v>70</v>
       </c>
       <c r="B15" s="21">
         <v>2468.58</v>
       </c>
       <c r="C15" s="21">
         <v>2561.4699999999998</v>
       </c>
       <c r="D15" s="24">
         <v>4.2336387737427028</v>
       </c>
       <c r="E15" s="24">
         <v>3.7628920269952717</v>
       </c>
       <c r="F15" s="21">
         <v>863.18</v>
       </c>
       <c r="G15" s="21">
         <v>782.31</v>
       </c>
       <c r="H15" s="24">
         <v>2.859074604337712</v>
       </c>
       <c r="I15" s="24">
         <v>-9.3688454320072303</v>
       </c>
       <c r="J15" s="21">
         <v>1605.4</v>
       </c>
       <c r="K15" s="21">
         <v>1779.1599999999999</v>
       </c>
     </row>
-    <row r="16" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="92" t="s">
         <v>79</v>
       </c>
       <c r="B16" s="21">
         <v>2195.27</v>
       </c>
       <c r="C16" s="21">
         <v>2279.13</v>
       </c>
       <c r="D16" s="24">
         <v>3.7669826850988715</v>
       </c>
       <c r="E16" s="24">
         <v>3.8200312490035451</v>
       </c>
       <c r="F16" s="21">
         <v>717.29</v>
       </c>
       <c r="G16" s="21">
         <v>722.61</v>
       </c>
       <c r="H16" s="24">
         <v>2.6408915900863783</v>
       </c>
       <c r="I16" s="24">
         <v>0.7416804918512806</v>
       </c>
       <c r="J16" s="21">
         <v>1477.98</v>
       </c>
       <c r="K16" s="21">
         <v>1556.52</v>
       </c>
     </row>
-    <row r="17" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="92" t="s">
         <v>69</v>
       </c>
       <c r="B17" s="21">
         <v>1480.12</v>
       </c>
       <c r="C17" s="21">
         <v>1554.16</v>
       </c>
       <c r="D17" s="24">
         <v>2.5687406202688141</v>
       </c>
       <c r="E17" s="24">
         <v>5.0022971110450634</v>
       </c>
       <c r="F17" s="21">
         <v>569.59</v>
       </c>
       <c r="G17" s="21">
         <v>616.07000000000005</v>
       </c>
       <c r="H17" s="24">
         <v>2.2515244487406969</v>
       </c>
       <c r="I17" s="24">
         <v>8.160255622465284</v>
       </c>
       <c r="J17" s="21">
         <v>910.52999999999986</v>
       </c>
       <c r="K17" s="21">
         <v>938.09</v>
       </c>
     </row>
-    <row r="18" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="92" t="s">
         <v>75</v>
       </c>
       <c r="B18" s="21">
         <v>1421.77</v>
       </c>
       <c r="C18" s="21">
         <v>1434.43</v>
       </c>
       <c r="D18" s="24">
         <v>2.3708489524451761</v>
       </c>
       <c r="E18" s="24">
         <v>0.89043938189721838</v>
       </c>
       <c r="F18" s="21">
         <v>895.39</v>
       </c>
       <c r="G18" s="21">
         <v>882.78</v>
       </c>
       <c r="H18" s="24">
         <v>3.2262579785727468</v>
       </c>
       <c r="I18" s="24">
         <v>-1.4083248640257333</v>
       </c>
       <c r="J18" s="21">
         <v>526.38</v>
       </c>
       <c r="K18" s="21">
         <v>551.65000000000009</v>
       </c>
     </row>
-    <row r="19" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="92" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="21">
         <v>1532.8</v>
       </c>
       <c r="C19" s="21">
         <v>1404.17</v>
       </c>
       <c r="D19" s="24">
         <v>2.3208347382269912</v>
       </c>
       <c r="E19" s="24">
         <v>-8.3918319415448774</v>
       </c>
       <c r="F19" s="21">
         <v>140.19999999999999</v>
       </c>
       <c r="G19" s="21">
         <v>138.1</v>
       </c>
       <c r="H19" s="24">
         <v>0.50470811169362284</v>
       </c>
       <c r="I19" s="24">
         <v>-1.4978601997146894</v>
       </c>
       <c r="J19" s="21">
         <v>1392.6</v>
       </c>
       <c r="K19" s="21">
         <v>1266.0700000000002</v>
       </c>
     </row>
-    <row r="20" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="92" t="s">
         <v>87</v>
       </c>
       <c r="B20" s="21">
         <v>939.29</v>
       </c>
       <c r="C20" s="21">
         <v>988.47</v>
       </c>
       <c r="D20" s="24">
         <v>1.6337590987524544</v>
       </c>
       <c r="E20" s="24">
         <v>5.2358696462221532</v>
       </c>
       <c r="F20" s="21">
         <v>203.75</v>
       </c>
       <c r="G20" s="21">
         <v>236.01</v>
       </c>
       <c r="H20" s="24">
         <v>0.8625355643795215</v>
       </c>
       <c r="I20" s="24">
         <v>15.833128834355822</v>
       </c>
       <c r="J20" s="21">
         <v>735.54</v>
       </c>
       <c r="K20" s="21">
         <v>752.46</v>
       </c>
     </row>
-    <row r="21" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="92" t="s">
         <v>76</v>
       </c>
       <c r="B21" s="21">
         <v>784.31</v>
       </c>
       <c r="C21" s="21">
         <v>795.48</v>
       </c>
       <c r="D21" s="24">
         <v>1.314782125785914</v>
       </c>
       <c r="E21" s="24">
         <v>1.4241817648633925</v>
       </c>
       <c r="F21" s="21">
         <v>437.76</v>
       </c>
       <c r="G21" s="21">
         <v>478.17</v>
       </c>
       <c r="H21" s="24">
         <v>1.7475472684181002</v>
       </c>
       <c r="I21" s="24">
         <v>9.2310855263157947</v>
       </c>
       <c r="J21" s="21">
         <v>346.54999999999995</v>
       </c>
       <c r="K21" s="21">
         <v>317.31</v>
       </c>
     </row>
-    <row r="22" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="92" t="s">
         <v>114</v>
       </c>
       <c r="B22" s="21">
         <v>573.03</v>
       </c>
       <c r="C22" s="21">
         <v>726.25</v>
       </c>
       <c r="D22" s="24">
         <v>1.2003576693971187</v>
       </c>
       <c r="E22" s="24">
         <v>26.738565171107975</v>
       </c>
       <c r="F22" s="21">
         <v>127.07</v>
       </c>
       <c r="G22" s="21">
         <v>172.43</v>
       </c>
       <c r="H22" s="24">
         <v>0.63017248153027805</v>
       </c>
       <c r="I22" s="24">
         <v>35.696859998426078</v>
       </c>
       <c r="J22" s="21">
         <v>445.96</v>
       </c>
       <c r="K22" s="21">
         <v>553.81999999999994</v>
       </c>
     </row>
-    <row r="23" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="92" t="s">
         <v>120</v>
       </c>
       <c r="B23" s="21">
         <v>462.46</v>
       </c>
       <c r="C23" s="21">
         <v>556.29</v>
       </c>
       <c r="D23" s="24">
         <v>0.91944505047700265</v>
       </c>
       <c r="E23" s="24">
         <v>20.289322319768193</v>
       </c>
       <c r="F23" s="21">
         <v>183</v>
       </c>
       <c r="G23" s="21">
         <v>191.52</v>
       </c>
       <c r="H23" s="24">
         <v>0.69993988089473314</v>
       </c>
       <c r="I23" s="24">
         <v>4.6557377049180388</v>
       </c>
       <c r="J23" s="21">
         <v>279.45999999999998</v>
       </c>
       <c r="K23" s="21">
         <v>364.77</v>
       </c>
     </row>
-    <row r="24" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="92" t="s">
         <v>91</v>
       </c>
       <c r="B24" s="21">
         <v>556.48</v>
       </c>
       <c r="C24" s="21">
         <v>541.57000000000005</v>
       </c>
       <c r="D24" s="24">
         <v>0.8951155979557972</v>
       </c>
       <c r="E24" s="24">
         <v>-2.6793415756181655</v>
       </c>
       <c r="F24" s="21">
         <v>119.96</v>
       </c>
       <c r="G24" s="21">
         <v>144.03</v>
       </c>
       <c r="H24" s="24">
         <v>0.52638022684455099</v>
       </c>
       <c r="I24" s="24">
         <v>20.065021673891302</v>
       </c>
       <c r="J24" s="21">
         <v>436.52000000000004</v>
       </c>
       <c r="K24" s="21">
         <v>397.54000000000008</v>
       </c>
     </row>
-    <row r="25" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="92" t="s">
         <v>84</v>
       </c>
       <c r="B25" s="21">
         <v>440.99</v>
       </c>
       <c r="C25" s="21">
         <v>452.72</v>
       </c>
       <c r="D25" s="24">
         <v>0.74826289031251447</v>
       </c>
       <c r="E25" s="24">
         <v>2.6599242613211223</v>
       </c>
       <c r="F25" s="21">
         <v>109.82</v>
       </c>
       <c r="G25" s="21">
         <v>113.48</v>
       </c>
       <c r="H25" s="24">
         <v>0.41473045992029201</v>
       </c>
       <c r="I25" s="24">
         <v>3.3327262793662458</v>
       </c>
       <c r="J25" s="21">
         <v>331.17</v>
       </c>
       <c r="K25" s="21">
         <v>339.24</v>
       </c>
     </row>
-    <row r="26" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="92" t="s">
         <v>97</v>
       </c>
       <c r="B26" s="21">
         <v>382.93</v>
       </c>
       <c r="C26" s="21">
         <v>437.15</v>
       </c>
       <c r="D26" s="24">
         <v>0.72252854413349454</v>
       </c>
       <c r="E26" s="24">
         <v>14.159245815162032</v>
       </c>
       <c r="F26" s="21">
         <v>89.39</v>
       </c>
       <c r="G26" s="21">
         <v>80.37</v>
       </c>
       <c r="H26" s="24">
         <v>0.29372477144689696</v>
       </c>
       <c r="I26" s="24">
         <v>-10.090614162658012</v>
       </c>
       <c r="J26" s="21">
         <v>293.54000000000002</v>
       </c>
       <c r="K26" s="21">
         <v>356.78</v>
       </c>
     </row>
-    <row r="27" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="92" t="s">
         <v>112</v>
       </c>
       <c r="B27" s="21">
         <v>330.85</v>
       </c>
       <c r="C27" s="21">
         <v>389.55</v>
       </c>
       <c r="D27" s="24">
         <v>0.64385449929590033</v>
       </c>
       <c r="E27" s="24">
         <v>17.742179235303002</v>
       </c>
       <c r="F27" s="21">
         <v>163.68</v>
       </c>
       <c r="G27" s="21">
         <v>108.91</v>
       </c>
       <c r="H27" s="24">
         <v>0.39802867809234216</v>
       </c>
       <c r="I27" s="24">
         <v>-33.461632453567944</v>
       </c>
       <c r="J27" s="21">
         <v>167.17000000000002</v>
       </c>
       <c r="K27" s="21">
         <v>280.64</v>
       </c>
     </row>
-    <row r="28" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="92" t="s">
         <v>110</v>
       </c>
       <c r="B28" s="21">
         <v>353</v>
       </c>
       <c r="C28" s="21">
         <v>340.46</v>
       </c>
       <c r="D28" s="24">
         <v>0.56271775851696115</v>
       </c>
       <c r="E28" s="24">
         <v>-3.5524079320113375</v>
       </c>
       <c r="F28" s="21">
         <v>28.44</v>
       </c>
       <c r="G28" s="21">
         <v>25.26</v>
       </c>
       <c r="H28" s="24">
         <v>9.2316632160614878E-2</v>
       </c>
       <c r="I28" s="24">
         <v>-11.181434599156116</v>
       </c>
       <c r="J28" s="21">
         <v>324.56</v>
       </c>
       <c r="K28" s="21">
         <v>315.2</v>
       </c>
     </row>
-    <row r="29" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="92" t="s">
         <v>93</v>
       </c>
       <c r="B29" s="21">
         <v>220.75</v>
       </c>
       <c r="C29" s="21">
         <v>272.20999999999998</v>
       </c>
       <c r="D29" s="24">
         <v>0.44991306187482222</v>
       </c>
       <c r="E29" s="24">
         <v>23.311438278595688</v>
       </c>
       <c r="F29" s="21">
         <v>275.66000000000003</v>
       </c>
       <c r="G29" s="21">
         <v>359.22</v>
       </c>
       <c r="H29" s="24">
         <v>1.3128258355002405</v>
       </c>
       <c r="I29" s="24">
         <v>30.312704055720811</v>
       </c>
       <c r="J29" s="21">
         <v>-54.910000000000025</v>
       </c>
       <c r="K29" s="21">
         <v>-87.010000000000048</v>
       </c>
     </row>
-    <row r="30" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="92" t="s">
         <v>86</v>
       </c>
       <c r="B30" s="21">
         <v>261.48</v>
       </c>
       <c r="C30" s="21">
         <v>268.25</v>
       </c>
       <c r="D30" s="24">
         <v>0.44336791024547617</v>
       </c>
       <c r="E30" s="24">
         <v>2.5891081535872651</v>
       </c>
       <c r="F30" s="21">
         <v>272.8</v>
       </c>
       <c r="G30" s="21">
         <v>313.44</v>
       </c>
       <c r="H30" s="24">
         <v>1.1455156446723327</v>
       </c>
       <c r="I30" s="24">
         <v>14.897360703812312</v>
       </c>
       <c r="J30" s="21">
         <v>-11.319999999999993</v>
       </c>
       <c r="K30" s="21">
         <v>-45.19</v>
       </c>
     </row>
-    <row r="31" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="92" t="s">
         <v>28</v>
       </c>
       <c r="B31" s="21">
         <v>240.65</v>
       </c>
       <c r="C31" s="21">
         <v>261.64999999999998</v>
       </c>
       <c r="D31" s="24">
         <v>0.43245932419656608</v>
       </c>
       <c r="E31" s="24">
         <v>8.7263660918346027</v>
       </c>
       <c r="F31" s="21">
         <v>769.49</v>
       </c>
       <c r="G31" s="21">
         <v>918.65</v>
       </c>
       <c r="H31" s="24">
         <v>3.3573505199663041</v>
       </c>
       <c r="I31" s="24">
         <v>19.38426750185187</v>
       </c>
       <c r="J31" s="21">
         <v>-528.84</v>
       </c>
       <c r="K31" s="21">
         <v>-657</v>
       </c>
     </row>
-    <row r="32" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="92" t="s">
         <v>83</v>
       </c>
       <c r="B32" s="21">
         <v>262.57</v>
       </c>
       <c r="C32" s="21">
         <v>247.24</v>
       </c>
       <c r="D32" s="24">
         <v>0.40864224465644566</v>
       </c>
       <c r="E32" s="24">
         <v>-5.8384430818448347</v>
       </c>
       <c r="F32" s="21">
         <v>29.85</v>
       </c>
       <c r="G32" s="21">
         <v>40.200000000000003</v>
       </c>
       <c r="H32" s="24">
         <v>0.14691720557627547</v>
       </c>
       <c r="I32" s="24">
         <v>34.673366834170864</v>
       </c>
       <c r="J32" s="21">
         <v>232.72</v>
       </c>
       <c r="K32" s="21">
         <v>207.04000000000002</v>
       </c>
     </row>
-    <row r="33" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="92" t="s">
         <v>115</v>
       </c>
       <c r="B33" s="21">
         <v>211.44</v>
       </c>
       <c r="C33" s="21">
         <v>225.53</v>
       </c>
       <c r="D33" s="24">
         <v>0.37275960781980338</v>
       </c>
       <c r="E33" s="24">
         <v>6.6638289822171792</v>
       </c>
       <c r="F33" s="21">
         <v>72.34</v>
       </c>
       <c r="G33" s="21">
         <v>62.61</v>
       </c>
       <c r="H33" s="24">
         <v>0.22881806569976629</v>
       </c>
       <c r="I33" s="24">
         <v>-13.450373237489638</v>
       </c>
       <c r="J33" s="21">
         <v>139.1</v>
       </c>
       <c r="K33" s="21">
         <v>162.92000000000002</v>
       </c>
     </row>
-    <row r="34" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="92" t="s">
         <v>123</v>
       </c>
       <c r="B34" s="21">
         <v>152.46</v>
       </c>
       <c r="C34" s="21">
         <v>202.93</v>
       </c>
       <c r="D34" s="24">
         <v>0.33540596468262629</v>
       </c>
       <c r="E34" s="24">
         <v>33.103764921946741</v>
       </c>
       <c r="F34" s="21">
         <v>254.48</v>
       </c>
       <c r="G34" s="21">
         <v>285.26</v>
       </c>
       <c r="H34" s="24">
         <v>1.0425274144947345</v>
       </c>
       <c r="I34" s="24">
         <v>12.095253065073877</v>
       </c>
       <c r="J34" s="21">
         <v>-102.01999999999998</v>
       </c>
       <c r="K34" s="21">
         <v>-82.329999999999984</v>
       </c>
     </row>
-    <row r="35" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="92" t="s">
         <v>117</v>
       </c>
       <c r="B35" s="21">
         <v>178.9</v>
       </c>
       <c r="C35" s="21">
         <v>189.81</v>
       </c>
       <c r="D35" s="24">
         <v>0.31372101787024731</v>
       </c>
       <c r="E35" s="24">
         <v>6.0983789826718819</v>
       </c>
       <c r="F35" s="21">
         <v>57.51</v>
       </c>
       <c r="G35" s="21">
         <v>59.64</v>
       </c>
       <c r="H35" s="24">
         <v>0.21796373484002657</v>
       </c>
       <c r="I35" s="24">
         <v>3.7037037037037082</v>
       </c>
       <c r="J35" s="21">
         <v>121.39000000000001</v>
       </c>
       <c r="K35" s="21">
         <v>130.17000000000002</v>
       </c>
     </row>
-    <row r="36" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="92" t="s">
         <v>29</v>
       </c>
       <c r="B36" s="21">
         <v>131.30000000000001</v>
       </c>
       <c r="C36" s="21">
         <v>175.07</v>
       </c>
       <c r="D36" s="24">
         <v>0.28935850902768134</v>
       </c>
       <c r="E36" s="24">
         <v>33.335872048743319</v>
       </c>
       <c r="F36" s="21">
         <v>94.35</v>
       </c>
       <c r="G36" s="21">
         <v>101.63</v>
       </c>
       <c r="H36" s="24">
         <v>0.37142277618698682</v>
       </c>
       <c r="I36" s="24">
         <v>7.7159512453630121</v>
       </c>
       <c r="J36" s="21">
         <v>36.950000000000017</v>
       </c>
       <c r="K36" s="21">
         <v>73.44</v>
       </c>
     </row>
-    <row r="37" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="92" t="s">
         <v>116</v>
       </c>
       <c r="B37" s="21">
         <v>115.91</v>
       </c>
       <c r="C37" s="21">
         <v>166.48</v>
       </c>
       <c r="D37" s="24">
         <v>0.27516081900341799</v>
       </c>
       <c r="E37" s="24">
         <v>43.628677422137862</v>
       </c>
       <c r="F37" s="21">
         <v>133.37</v>
       </c>
       <c r="G37" s="21">
         <v>134.02000000000001</v>
       </c>
       <c r="H37" s="24">
         <v>0.48979711172468748</v>
       </c>
       <c r="I37" s="24">
         <v>0.48736597435705609</v>
       </c>
       <c r="J37" s="21">
         <v>-17.460000000000008</v>
       </c>
       <c r="K37" s="21">
         <v>32.45999999999998</v>
       </c>
     </row>
-    <row r="38" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="92" t="s">
         <v>109</v>
       </c>
       <c r="B38" s="21">
         <v>157.22</v>
       </c>
       <c r="C38" s="21">
         <v>152.68</v>
       </c>
       <c r="D38" s="24">
         <v>0.25235195726478776</v>
       </c>
       <c r="E38" s="24">
         <v>-2.8876733240045747</v>
       </c>
       <c r="F38" s="21">
         <v>199.03</v>
       </c>
       <c r="G38" s="21">
         <v>199.65</v>
       </c>
       <c r="H38" s="24">
         <v>0.72965224112695004</v>
       </c>
       <c r="I38" s="24">
         <v>0.31151082751344245</v>
       </c>
       <c r="J38" s="21">
         <v>-41.81</v>
       </c>
       <c r="K38" s="21">
         <v>-46.97</v>
       </c>
     </row>
-    <row r="39" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="92" t="s">
         <v>106</v>
       </c>
       <c r="B39" s="21">
         <v>125.4</v>
       </c>
       <c r="C39" s="21">
         <v>152.55000000000001</v>
       </c>
       <c r="D39" s="24">
         <v>0.25213709117594557</v>
       </c>
       <c r="E39" s="24">
         <v>21.650717703349287</v>
       </c>
       <c r="F39" s="21">
         <v>82.4</v>
       </c>
       <c r="G39" s="21">
         <v>123.18</v>
       </c>
       <c r="H39" s="24">
         <v>0.45018063141506487</v>
       </c>
       <c r="I39" s="24">
         <v>49.490291262135919</v>
       </c>
       <c r="J39" s="21">
         <v>43</v>
       </c>
       <c r="K39" s="21">
         <v>29.370000000000005</v>
       </c>
     </row>
-    <row r="40" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="92" t="s">
         <v>96</v>
       </c>
       <c r="B40" s="21">
         <v>121.37</v>
       </c>
       <c r="C40" s="21">
         <v>143.81</v>
       </c>
       <c r="D40" s="24">
         <v>0.23769147874147972</v>
       </c>
       <c r="E40" s="24">
         <v>18.488918184065252</v>
       </c>
       <c r="F40" s="21">
         <v>49.49</v>
       </c>
       <c r="G40" s="21">
         <v>59.72</v>
       </c>
       <c r="H40" s="24">
         <v>0.21825610738843704</v>
       </c>
       <c r="I40" s="24">
         <v>20.670842594463519</v>
       </c>
       <c r="J40" s="21">
         <v>71.88</v>
       </c>
       <c r="K40" s="21">
         <v>84.09</v>
       </c>
     </row>
-    <row r="41" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="92" t="s">
         <v>104</v>
       </c>
       <c r="B41" s="21">
         <v>116.37</v>
       </c>
       <c r="C41" s="21">
         <v>142.83000000000001</v>
       </c>
       <c r="D41" s="24">
         <v>0.23607171899482338</v>
       </c>
       <c r="E41" s="24">
         <v>22.737819025522047</v>
       </c>
       <c r="F41" s="21">
         <v>142.01</v>
       </c>
       <c r="G41" s="21">
         <v>205.59</v>
       </c>
       <c r="H41" s="24">
         <v>0.75136090284642953</v>
       </c>
       <c r="I41" s="24">
         <v>44.771494965143312</v>
       </c>
       <c r="J41" s="21">
         <v>-25.639999999999986</v>
       </c>
       <c r="K41" s="21">
         <v>-62.759999999999991</v>
       </c>
     </row>
-    <row r="42" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="92" t="s">
         <v>81</v>
       </c>
       <c r="B42" s="21">
         <v>104.62</v>
       </c>
       <c r="C42" s="21">
         <v>133.35</v>
       </c>
       <c r="D42" s="24">
         <v>0.22040302267002515</v>
       </c>
       <c r="E42" s="24">
         <v>27.461288472567375</v>
       </c>
       <c r="F42" s="21">
         <v>93.03</v>
       </c>
       <c r="G42" s="21">
         <v>65.739999999999995</v>
       </c>
       <c r="H42" s="24">
         <v>0.24025714165632706</v>
       </c>
       <c r="I42" s="24">
         <v>-29.334623239815123</v>
       </c>
       <c r="J42" s="21">
         <v>11.590000000000003</v>
       </c>
       <c r="K42" s="21">
         <v>67.61</v>
       </c>
     </row>
-    <row r="43" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="92" t="s">
         <v>94</v>
       </c>
       <c r="B43" s="21">
         <v>153.16999999999999</v>
       </c>
       <c r="C43" s="21">
         <v>127.95</v>
       </c>
       <c r="D43" s="24">
         <v>0.21147781590273507</v>
       </c>
       <c r="E43" s="24">
         <v>-16.465365280407383</v>
       </c>
       <c r="F43" s="21">
         <v>9.41</v>
       </c>
       <c r="G43" s="21">
         <v>13.21</v>
       </c>
       <c r="H43" s="24">
         <v>4.8278017056283547E-2</v>
       </c>
       <c r="I43" s="24">
         <v>40.382571732199793</v>
       </c>
       <c r="J43" s="21">
         <v>143.76</v>
       </c>
       <c r="K43" s="21">
         <v>114.74000000000001</v>
       </c>
     </row>
-    <row r="44" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="92" t="s">
         <v>124</v>
       </c>
       <c r="B44" s="21">
         <v>102.98</v>
       </c>
       <c r="C44" s="21">
         <v>123.13</v>
       </c>
       <c r="D44" s="24">
         <v>0.20351124245489463</v>
       </c>
       <c r="E44" s="24">
         <v>19.566906195377733</v>
       </c>
       <c r="F44" s="21">
         <v>25.01</v>
       </c>
       <c r="G44" s="21">
         <v>15.14</v>
       </c>
       <c r="H44" s="24">
         <v>5.5331504786686823E-2</v>
       </c>
       <c r="I44" s="24">
         <v>-39.464214314274294</v>
       </c>
       <c r="J44" s="21">
         <v>77.97</v>
       </c>
       <c r="K44" s="21">
         <v>107.99</v>
       </c>
     </row>
-    <row r="45" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="92" t="s">
         <v>80</v>
       </c>
       <c r="B45" s="21">
         <v>110.78</v>
       </c>
       <c r="C45" s="21">
         <v>120.65</v>
       </c>
       <c r="D45" s="24">
         <v>0.19941225860621326</v>
       </c>
       <c r="E45" s="24">
         <v>8.9095504603719125</v>
       </c>
       <c r="F45" s="21">
         <v>54.52</v>
       </c>
       <c r="G45" s="21">
         <v>70.760000000000005</v>
       </c>
       <c r="H45" s="24">
         <v>0.25860351906908585</v>
       </c>
       <c r="I45" s="24">
         <v>29.787234042553195</v>
       </c>
       <c r="J45" s="21">
         <v>56.26</v>
       </c>
       <c r="K45" s="21">
         <v>49.89</v>
       </c>
     </row>
-    <row r="46" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="92" t="s">
         <v>102</v>
       </c>
       <c r="B46" s="21">
         <v>94.65</v>
       </c>
       <c r="C46" s="21">
         <v>117.5</v>
       </c>
       <c r="D46" s="24">
         <v>0.1942058879919607</v>
       </c>
       <c r="E46" s="24">
         <v>24.141574220813517</v>
       </c>
       <c r="F46" s="21">
         <v>198.8</v>
       </c>
       <c r="G46" s="21">
         <v>204.31</v>
       </c>
       <c r="H46" s="24">
         <v>0.74668294207186159</v>
       </c>
       <c r="I46" s="24">
         <v>2.7716297786720272</v>
       </c>
       <c r="J46" s="21">
         <v>-104.15</v>
       </c>
       <c r="K46" s="21">
         <v>-86.81</v>
       </c>
     </row>
-    <row r="47" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="92" t="s">
         <v>98</v>
       </c>
       <c r="B47" s="21">
         <v>104.32</v>
       </c>
       <c r="C47" s="21">
         <v>113.04</v>
       </c>
       <c r="D47" s="24">
         <v>0.18683432832860628</v>
       </c>
       <c r="E47" s="24">
         <v>8.3588957055214852</v>
       </c>
       <c r="F47" s="21">
         <v>137.41999999999999</v>
       </c>
       <c r="G47" s="21">
         <v>138.41999999999999</v>
       </c>
       <c r="H47" s="24">
         <v>0.50587760188726472</v>
       </c>
       <c r="I47" s="24">
         <v>0.7276961141027507</v>
       </c>
       <c r="J47" s="21">
         <v>-33.099999999999994</v>
       </c>
       <c r="K47" s="21">
         <v>-25.379999999999981</v>
       </c>
     </row>
-    <row r="48" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="92" t="s">
         <v>101</v>
       </c>
       <c r="B48" s="21">
         <v>105.81</v>
       </c>
       <c r="C48" s="21">
         <v>108.24</v>
       </c>
       <c r="D48" s="24">
         <v>0.17890081120212617</v>
       </c>
       <c r="E48" s="24">
         <v>2.2965693223702797</v>
       </c>
       <c r="F48" s="21">
         <v>109.89</v>
       </c>
       <c r="G48" s="21">
         <v>118.05</v>
       </c>
       <c r="H48" s="24">
         <v>0.43143224174824163</v>
       </c>
       <c r="I48" s="24">
         <v>7.4256074256074225</v>
       </c>
       <c r="J48" s="21">
         <v>-4.0799999999999983</v>
       </c>
       <c r="K48" s="21">
         <v>-9.8100000000000023</v>
       </c>
     </row>
-    <row r="49" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="92" t="s">
         <v>108</v>
       </c>
       <c r="B49" s="21">
         <v>93.23</v>
       </c>
       <c r="C49" s="21">
         <v>103.23</v>
       </c>
       <c r="D49" s="24">
         <v>0.17062020270136258</v>
       </c>
       <c r="E49" s="24">
         <v>10.726161106939825</v>
       </c>
       <c r="F49" s="21">
         <v>201.84</v>
       </c>
       <c r="G49" s="21">
         <v>176.67</v>
       </c>
       <c r="H49" s="24">
         <v>0.64566822659603429</v>
       </c>
       <c r="I49" s="24">
         <v>-12.470273483947688</v>
       </c>
       <c r="J49" s="21">
         <v>-108.61</v>
       </c>
       <c r="K49" s="21">
         <v>-73.439999999999984</v>
       </c>
     </row>
-    <row r="50" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="92" t="s">
         <v>85</v>
       </c>
       <c r="B50" s="21">
         <v>88.39</v>
       </c>
       <c r="C50" s="21">
         <v>94.64</v>
       </c>
       <c r="D50" s="24">
         <v>0.15642251267709925</v>
       </c>
       <c r="E50" s="24">
         <v>7.0709356262020586</v>
       </c>
       <c r="F50" s="21">
         <v>25.95</v>
       </c>
       <c r="G50" s="21">
         <v>21.88</v>
       </c>
       <c r="H50" s="24">
         <v>7.9963891990271305E-2</v>
       </c>
       <c r="I50" s="24">
         <v>-15.684007707129096</v>
       </c>
       <c r="J50" s="21">
         <v>62.44</v>
       </c>
       <c r="K50" s="21">
         <v>72.760000000000005</v>
       </c>
     </row>
-    <row r="51" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="92" t="s">
         <v>88</v>
       </c>
       <c r="B51" s="21">
         <v>92.56</v>
       </c>
       <c r="C51" s="21">
         <v>94.38</v>
       </c>
       <c r="D51" s="24">
         <v>0.1559927804994149</v>
       </c>
       <c r="E51" s="24">
         <v>1.9662921348314533</v>
       </c>
       <c r="F51" s="21">
         <v>35.520000000000003</v>
       </c>
       <c r="G51" s="21">
         <v>37.46</v>
       </c>
       <c r="H51" s="24">
         <v>0.13690344579321587</v>
       </c>
       <c r="I51" s="24">
         <v>5.4617117117117049</v>
       </c>
       <c r="J51" s="21">
         <v>57.04</v>
       </c>
       <c r="K51" s="21">
         <v>56.919999999999995</v>
       </c>
     </row>
-    <row r="52" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="92" t="s">
         <v>89</v>
       </c>
       <c r="B52" s="21">
         <v>69.97</v>
       </c>
       <c r="C52" s="21">
         <v>74.02</v>
       </c>
       <c r="D52" s="24">
         <v>0.12234144535459514</v>
       </c>
       <c r="E52" s="24">
         <v>5.7881949406888626</v>
       </c>
       <c r="F52" s="21">
         <v>24.76</v>
       </c>
       <c r="G52" s="21">
         <v>24.15</v>
       </c>
       <c r="H52" s="24">
         <v>8.8259963051419199E-2</v>
       </c>
       <c r="I52" s="24">
         <v>-2.4636510500807876</v>
       </c>
       <c r="J52" s="21">
         <v>45.209999999999994</v>
       </c>
       <c r="K52" s="21">
         <v>49.87</v>
       </c>
     </row>
-    <row r="53" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="92" t="s">
         <v>105</v>
       </c>
       <c r="B53" s="21">
         <v>49.24</v>
       </c>
       <c r="C53" s="21">
         <v>67.37</v>
       </c>
       <c r="D53" s="24">
         <v>0.1113502185022842</v>
       </c>
       <c r="E53" s="24">
         <v>36.819658813972381</v>
       </c>
       <c r="F53" s="21">
         <v>11.27</v>
       </c>
       <c r="G53" s="21">
         <v>15.27</v>
       </c>
       <c r="H53" s="24">
         <v>5.5806610177853877E-2</v>
       </c>
       <c r="I53" s="24">
         <v>35.492457852706302</v>
       </c>
       <c r="J53" s="21">
         <v>37.97</v>
       </c>
       <c r="K53" s="21">
         <v>52.100000000000009</v>
       </c>
     </row>
-    <row r="54" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="92" t="s">
         <v>103</v>
       </c>
       <c r="B54" s="21">
         <v>49.44</v>
       </c>
       <c r="C54" s="21">
         <v>67.28</v>
       </c>
       <c r="D54" s="24">
         <v>0.11120146505616268</v>
       </c>
       <c r="E54" s="24">
         <v>36.084142394822017</v>
       </c>
       <c r="F54" s="21">
         <v>19.829999999999998</v>
       </c>
       <c r="G54" s="21">
         <v>23.89</v>
       </c>
       <c r="H54" s="24">
         <v>8.7309752269085092E-2</v>
       </c>
       <c r="I54" s="24">
         <v>20.474029248613228</v>
       </c>
       <c r="J54" s="21">
         <v>29.61</v>
       </c>
       <c r="K54" s="21">
         <v>43.39</v>
       </c>
     </row>
-    <row r="55" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="92" t="s">
         <v>27</v>
       </c>
       <c r="B55" s="21">
         <v>46.89</v>
       </c>
       <c r="C55" s="21">
         <v>63.52</v>
       </c>
       <c r="D55" s="24">
         <v>0.10498687664041995</v>
       </c>
       <c r="E55" s="24">
         <v>35.465984218383454</v>
       </c>
       <c r="F55" s="21">
         <v>40.81</v>
       </c>
       <c r="G55" s="21">
         <v>45.78</v>
       </c>
       <c r="H55" s="24">
         <v>0.16731019082790771</v>
       </c>
       <c r="I55" s="24">
         <v>12.17838765008576</v>
       </c>
       <c r="J55" s="21">
         <v>6.0799999999999983</v>
       </c>
       <c r="K55" s="21">
         <v>17.740000000000002</v>
       </c>
     </row>
-    <row r="56" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="92" t="s">
         <v>118</v>
       </c>
       <c r="B56" s="21">
         <v>56.81</v>
       </c>
       <c r="C56" s="21">
         <v>54.24</v>
       </c>
       <c r="D56" s="24">
         <v>8.9648743529225083E-2</v>
       </c>
       <c r="E56" s="24">
         <v>-4.5238514346065832</v>
       </c>
       <c r="F56" s="21">
         <v>11.23</v>
       </c>
       <c r="G56" s="21">
         <v>9.0500000000000007</v>
       </c>
       <c r="H56" s="24">
         <v>3.3074644538937638E-2</v>
       </c>
       <c r="I56" s="24">
         <v>-19.412288512911839</v>
       </c>
       <c r="J56" s="21">
         <v>45.58</v>
       </c>
       <c r="K56" s="21">
         <v>45.19</v>
       </c>
     </row>
-    <row r="57" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="92" t="s">
         <v>90</v>
       </c>
       <c r="B57" s="21">
         <v>37.299999999999997</v>
       </c>
       <c r="C57" s="21">
         <v>48.13</v>
       </c>
       <c r="D57" s="24">
         <v>7.9550037353643133E-2</v>
       </c>
       <c r="E57" s="24">
         <v>29.034852546916905</v>
       </c>
       <c r="F57" s="21">
         <v>31.85</v>
       </c>
       <c r="G57" s="21">
         <v>26.4</v>
       </c>
       <c r="H57" s="24">
         <v>9.6482940975464462E-2</v>
       </c>
       <c r="I57" s="24">
         <v>-17.111459968602833</v>
       </c>
       <c r="J57" s="21">
         <v>5.4499999999999957</v>
       </c>
       <c r="K57" s="21">
         <v>21.730000000000004</v>
       </c>
     </row>
-    <row r="58" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="92" t="s">
         <v>119</v>
       </c>
       <c r="B58" s="21">
         <v>39.18</v>
       </c>
       <c r="C58" s="21">
         <v>42.25</v>
       </c>
       <c r="D58" s="24">
         <v>6.9831478873705013E-2</v>
       </c>
       <c r="E58" s="24">
         <v>7.8356304236855552</v>
       </c>
       <c r="F58" s="21">
         <v>23.59</v>
       </c>
       <c r="G58" s="21">
         <v>26.01</v>
       </c>
       <c r="H58" s="24">
         <v>9.5057624801963295E-2</v>
       </c>
       <c r="I58" s="24">
         <v>10.258584145824509</v>
       </c>
       <c r="J58" s="21">
         <v>15.59</v>
       </c>
       <c r="K58" s="21">
         <v>16.239999999999998</v>
       </c>
     </row>
-    <row r="59" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="92" t="s">
         <v>95</v>
       </c>
       <c r="B59" s="21">
         <v>37.36</v>
       </c>
       <c r="C59" s="21">
         <v>38.909999999999997</v>
       </c>
       <c r="D59" s="24">
         <v>6.4311073206529276E-2</v>
       </c>
       <c r="E59" s="24">
         <v>4.1488222698072725</v>
       </c>
       <c r="F59" s="21">
         <v>10.37</v>
       </c>
       <c r="G59" s="21">
         <v>14.76</v>
       </c>
       <c r="H59" s="24">
         <v>5.394273518173695E-2</v>
       </c>
       <c r="I59" s="24">
         <v>42.333654773384772</v>
       </c>
       <c r="J59" s="21">
         <v>26.990000000000002</v>
       </c>
       <c r="K59" s="21">
         <v>24.15</v>
       </c>
     </row>
-    <row r="60" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="92" t="s">
         <v>113</v>
       </c>
       <c r="B60" s="21">
         <v>36.299999999999997</v>
       </c>
       <c r="C60" s="21">
         <v>35.75</v>
       </c>
       <c r="D60" s="24">
         <v>5.9088174431596557E-2</v>
       </c>
       <c r="E60" s="24">
         <v>-1.5151515151515074</v>
       </c>
       <c r="F60" s="21">
         <v>9.1199999999999992</v>
       </c>
       <c r="G60" s="21">
         <v>11.13</v>
       </c>
       <c r="H60" s="24">
         <v>4.0676330797610592E-2</v>
       </c>
       <c r="I60" s="24">
         <v>22.039473684210545</v>
       </c>
       <c r="J60" s="21">
         <v>27.18</v>
       </c>
       <c r="K60" s="21">
         <v>24.619999999999997</v>
       </c>
     </row>
-    <row r="61" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="92" t="s">
         <v>30</v>
       </c>
       <c r="B61" s="21">
         <v>49.16</v>
       </c>
       <c r="C61" s="21">
         <v>34.54</v>
       </c>
       <c r="D61" s="24">
         <v>5.7088266989296359E-2</v>
       </c>
       <c r="E61" s="24">
         <v>-29.739625711960944</v>
       </c>
       <c r="F61" s="21">
         <v>11.17</v>
       </c>
       <c r="G61" s="21">
         <v>8.67</v>
       </c>
       <c r="H61" s="24">
         <v>3.1685874933987765E-2</v>
       </c>
       <c r="I61" s="24">
         <v>-22.381378692927484</v>
       </c>
       <c r="J61" s="21">
         <v>37.989999999999995</v>
       </c>
       <c r="K61" s="21">
         <v>25.869999999999997</v>
       </c>
     </row>
-    <row r="62" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="92" t="s">
         <v>100</v>
       </c>
       <c r="B62" s="21">
         <v>28.03</v>
       </c>
       <c r="C62" s="21">
         <v>28.94</v>
       </c>
       <c r="D62" s="24">
         <v>4.7832497008402919E-2</v>
       </c>
       <c r="E62" s="24">
         <v>3.2465215840171249</v>
       </c>
       <c r="F62" s="21">
         <v>7.28</v>
       </c>
       <c r="G62" s="21">
         <v>7.86</v>
       </c>
       <c r="H62" s="24">
         <v>2.8725602881331469E-2</v>
       </c>
       <c r="I62" s="24">
         <v>7.967032967032968</v>
       </c>
       <c r="J62" s="21">
         <v>20.75</v>
       </c>
       <c r="K62" s="21">
         <v>21.080000000000002</v>
       </c>
     </row>
-    <row r="63" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="92" t="s">
         <v>107</v>
       </c>
       <c r="B63" s="21">
         <v>25.57</v>
       </c>
       <c r="C63" s="21">
         <v>24.97</v>
       </c>
       <c r="D63" s="24">
         <v>4.1270817218376665E-2</v>
       </c>
       <c r="E63" s="24">
         <v>-2.3464998044583552</v>
       </c>
       <c r="F63" s="21">
         <v>11.02</v>
       </c>
       <c r="G63" s="21">
         <v>18.05</v>
       </c>
       <c r="H63" s="24">
         <v>6.5966556235118698E-2</v>
       </c>
       <c r="I63" s="24">
         <v>63.793103448275879</v>
       </c>
       <c r="J63" s="21">
         <v>14.55</v>
       </c>
       <c r="K63" s="21">
         <v>6.9199999999999982</v>
       </c>
     </row>
-    <row r="64" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="92" t="s">
         <v>92</v>
       </c>
       <c r="B64" s="21">
         <v>18.829999999999998</v>
       </c>
       <c r="C64" s="21">
         <v>14.85</v>
       </c>
       <c r="D64" s="24">
         <v>2.4544318610047799E-2</v>
       </c>
       <c r="E64" s="24">
         <v>-21.136484333510349</v>
       </c>
       <c r="F64" s="21">
         <v>75.790000000000006</v>
       </c>
       <c r="G64" s="21">
         <v>86.18</v>
       </c>
       <c r="H64" s="24">
         <v>0.31495832777520938</v>
       </c>
       <c r="I64" s="24">
         <v>13.708932576857105</v>
       </c>
       <c r="J64" s="21">
         <v>-56.960000000000008</v>
       </c>
       <c r="K64" s="21">
         <v>-71.330000000000013</v>
       </c>
     </row>
-    <row r="65" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="92" t="s">
         <v>82</v>
       </c>
       <c r="B65" s="21">
         <v>12.23</v>
       </c>
       <c r="C65" s="21">
         <v>14.14</v>
       </c>
       <c r="D65" s="24">
         <v>2.3370819201755953E-2</v>
       </c>
       <c r="E65" s="24">
         <v>15.617334423548652</v>
       </c>
       <c r="F65" s="21">
         <v>65.05</v>
       </c>
       <c r="G65" s="21">
         <v>51.71</v>
       </c>
       <c r="H65" s="24">
         <v>0.18898230597883592</v>
       </c>
       <c r="I65" s="24">
         <v>-20.507302075326667</v>
       </c>
       <c r="J65" s="21">
         <v>-52.819999999999993</v>
       </c>
       <c r="K65" s="21">
         <v>-37.57</v>
       </c>
     </row>
-    <row r="66" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="92" t="s">
         <v>111</v>
       </c>
       <c r="B66" s="21">
         <v>7.74</v>
       </c>
       <c r="C66" s="21">
         <v>11.06</v>
       </c>
       <c r="D66" s="24">
         <v>1.8280145712264554E-2</v>
       </c>
       <c r="E66" s="24">
         <v>42.894056847545222</v>
       </c>
       <c r="F66" s="21">
         <v>84.58</v>
       </c>
       <c r="G66" s="21">
         <v>74.61</v>
       </c>
       <c r="H66" s="24">
         <v>0.27267394796134103</v>
       </c>
       <c r="I66" s="24">
         <v>-11.787656656419957</v>
       </c>
       <c r="J66" s="21">
         <v>-76.84</v>
       </c>
       <c r="K66" s="21">
         <v>-63.55</v>
       </c>
     </row>
-    <row r="67" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="92" t="s">
         <v>122</v>
       </c>
       <c r="B67" s="21">
         <v>15.03</v>
       </c>
       <c r="C67" s="21">
         <v>10.65</v>
       </c>
       <c r="D67" s="24">
         <v>1.7602491124377714E-2</v>
       </c>
       <c r="E67" s="24">
         <v>-29.141716566866261</v>
       </c>
       <c r="F67" s="21">
         <v>100.78</v>
       </c>
       <c r="G67" s="21">
         <v>107.09</v>
       </c>
       <c r="H67" s="24">
         <v>0.39137720261600345</v>
       </c>
       <c r="I67" s="24">
         <v>6.2611629291526123</v>
       </c>
       <c r="J67" s="21">
         <v>-85.75</v>
       </c>
       <c r="K67" s="21">
         <v>-96.44</v>
       </c>
     </row>
-    <row r="68" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="92" t="s">
         <v>121</v>
       </c>
       <c r="B68" s="21">
         <v>7.04</v>
       </c>
       <c r="C68" s="21">
         <v>6.84</v>
       </c>
       <c r="D68" s="24">
         <v>1.1305261905234136E-2</v>
       </c>
       <c r="E68" s="24">
         <v>-2.8409090909090935</v>
       </c>
       <c r="F68" s="21">
         <v>1.9</v>
       </c>
       <c r="G68" s="21">
         <v>1.19</v>
       </c>
       <c r="H68" s="24">
         <v>4.3490416576061636E-3</v>
       </c>
       <c r="I68" s="24">
         <v>-37.368421052631575</v>
       </c>
       <c r="J68" s="21">
         <v>5.1400000000000006</v>
       </c>
       <c r="K68" s="21">
         <v>5.65</v>
       </c>
     </row>
-    <row r="69" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="92" t="s">
         <v>99</v>
       </c>
       <c r="B69" s="21">
         <v>5.85</v>
       </c>
       <c r="C69" s="21">
         <v>2.2999999999999998</v>
       </c>
       <c r="D69" s="24">
         <v>3.8014769564383797E-3</v>
       </c>
       <c r="E69" s="24">
         <v>-60.683760683760681</v>
       </c>
       <c r="F69" s="21">
         <v>1.52</v>
       </c>
       <c r="G69" s="21">
         <v>0.67</v>
       </c>
       <c r="H69" s="24">
         <v>2.4486200929379242E-3</v>
       </c>
       <c r="I69" s="24">
         <v>-55.921052631578952</v>
       </c>
       <c r="J69" s="21">
         <v>4.33</v>
       </c>
       <c r="K69" s="21">
         <v>1.63</v>
       </c>
     </row>
-    <row r="70" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="106" t="s">
         <v>31</v>
       </c>
       <c r="B70" s="107">
         <v>2236.2099999999991</v>
       </c>
       <c r="C70" s="107">
         <v>2247.3700000000026</v>
       </c>
       <c r="D70" s="50">
         <v>3.7144892467786654</v>
       </c>
       <c r="E70" s="50">
         <v>0.49905867516930419</v>
       </c>
       <c r="F70" s="107">
         <v>1692.96000000001</v>
       </c>
       <c r="G70" s="107">
         <v>1769.6300000000083</v>
       </c>
       <c r="H70" s="50">
         <v>6.4673904105459092</v>
       </c>
       <c r="I70" s="50">
         <v>4.5287543710423046</v>
       </c>
       <c r="J70" s="85">
         <v>543.24999999998909</v>
       </c>
       <c r="K70" s="85">
         <v>477.73999999999432</v>
       </c>
     </row>
-    <row r="71" spans="1:11" ht="3" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:11" ht="3" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="95"/>
       <c r="B71" s="96"/>
       <c r="C71" s="96"/>
       <c r="D71" s="97"/>
       <c r="E71" s="97"/>
       <c r="F71" s="96"/>
       <c r="G71" s="96"/>
       <c r="H71" s="97"/>
       <c r="I71" s="97"/>
       <c r="J71" s="69"/>
       <c r="K71" s="69"/>
     </row>
-    <row r="72" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A72" s="36" t="s">
         <v>47</v>
       </c>
       <c r="B72" s="43"/>
       <c r="C72" s="43"/>
       <c r="D72" s="43"/>
       <c r="E72" s="43"/>
       <c r="F72" s="43"/>
       <c r="G72" s="43"/>
       <c r="H72" s="43"/>
       <c r="I72" s="43"/>
       <c r="J72" s="43"/>
       <c r="K72" s="43"/>
     </row>
-    <row r="73" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="74" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="74" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="61"/>
       <c r="B74" s="61"/>
       <c r="C74" s="61"/>
       <c r="D74" s="61"/>
       <c r="E74" s="61"/>
       <c r="F74" s="61"/>
       <c r="G74" s="61"/>
       <c r="H74" s="61"/>
       <c r="I74" s="61"/>
       <c r="J74" s="61"/>
       <c r="K74" s="61"/>
     </row>
-    <row r="75" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="76" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="76" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A76" s="14" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="77" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A77" s="60" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="78" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A78" s="44"/>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A7:K69">
     <sortCondition descending="1" ref="C7:C69"/>
   </sortState>
   <mergeCells count="3">
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="J4:K4"/>
   </mergeCells>
   <conditionalFormatting sqref="B7:K70">
     <cfRule type="cellIs" dxfId="4" priority="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="3" priority="2" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
     <hyperlink ref="A77" r:id="rId1" display="www.portugalglobal.pt" xr:uid="{0CF4B038-2FD3-4F80-83EE-5EF6A77C3402}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="3.937007874015748E-2" right="3.937007874015748E-2" top="0.19685039370078741" bottom="0.19685039370078741" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{21559114-ED2F-4314-A6D4-E662AFEB869E}">
   <sheetPr codeName="Sheet7"/>
   <dimension ref="A1:Y34"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" workbookViewId="0">
       <selection activeCell="A24" sqref="A24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="12" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="38.7109375" style="14" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="36"/>
+    <col min="1" max="1" width="38.6640625" style="14" customWidth="1"/>
+    <col min="2" max="2" width="7.6640625" style="36" customWidth="1"/>
+    <col min="3" max="3" width="7.6640625" style="76" customWidth="1"/>
+    <col min="4" max="4" width="7.6640625" style="36" customWidth="1"/>
+    <col min="5" max="6" width="7.6640625" style="76" customWidth="1"/>
+    <col min="7" max="7" width="7.6640625" style="77" customWidth="1"/>
+    <col min="8" max="9" width="7.6640625" style="76" customWidth="1"/>
+    <col min="10" max="10" width="9.109375" style="36"/>
+    <col min="11" max="25" width="9.109375" style="39"/>
+    <col min="26" max="16384" width="9.109375" style="36"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:25" ht="9.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="36"/>
       <c r="C1" s="36"/>
       <c r="E1" s="36"/>
       <c r="F1" s="36"/>
       <c r="G1" s="36"/>
       <c r="H1" s="36"/>
       <c r="I1" s="36"/>
       <c r="K1" s="36"/>
       <c r="L1" s="36"/>
       <c r="M1" s="36"/>
       <c r="N1" s="36"/>
       <c r="O1" s="36"/>
       <c r="P1" s="36"/>
       <c r="Q1" s="36"/>
       <c r="R1" s="36"/>
       <c r="S1" s="36"/>
       <c r="T1" s="36"/>
       <c r="U1" s="36"/>
       <c r="V1" s="36"/>
       <c r="W1" s="36"/>
       <c r="X1" s="36"/>
       <c r="Y1" s="36"/>
     </row>
-    <row r="2" spans="1:25" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:25" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="45" t="s">
         <v>43</v>
       </c>
       <c r="B2" s="37"/>
       <c r="C2" s="38"/>
       <c r="D2" s="38"/>
       <c r="E2" s="38"/>
       <c r="F2" s="38"/>
       <c r="G2" s="38"/>
       <c r="H2" s="38"/>
       <c r="I2" s="38"/>
       <c r="J2" s="38"/>
       <c r="K2" s="36"/>
       <c r="L2" s="36"/>
       <c r="M2" s="36"/>
       <c r="N2" s="36"/>
       <c r="O2" s="36"/>
       <c r="P2" s="36"/>
       <c r="Q2" s="36"/>
       <c r="R2" s="36"/>
       <c r="S2" s="36"/>
       <c r="T2" s="36"/>
       <c r="U2" s="36"/>
       <c r="V2" s="36"/>
       <c r="W2" s="36"/>
       <c r="X2" s="36"/>
       <c r="Y2" s="36"/>
     </row>
-    <row r="3" spans="1:25" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:25" ht="9.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="37"/>
       <c r="B3" s="37"/>
       <c r="C3" s="38"/>
       <c r="D3" s="38"/>
       <c r="E3" s="38"/>
       <c r="F3" s="38"/>
       <c r="G3" s="38"/>
       <c r="H3" s="38"/>
       <c r="I3" s="38"/>
       <c r="J3" s="38"/>
       <c r="K3" s="36"/>
       <c r="L3" s="36"/>
       <c r="M3" s="36"/>
       <c r="N3" s="36"/>
       <c r="O3" s="36"/>
       <c r="P3" s="36"/>
       <c r="Q3" s="36"/>
       <c r="R3" s="36"/>
       <c r="S3" s="36"/>
       <c r="T3" s="36"/>
       <c r="U3" s="36"/>
       <c r="V3" s="36"/>
       <c r="W3" s="36"/>
       <c r="X3" s="36"/>
       <c r="Y3" s="36"/>
     </row>
-    <row r="4" spans="1:25" s="14" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:25" s="14" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="80" t="s">
         <v>37</v>
       </c>
       <c r="B4" s="81" t="s">
         <v>54</v>
       </c>
       <c r="C4" s="82" t="s">
         <v>49</v>
       </c>
       <c r="D4" s="81" t="s">
         <v>55</v>
       </c>
       <c r="E4" s="82" t="s">
         <v>51</v>
       </c>
       <c r="F4" s="82" t="s">
         <v>32</v>
       </c>
       <c r="G4" s="82" t="s">
         <v>50</v>
       </c>
       <c r="H4" s="82" t="s">
         <v>1</v>
       </c>
       <c r="I4" s="83" t="s">
         <v>2</v>
       </c>
       <c r="K4" s="62"/>
       <c r="L4" s="62"/>
       <c r="M4" s="62"/>
       <c r="N4" s="62"/>
       <c r="O4" s="62"/>
       <c r="P4" s="62"/>
       <c r="Q4" s="62"/>
       <c r="R4" s="62"/>
       <c r="S4" s="62"/>
       <c r="T4" s="62"/>
       <c r="U4" s="62"/>
       <c r="V4" s="62"/>
       <c r="W4" s="62"/>
       <c r="X4" s="62"/>
       <c r="Y4" s="62"/>
     </row>
-    <row r="5" spans="1:25" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:25" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="63" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="64">
-        <v>1102.06</v>
+        <v>2290.12</v>
       </c>
       <c r="C5" s="65">
         <v>100</v>
       </c>
       <c r="D5" s="64">
-        <v>1092.1799999999998</v>
+        <v>2427.19</v>
       </c>
       <c r="E5" s="65">
         <v>100</v>
       </c>
       <c r="F5" s="64">
-        <v>-9.8800000000001091</v>
+        <v>137.07000000000016</v>
       </c>
       <c r="G5" s="66">
-        <v>-0.89650291272708482</v>
+        <v>5.9852758807398816</v>
       </c>
       <c r="H5" s="65">
-        <v>-0.89650291272708482</v>
+        <v>5.9852758807398816</v>
       </c>
       <c r="I5" s="65">
         <v>100</v>
       </c>
       <c r="J5" s="59"/>
       <c r="K5" s="59"/>
       <c r="L5" s="59"/>
     </row>
-    <row r="6" spans="1:25" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:25" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="67" t="s">
         <v>33</v>
       </c>
       <c r="B6" s="21">
-        <v>8.61</v>
+        <v>13.17</v>
       </c>
       <c r="C6" s="68">
-        <v>0.78126417799393866</v>
+        <v>0.57507903515972969</v>
       </c>
       <c r="D6" s="21">
-        <v>7.0299999999999994</v>
+        <v>11.03</v>
       </c>
       <c r="E6" s="68">
-        <v>0.64366679485066569</v>
+        <v>0.45443496388828231</v>
       </c>
       <c r="F6" s="21">
-        <v>-1.58</v>
+        <v>-2.1400000000000006</v>
       </c>
       <c r="G6" s="24">
-        <v>-18.35075493612079</v>
+        <v>-16.249050873196662</v>
       </c>
       <c r="H6" s="68">
-        <v>-0.14336787470736623</v>
+        <v>-9.3444884984192997E-2</v>
       </c>
       <c r="I6" s="68">
-        <v>15.99190283400792</v>
+        <v>-1.5612460786459459</v>
       </c>
       <c r="J6" s="59"/>
       <c r="K6" s="59"/>
     </row>
-    <row r="7" spans="1:25" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:25" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="67" t="s">
         <v>34</v>
       </c>
       <c r="B7" s="21">
-        <v>840.97</v>
+        <v>1730.15</v>
       </c>
       <c r="C7" s="68">
-        <v>76.308912400413774</v>
+        <v>75.548442876355836</v>
       </c>
       <c r="D7" s="21">
-        <v>828.98</v>
+        <v>1887.26</v>
       </c>
       <c r="E7" s="68">
-        <v>75.90140819278875</v>
+        <v>77.754934718748842</v>
       </c>
       <c r="F7" s="21">
-        <v>-11.990000000000009</v>
+        <v>157.1099999999999</v>
       </c>
       <c r="G7" s="24">
-        <v>-1.4257345684150455</v>
+        <v>9.0807155448949448</v>
       </c>
       <c r="H7" s="68">
-        <v>-1.0879625428742548</v>
+        <v>6.8603391961993214</v>
       </c>
       <c r="I7" s="68">
-        <v>121.35627530364248</v>
+        <v>114.62026701685248</v>
       </c>
       <c r="J7" s="59"/>
       <c r="K7" s="59"/>
     </row>
-    <row r="8" spans="1:25" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:25" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="67" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="21">
-        <v>158.85000000000002</v>
+        <v>368.89000000000004</v>
       </c>
       <c r="C8" s="68">
-        <v>14.413915757762737</v>
+        <v>16.107889542906051</v>
       </c>
       <c r="D8" s="21">
-        <v>159.08999999999997</v>
+        <v>349.25</v>
       </c>
       <c r="E8" s="68">
-        <v>14.566280283469757</v>
+        <v>14.389067192926799</v>
       </c>
       <c r="F8" s="21">
-        <v>0.23999999999995225</v>
+        <v>-19.640000000000043</v>
       </c>
       <c r="G8" s="24">
-        <v>0.15108593012272722</v>
+        <v>-5.3240803491555866</v>
       </c>
       <c r="H8" s="68">
-        <v>2.1777398689722186E-2</v>
+        <v>-0.85759698181754862</v>
       </c>
       <c r="I8" s="68">
-        <v>-2.4291497975703402</v>
+        <v>-14.32844531990955</v>
       </c>
       <c r="J8" s="59"/>
       <c r="K8" s="59"/>
     </row>
-    <row r="9" spans="1:25" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:25" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="84" t="s">
         <v>36</v>
       </c>
       <c r="B9" s="85">
-        <v>93.630000000000109</v>
+        <v>177.91000000000008</v>
       </c>
       <c r="C9" s="86">
-        <v>8.4959076638295663</v>
+        <v>7.7685885455784014</v>
       </c>
       <c r="D9" s="85">
-        <v>97.079999999999927</v>
+        <v>179.65000000000009</v>
       </c>
       <c r="E9" s="86">
-        <v>8.8886447288908368</v>
+        <v>7.4015631244360796</v>
       </c>
       <c r="F9" s="85">
-        <v>3.4499999999998181</v>
+        <v>1.7400000000000091</v>
       </c>
       <c r="G9" s="50">
-        <v>3.6847164370392123</v>
+        <v>0.97802259569445682</v>
       </c>
       <c r="H9" s="86">
-        <v>0.31305010616480217</v>
+        <v>7.5978551342288148E-2</v>
       </c>
       <c r="I9" s="86">
-        <v>-34.919028340078746</v>
+        <v>1.2694243817027848</v>
       </c>
       <c r="J9" s="59"/>
       <c r="K9" s="59"/>
       <c r="L9" s="26"/>
     </row>
-    <row r="10" spans="1:25" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:25" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="59"/>
       <c r="B10" s="69"/>
       <c r="C10" s="70"/>
       <c r="D10" s="69"/>
       <c r="E10" s="70"/>
       <c r="F10" s="70"/>
       <c r="G10" s="25"/>
       <c r="H10" s="70"/>
       <c r="I10" s="70"/>
       <c r="J10" s="59"/>
       <c r="K10" s="59"/>
     </row>
-    <row r="11" spans="1:25" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:25" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="71"/>
       <c r="B11" s="69"/>
       <c r="C11" s="69"/>
       <c r="D11" s="69"/>
       <c r="E11" s="69"/>
       <c r="F11" s="69"/>
       <c r="G11" s="72"/>
       <c r="H11" s="70"/>
       <c r="I11" s="70"/>
       <c r="J11" s="59"/>
     </row>
-    <row r="12" spans="1:25" s="14" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:25" s="14" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="80" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="81" t="s">
         <v>54</v>
       </c>
       <c r="C12" s="82" t="s">
         <v>49</v>
       </c>
       <c r="D12" s="81" t="s">
         <v>55</v>
       </c>
       <c r="E12" s="82" t="s">
         <v>51</v>
       </c>
       <c r="F12" s="82" t="s">
         <v>32</v>
       </c>
       <c r="G12" s="82" t="s">
         <v>50</v>
       </c>
       <c r="H12" s="82" t="s">
         <v>1</v>
       </c>
       <c r="I12" s="83" t="s">
         <v>2</v>
       </c>
       <c r="K12" s="62"/>
       <c r="L12" s="62"/>
       <c r="M12" s="62"/>
       <c r="N12" s="62"/>
       <c r="O12" s="62"/>
       <c r="P12" s="62"/>
       <c r="Q12" s="62"/>
       <c r="R12" s="62"/>
       <c r="S12" s="62"/>
       <c r="T12" s="62"/>
       <c r="U12" s="62"/>
       <c r="V12" s="62"/>
       <c r="W12" s="62"/>
       <c r="X12" s="62"/>
       <c r="Y12" s="62"/>
     </row>
-    <row r="13" spans="1:25" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:25" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="63" t="s">
         <v>0</v>
       </c>
       <c r="B13" s="64">
-        <v>711.01</v>
+        <v>1360.57</v>
       </c>
       <c r="C13" s="65">
         <v>100</v>
       </c>
       <c r="D13" s="64">
-        <v>733</v>
+        <v>1508.46</v>
       </c>
       <c r="E13" s="65">
         <v>100</v>
       </c>
       <c r="F13" s="64">
-        <v>21.990000000000009</v>
+        <v>147.8900000000001</v>
       </c>
       <c r="G13" s="66">
-        <v>3.0927835051546402</v>
+        <v>10.869709019014097</v>
       </c>
       <c r="H13" s="65">
-        <v>3.0927835051546402</v>
+        <v>10.869709019014097</v>
       </c>
       <c r="I13" s="65">
         <v>100</v>
       </c>
       <c r="J13" s="59"/>
     </row>
-    <row r="14" spans="1:25" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:25" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="67" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="21">
-        <v>146.07</v>
+        <v>246.64999999999998</v>
       </c>
       <c r="C14" s="68">
-        <v>20.544014852111783</v>
+        <v>18.128431466223716</v>
       </c>
       <c r="D14" s="21">
-        <v>147.94999999999999</v>
+        <v>259.31</v>
       </c>
       <c r="E14" s="68">
-        <v>20.184174624829467</v>
+        <v>17.190379592432016</v>
       </c>
       <c r="F14" s="21">
-        <v>1.8799999999999955</v>
+        <v>12.660000000000025</v>
       </c>
       <c r="G14" s="24">
-        <v>1.2870541521188441</v>
+        <v>5.1327792418406757</v>
       </c>
       <c r="H14" s="68">
-        <v>0.2644125961660167</v>
+        <v>0.9304923671696439</v>
       </c>
       <c r="I14" s="68">
-        <v>8.5493406093678708</v>
+        <v>8.5604165257962102</v>
       </c>
       <c r="J14" s="59"/>
     </row>
-    <row r="15" spans="1:25" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:25" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="67" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="21">
-        <v>388.22</v>
+        <v>773.84</v>
       </c>
       <c r="C15" s="68">
-        <v>54.601201108282595</v>
+        <v>56.876162196726376</v>
       </c>
       <c r="D15" s="21">
-        <v>390.85</v>
+        <v>867.95</v>
       </c>
       <c r="E15" s="68">
-        <v>53.321964529331524</v>
+        <v>57.538814420004513</v>
       </c>
       <c r="F15" s="21">
-        <v>2.6299999999999955</v>
+        <v>94.110000000000014</v>
       </c>
       <c r="G15" s="24">
-        <v>0.67745092988511546</v>
+        <v>12.161428719115063</v>
       </c>
       <c r="H15" s="68">
-        <v>0.36989634463650234</v>
+        <v>6.9169539237231463</v>
       </c>
       <c r="I15" s="68">
-        <v>11.959981809913572</v>
+        <v>63.635134221380717</v>
       </c>
       <c r="J15" s="59"/>
     </row>
-    <row r="16" spans="1:25" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:25" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="67" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="21">
-        <v>153.80000000000001</v>
+        <v>288.78000000000003</v>
       </c>
       <c r="C16" s="68">
-        <v>21.631200686347594</v>
+        <v>21.224927787618427</v>
       </c>
       <c r="D16" s="21">
-        <v>173.45</v>
+        <v>295.22999999999996</v>
       </c>
       <c r="E16" s="68">
-        <v>23.663028649386085</v>
+        <v>19.571616085279022</v>
       </c>
       <c r="F16" s="21">
-        <v>19.649999999999977</v>
+        <v>6.4499999999999318</v>
       </c>
       <c r="G16" s="24">
-        <v>12.776332899869946</v>
+        <v>2.2335341782671692</v>
       </c>
       <c r="H16" s="68">
-        <v>2.7636742099267204</v>
+        <v>0.47406601644898333</v>
       </c>
       <c r="I16" s="68">
-        <v>89.358799454297269</v>
+        <v>4.3613496517681574</v>
       </c>
       <c r="J16" s="59"/>
     </row>
-    <row r="17" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="84" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="85">
-        <v>22.920000000000016</v>
+        <v>51.300000000000011</v>
       </c>
       <c r="C17" s="86">
-        <v>3.2235833532580438</v>
+        <v>3.7704785494314894</v>
       </c>
       <c r="D17" s="85">
-        <v>20.749999999999943</v>
+        <v>85.96999999999997</v>
       </c>
       <c r="E17" s="86">
-        <v>2.8308321964529251</v>
+        <v>5.6991899022844468</v>
       </c>
       <c r="F17" s="85">
-        <v>-2.1700000000000728</v>
+        <v>34.669999999999959</v>
       </c>
       <c r="G17" s="50">
-        <v>-9.4677137870858257</v>
+        <v>67.582846003898538</v>
       </c>
       <c r="H17" s="86">
-        <v>-0.30519964557461532</v>
+        <v>2.5481967116723108</v>
       </c>
       <c r="I17" s="86">
-        <v>-9.8681218735792253</v>
+        <v>23.443099601054794</v>
       </c>
       <c r="J17" s="59"/>
       <c r="K17" s="59"/>
     </row>
-    <row r="18" spans="1:13" s="39" customFormat="1" ht="3" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:13" s="39" customFormat="1" ht="3" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="59"/>
       <c r="B18" s="69"/>
       <c r="C18" s="70"/>
       <c r="D18" s="69"/>
       <c r="E18" s="70"/>
       <c r="F18" s="70"/>
       <c r="G18" s="25"/>
       <c r="H18" s="70"/>
       <c r="I18" s="70"/>
       <c r="J18" s="59"/>
     </row>
-    <row r="19" spans="1:13" s="39" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:13" s="39" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A19" s="59" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="36"/>
       <c r="C19" s="36"/>
       <c r="D19" s="59"/>
       <c r="E19" s="36"/>
       <c r="F19" s="36"/>
       <c r="G19" s="110"/>
       <c r="H19" s="76"/>
       <c r="I19" s="76"/>
       <c r="J19" s="36"/>
     </row>
-    <row r="20" spans="1:13" s="39" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:13" s="39" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A20" s="59" t="s">
         <v>46</v>
       </c>
       <c r="B20" s="36"/>
       <c r="C20" s="76"/>
       <c r="D20" s="36"/>
       <c r="E20" s="76"/>
       <c r="F20" s="76"/>
       <c r="G20" s="110"/>
       <c r="H20" s="76"/>
       <c r="I20" s="76"/>
       <c r="J20" s="36"/>
     </row>
-    <row r="21" spans="1:13" s="39" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:13" s="39" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A21" s="59" t="s">
         <v>3</v>
       </c>
       <c r="B21" s="36"/>
       <c r="C21" s="76"/>
       <c r="D21" s="36"/>
       <c r="E21" s="76"/>
       <c r="F21" s="76"/>
       <c r="G21" s="110"/>
       <c r="H21" s="76"/>
       <c r="I21" s="76"/>
       <c r="J21" s="36"/>
     </row>
-    <row r="22" spans="1:13" s="39" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:13" s="39" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="115" t="s">
         <v>48</v>
       </c>
       <c r="B22" s="115"/>
       <c r="C22" s="115"/>
       <c r="D22" s="115"/>
       <c r="E22" s="115"/>
       <c r="F22" s="115"/>
       <c r="G22" s="115"/>
       <c r="H22" s="115"/>
       <c r="I22" s="115"/>
       <c r="J22" s="36"/>
     </row>
-    <row r="23" spans="1:13" s="39" customFormat="1" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:13" s="39" customFormat="1" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="14"/>
       <c r="B23" s="36"/>
       <c r="C23" s="76"/>
       <c r="D23" s="36"/>
       <c r="E23" s="76"/>
       <c r="F23" s="76"/>
       <c r="G23" s="110"/>
       <c r="H23" s="76"/>
       <c r="I23" s="78"/>
       <c r="J23" s="36"/>
       <c r="K23" s="79"/>
       <c r="L23" s="79"/>
       <c r="M23" s="79"/>
     </row>
-    <row r="24" spans="1:13" s="39" customFormat="1" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:13" s="39" customFormat="1" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="61"/>
       <c r="B24" s="61"/>
       <c r="C24" s="87"/>
       <c r="D24" s="61"/>
       <c r="E24" s="87"/>
       <c r="F24" s="87"/>
       <c r="G24" s="88"/>
       <c r="H24" s="88"/>
       <c r="I24" s="88"/>
       <c r="J24" s="36"/>
       <c r="K24" s="79"/>
       <c r="L24" s="79"/>
       <c r="M24" s="79"/>
     </row>
-    <row r="25" spans="1:13" s="39" customFormat="1" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:13" s="39" customFormat="1" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="36"/>
       <c r="B25" s="36"/>
       <c r="C25" s="76"/>
       <c r="D25" s="36"/>
       <c r="E25" s="76"/>
       <c r="F25" s="76"/>
       <c r="G25" s="110"/>
       <c r="H25" s="76"/>
       <c r="I25" s="78"/>
       <c r="J25" s="36"/>
       <c r="K25" s="79"/>
       <c r="L25" s="79"/>
       <c r="M25" s="79"/>
     </row>
-    <row r="26" spans="1:13" s="39" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:13" s="39" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A26" s="14" t="s">
         <v>38</v>
       </c>
       <c r="B26" s="36"/>
       <c r="C26" s="76"/>
       <c r="D26" s="36"/>
       <c r="E26" s="76"/>
       <c r="F26" s="76"/>
       <c r="G26" s="110"/>
       <c r="H26" s="76"/>
       <c r="I26" s="78"/>
       <c r="J26" s="36"/>
       <c r="K26" s="79"/>
       <c r="L26" s="79"/>
       <c r="M26" s="79"/>
     </row>
-    <row r="27" spans="1:13" s="39" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:13" s="39" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A27" s="60" t="s">
         <v>39</v>
       </c>
       <c r="B27" s="36"/>
       <c r="C27" s="76"/>
       <c r="D27" s="36"/>
       <c r="E27" s="76"/>
       <c r="F27" s="76"/>
       <c r="G27" s="110"/>
       <c r="H27" s="76"/>
       <c r="I27" s="78"/>
       <c r="J27" s="36"/>
       <c r="K27" s="79"/>
       <c r="L27" s="79"/>
       <c r="M27" s="79"/>
     </row>
-    <row r="28" spans="1:13" s="39" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:13" s="39" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A28" s="44"/>
       <c r="B28" s="36"/>
       <c r="C28" s="76"/>
       <c r="D28" s="36"/>
       <c r="E28" s="76"/>
       <c r="F28" s="76"/>
       <c r="G28" s="77"/>
       <c r="H28" s="76"/>
       <c r="I28" s="78"/>
       <c r="J28" s="36"/>
       <c r="K28" s="79"/>
       <c r="L28" s="79"/>
       <c r="M28" s="79"/>
     </row>
-    <row r="29" spans="1:13" s="39" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:13" s="39" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A29" s="36"/>
       <c r="B29" s="36"/>
       <c r="C29" s="76"/>
       <c r="D29" s="36"/>
       <c r="E29" s="76"/>
       <c r="F29" s="76"/>
       <c r="G29" s="77"/>
       <c r="H29" s="76"/>
       <c r="I29" s="78"/>
       <c r="J29" s="36"/>
       <c r="K29" s="79"/>
       <c r="L29" s="79"/>
       <c r="M29" s="79"/>
     </row>
-    <row r="30" spans="1:13" s="39" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:13" s="39" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A30" s="36"/>
       <c r="B30" s="36"/>
       <c r="C30" s="76"/>
       <c r="D30" s="36"/>
       <c r="E30" s="76"/>
       <c r="F30" s="76"/>
       <c r="G30" s="77"/>
       <c r="H30" s="76"/>
       <c r="I30" s="78"/>
       <c r="J30" s="36"/>
       <c r="K30" s="79"/>
       <c r="L30" s="79"/>
       <c r="M30" s="79"/>
     </row>
-    <row r="31" spans="1:13" s="39" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:13" s="39" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A31" s="14"/>
       <c r="B31" s="36"/>
       <c r="C31" s="76"/>
       <c r="D31" s="36"/>
       <c r="E31" s="76"/>
       <c r="F31" s="76"/>
       <c r="G31" s="77"/>
       <c r="H31" s="76"/>
       <c r="I31" s="78"/>
       <c r="J31" s="36"/>
       <c r="K31" s="79"/>
       <c r="L31" s="79"/>
       <c r="M31" s="79"/>
     </row>
-    <row r="32" spans="1:13" s="39" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:13" s="39" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A32" s="14"/>
       <c r="B32" s="36"/>
       <c r="C32" s="76"/>
       <c r="D32" s="36"/>
       <c r="E32" s="76"/>
       <c r="F32" s="76"/>
       <c r="G32" s="77"/>
       <c r="H32" s="76"/>
       <c r="I32" s="78"/>
       <c r="J32" s="36"/>
       <c r="K32" s="79"/>
       <c r="L32" s="79"/>
       <c r="M32" s="79"/>
     </row>
-    <row r="34" spans="1:13" s="39" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:13" s="39" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A34" s="14"/>
       <c r="B34" s="36"/>
       <c r="C34" s="76"/>
       <c r="D34" s="36"/>
       <c r="E34" s="76"/>
       <c r="F34" s="76"/>
       <c r="G34" s="77"/>
       <c r="H34" s="76"/>
       <c r="I34" s="76"/>
       <c r="J34" s="36"/>
       <c r="M34" s="79"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A22:I22"/>
   </mergeCells>
   <conditionalFormatting sqref="B5:I9 B13:I17">
     <cfRule type="cellIs" dxfId="2" priority="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B5:I10 B13:I18">
     <cfRule type="cellIs" dxfId="1" priority="3" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
@@ -8515,540 +8533,540 @@
   <conditionalFormatting sqref="G11">
     <cfRule type="cellIs" dxfId="0" priority="2" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
     <hyperlink ref="A27" r:id="rId1" display="www.portugalglobal.pt" xr:uid="{C288F17C-BBA0-4BA1-AE47-92A2FD584B14}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.39370078740157483" bottom="0.39370078740157483" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <sheetPr codeName="Sheet8"/>
   <dimension ref="A1:J41"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A41" sqref="A41"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
     </row>
-    <row r="2" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
     </row>
-    <row r="3" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
     </row>
-    <row r="4" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A4" s="2"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
     </row>
-    <row r="5" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A5" s="2"/>
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
     </row>
-    <row r="6" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A6" s="2"/>
       <c r="B6" s="2"/>
       <c r="C6" s="2"/>
       <c r="D6" s="2"/>
       <c r="E6" s="2"/>
       <c r="F6" s="2"/>
       <c r="G6" s="2"/>
       <c r="H6" s="2"/>
       <c r="I6" s="2"/>
       <c r="J6" s="2"/>
     </row>
-    <row r="7" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A7" s="2"/>
       <c r="B7" s="2"/>
       <c r="C7" s="2"/>
       <c r="D7" s="2"/>
       <c r="E7" s="2"/>
       <c r="F7" s="2"/>
       <c r="G7" s="2"/>
       <c r="H7" s="2"/>
       <c r="I7" s="2"/>
       <c r="J7" s="2"/>
     </row>
-    <row r="8" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A8" s="2"/>
       <c r="B8" s="2"/>
       <c r="C8" s="2"/>
       <c r="D8" s="2"/>
       <c r="E8" s="2"/>
       <c r="F8" s="2"/>
       <c r="G8" s="2"/>
       <c r="H8" s="2"/>
       <c r="I8" s="2"/>
       <c r="J8" s="2"/>
     </row>
-    <row r="9" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A9" s="2"/>
       <c r="B9" s="2"/>
       <c r="C9" s="2"/>
       <c r="D9" s="2"/>
       <c r="E9" s="2"/>
       <c r="F9" s="2"/>
       <c r="G9" s="2"/>
       <c r="H9" s="2"/>
       <c r="I9" s="2"/>
       <c r="J9" s="2"/>
     </row>
-    <row r="10" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A10" s="2"/>
       <c r="B10" s="2"/>
       <c r="C10" s="2"/>
       <c r="D10" s="2"/>
       <c r="E10" s="2"/>
       <c r="F10" s="2"/>
       <c r="G10" s="2"/>
       <c r="H10" s="2"/>
       <c r="I10" s="2"/>
       <c r="J10" s="2"/>
     </row>
-    <row r="11" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A11" s="2"/>
       <c r="B11" s="2"/>
       <c r="C11" s="2"/>
       <c r="D11" s="2"/>
       <c r="E11" s="2"/>
       <c r="F11" s="2"/>
       <c r="G11" s="2"/>
       <c r="H11" s="2"/>
       <c r="I11" s="2"/>
       <c r="J11" s="2"/>
     </row>
-    <row r="12" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A12" s="2"/>
       <c r="B12" s="2"/>
       <c r="C12" s="2"/>
       <c r="D12" s="2"/>
       <c r="E12" s="2"/>
       <c r="F12" s="2"/>
       <c r="G12" s="2"/>
       <c r="H12" s="2"/>
       <c r="I12" s="2"/>
       <c r="J12" s="2"/>
     </row>
-    <row r="13" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A13" s="2"/>
       <c r="B13" s="2"/>
       <c r="C13" s="2"/>
       <c r="D13" s="2"/>
       <c r="E13" s="2"/>
       <c r="F13" s="2"/>
       <c r="G13" s="2"/>
       <c r="H13" s="2"/>
       <c r="I13" s="2"/>
       <c r="J13" s="2"/>
     </row>
-    <row r="14" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A14" s="2"/>
       <c r="B14" s="2"/>
       <c r="C14" s="2"/>
       <c r="D14" s="2"/>
       <c r="E14" s="2"/>
       <c r="F14" s="2"/>
       <c r="G14" s="2"/>
       <c r="H14" s="2"/>
       <c r="I14" s="2"/>
       <c r="J14" s="2"/>
     </row>
-    <row r="15" spans="1:10" ht="53.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:10" ht="52.8" x14ac:dyDescent="0.25">
       <c r="A15" s="2"/>
       <c r="B15" s="2"/>
       <c r="C15" s="2"/>
       <c r="D15" s="29"/>
       <c r="E15" s="2"/>
       <c r="F15" s="2"/>
       <c r="G15" s="2"/>
       <c r="H15" s="2"/>
       <c r="I15" s="2"/>
       <c r="J15" s="2"/>
     </row>
-    <row r="16" spans="1:10" ht="53.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:10" ht="52.8" x14ac:dyDescent="0.25">
       <c r="A16" s="2"/>
       <c r="B16" s="2"/>
       <c r="C16" s="2"/>
       <c r="D16" s="29"/>
       <c r="E16" s="2"/>
       <c r="F16" s="2"/>
       <c r="G16" s="2"/>
       <c r="H16" s="2"/>
       <c r="I16" s="2"/>
       <c r="J16" s="2"/>
     </row>
-    <row r="17" spans="1:10" ht="53.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:10" ht="52.8" x14ac:dyDescent="0.25">
       <c r="A17" s="2"/>
       <c r="B17" s="2"/>
       <c r="C17" s="2"/>
       <c r="D17" s="29"/>
       <c r="E17" s="2"/>
       <c r="F17" s="2"/>
       <c r="G17" s="2"/>
       <c r="H17" s="2"/>
       <c r="I17" s="2"/>
       <c r="J17" s="2"/>
     </row>
-    <row r="18" spans="1:10" ht="26.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:10" ht="25.8" x14ac:dyDescent="0.25">
       <c r="A18" s="2"/>
       <c r="B18" s="2"/>
       <c r="C18" s="2"/>
       <c r="D18" s="30"/>
       <c r="E18" s="2"/>
       <c r="F18" s="2"/>
       <c r="G18" s="2"/>
       <c r="H18" s="2"/>
       <c r="I18" s="2"/>
       <c r="J18" s="2"/>
     </row>
-    <row r="19" spans="1:10" ht="26.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:10" ht="25.8" x14ac:dyDescent="0.25">
       <c r="A19" s="2"/>
       <c r="B19" s="2"/>
       <c r="C19" s="2"/>
       <c r="D19" s="30"/>
       <c r="E19" s="2"/>
       <c r="F19" s="2"/>
       <c r="G19" s="2"/>
       <c r="H19" s="2"/>
       <c r="I19" s="2"/>
       <c r="J19" s="2"/>
     </row>
-    <row r="20" spans="1:10" ht="26.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:10" ht="25.8" x14ac:dyDescent="0.25">
       <c r="A20" s="2"/>
       <c r="B20" s="2"/>
       <c r="C20" s="2"/>
       <c r="D20" s="30"/>
       <c r="E20" s="2"/>
       <c r="F20" s="2"/>
       <c r="G20" s="2"/>
       <c r="H20" s="2"/>
       <c r="I20" s="2"/>
       <c r="J20" s="2"/>
     </row>
-    <row r="21" spans="1:10" ht="26.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:10" ht="25.8" x14ac:dyDescent="0.25">
       <c r="A21" s="2"/>
       <c r="B21" s="2"/>
       <c r="C21" s="2"/>
       <c r="D21" s="30"/>
       <c r="E21" s="2"/>
       <c r="F21" s="2"/>
       <c r="G21" s="2"/>
       <c r="H21" s="2"/>
       <c r="I21" s="2"/>
       <c r="J21" s="2"/>
     </row>
-    <row r="22" spans="1:10" ht="19.5" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:10" ht="19.8" x14ac:dyDescent="0.25">
       <c r="A22" s="2"/>
       <c r="B22" s="2"/>
       <c r="C22" s="2"/>
       <c r="D22" s="31"/>
       <c r="E22" s="2"/>
       <c r="F22" s="2"/>
       <c r="G22" s="2"/>
       <c r="H22" s="2"/>
       <c r="I22" s="2"/>
       <c r="J22" s="2"/>
     </row>
-    <row r="23" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A23" s="2"/>
       <c r="B23" s="2"/>
       <c r="C23" s="2"/>
       <c r="D23" s="2"/>
       <c r="E23" s="2"/>
       <c r="F23" s="2"/>
       <c r="G23" s="2"/>
       <c r="H23" s="2"/>
       <c r="I23" s="2"/>
       <c r="J23" s="2"/>
     </row>
-    <row r="24" spans="1:10" ht="26.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:10" ht="25.8" x14ac:dyDescent="0.25">
       <c r="A24" s="2"/>
       <c r="B24" s="2"/>
       <c r="C24" s="2"/>
       <c r="D24" s="30"/>
       <c r="E24" s="2"/>
       <c r="F24" s="2"/>
       <c r="G24" s="2"/>
       <c r="H24" s="2"/>
       <c r="I24" s="2"/>
       <c r="J24" s="2"/>
     </row>
-    <row r="25" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A25" s="2"/>
       <c r="B25" s="2"/>
       <c r="C25" s="2"/>
       <c r="D25" s="2"/>
       <c r="E25" s="2"/>
       <c r="F25" s="2"/>
       <c r="G25" s="2"/>
       <c r="H25" s="2"/>
       <c r="I25" s="2"/>
       <c r="J25" s="2"/>
     </row>
-    <row r="26" spans="1:10" ht="15.75" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:10" ht="15.6" x14ac:dyDescent="0.25">
       <c r="A26" s="2"/>
       <c r="B26" s="2"/>
       <c r="C26" s="2"/>
       <c r="D26" s="32"/>
       <c r="E26" s="2"/>
       <c r="F26" s="2"/>
       <c r="G26" s="2"/>
       <c r="H26" s="2"/>
       <c r="I26" s="2"/>
       <c r="J26" s="2"/>
     </row>
-    <row r="27" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A27" s="2"/>
       <c r="B27" s="2"/>
       <c r="C27" s="2"/>
       <c r="D27" s="2"/>
       <c r="E27" s="2"/>
       <c r="F27" s="2"/>
       <c r="G27" s="2"/>
       <c r="H27" s="2"/>
       <c r="I27" s="2"/>
       <c r="J27" s="2"/>
     </row>
-    <row r="28" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A28" s="2"/>
       <c r="B28" s="2"/>
       <c r="C28" s="2"/>
       <c r="D28" s="2"/>
       <c r="E28" s="2"/>
       <c r="F28" s="2"/>
       <c r="G28" s="2"/>
       <c r="H28" s="2"/>
       <c r="I28" s="2"/>
       <c r="J28" s="2"/>
     </row>
-    <row r="29" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A29" s="2"/>
       <c r="B29" s="2"/>
       <c r="C29" s="2"/>
       <c r="D29" s="2"/>
       <c r="E29" s="2"/>
       <c r="F29" s="2"/>
       <c r="G29" s="2"/>
       <c r="H29" s="2"/>
       <c r="I29" s="2"/>
       <c r="J29" s="2"/>
     </row>
-    <row r="30" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A30" s="2"/>
       <c r="B30" s="2"/>
       <c r="C30" s="2"/>
       <c r="D30" s="2"/>
       <c r="E30" s="2"/>
       <c r="F30" s="2"/>
       <c r="G30" s="2"/>
       <c r="H30" s="2"/>
       <c r="I30" s="2"/>
       <c r="J30" s="2"/>
     </row>
-    <row r="31" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A31" s="2"/>
       <c r="B31" s="2"/>
       <c r="C31" s="2"/>
       <c r="D31" s="2"/>
       <c r="E31" s="2"/>
       <c r="F31" s="2"/>
       <c r="G31" s="2"/>
       <c r="H31" s="2"/>
       <c r="I31" s="2"/>
       <c r="J31" s="2"/>
     </row>
-    <row r="32" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A32" s="2"/>
       <c r="B32" s="2"/>
       <c r="C32" s="2"/>
       <c r="D32" s="2"/>
       <c r="E32" s="2"/>
       <c r="F32" s="2"/>
       <c r="G32" s="2"/>
       <c r="H32" s="2"/>
       <c r="I32" s="2"/>
       <c r="J32" s="2"/>
     </row>
-    <row r="33" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A33" s="2"/>
       <c r="B33" s="2"/>
       <c r="C33" s="2"/>
       <c r="D33" s="2"/>
       <c r="E33" s="2"/>
       <c r="F33" s="2"/>
       <c r="G33" s="2"/>
       <c r="H33" s="2"/>
       <c r="I33" s="2"/>
       <c r="J33" s="2"/>
     </row>
-    <row r="34" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A34" s="2"/>
       <c r="B34" s="2"/>
       <c r="C34" s="2"/>
       <c r="D34" s="2"/>
       <c r="E34" s="2"/>
       <c r="F34" s="2"/>
       <c r="G34" s="2"/>
       <c r="H34" s="2"/>
       <c r="I34" s="2"/>
       <c r="J34" s="2"/>
     </row>
-    <row r="35" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A35" s="2"/>
       <c r="B35" s="2"/>
       <c r="C35" s="2"/>
       <c r="D35" s="2"/>
       <c r="E35" s="2"/>
       <c r="F35" s="2"/>
       <c r="G35" s="2"/>
       <c r="H35" s="2"/>
       <c r="I35" s="2"/>
       <c r="J35" s="2"/>
     </row>
-    <row r="36" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A36" s="2"/>
       <c r="B36" s="2"/>
       <c r="C36" s="2"/>
       <c r="D36" s="2"/>
       <c r="E36" s="2"/>
       <c r="F36" s="2"/>
       <c r="G36" s="2"/>
       <c r="H36" s="2"/>
       <c r="I36" s="2"/>
       <c r="J36" s="2"/>
     </row>
-    <row r="37" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A37" s="2"/>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
       <c r="H37" s="2"/>
       <c r="I37" s="2"/>
       <c r="J37" s="2"/>
     </row>
-    <row r="38" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A38" s="2"/>
       <c r="B38" s="2"/>
       <c r="C38" s="2"/>
       <c r="D38" s="2"/>
       <c r="E38" s="2"/>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
       <c r="H38" s="2"/>
       <c r="I38" s="2"/>
       <c r="J38" s="2"/>
     </row>
-    <row r="39" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A39" s="33" t="s">
         <v>38</v>
       </c>
       <c r="B39" s="2"/>
       <c r="C39" s="2"/>
       <c r="D39" s="2"/>
       <c r="E39" s="2"/>
       <c r="F39" s="2"/>
       <c r="G39" s="2"/>
       <c r="H39" s="2"/>
       <c r="I39" s="2"/>
       <c r="J39" s="2"/>
     </row>
-    <row r="40" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A40" s="34" t="s">
         <v>39</v>
       </c>
       <c r="B40" s="2"/>
       <c r="C40" s="2"/>
       <c r="D40" s="2"/>
       <c r="E40" s="2"/>
       <c r="F40" s="2"/>
       <c r="G40" s="2"/>
       <c r="H40" s="2"/>
       <c r="I40" s="2"/>
       <c r="J40" s="2"/>
     </row>
-    <row r="41" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A41" s="2"/>
       <c r="B41" s="2"/>
       <c r="C41" s="2"/>
       <c r="D41" s="2"/>
       <c r="E41" s="2"/>
       <c r="F41" s="2"/>
       <c r="G41" s="2"/>
       <c r="H41" s="2"/>
       <c r="I41" s="2"/>
       <c r="J41" s="2"/>
     </row>
   </sheetData>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.78740157480314965" footer="0.78740157480314965"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>