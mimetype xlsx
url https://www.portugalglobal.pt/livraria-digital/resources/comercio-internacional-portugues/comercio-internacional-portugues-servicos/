--- v1 (2026-06-24)
+++ v2 (2026-07-26)
@@ -12,60 +12,60 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\DBITD\_Conhecimento\Direção de Informação\Estatística\Templates\CIP Observatório\Serviços Finais\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{31AF5323-63C9-4862-B379-B67656EE571B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F4EAE806-783B-4754-84D6-F13975F39E08}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" tabRatio="837" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" tabRatio="912" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Capa" sheetId="37" r:id="rId1"/>
     <sheet name="Índice" sheetId="36" r:id="rId2"/>
     <sheet name="1 Balança Comercial" sheetId="27" r:id="rId3"/>
     <sheet name="2 Tipos de Serviço" sheetId="25" r:id="rId4"/>
     <sheet name="3 Países Mensal" sheetId="32" r:id="rId5"/>
     <sheet name="3 Países Anual" sheetId="42" r:id="rId6"/>
     <sheet name="4 Balança Pag Tecnológica" sheetId="44" r:id="rId7"/>
     <sheet name=" " sheetId="38" r:id="rId8"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'2 Tipos de Serviço'!$A$1:$I$43</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'3 Países Mensal'!$A$1:$O$30</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">'4 Balança Pag Tecnológica'!$A$1:$I$28</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
@@ -212,60 +212,60 @@
   <si>
     <t>Fonte: Banco de Portugal</t>
   </si>
   <si>
     <t>Unidade: Milhões de euros, exceto quando indicado.</t>
   </si>
   <si>
     <t>Unidade: Milhões de Euros, exceto quando indicado.</t>
   </si>
   <si>
     <t>Fonte: Banco de Portugal; Unidade: Milhões de euros, exceto quando indicado.</t>
   </si>
   <si>
     <t>A Balança de Pagamentos Tecnológica constitui um instrumento para a compreensão e análise das transações relacionadas, nomeadamente, com a troca de conhecimento técnico e serviços de conteúdo tecnológico entre entidades pertencentes a diferentes territórios.</t>
   </si>
   <si>
     <t>% Total 2025</t>
   </si>
   <si>
     <t>Var. %</t>
   </si>
   <si>
     <t>% Total 2026</t>
   </si>
   <si>
-    <t>2026 (janeiro a abril)</t>
-[...8 lines deleted...]
-    <t>2026 jan/abr</t>
+    <t>2026 (janeiro a maio)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Julho de 2026</t>
+  </si>
+  <si>
+    <t>2025 jan/mai</t>
+  </si>
+  <si>
+    <t>2026 jan/mai</t>
   </si>
   <si>
     <t>Transformação de recursos materiais de terceiros</t>
   </si>
   <si>
     <t>Manutenção e reparação</t>
   </si>
   <si>
     <t>Transportes</t>
   </si>
   <si>
     <t>Viagens e turismo</t>
   </si>
   <si>
     <t>Construção</t>
   </si>
   <si>
     <t>Seguros e pensões</t>
   </si>
   <si>
     <t>Financeiros</t>
   </si>
   <si>
     <t>Direitos de utilização de propriedade intelectual</t>
   </si>
@@ -2845,421 +2845,421 @@
       <c r="C5" s="15"/>
       <c r="D5" s="16"/>
       <c r="E5" s="15"/>
       <c r="F5" s="16"/>
       <c r="G5" s="17"/>
       <c r="H5" s="17"/>
     </row>
     <row r="6" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B6" s="18" t="s">
         <v>0</v>
       </c>
       <c r="C6" s="19"/>
       <c r="D6" s="19"/>
       <c r="E6" s="19"/>
       <c r="F6" s="19"/>
       <c r="G6" s="19"/>
       <c r="H6" s="19"/>
       <c r="J6" s="39"/>
       <c r="K6" s="39"/>
     </row>
     <row r="7" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B7" s="20" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="21">
-        <v>17387.59</v>
+        <v>22535.83</v>
       </c>
       <c r="D7" s="22">
         <v>100</v>
       </c>
       <c r="E7" s="21">
-        <v>18125.64</v>
+        <v>23491.96</v>
       </c>
       <c r="F7" s="22">
         <v>100</v>
       </c>
       <c r="G7" s="23">
-        <v>738.04999999999927</v>
+        <v>956.12999999999738</v>
       </c>
       <c r="H7" s="24">
-        <v>4.2446940605339742</v>
+        <v>4.2427103860829503</v>
       </c>
       <c r="I7" s="26"/>
       <c r="J7" s="26"/>
       <c r="K7" s="40"/>
     </row>
     <row r="8" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B8" s="20" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="21">
-        <v>8192.130000000001</v>
+        <v>10511.86</v>
       </c>
       <c r="D8" s="22">
         <v>100</v>
       </c>
       <c r="E8" s="21">
-        <v>9096.86</v>
+        <v>11752.460000000001</v>
       </c>
       <c r="F8" s="22">
         <v>100</v>
       </c>
       <c r="G8" s="23">
-        <v>904.72999999999956</v>
+        <v>1240.6000000000004</v>
       </c>
       <c r="H8" s="24">
-        <v>11.043892125735303</v>
+        <v>11.801907559651672</v>
       </c>
       <c r="I8" s="26"/>
       <c r="J8" s="26"/>
       <c r="K8" s="40"/>
     </row>
     <row r="9" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B9" s="20" t="s">
         <v>4</v>
       </c>
       <c r="C9" s="21">
-        <v>9195.4599999999991</v>
+        <v>12023.970000000001</v>
       </c>
       <c r="D9" s="22" t="s">
         <v>9</v>
       </c>
       <c r="E9" s="21">
-        <v>9028.7799999999988</v>
+        <v>11739.499999999998</v>
       </c>
       <c r="F9" s="22" t="s">
         <v>9</v>
       </c>
       <c r="G9" s="23">
-        <v>-166.68000000000029</v>
+        <v>-284.47000000000298</v>
       </c>
       <c r="H9" s="24">
-        <v>-1.8126336257240021</v>
+        <v>-2.3658575329113676</v>
       </c>
       <c r="I9" s="26"/>
       <c r="J9" s="39"/>
       <c r="K9" s="40"/>
     </row>
     <row r="10" spans="1:11" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B10" s="52" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="53">
-        <v>212.24748630697997</v>
+        <v>214.38479964535296</v>
       </c>
       <c r="D10" s="54" t="s">
         <v>9</v>
       </c>
       <c r="E10" s="53">
-        <v>199.25160989616194</v>
+        <v>199.88972521497627</v>
       </c>
       <c r="F10" s="54" t="s">
         <v>9</v>
       </c>
       <c r="G10" s="54">
-        <v>-12.995876410818028</v>
+        <v>-14.49507443037669</v>
       </c>
       <c r="H10" s="53" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:11" s="1" customFormat="1" ht="0.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B11" s="55"/>
       <c r="C11" s="51"/>
       <c r="D11" s="51"/>
       <c r="E11" s="51"/>
       <c r="F11" s="51"/>
       <c r="G11" s="51"/>
       <c r="H11" s="51"/>
     </row>
     <row r="12" spans="1:11" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B12" s="18" t="s">
         <v>6</v>
       </c>
       <c r="C12" s="19"/>
       <c r="D12" s="19"/>
       <c r="E12" s="19"/>
       <c r="F12" s="19"/>
       <c r="G12" s="19"/>
       <c r="H12" s="19"/>
     </row>
     <row r="13" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B13" s="20" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="21">
-        <v>9846.5499999999993</v>
+        <v>12644.869999999999</v>
       </c>
       <c r="D13" s="22">
-        <v>56.629757200394067</v>
+        <v>56.110070052889107</v>
       </c>
       <c r="E13" s="21">
-        <v>10159.929999999998</v>
+        <v>13123.419999999998</v>
       </c>
       <c r="F13" s="22">
-        <v>56.052806962954129</v>
+        <v>55.863452857913934</v>
       </c>
       <c r="G13" s="23">
-        <v>313.3799999999992</v>
+        <v>478.54999999999927</v>
       </c>
       <c r="H13" s="24">
-        <v>3.1826375735663679</v>
+        <v>3.7845387101646697</v>
       </c>
       <c r="K13" s="26"/>
     </row>
     <row r="14" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="20" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="21">
-        <v>4690.07</v>
+        <v>6089.58</v>
       </c>
       <c r="D14" s="22">
-        <v>57.250922531746916</v>
+        <v>57.930566046351451</v>
       </c>
       <c r="E14" s="21">
-        <v>5190.67</v>
+        <v>6743.77</v>
       </c>
       <c r="F14" s="22">
-        <v>57.060018511882113</v>
+        <v>57.381773688232087</v>
       </c>
       <c r="G14" s="23">
-        <v>500.60000000000036</v>
+        <v>654.19000000000051</v>
       </c>
       <c r="H14" s="24">
-        <v>10.673614679525048</v>
+        <v>10.74277700596758</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B15" s="20" t="s">
         <v>7</v>
       </c>
       <c r="C15" s="21">
-        <v>5156.4799999999996</v>
+        <v>6555.2899999999991</v>
       </c>
       <c r="D15" s="22" t="s">
         <v>9</v>
       </c>
       <c r="E15" s="21">
-        <v>4969.2599999999984</v>
+        <v>6379.6499999999978</v>
       </c>
       <c r="F15" s="22" t="s">
         <v>9</v>
       </c>
       <c r="G15" s="23">
-        <v>-187.22000000000116</v>
+        <v>-175.64000000000124</v>
       </c>
       <c r="H15" s="24">
-        <v>-3.6307713789251808</v>
+        <v>-2.6793627741869734</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B16" s="20" t="s">
         <v>8</v>
       </c>
       <c r="C16" s="24">
-        <v>209.94462769212402</v>
+        <v>207.64765386118583</v>
       </c>
       <c r="D16" s="22" t="s">
         <v>9</v>
       </c>
       <c r="E16" s="24">
-        <v>195.73446202513352</v>
+        <v>194.60064622607231</v>
       </c>
       <c r="F16" s="22" t="s">
         <v>9</v>
       </c>
       <c r="G16" s="22" t="s">
         <v>9</v>
       </c>
       <c r="H16" s="24" t="s">
         <v>9</v>
       </c>
       <c r="J16" s="39"/>
       <c r="K16" s="39"/>
     </row>
     <row r="17" spans="2:11" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B17" s="52" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="53" t="s">
         <v>9</v>
       </c>
       <c r="D17" s="54" t="s">
         <v>9</v>
       </c>
       <c r="E17" s="53" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="54" t="s">
         <v>9</v>
       </c>
       <c r="G17" s="54" t="s">
         <v>9</v>
       </c>
       <c r="H17" s="53">
-        <v>1.8023199304791473</v>
+        <v>2.1235073214521023</v>
       </c>
     </row>
     <row r="18" spans="2:11" s="1" customFormat="1" ht="0.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B18" s="55"/>
       <c r="C18" s="51"/>
       <c r="D18" s="51"/>
       <c r="E18" s="51"/>
       <c r="F18" s="51"/>
       <c r="G18" s="51"/>
       <c r="H18" s="51"/>
     </row>
     <row r="19" spans="2:11" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B19" s="18" t="s">
         <v>10</v>
       </c>
       <c r="C19" s="19"/>
       <c r="D19" s="19"/>
       <c r="E19" s="19"/>
       <c r="F19" s="19"/>
       <c r="G19" s="19"/>
       <c r="H19" s="19"/>
     </row>
     <row r="20" spans="2:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B20" s="20" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="21">
-        <v>7541.0400000000009</v>
+        <v>9890.9600000000028</v>
       </c>
       <c r="D20" s="22">
-        <v>43.370242799605933</v>
+        <v>43.8899299471109</v>
       </c>
       <c r="E20" s="21">
-        <v>7965.7100000000009</v>
+        <v>10368.540000000001</v>
       </c>
       <c r="F20" s="22">
-        <v>43.947193037045871</v>
+        <v>44.136547142086066</v>
       </c>
       <c r="G20" s="23">
-        <v>424.67000000000007</v>
+        <v>477.57999999999811</v>
       </c>
       <c r="H20" s="24">
-        <v>5.6314513647984903</v>
+        <v>4.8284494123927102</v>
       </c>
       <c r="J20" s="14"/>
       <c r="K20" s="26"/>
     </row>
     <row r="21" spans="2:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B21" s="20" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="21">
-        <v>3502.0600000000013</v>
+        <v>4422.2800000000007</v>
       </c>
       <c r="D21" s="22">
-        <v>42.749077468253077</v>
+        <v>42.069433953648549</v>
       </c>
       <c r="E21" s="21">
-        <v>3906.1900000000005</v>
+        <v>5008.6900000000005</v>
       </c>
       <c r="F21" s="22">
-        <v>42.93998148811788</v>
+        <v>42.61822631176792</v>
       </c>
       <c r="G21" s="23">
-        <v>404.1299999999992</v>
+        <v>586.40999999999985</v>
       </c>
       <c r="H21" s="24">
-        <v>11.539779444098588</v>
+        <v>13.260354387329606</v>
       </c>
       <c r="J21" s="14"/>
       <c r="K21" s="26"/>
     </row>
     <row r="22" spans="2:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B22" s="20" t="s">
         <v>7</v>
       </c>
       <c r="C22" s="21">
-        <v>4038.9799999999996</v>
+        <v>5468.6800000000021</v>
       </c>
       <c r="D22" s="22" t="s">
         <v>9</v>
       </c>
       <c r="E22" s="21">
-        <v>4059.5200000000004</v>
+        <v>5359.85</v>
       </c>
       <c r="F22" s="22" t="s">
         <v>9</v>
       </c>
       <c r="G22" s="23">
-        <v>20.540000000000873</v>
+        <v>-108.83000000000175</v>
       </c>
       <c r="H22" s="24">
-        <v>0.50854423641614654</v>
+        <v>-1.9900597584792254</v>
       </c>
     </row>
     <row r="23" spans="2:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B23" s="20" t="s">
         <v>8</v>
       </c>
       <c r="C23" s="24">
-        <v>215.33154771762901</v>
+        <v>223.66200240599875</v>
       </c>
       <c r="D23" s="22" t="s">
         <v>9</v>
       </c>
       <c r="E23" s="24">
-        <v>203.92530829273539</v>
+        <v>207.01101485617994</v>
       </c>
       <c r="F23" s="22" t="s">
         <v>9</v>
       </c>
       <c r="G23" s="22" t="s">
         <v>9</v>
       </c>
       <c r="H23" s="24" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="2:11" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B24" s="56" t="s">
         <v>15</v>
       </c>
       <c r="C24" s="57" t="s">
         <v>9</v>
       </c>
       <c r="D24" s="58" t="s">
         <v>9</v>
       </c>
       <c r="E24" s="57" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="58" t="s">
         <v>9</v>
       </c>
       <c r="G24" s="58" t="s">
         <v>9</v>
       </c>
       <c r="H24" s="57">
-        <v>2.442374130054827</v>
+        <v>2.119203064630848</v>
       </c>
     </row>
     <row r="25" spans="2:11" ht="3" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B25" s="14"/>
       <c r="C25" s="26"/>
       <c r="D25" s="26"/>
       <c r="E25" s="26"/>
       <c r="F25" s="26"/>
       <c r="G25" s="26"/>
       <c r="H25" s="27"/>
     </row>
     <row r="26" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B26" s="59" t="s">
         <v>44</v>
       </c>
       <c r="C26" s="42"/>
       <c r="D26" s="42"/>
       <c r="E26" s="42"/>
       <c r="F26" s="42"/>
       <c r="G26" s="42"/>
       <c r="H26" s="28"/>
     </row>
     <row r="27" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B27" s="59" t="s">
         <v>45</v>
@@ -3446,420 +3446,420 @@
       </c>
       <c r="G4" s="82" t="s">
         <v>50</v>
       </c>
       <c r="H4" s="82" t="s">
         <v>1</v>
       </c>
       <c r="I4" s="83" t="s">
         <v>2</v>
       </c>
       <c r="J4" s="62"/>
       <c r="K4" s="62"/>
       <c r="L4" s="62"/>
       <c r="M4" s="62"/>
       <c r="N4" s="62"/>
       <c r="O4" s="62"/>
       <c r="P4" s="62"/>
       <c r="Q4" s="62"/>
       <c r="R4" s="62"/>
     </row>
     <row r="5" spans="1:18" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="63" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="64">
-        <v>17387.59</v>
+        <v>22535.83</v>
       </c>
       <c r="C5" s="65">
         <v>100</v>
       </c>
       <c r="D5" s="64">
-        <v>18125.64</v>
+        <v>23491.96</v>
       </c>
       <c r="E5" s="65">
         <v>100</v>
       </c>
       <c r="F5" s="64">
-        <v>738.04999999999927</v>
+        <v>956.12999999999738</v>
       </c>
       <c r="G5" s="66">
-        <v>4.2446940605339742</v>
+        <v>4.2427103860829503</v>
       </c>
       <c r="H5" s="65">
-        <v>4.2446940605339742</v>
+        <v>4.2427103860829503</v>
       </c>
       <c r="I5" s="65">
         <v>100</v>
       </c>
     </row>
     <row r="6" spans="1:18" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="67" t="s">
         <v>59</v>
       </c>
       <c r="B6" s="21">
-        <v>7274.48</v>
+        <v>9878.82</v>
       </c>
       <c r="C6" s="68">
-        <v>41.83719537900307</v>
+        <v>43.836060176172779</v>
       </c>
       <c r="D6" s="21">
-        <v>7585.27</v>
+        <v>10324.620000000001</v>
       </c>
       <c r="E6" s="68">
-        <v>41.848287839767316</v>
+        <v>43.949589561705373</v>
       </c>
       <c r="F6" s="21">
-        <v>310.79000000000087</v>
+        <v>445.80000000000109</v>
       </c>
       <c r="G6" s="24">
-        <v>4.2723328677788777</v>
+        <v>4.5126847133564647</v>
       </c>
       <c r="H6" s="68">
-        <v>1.7874242491340138</v>
+        <v>1.97818318650789</v>
       </c>
       <c r="I6" s="68">
-        <v>42.109613169839598</v>
+        <v>46.625458881114731</v>
       </c>
     </row>
     <row r="7" spans="1:18" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="67" t="s">
         <v>58</v>
       </c>
       <c r="B7" s="21">
-        <v>3508.44</v>
+        <v>4438.08</v>
       </c>
       <c r="C7" s="68">
-        <v>20.177839482067384</v>
+        <v>19.693439292007437</v>
       </c>
       <c r="D7" s="21">
-        <v>3669.59</v>
+        <v>4611.29</v>
       </c>
       <c r="E7" s="68">
-        <v>20.245298924617284</v>
+        <v>19.629226339564685</v>
       </c>
       <c r="F7" s="21">
-        <v>161.15000000000009</v>
+        <v>173.21000000000004</v>
       </c>
       <c r="G7" s="24">
-        <v>4.5932095176203696</v>
+        <v>3.9028138294037071</v>
       </c>
       <c r="H7" s="68">
-        <v>0.9268104435404797</v>
+        <v>0.7685982721736897</v>
       </c>
       <c r="I7" s="68">
-        <v>21.83456405392592</v>
+        <v>18.115737399726033</v>
       </c>
     </row>
     <row r="8" spans="1:18" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="67" t="s">
         <v>65</v>
       </c>
       <c r="B8" s="21">
-        <v>3335.5299999999997</v>
+        <v>4129.79</v>
       </c>
       <c r="C8" s="68">
-        <v>19.183394593500307</v>
+        <v>18.325439977138629</v>
       </c>
       <c r="D8" s="21">
-        <v>3193.32</v>
+        <v>3941</v>
       </c>
       <c r="E8" s="68">
-        <v>17.617695154488338</v>
+        <v>16.77595228324925</v>
       </c>
       <c r="F8" s="21">
-        <v>-142.20999999999958</v>
+        <v>-188.78999999999996</v>
       </c>
       <c r="G8" s="24">
-        <v>-4.2634903598528453</v>
+        <v>-4.571418885706052</v>
       </c>
       <c r="H8" s="68">
-        <v>-0.81788217918641737</v>
+        <v>-0.83773262400364201</v>
       </c>
       <c r="I8" s="68">
-        <v>-19.268342253234838</v>
+        <v>-19.745222929936357</v>
       </c>
     </row>
     <row r="9" spans="1:18" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="67" t="s">
         <v>64</v>
       </c>
       <c r="B9" s="21">
-        <v>1743.76</v>
+        <v>2182.09</v>
       </c>
       <c r="C9" s="68">
-        <v>10.028761892821258</v>
+        <v>9.6827585227613095</v>
       </c>
       <c r="D9" s="21">
-        <v>1976.5900000000001</v>
+        <v>2492.3900000000003</v>
       </c>
       <c r="E9" s="68">
-        <v>10.904939080771769</v>
+        <v>10.6095447123186</v>
       </c>
       <c r="F9" s="21">
-        <v>232.83000000000015</v>
+        <v>310.30000000000018</v>
       </c>
       <c r="G9" s="24">
-        <v>13.352181492866</v>
+        <v>14.220311719498286</v>
       </c>
       <c r="H9" s="68">
-        <v>1.339058489416878</v>
+        <v>1.3769184449829455</v>
       </c>
       <c r="I9" s="68">
-        <v>31.546643181356327</v>
+        <v>32.453745829542115</v>
       </c>
     </row>
     <row r="10" spans="1:18" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="67" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="21">
-        <v>345.42</v>
+        <v>460.39</v>
       </c>
       <c r="C10" s="68">
-        <v>1.9865892858067162</v>
+        <v>2.0429245339532645</v>
       </c>
       <c r="D10" s="21">
-        <v>403.48</v>
+        <v>521.97</v>
       </c>
       <c r="E10" s="68">
-        <v>2.226017950262722</v>
+        <v>2.2219091127347399</v>
       </c>
       <c r="F10" s="21">
-        <v>58.06</v>
+        <v>61.580000000000041</v>
       </c>
       <c r="G10" s="24">
-        <v>16.808522957558914</v>
+        <v>13.375616325289439</v>
       </c>
       <c r="H10" s="68">
-        <v>0.33391631617722756</v>
+        <v>0.27325374747679604</v>
       </c>
       <c r="I10" s="68">
-        <v>7.8666756994783631</v>
+        <v>6.4405467875707503</v>
       </c>
     </row>
     <row r="11" spans="1:18" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="67" t="s">
         <v>57</v>
       </c>
       <c r="B11" s="21">
-        <v>330.03</v>
+        <v>399.15999999999997</v>
       </c>
       <c r="C11" s="68">
-        <v>1.8980778819836446</v>
+        <v>1.7712238688346509</v>
       </c>
       <c r="D11" s="21">
-        <v>352.9</v>
+        <v>463.35999999999996</v>
       </c>
       <c r="E11" s="68">
-        <v>1.9469657347271598</v>
+        <v>1.9724195001183382</v>
       </c>
       <c r="F11" s="21">
-        <v>22.870000000000005</v>
+        <v>64.199999999999989</v>
       </c>
       <c r="G11" s="24">
-        <v>6.9296730600248475</v>
+        <v>16.083775929451846</v>
       </c>
       <c r="H11" s="68">
-        <v>0.13153059164611083</v>
+        <v>0.2848796782723334</v>
       </c>
       <c r="I11" s="68">
-        <v>3.098706049725632</v>
+        <v>6.7145681026638817</v>
       </c>
     </row>
     <row r="12" spans="1:18" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="67" t="s">
         <v>66</v>
       </c>
       <c r="B12" s="21">
-        <v>258.48</v>
+        <v>327.56</v>
       </c>
       <c r="C12" s="68">
-        <v>1.4865774957886631</v>
+        <v>1.4535075921321734</v>
       </c>
       <c r="D12" s="21">
-        <v>287.35000000000002</v>
+        <v>363.39000000000004</v>
       </c>
       <c r="E12" s="68">
-        <v>1.5853233320313103</v>
+        <v>1.5468696524257664</v>
       </c>
       <c r="F12" s="21">
-        <v>28.870000000000005</v>
+        <v>35.830000000000041</v>
       </c>
       <c r="G12" s="24">
-        <v>11.169142680284743</v>
+        <v>10.93845402369033</v>
       </c>
       <c r="H12" s="68">
-        <v>0.1660379615576397</v>
+        <v>0.15899125969622613</v>
       </c>
       <c r="I12" s="68">
-        <v>3.9116591016868818</v>
+        <v>3.7473983663309527</v>
       </c>
     </row>
     <row r="13" spans="1:18" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="67" t="s">
         <v>62</v>
       </c>
       <c r="B13" s="21">
-        <v>219.81</v>
+        <v>264.89</v>
       </c>
       <c r="C13" s="68">
-        <v>1.2641774967088597</v>
+        <v>1.1754171024541804</v>
       </c>
       <c r="D13" s="21">
-        <v>232.58</v>
+        <v>287.7</v>
       </c>
       <c r="E13" s="68">
-        <v>1.2831546913653809</v>
+        <v>1.2246743141057621</v>
       </c>
       <c r="F13" s="21">
-        <v>12.77000000000001</v>
+        <v>22.810000000000002</v>
       </c>
       <c r="G13" s="24">
-        <v>5.8095628042400298</v>
+        <v>8.6111215976443063</v>
       </c>
       <c r="H13" s="68">
-        <v>7.3443185628370627E-2</v>
+        <v>0.10121659597183685</v>
       </c>
       <c r="I13" s="68">
-        <v>1.7302350789241951</v>
+        <v>2.3856588539215449</v>
       </c>
     </row>
     <row r="14" spans="1:18" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="67" t="s">
         <v>56</v>
       </c>
       <c r="B14" s="21">
-        <v>115.16999999999999</v>
+        <v>138.60999999999999</v>
       </c>
       <c r="C14" s="68">
-        <v>0.66236896545179624</v>
+        <v>0.61506498762193351</v>
       </c>
       <c r="D14" s="21">
-        <v>157.23000000000002</v>
+        <v>158.81000000000003</v>
       </c>
       <c r="E14" s="68">
-        <v>0.86744523227869497</v>
+        <v>0.67601851867617702</v>
       </c>
       <c r="F14" s="21">
-        <v>42.060000000000031</v>
+        <v>20.200000000000045</v>
       </c>
       <c r="G14" s="24">
-        <v>36.519927064339704</v>
+        <v>14.573263112329593</v>
       </c>
       <c r="H14" s="68">
-        <v>0.24189666307981744</v>
+        <v>8.9635038957961807E-2</v>
       </c>
       <c r="I14" s="68">
-        <v>5.6988008942483663</v>
+        <v>2.1126834217104475</v>
       </c>
     </row>
     <row r="15" spans="1:18" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="67" t="s">
         <v>61</v>
       </c>
       <c r="B15" s="21">
-        <v>110.95000000000002</v>
+        <v>134.24</v>
       </c>
       <c r="C15" s="68">
-        <v>0.63809878194735448</v>
+        <v>0.59567364503548348</v>
       </c>
       <c r="D15" s="21">
-        <v>107.44999999999999</v>
+        <v>130.94</v>
       </c>
       <c r="E15" s="68">
-        <v>0.5928066539995277</v>
+        <v>0.55738218522422134</v>
       </c>
       <c r="F15" s="21">
-        <v>-3.5000000000000284</v>
+        <v>-3.3000000000000114</v>
       </c>
       <c r="G15" s="24">
-        <v>-3.1545741324921384</v>
+        <v>-2.4582836710369569</v>
       </c>
       <c r="H15" s="68">
-        <v>-2.0129299115058664E-2</v>
+        <v>-1.4643347948577936E-2</v>
       </c>
       <c r="I15" s="68">
-        <v>-0.47422261364406637</v>
+        <v>-0.34514135107150912</v>
       </c>
     </row>
     <row r="16" spans="1:18" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="67" t="s">
         <v>67</v>
       </c>
       <c r="B16" s="21">
-        <v>69.47999999999999</v>
+        <v>89.66</v>
       </c>
       <c r="C16" s="68">
-        <v>0.39959534357550408</v>
+        <v>0.3978553263846949</v>
       </c>
       <c r="D16" s="21">
-        <v>91.52000000000001</v>
+        <v>113.77000000000001</v>
       </c>
       <c r="E16" s="68">
-        <v>0.50492010213156613</v>
+        <v>0.48429334972475691</v>
       </c>
       <c r="F16" s="21">
-        <v>22.04000000000002</v>
+        <v>24.110000000000014</v>
       </c>
       <c r="G16" s="24">
-        <v>31.72135866436388</v>
+        <v>26.890475128262342</v>
       </c>
       <c r="H16" s="68">
-        <v>0.12675707214168278</v>
+        <v>0.10698518758794334</v>
       </c>
       <c r="I16" s="68">
-        <v>2.9862475442043279</v>
+        <v>2.5216236285860791</v>
       </c>
     </row>
     <row r="17" spans="1:18" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="84" t="s">
         <v>63</v>
       </c>
       <c r="B17" s="85">
-        <v>76.059999999999988</v>
+        <v>92.57</v>
       </c>
       <c r="C17" s="86">
-        <v>0.43743842591181403</v>
+        <v>0.4107680968484409</v>
       </c>
       <c r="D17" s="85">
-        <v>68.37</v>
+        <v>82.72</v>
       </c>
       <c r="E17" s="86">
-        <v>0.37720047402464141</v>
+        <v>0.35212047015234149</v>
       </c>
       <c r="F17" s="85">
-        <v>-7.6899999999999835</v>
+        <v>-9.8499999999999943</v>
       </c>
       <c r="G17" s="50">
-        <v>-10.110439127004977</v>
+        <v>-10.640596305498537</v>
       </c>
       <c r="H17" s="86">
-        <v>-4.4226945769942717E-2</v>
+        <v>-4.3708174937421844E-2</v>
       </c>
       <c r="I17" s="86">
-        <v>-1.0419348282636667</v>
+        <v>-1.0301946388043488</v>
       </c>
     </row>
     <row r="18" spans="1:18" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="59"/>
       <c r="B18" s="69"/>
       <c r="C18" s="70"/>
       <c r="D18" s="69"/>
       <c r="E18" s="70"/>
       <c r="F18" s="70"/>
       <c r="G18" s="25"/>
       <c r="H18" s="70"/>
       <c r="I18" s="70"/>
     </row>
     <row r="19" spans="1:18" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="71"/>
       <c r="B19" s="69"/>
       <c r="C19" s="69"/>
       <c r="D19" s="69"/>
       <c r="E19" s="69"/>
       <c r="F19" s="69"/>
       <c r="G19" s="72"/>
       <c r="H19" s="70"/>
       <c r="I19" s="70"/>
     </row>
     <row r="20" spans="1:18" s="14" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
@@ -3883,420 +3883,420 @@
       </c>
       <c r="G20" s="82" t="s">
         <v>50</v>
       </c>
       <c r="H20" s="82" t="s">
         <v>1</v>
       </c>
       <c r="I20" s="83" t="s">
         <v>2</v>
       </c>
       <c r="J20" s="62"/>
       <c r="K20" s="62"/>
       <c r="L20" s="62"/>
       <c r="M20" s="62"/>
       <c r="N20" s="62"/>
       <c r="O20" s="62"/>
       <c r="P20" s="62"/>
       <c r="Q20" s="62"/>
       <c r="R20" s="62"/>
     </row>
     <row r="21" spans="1:18" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="63" t="s">
         <v>0</v>
       </c>
       <c r="B21" s="64">
-        <v>8192.130000000001</v>
+        <v>10511.86</v>
       </c>
       <c r="C21" s="65">
         <v>100</v>
       </c>
       <c r="D21" s="64">
-        <v>9096.86</v>
+        <v>11752.460000000001</v>
       </c>
       <c r="E21" s="65">
         <v>100</v>
       </c>
       <c r="F21" s="64">
-        <v>904.72999999999956</v>
+        <v>1240.6000000000004</v>
       </c>
       <c r="G21" s="66">
-        <v>11.043892125735303</v>
+        <v>11.801907559651672</v>
       </c>
       <c r="H21" s="65">
-        <v>11.043892125735303</v>
+        <v>11.801907559651672</v>
       </c>
       <c r="I21" s="65">
         <v>100</v>
       </c>
     </row>
     <row r="22" spans="1:18" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="67" t="s">
         <v>65</v>
       </c>
       <c r="B22" s="21">
-        <v>2412.1999999999998</v>
+        <v>2973.4399999999996</v>
       </c>
       <c r="C22" s="68">
-        <v>29.445333509111787</v>
+        <v>28.286525885999236</v>
       </c>
       <c r="D22" s="21">
-        <v>2616.52</v>
+        <v>3326.5699999999997</v>
       </c>
       <c r="E22" s="68">
-        <v>28.762891811020502</v>
+        <v>28.30530799509209</v>
       </c>
       <c r="F22" s="21">
-        <v>204.32000000000016</v>
+        <v>353.13000000000011</v>
       </c>
       <c r="G22" s="24">
-        <v>8.4702760965094175</v>
+        <v>11.876143456736983</v>
       </c>
       <c r="H22" s="68">
-        <v>2.4941010457597734</v>
+        <v>3.3593483931483115</v>
       </c>
       <c r="I22" s="68">
-        <v>22.583533208802653</v>
+        <v>28.464452684185069</v>
       </c>
     </row>
     <row r="23" spans="1:18" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="67" t="s">
         <v>58</v>
       </c>
       <c r="B23" s="21">
-        <v>1792.46</v>
+        <v>2296.02</v>
       </c>
       <c r="C23" s="68">
-        <v>21.880268013324983</v>
+        <v>21.842185873860569</v>
       </c>
       <c r="D23" s="21">
-        <v>2242.83</v>
+        <v>2836.3599999999997</v>
       </c>
       <c r="E23" s="68">
-        <v>24.654990842994174</v>
+        <v>24.134181269283193</v>
       </c>
       <c r="F23" s="21">
-        <v>450.36999999999989</v>
+        <v>540.33999999999969</v>
       </c>
       <c r="G23" s="24">
-        <v>25.125804759938848</v>
+        <v>23.533767127464035</v>
       </c>
       <c r="H23" s="68">
-        <v>5.4975934219793849</v>
+        <v>5.140289159102192</v>
       </c>
       <c r="I23" s="68">
-        <v>49.779492224199487</v>
+        <v>43.554731581492788</v>
       </c>
     </row>
     <row r="24" spans="1:18" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="67" t="s">
         <v>59</v>
       </c>
       <c r="B24" s="21">
-        <v>1702.73</v>
+        <v>2343.63</v>
       </c>
       <c r="C24" s="68">
-        <v>20.784948481042168</v>
+        <v>22.295102864764178</v>
       </c>
       <c r="D24" s="21">
-        <v>1778.08</v>
+        <v>2461.27</v>
       </c>
       <c r="E24" s="68">
-        <v>19.54608513267215</v>
+        <v>20.942594146246826</v>
       </c>
       <c r="F24" s="21">
-        <v>75.349999999999909</v>
+        <v>117.63999999999987</v>
       </c>
       <c r="G24" s="24">
-        <v>4.4252465158891843</v>
+        <v>5.0195636683264793</v>
       </c>
       <c r="H24" s="68">
-        <v>0.91978520848668055</v>
+        <v>1.1191168832157188</v>
       </c>
       <c r="I24" s="68">
-        <v>8.3284515822399996</v>
+        <v>9.4825084636466084</v>
       </c>
     </row>
     <row r="25" spans="1:18" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="67" t="s">
         <v>64</v>
       </c>
       <c r="B25" s="21">
-        <v>731.15000000000009</v>
+        <v>910.68000000000006</v>
       </c>
       <c r="C25" s="68">
-        <v>8.9250292658929968</v>
+        <v>8.663357388701904</v>
       </c>
       <c r="D25" s="21">
-        <v>806.6099999999999</v>
+        <v>994.2399999999999</v>
       </c>
       <c r="E25" s="68">
-        <v>8.866905723513387</v>
+        <v>8.4598458535489574</v>
       </c>
       <c r="F25" s="21">
-        <v>75.459999999999809</v>
+        <v>83.559999999999832</v>
       </c>
       <c r="G25" s="24">
-        <v>10.320727620871203</v>
+        <v>9.1755611191636834</v>
       </c>
       <c r="H25" s="68">
-        <v>0.92112796061585689</v>
+        <v>0.79491165217192616</v>
       </c>
       <c r="I25" s="68">
-        <v>8.3406099057177112</v>
+        <v>6.7354505884249409</v>
       </c>
     </row>
     <row r="26" spans="1:18" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="67" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="B26" s="21">
-        <v>328.63</v>
+        <v>440.97</v>
       </c>
       <c r="C26" s="68">
-        <v>4.0115330201058814</v>
+        <v>4.194975960486536</v>
       </c>
       <c r="D26" s="21">
-        <v>355.66999999999996</v>
+        <v>457.26</v>
       </c>
       <c r="E26" s="68">
-        <v>3.9098106379563928</v>
+        <v>3.8907598919715527</v>
       </c>
       <c r="F26" s="21">
-        <v>27.039999999999964</v>
+        <v>16.289999999999964</v>
       </c>
       <c r="G26" s="24">
-        <v>8.2280984694032693</v>
+        <v>3.6941288523028692</v>
       </c>
       <c r="H26" s="68">
-        <v>0.33007288702693877</v>
+        <v>0.15496781730350254</v>
       </c>
       <c r="I26" s="68">
-        <v>2.9887369712510887</v>
+        <v>1.313074318877959</v>
       </c>
     </row>
     <row r="27" spans="1:18" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="67" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="B27" s="21">
-        <v>333.32</v>
+        <v>425.23</v>
       </c>
       <c r="C27" s="68">
-        <v>4.0687830881590008</v>
+        <v>4.0452403285431888</v>
       </c>
       <c r="D27" s="21">
-        <v>353.67</v>
+        <v>435.68999999999994</v>
       </c>
       <c r="E27" s="68">
-        <v>3.8878250297355352</v>
+        <v>3.7072238493047402</v>
       </c>
       <c r="F27" s="21">
-        <v>20.350000000000023</v>
+        <v>10.459999999999923</v>
       </c>
       <c r="G27" s="24">
-        <v>6.1052442097683981</v>
+        <v>2.4598452602121021</v>
       </c>
       <c r="H27" s="68">
-        <v>0.24840914389786317</v>
+        <v>9.9506652485858091E-2</v>
       </c>
       <c r="I27" s="68">
-        <v>2.249289843378691</v>
+        <v>0.84314041592777034</v>
       </c>
     </row>
     <row r="28" spans="1:18" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="67" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="B28" s="21">
-        <v>224.38</v>
+        <v>344.82999999999993</v>
       </c>
       <c r="C28" s="68">
-        <v>2.7389702067716204</v>
+        <v>3.2803899595314232</v>
       </c>
       <c r="D28" s="21">
-        <v>265.35000000000002</v>
+        <v>342.26</v>
       </c>
       <c r="E28" s="68">
-        <v>2.9169405707024181</v>
+        <v>2.9122413520233206</v>
       </c>
       <c r="F28" s="21">
-        <v>40.970000000000027</v>
+        <v>-2.5699999999999363</v>
       </c>
       <c r="G28" s="24">
-        <v>18.259203137534552</v>
+        <v>-0.74529478293650109</v>
       </c>
       <c r="H28" s="68">
-        <v>0.50011413393098036</v>
+        <v>-2.4448575228360504E-2</v>
       </c>
       <c r="I28" s="68">
-        <v>4.5284228443845178</v>
+        <v>-0.20715782685796677</v>
       </c>
     </row>
     <row r="29" spans="1:18" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="67" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="B29" s="21">
-        <v>281.04999999999995</v>
+        <v>276.01</v>
       </c>
       <c r="C29" s="68">
-        <v>3.4307316900488631</v>
+        <v>2.6257008750116535</v>
       </c>
       <c r="D29" s="21">
-        <v>264.90999999999997</v>
+        <v>325.61</v>
       </c>
       <c r="E29" s="68">
-        <v>2.9121037368938287</v>
+        <v>2.7705688851525552</v>
       </c>
       <c r="F29" s="21">
-        <v>-16.139999999999986</v>
+        <v>49.600000000000023</v>
       </c>
       <c r="G29" s="24">
-        <v>-5.7427504002846428</v>
+        <v>17.970363392630713</v>
       </c>
       <c r="H29" s="68">
-        <v>-0.19701835786297317</v>
+        <v>0.47184798884307838</v>
       </c>
       <c r="I29" s="68">
-        <v>-1.7839576448222114</v>
+        <v>3.9980654522005485</v>
       </c>
     </row>
     <row r="30" spans="1:18" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="67" t="s">
         <v>62</v>
       </c>
       <c r="B30" s="21">
-        <v>183.1</v>
+        <v>244.98</v>
       </c>
       <c r="C30" s="68">
-        <v>2.235071953203867</v>
+        <v>2.3305104900559934</v>
       </c>
       <c r="D30" s="21">
-        <v>222.81</v>
+        <v>264.51</v>
       </c>
       <c r="E30" s="68">
-        <v>2.449306683844755</v>
+        <v>2.2506777304496248</v>
       </c>
       <c r="F30" s="21">
-        <v>39.710000000000008</v>
+        <v>19.53</v>
       </c>
       <c r="G30" s="24">
-        <v>21.687602403058442</v>
+        <v>7.9720793534166052</v>
       </c>
       <c r="H30" s="68">
-        <v>0.48473351863312719</v>
+        <v>0.18579014560696205</v>
       </c>
       <c r="I30" s="68">
-        <v>4.3891547754578744</v>
+        <v>1.5742382718039654</v>
       </c>
     </row>
     <row r="31" spans="1:18" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="67" t="s">
         <v>60</v>
       </c>
       <c r="B31" s="21">
-        <v>157.66000000000003</v>
+        <v>202.00000000000003</v>
       </c>
       <c r="C31" s="68">
-        <v>1.924530006237694</v>
+        <v>1.9216389868206007</v>
       </c>
       <c r="D31" s="21">
-        <v>162.72999999999999</v>
+        <v>203.79</v>
       </c>
       <c r="E31" s="68">
-        <v>1.7888590128901618</v>
+        <v>1.7340199413569581</v>
       </c>
       <c r="F31" s="21">
-        <v>5.0699999999999648</v>
+        <v>1.7899999999999636</v>
       </c>
       <c r="G31" s="24">
-        <v>3.2157807941138934</v>
+        <v>0.88613861386136805</v>
       </c>
       <c r="H31" s="68">
-        <v>6.1888666317550682E-2</v>
+        <v>1.7028385081231709E-2</v>
       </c>
       <c r="I31" s="68">
-        <v>0.56038818210957608</v>
+        <v>0.14428502337578294</v>
       </c>
     </row>
     <row r="32" spans="1:18" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="67" t="s">
-        <v>67</v>
+        <v>56</v>
       </c>
       <c r="B32" s="21">
-        <v>26.07</v>
+        <v>21.82</v>
       </c>
       <c r="C32" s="68">
-        <v>0.31823225461510007</v>
+        <v>0.20757506283378963</v>
       </c>
       <c r="D32" s="21">
-        <v>24.020000000000003</v>
+        <v>73.97</v>
       </c>
       <c r="E32" s="68">
-        <v>0.26404715473251211</v>
+        <v>0.62940014260844102</v>
       </c>
       <c r="F32" s="21">
-        <v>-2.0499999999999972</v>
+        <v>52.15</v>
       </c>
       <c r="G32" s="24">
-        <v>-7.8634445723053208</v>
+        <v>239.00091659028413</v>
       </c>
       <c r="H32" s="68">
-        <v>-2.5024016952855936E-2</v>
+        <v>0.49610630278561546</v>
       </c>
       <c r="I32" s="68">
-        <v>-0.2265869375393762</v>
+        <v>4.2036111558923093</v>
       </c>
     </row>
     <row r="33" spans="1:9" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="84" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="B33" s="85">
-        <v>19.399999999999999</v>
+        <v>32.28</v>
       </c>
       <c r="C33" s="86">
-        <v>0.2368126482367833</v>
+        <v>0.30708171531964845</v>
       </c>
       <c r="D33" s="85">
-        <v>3.69</v>
+        <v>30.960000000000004</v>
       </c>
       <c r="E33" s="86">
-        <v>4.0563447167484161E-2</v>
+        <v>0.26343420866780232</v>
       </c>
       <c r="F33" s="85">
-        <v>-15.709999999999999</v>
+        <v>-1.3199999999999967</v>
       </c>
       <c r="G33" s="50">
-        <v>-80.979381443298976</v>
+        <v>-4.0892193308550082</v>
       </c>
       <c r="H33" s="86">
-        <v>-0.19176941772164255</v>
+        <v>-1.2557244864372211E-2</v>
       </c>
       <c r="I33" s="86">
-        <v>-1.7364296530456607</v>
+        <v>-0.10640012896985301</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="3" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="59"/>
       <c r="B34" s="69"/>
       <c r="C34" s="70"/>
       <c r="D34" s="69"/>
       <c r="E34" s="70"/>
       <c r="F34" s="70"/>
       <c r="G34" s="25"/>
       <c r="H34" s="70"/>
       <c r="I34" s="70"/>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A35" s="59" t="s">
         <v>44</v>
       </c>
       <c r="B35" s="43"/>
       <c r="C35" s="43"/>
       <c r="D35" s="41"/>
       <c r="E35" s="43"/>
       <c r="F35" s="43"/>
       <c r="G35" s="73"/>
       <c r="H35" s="74"/>
       <c r="I35" s="75"/>
@@ -4515,748 +4515,748 @@
         <v>55</v>
       </c>
     </row>
     <row r="6" spans="1:15" ht="0.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="90"/>
       <c r="B6" s="91"/>
       <c r="C6" s="91"/>
       <c r="D6" s="91"/>
       <c r="E6" s="91"/>
       <c r="F6" s="91"/>
       <c r="G6" s="91"/>
       <c r="H6" s="91"/>
       <c r="I6" s="91"/>
       <c r="J6" s="91"/>
       <c r="K6" s="91"/>
       <c r="L6" s="91"/>
       <c r="M6" s="91"/>
       <c r="N6" s="91"/>
       <c r="O6" s="91"/>
     </row>
     <row r="7" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="92" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="21">
-        <v>17387.59</v>
+        <v>22535.83</v>
       </c>
       <c r="C7" s="24">
         <v>100</v>
       </c>
       <c r="D7" s="21">
-        <v>18125.64</v>
+        <v>23491.96</v>
       </c>
       <c r="E7" s="24">
         <v>100</v>
       </c>
       <c r="F7" s="21">
-        <v>738.04999999999927</v>
+        <v>956.12999999999738</v>
       </c>
       <c r="G7" s="93">
-        <v>4.2446940605339742</v>
+        <v>4.2427103860829503</v>
       </c>
       <c r="H7" s="21">
-        <v>8192.130000000001</v>
+        <v>10511.86</v>
       </c>
       <c r="I7" s="24">
         <v>100</v>
       </c>
       <c r="J7" s="21">
-        <v>9096.86</v>
+        <v>11752.460000000001</v>
       </c>
       <c r="K7" s="24">
         <v>100</v>
       </c>
       <c r="L7" s="21">
-        <v>904.72999999999956</v>
+        <v>1240.6000000000004</v>
       </c>
       <c r="M7" s="93">
-        <v>11.043892125735303</v>
+        <v>11.801907559651672</v>
       </c>
       <c r="N7" s="21">
-        <v>9195.4599999999991</v>
+        <v>12023.970000000001</v>
       </c>
       <c r="O7" s="21">
-        <v>9028.7799999999988</v>
+        <v>11739.499999999998</v>
       </c>
     </row>
     <row r="8" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="94" t="s">
-        <v>68</v>
+        <v>78</v>
       </c>
       <c r="B8" s="21">
-        <v>2100.5700000000002</v>
+        <v>2761.46</v>
       </c>
       <c r="C8" s="24">
-        <v>12.080857669176694</v>
+        <v>12.2536423109333</v>
       </c>
       <c r="D8" s="21">
-        <v>2185.7400000000002</v>
+        <v>2870.3700000000003</v>
       </c>
       <c r="E8" s="24">
-        <v>12.058829370990489</v>
+        <v>12.218520719429117</v>
       </c>
       <c r="F8" s="21">
-        <v>85.170000000000073</v>
+        <v>108.91000000000031</v>
       </c>
       <c r="G8" s="93">
-        <v>4.054613747697057</v>
+        <v>3.9439282118879251</v>
       </c>
       <c r="H8" s="21">
-        <v>628.91000000000008</v>
+        <v>1033.5300000000002</v>
       </c>
       <c r="I8" s="24">
-        <v>7.6770021960100729</v>
+        <v>9.8320373368747305</v>
       </c>
       <c r="J8" s="21">
-        <v>724.32999999999993</v>
+        <v>1100.51</v>
       </c>
       <c r="K8" s="24">
-        <v>7.9624178013072626</v>
+        <v>9.3640820730298149</v>
       </c>
       <c r="L8" s="21">
-        <v>95.419999999999845</v>
+        <v>66.979999999999791</v>
       </c>
       <c r="M8" s="93">
-        <v>15.172282202540877</v>
+        <v>6.4807020599305085</v>
       </c>
       <c r="N8" s="21">
-        <v>1471.66</v>
+        <v>1727.9299999999998</v>
       </c>
       <c r="O8" s="21">
-        <v>1461.4100000000003</v>
+        <v>1769.8600000000004</v>
       </c>
     </row>
     <row r="9" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="94" t="s">
-        <v>78</v>
+        <v>68</v>
       </c>
       <c r="B9" s="21">
-        <v>2067.4700000000003</v>
+        <v>2697.75</v>
       </c>
       <c r="C9" s="24">
-        <v>11.890492011831428</v>
+        <v>11.970936947962421</v>
       </c>
       <c r="D9" s="21">
-        <v>2138.2600000000002</v>
+        <v>2825.9300000000003</v>
       </c>
       <c r="E9" s="24">
-        <v>11.796879999823457</v>
+        <v>12.029349615783444</v>
       </c>
       <c r="F9" s="21">
-        <v>70.789999999999964</v>
+        <v>128.18000000000029</v>
       </c>
       <c r="G9" s="93">
-        <v>3.4239916419585272</v>
+        <v>4.7513668798072572</v>
       </c>
       <c r="H9" s="21">
-        <v>840.7600000000001</v>
+        <v>820.58</v>
       </c>
       <c r="I9" s="24">
-        <v>10.263020728430822</v>
+        <v>7.8062302960655874</v>
       </c>
       <c r="J9" s="21">
-        <v>873.52</v>
+        <v>974.70999999999992</v>
       </c>
       <c r="K9" s="24">
-        <v>9.602434246542213</v>
+        <v>8.2936678788951408</v>
       </c>
       <c r="L9" s="21">
-        <v>32.759999999999877</v>
+        <v>154.12999999999988</v>
       </c>
       <c r="M9" s="93">
-        <v>3.8964746182025634</v>
+        <v>18.783055887299213</v>
       </c>
       <c r="N9" s="21">
-        <v>1226.71</v>
+        <v>1877.17</v>
       </c>
       <c r="O9" s="21">
-        <v>1264.7400000000002</v>
+        <v>1851.2200000000003</v>
       </c>
     </row>
     <row r="10" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="94" t="s">
         <v>71</v>
       </c>
       <c r="B10" s="21">
-        <v>1719.98</v>
+        <v>2209.08</v>
       </c>
       <c r="C10" s="24">
-        <v>9.8919976834052328</v>
+        <v>9.8025233594680099</v>
       </c>
       <c r="D10" s="21">
-        <v>1897.77</v>
+        <v>2395.9499999999998</v>
       </c>
       <c r="E10" s="24">
-        <v>10.47008547008547</v>
+        <v>10.199021282174838</v>
       </c>
       <c r="F10" s="21">
-        <v>177.78999999999996</v>
+        <v>186.86999999999989</v>
       </c>
       <c r="G10" s="93">
-        <v>10.336748101722112</v>
+        <v>8.4591775761855565</v>
       </c>
       <c r="H10" s="21">
-        <v>1460.41</v>
+        <v>1880.21</v>
       </c>
       <c r="I10" s="24">
-        <v>17.826987608839215</v>
+        <v>17.886558610940405</v>
       </c>
       <c r="J10" s="21">
-        <v>1619.75</v>
+        <v>2093.9899999999998</v>
       </c>
       <c r="K10" s="24">
-        <v>17.80559445786788</v>
+        <v>17.817461195358245</v>
       </c>
       <c r="L10" s="21">
-        <v>159.33999999999992</v>
+        <v>213.77999999999975</v>
       </c>
       <c r="M10" s="93">
-        <v>10.910634684780295</v>
+        <v>11.370006541822441</v>
       </c>
       <c r="N10" s="21">
-        <v>259.56999999999994</v>
+        <v>328.86999999999989</v>
       </c>
       <c r="O10" s="21">
-        <v>278.02</v>
+        <v>301.96000000000004</v>
       </c>
     </row>
     <row r="11" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="94" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B11" s="21">
-        <v>1941.8200000000002</v>
+        <v>2206.48</v>
       </c>
       <c r="C11" s="24">
-        <v>11.167850173600828</v>
+        <v>9.7909861762357977</v>
       </c>
       <c r="D11" s="21">
-        <v>1816.0800000000002</v>
+        <v>2364.88</v>
       </c>
       <c r="E11" s="24">
-        <v>10.019397935741857</v>
+        <v>10.066763267092231</v>
       </c>
       <c r="F11" s="21">
-        <v>-125.74000000000001</v>
+        <v>158.40000000000009</v>
       </c>
       <c r="G11" s="93">
-        <v>-6.4753684687561153</v>
+        <v>7.1788550088829313</v>
       </c>
       <c r="H11" s="21">
-        <v>661.3599999999999</v>
+        <v>624.66999999999996</v>
       </c>
       <c r="I11" s="24">
-        <v>8.0731140741174734</v>
+        <v>5.942525870778339</v>
       </c>
       <c r="J11" s="21">
-        <v>643.27</v>
+        <v>669.79</v>
       </c>
       <c r="K11" s="24">
-        <v>7.0713411001158635</v>
+        <v>5.6991472423645764</v>
       </c>
       <c r="L11" s="21">
-        <v>-18.089999999999918</v>
+        <v>45.120000000000005</v>
       </c>
       <c r="M11" s="93">
-        <v>-2.7352727712592113</v>
+        <v>7.2230137512606669</v>
       </c>
       <c r="N11" s="21">
-        <v>1280.4600000000003</v>
+        <v>1581.81</v>
       </c>
       <c r="O11" s="21">
-        <v>1172.8100000000002</v>
+        <v>1695.0900000000001</v>
       </c>
     </row>
     <row r="12" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="94" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B12" s="21">
-        <v>1662.31</v>
+        <v>2459.5200000000004</v>
       </c>
       <c r="C12" s="24">
-        <v>9.5603243462722549</v>
+        <v>10.913820347420087</v>
       </c>
       <c r="D12" s="21">
-        <v>1792.37</v>
+        <v>2362.4</v>
       </c>
       <c r="E12" s="24">
-        <v>9.8885887615554537</v>
+        <v>10.056206463828477</v>
       </c>
       <c r="F12" s="21">
-        <v>130.05999999999995</v>
+        <v>-97.120000000000346</v>
       </c>
       <c r="G12" s="93">
-        <v>7.8240520721165092</v>
+        <v>-3.9487379651314214</v>
       </c>
       <c r="H12" s="21">
-        <v>484.95</v>
+        <v>849.54</v>
       </c>
       <c r="I12" s="24">
-        <v>5.9197058640426841</v>
+        <v>8.0817286379384807</v>
       </c>
       <c r="J12" s="21">
-        <v>534.03</v>
+        <v>816.28</v>
       </c>
       <c r="K12" s="24">
-        <v>5.8704871790925655</v>
+        <v>6.9456096851212417</v>
       </c>
       <c r="L12" s="21">
-        <v>49.079999999999984</v>
+        <v>-33.259999999999991</v>
       </c>
       <c r="M12" s="93">
-        <v>10.120630992885861</v>
+        <v>-3.9150599147774079</v>
       </c>
       <c r="N12" s="21">
-        <v>1177.3599999999999</v>
+        <v>1609.9800000000005</v>
       </c>
       <c r="O12" s="21">
-        <v>1258.3399999999999</v>
+        <v>1546.1200000000001</v>
       </c>
     </row>
     <row r="13" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="94" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="B13" s="21">
-        <v>806.94</v>
+        <v>1093.54</v>
       </c>
       <c r="C13" s="24">
-        <v>4.6408961794015156</v>
+        <v>4.8524505199054122</v>
       </c>
       <c r="D13" s="21">
-        <v>947.63999999999987</v>
+        <v>1205.5700000000002</v>
       </c>
       <c r="E13" s="24">
-        <v>5.2281740120624693</v>
+        <v>5.1318408510826687</v>
       </c>
       <c r="F13" s="21">
-        <v>140.69999999999982</v>
+        <v>112.0300000000002</v>
       </c>
       <c r="G13" s="93">
-        <v>17.436240612684934</v>
+        <v>10.244709841432432</v>
       </c>
       <c r="H13" s="21">
-        <v>244.81</v>
+        <v>471.89</v>
       </c>
       <c r="I13" s="24">
-        <v>2.988355897672522</v>
+        <v>4.4891199083701645</v>
       </c>
       <c r="J13" s="21">
-        <v>325.7</v>
+        <v>537.04999999999995</v>
       </c>
       <c r="K13" s="24">
-        <v>3.5803562987668269</v>
+        <v>4.5696815815582426</v>
       </c>
       <c r="L13" s="21">
-        <v>80.889999999999986</v>
+        <v>65.159999999999968</v>
       </c>
       <c r="M13" s="93">
-        <v>33.041950900698495</v>
+        <v>13.808302782428102</v>
       </c>
       <c r="N13" s="21">
-        <v>562.13000000000011</v>
+        <v>621.65</v>
       </c>
       <c r="O13" s="21">
-        <v>621.93999999999983</v>
+        <v>668.52000000000021</v>
       </c>
     </row>
     <row r="14" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="94" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="B14" s="21">
-        <v>829.32999999999993</v>
+        <v>1032.43</v>
       </c>
       <c r="C14" s="24">
-        <v>4.7696661814547037</v>
+        <v>4.581282340166748</v>
       </c>
       <c r="D14" s="21">
-        <v>910.68000000000006</v>
+        <v>1179.54</v>
       </c>
       <c r="E14" s="24">
-        <v>5.0242639708170316</v>
+        <v>5.0210369845683376</v>
       </c>
       <c r="F14" s="21">
-        <v>81.350000000000136</v>
+        <v>147.1099999999999</v>
       </c>
       <c r="G14" s="93">
-        <v>9.8091230270218315</v>
+        <v>14.248907916275186</v>
       </c>
       <c r="H14" s="21">
-        <v>343.98</v>
+        <v>299.91000000000003</v>
       </c>
       <c r="I14" s="24">
-        <v>4.1989079763138522</v>
+        <v>2.8530631115711209</v>
       </c>
       <c r="J14" s="21">
-        <v>403.69</v>
+        <v>437.12</v>
       </c>
       <c r="K14" s="24">
-        <v>4.4376850913392092</v>
+        <v>3.7193915146275756</v>
       </c>
       <c r="L14" s="21">
-        <v>59.70999999999998</v>
+        <v>137.20999999999998</v>
       </c>
       <c r="M14" s="93">
-        <v>17.358567358567349</v>
+        <v>45.750391784201916</v>
       </c>
       <c r="N14" s="21">
-        <v>485.34999999999991</v>
+        <v>732.52</v>
       </c>
       <c r="O14" s="21">
-        <v>506.99000000000007</v>
+        <v>742.42</v>
       </c>
     </row>
     <row r="15" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="94" t="s">
         <v>74</v>
       </c>
       <c r="B15" s="21">
-        <v>763.38</v>
+        <v>1008.95</v>
       </c>
       <c r="C15" s="24">
-        <v>4.3903726738438165</v>
+        <v>4.4770927008235333</v>
       </c>
       <c r="D15" s="21">
-        <v>839.2</v>
+        <v>1111.19</v>
       </c>
       <c r="E15" s="24">
-        <v>4.6299054819581551</v>
+        <v>4.7300863784886404</v>
       </c>
       <c r="F15" s="21">
-        <v>75.82000000000005</v>
+        <v>102.24000000000001</v>
       </c>
       <c r="G15" s="93">
-        <v>9.9321438863999649</v>
+        <v>10.133306903216216</v>
       </c>
       <c r="H15" s="21">
-        <v>620.48</v>
+        <v>769.2</v>
       </c>
       <c r="I15" s="24">
-        <v>7.5740985555649134</v>
+        <v>7.3174490527841893</v>
       </c>
       <c r="J15" s="21">
-        <v>655.42</v>
+        <v>817.86999999999989</v>
       </c>
       <c r="K15" s="24">
-        <v>7.204903670057579</v>
+        <v>6.9591387675431342</v>
       </c>
       <c r="L15" s="21">
-        <v>34.939999999999941</v>
+        <v>48.669999999999845</v>
       </c>
       <c r="M15" s="93">
-        <v>5.6311242908715737</v>
+        <v>6.3273530941237439</v>
       </c>
       <c r="N15" s="21">
-        <v>142.89999999999998</v>
+        <v>239.75</v>
       </c>
       <c r="O15" s="21">
-        <v>183.78000000000009</v>
+        <v>293.32000000000016</v>
       </c>
     </row>
     <row r="16" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="94" t="s">
         <v>79</v>
       </c>
       <c r="B16" s="21">
-        <v>649.6</v>
+        <v>827.47</v>
       </c>
       <c r="C16" s="24">
-        <v>3.7359979157548571</v>
+        <v>3.6717973112150739</v>
       </c>
       <c r="D16" s="21">
-        <v>704.9</v>
+        <v>877.72</v>
       </c>
       <c r="E16" s="24">
-        <v>3.8889661275408756</v>
+        <v>3.7362570002673254</v>
       </c>
       <c r="F16" s="21">
-        <v>55.299999999999955</v>
+        <v>50.25</v>
       </c>
       <c r="G16" s="93">
-        <v>8.5129310344827509</v>
+        <v>6.0727277121829193</v>
       </c>
       <c r="H16" s="21">
-        <v>239.91</v>
+        <v>296.3</v>
       </c>
       <c r="I16" s="24">
-        <v>2.9285423937364272</v>
+        <v>2.8187209494799208</v>
       </c>
       <c r="J16" s="21">
-        <v>280.56</v>
+        <v>342.91</v>
       </c>
       <c r="K16" s="24">
-        <v>3.0841411212220482</v>
+        <v>2.9177721089882458</v>
       </c>
       <c r="L16" s="21">
-        <v>40.650000000000006</v>
+        <v>46.610000000000014</v>
       </c>
       <c r="M16" s="93">
-        <v>16.943853945229463</v>
+        <v>15.730678366520422</v>
       </c>
       <c r="N16" s="21">
-        <v>409.69000000000005</v>
+        <v>531.17000000000007</v>
       </c>
       <c r="O16" s="21">
-        <v>424.34</v>
+        <v>534.80999999999995</v>
       </c>
     </row>
     <row r="17" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="94" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="21">
-        <v>472.06000000000006</v>
+        <v>613.03000000000009</v>
       </c>
       <c r="C17" s="24">
-        <v>2.7149248400727188</v>
+        <v>2.7202459372474856</v>
       </c>
       <c r="D17" s="21">
-        <v>460.21000000000004</v>
+        <v>589.53</v>
       </c>
       <c r="E17" s="24">
-        <v>2.5390000022068189</v>
+        <v>2.5094968661618697</v>
       </c>
       <c r="F17" s="21">
-        <v>-11.850000000000023</v>
+        <v>-23.500000000000114</v>
       </c>
       <c r="G17" s="93">
-        <v>-2.5102741176969072</v>
+        <v>-3.8334176141461445</v>
       </c>
       <c r="H17" s="21">
-        <v>44.260000000000005</v>
+        <v>52.750000000000007</v>
       </c>
       <c r="I17" s="24">
-        <v>0.54027462943092952</v>
+        <v>0.5018141413603302</v>
       </c>
       <c r="J17" s="21">
-        <v>35.35</v>
+        <v>56.120000000000005</v>
       </c>
       <c r="K17" s="24">
-        <v>0.3885956253036762</v>
+        <v>0.47751704749473728</v>
       </c>
       <c r="L17" s="21">
-        <v>-8.9100000000000037</v>
+        <v>3.3699999999999974</v>
       </c>
       <c r="M17" s="93">
-        <v>-20.131043831902399</v>
+        <v>6.3886255924170561</v>
       </c>
       <c r="N17" s="21">
-        <v>427.80000000000007</v>
+        <v>560.28000000000009</v>
       </c>
       <c r="O17" s="21">
-        <v>424.86</v>
+        <v>533.41</v>
       </c>
     </row>
     <row r="18" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="94" t="s">
         <v>69</v>
       </c>
       <c r="B18" s="21">
-        <v>458.62</v>
+        <v>580.44000000000005</v>
       </c>
       <c r="C18" s="24">
-        <v>2.6376283314708941</v>
+        <v>2.5756317828098632</v>
       </c>
       <c r="D18" s="21">
-        <v>450.35</v>
+        <v>580.69000000000005</v>
       </c>
       <c r="E18" s="24">
-        <v>2.4846019230217529</v>
+        <v>2.4718669706571954</v>
       </c>
       <c r="F18" s="21">
-        <v>-8.2699999999999818</v>
+        <v>0.25</v>
       </c>
       <c r="G18" s="93">
-        <v>-1.8032357943395365</v>
+        <v>4.3070773895665354E-2</v>
       </c>
       <c r="H18" s="21">
-        <v>178.72999999999996</v>
+        <v>228.09999999999997</v>
       </c>
       <c r="I18" s="24">
-        <v>2.1817280731629007</v>
+        <v>2.169929964820688</v>
       </c>
       <c r="J18" s="21">
-        <v>203.01</v>
+        <v>253.81</v>
       </c>
       <c r="K18" s="24">
-        <v>2.2316491624582548</v>
+        <v>2.1596329619500936</v>
       </c>
       <c r="L18" s="21">
-        <v>24.28000000000003</v>
+        <v>25.710000000000036</v>
       </c>
       <c r="M18" s="93">
-        <v>13.584736753762677</v>
+        <v>11.271372205173186</v>
       </c>
       <c r="N18" s="21">
-        <v>279.89000000000004</v>
+        <v>352.34000000000009</v>
       </c>
       <c r="O18" s="21">
-        <v>247.34000000000003</v>
+        <v>326.88000000000005</v>
       </c>
     </row>
     <row r="19" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="94" t="s">
         <v>75</v>
       </c>
       <c r="B19" s="21">
-        <v>427.5</v>
+        <v>542.37</v>
       </c>
       <c r="C19" s="24">
-        <v>2.4586501061964308</v>
+        <v>2.4067007960212692</v>
       </c>
       <c r="D19" s="21">
-        <v>437.21000000000004</v>
+        <v>557.42000000000007</v>
       </c>
       <c r="E19" s="24">
-        <v>2.4121079310854681</v>
+        <v>2.3728118045493014</v>
       </c>
       <c r="F19" s="21">
-        <v>9.7100000000000364</v>
+        <v>15.050000000000068</v>
       </c>
       <c r="G19" s="93">
-        <v>2.2713450292397743</v>
+        <v>2.7748584914357481</v>
       </c>
       <c r="H19" s="21">
-        <v>233.97000000000003</v>
+        <v>314.36</v>
       </c>
       <c r="I19" s="24">
-        <v>2.856033778760835</v>
+        <v>2.990526890578832</v>
       </c>
       <c r="J19" s="21">
-        <v>287.22999999999996</v>
+        <v>367.54999999999995</v>
       </c>
       <c r="K19" s="24">
-        <v>3.1574631246386113</v>
+        <v>3.1274303422432403</v>
       </c>
       <c r="L19" s="21">
-        <v>53.259999999999934</v>
+        <v>53.189999999999941</v>
       </c>
       <c r="M19" s="93">
-        <v>22.763602171218501</v>
+        <v>16.920091614709232</v>
       </c>
       <c r="N19" s="21">
-        <v>193.52999999999997</v>
+        <v>228.01</v>
       </c>
       <c r="O19" s="21">
-        <v>149.98000000000008</v>
+        <v>189.87000000000012</v>
       </c>
     </row>
     <row r="20" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="94" t="s">
         <v>76</v>
       </c>
       <c r="B20" s="21">
-        <v>232.84999999999997</v>
+        <v>287.13</v>
       </c>
       <c r="C20" s="24">
-        <v>1.3391735139832488</v>
+        <v>1.2741043928712632</v>
       </c>
       <c r="D20" s="21">
-        <v>256.27999999999997</v>
+        <v>315.62</v>
       </c>
       <c r="E20" s="24">
-        <v>1.4139086950860769</v>
+        <v>1.3435234863331966</v>
       </c>
       <c r="F20" s="21">
-        <v>23.430000000000007</v>
+        <v>28.490000000000009</v>
       </c>
       <c r="G20" s="93">
-        <v>10.062271848829724</v>
+        <v>9.9223348309128312</v>
       </c>
       <c r="H20" s="21">
-        <v>131.41</v>
+        <v>169.2</v>
       </c>
       <c r="I20" s="24">
-        <v>1.6041005208657575</v>
+        <v>1.6096104780695328</v>
       </c>
       <c r="J20" s="21">
-        <v>171.64000000000001</v>
+        <v>220.87</v>
       </c>
       <c r="K20" s="24">
-        <v>1.8868048975140872</v>
+        <v>1.8793512166814437</v>
       </c>
       <c r="L20" s="21">
-        <v>40.230000000000018</v>
+        <v>51.670000000000016</v>
       </c>
       <c r="M20" s="93">
-        <v>30.614108515333704</v>
+        <v>30.537825059101664</v>
       </c>
       <c r="N20" s="21">
-        <v>101.43999999999997</v>
+        <v>117.93</v>
       </c>
       <c r="O20" s="21">
-        <v>84.639999999999958</v>
+        <v>94.75</v>
       </c>
     </row>
     <row r="21" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="106" t="s">
         <v>31</v>
       </c>
       <c r="B21" s="107">
-        <v>3255.1600000000017</v>
+        <v>4216.18</v>
       </c>
       <c r="C21" s="50">
-        <v>18.721168373535388</v>
+        <v>18.708785076919732</v>
       </c>
       <c r="D21" s="107">
-        <v>3288.9499999999989</v>
+        <v>4255.1499999999978</v>
       </c>
       <c r="E21" s="50">
-        <v>18.145290318024625</v>
+        <v>18.113218309583356</v>
       </c>
       <c r="F21" s="85">
-        <v>33.789999999997235</v>
+        <v>38.969999999997526</v>
       </c>
       <c r="G21" s="108">
-        <v>1.0380442128803873</v>
+        <v>0.92429640100748833</v>
       </c>
       <c r="H21" s="107">
-        <v>2078.1900000000005</v>
+        <v>2701.62</v>
       </c>
       <c r="I21" s="50">
-        <v>25.368127703051591</v>
+        <v>25.700684750367675</v>
       </c>
       <c r="J21" s="107">
-        <v>2339.3600000000015</v>
+        <v>3063.8800000000028</v>
       </c>
       <c r="K21" s="50">
-        <v>25.716126223773934</v>
+        <v>26.070116384144278</v>
       </c>
       <c r="L21" s="85">
-        <v>261.17000000000098</v>
+        <v>362.26000000000295</v>
       </c>
       <c r="M21" s="108">
-        <v>12.567185868472128</v>
+        <v>13.408991642051916</v>
       </c>
       <c r="N21" s="85">
-        <v>1176.9700000000012</v>
+        <v>1514.5600000000004</v>
       </c>
       <c r="O21" s="85">
-        <v>949.58999999999742</v>
+        <v>1191.269999999995</v>
       </c>
     </row>
     <row r="22" spans="1:15" ht="3" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="95"/>
       <c r="B22" s="96"/>
       <c r="C22" s="96"/>
       <c r="D22" s="96"/>
       <c r="E22" s="97"/>
       <c r="F22" s="97"/>
       <c r="G22" s="97"/>
       <c r="H22" s="96"/>
       <c r="I22" s="96"/>
       <c r="J22" s="96"/>
       <c r="K22" s="97"/>
       <c r="L22" s="97"/>
       <c r="M22" s="97"/>
       <c r="N22" s="69"/>
       <c r="O22" s="69"/>
     </row>
     <row r="23" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A23" s="36" t="s">
         <v>47</v>
       </c>
       <c r="B23" s="43"/>
       <c r="C23" s="43"/>
@@ -7887,197 +7887,197 @@
       </c>
       <c r="I4" s="83" t="s">
         <v>2</v>
       </c>
       <c r="K4" s="62"/>
       <c r="L4" s="62"/>
       <c r="M4" s="62"/>
       <c r="N4" s="62"/>
       <c r="O4" s="62"/>
       <c r="P4" s="62"/>
       <c r="Q4" s="62"/>
       <c r="R4" s="62"/>
       <c r="S4" s="62"/>
       <c r="T4" s="62"/>
       <c r="U4" s="62"/>
       <c r="V4" s="62"/>
       <c r="W4" s="62"/>
       <c r="X4" s="62"/>
       <c r="Y4" s="62"/>
     </row>
     <row r="5" spans="1:25" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="63" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="64">
-        <v>2290.12</v>
+        <v>2866.91</v>
       </c>
       <c r="C5" s="65">
         <v>100</v>
       </c>
       <c r="D5" s="64">
-        <v>2427.19</v>
+        <v>3038.95</v>
       </c>
       <c r="E5" s="65">
         <v>100</v>
       </c>
       <c r="F5" s="64">
-        <v>137.07000000000016</v>
+        <v>172.03999999999996</v>
       </c>
       <c r="G5" s="66">
-        <v>5.9852758807398816</v>
+        <v>6.0008859713070857</v>
       </c>
       <c r="H5" s="65">
-        <v>5.9852758807398816</v>
+        <v>6.0008859713070857</v>
       </c>
       <c r="I5" s="65">
         <v>100</v>
       </c>
       <c r="J5" s="59"/>
       <c r="K5" s="59"/>
       <c r="L5" s="59"/>
     </row>
     <row r="6" spans="1:25" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="67" t="s">
         <v>33</v>
       </c>
       <c r="B6" s="21">
-        <v>13.17</v>
+        <v>18.28</v>
       </c>
       <c r="C6" s="68">
-        <v>0.57507903515972969</v>
+        <v>0.63762029502146922</v>
       </c>
       <c r="D6" s="21">
-        <v>11.03</v>
+        <v>11.86</v>
       </c>
       <c r="E6" s="68">
-        <v>0.45443496388828231</v>
+        <v>0.39026637489922511</v>
       </c>
       <c r="F6" s="21">
-        <v>-2.1400000000000006</v>
+        <v>-6.4200000000000017</v>
       </c>
       <c r="G6" s="24">
-        <v>-16.249050873196662</v>
+        <v>-35.120350109409202</v>
       </c>
       <c r="H6" s="68">
-        <v>-9.3444884984192997E-2</v>
+        <v>-0.22393447998018778</v>
       </c>
       <c r="I6" s="68">
-        <v>-1.5612460786459459</v>
+        <v>-3.731690304580332</v>
       </c>
       <c r="J6" s="59"/>
       <c r="K6" s="59"/>
     </row>
     <row r="7" spans="1:25" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="67" t="s">
         <v>34</v>
       </c>
       <c r="B7" s="21">
-        <v>1730.15</v>
+        <v>2173.71</v>
       </c>
       <c r="C7" s="68">
-        <v>75.548442876355836</v>
+        <v>75.820657083759187</v>
       </c>
       <c r="D7" s="21">
-        <v>1887.26</v>
+        <v>2396.1</v>
       </c>
       <c r="E7" s="68">
-        <v>77.754934718748842</v>
+        <v>78.846312048569416</v>
       </c>
       <c r="F7" s="21">
-        <v>157.1099999999999</v>
+        <v>222.38999999999987</v>
       </c>
       <c r="G7" s="24">
-        <v>9.0807155448949448</v>
+        <v>10.230895565645826</v>
       </c>
       <c r="H7" s="68">
-        <v>6.8603391961993214</v>
+        <v>7.7571322434258443</v>
       </c>
       <c r="I7" s="68">
-        <v>114.62026701685248</v>
+        <v>129.26644966286904</v>
       </c>
       <c r="J7" s="59"/>
       <c r="K7" s="59"/>
     </row>
     <row r="8" spans="1:25" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="67" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="21">
-        <v>368.89000000000004</v>
+        <v>465.72</v>
       </c>
       <c r="C8" s="68">
-        <v>16.107889542906051</v>
+        <v>16.244667603796422</v>
       </c>
       <c r="D8" s="21">
-        <v>349.25</v>
+        <v>416.49</v>
       </c>
       <c r="E8" s="68">
-        <v>14.389067192926799</v>
+        <v>13.705062603859888</v>
       </c>
       <c r="F8" s="21">
-        <v>-19.640000000000043</v>
+        <v>-49.230000000000018</v>
       </c>
       <c r="G8" s="24">
-        <v>-5.3240803491555866</v>
+        <v>-10.57072919350683</v>
       </c>
       <c r="H8" s="68">
-        <v>-0.85759698181754862</v>
+        <v>-1.7171798207826552</v>
       </c>
       <c r="I8" s="68">
-        <v>-14.32844531990955</v>
+        <v>-28.615438270169747</v>
       </c>
       <c r="J8" s="59"/>
       <c r="K8" s="59"/>
     </row>
     <row r="9" spans="1:25" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="84" t="s">
         <v>36</v>
       </c>
       <c r="B9" s="85">
-        <v>177.91000000000008</v>
+        <v>209.20000000000005</v>
       </c>
       <c r="C9" s="86">
-        <v>7.7685885455784014</v>
+        <v>7.2970550174229416</v>
       </c>
       <c r="D9" s="85">
-        <v>179.65000000000009</v>
+        <v>214.50000000000011</v>
       </c>
       <c r="E9" s="86">
-        <v>7.4015631244360796</v>
+        <v>7.0583589726714857</v>
       </c>
       <c r="F9" s="85">
-        <v>1.7400000000000091</v>
+        <v>5.3000000000000682</v>
       </c>
       <c r="G9" s="50">
-        <v>0.97802259569445682</v>
+        <v>2.5334608030593055</v>
       </c>
       <c r="H9" s="86">
-        <v>7.5978551342288148E-2</v>
+        <v>0.18486802864408261</v>
       </c>
       <c r="I9" s="86">
-        <v>1.2694243817027848</v>
+        <v>3.0806789118809985</v>
       </c>
       <c r="J9" s="59"/>
       <c r="K9" s="59"/>
       <c r="L9" s="26"/>
     </row>
     <row r="10" spans="1:25" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="59"/>
       <c r="B10" s="69"/>
       <c r="C10" s="70"/>
       <c r="D10" s="69"/>
       <c r="E10" s="70"/>
       <c r="F10" s="70"/>
       <c r="G10" s="25"/>
       <c r="H10" s="70"/>
       <c r="I10" s="70"/>
       <c r="J10" s="59"/>
       <c r="K10" s="59"/>
     </row>
     <row r="11" spans="1:25" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="71"/>
       <c r="B11" s="69"/>
       <c r="C11" s="69"/>
       <c r="D11" s="69"/>
       <c r="E11" s="69"/>
       <c r="F11" s="69"/>
@@ -8113,192 +8113,192 @@
       </c>
       <c r="I12" s="83" t="s">
         <v>2</v>
       </c>
       <c r="K12" s="62"/>
       <c r="L12" s="62"/>
       <c r="M12" s="62"/>
       <c r="N12" s="62"/>
       <c r="O12" s="62"/>
       <c r="P12" s="62"/>
       <c r="Q12" s="62"/>
       <c r="R12" s="62"/>
       <c r="S12" s="62"/>
       <c r="T12" s="62"/>
       <c r="U12" s="62"/>
       <c r="V12" s="62"/>
       <c r="W12" s="62"/>
       <c r="X12" s="62"/>
       <c r="Y12" s="62"/>
     </row>
     <row r="13" spans="1:25" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="63" t="s">
         <v>0</v>
       </c>
       <c r="B13" s="64">
-        <v>1360.57</v>
+        <v>1734.4099999999999</v>
       </c>
       <c r="C13" s="65">
         <v>100</v>
       </c>
       <c r="D13" s="64">
-        <v>1508.46</v>
+        <v>1972.92</v>
       </c>
       <c r="E13" s="65">
         <v>100</v>
       </c>
       <c r="F13" s="64">
-        <v>147.8900000000001</v>
+        <v>238.51000000000022</v>
       </c>
       <c r="G13" s="66">
-        <v>10.869709019014097</v>
+        <v>13.751650417144749</v>
       </c>
       <c r="H13" s="65">
-        <v>10.869709019014097</v>
+        <v>13.751650417144749</v>
       </c>
       <c r="I13" s="65">
         <v>100</v>
       </c>
       <c r="J13" s="59"/>
     </row>
     <row r="14" spans="1:25" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="67" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="21">
-        <v>246.64999999999998</v>
+        <v>331.84</v>
       </c>
       <c r="C14" s="68">
-        <v>18.128431466223716</v>
+        <v>19.132731015157891</v>
       </c>
       <c r="D14" s="21">
-        <v>259.31</v>
+        <v>334.95</v>
       </c>
       <c r="E14" s="68">
-        <v>17.190379592432016</v>
+        <v>16.977373639073047</v>
       </c>
       <c r="F14" s="21">
-        <v>12.660000000000025</v>
+        <v>3.1100000000000136</v>
       </c>
       <c r="G14" s="24">
-        <v>5.1327792418406757</v>
+        <v>0.93719864995178825</v>
       </c>
       <c r="H14" s="68">
-        <v>0.9304923671696439</v>
+        <v>0.17931169677296682</v>
       </c>
       <c r="I14" s="68">
-        <v>8.5604165257962102</v>
+        <v>1.3039285564546605</v>
       </c>
       <c r="J14" s="59"/>
     </row>
     <row r="15" spans="1:25" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="67" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="21">
-        <v>773.84</v>
+        <v>970.32</v>
       </c>
       <c r="C15" s="68">
-        <v>56.876162196726376</v>
+        <v>55.945249393165412</v>
       </c>
       <c r="D15" s="21">
-        <v>867.95</v>
+        <v>1067</v>
       </c>
       <c r="E15" s="68">
-        <v>57.538814420004513</v>
+        <v>54.082273989822191</v>
       </c>
       <c r="F15" s="21">
-        <v>94.110000000000014</v>
+        <v>96.67999999999995</v>
       </c>
       <c r="G15" s="24">
-        <v>12.161428719115063</v>
+        <v>9.9637233077747496</v>
       </c>
       <c r="H15" s="68">
-        <v>6.9169539237231463</v>
+        <v>5.5742298533795331</v>
       </c>
       <c r="I15" s="68">
-        <v>63.635134221380717</v>
+        <v>40.534988050815421</v>
       </c>
       <c r="J15" s="59"/>
     </row>
     <row r="16" spans="1:25" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="67" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="21">
-        <v>288.78000000000003</v>
+        <v>367.82000000000005</v>
       </c>
       <c r="C16" s="68">
-        <v>21.224927787618427</v>
+        <v>21.207211674286938</v>
       </c>
       <c r="D16" s="21">
-        <v>295.22999999999996</v>
+        <v>403.09</v>
       </c>
       <c r="E16" s="68">
-        <v>19.571616085279022</v>
+        <v>20.431137603146603</v>
       </c>
       <c r="F16" s="21">
-        <v>6.4499999999999318</v>
+        <v>35.269999999999925</v>
       </c>
       <c r="G16" s="24">
-        <v>2.2335341782671692</v>
+        <v>9.5889293676254468</v>
       </c>
       <c r="H16" s="68">
-        <v>0.47406601644898333</v>
+        <v>2.0335445482901924</v>
       </c>
       <c r="I16" s="68">
-        <v>4.3613496517681574</v>
+        <v>14.787639931239735</v>
       </c>
       <c r="J16" s="59"/>
     </row>
     <row r="17" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="84" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="85">
-        <v>51.300000000000011</v>
+        <v>64.430000000000007</v>
       </c>
       <c r="C17" s="86">
-        <v>3.7704785494314894</v>
+        <v>3.7148079173897757</v>
       </c>
       <c r="D17" s="85">
-        <v>85.96999999999997</v>
+        <v>167.87999999999994</v>
       </c>
       <c r="E17" s="86">
-        <v>5.6991899022844468</v>
+        <v>8.5092147679581487</v>
       </c>
       <c r="F17" s="85">
-        <v>34.669999999999959</v>
+        <v>103.44999999999993</v>
       </c>
       <c r="G17" s="50">
-        <v>67.582846003898538</v>
+        <v>160.5618500698431</v>
       </c>
       <c r="H17" s="86">
-        <v>2.5481967116723108</v>
+        <v>5.964564318702033</v>
       </c>
       <c r="I17" s="86">
-        <v>23.443099601054794</v>
+        <v>43.373443461490012</v>
       </c>
       <c r="J17" s="59"/>
       <c r="K17" s="59"/>
     </row>
     <row r="18" spans="1:13" s="39" customFormat="1" ht="3" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="59"/>
       <c r="B18" s="69"/>
       <c r="C18" s="70"/>
       <c r="D18" s="69"/>
       <c r="E18" s="70"/>
       <c r="F18" s="70"/>
       <c r="G18" s="25"/>
       <c r="H18" s="70"/>
       <c r="I18" s="70"/>
       <c r="J18" s="59"/>
     </row>
     <row r="19" spans="1:13" s="39" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A19" s="59" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="36"/>
       <c r="C19" s="36"/>
       <c r="D19" s="59"/>
       <c r="E19" s="36"/>
       <c r="F19" s="36"/>