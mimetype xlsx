--- v0 (2026-05-01)
+++ v1 (2026-06-24)
@@ -14,60 +14,60 @@
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://portugalglobal-my.sharepoint.com/personal/joao_santos_portugalglobal_pt/Documents/Documentos/JMS/AICEP/Intelligence Externa/CIP/CIP Observatório/Bens+Serviços Finais/2026/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\DBITD\_Conhecimento\Direção de Informação\Estatística\Templates\CIP Observatório\Bens+Serviços Finais\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1" documentId="8_{1EEC24C7-DD7C-4720-9675-770A7A2A2342}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{2AA62CFA-F5A4-4170-8F78-5E1F0C0E3517}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{80B34149-F64C-4BF1-AB87-C60905945198}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13020" tabRatio="956" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" tabRatio="914" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Capa" sheetId="40" r:id="rId1"/>
     <sheet name="Índice" sheetId="41" r:id="rId2"/>
     <sheet name="1 Balança Comercial" sheetId="27" r:id="rId3"/>
     <sheet name="2 Exportações por Componentes" sheetId="25" r:id="rId4"/>
     <sheet name="3 Importações por Componentes" sheetId="36" r:id="rId5"/>
     <sheet name="4 Saldos por Componentes" sheetId="39" r:id="rId6"/>
     <sheet name="5Países Mensal" sheetId="32" r:id="rId7"/>
     <sheet name="5Países Anual" sheetId="51" r:id="rId8"/>
     <sheet name=" " sheetId="42" r:id="rId9"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'1 Balança Comercial'!$A$1:$H$49</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'2 Exportações por Componentes'!$A$1:$I$48</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'3 Importações por Componentes'!$A$1:$I$48</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">'4 Saldos por Componentes'!$A$1:$G$47</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="7">'5Países Anual'!$A$1:$O$76</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">'5Países Mensal'!$A$1:$S$30</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="7">'5Países Anual'!$2:$7</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="6">'5Países Mensal'!$2:$7</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
@@ -318,60 +318,111 @@
   <si>
     <t>Tx. Cob. % 2025</t>
   </si>
   <si>
     <t>Var. %</t>
   </si>
   <si>
     <t>Bens % Total 25</t>
   </si>
   <si>
     <t>Serv  % Total 25</t>
   </si>
   <si>
     <t>% Total 2026</t>
   </si>
   <si>
     <t>Tx. Cob. % 2026</t>
   </si>
   <si>
     <t>Bens % Total 26</t>
   </si>
   <si>
     <t>Serv  % Total 26</t>
   </si>
   <si>
-    <t>2026 (janeiro a fevereiro)</t>
-[...8 lines deleted...]
-    <t>2026 jan/fev</t>
+    <t>2026 (janeiro a abril)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Junho de 2026</t>
+  </si>
+  <si>
+    <t>2025 jan/abr</t>
+  </si>
+  <si>
+    <t>2026 jan/abr</t>
+  </si>
+  <si>
+    <t>Agrícolas</t>
+  </si>
+  <si>
+    <t>Alimentares</t>
+  </si>
+  <si>
+    <t>Combustíveis Minerais</t>
+  </si>
+  <si>
+    <t>Químicos</t>
+  </si>
+  <si>
+    <t>Plásticos, Borracha</t>
+  </si>
+  <si>
+    <t>Peles, Couros</t>
+  </si>
+  <si>
+    <t>Madeira, Cortiça</t>
+  </si>
+  <si>
+    <t>Pastas Celulósicas, Papel</t>
+  </si>
+  <si>
+    <t>Matérias Têxteis</t>
+  </si>
+  <si>
+    <t>Vestuário</t>
+  </si>
+  <si>
+    <t>Calçado</t>
+  </si>
+  <si>
+    <t>Minerais, Minérios</t>
+  </si>
+  <si>
+    <t>Metais Comuns</t>
+  </si>
+  <si>
+    <t>Máquinas, Aparelhos</t>
+  </si>
+  <si>
+    <t>Veículos, Outro Mat. Transporte</t>
+  </si>
+  <si>
+    <t>Ótica e Precisão</t>
+  </si>
+  <si>
+    <t>Outros Produtos</t>
   </si>
   <si>
     <t>África do Sul</t>
   </si>
   <si>
     <t>Arábia Saudita</t>
   </si>
   <si>
     <t>Argélia</t>
   </si>
   <si>
     <t>Austrália</t>
   </si>
   <si>
     <t>Áustria</t>
   </si>
   <si>
     <t>Bulgária</t>
   </si>
   <si>
     <t>Cabo Verde</t>
   </si>
   <si>
     <t>Canadá</t>
   </si>
@@ -463,112 +514,61 @@
     <t>Coreia do Sul</t>
   </si>
   <si>
     <t>Roménia</t>
   </si>
   <si>
     <t>Rússia</t>
   </si>
   <si>
     <t>São Tomé e Príncipe</t>
   </si>
   <si>
     <t>Suécia</t>
   </si>
   <si>
     <t>Timor-Leste</t>
   </si>
   <si>
     <t>Tunísia</t>
   </si>
   <si>
     <t>Turquia</t>
   </si>
   <si>
     <t>Ucrânia</t>
-  </si>
-[...49 lines deleted...]
-    <t>Outros Produtos</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="36" x14ac:knownFonts="1">
+  <fonts count="40" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color indexed="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="32"/>
       <color theme="0"/>
       <name val="Aptos"/>
@@ -620,58 +620,82 @@
       <sz val="12"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color indexed="10"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color indexed="9"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
+      <sz val="10"/>
+      <color indexed="9"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
       <sz val="9"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFC00000"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="0"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF0070C0"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="0"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="0"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF715C53"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="23"/>
       <name val="Aptos"/>
@@ -990,51 +1014,51 @@
         <color rgb="FF005629"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color theme="0" tint="-0.34998626667073579"/>
       </right>
       <top style="thin">
         <color theme="0" tint="-0.34998626667073579"/>
       </top>
       <bottom style="thin">
         <color rgb="FF005629"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="119">
+  <cellXfs count="127">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
@@ -1045,340 +1069,364 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="16" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="17" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="16" fillId="0" borderId="12" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="17" fillId="0" borderId="12" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="16" fillId="0" borderId="12" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="17" fillId="0" borderId="12" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="16" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="17" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="17" fontId="14" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="16" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="17" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="16" fillId="0" borderId="17" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="17" fillId="0" borderId="17" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="16" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="17" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="16" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="17" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="16" fillId="0" borderId="18" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="17" fillId="0" borderId="18" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="15" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="15" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="26" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="30" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="26" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="30" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="16" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="17" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="16" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="17" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="17" fontId="14" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="14" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="16" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="17" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="16" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="17" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="16" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="17" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="16" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="17" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="16" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="17" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="31" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="35" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="31" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="35" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="31" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="35" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="31" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="35" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="31" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="35" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="31" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="35" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="16" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="17" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="35" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="39" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="35" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="39" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="17" fontId="14" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="16" fillId="0" borderId="19" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="17" fillId="0" borderId="19" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="16" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="17" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="16" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="17" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="16" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="17" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="28">
     <dxf>
       <font>
         <condense val="0"/>
         <extend val="0"/>
         <color indexed="10"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <condense val="0"/>
         <extend val="0"/>
         <color indexed="10"/>
       </font>
@@ -1636,51 +1684,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>400050</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
+      <xdr:colOff>476250</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6983" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0500-0000471B0000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
@@ -2403,1428 +2451,1457 @@
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.portugalglobal.pt/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.portugalglobal.pt/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.portugalglobal.pt/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet1"/>
   <dimension ref="A1:J43"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
       <selection activeCell="A43" sqref="A43"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="13.5" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
     </row>
-    <row r="2" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
     </row>
-    <row r="3" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
     </row>
-    <row r="4" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A4" s="2"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
     </row>
-    <row r="5" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A5" s="2"/>
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
     </row>
-    <row r="6" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A6" s="2"/>
       <c r="B6" s="2"/>
       <c r="C6" s="2"/>
       <c r="D6" s="2"/>
       <c r="E6" s="2"/>
       <c r="F6" s="2"/>
       <c r="G6" s="2"/>
       <c r="H6" s="2"/>
       <c r="I6" s="2"/>
       <c r="J6" s="2"/>
     </row>
-    <row r="7" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A7" s="2"/>
       <c r="B7" s="2"/>
       <c r="C7" s="2"/>
       <c r="D7" s="2"/>
       <c r="E7" s="2"/>
       <c r="F7" s="2"/>
       <c r="G7" s="2"/>
       <c r="H7" s="2"/>
       <c r="I7" s="2"/>
       <c r="J7" s="2"/>
     </row>
-    <row r="8" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A8" s="2"/>
       <c r="B8" s="2"/>
       <c r="C8" s="2"/>
       <c r="D8" s="2"/>
       <c r="E8" s="2"/>
       <c r="F8" s="2"/>
       <c r="G8" s="2"/>
       <c r="H8" s="2"/>
       <c r="I8" s="2"/>
       <c r="J8" s="2"/>
     </row>
-    <row r="9" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A9" s="2"/>
       <c r="B9" s="2"/>
       <c r="C9" s="2"/>
       <c r="D9" s="2"/>
       <c r="E9" s="2"/>
       <c r="F9" s="2"/>
       <c r="G9" s="2"/>
       <c r="H9" s="2"/>
       <c r="I9" s="2"/>
       <c r="J9" s="2"/>
     </row>
-    <row r="10" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A10" s="2"/>
       <c r="B10" s="2"/>
       <c r="C10" s="2"/>
       <c r="D10" s="2"/>
       <c r="E10" s="2"/>
       <c r="F10" s="2"/>
       <c r="G10" s="2"/>
       <c r="H10" s="2"/>
       <c r="I10" s="2"/>
       <c r="J10" s="2"/>
     </row>
-    <row r="11" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A11" s="2"/>
       <c r="B11" s="2"/>
       <c r="C11" s="2"/>
       <c r="D11" s="2"/>
       <c r="E11" s="2"/>
       <c r="F11" s="2"/>
       <c r="G11" s="2"/>
       <c r="H11" s="2"/>
       <c r="I11" s="2"/>
       <c r="J11" s="2"/>
     </row>
-    <row r="12" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A12" s="2"/>
       <c r="B12" s="2"/>
       <c r="C12" s="2"/>
       <c r="D12" s="2"/>
       <c r="E12" s="2"/>
       <c r="F12" s="2"/>
       <c r="G12" s="2"/>
       <c r="H12" s="2"/>
       <c r="I12" s="2"/>
       <c r="J12" s="2"/>
     </row>
-    <row r="13" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A13" s="2"/>
       <c r="B13" s="2"/>
       <c r="C13" s="2"/>
       <c r="D13" s="2"/>
       <c r="E13" s="2"/>
       <c r="F13" s="2"/>
       <c r="G13" s="2"/>
       <c r="H13" s="2"/>
       <c r="I13" s="2"/>
       <c r="J13" s="2"/>
     </row>
-    <row r="14" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A14" s="2"/>
       <c r="B14" s="2"/>
       <c r="C14" s="2"/>
       <c r="D14" s="2"/>
       <c r="E14" s="2"/>
       <c r="F14" s="2"/>
       <c r="G14" s="2"/>
       <c r="H14" s="2"/>
       <c r="I14" s="2"/>
       <c r="J14" s="2"/>
     </row>
-    <row r="15" spans="1:10" ht="42" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:10" ht="42.6" x14ac:dyDescent="0.25">
       <c r="A15" s="2"/>
       <c r="B15" s="2"/>
       <c r="C15" s="2"/>
       <c r="D15" s="3" t="s">
         <v>54</v>
       </c>
       <c r="E15" s="2"/>
       <c r="F15" s="2"/>
       <c r="G15" s="2"/>
       <c r="H15" s="2"/>
       <c r="I15" s="2"/>
       <c r="J15" s="2"/>
     </row>
-    <row r="16" spans="1:10" ht="42" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:10" ht="42.6" x14ac:dyDescent="0.25">
       <c r="A16" s="2"/>
       <c r="B16" s="2"/>
       <c r="C16" s="2"/>
       <c r="D16" s="3" t="s">
         <v>55</v>
       </c>
       <c r="E16" s="2"/>
       <c r="F16" s="2"/>
       <c r="G16" s="2"/>
       <c r="H16" s="2"/>
       <c r="I16" s="2"/>
       <c r="J16" s="2"/>
     </row>
-    <row r="17" spans="1:10" ht="42" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:10" ht="42.6" x14ac:dyDescent="0.25">
       <c r="A17" s="2"/>
       <c r="B17" s="2"/>
       <c r="C17" s="2"/>
       <c r="D17" s="3" t="s">
         <v>56</v>
       </c>
       <c r="E17" s="2"/>
       <c r="F17" s="2"/>
       <c r="G17" s="2"/>
       <c r="H17" s="2"/>
       <c r="I17" s="2"/>
       <c r="J17" s="2"/>
     </row>
-    <row r="18" spans="1:10" ht="42" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:10" ht="42.6" x14ac:dyDescent="0.25">
       <c r="A18" s="2"/>
       <c r="B18" s="2"/>
       <c r="C18" s="2"/>
       <c r="D18" s="3" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="2"/>
       <c r="F18" s="2"/>
       <c r="G18" s="2"/>
       <c r="H18" s="2"/>
       <c r="I18" s="2"/>
       <c r="J18" s="2"/>
     </row>
-    <row r="19" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="2"/>
       <c r="B19" s="2"/>
       <c r="C19" s="2"/>
       <c r="D19" s="4"/>
       <c r="E19" s="2"/>
       <c r="F19" s="2"/>
       <c r="G19" s="2"/>
       <c r="H19" s="2"/>
       <c r="I19" s="2"/>
       <c r="J19" s="2"/>
     </row>
-    <row r="20" spans="1:10" ht="28.5" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:10" ht="28.8" x14ac:dyDescent="0.25">
       <c r="A20" s="2"/>
       <c r="B20" s="2"/>
       <c r="C20" s="2"/>
       <c r="D20" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E20" s="2"/>
       <c r="F20" s="2"/>
       <c r="G20" s="2"/>
       <c r="H20" s="2"/>
       <c r="I20" s="2"/>
       <c r="J20" s="2"/>
     </row>
-    <row r="21" spans="1:10" ht="19.5" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:10" ht="19.8" x14ac:dyDescent="0.25">
       <c r="A21" s="2"/>
       <c r="B21" s="2"/>
       <c r="C21" s="2"/>
       <c r="D21" s="6"/>
       <c r="E21" s="2"/>
       <c r="F21" s="2"/>
       <c r="G21" s="2"/>
       <c r="H21" s="2"/>
       <c r="I21" s="2"/>
       <c r="J21" s="2"/>
     </row>
-    <row r="22" spans="1:10" ht="19.5" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:10" ht="19.8" x14ac:dyDescent="0.25">
       <c r="A22" s="2"/>
       <c r="B22" s="2"/>
       <c r="C22" s="2"/>
       <c r="D22" s="6"/>
       <c r="E22" s="2"/>
       <c r="F22" s="2"/>
       <c r="G22" s="2"/>
       <c r="H22" s="2"/>
       <c r="I22" s="2"/>
       <c r="J22" s="2"/>
     </row>
-    <row r="23" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A23" s="2"/>
       <c r="B23" s="2"/>
       <c r="C23" s="2"/>
       <c r="D23" s="2"/>
       <c r="E23" s="2"/>
       <c r="F23" s="2"/>
       <c r="G23" s="2"/>
       <c r="H23" s="2"/>
       <c r="I23" s="2"/>
       <c r="J23" s="2"/>
     </row>
-    <row r="24" spans="1:10" ht="21" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:10" ht="21" x14ac:dyDescent="0.25">
       <c r="A24" s="2"/>
       <c r="B24" s="2"/>
       <c r="C24" s="2"/>
       <c r="D24" s="7"/>
       <c r="E24" s="2"/>
       <c r="F24" s="2"/>
       <c r="G24" s="2"/>
       <c r="H24" s="2"/>
       <c r="I24" s="2"/>
       <c r="J24" s="2"/>
     </row>
-    <row r="25" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A25" s="2"/>
       <c r="B25" s="2"/>
       <c r="C25" s="2"/>
       <c r="D25" s="2"/>
       <c r="E25" s="2"/>
       <c r="F25" s="2"/>
       <c r="G25" s="2"/>
       <c r="H25" s="2"/>
       <c r="I25" s="2"/>
       <c r="J25" s="2"/>
     </row>
-    <row r="26" spans="1:10" ht="15.75" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:10" ht="15.6" x14ac:dyDescent="0.25">
       <c r="A26" s="2"/>
       <c r="B26" s="2"/>
       <c r="C26" s="2"/>
       <c r="D26" s="8"/>
       <c r="E26" s="2"/>
       <c r="F26" s="2"/>
       <c r="G26" s="2"/>
       <c r="H26" s="2"/>
       <c r="I26" s="2"/>
       <c r="J26" s="2"/>
     </row>
-    <row r="27" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A27" s="2"/>
       <c r="B27" s="2"/>
       <c r="C27" s="2"/>
       <c r="D27" s="2"/>
       <c r="E27" s="2"/>
       <c r="F27" s="2"/>
       <c r="G27" s="2"/>
       <c r="H27" s="2"/>
       <c r="I27" s="2"/>
       <c r="J27" s="2"/>
     </row>
-    <row r="28" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A28" s="2"/>
       <c r="B28" s="2"/>
       <c r="C28" s="2"/>
       <c r="D28" s="2"/>
       <c r="E28" s="2"/>
       <c r="F28" s="2"/>
       <c r="G28" s="2"/>
       <c r="H28" s="2"/>
       <c r="I28" s="2"/>
       <c r="J28" s="2"/>
     </row>
-    <row r="29" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A29" s="2"/>
       <c r="B29" s="2"/>
       <c r="C29" s="2"/>
       <c r="D29" s="2"/>
       <c r="E29" s="2"/>
       <c r="F29" s="2"/>
       <c r="G29" s="2"/>
       <c r="H29" s="2"/>
       <c r="I29" s="2"/>
       <c r="J29" s="2"/>
     </row>
-    <row r="30" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A30" s="2"/>
       <c r="B30" s="2"/>
       <c r="C30" s="2"/>
       <c r="D30" s="2"/>
       <c r="E30" s="2"/>
       <c r="F30" s="2"/>
       <c r="G30" s="2"/>
       <c r="H30" s="2"/>
       <c r="I30" s="2"/>
       <c r="J30" s="2"/>
     </row>
-    <row r="31" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A31" s="2"/>
       <c r="B31" s="2"/>
       <c r="C31" s="2"/>
       <c r="D31" s="2"/>
       <c r="E31" s="2"/>
       <c r="F31" s="2"/>
       <c r="G31" s="2"/>
       <c r="H31" s="2"/>
       <c r="I31" s="2"/>
       <c r="J31" s="2"/>
     </row>
-    <row r="32" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A32" s="2"/>
       <c r="B32" s="2"/>
       <c r="C32" s="2"/>
       <c r="D32" s="2"/>
       <c r="E32" s="2"/>
       <c r="F32" s="2"/>
       <c r="G32" s="2"/>
       <c r="H32" s="2"/>
       <c r="I32" s="2"/>
       <c r="J32" s="2"/>
     </row>
-    <row r="33" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A33" s="2"/>
       <c r="B33" s="2"/>
       <c r="C33" s="2"/>
       <c r="D33" s="2"/>
       <c r="E33" s="2"/>
       <c r="F33" s="2"/>
       <c r="G33" s="2"/>
       <c r="H33" s="2"/>
       <c r="I33" s="2"/>
       <c r="J33" s="2"/>
     </row>
-    <row r="34" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A34" s="2"/>
       <c r="B34" s="2"/>
       <c r="C34" s="2"/>
       <c r="D34" s="2"/>
       <c r="E34" s="2"/>
       <c r="F34" s="2"/>
       <c r="G34" s="2"/>
       <c r="H34" s="2"/>
       <c r="I34" s="2"/>
       <c r="J34" s="2"/>
     </row>
-    <row r="35" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A35" s="2"/>
       <c r="B35" s="2"/>
       <c r="C35" s="2"/>
       <c r="D35" s="2"/>
       <c r="E35" s="2"/>
       <c r="F35" s="2"/>
       <c r="G35" s="2"/>
       <c r="H35" s="2"/>
       <c r="I35" s="2"/>
       <c r="J35" s="2"/>
     </row>
-    <row r="36" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A36" s="2"/>
       <c r="B36" s="2"/>
       <c r="C36" s="2"/>
       <c r="D36" s="2"/>
       <c r="E36" s="2"/>
       <c r="F36" s="2"/>
       <c r="G36" s="2"/>
       <c r="H36" s="2"/>
       <c r="I36" s="2"/>
       <c r="J36" s="2"/>
     </row>
-    <row r="37" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A37" s="2"/>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
       <c r="H37" s="2"/>
       <c r="I37" s="2"/>
       <c r="J37" s="2"/>
     </row>
-    <row r="38" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A38" s="2"/>
       <c r="B38" s="2"/>
       <c r="C38" s="2"/>
       <c r="D38" s="2"/>
       <c r="E38" s="2"/>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
       <c r="H38" s="2"/>
       <c r="I38" s="2"/>
       <c r="J38" s="2"/>
     </row>
-    <row r="39" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A39" s="2"/>
       <c r="B39" s="2"/>
       <c r="C39" s="2"/>
       <c r="D39" s="2"/>
       <c r="E39" s="2"/>
       <c r="F39" s="2"/>
       <c r="G39" s="2"/>
       <c r="H39" s="2"/>
       <c r="I39" s="2"/>
       <c r="J39" s="2"/>
     </row>
-    <row r="40" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A40" s="2"/>
       <c r="B40" s="2"/>
       <c r="C40" s="2"/>
       <c r="D40" s="2"/>
       <c r="E40" s="2"/>
       <c r="F40" s="2"/>
       <c r="G40" s="2"/>
       <c r="H40" s="2"/>
       <c r="I40" s="2"/>
       <c r="J40" s="2"/>
     </row>
-    <row r="41" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A41" s="2"/>
       <c r="B41" s="2"/>
       <c r="C41" s="2"/>
       <c r="D41" s="2"/>
       <c r="E41" s="2"/>
       <c r="F41" s="2"/>
       <c r="G41" s="2"/>
       <c r="H41" s="2"/>
       <c r="I41" s="2"/>
       <c r="J41" s="2"/>
     </row>
-    <row r="42" spans="1:10" ht="15.75" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:10" ht="15.6" x14ac:dyDescent="0.25">
       <c r="A42" s="9" t="s">
         <v>86</v>
       </c>
       <c r="B42" s="2"/>
       <c r="C42" s="2"/>
       <c r="D42" s="2"/>
       <c r="E42" s="2"/>
       <c r="F42" s="2"/>
       <c r="G42" s="2"/>
       <c r="H42" s="2"/>
       <c r="I42" s="2"/>
       <c r="J42" s="2"/>
     </row>
-    <row r="43" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A43" s="2"/>
       <c r="B43" s="2"/>
       <c r="C43" s="2"/>
       <c r="D43" s="2"/>
       <c r="E43" s="2"/>
       <c r="F43" s="2"/>
       <c r="G43" s="2"/>
       <c r="H43" s="2"/>
       <c r="I43" s="2"/>
       <c r="J43" s="2"/>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.78740157480314965" footer="0.78740157480314965"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Sheet2"/>
   <dimension ref="A2:A13"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="14"/>
-    <col min="2" max="16384" width="9.140625" style="11"/>
+    <col min="1" max="1" width="9.109375" style="14"/>
+    <col min="2" max="16384" width="9.109375" style="11"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A2" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="4" spans="1:1" s="13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:1" s="13" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A4" s="12" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="5" spans="1:1" s="13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:1" s="13" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A5" s="12"/>
     </row>
-    <row r="6" spans="1:1" s="13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:1" s="13" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A6" s="12" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="7" spans="1:1" s="13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:1" s="13" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A7" s="12"/>
     </row>
-    <row r="8" spans="1:1" s="13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:1" s="13" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A8" s="12" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="9" spans="1:1" s="13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:1" s="13" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A9" s="12"/>
     </row>
-    <row r="10" spans="1:1" s="13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:1" s="13" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A10" s="12" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="11" spans="1:1" s="13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:1" s="13" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A11" s="12"/>
     </row>
-    <row r="12" spans="1:1" s="13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:1" s="13" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A12" s="12" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="13" spans="1:1" s="13" customFormat="1" ht="15" x14ac:dyDescent="0.25"/>
+    <row r="13" spans="1:1" s="13" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" location="'1 Balança Comercial'!A2" display="Balança Comercial de Bens e Serviços" xr:uid="{00000000-0004-0000-0200-000000000000}"/>
     <hyperlink ref="A6" location="'2 Exportações por Componentes'!A1" display="Exportações por Tipos de Bens e de Serviços" xr:uid="{00000000-0004-0000-0200-000001000000}"/>
     <hyperlink ref="A8" location="'3 Importações por Componentes'!A1" display="Importações por Tipos de Bens e de Serviços" xr:uid="{00000000-0004-0000-0200-000002000000}"/>
     <hyperlink ref="A10" location="'4 Saldos por Componentes'!A1" display="Saldo Comercial por Tipos de Bens e de Serviços" xr:uid="{00000000-0004-0000-0200-000003000000}"/>
     <hyperlink ref="A12" location="Índice!A1" display="Principais Países Clientes e Fornecedores" xr:uid="{00000000-0004-0000-0200-000004000000}"/>
   </hyperlinks>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.78740157480314965" footer="0.78740157480314965"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr codeName="Sheet3"/>
-  <dimension ref="B1:H48"/>
+  <dimension ref="B1:K48"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B44" sqref="B44"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="13.5" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="1.7109375" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="1.6640625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="33.6640625" style="1" customWidth="1"/>
+    <col min="3" max="6" width="9.6640625" style="1" customWidth="1"/>
+    <col min="7" max="7" width="10.6640625" style="1" customWidth="1"/>
+    <col min="8" max="8" width="8.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="9" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:8" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="61" t="s">
+    <row r="1" spans="2:11" s="126" customFormat="1" ht="9.9" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="2:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B2" s="68" t="s">
         <v>65</v>
       </c>
       <c r="C2" s="15"/>
       <c r="D2" s="15"/>
       <c r="E2" s="15"/>
       <c r="F2" s="15"/>
       <c r="G2" s="15"/>
       <c r="H2" s="15"/>
     </row>
-    <row r="3" spans="2:8" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
-[...2 lines deleted...]
-      <c r="C4" s="42" t="s">
+    <row r="3" spans="2:11" ht="9.9" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="4" spans="2:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B4" s="48"/>
+      <c r="C4" s="49" t="s">
         <v>87</v>
       </c>
-      <c r="D4" s="43" t="s">
+      <c r="D4" s="50" t="s">
         <v>76</v>
       </c>
-      <c r="E4" s="42" t="s">
+      <c r="E4" s="49" t="s">
         <v>88</v>
       </c>
-      <c r="F4" s="43" t="s">
+      <c r="F4" s="50" t="s">
         <v>81</v>
       </c>
-      <c r="G4" s="43" t="s">
+      <c r="G4" s="50" t="s">
         <v>62</v>
       </c>
-      <c r="H4" s="44" t="s">
+      <c r="H4" s="51" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="5" spans="2:8" ht="2.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="2:11" ht="2.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="16"/>
       <c r="C5" s="17"/>
       <c r="D5" s="18"/>
       <c r="E5" s="17"/>
       <c r="F5" s="18"/>
       <c r="G5" s="19"/>
       <c r="H5" s="19"/>
     </row>
-    <row r="6" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B6" s="20" t="s">
         <v>33</v>
       </c>
       <c r="C6" s="21"/>
       <c r="D6" s="21"/>
       <c r="E6" s="21"/>
       <c r="F6" s="21"/>
       <c r="G6" s="21"/>
       <c r="H6" s="21"/>
-    </row>
-[...1 lines deleted...]
-      <c r="B7" s="22" t="s">
+      <c r="J6" s="22"/>
+      <c r="K6" s="22"/>
+    </row>
+    <row r="7" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B7" s="23" t="s">
         <v>10</v>
       </c>
-      <c r="C7" s="23">
-[...2 lines deleted...]
-      <c r="D7" s="24">
+      <c r="C7" s="24">
+        <v>42462.96</v>
+      </c>
+      <c r="D7" s="25">
         <v>100</v>
       </c>
-      <c r="E7" s="23">
-[...2 lines deleted...]
-      <c r="F7" s="24">
+      <c r="E7" s="24">
+        <v>44365.740000000005</v>
+      </c>
+      <c r="F7" s="25">
         <v>100</v>
       </c>
-      <c r="G7" s="25">
-[...7 lines deleted...]
-      <c r="B8" s="22" t="s">
+      <c r="G7" s="26">
+        <v>1902.7800000000061</v>
+      </c>
+      <c r="H7" s="27">
+        <v>4.4810347653578697</v>
+      </c>
+    </row>
+    <row r="8" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="23" t="s">
         <v>11</v>
       </c>
-      <c r="C8" s="23">
-[...2 lines deleted...]
-      <c r="D8" s="24">
+      <c r="C8" s="24">
+        <v>42439.649999999994</v>
+      </c>
+      <c r="D8" s="25">
         <v>100</v>
       </c>
-      <c r="E8" s="23">
-[...2 lines deleted...]
-      <c r="F8" s="24">
+      <c r="E8" s="24">
+        <v>45476.909999999996</v>
+      </c>
+      <c r="F8" s="25">
         <v>100</v>
       </c>
-      <c r="G8" s="25">
-[...7 lines deleted...]
-      <c r="B9" s="22" t="s">
+      <c r="G8" s="26">
+        <v>3037.260000000002</v>
+      </c>
+      <c r="H8" s="27">
+        <v>7.1566565699764313</v>
+      </c>
+    </row>
+    <row r="9" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B9" s="23" t="s">
         <v>41</v>
       </c>
-      <c r="C9" s="23">
-[...2 lines deleted...]
-      <c r="D9" s="24" t="s">
+      <c r="C9" s="24">
+        <v>23.310000000004948</v>
+      </c>
+      <c r="D9" s="25" t="s">
         <v>9</v>
       </c>
-      <c r="E9" s="23">
-[...2 lines deleted...]
-      <c r="F9" s="24" t="s">
+      <c r="E9" s="24">
+        <v>-1111.169999999991</v>
+      </c>
+      <c r="F9" s="25" t="s">
         <v>9</v>
       </c>
-      <c r="G9" s="25">
-[...2 lines deleted...]
-      <c r="H9" s="26" t="s">
+      <c r="G9" s="26">
+        <v>-1134.4799999999959</v>
+      </c>
+      <c r="H9" s="27" t="s">
         <v>9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B10" s="45" t="s">
+      <c r="I9" s="28"/>
+      <c r="J9" s="22"/>
+      <c r="K9" s="29"/>
+    </row>
+    <row r="10" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="52" t="s">
         <v>6</v>
       </c>
-      <c r="C10" s="46">
-[...2 lines deleted...]
-      <c r="D10" s="47" t="s">
+      <c r="C10" s="53">
+        <v>100.05492505239795</v>
+      </c>
+      <c r="D10" s="54" t="s">
         <v>9</v>
       </c>
-      <c r="E10" s="46">
-[...2 lines deleted...]
-      <c r="F10" s="47" t="s">
+      <c r="E10" s="53">
+        <v>97.556628187799049</v>
+      </c>
+      <c r="F10" s="54" t="s">
         <v>9</v>
       </c>
-      <c r="G10" s="47">
-[...2 lines deleted...]
-      <c r="H10" s="46" t="s">
+      <c r="G10" s="54">
+        <v>-2.498296864598899</v>
+      </c>
+      <c r="H10" s="53" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="11" spans="2:8" ht="0.95" customHeight="1" x14ac:dyDescent="0.2">
-[...8 lines deleted...]
-    <row r="12" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:11" ht="0.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B11" s="56"/>
+      <c r="C11" s="55"/>
+      <c r="D11" s="55"/>
+      <c r="E11" s="55"/>
+      <c r="F11" s="55"/>
+      <c r="G11" s="55"/>
+      <c r="H11" s="55"/>
+    </row>
+    <row r="12" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B12" s="20" t="s">
         <v>34</v>
       </c>
       <c r="C12" s="21"/>
       <c r="D12" s="21"/>
       <c r="E12" s="21"/>
       <c r="F12" s="21"/>
       <c r="G12" s="21"/>
       <c r="H12" s="21"/>
     </row>
-    <row r="13" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B13" s="22" t="s">
+    <row r="13" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B13" s="23" t="s">
         <v>12</v>
       </c>
-      <c r="C13" s="23">
-[...19 lines deleted...]
-      <c r="B14" s="22" t="s">
+      <c r="C13" s="24">
+        <v>28070.2</v>
+      </c>
+      <c r="D13" s="25">
+        <v>66.105141987275502</v>
+      </c>
+      <c r="E13" s="24">
+        <v>29201.370000000003</v>
+      </c>
+      <c r="F13" s="25">
+        <v>65.819639208091658</v>
+      </c>
+      <c r="G13" s="26">
+        <v>1131.1700000000019</v>
+      </c>
+      <c r="H13" s="27">
+        <v>4.0297895989341077</v>
+      </c>
+      <c r="I13" s="31"/>
+      <c r="J13" s="31"/>
+    </row>
+    <row r="14" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B14" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="C14" s="23">
-[...19 lines deleted...]
-      <c r="B15" s="22" t="s">
+      <c r="C14" s="24">
+        <v>31399.000000000004</v>
+      </c>
+      <c r="D14" s="25">
+        <v>73.985058783472539</v>
+      </c>
+      <c r="E14" s="24">
+        <v>33882.379999999997</v>
+      </c>
+      <c r="F14" s="25">
+        <v>74.504578257405797</v>
+      </c>
+      <c r="G14" s="26">
+        <v>2483.3799999999937</v>
+      </c>
+      <c r="H14" s="27">
+        <v>7.9091053855218112</v>
+      </c>
+      <c r="I14" s="31"/>
+      <c r="J14" s="31"/>
+    </row>
+    <row r="15" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B15" s="23" t="s">
         <v>7</v>
       </c>
-      <c r="C15" s="23">
-[...2 lines deleted...]
-      <c r="D15" s="24" t="s">
+      <c r="C15" s="24">
+        <v>-3328.8000000000029</v>
+      </c>
+      <c r="D15" s="25" t="s">
         <v>9</v>
       </c>
-      <c r="E15" s="23">
-[...2 lines deleted...]
-      <c r="F15" s="24" t="s">
+      <c r="E15" s="24">
+        <v>-4681.0099999999948</v>
+      </c>
+      <c r="F15" s="25" t="s">
         <v>9</v>
       </c>
-      <c r="G15" s="25">
-[...7 lines deleted...]
-      <c r="B16" s="22" t="s">
+      <c r="G15" s="26">
+        <v>-1352.2099999999919</v>
+      </c>
+      <c r="H15" s="27">
+        <v>40.621545301609906</v>
+      </c>
+    </row>
+    <row r="16" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B16" s="23" t="s">
         <v>8</v>
       </c>
-      <c r="C16" s="26">
-[...2 lines deleted...]
-      <c r="D16" s="24" t="s">
+      <c r="C16" s="27">
+        <v>89.398388483709667</v>
+      </c>
+      <c r="D16" s="25" t="s">
         <v>9</v>
       </c>
-      <c r="E16" s="26">
-[...2 lines deleted...]
-      <c r="F16" s="24" t="s">
+      <c r="E16" s="27">
+        <v>86.184530130409982</v>
+      </c>
+      <c r="F16" s="25" t="s">
         <v>9</v>
       </c>
-      <c r="G16" s="24">
-[...5 lines deleted...]
-      <c r="B17" s="45" t="s">
+      <c r="G16" s="25">
+        <v>-3.2138583532996847</v>
+      </c>
+      <c r="H16" s="27"/>
+      <c r="J16" s="22"/>
+      <c r="K16" s="22"/>
+    </row>
+    <row r="17" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B17" s="52" t="s">
         <v>14</v>
       </c>
-      <c r="C17" s="46" t="s">
+      <c r="C17" s="53" t="s">
         <v>9</v>
       </c>
-      <c r="D17" s="47" t="s">
+      <c r="D17" s="54" t="s">
         <v>9</v>
       </c>
-      <c r="E17" s="46" t="s">
+      <c r="E17" s="53" t="s">
         <v>9</v>
       </c>
-      <c r="F17" s="47" t="s">
+      <c r="F17" s="54" t="s">
         <v>9</v>
       </c>
-      <c r="G17" s="47" t="s">
+      <c r="G17" s="54" t="s">
         <v>9</v>
       </c>
-      <c r="H17" s="46">
-[...12 lines deleted...]
-    <row r="19" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H17" s="53">
+        <v>2.6638981361638518</v>
+      </c>
+    </row>
+    <row r="18" spans="2:11" ht="0.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B18" s="56"/>
+      <c r="C18" s="55"/>
+      <c r="D18" s="55"/>
+      <c r="E18" s="55"/>
+      <c r="F18" s="55"/>
+      <c r="G18" s="55"/>
+      <c r="H18" s="55"/>
+    </row>
+    <row r="19" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B19" s="20" t="s">
         <v>35</v>
       </c>
       <c r="C19" s="21"/>
       <c r="D19" s="21"/>
       <c r="E19" s="21"/>
       <c r="F19" s="21"/>
       <c r="G19" s="21"/>
       <c r="H19" s="21"/>
     </row>
-    <row r="20" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B20" s="22" t="s">
+    <row r="20" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B20" s="23" t="s">
         <v>12</v>
       </c>
-      <c r="C20" s="23">
-[...19 lines deleted...]
-      <c r="B21" s="22" t="s">
+      <c r="C20" s="24">
+        <v>14392.759999999998</v>
+      </c>
+      <c r="D20" s="25">
+        <v>33.894858012724498</v>
+      </c>
+      <c r="E20" s="24">
+        <v>15164.370000000003</v>
+      </c>
+      <c r="F20" s="25">
+        <v>34.180360791908356</v>
+      </c>
+      <c r="G20" s="26">
+        <v>771.61000000000422</v>
+      </c>
+      <c r="H20" s="27">
+        <v>5.3610982188267178</v>
+      </c>
+      <c r="I20" s="32"/>
+      <c r="J20" s="33"/>
+      <c r="K20" s="32"/>
+    </row>
+    <row r="21" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B21" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="C21" s="23">
-[...19 lines deleted...]
-      <c r="B22" s="22" t="s">
+      <c r="C21" s="24">
+        <v>11040.649999999991</v>
+      </c>
+      <c r="D21" s="25">
+        <v>26.014941216527447</v>
+      </c>
+      <c r="E21" s="24">
+        <v>11594.529999999999</v>
+      </c>
+      <c r="F21" s="25">
+        <v>25.49542174259421</v>
+      </c>
+      <c r="G21" s="26">
+        <v>553.88000000000829</v>
+      </c>
+      <c r="H21" s="27">
+        <v>5.016733616227385</v>
+      </c>
+      <c r="I21" s="32"/>
+      <c r="J21" s="33"/>
+      <c r="K21" s="32"/>
+    </row>
+    <row r="22" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B22" s="23" t="s">
         <v>7</v>
       </c>
-      <c r="C22" s="23">
-[...2 lines deleted...]
-      <c r="D22" s="24" t="s">
+      <c r="C22" s="24">
+        <v>3352.1100000000079</v>
+      </c>
+      <c r="D22" s="25" t="s">
         <v>9</v>
       </c>
-      <c r="E22" s="23">
-[...2 lines deleted...]
-      <c r="F22" s="24" t="s">
+      <c r="E22" s="24">
+        <v>3569.8400000000038</v>
+      </c>
+      <c r="F22" s="25" t="s">
         <v>9</v>
       </c>
-      <c r="G22" s="25">
-[...7 lines deleted...]
-      <c r="B23" s="22" t="s">
+      <c r="G22" s="26">
+        <v>217.72999999999593</v>
+      </c>
+      <c r="H22" s="27">
+        <v>6.495311908021975</v>
+      </c>
+    </row>
+    <row r="23" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B23" s="23" t="s">
         <v>8</v>
       </c>
-      <c r="C23" s="26">
-[...2 lines deleted...]
-      <c r="D23" s="24" t="s">
+      <c r="C23" s="27">
+        <v>130.36152762744956</v>
+      </c>
+      <c r="D23" s="25" t="s">
         <v>9</v>
       </c>
-      <c r="E23" s="26">
-[...2 lines deleted...]
-      <c r="F23" s="24" t="s">
+      <c r="E23" s="27">
+        <v>130.78900136529901</v>
+      </c>
+      <c r="F23" s="25" t="s">
         <v>9</v>
       </c>
-      <c r="G23" s="24">
-[...5 lines deleted...]
-      <c r="B24" s="45" t="s">
+      <c r="G23" s="25">
+        <v>0.42747373784945353</v>
+      </c>
+      <c r="H23" s="27"/>
+    </row>
+    <row r="24" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B24" s="52" t="s">
         <v>14</v>
       </c>
-      <c r="C24" s="46" t="s">
+      <c r="C24" s="53" t="s">
         <v>9</v>
       </c>
-      <c r="D24" s="47" t="s">
+      <c r="D24" s="54" t="s">
         <v>9</v>
       </c>
-      <c r="E24" s="46" t="s">
+      <c r="E24" s="53" t="s">
         <v>9</v>
       </c>
-      <c r="F24" s="47" t="s">
+      <c r="F24" s="54" t="s">
         <v>9</v>
       </c>
-      <c r="G24" s="47" t="s">
+      <c r="G24" s="54" t="s">
         <v>9</v>
       </c>
-      <c r="H24" s="46">
-[...12 lines deleted...]
-    <row r="26" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H24" s="53">
+        <v>1.8171366291940181</v>
+      </c>
+    </row>
+    <row r="25" spans="2:11" ht="0.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B25" s="56"/>
+      <c r="C25" s="55"/>
+      <c r="D25" s="55"/>
+      <c r="E25" s="55"/>
+      <c r="F25" s="55"/>
+      <c r="G25" s="55"/>
+      <c r="H25" s="55"/>
+    </row>
+    <row r="26" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B26" s="20" t="s">
         <v>36</v>
       </c>
       <c r="C26" s="21"/>
       <c r="D26" s="21"/>
       <c r="E26" s="21"/>
       <c r="F26" s="21"/>
       <c r="G26" s="21"/>
       <c r="H26" s="21"/>
     </row>
-    <row r="27" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B27" s="22" t="s">
+    <row r="27" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B27" s="23" t="s">
         <v>12</v>
       </c>
-      <c r="C27" s="23">
-[...19 lines deleted...]
-      <c r="B28" s="22" t="s">
+      <c r="C27" s="24">
+        <v>25075.379999999997</v>
+      </c>
+      <c r="D27" s="25">
+        <v>59.052359986209154</v>
+      </c>
+      <c r="E27" s="24">
+        <v>26240.11</v>
+      </c>
+      <c r="F27" s="25">
+        <v>59.144984395616973</v>
+      </c>
+      <c r="G27" s="26">
+        <v>1164.7300000000032</v>
+      </c>
+      <c r="H27" s="27">
+        <v>4.6449146533372714</v>
+      </c>
+      <c r="I27" s="31"/>
+      <c r="J27" s="31"/>
+    </row>
+    <row r="28" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B28" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="C28" s="23">
-[...19 lines deleted...]
-      <c r="B29" s="22" t="s">
+      <c r="C28" s="24">
+        <v>34247.509999999995</v>
+      </c>
+      <c r="D28" s="25">
+        <v>80.696966162539042</v>
+      </c>
+      <c r="E28" s="24">
+        <v>36380.050000000003</v>
+      </c>
+      <c r="F28" s="25">
+        <v>79.996749999065472</v>
+      </c>
+      <c r="G28" s="26">
+        <v>2132.5400000000081</v>
+      </c>
+      <c r="H28" s="27">
+        <v>6.2268468568956061</v>
+      </c>
+      <c r="I28" s="31"/>
+      <c r="J28" s="31"/>
+    </row>
+    <row r="29" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B29" s="23" t="s">
         <v>7</v>
       </c>
-      <c r="C29" s="23">
-[...2 lines deleted...]
-      <c r="D29" s="24" t="s">
+      <c r="C29" s="24">
+        <v>-9172.1299999999974</v>
+      </c>
+      <c r="D29" s="25" t="s">
         <v>9</v>
       </c>
-      <c r="E29" s="23">
-[...2 lines deleted...]
-      <c r="F29" s="24" t="s">
+      <c r="E29" s="24">
+        <v>-10139.940000000002</v>
+      </c>
+      <c r="F29" s="25" t="s">
         <v>9</v>
       </c>
-      <c r="G29" s="25">
-[...7 lines deleted...]
-      <c r="B30" s="22" t="s">
+      <c r="G29" s="26">
+        <v>-967.81000000000495</v>
+      </c>
+      <c r="H29" s="27">
+        <v>-10.551638496183605</v>
+      </c>
+    </row>
+    <row r="30" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B30" s="23" t="s">
         <v>8</v>
       </c>
-      <c r="C30" s="26">
-[...2 lines deleted...]
-      <c r="D30" s="24" t="s">
+      <c r="C30" s="27">
+        <v>73.21811133130555</v>
+      </c>
+      <c r="D30" s="25" t="s">
         <v>9</v>
       </c>
-      <c r="E30" s="26">
-[...2 lines deleted...]
-      <c r="F30" s="24" t="s">
+      <c r="E30" s="27">
+        <v>72.127745838722049</v>
+      </c>
+      <c r="F30" s="25" t="s">
         <v>9</v>
       </c>
-      <c r="G30" s="24">
-[...5 lines deleted...]
-      <c r="B31" s="45" t="s">
+      <c r="G30" s="25">
+        <v>-1.0903654925835014</v>
+      </c>
+      <c r="H30" s="27"/>
+      <c r="J30" s="22"/>
+      <c r="K30" s="22"/>
+    </row>
+    <row r="31" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B31" s="52" t="s">
         <v>14</v>
       </c>
-      <c r="C31" s="46" t="s">
+      <c r="C31" s="53" t="s">
         <v>9</v>
       </c>
-      <c r="D31" s="47" t="s">
+      <c r="D31" s="54" t="s">
         <v>9</v>
       </c>
-      <c r="E31" s="46" t="s">
+      <c r="E31" s="53" t="s">
         <v>9</v>
       </c>
-      <c r="F31" s="47" t="s">
+      <c r="F31" s="54" t="s">
         <v>9</v>
       </c>
-      <c r="G31" s="47" t="s">
+      <c r="G31" s="54" t="s">
         <v>9</v>
       </c>
-      <c r="H31" s="46">
-[...12 lines deleted...]
-    <row r="33" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H31" s="53">
+        <v>2.742931722140904</v>
+      </c>
+    </row>
+    <row r="32" spans="2:11" ht="0.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B32" s="56"/>
+      <c r="C32" s="55"/>
+      <c r="D32" s="55"/>
+      <c r="E32" s="55"/>
+      <c r="F32" s="55"/>
+      <c r="G32" s="55"/>
+      <c r="H32" s="55"/>
+    </row>
+    <row r="33" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B33" s="20" t="s">
         <v>37</v>
       </c>
       <c r="C33" s="21"/>
       <c r="D33" s="21"/>
       <c r="E33" s="21"/>
       <c r="F33" s="21"/>
       <c r="G33" s="21"/>
       <c r="H33" s="21"/>
     </row>
-    <row r="34" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B34" s="22" t="s">
+    <row r="34" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B34" s="23" t="s">
         <v>12</v>
       </c>
-      <c r="C34" s="23">
-[...19 lines deleted...]
-      <c r="B35" s="22" t="s">
+      <c r="C34" s="24">
+        <v>17387.59</v>
+      </c>
+      <c r="D34" s="25">
+        <v>40.947663563727069</v>
+      </c>
+      <c r="E34" s="24">
+        <v>18125.64</v>
+      </c>
+      <c r="F34" s="25">
+        <v>40.855038144297822</v>
+      </c>
+      <c r="G34" s="26">
+        <v>738.04999999999927</v>
+      </c>
+      <c r="H34" s="27">
+        <v>4.2446940605339742</v>
+      </c>
+      <c r="J34" s="32"/>
+      <c r="K34" s="32"/>
+    </row>
+    <row r="35" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B35" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="C35" s="23">
-[...19 lines deleted...]
-      <c r="B36" s="22" t="s">
+      <c r="C35" s="24">
+        <v>8192.130000000001</v>
+      </c>
+      <c r="D35" s="25">
+        <v>19.303010274589923</v>
+      </c>
+      <c r="E35" s="24">
+        <v>9096.86</v>
+      </c>
+      <c r="F35" s="25">
+        <v>20.003250000934543</v>
+      </c>
+      <c r="G35" s="26">
+        <v>904.72999999999956</v>
+      </c>
+      <c r="H35" s="27">
+        <v>11.043892125735303</v>
+      </c>
+      <c r="J35" s="34"/>
+      <c r="K35" s="32"/>
+    </row>
+    <row r="36" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B36" s="23" t="s">
         <v>7</v>
       </c>
-      <c r="C36" s="23">
-[...2 lines deleted...]
-      <c r="D36" s="24" t="s">
+      <c r="C36" s="24">
+        <v>9195.4599999999991</v>
+      </c>
+      <c r="D36" s="25" t="s">
         <v>9</v>
       </c>
-      <c r="E36" s="23">
-[...2 lines deleted...]
-      <c r="F36" s="24" t="s">
+      <c r="E36" s="24">
+        <v>9028.7799999999988</v>
+      </c>
+      <c r="F36" s="25" t="s">
         <v>9</v>
       </c>
-      <c r="G36" s="25">
-[...7 lines deleted...]
-      <c r="B37" s="22" t="s">
+      <c r="G36" s="26">
+        <v>-166.68000000000029</v>
+      </c>
+      <c r="H36" s="27">
+        <v>-1.8126336257240021</v>
+      </c>
+    </row>
+    <row r="37" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B37" s="23" t="s">
         <v>8</v>
       </c>
-      <c r="C37" s="26">
-[...2 lines deleted...]
-      <c r="D37" s="24" t="s">
+      <c r="C37" s="27">
+        <v>212.24748630697997</v>
+      </c>
+      <c r="D37" s="25" t="s">
         <v>9</v>
       </c>
-      <c r="E37" s="26">
-[...2 lines deleted...]
-      <c r="F37" s="24" t="s">
+      <c r="E37" s="27">
+        <v>199.25160989616194</v>
+      </c>
+      <c r="F37" s="25" t="s">
         <v>9</v>
       </c>
-      <c r="G37" s="24">
-[...5 lines deleted...]
-      <c r="B38" s="50" t="s">
+      <c r="G37" s="25">
+        <v>-12.995876410818028</v>
+      </c>
+      <c r="H37" s="27"/>
+    </row>
+    <row r="38" spans="2:11" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B38" s="57" t="s">
         <v>14</v>
       </c>
-      <c r="C38" s="51" t="s">
+      <c r="C38" s="58" t="s">
         <v>9</v>
       </c>
-      <c r="D38" s="52" t="s">
+      <c r="D38" s="59" t="s">
         <v>9</v>
       </c>
-      <c r="E38" s="51" t="s">
+      <c r="E38" s="58" t="s">
         <v>9</v>
       </c>
-      <c r="F38" s="52" t="s">
+      <c r="F38" s="59" t="s">
         <v>9</v>
       </c>
-      <c r="G38" s="52" t="s">
+      <c r="G38" s="59" t="s">
         <v>9</v>
       </c>
-      <c r="H38" s="51">
-[...13 lines deleted...]
-      <c r="B40" s="53" t="s">
+      <c r="H38" s="58">
+        <v>1.7381030432169573</v>
+      </c>
+      <c r="I38" s="32"/>
+      <c r="J38" s="32"/>
+    </row>
+    <row r="39" spans="2:11" s="38" customFormat="1" ht="3" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B39" s="35"/>
+      <c r="C39" s="36"/>
+      <c r="D39" s="36"/>
+      <c r="E39" s="36"/>
+      <c r="F39" s="36"/>
+      <c r="G39" s="36"/>
+      <c r="H39" s="37"/>
+    </row>
+    <row r="40" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B40" s="60" t="s">
         <v>73</v>
       </c>
-      <c r="C40" s="32"/>
-[...7 lines deleted...]
-      <c r="B41" s="53" t="s">
+      <c r="C40" s="39"/>
+      <c r="D40" s="39"/>
+      <c r="E40" s="39"/>
+      <c r="F40" s="39"/>
+      <c r="G40" s="39"/>
+      <c r="H40" s="40"/>
+    </row>
+    <row r="41" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B41" s="60" t="s">
         <v>74</v>
       </c>
-      <c r="C41" s="32"/>
-[...7 lines deleted...]
-      <c r="B42" s="53" t="s">
+      <c r="C41" s="39"/>
+      <c r="D41" s="39"/>
+      <c r="E41" s="39"/>
+      <c r="F41" s="39"/>
+      <c r="G41" s="39"/>
+      <c r="H41" s="40"/>
+    </row>
+    <row r="42" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B42" s="60" t="s">
         <v>38</v>
       </c>
-      <c r="C42" s="32"/>
-[...10 lines deleted...]
-      <c r="B44" s="54"/>
+      <c r="C42" s="39"/>
+      <c r="D42" s="39"/>
+      <c r="E42" s="39"/>
+      <c r="F42" s="39"/>
+      <c r="G42" s="39"/>
+      <c r="H42" s="40"/>
+    </row>
+    <row r="43" spans="2:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B43" s="60"/>
+    </row>
+    <row r="44" spans="2:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B44" s="61"/>
       <c r="C44" s="2"/>
       <c r="D44" s="2"/>
       <c r="E44" s="2"/>
       <c r="F44" s="2"/>
       <c r="G44" s="2"/>
       <c r="H44" s="2"/>
     </row>
-    <row r="45" spans="2:8" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-    <row r="46" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="45" spans="2:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B45" s="60"/>
+    </row>
+    <row r="46" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B46" s="16" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="47" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B47" s="55" t="s">
+    <row r="47" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B47" s="62" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="48" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B48" s="34"/>
+    <row r="48" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B48" s="41"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2" type="noConversion"/>
   <conditionalFormatting sqref="B11:H11">
     <cfRule type="cellIs" dxfId="27" priority="24" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B18:H18">
     <cfRule type="cellIs" dxfId="26" priority="8" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B25:H25">
     <cfRule type="cellIs" dxfId="25" priority="5" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B32:H32">
     <cfRule type="cellIs" dxfId="24" priority="2" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C7:H10">
     <cfRule type="cellIs" dxfId="23" priority="23" stopIfTrue="1" operator="lessThan">
@@ -3863,8324 +3940,8340 @@
   </conditionalFormatting>
   <conditionalFormatting sqref="G25:H25">
     <cfRule type="cellIs" dxfId="16" priority="6" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G32:H32">
     <cfRule type="cellIs" dxfId="15" priority="3" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
     <hyperlink ref="B47" r:id="rId1" display="www.portugalglobal.pt" xr:uid="{E211DFD0-9431-4190-A6C3-D1C91BB6375F}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr codeName="Sheet4"/>
-  <dimension ref="A1:Q52"/>
+  <dimension ref="A1:S52"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" workbookViewId="0">
       <selection activeCell="A44" sqref="A44"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="12" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="38.7109375" style="16" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="18" max="16384" width="9.140625" style="53"/>
+    <col min="1" max="1" width="38.6640625" style="16" customWidth="1"/>
+    <col min="2" max="2" width="7.6640625" style="60" customWidth="1"/>
+    <col min="3" max="3" width="7.6640625" style="71" customWidth="1"/>
+    <col min="4" max="4" width="7.6640625" style="60" customWidth="1"/>
+    <col min="5" max="6" width="7.6640625" style="71" customWidth="1"/>
+    <col min="7" max="7" width="7.6640625" style="74" customWidth="1"/>
+    <col min="8" max="9" width="7.6640625" style="71" customWidth="1"/>
+    <col min="10" max="19" width="9.109375" style="87"/>
+    <col min="20" max="16384" width="9.109375" style="60"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
-[...17 lines deleted...]
-      <c r="A2" s="61" t="s">
+    <row r="1" spans="1:19" ht="9.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="60"/>
+      <c r="C1" s="60"/>
+      <c r="E1" s="60"/>
+      <c r="F1" s="60"/>
+      <c r="G1" s="60"/>
+      <c r="H1" s="60"/>
+      <c r="I1" s="60"/>
+      <c r="J1" s="60"/>
+      <c r="K1" s="60"/>
+      <c r="L1" s="60"/>
+      <c r="M1" s="60"/>
+      <c r="N1" s="60"/>
+      <c r="O1" s="60"/>
+      <c r="P1" s="60"/>
+      <c r="Q1" s="60"/>
+      <c r="R1" s="60"/>
+      <c r="S1" s="60"/>
+    </row>
+    <row r="2" spans="1:19" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="68" t="s">
         <v>66</v>
       </c>
-      <c r="B2" s="71"/>
-[...36 lines deleted...]
-      <c r="A4" s="56" t="s">
+      <c r="B2" s="78"/>
+      <c r="C2" s="79"/>
+      <c r="D2" s="79"/>
+      <c r="E2" s="79"/>
+      <c r="F2" s="79"/>
+      <c r="G2" s="79"/>
+      <c r="H2" s="79"/>
+      <c r="I2" s="79"/>
+      <c r="J2" s="60"/>
+      <c r="K2" s="60"/>
+      <c r="L2" s="60"/>
+      <c r="M2" s="60"/>
+      <c r="N2" s="60"/>
+      <c r="O2" s="60"/>
+      <c r="P2" s="60"/>
+      <c r="Q2" s="60"/>
+      <c r="R2" s="60"/>
+      <c r="S2" s="60"/>
+    </row>
+    <row r="3" spans="1:19" ht="9.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="78"/>
+      <c r="B3" s="78"/>
+      <c r="C3" s="79"/>
+      <c r="D3" s="79"/>
+      <c r="E3" s="79"/>
+      <c r="F3" s="79"/>
+      <c r="G3" s="79"/>
+      <c r="H3" s="79"/>
+      <c r="I3" s="79"/>
+      <c r="J3" s="60"/>
+      <c r="K3" s="60"/>
+      <c r="L3" s="60"/>
+      <c r="M3" s="60"/>
+      <c r="N3" s="60"/>
+      <c r="O3" s="60"/>
+      <c r="P3" s="60"/>
+      <c r="Q3" s="60"/>
+      <c r="R3" s="60"/>
+      <c r="S3" s="60"/>
+    </row>
+    <row r="4" spans="1:19" s="16" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="63" t="s">
         <v>53</v>
       </c>
-      <c r="B4" s="73" t="s">
+      <c r="B4" s="80" t="s">
         <v>87</v>
       </c>
-      <c r="C4" s="74" t="s">
+      <c r="C4" s="81" t="s">
         <v>76</v>
       </c>
-      <c r="D4" s="73" t="s">
+      <c r="D4" s="80" t="s">
         <v>88</v>
       </c>
-      <c r="E4" s="74" t="s">
+      <c r="E4" s="81" t="s">
         <v>81</v>
       </c>
-      <c r="F4" s="74" t="s">
+      <c r="F4" s="81" t="s">
         <v>62</v>
       </c>
-      <c r="G4" s="74" t="s">
+      <c r="G4" s="81" t="s">
         <v>78</v>
       </c>
-      <c r="H4" s="74" t="s">
+      <c r="H4" s="81" t="s">
         <v>3</v>
       </c>
-      <c r="I4" s="75" t="s">
+      <c r="I4" s="82" t="s">
         <v>4</v>
       </c>
-      <c r="J4" s="76"/>
-[...9 lines deleted...]
-      <c r="A5" s="57" t="s">
+      <c r="J4" s="83"/>
+      <c r="K4" s="83"/>
+      <c r="L4" s="83"/>
+      <c r="M4" s="83"/>
+      <c r="N4" s="83"/>
+      <c r="O4" s="83"/>
+      <c r="P4" s="83"/>
+      <c r="Q4" s="83"/>
+      <c r="R4" s="83"/>
+      <c r="S4" s="83"/>
+    </row>
+    <row r="5" spans="1:19" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="64" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="77">
-[...2 lines deleted...]
-      <c r="C5" s="78">
+      <c r="B5" s="84">
+        <v>42462.96</v>
+      </c>
+      <c r="C5" s="85">
         <v>100</v>
       </c>
-      <c r="D5" s="77">
-[...2 lines deleted...]
-      <c r="E5" s="78">
+      <c r="D5" s="84">
+        <v>44365.740000000005</v>
+      </c>
+      <c r="E5" s="85">
         <v>100</v>
       </c>
-      <c r="F5" s="77">
-[...8 lines deleted...]
-      <c r="I5" s="78">
+      <c r="F5" s="84">
+        <v>1902.7800000000061</v>
+      </c>
+      <c r="G5" s="86">
+        <v>4.4810347653578697</v>
+      </c>
+      <c r="H5" s="85">
+        <v>4.4810347653578697</v>
+      </c>
+      <c r="I5" s="85">
         <v>100</v>
       </c>
     </row>
-    <row r="6" spans="1:17" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="58" t="s">
+    <row r="6" spans="1:19" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="65" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="70">
-[...54 lines deleted...]
-      <c r="A8" s="58" t="s">
+      <c r="B6" s="77">
+        <v>7274.48</v>
+      </c>
+      <c r="C6" s="88">
+        <v>17.131354008293346</v>
+      </c>
+      <c r="D6" s="77">
+        <v>7585.27</v>
+      </c>
+      <c r="E6" s="88">
+        <v>17.097133959672483</v>
+      </c>
+      <c r="F6" s="77">
+        <v>310.79000000000087</v>
+      </c>
+      <c r="G6" s="89">
+        <v>4.2723328677788777</v>
+      </c>
+      <c r="H6" s="88">
+        <v>0.7319084679918707</v>
+      </c>
+      <c r="I6" s="88">
+        <v>16.333469975509509</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="65" t="s">
+        <v>102</v>
+      </c>
+      <c r="B7" s="77">
+        <v>4124.9148940000005</v>
+      </c>
+      <c r="C7" s="88">
+        <v>9.7141482694564871</v>
+      </c>
+      <c r="D7" s="77">
+        <v>4479.1045040000008</v>
+      </c>
+      <c r="E7" s="88">
+        <v>10.095863393690719</v>
+      </c>
+      <c r="F7" s="77">
+        <v>354.18961000000036</v>
+      </c>
+      <c r="G7" s="89">
+        <v>8.5865919443621923</v>
+      </c>
+      <c r="H7" s="88">
+        <v>0.8341142727685501</v>
+      </c>
+      <c r="I7" s="88">
+        <v>18.614322727798232</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="65" t="s">
         <v>1</v>
       </c>
-      <c r="B8" s="70">
-[...25 lines deleted...]
-      <c r="A9" s="58" t="s">
+      <c r="B8" s="77">
+        <v>3508.44</v>
+      </c>
+      <c r="C8" s="88">
+        <v>8.2623538255458406</v>
+      </c>
+      <c r="D8" s="77">
+        <v>3669.59</v>
+      </c>
+      <c r="E8" s="88">
+        <v>8.2712245980795096</v>
+      </c>
+      <c r="F8" s="77">
+        <v>161.15000000000009</v>
+      </c>
+      <c r="G8" s="89">
+        <v>4.5932095176203696</v>
+      </c>
+      <c r="H8" s="88">
+        <v>0.37950722229444223</v>
+      </c>
+      <c r="I8" s="88">
+        <v>8.4691871892704143</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="65" t="s">
+        <v>103</v>
+      </c>
+      <c r="B9" s="77">
+        <v>3503.7165019999998</v>
+      </c>
+      <c r="C9" s="88">
+        <v>8.2512300178791111</v>
+      </c>
+      <c r="D9" s="77">
+        <v>3660.0513110000002</v>
+      </c>
+      <c r="E9" s="88">
+        <v>8.2497244743353768</v>
+      </c>
+      <c r="F9" s="77">
+        <v>156.3348090000004</v>
+      </c>
+      <c r="G9" s="89">
+        <v>4.4619708504030218</v>
+      </c>
+      <c r="H9" s="88">
+        <v>0.36816747819746998</v>
+      </c>
+      <c r="I9" s="88">
+        <v>8.2161263519692191</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="65" t="s">
         <v>15</v>
       </c>
-      <c r="B9" s="70">
-[...141 lines deleted...]
-      <c r="A14" s="58" t="s">
+      <c r="B10" s="77">
+        <v>3335.5299999999997</v>
+      </c>
+      <c r="C10" s="88">
+        <v>7.8551518782487131</v>
+      </c>
+      <c r="D10" s="77">
+        <v>3193.32</v>
+      </c>
+      <c r="E10" s="88">
+        <v>7.1977160755123197</v>
+      </c>
+      <c r="F10" s="77">
+        <v>-142.20999999999958</v>
+      </c>
+      <c r="G10" s="89">
+        <v>-4.2634903598528453</v>
+      </c>
+      <c r="H10" s="88">
+        <v>-0.33490364308093357</v>
+      </c>
+      <c r="I10" s="88">
+        <v>-7.4738014904507679</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="65" t="s">
+        <v>101</v>
+      </c>
+      <c r="B11" s="77">
+        <v>2129.3049179999998</v>
+      </c>
+      <c r="C11" s="88">
+        <v>5.0144995026253465</v>
+      </c>
+      <c r="D11" s="77">
+        <v>2338.1984789999997</v>
+      </c>
+      <c r="E11" s="88">
+        <v>5.2702794521177809</v>
+      </c>
+      <c r="F11" s="77">
+        <v>208.89356099999986</v>
+      </c>
+      <c r="G11" s="89">
+        <v>9.8104108638516685</v>
+      </c>
+      <c r="H11" s="88">
+        <v>0.49194300397334495</v>
+      </c>
+      <c r="I11" s="88">
+        <v>10.978334909973785</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="65" t="s">
+        <v>89</v>
+      </c>
+      <c r="B12" s="77">
+        <v>2057.3141530000003</v>
+      </c>
+      <c r="C12" s="88">
+        <v>4.8449617101586897</v>
+      </c>
+      <c r="D12" s="77">
+        <v>2087.1882150000001</v>
+      </c>
+      <c r="E12" s="88">
+        <v>4.70450445546496</v>
+      </c>
+      <c r="F12" s="77">
+        <v>29.874061999999867</v>
+      </c>
+      <c r="G12" s="89">
+        <v>1.4520904333661024</v>
+      </c>
+      <c r="H12" s="88">
+        <v>7.0353225493465038E-2</v>
+      </c>
+      <c r="I12" s="88">
+        <v>1.5700218627481772</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="65" t="s">
         <v>48</v>
       </c>
-      <c r="B14" s="70">
-[...315 lines deleted...]
-      <c r="A25" s="58" t="s">
+      <c r="B13" s="77">
+        <v>1743.76</v>
+      </c>
+      <c r="C13" s="88">
+        <v>4.1065436794797163</v>
+      </c>
+      <c r="D13" s="77">
+        <v>1976.5900000000001</v>
+      </c>
+      <c r="E13" s="88">
+        <v>4.4552170210617472</v>
+      </c>
+      <c r="F13" s="77">
+        <v>232.83000000000015</v>
+      </c>
+      <c r="G13" s="89">
+        <v>13.352181492866</v>
+      </c>
+      <c r="H13" s="88">
+        <v>0.54831316516794903</v>
+      </c>
+      <c r="I13" s="88">
+        <v>12.236306877305804</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="65" t="s">
+        <v>93</v>
+      </c>
+      <c r="B14" s="77">
+        <v>1847.9743849999998</v>
+      </c>
+      <c r="C14" s="88">
+        <v>4.3519678915459492</v>
+      </c>
+      <c r="D14" s="77">
+        <v>1901.4015710000001</v>
+      </c>
+      <c r="E14" s="88">
+        <v>4.285742942639974</v>
+      </c>
+      <c r="F14" s="77">
+        <v>53.427186000000347</v>
+      </c>
+      <c r="G14" s="89">
+        <v>2.8911215671423038</v>
+      </c>
+      <c r="H14" s="88">
+        <v>0.12582068230759311</v>
+      </c>
+      <c r="I14" s="88">
+        <v>2.8078488317094021</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="65" t="s">
+        <v>92</v>
+      </c>
+      <c r="B15" s="77">
+        <v>3137.5262889999999</v>
+      </c>
+      <c r="C15" s="88">
+        <v>7.3888544015772801</v>
+      </c>
+      <c r="D15" s="77">
+        <v>1693.1539300000002</v>
+      </c>
+      <c r="E15" s="88">
+        <v>3.8163545339264036</v>
+      </c>
+      <c r="F15" s="77">
+        <v>-1444.3723589999997</v>
+      </c>
+      <c r="G15" s="89">
+        <v>-46.035386669552139</v>
+      </c>
+      <c r="H15" s="88">
+        <v>-3.4014876942163235</v>
+      </c>
+      <c r="I15" s="88">
+        <v>-75.908531674707277</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="65" t="s">
+        <v>91</v>
+      </c>
+      <c r="B16" s="77">
+        <v>1630.6031109999999</v>
+      </c>
+      <c r="C16" s="88">
+        <v>3.8400599275227161</v>
+      </c>
+      <c r="D16" s="77">
+        <v>1557.0357330000002</v>
+      </c>
+      <c r="E16" s="88">
+        <v>3.5095452775046692</v>
+      </c>
+      <c r="F16" s="77">
+        <v>-73.567377999999735</v>
+      </c>
+      <c r="G16" s="89">
+        <v>-4.5116667264839867</v>
+      </c>
+      <c r="H16" s="88">
+        <v>-0.17325070602708745</v>
+      </c>
+      <c r="I16" s="88">
+        <v>-3.8663102408055314</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="65" t="s">
+        <v>90</v>
+      </c>
+      <c r="B17" s="77">
+        <v>1323.0382499999998</v>
+      </c>
+      <c r="C17" s="88">
+        <v>3.1157466413080948</v>
+      </c>
+      <c r="D17" s="77">
+        <v>1392.7996189999999</v>
+      </c>
+      <c r="E17" s="88">
+        <v>3.1393584757067043</v>
+      </c>
+      <c r="F17" s="77">
+        <v>69.761369000000059</v>
+      </c>
+      <c r="G17" s="89">
+        <v>5.2728157330296437</v>
+      </c>
+      <c r="H17" s="88">
+        <v>0.16428757910423591</v>
+      </c>
+      <c r="I17" s="88">
+        <v>3.6662866437528163</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="65" t="s">
+        <v>100</v>
+      </c>
+      <c r="B18" s="77">
+        <v>1107.1140809999999</v>
+      </c>
+      <c r="C18" s="88">
+        <v>2.607246600331206</v>
+      </c>
+      <c r="D18" s="77">
+        <v>1191.285682</v>
+      </c>
+      <c r="E18" s="88">
+        <v>2.6851477784434561</v>
+      </c>
+      <c r="F18" s="77">
+        <v>84.17160100000001</v>
+      </c>
+      <c r="G18" s="89">
+        <v>7.6027938262669448</v>
+      </c>
+      <c r="H18" s="88">
+        <v>0.19822358356553574</v>
+      </c>
+      <c r="I18" s="88">
+        <v>4.4236118205993202</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="65" t="s">
+        <v>98</v>
+      </c>
+      <c r="B19" s="77">
+        <v>1057.8104440000002</v>
+      </c>
+      <c r="C19" s="88">
+        <v>2.4911368496214119</v>
+      </c>
+      <c r="D19" s="77">
+        <v>1119.810966</v>
+      </c>
+      <c r="E19" s="88">
+        <v>2.5240443774858705</v>
+      </c>
+      <c r="F19" s="77">
+        <v>62.000521999999819</v>
+      </c>
+      <c r="G19" s="89">
+        <v>5.8612128809724444</v>
+      </c>
+      <c r="H19" s="88">
+        <v>0.14601083391266131</v>
+      </c>
+      <c r="I19" s="88">
+        <v>3.2584177887091315</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="65" t="s">
+        <v>96</v>
+      </c>
+      <c r="B20" s="77">
+        <v>1087.3645200000001</v>
+      </c>
+      <c r="C20" s="88">
+        <v>2.5607365101255311</v>
+      </c>
+      <c r="D20" s="77">
+        <v>1013.9372089999997</v>
+      </c>
+      <c r="E20" s="88">
+        <v>2.2854058311661198</v>
+      </c>
+      <c r="F20" s="77">
+        <v>-73.427311000000373</v>
+      </c>
+      <c r="G20" s="89">
+        <v>-6.7527779000918997</v>
+      </c>
+      <c r="H20" s="88">
+        <v>-0.17292084913534142</v>
+      </c>
+      <c r="I20" s="88">
+        <v>-3.8589490640011008</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="65" t="s">
+        <v>97</v>
+      </c>
+      <c r="B21" s="77">
+        <v>836.79891100000009</v>
+      </c>
+      <c r="C21" s="88">
+        <v>1.9706560988682846</v>
+      </c>
+      <c r="D21" s="77">
+        <v>843.59793600000012</v>
+      </c>
+      <c r="E21" s="88">
+        <v>1.9014625609761047</v>
+      </c>
+      <c r="F21" s="77">
+        <v>6.7990250000000287</v>
+      </c>
+      <c r="G21" s="89">
+        <v>0.81250404495328366</v>
+      </c>
+      <c r="H21" s="88">
+        <v>1.6011660515423392E-2</v>
+      </c>
+      <c r="I21" s="88">
+        <v>0.35732060458907533</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="65" t="s">
+        <v>104</v>
+      </c>
+      <c r="B22" s="77">
+        <v>783.29538600000001</v>
+      </c>
+      <c r="C22" s="88">
+        <v>1.8446556387025304</v>
+      </c>
+      <c r="D22" s="77">
+        <v>817.53201200000001</v>
+      </c>
+      <c r="E22" s="88">
+        <v>1.8427101903405643</v>
+      </c>
+      <c r="F22" s="77">
+        <v>34.236626000000001</v>
+      </c>
+      <c r="G22" s="89">
+        <v>4.3708448449867419</v>
+      </c>
+      <c r="H22" s="88">
+        <v>8.0627035891986804E-2</v>
+      </c>
+      <c r="I22" s="88">
+        <v>1.7992950314802494</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="65" t="s">
+        <v>95</v>
+      </c>
+      <c r="B23" s="77">
+        <v>690.96410300000002</v>
+      </c>
+      <c r="C23" s="88">
+        <v>1.6272160560639202</v>
+      </c>
+      <c r="D23" s="77">
+        <v>713.42249400000003</v>
+      </c>
+      <c r="E23" s="88">
+        <v>1.6080482236969336</v>
+      </c>
+      <c r="F23" s="77">
+        <v>22.458391000000006</v>
+      </c>
+      <c r="G23" s="89">
+        <v>3.250297794413787</v>
+      </c>
+      <c r="H23" s="88">
+        <v>5.2889367580592608E-2</v>
+      </c>
+      <c r="I23" s="88">
+        <v>1.1802936230147434</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="65" t="s">
+        <v>99</v>
+      </c>
+      <c r="B24" s="77">
+        <v>593.217581</v>
+      </c>
+      <c r="C24" s="88">
+        <v>1.3970236201150368</v>
+      </c>
+      <c r="D24" s="77">
+        <v>606.65533800000003</v>
+      </c>
+      <c r="E24" s="88">
+        <v>1.3673959636422157</v>
+      </c>
+      <c r="F24" s="77">
+        <v>13.437757000000033</v>
+      </c>
+      <c r="G24" s="89">
+        <v>2.265232425739593</v>
+      </c>
+      <c r="H24" s="88">
+        <v>3.1645832038086921E-2</v>
+      </c>
+      <c r="I24" s="88">
+        <v>0.70621706135233664</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="65" t="s">
         <v>44</v>
       </c>
-      <c r="B25" s="70">
-[...25 lines deleted...]
-      <c r="A26" s="58" t="s">
+      <c r="B25" s="77">
+        <v>345.42</v>
+      </c>
+      <c r="C25" s="88">
+        <v>0.81346189714518269</v>
+      </c>
+      <c r="D25" s="77">
+        <v>403.48</v>
+      </c>
+      <c r="E25" s="88">
+        <v>0.90944048267875155</v>
+      </c>
+      <c r="F25" s="77">
+        <v>58.06</v>
+      </c>
+      <c r="G25" s="89">
+        <v>16.808522957558914</v>
+      </c>
+      <c r="H25" s="88">
+        <v>0.13673092973264228</v>
+      </c>
+      <c r="I25" s="88">
+        <v>3.0513249035621466</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="65" t="s">
         <v>43</v>
       </c>
-      <c r="B26" s="70">
-[...25 lines deleted...]
-      <c r="A27" s="58" t="s">
+      <c r="B26" s="77">
+        <v>330.03</v>
+      </c>
+      <c r="C26" s="88">
+        <v>0.77721854529217926</v>
+      </c>
+      <c r="D26" s="77">
+        <v>352.9</v>
+      </c>
+      <c r="E26" s="88">
+        <v>0.79543359357918952</v>
+      </c>
+      <c r="F26" s="77">
+        <v>22.870000000000005</v>
+      </c>
+      <c r="G26" s="89">
+        <v>6.9296730600248475</v>
+      </c>
+      <c r="H26" s="88">
+        <v>5.3858704150629169E-2</v>
+      </c>
+      <c r="I26" s="88">
+        <v>1.2019256035905324</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="65" t="s">
         <v>49</v>
       </c>
-      <c r="B27" s="70">
-[...25 lines deleted...]
-      <c r="A28" s="58" t="s">
+      <c r="B27" s="77">
+        <v>258.48</v>
+      </c>
+      <c r="C27" s="88">
+        <v>0.60871875158962074</v>
+      </c>
+      <c r="D27" s="77">
+        <v>287.35000000000002</v>
+      </c>
+      <c r="E27" s="88">
+        <v>0.64768445201184521</v>
+      </c>
+      <c r="F27" s="77">
+        <v>28.870000000000005</v>
+      </c>
+      <c r="G27" s="89">
+        <v>11.169142680284743</v>
+      </c>
+      <c r="H27" s="88">
+        <v>6.7988665886692792E-2</v>
+      </c>
+      <c r="I27" s="88">
+        <v>1.5172537024774233</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="65" t="s">
         <v>46</v>
       </c>
-      <c r="B28" s="70">
-[...54 lines deleted...]
-      <c r="A30" s="58" t="s">
+      <c r="B28" s="77">
+        <v>219.81</v>
+      </c>
+      <c r="C28" s="88">
+        <v>0.51765114820069069</v>
+      </c>
+      <c r="D28" s="77">
+        <v>232.58</v>
+      </c>
+      <c r="E28" s="88">
+        <v>0.5242333386076734</v>
+      </c>
+      <c r="F28" s="77">
+        <v>12.77000000000001</v>
+      </c>
+      <c r="G28" s="89">
+        <v>5.8095628042400298</v>
+      </c>
+      <c r="H28" s="88">
+        <v>3.0073268561588758E-2</v>
+      </c>
+      <c r="I28" s="88">
+        <v>0.67112330379759977</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="65" t="s">
+        <v>94</v>
+      </c>
+      <c r="B29" s="77">
+        <v>155.135774</v>
+      </c>
+      <c r="C29" s="88">
+        <v>0.36534375841910222</v>
+      </c>
+      <c r="D29" s="77">
+        <v>160.79437100000001</v>
+      </c>
+      <c r="E29" s="88">
+        <v>0.3624291423968134</v>
+      </c>
+      <c r="F29" s="77">
+        <v>5.6585970000000145</v>
+      </c>
+      <c r="G29" s="89">
+        <v>3.6475126620375873</v>
+      </c>
+      <c r="H29" s="88">
+        <v>1.3325959848300765E-2</v>
+      </c>
+      <c r="I29" s="88">
+        <v>0.29738577239617803</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="65" t="s">
         <v>42</v>
       </c>
-      <c r="B30" s="70">
-[...25 lines deleted...]
-      <c r="A31" s="58" t="s">
+      <c r="B30" s="77">
+        <v>115.16999999999999</v>
+      </c>
+      <c r="C30" s="88">
+        <v>0.27122461552374111</v>
+      </c>
+      <c r="D30" s="77">
+        <v>157.23000000000002</v>
+      </c>
+      <c r="E30" s="88">
+        <v>0.35439508052835361</v>
+      </c>
+      <c r="F30" s="77">
+        <v>42.060000000000031</v>
+      </c>
+      <c r="G30" s="89">
+        <v>36.519927064339704</v>
+      </c>
+      <c r="H30" s="88">
+        <v>9.9051031769806036E-2</v>
+      </c>
+      <c r="I30" s="88">
+        <v>2.2104499731971061</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="65" t="s">
         <v>45</v>
       </c>
-      <c r="B31" s="70">
-[...25 lines deleted...]
-      <c r="A32" s="58" t="s">
+      <c r="B31" s="77">
+        <v>110.95000000000002</v>
+      </c>
+      <c r="C31" s="88">
+        <v>0.2612865424360431</v>
+      </c>
+      <c r="D31" s="77">
+        <v>107.44999999999999</v>
+      </c>
+      <c r="E31" s="88">
+        <v>0.24219138461344267</v>
+      </c>
+      <c r="F31" s="77">
+        <v>-3.5000000000000284</v>
+      </c>
+      <c r="G31" s="89">
+        <v>-3.1545741324921384</v>
+      </c>
+      <c r="H31" s="88">
+        <v>-8.242477679370511E-3</v>
+      </c>
+      <c r="I31" s="88">
+        <v>-0.18394139101735446</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="65" t="s">
         <v>50</v>
       </c>
-      <c r="B32" s="70">
-[...25 lines deleted...]
-      <c r="A33" s="58" t="s">
+      <c r="B32" s="77">
+        <v>69.47999999999999</v>
+      </c>
+      <c r="C32" s="88">
+        <v>0.1636249569036167</v>
+      </c>
+      <c r="D32" s="77">
+        <v>91.52000000000001</v>
+      </c>
+      <c r="E32" s="88">
+        <v>0.20628530032407891</v>
+      </c>
+      <c r="F32" s="77">
+        <v>22.04000000000002</v>
+      </c>
+      <c r="G32" s="89">
+        <v>31.72135866436388</v>
+      </c>
+      <c r="H32" s="88">
+        <v>5.190405944380707E-2</v>
+      </c>
+      <c r="I32" s="88">
+        <v>1.1583052165778465</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="65" t="s">
         <v>47</v>
       </c>
-      <c r="B33" s="70">
-[...55 lines deleted...]
-      <c r="B35" s="70">
+      <c r="B33" s="77">
+        <v>76.059999999999988</v>
+      </c>
+      <c r="C33" s="88">
+        <v>0.1791208149408331</v>
+      </c>
+      <c r="D33" s="77">
+        <v>68.37</v>
+      </c>
+      <c r="E33" s="88">
+        <v>0.15410539754323943</v>
+      </c>
+      <c r="F33" s="77">
+        <v>-7.6899999999999835</v>
+      </c>
+      <c r="G33" s="89">
+        <v>-10.110439127004977</v>
+      </c>
+      <c r="H33" s="88">
+        <v>-1.8109900958388166E-2</v>
+      </c>
+      <c r="I33" s="88">
+        <v>-0.40414551340669747</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="65" t="s">
+        <v>105</v>
+      </c>
+      <c r="B34" s="77">
+        <v>1428.7272109999999</v>
+      </c>
+      <c r="C34" s="88">
+        <v>3.3646434704504817</v>
+      </c>
+      <c r="D34" s="77">
+        <v>1527.1473850000002</v>
+      </c>
+      <c r="E34" s="88">
+        <v>3.4421771957370706</v>
+      </c>
+      <c r="F34" s="77">
+        <v>98.420174000000316</v>
+      </c>
+      <c r="G34" s="89">
+        <v>6.8886609873632709</v>
+      </c>
+      <c r="H34" s="88">
+        <v>0.23177888211278799</v>
+      </c>
+      <c r="I34" s="88">
+        <v>5.1724410599228499</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" ht="2.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="65"/>
+      <c r="B35" s="77">
         <v>0</v>
       </c>
-      <c r="C35" s="81"/>
-      <c r="D35" s="70">
+      <c r="C35" s="88"/>
+      <c r="D35" s="77">
         <v>0</v>
       </c>
-      <c r="E35" s="81"/>
-[...6 lines deleted...]
-      <c r="A36" s="62" t="s">
+      <c r="E35" s="88"/>
+      <c r="F35" s="77"/>
+      <c r="G35" s="89"/>
+      <c r="H35" s="88"/>
+      <c r="I35" s="88"/>
+    </row>
+    <row r="36" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="69" t="s">
         <v>59</v>
       </c>
-      <c r="B36" s="83">
-[...36 lines deleted...]
-      <c r="A38" s="60" t="s">
+      <c r="B36" s="90">
+        <v>-2419.4705130000002</v>
+      </c>
+      <c r="C36" s="91">
+        <v>-5.6978376283707028</v>
+      </c>
+      <c r="D36" s="90">
+        <v>-863.02675500001351</v>
+      </c>
+      <c r="E36" s="91">
+        <v>-1.9452549534844081</v>
+      </c>
+      <c r="F36" s="90">
+        <v>1556.4437579999867</v>
+      </c>
+      <c r="G36" s="92">
+        <v>-64.329932918673535</v>
+      </c>
+      <c r="H36" s="91">
+        <v>3.6654151241458122</v>
+      </c>
+      <c r="I36" s="91">
+        <v>81.798408539083951</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" ht="3" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="93"/>
+      <c r="B37" s="94"/>
+      <c r="C37" s="95"/>
+      <c r="D37" s="94"/>
+      <c r="E37" s="95"/>
+      <c r="F37" s="95"/>
+      <c r="G37" s="30"/>
+      <c r="H37" s="95"/>
+      <c r="I37" s="95"/>
+    </row>
+    <row r="38" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A38" s="67" t="s">
         <v>70</v>
       </c>
-      <c r="B38" s="63"/>
-[...9 lines deleted...]
-      <c r="A39" s="60" t="s">
+      <c r="B38" s="70"/>
+      <c r="C38" s="70"/>
+      <c r="D38" s="70"/>
+      <c r="E38" s="70"/>
+      <c r="F38" s="70"/>
+      <c r="G38" s="70"/>
+      <c r="H38" s="70"/>
+      <c r="I38" s="70"/>
+    </row>
+    <row r="39" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A39" s="67" t="s">
         <v>71</v>
       </c>
-      <c r="G39" s="65"/>
-[...2 lines deleted...]
-      <c r="A40" s="60" t="s">
+      <c r="G39" s="72"/>
+    </row>
+    <row r="40" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A40" s="67" t="s">
         <v>5</v>
       </c>
-      <c r="G40" s="65"/>
-[...6 lines deleted...]
-      <c r="A42" s="114" t="s">
+      <c r="G40" s="72"/>
+    </row>
+    <row r="41" spans="1:9" ht="3" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="67"/>
+      <c r="G41" s="72"/>
+    </row>
+    <row r="42" spans="1:9" ht="105" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="121" t="s">
         <v>72</v>
       </c>
-      <c r="B42" s="115"/>
-[...26 lines deleted...]
-    <row r="46" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="B42" s="122"/>
+      <c r="C42" s="122"/>
+      <c r="D42" s="122"/>
+      <c r="E42" s="122"/>
+      <c r="F42" s="122"/>
+      <c r="G42" s="122"/>
+      <c r="H42" s="122"/>
+      <c r="I42" s="122"/>
+    </row>
+    <row r="43" spans="1:9" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="I43" s="73"/>
+    </row>
+    <row r="44" spans="1:9" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="61"/>
+      <c r="B44" s="61"/>
+      <c r="C44" s="75"/>
+      <c r="D44" s="61"/>
+      <c r="E44" s="75"/>
+      <c r="F44" s="75"/>
+      <c r="G44" s="76"/>
+      <c r="H44" s="76"/>
+      <c r="I44" s="76"/>
+    </row>
+    <row r="45" spans="1:9" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="60"/>
+      <c r="I45" s="73"/>
+    </row>
+    <row r="46" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A46" s="16" t="s">
         <v>63</v>
       </c>
-      <c r="I46" s="66"/>
-[...2 lines deleted...]
-      <c r="A47" s="55" t="s">
+      <c r="I46" s="73"/>
+    </row>
+    <row r="47" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A47" s="62" t="s">
         <v>64</v>
       </c>
-      <c r="I47" s="66"/>
-[...17 lines deleted...]
-      <c r="I52" s="66"/>
+      <c r="I47" s="73"/>
+    </row>
+    <row r="48" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A48" s="97"/>
+      <c r="I48" s="73"/>
+    </row>
+    <row r="49" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A49" s="60"/>
+      <c r="I49" s="73"/>
+    </row>
+    <row r="50" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A50" s="60"/>
+      <c r="I50" s="73"/>
+    </row>
+    <row r="51" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="I51" s="73"/>
+    </row>
+    <row r="52" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="I52" s="73"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A42:I42"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <conditionalFormatting sqref="B35 D35">
     <cfRule type="cellIs" dxfId="14" priority="3" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B5:I36">
     <cfRule type="cellIs" dxfId="13" priority="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="12" priority="2" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
     <hyperlink ref="A47" r:id="rId1" display="www.portugalglobal.pt" xr:uid="{DB7C052A-4B42-4036-ABFF-F16F20BAB68C}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.39370078740157483" bottom="0.39370078740157483" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr codeName="Sheet5"/>
-  <dimension ref="A1:P52"/>
+  <dimension ref="A1:R52"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A44" sqref="A44"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="12" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="38.7109375" style="16" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="17" max="16384" width="9.140625" style="53"/>
+    <col min="1" max="1" width="38.6640625" style="16" customWidth="1"/>
+    <col min="2" max="2" width="7.6640625" style="60" customWidth="1"/>
+    <col min="3" max="3" width="7.6640625" style="71" customWidth="1"/>
+    <col min="4" max="4" width="7.6640625" style="60" customWidth="1"/>
+    <col min="5" max="6" width="7.6640625" style="71" customWidth="1"/>
+    <col min="7" max="7" width="7.6640625" style="74" customWidth="1"/>
+    <col min="8" max="9" width="7.6640625" style="71" customWidth="1"/>
+    <col min="10" max="18" width="9.109375" style="87"/>
+    <col min="19" max="16384" width="9.109375" style="60"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
-[...16 lines deleted...]
-      <c r="A2" s="61" t="s">
+    <row r="1" spans="1:18" ht="9.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="60"/>
+      <c r="C1" s="60"/>
+      <c r="E1" s="60"/>
+      <c r="F1" s="60"/>
+      <c r="G1" s="60"/>
+      <c r="H1" s="60"/>
+      <c r="I1" s="60"/>
+      <c r="J1" s="60"/>
+      <c r="K1" s="60"/>
+      <c r="L1" s="60"/>
+      <c r="M1" s="60"/>
+      <c r="N1" s="60"/>
+      <c r="O1" s="60"/>
+      <c r="P1" s="60"/>
+      <c r="Q1" s="60"/>
+      <c r="R1" s="60"/>
+    </row>
+    <row r="2" spans="1:18" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="68" t="s">
         <v>67</v>
       </c>
-      <c r="B2" s="71"/>
-[...34 lines deleted...]
-      <c r="A4" s="56" t="s">
+      <c r="B2" s="78"/>
+      <c r="C2" s="79"/>
+      <c r="D2" s="79"/>
+      <c r="E2" s="79"/>
+      <c r="F2" s="79"/>
+      <c r="G2" s="79"/>
+      <c r="H2" s="79"/>
+      <c r="I2" s="79"/>
+      <c r="J2" s="60"/>
+      <c r="K2" s="60"/>
+      <c r="L2" s="60"/>
+      <c r="M2" s="60"/>
+      <c r="N2" s="60"/>
+      <c r="O2" s="60"/>
+      <c r="P2" s="60"/>
+      <c r="Q2" s="60"/>
+      <c r="R2" s="60"/>
+    </row>
+    <row r="3" spans="1:18" ht="9.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="78"/>
+      <c r="B3" s="78"/>
+      <c r="C3" s="79"/>
+      <c r="D3" s="79"/>
+      <c r="E3" s="79"/>
+      <c r="F3" s="79"/>
+      <c r="G3" s="79"/>
+      <c r="H3" s="79"/>
+      <c r="I3" s="79"/>
+      <c r="J3" s="60"/>
+      <c r="K3" s="60"/>
+      <c r="L3" s="60"/>
+      <c r="M3" s="60"/>
+      <c r="N3" s="60"/>
+      <c r="O3" s="60"/>
+      <c r="P3" s="60"/>
+      <c r="Q3" s="60"/>
+      <c r="R3" s="60"/>
+    </row>
+    <row r="4" spans="1:18" s="16" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="63" t="s">
         <v>52</v>
       </c>
-      <c r="B4" s="73" t="s">
+      <c r="B4" s="80" t="s">
         <v>87</v>
       </c>
-      <c r="C4" s="74" t="s">
+      <c r="C4" s="81" t="s">
         <v>76</v>
       </c>
-      <c r="D4" s="73" t="s">
+      <c r="D4" s="80" t="s">
         <v>88</v>
       </c>
-      <c r="E4" s="74" t="s">
+      <c r="E4" s="81" t="s">
         <v>81</v>
       </c>
-      <c r="F4" s="74" t="s">
+      <c r="F4" s="81" t="s">
         <v>62</v>
       </c>
-      <c r="G4" s="74" t="s">
+      <c r="G4" s="81" t="s">
         <v>78</v>
       </c>
-      <c r="H4" s="74" t="s">
+      <c r="H4" s="81" t="s">
         <v>3</v>
       </c>
-      <c r="I4" s="75" t="s">
+      <c r="I4" s="82" t="s">
         <v>4</v>
       </c>
-      <c r="J4" s="76"/>
-[...8 lines deleted...]
-      <c r="A5" s="57" t="s">
+      <c r="J4" s="83"/>
+      <c r="K4" s="83"/>
+      <c r="L4" s="83"/>
+      <c r="M4" s="83"/>
+      <c r="N4" s="83"/>
+      <c r="O4" s="83"/>
+      <c r="P4" s="83"/>
+      <c r="Q4" s="83"/>
+      <c r="R4" s="83"/>
+    </row>
+    <row r="5" spans="1:18" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="64" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="77">
-[...2 lines deleted...]
-      <c r="C5" s="78">
+      <c r="B5" s="84">
+        <v>42439.649999999994</v>
+      </c>
+      <c r="C5" s="85">
         <v>100</v>
       </c>
-      <c r="D5" s="77">
-[...2 lines deleted...]
-      <c r="E5" s="78">
+      <c r="D5" s="84">
+        <v>45476.909999999996</v>
+      </c>
+      <c r="E5" s="85">
         <v>100</v>
       </c>
-      <c r="F5" s="77">
-[...8 lines deleted...]
-      <c r="I5" s="78">
+      <c r="F5" s="84">
+        <v>3037.260000000002</v>
+      </c>
+      <c r="G5" s="86">
+        <v>7.1566565699764313</v>
+      </c>
+      <c r="H5" s="85">
+        <v>7.1566565699764313</v>
+      </c>
+      <c r="I5" s="85">
         <v>100</v>
       </c>
     </row>
-    <row r="6" spans="1:16" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-[...174 lines deleted...]
-      <c r="A12" s="58" t="s">
+    <row r="6" spans="1:18" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="65" t="s">
+        <v>102</v>
+      </c>
+      <c r="B6" s="77">
+        <v>6496.1640890000008</v>
+      </c>
+      <c r="C6" s="88">
+        <v>15.306827669408211</v>
+      </c>
+      <c r="D6" s="77">
+        <v>7820.768326999998</v>
+      </c>
+      <c r="E6" s="88">
+        <v>17.197228938817517</v>
+      </c>
+      <c r="F6" s="77">
+        <v>1324.6042379999972</v>
+      </c>
+      <c r="G6" s="89">
+        <v>20.390560026692654</v>
+      </c>
+      <c r="H6" s="88">
+        <v>3.1211478841130815</v>
+      </c>
+      <c r="I6" s="88">
+        <v>43.611815847177922</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="65" t="s">
+        <v>103</v>
+      </c>
+      <c r="B7" s="77">
+        <v>5029.2168250000013</v>
+      </c>
+      <c r="C7" s="88">
+        <v>11.850278748764428</v>
+      </c>
+      <c r="D7" s="77">
+        <v>5743.7804359999991</v>
+      </c>
+      <c r="E7" s="88">
+        <v>12.630102696071477</v>
+      </c>
+      <c r="F7" s="77">
+        <v>714.56361099999776</v>
+      </c>
+      <c r="G7" s="89">
+        <v>14.208248239525794</v>
+      </c>
+      <c r="H7" s="88">
+        <v>1.6837170217002211</v>
+      </c>
+      <c r="I7" s="88">
+        <v>23.526586824967151</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="65" t="s">
+        <v>92</v>
+      </c>
+      <c r="B8" s="77">
+        <v>5112.6787050000012</v>
+      </c>
+      <c r="C8" s="88">
+        <v>12.046938900297249</v>
+      </c>
+      <c r="D8" s="77">
+        <v>4373.7131720000007</v>
+      </c>
+      <c r="E8" s="88">
+        <v>9.6174370070437973</v>
+      </c>
+      <c r="F8" s="77">
+        <v>-738.96553300000051</v>
+      </c>
+      <c r="G8" s="89">
+        <v>-14.453588336722998</v>
+      </c>
+      <c r="H8" s="88">
+        <v>-1.741214955825509</v>
+      </c>
+      <c r="I8" s="88">
+        <v>-24.330005761772124</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="65" t="s">
+        <v>89</v>
+      </c>
+      <c r="B9" s="77">
+        <v>3809.2409029999994</v>
+      </c>
+      <c r="C9" s="88">
+        <v>8.9756652163719544</v>
+      </c>
+      <c r="D9" s="77">
+        <v>4018.4714639999997</v>
+      </c>
+      <c r="E9" s="88">
+        <v>8.8362895895961273</v>
+      </c>
+      <c r="F9" s="77">
+        <v>209.23056100000031</v>
+      </c>
+      <c r="G9" s="89">
+        <v>5.4927101311765032</v>
+      </c>
+      <c r="H9" s="88">
+        <v>0.49300727268014782</v>
+      </c>
+      <c r="I9" s="88">
+        <v>6.8887932215220351</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="65" t="s">
+        <v>91</v>
+      </c>
+      <c r="B10" s="77">
+        <v>3463.1362579999995</v>
+      </c>
+      <c r="C10" s="88">
+        <v>8.1601433046691021</v>
+      </c>
+      <c r="D10" s="77">
+        <v>3474.7080020000003</v>
+      </c>
+      <c r="E10" s="88">
+        <v>7.640598277235636</v>
+      </c>
+      <c r="F10" s="77">
+        <v>11.571744000000763</v>
+      </c>
+      <c r="G10" s="89">
+        <v>0.33414059216611869</v>
+      </c>
+      <c r="H10" s="88">
+        <v>2.726635115982522E-2</v>
+      </c>
+      <c r="I10" s="88">
+        <v>0.38099286857235648</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="65" t="s">
+        <v>101</v>
+      </c>
+      <c r="B11" s="77">
+        <v>3010.6314179999995</v>
+      </c>
+      <c r="C11" s="88">
+        <v>7.0939119856077983</v>
+      </c>
+      <c r="D11" s="77">
+        <v>3063.1080170000005</v>
+      </c>
+      <c r="E11" s="88">
+        <v>6.735523625065996</v>
+      </c>
+      <c r="F11" s="77">
+        <v>52.476599000000988</v>
+      </c>
+      <c r="G11" s="89">
+        <v>1.7430429605647926</v>
+      </c>
+      <c r="H11" s="88">
+        <v>0.12364993349379882</v>
+      </c>
+      <c r="I11" s="88">
+        <v>1.7277611728992892</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="65" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="70">
-[...25 lines deleted...]
-      <c r="A13" s="58" t="s">
+      <c r="B12" s="77">
+        <v>2412.1999999999998</v>
+      </c>
+      <c r="C12" s="88">
+        <v>5.6838357526511185</v>
+      </c>
+      <c r="D12" s="77">
+        <v>2616.52</v>
+      </c>
+      <c r="E12" s="88">
+        <v>5.7535131564567603</v>
+      </c>
+      <c r="F12" s="77">
+        <v>204.32000000000016</v>
+      </c>
+      <c r="G12" s="89">
+        <v>8.4702760965094175</v>
+      </c>
+      <c r="H12" s="88">
+        <v>0.48143658112166376</v>
+      </c>
+      <c r="I12" s="88">
+        <v>6.7271158873458319</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="65" t="s">
         <v>1</v>
       </c>
-      <c r="B13" s="70">
-[...83 lines deleted...]
-      <c r="A16" s="58" t="s">
+      <c r="B13" s="77">
+        <v>1792.46</v>
+      </c>
+      <c r="C13" s="88">
+        <v>4.2235503827199334</v>
+      </c>
+      <c r="D13" s="77">
+        <v>2242.83</v>
+      </c>
+      <c r="E13" s="88">
+        <v>4.9317994560316434</v>
+      </c>
+      <c r="F13" s="77">
+        <v>450.36999999999989</v>
+      </c>
+      <c r="G13" s="89">
+        <v>25.125804759938848</v>
+      </c>
+      <c r="H13" s="88">
+        <v>1.0612010230998605</v>
+      </c>
+      <c r="I13" s="88">
+        <v>14.828167493069397</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="65" t="s">
+        <v>93</v>
+      </c>
+      <c r="B14" s="77">
+        <v>2053.8460569999997</v>
+      </c>
+      <c r="C14" s="88">
+        <v>4.8394509780358694</v>
+      </c>
+      <c r="D14" s="77">
+        <v>2052.943757</v>
+      </c>
+      <c r="E14" s="88">
+        <v>4.5142551615754023</v>
+      </c>
+      <c r="F14" s="77">
+        <v>-0.90229999999974098</v>
+      </c>
+      <c r="G14" s="89">
+        <v>-4.3932211809375211E-2</v>
+      </c>
+      <c r="H14" s="88">
+        <v>-2.1260778540815985E-3</v>
+      </c>
+      <c r="I14" s="88">
+        <v>-2.9707697069060283E-2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="65" t="s">
         <v>2</v>
       </c>
-      <c r="B16" s="70">
-[...83 lines deleted...]
-      <c r="A19" s="58" t="s">
+      <c r="B15" s="77">
+        <v>1702.73</v>
+      </c>
+      <c r="C15" s="88">
+        <v>4.012120740863792</v>
+      </c>
+      <c r="D15" s="77">
+        <v>1778.08</v>
+      </c>
+      <c r="E15" s="88">
+        <v>3.9098522744839084</v>
+      </c>
+      <c r="F15" s="77">
+        <v>75.349999999999909</v>
+      </c>
+      <c r="G15" s="89">
+        <v>4.4252465158891843</v>
+      </c>
+      <c r="H15" s="88">
+        <v>0.17754623329834229</v>
+      </c>
+      <c r="I15" s="88">
+        <v>2.4808544543437132</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="65" t="s">
+        <v>90</v>
+      </c>
+      <c r="B16" s="77">
+        <v>1662.710628</v>
+      </c>
+      <c r="C16" s="88">
+        <v>3.9178236107036706</v>
+      </c>
+      <c r="D16" s="77">
+        <v>1727.7858220000001</v>
+      </c>
+      <c r="E16" s="88">
+        <v>3.7992594967424131</v>
+      </c>
+      <c r="F16" s="77">
+        <v>65.07519400000001</v>
+      </c>
+      <c r="G16" s="89">
+        <v>3.9138015301120701</v>
+      </c>
+      <c r="H16" s="88">
+        <v>0.1533358404228122</v>
+      </c>
+      <c r="I16" s="88">
+        <v>2.1425625069964362</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="65" t="s">
+        <v>104</v>
+      </c>
+      <c r="B17" s="77">
+        <v>930.37800300000015</v>
+      </c>
+      <c r="C17" s="88">
+        <v>2.1922376904616327</v>
+      </c>
+      <c r="D17" s="77">
+        <v>1023.6870280000002</v>
+      </c>
+      <c r="E17" s="88">
+        <v>2.2510039226499785</v>
+      </c>
+      <c r="F17" s="77">
+        <v>93.30902500000002</v>
+      </c>
+      <c r="G17" s="89">
+        <v>10.029152097225584</v>
+      </c>
+      <c r="H17" s="88">
+        <v>0.21986285230910252</v>
+      </c>
+      <c r="I17" s="88">
+        <v>3.0721447949796841</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="65" t="s">
+        <v>98</v>
+      </c>
+      <c r="B18" s="77">
+        <v>1006.038224</v>
+      </c>
+      <c r="C18" s="88">
+        <v>2.370514893501714</v>
+      </c>
+      <c r="D18" s="77">
+        <v>966.74748600000009</v>
+      </c>
+      <c r="E18" s="88">
+        <v>2.1257985338053973</v>
+      </c>
+      <c r="F18" s="77">
+        <v>-39.290737999999919</v>
+      </c>
+      <c r="G18" s="89">
+        <v>-3.9054915670878052</v>
+      </c>
+      <c r="H18" s="88">
+        <v>-9.2580259262269898E-2</v>
+      </c>
+      <c r="I18" s="88">
+        <v>-1.2936244509854242</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="65" t="s">
         <v>48</v>
       </c>
-      <c r="B19" s="70">
-[...141 lines deleted...]
-      <c r="A24" s="58" t="s">
+      <c r="B19" s="77">
+        <v>731.15000000000009</v>
+      </c>
+      <c r="C19" s="88">
+        <v>1.7227993162054829</v>
+      </c>
+      <c r="D19" s="77">
+        <v>806.6099999999999</v>
+      </c>
+      <c r="E19" s="88">
+        <v>1.7736693192215565</v>
+      </c>
+      <c r="F19" s="77">
+        <v>75.459999999999809</v>
+      </c>
+      <c r="G19" s="89">
+        <v>10.320727620871203</v>
+      </c>
+      <c r="H19" s="88">
+        <v>0.17780542487979947</v>
+      </c>
+      <c r="I19" s="88">
+        <v>2.484476139678518</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="65" t="s">
+        <v>97</v>
+      </c>
+      <c r="B20" s="77">
+        <v>752.1938110000001</v>
+      </c>
+      <c r="C20" s="88">
+        <v>1.7723845766871316</v>
+      </c>
+      <c r="D20" s="77">
+        <v>716.4891869999999</v>
+      </c>
+      <c r="E20" s="88">
+        <v>1.5755010333815556</v>
+      </c>
+      <c r="F20" s="77">
+        <v>-35.704624000000194</v>
+      </c>
+      <c r="G20" s="89">
+        <v>-4.746731956293667</v>
+      </c>
+      <c r="H20" s="88">
+        <v>-8.4130345090028313E-2</v>
+      </c>
+      <c r="I20" s="88">
+        <v>-1.1755537556876978</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="65" t="s">
+        <v>100</v>
+      </c>
+      <c r="B21" s="77">
+        <v>543.48273900000004</v>
+      </c>
+      <c r="C21" s="88">
+        <v>1.2806013692384366</v>
+      </c>
+      <c r="D21" s="77">
+        <v>575.74976100000003</v>
+      </c>
+      <c r="E21" s="88">
+        <v>1.2660265638100743</v>
+      </c>
+      <c r="F21" s="77">
+        <v>32.267021999999997</v>
+      </c>
+      <c r="G21" s="89">
+        <v>5.9370831278599256</v>
+      </c>
+      <c r="H21" s="88">
+        <v>7.60303678281984E-2</v>
+      </c>
+      <c r="I21" s="88">
+        <v>1.0623727306848927</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="65" t="s">
+        <v>96</v>
+      </c>
+      <c r="B22" s="77">
+        <v>563.89649600000007</v>
+      </c>
+      <c r="C22" s="88">
+        <v>1.3287020416049617</v>
+      </c>
+      <c r="D22" s="77">
+        <v>550.11773200000005</v>
+      </c>
+      <c r="E22" s="88">
+        <v>1.2096638316015758</v>
+      </c>
+      <c r="F22" s="77">
+        <v>-13.778764000000024</v>
+      </c>
+      <c r="G22" s="89">
+        <v>-2.4434916864601375</v>
+      </c>
+      <c r="H22" s="88">
+        <v>-3.2466723924443358E-2</v>
+      </c>
+      <c r="I22" s="88">
+        <v>-0.45365770464168409</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="65" t="s">
+        <v>95</v>
+      </c>
+      <c r="B23" s="77">
+        <v>469.77566399999995</v>
+      </c>
+      <c r="C23" s="88">
+        <v>1.1069263389306934</v>
+      </c>
+      <c r="D23" s="77">
+        <v>453.92347499999994</v>
+      </c>
+      <c r="E23" s="88">
+        <v>0.99814053989156248</v>
+      </c>
+      <c r="F23" s="77">
+        <v>-15.85218900000001</v>
+      </c>
+      <c r="G23" s="89">
+        <v>-3.3744168152567413</v>
+      </c>
+      <c r="H23" s="88">
+        <v>-3.7352308513383149E-2</v>
+      </c>
+      <c r="I23" s="88">
+        <v>-0.52192400387191074</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="65" t="s">
+        <v>43</v>
+      </c>
+      <c r="B24" s="77">
+        <v>328.63</v>
+      </c>
+      <c r="C24" s="88">
+        <v>0.77434663103960577</v>
+      </c>
+      <c r="D24" s="77">
+        <v>355.66999999999996</v>
+      </c>
+      <c r="E24" s="88">
+        <v>0.78208919647355102</v>
+      </c>
+      <c r="F24" s="77">
+        <v>27.039999999999964</v>
+      </c>
+      <c r="G24" s="89">
+        <v>8.2280984694032693</v>
+      </c>
+      <c r="H24" s="88">
+        <v>6.3714003296445582E-2</v>
+      </c>
+      <c r="I24" s="88">
+        <v>0.89027610412015912</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="65" t="s">
         <v>47</v>
       </c>
-      <c r="B24" s="70">
-[...112 lines deleted...]
-      <c r="A28" s="58" t="s">
+      <c r="B25" s="77">
+        <v>333.32</v>
+      </c>
+      <c r="C25" s="88">
+        <v>0.785397617558109</v>
+      </c>
+      <c r="D25" s="77">
+        <v>353.67</v>
+      </c>
+      <c r="E25" s="88">
+        <v>0.77769136029690678</v>
+      </c>
+      <c r="F25" s="77">
+        <v>20.350000000000023</v>
+      </c>
+      <c r="G25" s="89">
+        <v>6.1052442097683981</v>
+      </c>
+      <c r="H25" s="88">
+        <v>4.7950442569625398E-2</v>
+      </c>
+      <c r="I25" s="88">
+        <v>0.67001178693954444</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="65" t="s">
+        <v>99</v>
+      </c>
+      <c r="B26" s="77">
+        <v>348.25975100000005</v>
+      </c>
+      <c r="C26" s="88">
+        <v>0.82059996017874814</v>
+      </c>
+      <c r="D26" s="77">
+        <v>344.00018799999998</v>
+      </c>
+      <c r="E26" s="88">
+        <v>0.75642823577943175</v>
+      </c>
+      <c r="F26" s="77">
+        <v>-4.259563000000071</v>
+      </c>
+      <c r="G26" s="89">
+        <v>-1.2230994215579252</v>
+      </c>
+      <c r="H26" s="88">
+        <v>-1.0036753366250832E-2</v>
+      </c>
+      <c r="I26" s="88">
+        <v>-0.1402436077253863</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="65" t="s">
+        <v>94</v>
+      </c>
+      <c r="B27" s="77">
+        <v>303.14949000000001</v>
+      </c>
+      <c r="C27" s="88">
+        <v>0.71430723391922424</v>
+      </c>
+      <c r="D27" s="77">
+        <v>310.78313600000007</v>
+      </c>
+      <c r="E27" s="88">
+        <v>0.68338665929589348</v>
+      </c>
+      <c r="F27" s="77">
+        <v>7.6336460000000557</v>
+      </c>
+      <c r="G27" s="89">
+        <v>2.5181127634422396</v>
+      </c>
+      <c r="H27" s="88">
+        <v>1.7987061627511198E-2</v>
+      </c>
+      <c r="I27" s="88">
+        <v>0.25133330699380529</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="65" t="s">
+        <v>49</v>
+      </c>
+      <c r="B28" s="77">
+        <v>224.38</v>
+      </c>
+      <c r="C28" s="88">
+        <v>0.52870370043108283</v>
+      </c>
+      <c r="D28" s="77">
+        <v>265.35000000000002</v>
+      </c>
+      <c r="E28" s="88">
+        <v>0.58348291473629155</v>
+      </c>
+      <c r="F28" s="77">
+        <v>40.970000000000027</v>
+      </c>
+      <c r="G28" s="89">
+        <v>18.259203137534552</v>
+      </c>
+      <c r="H28" s="88">
+        <v>9.6537082657373555E-2</v>
+      </c>
+      <c r="I28" s="88">
+        <v>1.3489131651554362</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="65" t="s">
         <v>45</v>
       </c>
-      <c r="B28" s="70">
-[...54 lines deleted...]
-      <c r="A30" s="58" t="s">
+      <c r="B29" s="77">
+        <v>281.04999999999995</v>
+      </c>
+      <c r="C29" s="88">
+        <v>0.66223449062374451</v>
+      </c>
+      <c r="D29" s="77">
+        <v>264.90999999999997</v>
+      </c>
+      <c r="E29" s="88">
+        <v>0.58251539077742964</v>
+      </c>
+      <c r="F29" s="77">
+        <v>-16.139999999999986</v>
+      </c>
+      <c r="G29" s="89">
+        <v>-5.7427504002846428</v>
+      </c>
+      <c r="H29" s="88">
+        <v>-3.8030473861118061E-2</v>
+      </c>
+      <c r="I29" s="88">
+        <v>-0.53140001185278762</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="65" t="s">
         <v>46</v>
       </c>
-      <c r="B30" s="70">
-[...25 lines deleted...]
-      <c r="A31" s="58" t="s">
+      <c r="B30" s="77">
+        <v>183.1</v>
+      </c>
+      <c r="C30" s="88">
+        <v>0.43143616877142016</v>
+      </c>
+      <c r="D30" s="77">
+        <v>222.81</v>
+      </c>
+      <c r="E30" s="88">
+        <v>0.48994093925906584</v>
+      </c>
+      <c r="F30" s="77">
+        <v>39.710000000000008</v>
+      </c>
+      <c r="G30" s="89">
+        <v>21.687602403058442</v>
+      </c>
+      <c r="H30" s="88">
+        <v>9.3568160906133804E-2</v>
+      </c>
+      <c r="I30" s="88">
+        <v>1.3074284058658128</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="65" t="s">
         <v>44</v>
       </c>
-      <c r="B31" s="70">
-[...25 lines deleted...]
-      <c r="A32" s="58" t="s">
+      <c r="B31" s="77">
+        <v>157.66000000000003</v>
+      </c>
+      <c r="C31" s="88">
+        <v>0.37149222484162819</v>
+      </c>
+      <c r="D31" s="77">
+        <v>162.72999999999999</v>
+      </c>
+      <c r="E31" s="88">
+        <v>0.35782994051266898</v>
+      </c>
+      <c r="F31" s="77">
+        <v>5.0699999999999648</v>
+      </c>
+      <c r="G31" s="89">
+        <v>3.2157807941138934</v>
+      </c>
+      <c r="H31" s="88">
+        <v>1.1946375618083481E-2</v>
+      </c>
+      <c r="I31" s="88">
+        <v>0.16692676952252891</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="65" t="s">
         <v>50</v>
       </c>
-      <c r="B32" s="70">
-[...25 lines deleted...]
-      <c r="A33" s="58" t="s">
+      <c r="B32" s="77">
+        <v>26.07</v>
+      </c>
+      <c r="C32" s="88">
+        <v>6.1428404805411924E-2</v>
+      </c>
+      <c r="D32" s="77">
+        <v>24.020000000000003</v>
+      </c>
+      <c r="E32" s="88">
+        <v>5.2818012481498866E-2</v>
+      </c>
+      <c r="F32" s="77">
+        <v>-2.0499999999999972</v>
+      </c>
+      <c r="G32" s="89">
+        <v>-7.8634445723053208</v>
+      </c>
+      <c r="H32" s="88">
+        <v>-4.8303885635249053E-3</v>
+      </c>
+      <c r="I32" s="88">
+        <v>-6.7495044875973603E-2</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="65" t="s">
         <v>42</v>
       </c>
-      <c r="B33" s="70">
-[...65 lines deleted...]
-      <c r="A36" s="62" t="s">
+      <c r="B33" s="77">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="C33" s="88">
+        <v>4.5711969820674769E-2</v>
+      </c>
+      <c r="D33" s="77">
+        <v>3.69</v>
+      </c>
+      <c r="E33" s="88">
+        <v>8.1140077459088585E-3</v>
+      </c>
+      <c r="F33" s="77">
+        <v>-15.709999999999999</v>
+      </c>
+      <c r="G33" s="89">
+        <v>-80.979381443298976</v>
+      </c>
+      <c r="H33" s="88">
+        <v>-3.7017270406329933E-2</v>
+      </c>
+      <c r="I33" s="88">
+        <v>-0.51724251463490079</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="65" t="s">
+        <v>105</v>
+      </c>
+      <c r="B34" s="77">
+        <v>1267.1492699999999</v>
+      </c>
+      <c r="C34" s="88">
+        <v>2.9857674839448491</v>
+      </c>
+      <c r="D34" s="77">
+        <v>1317.4551280000001</v>
+      </c>
+      <c r="E34" s="88">
+        <v>2.8969759115120182</v>
+      </c>
+      <c r="F34" s="77">
+        <v>50.305858000000171</v>
+      </c>
+      <c r="G34" s="89">
+        <v>3.970002523854208</v>
+      </c>
+      <c r="H34" s="88">
+        <v>0.11853504446902878</v>
+      </c>
+      <c r="I34" s="88">
+        <v>1.6562908015777422</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" ht="2.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="65"/>
+      <c r="B35" s="77"/>
+      <c r="C35" s="88"/>
+      <c r="D35" s="77"/>
+      <c r="E35" s="88"/>
+      <c r="F35" s="77"/>
+      <c r="G35" s="89"/>
+      <c r="H35" s="88"/>
+      <c r="I35" s="88"/>
+    </row>
+    <row r="36" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="69" t="s">
         <v>59</v>
       </c>
-      <c r="B36" s="83">
-[...36 lines deleted...]
-      <c r="A38" s="60" t="s">
+      <c r="B36" s="90">
+        <v>-2574.4483310000142</v>
+      </c>
+      <c r="C36" s="91">
+        <v>-6.06613940265769</v>
+      </c>
+      <c r="D36" s="90">
+        <v>-2154.2121180000031</v>
+      </c>
+      <c r="E36" s="91">
+        <v>-4.7369359923530494</v>
+      </c>
+      <c r="F36" s="90">
+        <v>420.23621300001105</v>
+      </c>
+      <c r="G36" s="92">
+        <v>-16.323350052893669</v>
+      </c>
+      <c r="H36" s="91">
+        <v>0.99019716939232805</v>
+      </c>
+      <c r="I36" s="91">
+        <v>13.836030270704871</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" ht="3" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="93"/>
+      <c r="B37" s="94"/>
+      <c r="C37" s="95"/>
+      <c r="D37" s="94"/>
+      <c r="E37" s="95"/>
+      <c r="F37" s="95"/>
+      <c r="G37" s="30"/>
+      <c r="H37" s="95"/>
+      <c r="I37" s="95"/>
+    </row>
+    <row r="38" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A38" s="67" t="s">
         <v>70</v>
       </c>
-      <c r="B38" s="63"/>
-[...9 lines deleted...]
-      <c r="A39" s="60" t="s">
+      <c r="B38" s="70"/>
+      <c r="C38" s="70"/>
+      <c r="D38" s="70"/>
+      <c r="E38" s="70"/>
+      <c r="F38" s="70"/>
+      <c r="G38" s="70"/>
+      <c r="H38" s="70"/>
+      <c r="I38" s="70"/>
+    </row>
+    <row r="39" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A39" s="67" t="s">
         <v>71</v>
       </c>
-      <c r="G39" s="65"/>
-[...2 lines deleted...]
-      <c r="A40" s="60" t="s">
+      <c r="G39" s="72"/>
+    </row>
+    <row r="40" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A40" s="67" t="s">
         <v>5</v>
       </c>
-      <c r="G40" s="65"/>
-[...6 lines deleted...]
-      <c r="A42" s="114" t="s">
+      <c r="G40" s="72"/>
+    </row>
+    <row r="41" spans="1:9" ht="3" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="67"/>
+      <c r="G41" s="72"/>
+    </row>
+    <row r="42" spans="1:9" ht="105" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="121" t="s">
         <v>72</v>
       </c>
-      <c r="B42" s="115"/>
-[...26 lines deleted...]
-    <row r="46" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="B42" s="122"/>
+      <c r="C42" s="122"/>
+      <c r="D42" s="122"/>
+      <c r="E42" s="122"/>
+      <c r="F42" s="122"/>
+      <c r="G42" s="122"/>
+      <c r="H42" s="122"/>
+      <c r="I42" s="122"/>
+    </row>
+    <row r="43" spans="1:9" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="I43" s="73"/>
+    </row>
+    <row r="44" spans="1:9" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="61"/>
+      <c r="B44" s="61"/>
+      <c r="C44" s="75"/>
+      <c r="D44" s="61"/>
+      <c r="E44" s="75"/>
+      <c r="F44" s="75"/>
+      <c r="G44" s="76"/>
+      <c r="H44" s="76"/>
+      <c r="I44" s="76"/>
+    </row>
+    <row r="45" spans="1:9" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="60"/>
+      <c r="I45" s="73"/>
+    </row>
+    <row r="46" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A46" s="16" t="s">
         <v>63</v>
       </c>
-      <c r="I46" s="66"/>
-[...2 lines deleted...]
-      <c r="A47" s="55" t="s">
+      <c r="I46" s="73"/>
+    </row>
+    <row r="47" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A47" s="62" t="s">
         <v>64</v>
       </c>
-      <c r="I47" s="66"/>
-[...17 lines deleted...]
-      <c r="I52" s="66"/>
+      <c r="I47" s="73"/>
+    </row>
+    <row r="48" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A48" s="97"/>
+      <c r="I48" s="73"/>
+    </row>
+    <row r="49" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A49" s="60"/>
+      <c r="I49" s="73"/>
+    </row>
+    <row r="50" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A50" s="60"/>
+      <c r="I50" s="73"/>
+    </row>
+    <row r="51" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="I51" s="73"/>
+    </row>
+    <row r="52" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="I52" s="73"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A42:I42"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <conditionalFormatting sqref="B35 D35">
     <cfRule type="cellIs" dxfId="11" priority="3" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B5:I36">
     <cfRule type="cellIs" dxfId="10" priority="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="9" priority="2" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
     <hyperlink ref="A47" r:id="rId1" display="www.portugalglobal.pt" xr:uid="{FE25068E-F4E4-4B85-82B4-CE375AF210E2}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.39370078740157483" bottom="0.39370078740157483" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr codeName="Sheet6"/>
   <dimension ref="A1:W53"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A43" sqref="A43"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="12" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="41.7109375" style="16" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="24" max="16384" width="9.140625" style="53"/>
+    <col min="1" max="1" width="41.6640625" style="16" customWidth="1"/>
+    <col min="2" max="4" width="9.6640625" style="60" customWidth="1"/>
+    <col min="5" max="5" width="9.6640625" style="71" customWidth="1"/>
+    <col min="6" max="6" width="8.6640625" style="71" customWidth="1"/>
+    <col min="7" max="7" width="8.44140625" style="74" customWidth="1"/>
+    <col min="8" max="8" width="9.109375" style="60"/>
+    <col min="9" max="23" width="9.109375" style="87"/>
+    <col min="24" max="16384" width="9.109375" style="60"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
-[...21 lines deleted...]
-      <c r="A2" s="61" t="s">
+    <row r="1" spans="1:23" ht="9.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="60"/>
+      <c r="E1" s="60"/>
+      <c r="F1" s="60"/>
+      <c r="G1" s="60"/>
+      <c r="I1" s="60"/>
+      <c r="J1" s="60"/>
+      <c r="K1" s="60"/>
+      <c r="L1" s="60"/>
+      <c r="M1" s="60"/>
+      <c r="N1" s="60"/>
+      <c r="O1" s="60"/>
+      <c r="P1" s="60"/>
+      <c r="Q1" s="60"/>
+      <c r="R1" s="60"/>
+      <c r="S1" s="60"/>
+      <c r="T1" s="60"/>
+      <c r="U1" s="60"/>
+      <c r="V1" s="60"/>
+      <c r="W1" s="60"/>
+    </row>
+    <row r="2" spans="1:23" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="68" t="s">
         <v>68</v>
       </c>
-      <c r="B2" s="71"/>
-[...48 lines deleted...]
-      <c r="A4" s="56" t="s">
+      <c r="B2" s="78"/>
+      <c r="C2" s="79"/>
+      <c r="D2" s="79"/>
+      <c r="E2" s="79"/>
+      <c r="F2" s="79"/>
+      <c r="G2" s="79"/>
+      <c r="H2" s="79"/>
+      <c r="I2" s="60"/>
+      <c r="J2" s="60"/>
+      <c r="K2" s="60"/>
+      <c r="L2" s="60"/>
+      <c r="M2" s="60"/>
+      <c r="N2" s="60"/>
+      <c r="O2" s="60"/>
+      <c r="P2" s="60"/>
+      <c r="Q2" s="60"/>
+      <c r="R2" s="60"/>
+      <c r="S2" s="60"/>
+      <c r="T2" s="60"/>
+      <c r="U2" s="60"/>
+      <c r="V2" s="60"/>
+      <c r="W2" s="60"/>
+    </row>
+    <row r="3" spans="1:23" ht="9.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="78"/>
+      <c r="B3" s="78"/>
+      <c r="C3" s="79"/>
+      <c r="D3" s="79"/>
+      <c r="E3" s="79"/>
+      <c r="F3" s="79"/>
+      <c r="G3" s="79"/>
+      <c r="H3" s="79"/>
+      <c r="I3" s="60"/>
+      <c r="J3" s="60"/>
+      <c r="K3" s="60"/>
+      <c r="L3" s="60"/>
+      <c r="M3" s="60"/>
+      <c r="N3" s="60"/>
+      <c r="O3" s="60"/>
+      <c r="P3" s="60"/>
+      <c r="Q3" s="60"/>
+      <c r="R3" s="60"/>
+      <c r="S3" s="60"/>
+      <c r="T3" s="60"/>
+      <c r="U3" s="60"/>
+      <c r="V3" s="60"/>
+      <c r="W3" s="60"/>
+    </row>
+    <row r="4" spans="1:23" s="16" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="63" t="s">
         <v>29</v>
       </c>
-      <c r="B4" s="73" t="s">
+      <c r="B4" s="80" t="s">
         <v>87</v>
       </c>
-      <c r="C4" s="73" t="s">
+      <c r="C4" s="80" t="s">
         <v>77</v>
       </c>
-      <c r="D4" s="74" t="s">
+      <c r="D4" s="81" t="s">
         <v>88</v>
       </c>
-      <c r="E4" s="74" t="s">
+      <c r="E4" s="81" t="s">
         <v>82</v>
       </c>
-      <c r="F4" s="74" t="s">
+      <c r="F4" s="81" t="s">
         <v>62</v>
       </c>
-      <c r="G4" s="75" t="s">
+      <c r="G4" s="82" t="s">
         <v>78</v>
       </c>
-      <c r="I4" s="76"/>
-[...16 lines deleted...]
-      <c r="A5" s="57" t="s">
+      <c r="I4" s="83"/>
+      <c r="J4" s="83"/>
+      <c r="K4" s="83"/>
+      <c r="L4" s="83"/>
+      <c r="M4" s="83"/>
+      <c r="N4" s="83"/>
+      <c r="O4" s="83"/>
+      <c r="P4" s="83"/>
+      <c r="Q4" s="83"/>
+      <c r="R4" s="83"/>
+      <c r="S4" s="83"/>
+      <c r="T4" s="83"/>
+      <c r="U4" s="83"/>
+      <c r="V4" s="83"/>
+      <c r="W4" s="83"/>
+    </row>
+    <row r="5" spans="1:23" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="64" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="77">
-[...22 lines deleted...]
-      <c r="A6" s="58" t="s">
+      <c r="B5" s="84">
+        <v>23.310000000004948</v>
+      </c>
+      <c r="C5" s="84">
+        <v>100.05492505239795</v>
+      </c>
+      <c r="D5" s="84">
+        <v>-1111.169999999991</v>
+      </c>
+      <c r="E5" s="86">
+        <v>97.556628187799049</v>
+      </c>
+      <c r="F5" s="84">
+        <v>-1134.4799999999959</v>
+      </c>
+      <c r="G5" s="85">
+        <v>-4866.9240669230167</v>
+      </c>
+      <c r="H5" s="67"/>
+      <c r="I5" s="67"/>
+      <c r="J5" s="67"/>
+    </row>
+    <row r="6" spans="1:23" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="65" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="70">
-[...21 lines deleted...]
-      <c r="A7" s="58" t="s">
+      <c r="B6" s="77">
+        <v>5571.75</v>
+      </c>
+      <c r="C6" s="77">
+        <v>427.22451592442718</v>
+      </c>
+      <c r="D6" s="77">
+        <v>5807.1900000000005</v>
+      </c>
+      <c r="E6" s="89">
+        <v>426.59891568433369</v>
+      </c>
+      <c r="F6" s="77">
+        <v>235.44000000000051</v>
+      </c>
+      <c r="G6" s="88">
+        <v>4.2256023690940996</v>
+      </c>
+      <c r="H6" s="67"/>
+      <c r="I6" s="67"/>
+    </row>
+    <row r="7" spans="1:23" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="65" t="s">
         <v>1</v>
       </c>
-      <c r="B7" s="70">
-[...21 lines deleted...]
-      <c r="A8" s="58" t="s">
+      <c r="B7" s="77">
+        <v>1715.98</v>
+      </c>
+      <c r="C7" s="77">
+        <v>195.7332381196791</v>
+      </c>
+      <c r="D7" s="77">
+        <v>1426.7600000000002</v>
+      </c>
+      <c r="E7" s="89">
+        <v>163.6142730389731</v>
+      </c>
+      <c r="F7" s="77">
+        <v>-289.2199999999998</v>
+      </c>
+      <c r="G7" s="88">
+        <v>-16.854508793808773</v>
+      </c>
+      <c r="H7" s="67"/>
+      <c r="I7" s="67"/>
+    </row>
+    <row r="8" spans="1:23" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="65" t="s">
         <v>48</v>
       </c>
-      <c r="B8" s="70">
-[...21 lines deleted...]
-      <c r="A9" s="58" t="s">
+      <c r="B8" s="77">
+        <v>1012.6099999999999</v>
+      </c>
+      <c r="C8" s="77">
+        <v>238.49552075497499</v>
+      </c>
+      <c r="D8" s="77">
+        <v>1169.9800000000002</v>
+      </c>
+      <c r="E8" s="89">
+        <v>245.0490323700426</v>
+      </c>
+      <c r="F8" s="77">
+        <v>157.37000000000035</v>
+      </c>
+      <c r="G8" s="88">
+        <v>15.54102764144146</v>
+      </c>
+      <c r="H8" s="67"/>
+      <c r="I8" s="67"/>
+    </row>
+    <row r="9" spans="1:23" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="65" t="s">
+        <v>100</v>
+      </c>
+      <c r="B9" s="77">
+        <v>563.6313419999999</v>
+      </c>
+      <c r="C9" s="77">
+        <v>203.70731240463553</v>
+      </c>
+      <c r="D9" s="77">
+        <v>615.53592099999992</v>
+      </c>
+      <c r="E9" s="89">
+        <v>206.91032158326851</v>
+      </c>
+      <c r="F9" s="77">
+        <v>51.904579000000012</v>
+      </c>
+      <c r="G9" s="88">
+        <v>9.2089589652379598</v>
+      </c>
+      <c r="H9" s="67"/>
+      <c r="I9" s="67"/>
+      <c r="J9" s="98"/>
+    </row>
+    <row r="10" spans="1:23" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="65" t="s">
         <v>15</v>
       </c>
-      <c r="B9" s="70">
-[...122 lines deleted...]
-      <c r="A14" s="58" t="s">
+      <c r="B10" s="77">
+        <v>923.32999999999993</v>
+      </c>
+      <c r="C10" s="77">
+        <v>138.27750601111021</v>
+      </c>
+      <c r="D10" s="77">
+        <v>576.80000000000018</v>
+      </c>
+      <c r="E10" s="89">
+        <v>122.04454771987221</v>
+      </c>
+      <c r="F10" s="77">
+        <v>-346.52999999999975</v>
+      </c>
+      <c r="G10" s="88">
+        <v>-37.530460398773982</v>
+      </c>
+      <c r="H10" s="67"/>
+      <c r="I10" s="67"/>
+    </row>
+    <row r="11" spans="1:23" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="65" t="s">
+        <v>96</v>
+      </c>
+      <c r="B11" s="77">
+        <v>523.46802400000001</v>
+      </c>
+      <c r="C11" s="77">
+        <v>192.83051547814546</v>
+      </c>
+      <c r="D11" s="77">
+        <v>463.81947699999967</v>
+      </c>
+      <c r="E11" s="89">
+        <v>184.31276616257111</v>
+      </c>
+      <c r="F11" s="77">
+        <v>-59.648547000000349</v>
+      </c>
+      <c r="G11" s="88">
+        <v>-11.394878820716727</v>
+      </c>
+      <c r="H11" s="67"/>
+      <c r="I11" s="67"/>
+    </row>
+    <row r="12" spans="1:23" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="65" t="s">
+        <v>99</v>
+      </c>
+      <c r="B12" s="77">
+        <v>244.95782999999994</v>
+      </c>
+      <c r="C12" s="77">
+        <v>170.33768022190995</v>
+      </c>
+      <c r="D12" s="77">
+        <v>262.65515000000005</v>
+      </c>
+      <c r="E12" s="89">
+        <v>176.35319955115841</v>
+      </c>
+      <c r="F12" s="77">
+        <v>17.697320000000104</v>
+      </c>
+      <c r="G12" s="88">
+        <v>7.2246394410009716</v>
+      </c>
+      <c r="H12" s="67"/>
+      <c r="I12" s="67"/>
+    </row>
+    <row r="13" spans="1:23" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="65" t="s">
+        <v>95</v>
+      </c>
+      <c r="B13" s="77">
+        <v>221.18843900000007</v>
+      </c>
+      <c r="C13" s="77">
+        <v>147.08384361945156</v>
+      </c>
+      <c r="D13" s="77">
+        <v>259.49901900000009</v>
+      </c>
+      <c r="E13" s="89">
+        <v>157.16801031275153</v>
+      </c>
+      <c r="F13" s="77">
+        <v>38.310580000000016</v>
+      </c>
+      <c r="G13" s="88">
+        <v>17.320335625678883</v>
+      </c>
+      <c r="H13" s="67"/>
+      <c r="I13" s="67"/>
+    </row>
+    <row r="14" spans="1:23" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="65" t="s">
         <v>44</v>
       </c>
-      <c r="B14" s="70">
-[...21 lines deleted...]
-      <c r="A15" s="58" t="s">
+      <c r="B14" s="77">
+        <v>187.76</v>
+      </c>
+      <c r="C14" s="77">
+        <v>219.09171635164273</v>
+      </c>
+      <c r="D14" s="77">
+        <v>240.75000000000003</v>
+      </c>
+      <c r="E14" s="89">
+        <v>247.9444478584158</v>
+      </c>
+      <c r="F14" s="77">
+        <v>52.990000000000038</v>
+      </c>
+      <c r="G14" s="88">
+        <v>28.22219855134216</v>
+      </c>
+      <c r="H14" s="67"/>
+      <c r="I14" s="67"/>
+    </row>
+    <row r="15" spans="1:23" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="65" t="s">
         <v>42</v>
       </c>
-      <c r="B15" s="70">
-[...71 lines deleted...]
-      <c r="A18" s="58" t="s">
+      <c r="B15" s="77">
+        <v>95.769999999999982</v>
+      </c>
+      <c r="C15" s="77">
+        <v>593.65979381443299</v>
+      </c>
+      <c r="D15" s="77">
+        <v>153.54000000000002</v>
+      </c>
+      <c r="E15" s="89">
+        <v>4260.9756097560985</v>
+      </c>
+      <c r="F15" s="77">
+        <v>57.770000000000039</v>
+      </c>
+      <c r="G15" s="88">
+        <v>60.321603842539474</v>
+      </c>
+      <c r="H15" s="67"/>
+      <c r="I15" s="67"/>
+    </row>
+    <row r="16" spans="1:23" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="65" t="s">
+        <v>98</v>
+      </c>
+      <c r="B16" s="77">
+        <v>51.772220000000175</v>
+      </c>
+      <c r="C16" s="77">
+        <v>105.14614840320422</v>
+      </c>
+      <c r="D16" s="77">
+        <v>153.06347999999991</v>
+      </c>
+      <c r="E16" s="89">
+        <v>115.8328293806393</v>
+      </c>
+      <c r="F16" s="77">
+        <v>101.29125999999974</v>
+      </c>
+      <c r="G16" s="88">
+        <v>195.64789765630951</v>
+      </c>
+      <c r="H16" s="67"/>
+      <c r="I16" s="67"/>
+    </row>
+    <row r="17" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="65" t="s">
+        <v>97</v>
+      </c>
+      <c r="B17" s="77">
+        <v>84.605099999999993</v>
+      </c>
+      <c r="C17" s="77">
+        <v>111.24777933063849</v>
+      </c>
+      <c r="D17" s="77">
+        <v>127.10874900000022</v>
+      </c>
+      <c r="E17" s="89">
+        <v>117.74049787579001</v>
+      </c>
+      <c r="F17" s="77">
+        <v>42.503649000000223</v>
+      </c>
+      <c r="G17" s="88">
+        <v>50.23769134484828</v>
+      </c>
+      <c r="H17" s="67"/>
+      <c r="I17" s="67"/>
+    </row>
+    <row r="18" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="65" t="s">
+        <v>50</v>
+      </c>
+      <c r="B18" s="77">
+        <v>43.409999999999989</v>
+      </c>
+      <c r="C18" s="77">
+        <v>266.51323360184114</v>
+      </c>
+      <c r="D18" s="77">
+        <v>67.5</v>
+      </c>
+      <c r="E18" s="89">
+        <v>381.01582014987508</v>
+      </c>
+      <c r="F18" s="77">
+        <v>24.090000000000011</v>
+      </c>
+      <c r="G18" s="88">
+        <v>55.494125777470671</v>
+      </c>
+      <c r="H18" s="67"/>
+      <c r="I18" s="67"/>
+    </row>
+    <row r="19" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="65" t="s">
         <v>49</v>
       </c>
-      <c r="B18" s="70">
-[...46 lines deleted...]
-      <c r="A20" s="58" t="s">
+      <c r="B19" s="77">
+        <v>34.100000000000023</v>
+      </c>
+      <c r="C19" s="77">
+        <v>115.19743292628577</v>
+      </c>
+      <c r="D19" s="77">
+        <v>22</v>
+      </c>
+      <c r="E19" s="89">
+        <v>108.29093649896365</v>
+      </c>
+      <c r="F19" s="77">
+        <v>-12.100000000000023</v>
+      </c>
+      <c r="G19" s="88">
+        <v>-35.483870967741979</v>
+      </c>
+      <c r="H19" s="67"/>
+      <c r="I19" s="67"/>
+    </row>
+    <row r="20" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="65" t="s">
         <v>46</v>
       </c>
-      <c r="B20" s="70">
-[...21 lines deleted...]
-      <c r="A21" s="58" t="s">
+      <c r="B20" s="77">
+        <v>36.710000000000008</v>
+      </c>
+      <c r="C20" s="77">
+        <v>120.04915346805025</v>
+      </c>
+      <c r="D20" s="77">
+        <v>9.7700000000000102</v>
+      </c>
+      <c r="E20" s="89">
+        <v>104.38490193438356</v>
+      </c>
+      <c r="F20" s="77">
+        <v>-26.939999999999998</v>
+      </c>
+      <c r="G20" s="88">
+        <v>-73.385998365567943</v>
+      </c>
+      <c r="H20" s="67"/>
+      <c r="I20" s="67"/>
+    </row>
+    <row r="21" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="65" t="s">
         <v>43</v>
       </c>
-      <c r="B21" s="70">
-[...96 lines deleted...]
-      <c r="A25" s="58" t="s">
+      <c r="B21" s="77">
+        <v>1.3999999999999773</v>
+      </c>
+      <c r="C21" s="77">
+        <v>100.42601101542768</v>
+      </c>
+      <c r="D21" s="77">
+        <v>-2.7699999999999818</v>
+      </c>
+      <c r="E21" s="89">
+        <v>99.221188180054554</v>
+      </c>
+      <c r="F21" s="77">
+        <v>-4.1699999999999591</v>
+      </c>
+      <c r="G21" s="88">
+        <v>-297.85714285714477</v>
+      </c>
+      <c r="H21" s="67"/>
+      <c r="I21" s="67"/>
+    </row>
+    <row r="22" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="65" t="s">
+        <v>94</v>
+      </c>
+      <c r="B22" s="77">
+        <v>-148.01371600000002</v>
+      </c>
+      <c r="C22" s="77">
+        <v>51.174677549350321</v>
+      </c>
+      <c r="D22" s="77">
+        <v>-149.98876500000006</v>
+      </c>
+      <c r="E22" s="89">
+        <v>51.738447931743622</v>
+      </c>
+      <c r="F22" s="77">
+        <v>-1.9750490000000411</v>
+      </c>
+      <c r="G22" s="88">
+        <v>-1.3343689040278139</v>
+      </c>
+      <c r="H22" s="67"/>
+      <c r="I22" s="67"/>
+    </row>
+    <row r="23" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="65" t="s">
+        <v>93</v>
+      </c>
+      <c r="B23" s="77">
+        <v>-205.87167199999999</v>
+      </c>
+      <c r="C23" s="77">
+        <v>89.976285160304982</v>
+      </c>
+      <c r="D23" s="77">
+        <v>-151.5421859999999</v>
+      </c>
+      <c r="E23" s="89">
+        <v>92.61829821283311</v>
+      </c>
+      <c r="F23" s="77">
+        <v>54.329486000000088</v>
+      </c>
+      <c r="G23" s="88">
+        <v>26.389976567538682</v>
+      </c>
+      <c r="H23" s="67"/>
+      <c r="I23" s="67"/>
+    </row>
+    <row r="24" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="65" t="s">
         <v>45</v>
       </c>
-      <c r="B25" s="70">
-[...21 lines deleted...]
-      <c r="A26" s="58" t="s">
+      <c r="B24" s="77">
+        <v>-170.09999999999994</v>
+      </c>
+      <c r="C24" s="77">
+        <v>39.476961394769624</v>
+      </c>
+      <c r="D24" s="77">
+        <v>-157.45999999999998</v>
+      </c>
+      <c r="E24" s="89">
+        <v>40.560945226680758</v>
+      </c>
+      <c r="F24" s="77">
+        <v>12.639999999999958</v>
+      </c>
+      <c r="G24" s="88">
+        <v>7.4309229864785209</v>
+      </c>
+      <c r="H24" s="67"/>
+      <c r="I24" s="67"/>
+    </row>
+    <row r="25" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="65" t="s">
+        <v>104</v>
+      </c>
+      <c r="B25" s="77">
+        <v>-147.08261700000014</v>
+      </c>
+      <c r="C25" s="77">
+        <v>84.19109044649241</v>
+      </c>
+      <c r="D25" s="77">
+        <v>-206.15501600000016</v>
+      </c>
+      <c r="E25" s="89">
+        <v>79.861519159545296</v>
+      </c>
+      <c r="F25" s="77">
+        <v>-59.072399000000019</v>
+      </c>
+      <c r="G25" s="88">
+        <v>-40.162733166489659</v>
+      </c>
+      <c r="H25" s="67"/>
+      <c r="I25" s="67"/>
+    </row>
+    <row r="26" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="65" t="s">
         <v>47</v>
       </c>
-      <c r="B26" s="70">
-[...232 lines deleted...]
-      <c r="A36" s="59" t="s">
+      <c r="B26" s="77">
+        <v>-257.26</v>
+      </c>
+      <c r="C26" s="77">
+        <v>22.818912756510258</v>
+      </c>
+      <c r="D26" s="77">
+        <v>-285.3</v>
+      </c>
+      <c r="E26" s="89">
+        <v>19.331580286707947</v>
+      </c>
+      <c r="F26" s="77">
+        <v>-28.04000000000002</v>
+      </c>
+      <c r="G26" s="88">
+        <v>-10.899479126175862</v>
+      </c>
+      <c r="H26" s="67"/>
+      <c r="I26" s="67"/>
+    </row>
+    <row r="27" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="65" t="s">
+        <v>90</v>
+      </c>
+      <c r="B27" s="77">
+        <v>-339.67237800000021</v>
+      </c>
+      <c r="C27" s="77">
+        <v>79.571166967966221</v>
+      </c>
+      <c r="D27" s="77">
+        <v>-334.98620300000016</v>
+      </c>
+      <c r="E27" s="89">
+        <v>80.611821283946156</v>
+      </c>
+      <c r="F27" s="77">
+        <v>4.6861750000000484</v>
+      </c>
+      <c r="G27" s="88">
+        <v>1.3796161547171919</v>
+      </c>
+      <c r="H27" s="67"/>
+      <c r="I27" s="67"/>
+    </row>
+    <row r="28" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="65" t="s">
+        <v>101</v>
+      </c>
+      <c r="B28" s="77">
+        <v>-881.32649999999967</v>
+      </c>
+      <c r="C28" s="77">
+        <v>70.726190701036529</v>
+      </c>
+      <c r="D28" s="77">
+        <v>-724.90953800000079</v>
+      </c>
+      <c r="E28" s="89">
+        <v>76.334182993978288</v>
+      </c>
+      <c r="F28" s="77">
+        <v>156.41696199999888</v>
+      </c>
+      <c r="G28" s="88">
+        <v>17.747901827529176</v>
+      </c>
+      <c r="H28" s="67"/>
+      <c r="I28" s="67"/>
+    </row>
+    <row r="29" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="65" t="s">
+        <v>91</v>
+      </c>
+      <c r="B29" s="77">
+        <v>-1832.5331469999996</v>
+      </c>
+      <c r="C29" s="77">
+        <v>47.084578530031379</v>
+      </c>
+      <c r="D29" s="77">
+        <v>-1917.6722690000001</v>
+      </c>
+      <c r="E29" s="89">
+        <v>44.810549033293995</v>
+      </c>
+      <c r="F29" s="77">
+        <v>-85.139122000000498</v>
+      </c>
+      <c r="G29" s="88">
+        <v>-4.6459799179829249</v>
+      </c>
+      <c r="H29" s="67"/>
+      <c r="I29" s="67"/>
+    </row>
+    <row r="30" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="65" t="s">
+        <v>89</v>
+      </c>
+      <c r="B30" s="77">
+        <v>-1751.9267499999992</v>
+      </c>
+      <c r="C30" s="77">
+        <v>54.008507348005885</v>
+      </c>
+      <c r="D30" s="77">
+        <v>-1931.2832489999996</v>
+      </c>
+      <c r="E30" s="89">
+        <v>51.939854088758565</v>
+      </c>
+      <c r="F30" s="77">
+        <v>-179.35649900000044</v>
+      </c>
+      <c r="G30" s="88">
+        <v>-10.237671124092405</v>
+      </c>
+      <c r="H30" s="67"/>
+      <c r="I30" s="67"/>
+    </row>
+    <row r="31" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="65" t="s">
+        <v>103</v>
+      </c>
+      <c r="B31" s="77">
+        <v>-1525.5003230000016</v>
+      </c>
+      <c r="C31" s="77">
+        <v>69.667238934364278</v>
+      </c>
+      <c r="D31" s="77">
+        <v>-2083.7291249999989</v>
+      </c>
+      <c r="E31" s="89">
+        <v>63.721992018707461</v>
+      </c>
+      <c r="F31" s="77">
+        <v>-558.22880199999736</v>
+      </c>
+      <c r="G31" s="88">
+        <v>-36.5931618357315</v>
+      </c>
+      <c r="H31" s="67"/>
+      <c r="I31" s="67"/>
+    </row>
+    <row r="32" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="65" t="s">
+        <v>92</v>
+      </c>
+      <c r="B32" s="77">
+        <v>-1975.1524160000013</v>
+      </c>
+      <c r="C32" s="77">
+        <v>61.367562290421674</v>
+      </c>
+      <c r="D32" s="77">
+        <v>-2680.5592420000003</v>
+      </c>
+      <c r="E32" s="89">
+        <v>38.712047713585179</v>
+      </c>
+      <c r="F32" s="77">
+        <v>-705.406825999999</v>
+      </c>
+      <c r="G32" s="88">
+        <v>-35.71404516865389</v>
+      </c>
+      <c r="H32" s="67"/>
+      <c r="I32" s="67"/>
+    </row>
+    <row r="33" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="65" t="s">
+        <v>102</v>
+      </c>
+      <c r="B33" s="77">
+        <v>-2371.2491950000003</v>
+      </c>
+      <c r="C33" s="77">
+        <v>63.497701681900978</v>
+      </c>
+      <c r="D33" s="77">
+        <v>-3341.6638229999971</v>
+      </c>
+      <c r="E33" s="89">
+        <v>57.271924147613248</v>
+      </c>
+      <c r="F33" s="77">
+        <v>-970.41462799999681</v>
+      </c>
+      <c r="G33" s="88">
+        <v>-40.924194304259814</v>
+      </c>
+      <c r="H33" s="67"/>
+      <c r="I33" s="67"/>
+    </row>
+    <row r="34" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="65" t="s">
+        <v>105</v>
+      </c>
+      <c r="B34" s="77">
+        <v>161.57794100000001</v>
+      </c>
+      <c r="C34" s="77">
+        <v>112.75129495990635</v>
+      </c>
+      <c r="D34" s="77">
+        <v>209.69225700000015</v>
+      </c>
+      <c r="E34" s="89">
+        <v>115.91646292487619</v>
+      </c>
+      <c r="F34" s="77">
+        <v>48.114316000000144</v>
+      </c>
+      <c r="G34" s="88">
+        <v>29.777775172911841</v>
+      </c>
+      <c r="H34" s="67"/>
+      <c r="I34" s="67"/>
+    </row>
+    <row r="35" spans="1:11" ht="2.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="65"/>
+      <c r="B35" s="77"/>
+      <c r="C35" s="77"/>
+      <c r="D35" s="77"/>
+      <c r="E35" s="89"/>
+      <c r="F35" s="77"/>
+      <c r="G35" s="88"/>
+      <c r="H35" s="67"/>
+      <c r="I35" s="67"/>
+    </row>
+    <row r="36" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="66" t="s">
         <v>60</v>
       </c>
-      <c r="B36" s="92">
-[...2 lines deleted...]
-      <c r="C36" s="93" t="s">
+      <c r="B36" s="99">
+        <v>154.97781800001394</v>
+      </c>
+      <c r="C36" s="100" t="s">
         <v>9</v>
       </c>
-      <c r="D36" s="92">
-[...2 lines deleted...]
-      <c r="E36" s="93" t="s">
+      <c r="D36" s="99">
+        <v>1291.1853629999896</v>
+      </c>
+      <c r="E36" s="100" t="s">
         <v>9</v>
       </c>
-      <c r="F36" s="92">
-[...2 lines deleted...]
-      <c r="G36" s="94" t="s">
+      <c r="F36" s="99">
+        <v>1136.2075449999757</v>
+      </c>
+      <c r="G36" s="101" t="s">
         <v>9</v>
       </c>
-      <c r="H36" s="60"/>
-[...13 lines deleted...]
-      <c r="A38" s="60" t="s">
+      <c r="H36" s="67"/>
+      <c r="I36" s="67"/>
+    </row>
+    <row r="37" spans="1:11" ht="3" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="93"/>
+      <c r="B37" s="94"/>
+      <c r="C37" s="94"/>
+      <c r="D37" s="94"/>
+      <c r="E37" s="95"/>
+      <c r="F37" s="95"/>
+      <c r="G37" s="30"/>
+      <c r="H37" s="67"/>
+    </row>
+    <row r="38" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A38" s="67" t="s">
         <v>70</v>
       </c>
-      <c r="B38" s="63"/>
-[...7 lines deleted...]
-      <c r="A39" s="60" t="s">
+      <c r="B38" s="70"/>
+      <c r="C38" s="70"/>
+      <c r="D38" s="70"/>
+      <c r="E38" s="70"/>
+      <c r="F38" s="70"/>
+      <c r="G38" s="70"/>
+    </row>
+    <row r="39" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A39" s="67" t="s">
         <v>71</v>
       </c>
-      <c r="G39" s="65"/>
-[...6 lines deleted...]
-      <c r="A41" s="114" t="s">
+      <c r="G39" s="72"/>
+    </row>
+    <row r="40" spans="1:11" ht="3" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="67"/>
+      <c r="G40" s="72"/>
+    </row>
+    <row r="41" spans="1:11" ht="105" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="121" t="s">
         <v>72</v>
       </c>
-      <c r="B41" s="115"/>
-[...31 lines deleted...]
-    <row r="45" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="B41" s="122"/>
+      <c r="C41" s="122"/>
+      <c r="D41" s="122"/>
+      <c r="E41" s="122"/>
+      <c r="F41" s="122"/>
+      <c r="G41" s="122"/>
+    </row>
+    <row r="42" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G42" s="72"/>
+      <c r="I42" s="96"/>
+      <c r="J42" s="96"/>
+      <c r="K42" s="96"/>
+    </row>
+    <row r="43" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="61"/>
+      <c r="B43" s="61"/>
+      <c r="C43" s="61"/>
+      <c r="D43" s="61"/>
+      <c r="E43" s="75"/>
+      <c r="F43" s="75"/>
+      <c r="G43" s="76"/>
+      <c r="I43" s="96"/>
+      <c r="J43" s="96"/>
+      <c r="K43" s="96"/>
+    </row>
+    <row r="44" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="60"/>
+      <c r="G44" s="72"/>
+      <c r="I44" s="96"/>
+      <c r="J44" s="96"/>
+      <c r="K44" s="96"/>
+    </row>
+    <row r="45" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A45" s="16" t="s">
         <v>63</v>
       </c>
-      <c r="G45" s="65"/>
-[...5 lines deleted...]
-      <c r="A46" s="55" t="s">
+      <c r="G45" s="72"/>
+      <c r="I45" s="96"/>
+      <c r="J45" s="96"/>
+      <c r="K45" s="96"/>
+    </row>
+    <row r="46" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A46" s="62" t="s">
         <v>64</v>
       </c>
-      <c r="G46" s="65"/>
-[...33 lines deleted...]
-      <c r="K53" s="89"/>
+      <c r="G46" s="72"/>
+      <c r="I46" s="96"/>
+      <c r="J46" s="96"/>
+      <c r="K46" s="96"/>
+    </row>
+    <row r="47" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A47" s="97"/>
+      <c r="I47" s="96"/>
+      <c r="J47" s="96"/>
+      <c r="K47" s="96"/>
+    </row>
+    <row r="48" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A48" s="60"/>
+      <c r="I48" s="96"/>
+      <c r="J48" s="96"/>
+      <c r="K48" s="96"/>
+    </row>
+    <row r="49" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A49" s="60"/>
+      <c r="I49" s="96"/>
+      <c r="J49" s="96"/>
+      <c r="K49" s="96"/>
+    </row>
+    <row r="50" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="I50" s="96"/>
+      <c r="J50" s="96"/>
+      <c r="K50" s="96"/>
+    </row>
+    <row r="51" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="I51" s="96"/>
+      <c r="J51" s="96"/>
+      <c r="K51" s="96"/>
+    </row>
+    <row r="53" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="K53" s="96"/>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A6:G33">
     <sortCondition descending="1" ref="D6:D33"/>
   </sortState>
   <mergeCells count="1">
     <mergeCell ref="A41:G41"/>
   </mergeCells>
   <conditionalFormatting sqref="B35:D35">
     <cfRule type="cellIs" dxfId="8" priority="4" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B5:G36">
     <cfRule type="cellIs" dxfId="7" priority="2" operator="lessThan">
       <formula>0</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="6" priority="3" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F35">
     <cfRule type="cellIs" dxfId="5" priority="1" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
     <hyperlink ref="A46" r:id="rId1" display="www.portugalglobal.pt" xr:uid="{F6747B1C-A8E8-4D4E-B39C-E5B91D75B63D}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <sheetPr codeName="Sheet7"/>
   <dimension ref="A1:S28"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A25" sqref="A25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="12" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="13.7109375" style="53" customWidth="1"/>
-[...16 lines deleted...]
-    <col min="20" max="16384" width="9.140625" style="53"/>
+    <col min="1" max="1" width="13.6640625" style="60" customWidth="1"/>
+    <col min="2" max="2" width="7.109375" style="60" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.109375" style="60" customWidth="1"/>
+    <col min="4" max="4" width="7.33203125" style="60" customWidth="1"/>
+    <col min="5" max="5" width="5.6640625" style="60" customWidth="1"/>
+    <col min="6" max="6" width="6.6640625" style="60" customWidth="1"/>
+    <col min="7" max="7" width="5.6640625" style="60" customWidth="1"/>
+    <col min="8" max="9" width="6.6640625" style="60" customWidth="1"/>
+    <col min="10" max="10" width="7.109375" style="60" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="7.109375" style="60" customWidth="1"/>
+    <col min="12" max="12" width="7.33203125" style="60" customWidth="1"/>
+    <col min="13" max="13" width="5.6640625" style="60" customWidth="1"/>
+    <col min="14" max="14" width="6.6640625" style="60" customWidth="1"/>
+    <col min="15" max="15" width="5.6640625" style="60" customWidth="1"/>
+    <col min="16" max="17" width="6.6640625" style="60" customWidth="1"/>
+    <col min="18" max="18" width="7.109375" style="60" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="7.33203125" style="60" customWidth="1"/>
+    <col min="20" max="16384" width="9.109375" style="60"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="A2" s="61" t="s">
+    <row r="1" spans="1:19" ht="9.9" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="1:19" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="68" t="s">
         <v>69</v>
       </c>
-      <c r="B2" s="71"/>
-[...25 lines deleted...]
-      <c r="B4" s="116" t="s">
+      <c r="B2" s="78"/>
+      <c r="C2" s="78"/>
+      <c r="D2" s="79"/>
+      <c r="E2" s="79"/>
+      <c r="F2" s="79"/>
+      <c r="G2" s="79"/>
+      <c r="H2" s="79"/>
+      <c r="I2" s="79"/>
+      <c r="J2" s="79"/>
+      <c r="K2" s="79"/>
+    </row>
+    <row r="3" spans="1:19" ht="9.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="78"/>
+      <c r="B3" s="78"/>
+      <c r="C3" s="78"/>
+      <c r="D3" s="79"/>
+      <c r="E3" s="79"/>
+      <c r="F3" s="79"/>
+      <c r="G3" s="79"/>
+      <c r="H3" s="79"/>
+      <c r="I3" s="79"/>
+      <c r="J3" s="79"/>
+      <c r="K3" s="79"/>
+    </row>
+    <row r="4" spans="1:19" s="72" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="111"/>
+      <c r="B4" s="123" t="s">
         <v>39</v>
       </c>
-      <c r="C4" s="117"/>
-[...6 lines deleted...]
-      <c r="J4" s="116" t="s">
+      <c r="C4" s="124"/>
+      <c r="D4" s="124"/>
+      <c r="E4" s="124"/>
+      <c r="F4" s="124"/>
+      <c r="G4" s="124"/>
+      <c r="H4" s="124"/>
+      <c r="I4" s="125"/>
+      <c r="J4" s="123" t="s">
         <v>40</v>
       </c>
-      <c r="K4" s="117"/>
-[...6 lines deleted...]
-      <c r="R4" s="116" t="s">
+      <c r="K4" s="124"/>
+      <c r="L4" s="124"/>
+      <c r="M4" s="124"/>
+      <c r="N4" s="124"/>
+      <c r="O4" s="124"/>
+      <c r="P4" s="124"/>
+      <c r="Q4" s="124"/>
+      <c r="R4" s="123" t="s">
         <v>29</v>
       </c>
-      <c r="S4" s="117"/>
-[...3 lines deleted...]
-      <c r="B5" s="106" t="s">
+      <c r="S4" s="124"/>
+    </row>
+    <row r="5" spans="1:19" ht="32.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="112"/>
+      <c r="B5" s="113" t="s">
         <v>87</v>
       </c>
-      <c r="C5" s="74" t="s">
+      <c r="C5" s="81" t="s">
         <v>76</v>
       </c>
-      <c r="D5" s="73" t="s">
+      <c r="D5" s="80" t="s">
         <v>88</v>
       </c>
-      <c r="E5" s="74" t="s">
+      <c r="E5" s="81" t="s">
         <v>81</v>
       </c>
-      <c r="F5" s="74" t="s">
+      <c r="F5" s="81" t="s">
         <v>62</v>
       </c>
-      <c r="G5" s="74" t="s">
+      <c r="G5" s="81" t="s">
         <v>78</v>
       </c>
-      <c r="H5" s="74" t="s">
+      <c r="H5" s="81" t="s">
         <v>83</v>
       </c>
-      <c r="I5" s="74" t="s">
+      <c r="I5" s="81" t="s">
         <v>84</v>
       </c>
-      <c r="J5" s="107" t="s">
+      <c r="J5" s="114" t="s">
         <v>87</v>
       </c>
-      <c r="K5" s="74" t="s">
+      <c r="K5" s="81" t="s">
         <v>76</v>
       </c>
-      <c r="L5" s="74" t="s">
+      <c r="L5" s="81" t="s">
         <v>88</v>
       </c>
-      <c r="M5" s="74" t="s">
+      <c r="M5" s="81" t="s">
         <v>81</v>
       </c>
-      <c r="N5" s="74" t="s">
+      <c r="N5" s="81" t="s">
         <v>62</v>
       </c>
-      <c r="O5" s="74" t="s">
+      <c r="O5" s="81" t="s">
         <v>78</v>
       </c>
-      <c r="P5" s="74" t="s">
+      <c r="P5" s="81" t="s">
         <v>83</v>
       </c>
-      <c r="Q5" s="107" t="s">
+      <c r="Q5" s="114" t="s">
         <v>84</v>
       </c>
-      <c r="R5" s="108" t="s">
+      <c r="R5" s="115" t="s">
         <v>87</v>
       </c>
-      <c r="S5" s="44" t="s">
+      <c r="S5" s="51" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="6" spans="1:19" s="98" customFormat="1" ht="2.1" customHeight="1" x14ac:dyDescent="0.2">
-[...21 lines deleted...]
-      <c r="A7" s="99" t="s">
+    <row r="6" spans="1:19" s="105" customFormat="1" ht="2.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="103"/>
+      <c r="B6" s="104"/>
+      <c r="C6" s="104"/>
+      <c r="D6" s="104"/>
+      <c r="E6" s="104"/>
+      <c r="F6" s="104"/>
+      <c r="G6" s="104"/>
+      <c r="H6" s="104"/>
+      <c r="I6" s="104"/>
+      <c r="J6" s="104"/>
+      <c r="K6" s="104"/>
+      <c r="L6" s="104"/>
+      <c r="M6" s="104"/>
+      <c r="N6" s="104"/>
+      <c r="O6" s="104"/>
+      <c r="P6" s="104"/>
+      <c r="Q6" s="104"/>
+      <c r="R6" s="104"/>
+      <c r="S6" s="104"/>
+    </row>
+    <row r="7" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="106" t="s">
         <v>0</v>
       </c>
-      <c r="B7" s="70">
-[...2 lines deleted...]
-      <c r="C7" s="82">
+      <c r="B7" s="77">
+        <v>42462.96</v>
+      </c>
+      <c r="C7" s="89">
         <v>100</v>
       </c>
-      <c r="D7" s="70">
-[...2 lines deleted...]
-      <c r="E7" s="82">
+      <c r="D7" s="77">
+        <v>44365.740000000005</v>
+      </c>
+      <c r="E7" s="89">
         <v>100</v>
       </c>
-      <c r="F7" s="70">
-[...14 lines deleted...]
-      <c r="K7" s="82">
+      <c r="F7" s="77">
+        <v>1902.7800000000061</v>
+      </c>
+      <c r="G7" s="89">
+        <v>4.4810347653578697</v>
+      </c>
+      <c r="H7" s="89">
+        <v>59.144984395616973</v>
+      </c>
+      <c r="I7" s="107">
+        <v>40.855038144297822</v>
+      </c>
+      <c r="J7" s="77">
+        <v>42439.649999999994</v>
+      </c>
+      <c r="K7" s="89">
         <v>100</v>
       </c>
-      <c r="L7" s="70">
-[...2 lines deleted...]
-      <c r="M7" s="82">
+      <c r="L7" s="77">
+        <v>45476.909999999996</v>
+      </c>
+      <c r="M7" s="89">
         <v>100</v>
       </c>
-      <c r="N7" s="70">
-[...19 lines deleted...]
-      <c r="A8" s="99" t="s">
+      <c r="N7" s="77">
+        <v>3037.260000000002</v>
+      </c>
+      <c r="O7" s="89">
+        <v>7.1566565699764313</v>
+      </c>
+      <c r="P7" s="89">
+        <v>79.996749999065472</v>
+      </c>
+      <c r="Q7" s="89">
+        <v>20.003250000934543</v>
+      </c>
+      <c r="R7" s="77">
+        <v>23.310000000004948</v>
+      </c>
+      <c r="S7" s="77">
+        <v>-1111.169999999991</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="106" t="s">
         <v>22</v>
       </c>
-      <c r="B8" s="70">
-[...55 lines deleted...]
-      <c r="A9" s="99" t="s">
+      <c r="B8" s="77">
+        <v>8523.17</v>
+      </c>
+      <c r="C8" s="89">
+        <v>20.072010994994226</v>
+      </c>
+      <c r="D8" s="77">
+        <v>8748.6</v>
+      </c>
+      <c r="E8" s="89">
+        <v>19.719269869047601</v>
+      </c>
+      <c r="F8" s="77">
+        <v>225.43000000000029</v>
+      </c>
+      <c r="G8" s="89">
+        <v>2.6449079391822563</v>
+      </c>
+      <c r="H8" s="89">
+        <v>78.307729236677872</v>
+      </c>
+      <c r="I8" s="107">
+        <v>21.692270763322131</v>
+      </c>
+      <c r="J8" s="77">
+        <v>13170.57</v>
+      </c>
+      <c r="K8" s="89">
+        <v>31.033644245416731</v>
+      </c>
+      <c r="L8" s="77">
+        <v>13953.61</v>
+      </c>
+      <c r="M8" s="89">
+        <v>30.682845426393307</v>
+      </c>
+      <c r="N8" s="77">
+        <v>783.04000000000087</v>
+      </c>
+      <c r="O8" s="89">
+        <v>5.9453766997176345</v>
+      </c>
+      <c r="P8" s="89">
+        <v>88.391892850667318</v>
+      </c>
+      <c r="Q8" s="89">
+        <v>11.608107149332682</v>
+      </c>
+      <c r="R8" s="77">
+        <v>-4647.3999999999996</v>
+      </c>
+      <c r="S8" s="77">
+        <v>-5205.01</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="106" t="s">
         <v>16</v>
       </c>
-      <c r="B9" s="70">
-[...55 lines deleted...]
-      <c r="A10" s="99" t="s">
+      <c r="B9" s="77">
+        <v>5065.0599999999995</v>
+      </c>
+      <c r="C9" s="89">
+        <v>11.928183998477731</v>
+      </c>
+      <c r="D9" s="77">
+        <v>5353.6299999999992</v>
+      </c>
+      <c r="E9" s="89">
+        <v>12.067036411429175</v>
+      </c>
+      <c r="F9" s="77">
+        <v>288.56999999999971</v>
+      </c>
+      <c r="G9" s="89">
+        <v>5.6972671597177476</v>
+      </c>
+      <c r="H9" s="89">
+        <v>59.172748210092955</v>
+      </c>
+      <c r="I9" s="107">
+        <v>40.827251789907045</v>
+      </c>
+      <c r="J9" s="77">
+        <v>4904.17</v>
+      </c>
+      <c r="K9" s="89">
+        <v>11.555632527600959</v>
+      </c>
+      <c r="L9" s="77">
+        <v>5345.67</v>
+      </c>
+      <c r="M9" s="89">
+        <v>11.754690457201249</v>
+      </c>
+      <c r="N9" s="77">
+        <v>441.5</v>
+      </c>
+      <c r="O9" s="89">
+        <v>9.0025427340406221</v>
+      </c>
+      <c r="P9" s="89">
+        <v>86.450154985249753</v>
+      </c>
+      <c r="Q9" s="89">
+        <v>13.549845014750254</v>
+      </c>
+      <c r="R9" s="77">
+        <v>160.88999999999942</v>
+      </c>
+      <c r="S9" s="77">
+        <v>7.9599999999991269</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="106" t="s">
         <v>23</v>
       </c>
-      <c r="B10" s="70">
-[...55 lines deleted...]
-      <c r="A11" s="99" t="s">
+      <c r="B10" s="77">
+        <v>5134.4799999999996</v>
+      </c>
+      <c r="C10" s="89">
+        <v>12.091667655763988</v>
+      </c>
+      <c r="D10" s="77">
+        <v>5130.49</v>
+      </c>
+      <c r="E10" s="89">
+        <v>11.564080752400386</v>
+      </c>
+      <c r="F10" s="77">
+        <v>-3.9899999999997817</v>
+      </c>
+      <c r="G10" s="89">
+        <v>-7.7709914149042977E-2</v>
+      </c>
+      <c r="H10" s="89">
+        <v>64.602211484673006</v>
+      </c>
+      <c r="I10" s="107">
+        <v>35.397788515327001</v>
+      </c>
+      <c r="J10" s="77">
+        <v>3407.18</v>
+      </c>
+      <c r="K10" s="89">
+        <v>8.0282942955467362</v>
+      </c>
+      <c r="L10" s="77">
+        <v>3482.56</v>
+      </c>
+      <c r="M10" s="89">
+        <v>7.6578641776673049</v>
+      </c>
+      <c r="N10" s="77">
+        <v>75.380000000000109</v>
+      </c>
+      <c r="O10" s="89">
+        <v>2.2123867832048822</v>
+      </c>
+      <c r="P10" s="89">
+        <v>81.528817881098959</v>
+      </c>
+      <c r="Q10" s="89">
+        <v>18.471182118901037</v>
+      </c>
+      <c r="R10" s="77">
+        <v>1727.2999999999997</v>
+      </c>
+      <c r="S10" s="77">
+        <v>1647.9299999999998</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="106" t="s">
         <v>28</v>
       </c>
-      <c r="B11" s="70">
-[...55 lines deleted...]
-      <c r="A12" s="99" t="s">
+      <c r="B11" s="77">
+        <v>3335.93</v>
+      </c>
+      <c r="C11" s="89">
+        <v>7.8560938756977841</v>
+      </c>
+      <c r="D11" s="77">
+        <v>3361.1899999999996</v>
+      </c>
+      <c r="E11" s="89">
+        <v>7.5760936253965321</v>
+      </c>
+      <c r="F11" s="77">
+        <v>25.259999999999764</v>
+      </c>
+      <c r="G11" s="89">
+        <v>0.7572101333061475</v>
+      </c>
+      <c r="H11" s="89">
+        <v>36.383840247055346</v>
+      </c>
+      <c r="I11" s="107">
+        <v>63.616159752944654</v>
+      </c>
+      <c r="J11" s="77">
+        <v>1282.6099999999999</v>
+      </c>
+      <c r="K11" s="89">
+        <v>3.0221974026647254</v>
+      </c>
+      <c r="L11" s="77">
+        <v>1269.72</v>
+      </c>
+      <c r="M11" s="89">
+        <v>2.7920102751044436</v>
+      </c>
+      <c r="N11" s="77">
+        <v>-12.889999999999873</v>
+      </c>
+      <c r="O11" s="89">
+        <v>-1.0049820288318252</v>
+      </c>
+      <c r="P11" s="89">
+        <v>31.203729956210822</v>
+      </c>
+      <c r="Q11" s="89">
+        <v>68.796270043789178</v>
+      </c>
+      <c r="R11" s="77">
+        <v>2053.3199999999997</v>
+      </c>
+      <c r="S11" s="77">
+        <v>2091.4699999999993</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="106" t="s">
         <v>30</v>
       </c>
-      <c r="B12" s="70">
-[...55 lines deleted...]
-      <c r="A13" s="99" t="s">
+      <c r="B12" s="77">
+        <v>2932.37</v>
+      </c>
+      <c r="C12" s="89">
+        <v>6.9057126493301455</v>
+      </c>
+      <c r="D12" s="77">
+        <v>3032.74</v>
+      </c>
+      <c r="E12" s="89">
+        <v>6.8357701235232398</v>
+      </c>
+      <c r="F12" s="77">
+        <v>100.36999999999989</v>
+      </c>
+      <c r="G12" s="89">
+        <v>3.4228286334944054</v>
+      </c>
+      <c r="H12" s="89">
+        <v>40.899318767846893</v>
+      </c>
+      <c r="I12" s="107">
+        <v>59.100681232153107</v>
+      </c>
+      <c r="J12" s="77">
+        <v>1165.03</v>
+      </c>
+      <c r="K12" s="89">
+        <v>2.7451451649577701</v>
+      </c>
+      <c r="L12" s="77">
+        <v>1274.78</v>
+      </c>
+      <c r="M12" s="89">
+        <v>2.8031368006313535</v>
+      </c>
+      <c r="N12" s="77">
+        <v>109.75</v>
+      </c>
+      <c r="O12" s="89">
+        <v>9.4203582740358609</v>
+      </c>
+      <c r="P12" s="89">
+        <v>58.108065705455061</v>
+      </c>
+      <c r="Q12" s="89">
+        <v>41.891934294544939</v>
+      </c>
+      <c r="R12" s="77">
+        <v>1767.34</v>
+      </c>
+      <c r="S12" s="77">
+        <v>1757.9599999999998</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="106" t="s">
         <v>32</v>
       </c>
-      <c r="B13" s="70">
-[...55 lines deleted...]
-      <c r="A14" s="99" t="s">
+      <c r="B13" s="77">
+        <v>1756.84</v>
+      </c>
+      <c r="C13" s="89">
+        <v>4.137346996064335</v>
+      </c>
+      <c r="D13" s="77">
+        <v>1856.43</v>
+      </c>
+      <c r="E13" s="89">
+        <v>4.1843774047271607</v>
+      </c>
+      <c r="F13" s="77">
+        <v>99.590000000000146</v>
+      </c>
+      <c r="G13" s="89">
+        <v>5.6687006215705553</v>
+      </c>
+      <c r="H13" s="89">
+        <v>50.944554871446805</v>
+      </c>
+      <c r="I13" s="107">
+        <v>49.055445128553195</v>
+      </c>
+      <c r="J13" s="77">
+        <v>2404.0500000000002</v>
+      </c>
+      <c r="K13" s="89">
+        <v>5.6646320127522269</v>
+      </c>
+      <c r="L13" s="77">
+        <v>3274.01</v>
+      </c>
+      <c r="M13" s="89">
+        <v>7.199279810347714</v>
+      </c>
+      <c r="N13" s="77">
+        <v>869.96</v>
+      </c>
+      <c r="O13" s="89">
+        <v>36.187267319731284</v>
+      </c>
+      <c r="P13" s="89">
+        <v>87.669860507451105</v>
+      </c>
+      <c r="Q13" s="89">
+        <v>12.330139492548891</v>
+      </c>
+      <c r="R13" s="77">
+        <v>-647.21000000000026</v>
+      </c>
+      <c r="S13" s="77">
+        <v>-1417.5800000000002</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="106" t="s">
         <v>25</v>
       </c>
-      <c r="B14" s="70">
-[...55 lines deleted...]
-      <c r="A15" s="99" t="s">
+      <c r="B14" s="77">
+        <v>1632.4799999999998</v>
+      </c>
+      <c r="C14" s="89">
+        <v>3.8444799891481889</v>
+      </c>
+      <c r="D14" s="77">
+        <v>1743.54</v>
+      </c>
+      <c r="E14" s="89">
+        <v>3.9299243064580907</v>
+      </c>
+      <c r="F14" s="77">
+        <v>111.06000000000017</v>
+      </c>
+      <c r="G14" s="89">
+        <v>6.8031461334901611</v>
+      </c>
+      <c r="H14" s="89">
+        <v>74.924005184853797</v>
+      </c>
+      <c r="I14" s="107">
+        <v>25.075994815146203</v>
+      </c>
+      <c r="J14" s="77">
+        <v>2142.42</v>
+      </c>
+      <c r="K14" s="89">
+        <v>5.04815661769124</v>
+      </c>
+      <c r="L14" s="77">
+        <v>2125.2600000000002</v>
+      </c>
+      <c r="M14" s="89">
+        <v>4.6732726563876055</v>
+      </c>
+      <c r="N14" s="77">
+        <v>-17.159999999999854</v>
+      </c>
+      <c r="O14" s="89">
+        <v>-0.80096339653288584</v>
+      </c>
+      <c r="P14" s="89">
+        <v>86.484947724043181</v>
+      </c>
+      <c r="Q14" s="89">
+        <v>13.515052275956821</v>
+      </c>
+      <c r="R14" s="77">
+        <v>-509.94000000000028</v>
+      </c>
+      <c r="S14" s="77">
+        <v>-381.72000000000025</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="106" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="70">
-[...55 lines deleted...]
-      <c r="A16" s="99" t="s">
+      <c r="B15" s="77">
+        <v>1015.92</v>
+      </c>
+      <c r="C15" s="89">
+        <v>2.3924851211502918</v>
+      </c>
+      <c r="D15" s="77">
+        <v>1204.8800000000001</v>
+      </c>
+      <c r="E15" s="89">
+        <v>2.7157892554029299</v>
+      </c>
+      <c r="F15" s="77">
+        <v>188.96000000000015</v>
+      </c>
+      <c r="G15" s="89">
+        <v>18.599889755098843</v>
+      </c>
+      <c r="H15" s="89">
+        <v>21.349843967864032</v>
+      </c>
+      <c r="I15" s="107">
+        <v>78.650156032135968</v>
+      </c>
+      <c r="J15" s="77">
+        <v>1194.8400000000001</v>
+      </c>
+      <c r="K15" s="89">
+        <v>2.8153860835327347</v>
+      </c>
+      <c r="L15" s="77">
+        <v>1468.02</v>
+      </c>
+      <c r="M15" s="89">
+        <v>3.2280557320187322</v>
+      </c>
+      <c r="N15" s="77">
+        <v>273.17999999999984</v>
+      </c>
+      <c r="O15" s="89">
+        <v>22.863312242643349</v>
+      </c>
+      <c r="P15" s="89">
+        <v>77.813653764935083</v>
+      </c>
+      <c r="Q15" s="89">
+        <v>22.186346235064917</v>
+      </c>
+      <c r="R15" s="77">
+        <v>-178.92000000000019</v>
+      </c>
+      <c r="S15" s="77">
+        <v>-263.13999999999987</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="106" t="s">
         <v>19</v>
       </c>
-      <c r="B16" s="70">
-[...55 lines deleted...]
-      <c r="A17" s="99" t="s">
+      <c r="B16" s="77">
+        <v>1018.7</v>
+      </c>
+      <c r="C16" s="89">
+        <v>2.3990320034213348</v>
+      </c>
+      <c r="D16" s="77">
+        <v>1077.8899999999999</v>
+      </c>
+      <c r="E16" s="89">
+        <v>2.4295548772543851</v>
+      </c>
+      <c r="F16" s="77">
+        <v>59.189999999999827</v>
+      </c>
+      <c r="G16" s="89">
+        <v>5.8103465200745879</v>
+      </c>
+      <c r="H16" s="89">
+        <v>58.219298815277995</v>
+      </c>
+      <c r="I16" s="107">
+        <v>41.780701184722005</v>
+      </c>
+      <c r="J16" s="77">
+        <v>1384.52</v>
+      </c>
+      <c r="K16" s="89">
+        <v>3.2623266214495175</v>
+      </c>
+      <c r="L16" s="77">
+        <v>1412.2599999999998</v>
+      </c>
+      <c r="M16" s="89">
+        <v>3.105444059413887</v>
+      </c>
+      <c r="N16" s="77">
+        <v>27.739999999999782</v>
+      </c>
+      <c r="O16" s="89">
+        <v>2.0035824690145163</v>
+      </c>
+      <c r="P16" s="89">
+        <v>85.625168170166972</v>
+      </c>
+      <c r="Q16" s="89">
+        <v>14.374831829833035</v>
+      </c>
+      <c r="R16" s="77">
+        <v>-365.81999999999994</v>
+      </c>
+      <c r="S16" s="77">
+        <v>-334.36999999999989</v>
+      </c>
+    </row>
+    <row r="17" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="106" t="s">
+        <v>24</v>
+      </c>
+      <c r="B17" s="77">
+        <v>923.31</v>
+      </c>
+      <c r="C17" s="89">
+        <v>2.1743891617541498</v>
+      </c>
+      <c r="D17" s="77">
+        <v>1008.19</v>
+      </c>
+      <c r="E17" s="89">
+        <v>2.2724516710416638</v>
+      </c>
+      <c r="F17" s="77">
+        <v>84.880000000000109</v>
+      </c>
+      <c r="G17" s="89">
+        <v>9.1930120977786558</v>
+      </c>
+      <c r="H17" s="89">
+        <v>16.761721500907569</v>
+      </c>
+      <c r="I17" s="107">
+        <v>83.238278499092431</v>
+      </c>
+      <c r="J17" s="77">
+        <v>858.92</v>
+      </c>
+      <c r="K17" s="89">
+        <v>2.0238621195038133</v>
+      </c>
+      <c r="L17" s="77">
+        <v>972.88</v>
+      </c>
+      <c r="M17" s="89">
+        <v>2.1392834297668859</v>
+      </c>
+      <c r="N17" s="77">
+        <v>113.96000000000004</v>
+      </c>
+      <c r="O17" s="89">
+        <v>13.267824710101062</v>
+      </c>
+      <c r="P17" s="89">
+        <v>32.630951402022873</v>
+      </c>
+      <c r="Q17" s="89">
+        <v>67.369048597977127</v>
+      </c>
+      <c r="R17" s="77">
+        <v>64.389999999999986</v>
+      </c>
+      <c r="S17" s="77">
+        <v>35.310000000000059</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="106" t="s">
         <v>51</v>
       </c>
-      <c r="B17" s="70">
-[...114 lines deleted...]
-      <c r="A19" s="99" t="s">
+      <c r="B18" s="77">
+        <v>888.5</v>
+      </c>
+      <c r="C18" s="89">
+        <v>2.0924118337487543</v>
+      </c>
+      <c r="D18" s="77">
+        <v>992.24</v>
+      </c>
+      <c r="E18" s="89">
+        <v>2.2365005069226838</v>
+      </c>
+      <c r="F18" s="77">
+        <v>103.74000000000001</v>
+      </c>
+      <c r="G18" s="89">
+        <v>11.675858187957232</v>
+      </c>
+      <c r="H18" s="89">
+        <v>28.958719664597282</v>
+      </c>
+      <c r="I18" s="107">
+        <v>71.041280335402718</v>
+      </c>
+      <c r="J18" s="77">
+        <v>408.09000000000003</v>
+      </c>
+      <c r="K18" s="89">
+        <v>0.96157720433603966</v>
+      </c>
+      <c r="L18" s="77">
+        <v>434.74</v>
+      </c>
+      <c r="M18" s="89">
+        <v>0.95595764971718633</v>
+      </c>
+      <c r="N18" s="77">
+        <v>26.649999999999977</v>
+      </c>
+      <c r="O18" s="89">
+        <v>6.5304222107868304</v>
+      </c>
+      <c r="P18" s="89">
+        <v>35.46487555780466</v>
+      </c>
+      <c r="Q18" s="89">
+        <v>64.53512444219534</v>
+      </c>
+      <c r="R18" s="77">
+        <v>480.40999999999997</v>
+      </c>
+      <c r="S18" s="77">
+        <v>557.5</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="106" t="s">
         <v>17</v>
       </c>
-      <c r="B19" s="70">
-[...55 lines deleted...]
-      <c r="A20" s="99" t="s">
+      <c r="B19" s="77">
+        <v>811.46999999999991</v>
+      </c>
+      <c r="C19" s="89">
+        <v>1.9110066749939241</v>
+      </c>
+      <c r="D19" s="77">
+        <v>824.62</v>
+      </c>
+      <c r="E19" s="89">
+        <v>1.858686454908675</v>
+      </c>
+      <c r="F19" s="77">
+        <v>13.150000000000091</v>
+      </c>
+      <c r="G19" s="89">
+        <v>1.6205158539440883</v>
+      </c>
+      <c r="H19" s="89">
+        <v>44.191263854866477</v>
+      </c>
+      <c r="I19" s="107">
+        <v>55.808736145133523</v>
+      </c>
+      <c r="J19" s="77">
+        <v>129.49</v>
+      </c>
+      <c r="K19" s="89">
+        <v>0.30511561711748336</v>
+      </c>
+      <c r="L19" s="77">
+        <v>50.510000000000005</v>
+      </c>
+      <c r="M19" s="89">
+        <v>0.11106735264115351</v>
+      </c>
+      <c r="N19" s="77">
+        <v>-78.98</v>
+      </c>
+      <c r="O19" s="89">
+        <v>-60.993126882384743</v>
+      </c>
+      <c r="P19" s="89">
+        <v>30.013858641853091</v>
+      </c>
+      <c r="Q19" s="89">
+        <v>69.986141358146909</v>
+      </c>
+      <c r="R19" s="77">
+        <v>681.9799999999999</v>
+      </c>
+      <c r="S19" s="77">
+        <v>774.11</v>
+      </c>
+    </row>
+    <row r="20" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="106" t="s">
         <v>26</v>
       </c>
-      <c r="B20" s="70">
-[...55 lines deleted...]
-      <c r="A21" s="109" t="s">
+      <c r="B20" s="77">
+        <v>274.46000000000004</v>
+      </c>
+      <c r="C20" s="89">
+        <v>0.64635154968000352</v>
+      </c>
+      <c r="D20" s="77">
+        <v>301.59000000000003</v>
+      </c>
+      <c r="E20" s="89">
+        <v>0.67978129069863369</v>
+      </c>
+      <c r="F20" s="77">
+        <v>27.129999999999995</v>
+      </c>
+      <c r="G20" s="89">
+        <v>9.884864825475475</v>
+      </c>
+      <c r="H20" s="89">
+        <v>15.023707682615495</v>
+      </c>
+      <c r="I20" s="107">
+        <v>84.976292317384505</v>
+      </c>
+      <c r="J20" s="77">
+        <v>163.22999999999999</v>
+      </c>
+      <c r="K20" s="89">
+        <v>0.38461674401179091</v>
+      </c>
+      <c r="L20" s="77">
+        <v>201.01999999999998</v>
+      </c>
+      <c r="M20" s="89">
+        <v>0.44202651411452537</v>
+      </c>
+      <c r="N20" s="77">
+        <v>37.789999999999992</v>
+      </c>
+      <c r="O20" s="89">
+        <v>23.151381486246397</v>
+      </c>
+      <c r="P20" s="89">
+        <v>14.615461148144448</v>
+      </c>
+      <c r="Q20" s="89">
+        <v>85.384538851855552</v>
+      </c>
+      <c r="R20" s="77">
+        <v>111.23000000000005</v>
+      </c>
+      <c r="S20" s="77">
+        <v>100.57000000000005</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="116" t="s">
         <v>61</v>
       </c>
-      <c r="B21" s="110">
-[...76 lines deleted...]
-      <c r="A23" s="53" t="s">
+      <c r="B21" s="117">
+        <v>9150.2699999999968</v>
+      </c>
+      <c r="C21" s="118">
+        <v>21.548827495775132</v>
+      </c>
+      <c r="D21" s="117">
+        <v>9729.7100000000064</v>
+      </c>
+      <c r="E21" s="118">
+        <v>21.930683450788841</v>
+      </c>
+      <c r="F21" s="119">
+        <v>579.4400000000096</v>
+      </c>
+      <c r="G21" s="118">
+        <v>6.3324907352461715</v>
+      </c>
+      <c r="H21" s="118">
+        <v>66.196834232469456</v>
+      </c>
+      <c r="I21" s="120">
+        <v>33.803165767530551</v>
+      </c>
+      <c r="J21" s="117">
+        <v>9824.5299999999952</v>
+      </c>
+      <c r="K21" s="118">
+        <v>23.149413343418235</v>
+      </c>
+      <c r="L21" s="117">
+        <v>10211.869999999995</v>
+      </c>
+      <c r="M21" s="118">
+        <v>23.017467983177998</v>
+      </c>
+      <c r="N21" s="119">
+        <v>387.34000000000015</v>
+      </c>
+      <c r="O21" s="118">
+        <v>3.9425804593196863</v>
+      </c>
+      <c r="P21" s="118">
+        <v>77.091756945593687</v>
+      </c>
+      <c r="Q21" s="118">
+        <v>22.90824305440632</v>
+      </c>
+      <c r="R21" s="119">
+        <v>-674.2599999999984</v>
+      </c>
+      <c r="S21" s="119">
+        <v>-482.15999999998894</v>
+      </c>
+    </row>
+    <row r="22" spans="1:19" ht="2.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="108"/>
+      <c r="B22" s="109"/>
+      <c r="C22" s="109"/>
+      <c r="D22" s="109"/>
+      <c r="E22" s="110"/>
+      <c r="F22" s="110"/>
+      <c r="G22" s="110"/>
+      <c r="H22" s="110"/>
+      <c r="I22" s="110"/>
+      <c r="J22" s="109"/>
+      <c r="K22" s="109"/>
+      <c r="L22" s="109"/>
+      <c r="M22" s="110"/>
+      <c r="N22" s="110"/>
+      <c r="O22" s="110"/>
+      <c r="P22" s="110"/>
+      <c r="Q22" s="110"/>
+      <c r="R22" s="94"/>
+      <c r="S22" s="94"/>
+    </row>
+    <row r="23" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A23" s="60" t="s">
         <v>75</v>
       </c>
-      <c r="B23" s="95"/>
-[...40 lines deleted...]
-    <row r="26" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="B23" s="102"/>
+      <c r="C23" s="102"/>
+      <c r="D23" s="102"/>
+      <c r="E23" s="102"/>
+      <c r="F23" s="102"/>
+      <c r="G23" s="102"/>
+      <c r="H23" s="102"/>
+      <c r="I23" s="102"/>
+      <c r="J23" s="102"/>
+      <c r="K23" s="102"/>
+      <c r="L23" s="102"/>
+      <c r="M23" s="102"/>
+      <c r="N23" s="102"/>
+      <c r="O23" s="102"/>
+      <c r="P23" s="102"/>
+      <c r="Q23" s="102"/>
+      <c r="R23" s="102"/>
+      <c r="S23" s="102"/>
+    </row>
+    <row r="24" spans="1:19" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="25" spans="1:19" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="61"/>
+      <c r="B25" s="61"/>
+      <c r="C25" s="61"/>
+      <c r="D25" s="61"/>
+      <c r="E25" s="61"/>
+      <c r="F25" s="61"/>
+      <c r="G25" s="61"/>
+      <c r="H25" s="61"/>
+      <c r="I25" s="61"/>
+      <c r="J25" s="61"/>
+      <c r="K25" s="61"/>
+      <c r="L25" s="61"/>
+      <c r="M25" s="61"/>
+      <c r="N25" s="61"/>
+      <c r="O25" s="61"/>
+      <c r="P25" s="61"/>
+      <c r="Q25" s="61"/>
+      <c r="R25" s="61"/>
+      <c r="S25" s="61"/>
+    </row>
+    <row r="26" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A26" s="16" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="27" spans="1:19" x14ac:dyDescent="0.2">
-      <c r="A27" s="55" t="s">
+    <row r="27" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A27" s="62" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="28" spans="1:19" x14ac:dyDescent="0.2">
-      <c r="A28" s="90"/>
+    <row r="28" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A28" s="97"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="R4:S4"/>
     <mergeCell ref="B4:I4"/>
     <mergeCell ref="J4:Q4"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <conditionalFormatting sqref="B7:G21 J7:O21 R7:S21">
     <cfRule type="cellIs" dxfId="4" priority="2" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B7:S21">
     <cfRule type="cellIs" dxfId="3" priority="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
     <hyperlink ref="A27" r:id="rId1" display="www.portugalglobal.pt" xr:uid="{1E0E3979-1FEC-4F0A-AA55-9E905C82205E}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="3.937007874015748E-2" right="3.937007874015748E-2" top="3.937007874015748E-2" bottom="3.937007874015748E-2" header="3.937007874015748E-2" footer="3.937007874015748E-2"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="1200" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <sheetPr codeName="Sheet8"/>
   <dimension ref="A1:O77"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A74" sqref="A74"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="12" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="10.7109375" style="53" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="16" max="16384" width="9.140625" style="53"/>
+    <col min="1" max="1" width="10.6640625" style="60" customWidth="1"/>
+    <col min="2" max="3" width="6.6640625" style="60" customWidth="1"/>
+    <col min="4" max="5" width="5.6640625" style="60" customWidth="1"/>
+    <col min="6" max="9" width="6.6640625" style="60" customWidth="1"/>
+    <col min="10" max="11" width="5.6640625" style="60" customWidth="1"/>
+    <col min="12" max="15" width="6.6640625" style="60" customWidth="1"/>
+    <col min="16" max="16384" width="9.109375" style="60"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="A2" s="61" t="s">
+    <row r="1" spans="1:15" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="1:15" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="68" t="s">
         <v>69</v>
       </c>
-      <c r="B2" s="71"/>
-[...19 lines deleted...]
-      <c r="B4" s="116" t="s">
+      <c r="B2" s="78"/>
+      <c r="C2" s="79"/>
+      <c r="D2" s="79"/>
+      <c r="E2" s="79"/>
+      <c r="F2" s="79"/>
+      <c r="G2" s="79"/>
+      <c r="H2" s="79"/>
+    </row>
+    <row r="3" spans="1:15" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="78"/>
+      <c r="B3" s="78"/>
+      <c r="C3" s="79"/>
+      <c r="D3" s="79"/>
+      <c r="E3" s="79"/>
+      <c r="F3" s="79"/>
+      <c r="G3" s="79"/>
+      <c r="H3" s="79"/>
+    </row>
+    <row r="4" spans="1:15" s="72" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="111"/>
+      <c r="B4" s="123" t="s">
         <v>39</v>
       </c>
-      <c r="C4" s="117"/>
-[...4 lines deleted...]
-      <c r="H4" s="116" t="s">
+      <c r="C4" s="124"/>
+      <c r="D4" s="124"/>
+      <c r="E4" s="124"/>
+      <c r="F4" s="124"/>
+      <c r="G4" s="125"/>
+      <c r="H4" s="123" t="s">
         <v>40</v>
       </c>
-      <c r="I4" s="117"/>
-[...4 lines deleted...]
-      <c r="N4" s="116" t="s">
+      <c r="I4" s="124"/>
+      <c r="J4" s="124"/>
+      <c r="K4" s="124"/>
+      <c r="L4" s="124"/>
+      <c r="M4" s="124"/>
+      <c r="N4" s="123" t="s">
         <v>29</v>
       </c>
-      <c r="O4" s="117"/>
-[...3 lines deleted...]
-      <c r="B5" s="107">
+      <c r="O4" s="124"/>
+    </row>
+    <row r="5" spans="1:15" ht="32.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="112"/>
+      <c r="B5" s="114">
         <v>2024</v>
       </c>
-      <c r="C5" s="74">
+      <c r="C5" s="81">
         <v>2025</v>
       </c>
-      <c r="D5" s="74" t="s">
+      <c r="D5" s="81" t="s">
         <v>76</v>
       </c>
-      <c r="E5" s="74" t="s">
+      <c r="E5" s="81" t="s">
         <v>78</v>
       </c>
-      <c r="F5" s="74" t="s">
+      <c r="F5" s="81" t="s">
         <v>79</v>
       </c>
-      <c r="G5" s="74" t="s">
+      <c r="G5" s="81" t="s">
         <v>80</v>
       </c>
-      <c r="H5" s="107">
+      <c r="H5" s="114">
         <v>2024</v>
       </c>
-      <c r="I5" s="74">
+      <c r="I5" s="81">
         <v>2025</v>
       </c>
-      <c r="J5" s="74" t="s">
+      <c r="J5" s="81" t="s">
         <v>76</v>
       </c>
-      <c r="K5" s="74" t="s">
+      <c r="K5" s="81" t="s">
         <v>78</v>
       </c>
-      <c r="L5" s="74" t="s">
+      <c r="L5" s="81" t="s">
         <v>79</v>
       </c>
-      <c r="M5" s="107" t="s">
+      <c r="M5" s="114" t="s">
         <v>80</v>
       </c>
-      <c r="N5" s="108">
+      <c r="N5" s="115">
         <v>2024</v>
       </c>
-      <c r="O5" s="44">
+      <c r="O5" s="51">
         <v>2025</v>
       </c>
     </row>
-    <row r="6" spans="1:15" s="98" customFormat="1" ht="2.1" customHeight="1" x14ac:dyDescent="0.2">
-[...17 lines deleted...]
-      <c r="A7" s="99" t="s">
+    <row r="6" spans="1:15" s="105" customFormat="1" ht="2.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="103"/>
+      <c r="B6" s="104"/>
+      <c r="C6" s="104"/>
+      <c r="D6" s="104"/>
+      <c r="E6" s="104"/>
+      <c r="F6" s="104"/>
+      <c r="G6" s="104"/>
+      <c r="H6" s="104"/>
+      <c r="I6" s="104"/>
+      <c r="J6" s="104"/>
+      <c r="K6" s="104"/>
+      <c r="L6" s="104"/>
+      <c r="M6" s="104"/>
+      <c r="N6" s="104"/>
+      <c r="O6" s="104"/>
+    </row>
+    <row r="7" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="106" t="s">
         <v>0</v>
       </c>
-      <c r="B7" s="70">
+      <c r="B7" s="77">
         <v>133348.72</v>
       </c>
-      <c r="C7" s="70">
+      <c r="C7" s="77">
         <v>134634.06</v>
       </c>
-      <c r="D7" s="82">
+      <c r="D7" s="89">
         <v>100</v>
       </c>
-      <c r="E7" s="82">
+      <c r="E7" s="89">
         <v>0.96389376665932491</v>
       </c>
-      <c r="F7" s="82">
+      <c r="F7" s="89">
         <v>55.061297267571071</v>
       </c>
-      <c r="G7" s="82">
+      <c r="G7" s="89">
         <v>44.938702732428929</v>
       </c>
-      <c r="H7" s="70">
+      <c r="H7" s="77">
         <v>126908.47</v>
       </c>
-      <c r="I7" s="70">
+      <c r="I7" s="77">
         <v>130884.84</v>
       </c>
-      <c r="J7" s="82">
+      <c r="J7" s="89">
         <v>100</v>
       </c>
-      <c r="K7" s="82">
+      <c r="K7" s="89">
         <v>3.1332581662989045</v>
       </c>
-      <c r="L7" s="82">
+      <c r="L7" s="89">
         <v>79.094332086130066</v>
       </c>
-      <c r="M7" s="82">
+      <c r="M7" s="89">
         <v>20.905667913869934</v>
       </c>
-      <c r="N7" s="70">
+      <c r="N7" s="77">
         <v>6440.25</v>
       </c>
-      <c r="O7" s="70">
+      <c r="O7" s="77">
         <v>3749.2200000000012</v>
       </c>
     </row>
-    <row r="8" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="99" t="s">
+    <row r="8" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="106" t="s">
         <v>22</v>
       </c>
-      <c r="B8" s="70">
+      <c r="B8" s="77">
         <v>25803.02</v>
       </c>
-      <c r="C8" s="70">
+      <c r="C8" s="77">
         <v>26151.759999999998</v>
       </c>
-      <c r="D8" s="82">
+      <c r="D8" s="89">
         <v>19.424326949658948</v>
       </c>
-      <c r="E8" s="82">
+      <c r="E8" s="89">
         <v>1.3515472219918363</v>
       </c>
-      <c r="F8" s="82">
+      <c r="F8" s="89">
         <v>76.182979654141832</v>
       </c>
-      <c r="G8" s="82">
+      <c r="G8" s="89">
         <v>23.817020345858175</v>
       </c>
-      <c r="H8" s="70">
+      <c r="H8" s="77">
         <v>39921.760000000002</v>
       </c>
-      <c r="I8" s="70">
+      <c r="I8" s="77">
         <v>41591.96</v>
       </c>
-      <c r="J8" s="82">
+      <c r="J8" s="89">
         <v>31.777522897227822</v>
       </c>
-      <c r="K8" s="82">
+      <c r="K8" s="89">
         <v>4.1836832845044833</v>
       </c>
-      <c r="L8" s="82">
+      <c r="L8" s="89">
         <v>87.801248125839706</v>
       </c>
-      <c r="M8" s="82">
+      <c r="M8" s="89">
         <v>12.198751874160294</v>
       </c>
-      <c r="N8" s="70">
+      <c r="N8" s="77">
         <v>-14118.740000000002</v>
       </c>
-      <c r="O8" s="70">
+      <c r="O8" s="77">
         <v>-15440.2</v>
       </c>
     </row>
-    <row r="9" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="99" t="s">
+    <row r="9" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="106" t="s">
         <v>23</v>
       </c>
-      <c r="B9" s="70">
+      <c r="B9" s="77">
         <v>16018.61</v>
       </c>
-      <c r="C9" s="70">
+      <c r="C9" s="77">
         <v>16139.22</v>
       </c>
-      <c r="D9" s="82">
+      <c r="D9" s="89">
         <v>11.987471818052578</v>
       </c>
-      <c r="E9" s="82">
+      <c r="E9" s="89">
         <v>0.75293674045375192</v>
       </c>
-      <c r="F9" s="82">
+      <c r="F9" s="89">
         <v>57.957199914246168</v>
       </c>
-      <c r="G9" s="82">
+      <c r="G9" s="89">
         <v>42.042800085753832</v>
       </c>
-      <c r="H9" s="70">
+      <c r="H9" s="77">
         <v>9554.6299999999992</v>
       </c>
-      <c r="I9" s="70">
+      <c r="I9" s="77">
         <v>10096.040000000001</v>
       </c>
-      <c r="J9" s="82">
+      <c r="J9" s="89">
         <v>7.7136817373196163</v>
       </c>
-      <c r="K9" s="82">
+      <c r="K9" s="89">
         <v>5.666467461325051</v>
       </c>
-      <c r="L9" s="82">
+      <c r="L9" s="89">
         <v>79.632509379915291</v>
       </c>
-      <c r="M9" s="82">
+      <c r="M9" s="89">
         <v>20.367490620084705</v>
       </c>
-      <c r="N9" s="70">
+      <c r="N9" s="77">
         <v>6463.9800000000014</v>
       </c>
-      <c r="O9" s="70">
+      <c r="O9" s="77">
         <v>6043.1799999999985</v>
       </c>
     </row>
-    <row r="10" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="99" t="s">
+    <row r="10" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="106" t="s">
         <v>16</v>
       </c>
-      <c r="B10" s="70">
+      <c r="B10" s="77">
         <v>15243.12</v>
       </c>
-      <c r="C10" s="70">
+      <c r="C10" s="77">
         <v>15873.78</v>
       </c>
-      <c r="D10" s="82">
+      <c r="D10" s="89">
         <v>11.790315169876035</v>
       </c>
-      <c r="E10" s="82">
+      <c r="E10" s="89">
         <v>4.1373419614881977</v>
       </c>
-      <c r="F10" s="82">
+      <c r="F10" s="89">
         <v>55.28147674970927</v>
       </c>
-      <c r="G10" s="82">
+      <c r="G10" s="89">
         <v>44.71852325029073</v>
       </c>
-      <c r="H10" s="70">
+      <c r="H10" s="77">
         <v>14116.84</v>
       </c>
-      <c r="I10" s="70">
+      <c r="I10" s="77">
         <v>15111.05</v>
       </c>
-      <c r="J10" s="82">
+      <c r="J10" s="89">
         <v>11.545301961632838</v>
       </c>
-      <c r="K10" s="82">
+      <c r="K10" s="89">
         <v>7.0427234423567828</v>
       </c>
-      <c r="L10" s="82">
+      <c r="L10" s="89">
         <v>85.613110935375104</v>
       </c>
-      <c r="M10" s="82">
+      <c r="M10" s="89">
         <v>14.386889064624897</v>
       </c>
-      <c r="N10" s="70">
+      <c r="N10" s="77">
         <v>1126.2800000000007</v>
       </c>
-      <c r="O10" s="70">
+      <c r="O10" s="77">
         <v>762.73000000000138</v>
       </c>
     </row>
-    <row r="11" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="99" t="s">
+    <row r="11" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="106" t="s">
         <v>28</v>
       </c>
-      <c r="B11" s="70">
+      <c r="B11" s="77">
         <v>11682.45</v>
       </c>
-      <c r="C11" s="70">
+      <c r="C11" s="77">
         <v>11404.48</v>
       </c>
-      <c r="D11" s="82">
+      <c r="D11" s="89">
         <v>8.4707242728920153</v>
       </c>
-      <c r="E11" s="82">
+      <c r="E11" s="89">
         <v>-2.3793810373680278</v>
       </c>
-      <c r="F11" s="82">
+      <c r="F11" s="89">
         <v>33.656510423973728</v>
       </c>
-      <c r="G11" s="82">
+      <c r="G11" s="89">
         <v>66.343489576026272</v>
       </c>
-      <c r="H11" s="70">
+      <c r="H11" s="77">
         <v>3756.54</v>
       </c>
-      <c r="I11" s="70">
+      <c r="I11" s="77">
         <v>3786.17</v>
       </c>
-      <c r="J11" s="82">
+      <c r="J11" s="89">
         <v>2.8927490762108126</v>
       </c>
-      <c r="K11" s="82">
+      <c r="K11" s="89">
         <v>0.78875773983506392</v>
       </c>
-      <c r="L11" s="82">
+      <c r="L11" s="89">
         <v>32.940676197846372</v>
       </c>
-      <c r="M11" s="82">
+      <c r="M11" s="89">
         <v>67.059323802153628</v>
       </c>
-      <c r="N11" s="70">
+      <c r="N11" s="77">
         <v>7925.9100000000008</v>
       </c>
-      <c r="O11" s="70">
+      <c r="O11" s="77">
         <v>7618.3099999999995</v>
       </c>
     </row>
-    <row r="12" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="99" t="s">
+    <row r="12" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="106" t="s">
         <v>30</v>
       </c>
-      <c r="B12" s="70">
+      <c r="B12" s="77">
         <v>10075.6</v>
       </c>
-      <c r="C12" s="70">
+      <c r="C12" s="77">
         <v>9688.92</v>
       </c>
-      <c r="D12" s="82">
+      <c r="D12" s="89">
         <v>7.1964850499197608</v>
       </c>
-      <c r="E12" s="82">
+      <c r="E12" s="89">
         <v>-3.8377863353050961</v>
       </c>
-      <c r="F12" s="82">
+      <c r="F12" s="89">
         <v>37.601610912258543</v>
       </c>
-      <c r="G12" s="82">
+      <c r="G12" s="89">
         <v>62.398389087741457</v>
       </c>
-      <c r="H12" s="70">
+      <c r="H12" s="77">
         <v>3724.73</v>
       </c>
-      <c r="I12" s="70">
+      <c r="I12" s="77">
         <v>3656.68</v>
       </c>
-      <c r="J12" s="82">
+      <c r="J12" s="89">
         <v>2.793814776409552</v>
       </c>
-      <c r="K12" s="82">
+      <c r="K12" s="89">
         <v>-1.826978062839459</v>
       </c>
-      <c r="L12" s="82">
+      <c r="L12" s="89">
         <v>56.336895763370052</v>
       </c>
-      <c r="M12" s="82">
+      <c r="M12" s="89">
         <v>43.663104236629948</v>
       </c>
-      <c r="N12" s="70">
+      <c r="N12" s="77">
         <v>6350.8700000000008</v>
       </c>
-      <c r="O12" s="70">
+      <c r="O12" s="77">
         <v>6032.24</v>
       </c>
     </row>
-    <row r="13" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="99" t="s">
+    <row r="13" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="106" t="s">
         <v>32</v>
       </c>
-      <c r="B13" s="70">
+      <c r="B13" s="77">
         <v>5457.47</v>
       </c>
-      <c r="C13" s="70">
+      <c r="C13" s="77">
         <v>5477.67</v>
       </c>
-      <c r="D13" s="82">
+      <c r="D13" s="89">
         <v>4.0685618483168371</v>
       </c>
-      <c r="E13" s="82">
+      <c r="E13" s="89">
         <v>0.37013487934885247</v>
       </c>
-      <c r="F13" s="82">
+      <c r="F13" s="89">
         <v>47.925486566368548</v>
       </c>
-      <c r="G13" s="82">
+      <c r="G13" s="89">
         <v>52.074513433631452</v>
       </c>
-      <c r="H13" s="70">
+      <c r="H13" s="77">
         <v>7219.62</v>
       </c>
-      <c r="I13" s="70">
+      <c r="I13" s="77">
         <v>7631.17</v>
       </c>
-      <c r="J13" s="82">
+      <c r="J13" s="89">
         <v>5.8304460623552741</v>
       </c>
-      <c r="K13" s="82">
+      <c r="K13" s="89">
         <v>5.7004385272355078</v>
       </c>
-      <c r="L13" s="82">
+      <c r="L13" s="89">
         <v>81.637547060280397</v>
       </c>
-      <c r="M13" s="82">
+      <c r="M13" s="89">
         <v>18.362452939719599</v>
       </c>
-      <c r="N13" s="70">
+      <c r="N13" s="77">
         <v>-1762.1499999999996</v>
       </c>
-      <c r="O13" s="70">
+      <c r="O13" s="77">
         <v>-2153.5</v>
       </c>
     </row>
-    <row r="14" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="99" t="s">
+    <row r="14" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="106" t="s">
         <v>25</v>
       </c>
-      <c r="B14" s="70">
+      <c r="B14" s="77">
         <v>5003.2</v>
       </c>
-      <c r="C14" s="70">
+      <c r="C14" s="77">
         <v>4964.1499999999996</v>
       </c>
-      <c r="D14" s="82">
+      <c r="D14" s="89">
         <v>3.6871427631314098</v>
       </c>
-      <c r="E14" s="82">
+      <c r="E14" s="89">
         <v>-0.78050047969300007</v>
       </c>
-      <c r="F14" s="82">
+      <c r="F14" s="89">
         <v>71.104217237593545</v>
       </c>
-      <c r="G14" s="82">
+      <c r="G14" s="89">
         <v>28.895782762406458</v>
       </c>
-      <c r="H14" s="70">
+      <c r="H14" s="77">
         <v>6341.21</v>
       </c>
-      <c r="I14" s="70">
+      <c r="I14" s="77">
         <v>6420.6</v>
       </c>
-      <c r="J14" s="82">
+      <c r="J14" s="89">
         <v>4.9055337501272112</v>
       </c>
-      <c r="K14" s="82">
+      <c r="K14" s="89">
         <v>1.2519692613870275</v>
       </c>
-      <c r="L14" s="82">
+      <c r="L14" s="89">
         <v>86.2508176805906</v>
       </c>
-      <c r="M14" s="82">
+      <c r="M14" s="89">
         <v>13.7491823194094</v>
       </c>
-      <c r="N14" s="70">
+      <c r="N14" s="77">
         <v>-1338.0100000000002</v>
       </c>
-      <c r="O14" s="70">
+      <c r="O14" s="77">
         <v>-1456.4500000000007</v>
       </c>
     </row>
-    <row r="15" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="99" t="s">
+    <row r="15" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="106" t="s">
         <v>24</v>
       </c>
-      <c r="B15" s="70">
+      <c r="B15" s="77">
         <v>3136.14</v>
       </c>
-      <c r="C15" s="70">
+      <c r="C15" s="77">
         <v>3306.89</v>
       </c>
-      <c r="D15" s="82">
+      <c r="D15" s="89">
         <v>2.4562061041611609</v>
       </c>
-      <c r="E15" s="82">
+      <c r="E15" s="89">
         <v>5.4445911215698279</v>
       </c>
-      <c r="F15" s="82">
+      <c r="F15" s="89">
         <v>14.106002921173669</v>
       </c>
-      <c r="G15" s="82">
+      <c r="G15" s="89">
         <v>85.893997078826331</v>
       </c>
-      <c r="H15" s="70">
+      <c r="H15" s="77">
         <v>2232.25</v>
       </c>
-      <c r="I15" s="70">
+      <c r="I15" s="77">
         <v>2584.7600000000002</v>
       </c>
-      <c r="J15" s="82">
+      <c r="J15" s="89">
         <v>1.9748352826805613</v>
       </c>
-      <c r="K15" s="82">
+      <c r="K15" s="89">
         <v>15.791689998880063</v>
       </c>
-      <c r="L15" s="82">
+      <c r="L15" s="89">
         <v>31.024156981692698</v>
       </c>
-      <c r="M15" s="82">
+      <c r="M15" s="89">
         <v>68.975843018307302</v>
       </c>
-      <c r="N15" s="70">
+      <c r="N15" s="77">
         <v>903.88999999999987</v>
       </c>
-      <c r="O15" s="70">
+      <c r="O15" s="77">
         <v>722.12999999999965</v>
       </c>
     </row>
-    <row r="16" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="99" t="s">
+    <row r="16" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="106" t="s">
         <v>20</v>
       </c>
-      <c r="B16" s="70">
+      <c r="B16" s="77">
         <v>3266.45</v>
       </c>
-      <c r="C16" s="70">
+      <c r="C16" s="77">
         <v>3281.37</v>
       </c>
-      <c r="D16" s="82">
+      <c r="D16" s="89">
         <v>2.4372510195414145</v>
       </c>
-      <c r="E16" s="82">
+      <c r="E16" s="89">
         <v>0.45676498951461292</v>
       </c>
-      <c r="F16" s="82">
+      <c r="F16" s="89">
         <v>21.939007182975416</v>
       </c>
-      <c r="G16" s="82">
+      <c r="G16" s="89">
         <v>78.060992817024584</v>
       </c>
-      <c r="H16" s="70">
+      <c r="H16" s="77">
         <v>4264.03</v>
       </c>
-      <c r="I16" s="70">
+      <c r="I16" s="77">
         <v>3255.16</v>
       </c>
-      <c r="J16" s="82">
+      <c r="J16" s="89">
         <v>2.4870412799526669</v>
       </c>
-      <c r="K16" s="82">
+      <c r="K16" s="89">
         <v>-23.660011772900283</v>
       </c>
-      <c r="L16" s="82">
+      <c r="L16" s="89">
         <v>75.967079959203232</v>
       </c>
-      <c r="M16" s="82">
+      <c r="M16" s="89">
         <v>24.032920040796764</v>
       </c>
-      <c r="N16" s="70">
+      <c r="N16" s="77">
         <v>-997.57999999999993</v>
       </c>
-      <c r="O16" s="70">
+      <c r="O16" s="77">
         <v>26.210000000000036</v>
       </c>
     </row>
-    <row r="17" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="99" t="s">
+    <row r="17" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="106" t="s">
         <v>19</v>
       </c>
-      <c r="B17" s="70">
+      <c r="B17" s="77">
         <v>3303.78</v>
       </c>
-      <c r="C17" s="70">
+      <c r="C17" s="77">
         <v>3263.8</v>
       </c>
-      <c r="D17" s="82">
+      <c r="D17" s="89">
         <v>2.4242008300128512</v>
       </c>
-      <c r="E17" s="82">
+      <c r="E17" s="89">
         <v>-1.2101290037472234</v>
       </c>
-      <c r="F17" s="82">
+      <c r="F17" s="89">
         <v>52.381886144984371</v>
       </c>
-      <c r="G17" s="82">
+      <c r="G17" s="89">
         <v>47.618113855015629</v>
       </c>
-      <c r="H17" s="70">
+      <c r="H17" s="77">
         <v>3908.63</v>
       </c>
-      <c r="I17" s="70">
+      <c r="I17" s="77">
         <v>4269.74</v>
       </c>
-      <c r="J17" s="82">
+      <c r="J17" s="89">
         <v>3.2622112690820417</v>
       </c>
-      <c r="K17" s="82">
+      <c r="K17" s="89">
         <v>9.2387869918615895</v>
       </c>
-      <c r="L17" s="82">
+      <c r="L17" s="89">
         <v>85.57125258212443</v>
       </c>
-      <c r="M17" s="82">
+      <c r="M17" s="89">
         <v>14.428747417875565</v>
       </c>
-      <c r="N17" s="70">
+      <c r="N17" s="77">
         <v>-604.84999999999991</v>
       </c>
-      <c r="O17" s="70">
+      <c r="O17" s="77">
         <v>-1005.9399999999996</v>
       </c>
     </row>
-    <row r="18" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="99" t="s">
+    <row r="18" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="106" t="s">
         <v>51</v>
       </c>
-      <c r="B18" s="70">
+      <c r="B18" s="77">
         <v>2948.73</v>
       </c>
-      <c r="C18" s="70">
+      <c r="C18" s="77">
         <v>3023.83</v>
       </c>
-      <c r="D18" s="82">
+      <c r="D18" s="89">
         <v>2.2459621287510756</v>
       </c>
-      <c r="E18" s="82">
+      <c r="E18" s="89">
         <v>2.5468591563147491</v>
       </c>
-      <c r="F18" s="82">
+      <c r="F18" s="89">
         <v>24.627707245446999</v>
       </c>
-      <c r="G18" s="82">
+      <c r="G18" s="89">
         <v>75.372292754553001</v>
       </c>
-      <c r="H18" s="70">
+      <c r="H18" s="77">
         <v>1213.0999999999999</v>
       </c>
-      <c r="I18" s="70">
+      <c r="I18" s="77">
         <v>1225.2</v>
       </c>
-      <c r="J18" s="82">
+      <c r="J18" s="89">
         <v>0.93609007735349659</v>
       </c>
-      <c r="K18" s="82">
+      <c r="K18" s="89">
         <v>0.99744456351497301</v>
       </c>
-      <c r="L18" s="82">
+      <c r="L18" s="89">
         <v>41.021057786483837</v>
       </c>
-      <c r="M18" s="82">
+      <c r="M18" s="89">
         <v>58.978942213516163</v>
       </c>
-      <c r="N18" s="70">
+      <c r="N18" s="77">
         <v>1735.63</v>
       </c>
-      <c r="O18" s="70">
+      <c r="O18" s="77">
         <v>1798.6299999999999</v>
       </c>
     </row>
-    <row r="19" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="99" t="s">
+    <row r="19" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="106" t="s">
         <v>17</v>
       </c>
-      <c r="B19" s="70">
+      <c r="B19" s="77">
         <v>2572.89</v>
       </c>
-      <c r="C19" s="70">
+      <c r="C19" s="77">
         <v>2507.65</v>
       </c>
-      <c r="D19" s="82">
+      <c r="D19" s="89">
         <v>1.8625673176609248</v>
       </c>
-      <c r="E19" s="82">
+      <c r="E19" s="89">
         <v>-2.535670005324743</v>
       </c>
-      <c r="F19" s="82">
+      <c r="F19" s="89">
         <v>44.004546088967757</v>
       </c>
-      <c r="G19" s="82">
+      <c r="G19" s="89">
         <v>55.995453911032243</v>
       </c>
-      <c r="H19" s="70">
+      <c r="H19" s="77">
         <v>234.4</v>
       </c>
-      <c r="I19" s="70">
+      <c r="I19" s="77">
         <v>357.51</v>
       </c>
-      <c r="J19" s="82">
+      <c r="J19" s="89">
         <v>0.27314851742952045</v>
       </c>
-      <c r="K19" s="82">
+      <c r="K19" s="89">
         <v>52.521331058020472</v>
       </c>
-      <c r="L19" s="82">
+      <c r="L19" s="89">
         <v>61.371709882241056</v>
       </c>
-      <c r="M19" s="82">
+      <c r="M19" s="89">
         <v>38.628290117758944</v>
       </c>
-      <c r="N19" s="70">
+      <c r="N19" s="77">
         <v>2338.4899999999998</v>
       </c>
-      <c r="O19" s="70">
+      <c r="O19" s="77">
         <v>2150.1400000000003</v>
       </c>
     </row>
-    <row r="20" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="99" t="s">
+    <row r="20" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="106" t="s">
+        <v>140</v>
+      </c>
+      <c r="B20" s="77">
+        <v>1769.83</v>
+      </c>
+      <c r="C20" s="77">
+        <v>1937.28</v>
+      </c>
+      <c r="D20" s="89">
+        <v>1.4389226619177942</v>
+      </c>
+      <c r="E20" s="89">
+        <v>9.4613606956600389</v>
+      </c>
+      <c r="F20" s="89">
+        <v>62.511872315824249</v>
+      </c>
+      <c r="G20" s="89">
+        <v>37.488127684175751</v>
+      </c>
+      <c r="H20" s="77">
+        <v>1944.06</v>
+      </c>
+      <c r="I20" s="77">
+        <v>2119.9</v>
+      </c>
+      <c r="J20" s="89">
+        <v>1.6196680990709085</v>
+      </c>
+      <c r="K20" s="89">
+        <v>9.0449883234056649</v>
+      </c>
+      <c r="L20" s="89">
+        <v>91.866125760649084</v>
+      </c>
+      <c r="M20" s="89">
+        <v>8.1338742393509129</v>
+      </c>
+      <c r="N20" s="77">
+        <v>-174.23000000000002</v>
+      </c>
+      <c r="O20" s="77">
+        <v>-182.62000000000012</v>
+      </c>
+    </row>
+    <row r="21" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="106" t="s">
+        <v>146</v>
+      </c>
+      <c r="B21" s="77">
+        <v>1526.31</v>
+      </c>
+      <c r="C21" s="77">
+        <v>1604.25</v>
+      </c>
+      <c r="D21" s="89">
+        <v>1.191563264154702</v>
+      </c>
+      <c r="E21" s="89">
+        <v>5.1064331623326886</v>
+      </c>
+      <c r="F21" s="89">
+        <v>65.323983169705471</v>
+      </c>
+      <c r="G21" s="89">
+        <v>34.676016830294529</v>
+      </c>
+      <c r="H21" s="77">
+        <v>1155.83</v>
+      </c>
+      <c r="I21" s="77">
+        <v>1213.97</v>
+      </c>
+      <c r="J21" s="89">
+        <v>0.92751001567484814</v>
+      </c>
+      <c r="K21" s="89">
+        <v>5.0301514928666071</v>
+      </c>
+      <c r="L21" s="89">
+        <v>84.223662858225495</v>
+      </c>
+      <c r="M21" s="89">
+        <v>15.77633714177451</v>
+      </c>
+      <c r="N21" s="77">
+        <v>370.48</v>
+      </c>
+      <c r="O21" s="77">
+        <v>390.28</v>
+      </c>
+    </row>
+    <row r="22" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="106" t="s">
+        <v>113</v>
+      </c>
+      <c r="B22" s="77">
+        <v>1323.81</v>
+      </c>
+      <c r="C22" s="77">
+        <v>1403.91</v>
+      </c>
+      <c r="D22" s="89">
+        <v>1.0427599078568974</v>
+      </c>
+      <c r="E22" s="89">
+        <v>6.0507172479434459</v>
+      </c>
+      <c r="F22" s="89">
+        <v>29.591640489774989</v>
+      </c>
+      <c r="G22" s="89">
+        <v>70.408359510225011</v>
+      </c>
+      <c r="H22" s="77">
+        <v>458.81</v>
+      </c>
+      <c r="I22" s="77">
+        <v>543.85</v>
+      </c>
+      <c r="J22" s="89">
+        <v>0.41551794692188959</v>
+      </c>
+      <c r="K22" s="89">
+        <v>18.53490551644472</v>
+      </c>
+      <c r="L22" s="89">
+        <v>56.603842971407559</v>
+      </c>
+      <c r="M22" s="89">
+        <v>43.396157028592441</v>
+      </c>
+      <c r="N22" s="77">
+        <v>865</v>
+      </c>
+      <c r="O22" s="77">
+        <v>860.06000000000006</v>
+      </c>
+    </row>
+    <row r="23" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="106" t="s">
+        <v>149</v>
+      </c>
+      <c r="B23" s="77">
+        <v>839.08</v>
+      </c>
+      <c r="C23" s="77">
+        <v>1111.52</v>
+      </c>
+      <c r="D23" s="89">
+        <v>0.82558603669829167</v>
+      </c>
+      <c r="E23" s="89">
+        <v>32.468894503503833</v>
+      </c>
+      <c r="F23" s="89">
+        <v>81.743018569166537</v>
+      </c>
+      <c r="G23" s="89">
+        <v>18.256981430833456</v>
+      </c>
+      <c r="H23" s="77">
+        <v>1685.06</v>
+      </c>
+      <c r="I23" s="77">
+        <v>1827.9</v>
+      </c>
+      <c r="J23" s="89">
+        <v>1.3965712148175451</v>
+      </c>
+      <c r="K23" s="89">
+        <v>8.4768494890389743</v>
+      </c>
+      <c r="L23" s="89">
+        <v>84.394113463537394</v>
+      </c>
+      <c r="M23" s="89">
+        <v>15.605886536462608</v>
+      </c>
+      <c r="N23" s="77">
+        <v>-845.9799999999999</v>
+      </c>
+      <c r="O23" s="77">
+        <v>-716.38000000000011</v>
+      </c>
+    </row>
+    <row r="24" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="106" t="s">
+        <v>134</v>
+      </c>
+      <c r="B24" s="77">
+        <v>1224.9100000000001</v>
+      </c>
+      <c r="C24" s="77">
+        <v>1107.31</v>
+      </c>
+      <c r="D24" s="89">
+        <v>0.82245904193931318</v>
+      </c>
+      <c r="E24" s="89">
+        <v>-9.6007053579446762</v>
+      </c>
+      <c r="F24" s="89">
+        <v>90.677407410752181</v>
+      </c>
+      <c r="G24" s="89">
+        <v>9.322592589247817</v>
+      </c>
+      <c r="H24" s="77">
+        <v>653.04999999999995</v>
+      </c>
+      <c r="I24" s="77">
+        <v>623.41</v>
+      </c>
+      <c r="J24" s="89">
+        <v>0.4763042075766758</v>
+      </c>
+      <c r="K24" s="89">
+        <v>-4.5387030089579641</v>
+      </c>
+      <c r="L24" s="89">
+        <v>71.660704833095394</v>
+      </c>
+      <c r="M24" s="89">
+        <v>28.339295166904606</v>
+      </c>
+      <c r="N24" s="77">
+        <v>571.86000000000013</v>
+      </c>
+      <c r="O24" s="77">
+        <v>483.9</v>
+      </c>
+    </row>
+    <row r="25" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="106" t="s">
+        <v>117</v>
+      </c>
+      <c r="B25" s="77">
+        <v>1068.0999999999999</v>
+      </c>
+      <c r="C25" s="77">
+        <v>1062.6300000000001</v>
+      </c>
+      <c r="D25" s="89">
+        <v>0.78927278877276674</v>
+      </c>
+      <c r="E25" s="89">
+        <v>-0.51212433292760984</v>
+      </c>
+      <c r="F25" s="89">
+        <v>49.034941607144532</v>
+      </c>
+      <c r="G25" s="89">
+        <v>50.965058392855468</v>
+      </c>
+      <c r="H25" s="77">
+        <v>587.32000000000005</v>
+      </c>
+      <c r="I25" s="77">
+        <v>716.43</v>
+      </c>
+      <c r="J25" s="89">
+        <v>0.54737431775903156</v>
+      </c>
+      <c r="K25" s="89">
+        <v>21.982905400803631</v>
+      </c>
+      <c r="L25" s="89">
+        <v>79.896151752439181</v>
+      </c>
+      <c r="M25" s="89">
+        <v>20.103848247560823</v>
+      </c>
+      <c r="N25" s="77">
+        <v>480.77999999999986</v>
+      </c>
+      <c r="O25" s="77">
+        <v>346.20000000000016</v>
+      </c>
+    </row>
+    <row r="26" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="106" t="s">
+        <v>26</v>
+      </c>
+      <c r="B26" s="77">
+        <v>912.74</v>
+      </c>
+      <c r="C26" s="77">
+        <v>928.92</v>
+      </c>
+      <c r="D26" s="89">
+        <v>0.68995913812596898</v>
+      </c>
+      <c r="E26" s="89">
+        <v>1.7726844446392127</v>
+      </c>
+      <c r="F26" s="89">
+        <v>14.365069112517759</v>
+      </c>
+      <c r="G26" s="89">
+        <v>85.634930887482241</v>
+      </c>
+      <c r="H26" s="77">
+        <v>533.55999999999995</v>
+      </c>
+      <c r="I26" s="77">
+        <v>588.34</v>
+      </c>
+      <c r="J26" s="89">
+        <v>0.44950966055350644</v>
+      </c>
+      <c r="K26" s="89">
+        <v>10.266886573206405</v>
+      </c>
+      <c r="L26" s="89">
+        <v>18.725566849100858</v>
+      </c>
+      <c r="M26" s="89">
+        <v>81.274433150899142</v>
+      </c>
+      <c r="N26" s="77">
+        <v>379.18000000000006</v>
+      </c>
+      <c r="O26" s="77">
+        <v>340.57999999999993</v>
+      </c>
+    </row>
+    <row r="27" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="106" t="s">
+        <v>110</v>
+      </c>
+      <c r="B27" s="77">
+        <v>885.74</v>
+      </c>
+      <c r="C27" s="77">
+        <v>926.52</v>
+      </c>
+      <c r="D27" s="89">
+        <v>0.68817652828712139</v>
+      </c>
+      <c r="E27" s="89">
+        <v>4.604059882132451</v>
+      </c>
+      <c r="F27" s="89">
+        <v>51.137590122177606</v>
+      </c>
+      <c r="G27" s="89">
+        <v>48.862409877822394</v>
+      </c>
+      <c r="H27" s="77">
+        <v>705.8</v>
+      </c>
+      <c r="I27" s="77">
+        <v>699.97</v>
+      </c>
+      <c r="J27" s="89">
+        <v>0.53479837695488641</v>
+      </c>
+      <c r="K27" s="89">
+        <v>-0.82601303485405597</v>
+      </c>
+      <c r="L27" s="89">
+        <v>83.78787662328385</v>
+      </c>
+      <c r="M27" s="89">
+        <v>16.212123376716146</v>
+      </c>
+      <c r="N27" s="77">
+        <v>179.94000000000005</v>
+      </c>
+      <c r="O27" s="77">
+        <v>226.54999999999995</v>
+      </c>
+    </row>
+    <row r="28" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="106" t="s">
+        <v>141</v>
+      </c>
+      <c r="B28" s="77">
+        <v>876.29</v>
+      </c>
+      <c r="C28" s="77">
+        <v>914.64</v>
+      </c>
+      <c r="D28" s="89">
+        <v>0.6793526095848258</v>
+      </c>
+      <c r="E28" s="89">
+        <v>4.3764050713804821</v>
+      </c>
+      <c r="F28" s="89">
+        <v>75.342211143182013</v>
+      </c>
+      <c r="G28" s="89">
+        <v>24.657788856817984</v>
+      </c>
+      <c r="H28" s="77">
+        <v>916.01</v>
+      </c>
+      <c r="I28" s="77">
+        <v>974.5</v>
+      </c>
+      <c r="J28" s="89">
+        <v>0.74454764967432441</v>
+      </c>
+      <c r="K28" s="89">
+        <v>6.3853014705079651</v>
+      </c>
+      <c r="L28" s="89">
+        <v>93.575166752180607</v>
+      </c>
+      <c r="M28" s="89">
+        <v>6.4248332478193948</v>
+      </c>
+      <c r="N28" s="77">
+        <v>-39.720000000000027</v>
+      </c>
+      <c r="O28" s="77">
+        <v>-59.860000000000014</v>
+      </c>
+    </row>
+    <row r="29" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="106" t="s">
+        <v>21</v>
+      </c>
+      <c r="B29" s="77">
+        <v>796.78</v>
+      </c>
+      <c r="C29" s="77">
+        <v>805.9</v>
+      </c>
+      <c r="D29" s="89">
+        <v>0.59858552880303839</v>
+      </c>
+      <c r="E29" s="89">
+        <v>1.1446070433494822</v>
+      </c>
+      <c r="F29" s="89">
+        <v>67.533192703809405</v>
+      </c>
+      <c r="G29" s="89">
+        <v>32.466807296190595</v>
+      </c>
+      <c r="H29" s="77">
+        <v>4673.6099999999997</v>
+      </c>
+      <c r="I29" s="77">
+        <v>5123.46</v>
+      </c>
+      <c r="J29" s="89">
+        <v>3.9144793239614306</v>
+      </c>
+      <c r="K29" s="89">
+        <v>9.6253217534197422</v>
+      </c>
+      <c r="L29" s="89">
+        <v>82.069734124985843</v>
+      </c>
+      <c r="M29" s="89">
+        <v>17.93026587501415</v>
+      </c>
+      <c r="N29" s="77">
+        <v>-3876.83</v>
+      </c>
+      <c r="O29" s="77">
+        <v>-4317.5600000000004</v>
+      </c>
+    </row>
+    <row r="30" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="106" t="s">
         <v>123</v>
       </c>
-      <c r="B20" s="70">
-[...43 lines deleted...]
-      <c r="A21" s="99" t="s">
+      <c r="B30" s="77">
+        <v>878.5</v>
+      </c>
+      <c r="C30" s="77">
+        <v>764.96</v>
+      </c>
+      <c r="D30" s="89">
+        <v>0.56817717596869621</v>
+      </c>
+      <c r="E30" s="89">
+        <v>-12.924302788844615</v>
+      </c>
+      <c r="F30" s="89">
+        <v>42.853221083455352</v>
+      </c>
+      <c r="G30" s="89">
+        <v>57.146778916544648</v>
+      </c>
+      <c r="H30" s="77">
+        <v>411.41</v>
+      </c>
+      <c r="I30" s="77">
+        <v>380.26</v>
+      </c>
+      <c r="J30" s="89">
+        <v>0.29053020961021919</v>
+      </c>
+      <c r="K30" s="89">
+        <v>-7.571522325660542</v>
+      </c>
+      <c r="L30" s="89">
+        <v>78.864461158154938</v>
+      </c>
+      <c r="M30" s="89">
+        <v>21.135538841845054</v>
+      </c>
+      <c r="N30" s="77">
+        <v>467.09</v>
+      </c>
+      <c r="O30" s="77">
+        <v>384.70000000000005</v>
+      </c>
+    </row>
+    <row r="31" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="106" t="s">
+        <v>143</v>
+      </c>
+      <c r="B31" s="77">
+        <v>707.27</v>
+      </c>
+      <c r="C31" s="77">
+        <v>746.02</v>
+      </c>
+      <c r="D31" s="89">
+        <v>0.55410941332379038</v>
+      </c>
+      <c r="E31" s="89">
+        <v>5.4788129003068136</v>
+      </c>
+      <c r="F31" s="89">
+        <v>74.556982386531189</v>
+      </c>
+      <c r="G31" s="89">
+        <v>25.443017613468811</v>
+      </c>
+      <c r="H31" s="77">
+        <v>584.07000000000005</v>
+      </c>
+      <c r="I31" s="77">
+        <v>486.06</v>
+      </c>
+      <c r="J31" s="89">
+        <v>0.37136462863078723</v>
+      </c>
+      <c r="K31" s="89">
+        <v>-16.780522882531208</v>
+      </c>
+      <c r="L31" s="89">
+        <v>87.729909887668185</v>
+      </c>
+      <c r="M31" s="89">
+        <v>12.270090112331811</v>
+      </c>
+      <c r="N31" s="77">
+        <v>123.19999999999993</v>
+      </c>
+      <c r="O31" s="77">
+        <v>259.95999999999998</v>
+      </c>
+    </row>
+    <row r="32" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="106" t="s">
+        <v>138</v>
+      </c>
+      <c r="B32" s="77">
+        <v>557.63</v>
+      </c>
+      <c r="C32" s="77">
+        <v>651.54999999999995</v>
+      </c>
+      <c r="D32" s="89">
+        <v>0.48394143354215119</v>
+      </c>
+      <c r="E32" s="89">
+        <v>16.842709323386469</v>
+      </c>
+      <c r="F32" s="89">
+        <v>40.211802624510774</v>
+      </c>
+      <c r="G32" s="89">
+        <v>59.788197375489226</v>
+      </c>
+      <c r="H32" s="77">
+        <v>643.29999999999995</v>
+      </c>
+      <c r="I32" s="77">
+        <v>227.83</v>
+      </c>
+      <c r="J32" s="89">
+        <v>0.17406905184741031</v>
+      </c>
+      <c r="K32" s="89">
+        <v>-64.584175345872836</v>
+      </c>
+      <c r="L32" s="89">
+        <v>52.196813413510078</v>
+      </c>
+      <c r="M32" s="89">
+        <v>47.803186586489922</v>
+      </c>
+      <c r="N32" s="77">
+        <v>-85.669999999999959</v>
+      </c>
+      <c r="O32" s="77">
+        <v>423.71999999999991</v>
+      </c>
+    </row>
+    <row r="33" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="106" t="s">
+        <v>112</v>
+      </c>
+      <c r="B33" s="77">
+        <v>650.98</v>
+      </c>
+      <c r="C33" s="77">
+        <v>632.14</v>
+      </c>
+      <c r="D33" s="89">
+        <v>0.46952457647047119</v>
+      </c>
+      <c r="E33" s="89">
+        <v>-2.8940981289747816</v>
+      </c>
+      <c r="F33" s="89">
+        <v>57.564779953807701</v>
+      </c>
+      <c r="G33" s="89">
+        <v>42.435220046192299</v>
+      </c>
+      <c r="H33" s="77">
+        <v>290.32</v>
+      </c>
+      <c r="I33" s="77">
+        <v>330.23</v>
+      </c>
+      <c r="J33" s="89">
+        <v>0.25230576742119259</v>
+      </c>
+      <c r="K33" s="89">
+        <v>13.74689997244421</v>
+      </c>
+      <c r="L33" s="89">
+        <v>5.0843351603428033</v>
+      </c>
+      <c r="M33" s="89">
+        <v>94.915664839657197</v>
+      </c>
+      <c r="N33" s="77">
+        <v>360.66</v>
+      </c>
+      <c r="O33" s="77">
+        <v>301.90999999999997</v>
+      </c>
+    </row>
+    <row r="34" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="106" t="s">
+        <v>120</v>
+      </c>
+      <c r="B34" s="77">
+        <v>620.76</v>
+      </c>
+      <c r="C34" s="77">
+        <v>584.5</v>
+      </c>
+      <c r="D34" s="89">
+        <v>0.43413977116934599</v>
+      </c>
+      <c r="E34" s="89">
+        <v>-5.8412268831754615</v>
+      </c>
+      <c r="F34" s="89">
+        <v>78.109495295124034</v>
+      </c>
+      <c r="G34" s="89">
+        <v>21.890504704875962</v>
+      </c>
+      <c r="H34" s="77">
+        <v>332.43</v>
+      </c>
+      <c r="I34" s="77">
+        <v>439.44</v>
+      </c>
+      <c r="J34" s="89">
+        <v>0.33574553019280157</v>
+      </c>
+      <c r="K34" s="89">
+        <v>32.190235538308812</v>
+      </c>
+      <c r="L34" s="89">
+        <v>96.993901328964142</v>
+      </c>
+      <c r="M34" s="89">
+        <v>3.0060986710358639</v>
+      </c>
+      <c r="N34" s="77">
+        <v>288.33</v>
+      </c>
+      <c r="O34" s="77">
+        <v>145.06</v>
+      </c>
+    </row>
+    <row r="35" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="106" t="s">
+        <v>127</v>
+      </c>
+      <c r="B35" s="77">
+        <v>517.30999999999995</v>
+      </c>
+      <c r="C35" s="77">
+        <v>578.54</v>
+      </c>
+      <c r="D35" s="89">
+        <v>0.4297129567362078</v>
+      </c>
+      <c r="E35" s="89">
+        <v>11.836229726856242</v>
+      </c>
+      <c r="F35" s="89">
+        <v>81.290835551560832</v>
+      </c>
+      <c r="G35" s="89">
+        <v>18.709164448439175</v>
+      </c>
+      <c r="H35" s="77">
+        <v>718.97</v>
+      </c>
+      <c r="I35" s="77">
+        <v>957.38</v>
+      </c>
+      <c r="J35" s="89">
+        <v>0.73146744878933267</v>
+      </c>
+      <c r="K35" s="89">
+        <v>33.159937132286458</v>
+      </c>
+      <c r="L35" s="89">
+        <v>87.669472936556019</v>
+      </c>
+      <c r="M35" s="89">
+        <v>12.330527063443983</v>
+      </c>
+      <c r="N35" s="77">
+        <v>-201.66000000000008</v>
+      </c>
+      <c r="O35" s="77">
+        <v>-378.84000000000003</v>
+      </c>
+    </row>
+    <row r="36" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="106" t="s">
+        <v>130</v>
+      </c>
+      <c r="B36" s="77">
+        <v>515.85</v>
+      </c>
+      <c r="C36" s="77">
+        <v>541.97</v>
+      </c>
+      <c r="D36" s="89">
+        <v>0.40255043931676732</v>
+      </c>
+      <c r="E36" s="89">
+        <v>5.0634874479015224</v>
+      </c>
+      <c r="F36" s="89">
+        <v>73.646142775430377</v>
+      </c>
+      <c r="G36" s="89">
+        <v>26.353857224569627</v>
+      </c>
+      <c r="H36" s="77">
+        <v>536.29999999999995</v>
+      </c>
+      <c r="I36" s="77">
+        <v>500.35</v>
+      </c>
+      <c r="J36" s="89">
+        <v>0.38228262341154257</v>
+      </c>
+      <c r="K36" s="89">
+        <v>-6.7033376841320029</v>
+      </c>
+      <c r="L36" s="89">
+        <v>58.91076246627361</v>
+      </c>
+      <c r="M36" s="89">
+        <v>41.08923753372639</v>
+      </c>
+      <c r="N36" s="77">
+        <v>-20.449999999999932</v>
+      </c>
+      <c r="O36" s="77">
+        <v>41.620000000000005</v>
+      </c>
+    </row>
+    <row r="37" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="106" t="s">
+        <v>119</v>
+      </c>
+      <c r="B37" s="77">
+        <v>430.16</v>
+      </c>
+      <c r="C37" s="77">
+        <v>538.23</v>
+      </c>
+      <c r="D37" s="89">
+        <v>0.39977253898456305</v>
+      </c>
+      <c r="E37" s="89">
+        <v>25.123209968383854</v>
+      </c>
+      <c r="F37" s="89">
+        <v>49.424967021533547</v>
+      </c>
+      <c r="G37" s="89">
+        <v>50.575032978466453</v>
+      </c>
+      <c r="H37" s="77">
+        <v>316.75</v>
+      </c>
+      <c r="I37" s="77">
+        <v>421.86</v>
+      </c>
+      <c r="J37" s="89">
+        <v>0.32231387531206823</v>
+      </c>
+      <c r="K37" s="89">
+        <v>33.183898973954228</v>
+      </c>
+      <c r="L37" s="89">
+        <v>14.848527947660358</v>
+      </c>
+      <c r="M37" s="89">
+        <v>85.151472052339642</v>
+      </c>
+      <c r="N37" s="77">
+        <v>113.41000000000003</v>
+      </c>
+      <c r="O37" s="77">
+        <v>116.37</v>
+      </c>
+    </row>
+    <row r="38" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="106" t="s">
+        <v>135</v>
+      </c>
+      <c r="B38" s="77">
+        <v>549.08000000000004</v>
+      </c>
+      <c r="C38" s="77">
+        <v>537.97</v>
+      </c>
+      <c r="D38" s="89">
+        <v>0.39957942291868792</v>
+      </c>
+      <c r="E38" s="89">
+        <v>-2.0233845705543843</v>
+      </c>
+      <c r="F38" s="89">
+        <v>71.619235273342383</v>
+      </c>
+      <c r="G38" s="89">
+        <v>28.38076472665762</v>
+      </c>
+      <c r="H38" s="77">
+        <v>275.45</v>
+      </c>
+      <c r="I38" s="77">
+        <v>276.27</v>
+      </c>
+      <c r="J38" s="89">
+        <v>0.21107868565985183</v>
+      </c>
+      <c r="K38" s="89">
+        <v>0.29769468143038419</v>
+      </c>
+      <c r="L38" s="89">
+        <v>27.733738733847318</v>
+      </c>
+      <c r="M38" s="89">
+        <v>72.266261266152682</v>
+      </c>
+      <c r="N38" s="77">
+        <v>273.63000000000005</v>
+      </c>
+      <c r="O38" s="77">
+        <v>261.70000000000005</v>
+      </c>
+    </row>
+    <row r="39" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="106" t="s">
+        <v>136</v>
+      </c>
+      <c r="B39" s="77">
+        <v>569.02</v>
+      </c>
+      <c r="C39" s="77">
+        <v>507.02</v>
+      </c>
+      <c r="D39" s="89">
+        <v>0.37659118353854887</v>
+      </c>
+      <c r="E39" s="89">
+        <v>-10.895926329478753</v>
+      </c>
+      <c r="F39" s="89">
+        <v>32.85077511735237</v>
+      </c>
+      <c r="G39" s="89">
+        <v>67.14922488264763</v>
+      </c>
+      <c r="H39" s="77">
+        <v>60.07</v>
+      </c>
+      <c r="I39" s="77">
+        <v>54.05</v>
+      </c>
+      <c r="J39" s="89">
+        <v>4.1295844499638003E-2</v>
+      </c>
+      <c r="K39" s="89">
+        <v>-10.021641418345268</v>
+      </c>
+      <c r="L39" s="89">
+        <v>53.265494912118406</v>
+      </c>
+      <c r="M39" s="89">
+        <v>46.734505087881594</v>
+      </c>
+      <c r="N39" s="77">
+        <v>508.95</v>
+      </c>
+      <c r="O39" s="77">
+        <v>452.96999999999997</v>
+      </c>
+    </row>
+    <row r="40" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="106" t="s">
+        <v>109</v>
+      </c>
+      <c r="B40" s="77">
+        <v>506.42</v>
+      </c>
+      <c r="C40" s="77">
+        <v>439.06</v>
+      </c>
+      <c r="D40" s="89">
+        <v>0.3261136149351806</v>
+      </c>
+      <c r="E40" s="89">
+        <v>-13.301212432368391</v>
+      </c>
+      <c r="F40" s="89">
+        <v>43.688789687058716</v>
+      </c>
+      <c r="G40" s="89">
+        <v>56.311210312941284</v>
+      </c>
+      <c r="H40" s="77">
+        <v>47.95</v>
+      </c>
+      <c r="I40" s="77">
+        <v>65.400000000000006</v>
+      </c>
+      <c r="J40" s="89">
+        <v>4.9967589829349221E-2</v>
+      </c>
+      <c r="K40" s="89">
+        <v>36.392075078206467</v>
+      </c>
+      <c r="L40" s="89">
+        <v>38.532110091743121</v>
+      </c>
+      <c r="M40" s="89">
+        <v>61.467889908256879</v>
+      </c>
+      <c r="N40" s="77">
+        <v>458.47</v>
+      </c>
+      <c r="O40" s="77">
+        <v>373.65999999999997</v>
+      </c>
+    </row>
+    <row r="41" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="106" t="s">
+        <v>106</v>
+      </c>
+      <c r="B41" s="77">
+        <v>347.72</v>
+      </c>
+      <c r="C41" s="77">
+        <v>368.56</v>
+      </c>
+      <c r="D41" s="89">
+        <v>0.27374945091903191</v>
+      </c>
+      <c r="E41" s="89">
+        <v>5.9933279650293265</v>
+      </c>
+      <c r="F41" s="89">
+        <v>67.26448882135881</v>
+      </c>
+      <c r="G41" s="89">
+        <v>32.735511178641197</v>
+      </c>
+      <c r="H41" s="77">
+        <v>227.66</v>
+      </c>
+      <c r="I41" s="77">
+        <v>305.70999999999998</v>
+      </c>
+      <c r="J41" s="89">
+        <v>0.23357174138731421</v>
+      </c>
+      <c r="K41" s="89">
+        <v>34.283580778353681</v>
+      </c>
+      <c r="L41" s="89">
+        <v>76.853881129174709</v>
+      </c>
+      <c r="M41" s="89">
+        <v>23.146118870825294</v>
+      </c>
+      <c r="N41" s="77">
+        <v>120.06000000000003</v>
+      </c>
+      <c r="O41" s="77">
+        <v>62.850000000000023</v>
+      </c>
+    </row>
+    <row r="42" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="106" t="s">
+        <v>124</v>
+      </c>
+      <c r="B42" s="77">
+        <v>351.5</v>
+      </c>
+      <c r="C42" s="77">
+        <v>350.82</v>
+      </c>
+      <c r="D42" s="89">
+        <v>0.26057299319354998</v>
+      </c>
+      <c r="E42" s="89">
+        <v>-0.19345661450924803</v>
+      </c>
+      <c r="F42" s="89">
+        <v>67.77834787070293</v>
+      </c>
+      <c r="G42" s="89">
+        <v>32.221652129297077</v>
+      </c>
+      <c r="H42" s="77">
+        <v>370.34</v>
+      </c>
+      <c r="I42" s="77">
+        <v>363.66</v>
+      </c>
+      <c r="J42" s="89">
+        <v>0.27784730454650058</v>
+      </c>
+      <c r="K42" s="89">
+        <v>-1.8037479073283875</v>
+      </c>
+      <c r="L42" s="89">
+        <v>61.93697409668372</v>
+      </c>
+      <c r="M42" s="89">
+        <v>38.06302590331628</v>
+      </c>
+      <c r="N42" s="77">
+        <v>-18.839999999999975</v>
+      </c>
+      <c r="O42" s="77">
+        <v>-12.840000000000032</v>
+      </c>
+    </row>
+    <row r="43" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="106" t="s">
+        <v>150</v>
+      </c>
+      <c r="B43" s="77">
+        <v>193.8</v>
+      </c>
+      <c r="C43" s="77">
+        <v>314.33999999999997</v>
+      </c>
+      <c r="D43" s="89">
+        <v>0.23347732364306625</v>
+      </c>
+      <c r="E43" s="89">
+        <v>62.198142414860655</v>
+      </c>
+      <c r="F43" s="89">
+        <v>60.829038620601892</v>
+      </c>
+      <c r="G43" s="89">
+        <v>39.170961379398108</v>
+      </c>
+      <c r="H43" s="77">
+        <v>312.05</v>
+      </c>
+      <c r="I43" s="77">
+        <v>120.75</v>
+      </c>
+      <c r="J43" s="89">
+        <v>9.2256673882170015E-2</v>
+      </c>
+      <c r="K43" s="89">
+        <v>-61.304278160551192</v>
+      </c>
+      <c r="L43" s="89">
+        <v>87.461697722567294</v>
+      </c>
+      <c r="M43" s="89">
+        <v>12.538302277432711</v>
+      </c>
+      <c r="N43" s="77">
+        <v>-118.25</v>
+      </c>
+      <c r="O43" s="77">
+        <v>193.58999999999997</v>
+      </c>
+    </row>
+    <row r="44" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="106" t="s">
+        <v>142</v>
+      </c>
+      <c r="B44" s="77">
+        <v>289.14</v>
+      </c>
+      <c r="C44" s="77">
+        <v>309.13</v>
+      </c>
+      <c r="D44" s="89">
+        <v>0.22960757478456789</v>
+      </c>
+      <c r="E44" s="89">
+        <v>6.913605865670613</v>
+      </c>
+      <c r="F44" s="89">
+        <v>46.145634522692724</v>
+      </c>
+      <c r="G44" s="89">
+        <v>53.854365477307276</v>
+      </c>
+      <c r="H44" s="77">
+        <v>809.21</v>
+      </c>
+      <c r="I44" s="77">
+        <v>787.55</v>
+      </c>
+      <c r="J44" s="89">
+        <v>0.60171216162238506</v>
+      </c>
+      <c r="K44" s="89">
+        <v>-2.6766846677623954</v>
+      </c>
+      <c r="L44" s="89">
+        <v>82.982667767125889</v>
+      </c>
+      <c r="M44" s="89">
+        <v>17.017332232874104</v>
+      </c>
+      <c r="N44" s="77">
+        <v>-520.07000000000005</v>
+      </c>
+      <c r="O44" s="77">
+        <v>-478.41999999999996</v>
+      </c>
+    </row>
+    <row r="45" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="106" t="s">
+        <v>107</v>
+      </c>
+      <c r="B45" s="77">
+        <v>282.29000000000002</v>
+      </c>
+      <c r="C45" s="77">
+        <v>308.29000000000002</v>
+      </c>
+      <c r="D45" s="89">
+        <v>0.22898366134097123</v>
+      </c>
+      <c r="E45" s="89">
+        <v>9.2103864819866086</v>
+      </c>
+      <c r="F45" s="89">
+        <v>56.745272308540663</v>
+      </c>
+      <c r="G45" s="89">
+        <v>43.254727691459337</v>
+      </c>
+      <c r="H45" s="77">
+        <v>516.42999999999995</v>
+      </c>
+      <c r="I45" s="77">
+        <v>283.99</v>
+      </c>
+      <c r="J45" s="89">
+        <v>0.21697700054490648</v>
+      </c>
+      <c r="K45" s="89">
+        <v>-45.009004124469911</v>
+      </c>
+      <c r="L45" s="89">
+        <v>76.851297580900734</v>
+      </c>
+      <c r="M45" s="89">
+        <v>23.148702419099262</v>
+      </c>
+      <c r="N45" s="77">
+        <v>-234.13999999999993</v>
+      </c>
+      <c r="O45" s="77">
+        <v>24.300000000000011</v>
+      </c>
+    </row>
+    <row r="46" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="106" t="s">
+        <v>128</v>
+      </c>
+      <c r="B46" s="77">
+        <v>271.75</v>
+      </c>
+      <c r="C46" s="77">
+        <v>291.7</v>
+      </c>
+      <c r="D46" s="89">
+        <v>0.21666137082993708</v>
+      </c>
+      <c r="E46" s="89">
+        <v>7.3413063477460865</v>
+      </c>
+      <c r="F46" s="89">
+        <v>59.718889269797735</v>
+      </c>
+      <c r="G46" s="89">
+        <v>40.281110730202265</v>
+      </c>
+      <c r="H46" s="77">
+        <v>1037.77</v>
+      </c>
+      <c r="I46" s="77">
+        <v>1043.95</v>
+      </c>
+      <c r="J46" s="89">
+        <v>0.79760956272705075</v>
+      </c>
+      <c r="K46" s="89">
+        <v>0.59550767511106162</v>
+      </c>
+      <c r="L46" s="89">
+        <v>80.429139326596101</v>
+      </c>
+      <c r="M46" s="89">
+        <v>19.570860673403896</v>
+      </c>
+      <c r="N46" s="77">
+        <v>-766.02</v>
+      </c>
+      <c r="O46" s="77">
+        <v>-752.25</v>
+      </c>
+    </row>
+    <row r="47" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="106" t="s">
+        <v>118</v>
+      </c>
+      <c r="B47" s="77">
+        <v>200.33</v>
+      </c>
+      <c r="C47" s="77">
+        <v>262.82</v>
+      </c>
+      <c r="D47" s="89">
+        <v>0.19521063243580414</v>
+      </c>
+      <c r="E47" s="89">
+        <v>31.193530674387247</v>
+      </c>
+      <c r="F47" s="89">
+        <v>94.349745072673315</v>
+      </c>
+      <c r="G47" s="89">
+        <v>5.6502549273266878</v>
+      </c>
+      <c r="H47" s="77">
+        <v>213.74</v>
+      </c>
+      <c r="I47" s="77">
+        <v>210.99</v>
+      </c>
+      <c r="J47" s="89">
+        <v>0.16120277948156564</v>
+      </c>
+      <c r="K47" s="89">
+        <v>-1.2866098998783568</v>
+      </c>
+      <c r="L47" s="89">
+        <v>59.154462296791316</v>
+      </c>
+      <c r="M47" s="89">
+        <v>40.845537703208684</v>
+      </c>
+      <c r="N47" s="77">
+        <v>-13.409999999999997</v>
+      </c>
+      <c r="O47" s="77">
+        <v>51.829999999999984</v>
+      </c>
+    </row>
+    <row r="48" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="106" t="s">
+        <v>27</v>
+      </c>
+      <c r="B48" s="77">
+        <v>181.1</v>
+      </c>
+      <c r="C48" s="77">
+        <v>239.7</v>
+      </c>
+      <c r="D48" s="89">
+        <v>0.17803815765490547</v>
+      </c>
+      <c r="E48" s="89">
+        <v>32.357813362782991</v>
+      </c>
+      <c r="F48" s="89">
+        <v>26.96287025448477</v>
+      </c>
+      <c r="G48" s="89">
+        <v>73.03712974551523</v>
+      </c>
+      <c r="H48" s="77">
+        <v>150.58000000000001</v>
+      </c>
+      <c r="I48" s="77">
+        <v>168.93</v>
+      </c>
+      <c r="J48" s="89">
+        <v>0.129067659783975</v>
+      </c>
+      <c r="K48" s="89">
+        <v>12.186213308540307</v>
+      </c>
+      <c r="L48" s="89">
+        <v>39.838986562481502</v>
+      </c>
+      <c r="M48" s="89">
+        <v>60.161013437518498</v>
+      </c>
+      <c r="N48" s="77">
+        <v>30.519999999999982</v>
+      </c>
+      <c r="O48" s="77">
+        <v>70.769999999999982</v>
+      </c>
+    </row>
+    <row r="49" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="106" t="s">
+        <v>132</v>
+      </c>
+      <c r="B49" s="77">
+        <v>203.7</v>
+      </c>
+      <c r="C49" s="77">
+        <v>235.76</v>
+      </c>
+      <c r="D49" s="89">
+        <v>0.17511170650279728</v>
+      </c>
+      <c r="E49" s="89">
+        <v>15.738831615120278</v>
+      </c>
+      <c r="F49" s="89">
+        <v>35.294367153036973</v>
+      </c>
+      <c r="G49" s="89">
+        <v>64.705632846963027</v>
+      </c>
+      <c r="H49" s="77">
+        <v>185.01</v>
+      </c>
+      <c r="I49" s="77">
+        <v>225.43</v>
+      </c>
+      <c r="J49" s="89">
+        <v>0.17223537882614978</v>
+      </c>
+      <c r="K49" s="89">
+        <v>21.847467704448416</v>
+      </c>
+      <c r="L49" s="89">
+        <v>45.357760723949781</v>
+      </c>
+      <c r="M49" s="89">
+        <v>54.642239276050219</v>
+      </c>
+      <c r="N49" s="77">
+        <v>18.689999999999998</v>
+      </c>
+      <c r="O49" s="77">
+        <v>10.329999999999984</v>
+      </c>
+    </row>
+    <row r="50" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="106" t="s">
+        <v>122</v>
+      </c>
+      <c r="B50" s="77">
+        <v>198.29</v>
+      </c>
+      <c r="C50" s="77">
+        <v>224.22</v>
+      </c>
+      <c r="D50" s="89">
+        <v>0.16654032419433834</v>
+      </c>
+      <c r="E50" s="89">
+        <v>13.076806697261588</v>
+      </c>
+      <c r="F50" s="89">
+        <v>35.862099723485869</v>
+      </c>
+      <c r="G50" s="89">
+        <v>64.137900276514131</v>
+      </c>
+      <c r="H50" s="77">
+        <v>97.11</v>
+      </c>
+      <c r="I50" s="77">
+        <v>105.92</v>
+      </c>
+      <c r="J50" s="89">
+        <v>8.0926102671631028E-2</v>
+      </c>
+      <c r="K50" s="89">
+        <v>9.0721861806199176</v>
+      </c>
+      <c r="L50" s="89">
+        <v>43.617824773413908</v>
+      </c>
+      <c r="M50" s="89">
+        <v>56.382175226586092</v>
+      </c>
+      <c r="N50" s="77">
+        <v>101.17999999999999</v>
+      </c>
+      <c r="O50" s="77">
+        <v>118.3</v>
+      </c>
+    </row>
+    <row r="51" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="106" t="s">
+        <v>108</v>
+      </c>
+      <c r="B51" s="77">
+        <v>385.65</v>
+      </c>
+      <c r="C51" s="77">
+        <v>214.84</v>
+      </c>
+      <c r="D51" s="89">
+        <v>0.15957329074084226</v>
+      </c>
+      <c r="E51" s="89">
+        <v>-44.291455983404639</v>
+      </c>
+      <c r="F51" s="89">
+        <v>93.418357847700619</v>
+      </c>
+      <c r="G51" s="89">
+        <v>6.581642152299386</v>
+      </c>
+      <c r="H51" s="77">
+        <v>1186.6600000000001</v>
+      </c>
+      <c r="I51" s="77">
+        <v>924.28</v>
+      </c>
+      <c r="J51" s="89">
+        <v>0.70617804170444798</v>
+      </c>
+      <c r="K51" s="89">
+        <v>-22.110798375271777</v>
+      </c>
+      <c r="L51" s="89">
+        <v>94.405374994590389</v>
+      </c>
+      <c r="M51" s="89">
+        <v>5.5946250054096165</v>
+      </c>
+      <c r="N51" s="77">
+        <v>-801.0100000000001</v>
+      </c>
+      <c r="O51" s="77">
+        <v>-709.43999999999994</v>
+      </c>
+    </row>
+    <row r="52" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="106" t="s">
+        <v>111</v>
+      </c>
+      <c r="B52" s="77">
+        <v>222.2</v>
+      </c>
+      <c r="C52" s="77">
+        <v>203.58</v>
+      </c>
+      <c r="D52" s="89">
+        <v>0.15120987958024887</v>
+      </c>
+      <c r="E52" s="89">
+        <v>-8.3798379837983692</v>
+      </c>
+      <c r="F52" s="89">
+        <v>53.512132822477653</v>
+      </c>
+      <c r="G52" s="89">
+        <v>46.487867177522347</v>
+      </c>
+      <c r="H52" s="77">
+        <v>167.99</v>
+      </c>
+      <c r="I52" s="77">
+        <v>157.27000000000001</v>
+      </c>
+      <c r="J52" s="89">
+        <v>0.12015906502235096</v>
+      </c>
+      <c r="K52" s="89">
+        <v>-6.3813322221560806</v>
+      </c>
+      <c r="L52" s="89">
+        <v>86.087620016532085</v>
+      </c>
+      <c r="M52" s="89">
+        <v>13.91237998346792</v>
+      </c>
+      <c r="N52" s="77">
+        <v>54.20999999999998</v>
+      </c>
+      <c r="O52" s="77">
+        <v>46.31</v>
+      </c>
+    </row>
+    <row r="53" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="106" t="s">
+        <v>148</v>
+      </c>
+      <c r="B53" s="77">
+        <v>157.66</v>
+      </c>
+      <c r="C53" s="77">
+        <v>166.53</v>
+      </c>
+      <c r="D53" s="89">
+        <v>0.12369084019303882</v>
+      </c>
+      <c r="E53" s="89">
+        <v>5.6260306989724755</v>
+      </c>
+      <c r="F53" s="89">
+        <v>93.604755899837869</v>
+      </c>
+      <c r="G53" s="89">
+        <v>6.3952441001621327</v>
+      </c>
+      <c r="H53" s="77">
+        <v>163.52000000000001</v>
+      </c>
+      <c r="I53" s="77">
+        <v>160.13</v>
+      </c>
+      <c r="J53" s="89">
+        <v>0.12234419203935307</v>
+      </c>
+      <c r="K53" s="89">
+        <v>-2.0731409001957037</v>
+      </c>
+      <c r="L53" s="89">
+        <v>33.12308749141323</v>
+      </c>
+      <c r="M53" s="89">
+        <v>66.87691250858677</v>
+      </c>
+      <c r="N53" s="77">
+        <v>-5.8600000000000136</v>
+      </c>
+      <c r="O53" s="77">
+        <v>6.4000000000000057</v>
+      </c>
+    </row>
+    <row r="54" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="106" t="s">
+        <v>114</v>
+      </c>
+      <c r="B54" s="77">
+        <v>150.36000000000001</v>
+      </c>
+      <c r="C54" s="77">
+        <v>159.36000000000001</v>
+      </c>
+      <c r="D54" s="89">
+        <v>0.11836529329948159</v>
+      </c>
+      <c r="E54" s="89">
+        <v>5.9856344772545889</v>
+      </c>
+      <c r="F54" s="89">
+        <v>40.775602409638566</v>
+      </c>
+      <c r="G54" s="89">
+        <v>59.224397590361434</v>
+      </c>
+      <c r="H54" s="77">
+        <v>49.38</v>
+      </c>
+      <c r="I54" s="77">
+        <v>53</v>
+      </c>
+      <c r="J54" s="89">
+        <v>4.0493612552836525E-2</v>
+      </c>
+      <c r="K54" s="89">
+        <v>7.3309031996759773</v>
+      </c>
+      <c r="L54" s="89">
+        <v>29.320754716981128</v>
+      </c>
+      <c r="M54" s="89">
+        <v>70.679245283018872</v>
+      </c>
+      <c r="N54" s="77">
+        <v>100.98000000000002</v>
+      </c>
+      <c r="O54" s="77">
+        <v>106.36000000000001</v>
+      </c>
+    </row>
+    <row r="55" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="106" t="s">
+        <v>131</v>
+      </c>
+      <c r="B55" s="77">
+        <v>123.62</v>
+      </c>
+      <c r="C55" s="77">
+        <v>158.30000000000001</v>
+      </c>
+      <c r="D55" s="89">
+        <v>0.11757797395399056</v>
+      </c>
+      <c r="E55" s="89">
+        <v>28.053712991425339</v>
+      </c>
+      <c r="F55" s="89">
+        <v>57.441566645609605</v>
+      </c>
+      <c r="G55" s="89">
+        <v>42.558433354390395</v>
+      </c>
+      <c r="H55" s="77">
+        <v>56.57</v>
+      </c>
+      <c r="I55" s="77">
+        <v>55.05</v>
+      </c>
+      <c r="J55" s="89">
+        <v>4.2059874925163221E-2</v>
+      </c>
+      <c r="K55" s="89">
+        <v>-2.6869365388014903</v>
+      </c>
+      <c r="L55" s="89">
+        <v>72.26158038147139</v>
+      </c>
+      <c r="M55" s="89">
+        <v>27.73841961852861</v>
+      </c>
+      <c r="N55" s="77">
+        <v>67.050000000000011</v>
+      </c>
+      <c r="O55" s="77">
+        <v>103.25000000000001</v>
+      </c>
+    </row>
+    <row r="56" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="106" t="s">
+        <v>115</v>
+      </c>
+      <c r="B56" s="77">
+        <v>136.4</v>
+      </c>
+      <c r="C56" s="77">
+        <v>146.03</v>
+      </c>
+      <c r="D56" s="89">
+        <v>0.10846438115288212</v>
+      </c>
+      <c r="E56" s="89">
+        <v>7.0601173020527819</v>
+      </c>
+      <c r="F56" s="89">
+        <v>49.311785249606245</v>
+      </c>
+      <c r="G56" s="89">
+        <v>50.688214750393755</v>
+      </c>
+      <c r="H56" s="77">
+        <v>73</v>
+      </c>
+      <c r="I56" s="77">
+        <v>86.61</v>
+      </c>
+      <c r="J56" s="89">
+        <v>6.6172675154739083E-2</v>
+      </c>
+      <c r="K56" s="89">
+        <v>18.643835616438356</v>
+      </c>
+      <c r="L56" s="89">
+        <v>72.116383789400757</v>
+      </c>
+      <c r="M56" s="89">
+        <v>27.883616210599239</v>
+      </c>
+      <c r="N56" s="77">
+        <v>63.400000000000006</v>
+      </c>
+      <c r="O56" s="77">
+        <v>59.42</v>
+      </c>
+    </row>
+    <row r="57" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="106" t="s">
+        <v>144</v>
+      </c>
+      <c r="B57" s="77">
+        <v>162.94999999999999</v>
+      </c>
+      <c r="C57" s="77">
+        <v>138.12</v>
+      </c>
+      <c r="D57" s="89">
+        <v>0.10258919622568019</v>
+      </c>
+      <c r="E57" s="89">
+        <v>-15.237803007057371</v>
+      </c>
+      <c r="F57" s="89">
+        <v>60.729800173761944</v>
+      </c>
+      <c r="G57" s="89">
+        <v>39.270199826238056</v>
+      </c>
+      <c r="H57" s="77">
+        <v>204.13</v>
+      </c>
+      <c r="I57" s="77">
+        <v>160.55000000000001</v>
+      </c>
+      <c r="J57" s="89">
+        <v>0.12266508481807367</v>
+      </c>
+      <c r="K57" s="89">
+        <v>-21.349140253759852</v>
+      </c>
+      <c r="L57" s="89">
+        <v>94.363126751790716</v>
+      </c>
+      <c r="M57" s="89">
+        <v>5.6368732482092812</v>
+      </c>
+      <c r="N57" s="77">
+        <v>-41.180000000000007</v>
+      </c>
+      <c r="O57" s="77">
+        <v>-22.430000000000007</v>
+      </c>
+    </row>
+    <row r="58" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="106" t="s">
+        <v>126</v>
+      </c>
+      <c r="B58" s="77">
+        <v>149.22</v>
+      </c>
+      <c r="C58" s="77">
+        <v>128.46</v>
+      </c>
+      <c r="D58" s="89">
+        <v>9.5414191624318551E-2</v>
+      </c>
+      <c r="E58" s="89">
+        <v>-13.912344189786886</v>
+      </c>
+      <c r="F58" s="89">
+        <v>77.471586486065704</v>
+      </c>
+      <c r="G58" s="89">
+        <v>22.528413513934296</v>
+      </c>
+      <c r="H58" s="77">
+        <v>9.23</v>
+      </c>
+      <c r="I58" s="77">
+        <v>10.42</v>
+      </c>
+      <c r="J58" s="89">
+        <v>7.9611970339727653E-3</v>
+      </c>
+      <c r="K58" s="89">
+        <v>12.892741061755139</v>
+      </c>
+      <c r="L58" s="89">
+        <v>24.568138195777351</v>
+      </c>
+      <c r="M58" s="89">
+        <v>75.431861804222649</v>
+      </c>
+      <c r="N58" s="77">
+        <v>139.99</v>
+      </c>
+      <c r="O58" s="77">
+        <v>118.04</v>
+      </c>
+    </row>
+    <row r="59" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="106" t="s">
+        <v>116</v>
+      </c>
+      <c r="B59" s="77">
+        <v>114.7</v>
+      </c>
+      <c r="C59" s="77">
+        <v>125.06</v>
+      </c>
+      <c r="D59" s="89">
+        <v>9.2888827685951095E-2</v>
+      </c>
+      <c r="E59" s="89">
+        <v>9.0322580645161281</v>
+      </c>
+      <c r="F59" s="89">
+        <v>61.514473052934591</v>
+      </c>
+      <c r="G59" s="89">
+        <v>38.485526947065409</v>
+      </c>
+      <c r="H59" s="77">
+        <v>98.26</v>
+      </c>
+      <c r="I59" s="77">
+        <v>97.21</v>
+      </c>
+      <c r="J59" s="89">
+        <v>7.4271397665306382E-2</v>
+      </c>
+      <c r="K59" s="89">
+        <v>-1.0685935273763598</v>
+      </c>
+      <c r="L59" s="89">
+        <v>72.842300174879128</v>
+      </c>
+      <c r="M59" s="89">
+        <v>27.157699825120872</v>
+      </c>
+      <c r="N59" s="77">
+        <v>16.439999999999998</v>
+      </c>
+      <c r="O59" s="77">
+        <v>27.850000000000009</v>
+      </c>
+    </row>
+    <row r="60" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="106" t="s">
+        <v>121</v>
+      </c>
+      <c r="B60" s="77">
+        <v>110.06</v>
+      </c>
+      <c r="C60" s="77">
+        <v>123</v>
+      </c>
+      <c r="D60" s="89">
+        <v>9.1358754240940226E-2</v>
+      </c>
+      <c r="E60" s="89">
+        <v>11.757223332727602</v>
+      </c>
+      <c r="F60" s="89">
+        <v>68.365853658536594</v>
+      </c>
+      <c r="G60" s="89">
+        <v>31.63414634146341</v>
+      </c>
+      <c r="H60" s="77">
+        <v>215.84</v>
+      </c>
+      <c r="I60" s="77">
+        <v>208.18</v>
+      </c>
+      <c r="J60" s="89">
+        <v>0.15905585398583977</v>
+      </c>
+      <c r="K60" s="89">
+        <v>-3.5489251297257209</v>
+      </c>
+      <c r="L60" s="89">
+        <v>92.909981746565478</v>
+      </c>
+      <c r="M60" s="89">
+        <v>7.0900182534345273</v>
+      </c>
+      <c r="N60" s="77">
+        <v>-105.78</v>
+      </c>
+      <c r="O60" s="77">
+        <v>-85.18</v>
+      </c>
+    </row>
+    <row r="61" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="106" t="s">
+        <v>145</v>
+      </c>
+      <c r="B61" s="77">
+        <v>100.87</v>
+      </c>
+      <c r="C61" s="77">
+        <v>106.64</v>
+      </c>
+      <c r="D61" s="89">
+        <v>7.9207297172795663E-2</v>
+      </c>
+      <c r="E61" s="89">
+        <v>5.7202339645087701</v>
+      </c>
+      <c r="F61" s="89">
+        <v>60.38072018004501</v>
+      </c>
+      <c r="G61" s="89">
+        <v>39.61927981995499</v>
+      </c>
+      <c r="H61" s="77">
+        <v>25.79</v>
+      </c>
+      <c r="I61" s="77">
+        <v>28.15</v>
+      </c>
+      <c r="J61" s="89">
+        <v>2.1507456478534869E-2</v>
+      </c>
+      <c r="K61" s="89">
+        <v>9.1508336564559887</v>
+      </c>
+      <c r="L61" s="89">
+        <v>7.6021314387211305</v>
+      </c>
+      <c r="M61" s="89">
+        <v>92.397868561278869</v>
+      </c>
+      <c r="N61" s="77">
+        <v>75.080000000000013</v>
+      </c>
+      <c r="O61" s="77">
+        <v>78.490000000000009</v>
+      </c>
+    </row>
+    <row r="62" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="106" t="s">
+        <v>18</v>
+      </c>
+      <c r="B62" s="77">
+        <v>108.8</v>
+      </c>
+      <c r="C62" s="77">
+        <v>98.09</v>
+      </c>
+      <c r="D62" s="89">
+        <v>7.2856749621901029E-2</v>
+      </c>
+      <c r="E62" s="89">
+        <v>-9.8437499999999947</v>
+      </c>
+      <c r="F62" s="89">
+        <v>35.243144051381378</v>
+      </c>
+      <c r="G62" s="89">
+        <v>64.756855948618622</v>
+      </c>
+      <c r="H62" s="77">
+        <v>198.04</v>
+      </c>
+      <c r="I62" s="77">
+        <v>236.49</v>
+      </c>
+      <c r="J62" s="89">
+        <v>0.1806855553324587</v>
+      </c>
+      <c r="K62" s="89">
+        <v>19.415269642496476</v>
+      </c>
+      <c r="L62" s="89">
+        <v>80.641887606241283</v>
+      </c>
+      <c r="M62" s="89">
+        <v>19.358112393758724</v>
+      </c>
+      <c r="N62" s="77">
+        <v>-89.24</v>
+      </c>
+      <c r="O62" s="77">
+        <v>-138.4</v>
+      </c>
+    </row>
+    <row r="63" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="106" t="s">
         <v>129</v>
       </c>
-      <c r="B21" s="70">
-[...184 lines deleted...]
-      <c r="A25" s="99" t="s">
+      <c r="B63" s="77">
+        <v>64.63</v>
+      </c>
+      <c r="C63" s="77">
+        <v>83.24</v>
+      </c>
+      <c r="D63" s="89">
+        <v>6.1826851244031408E-2</v>
+      </c>
+      <c r="E63" s="89">
+        <v>28.794677394398889</v>
+      </c>
+      <c r="F63" s="89">
+        <v>19.173474291206148</v>
+      </c>
+      <c r="G63" s="89">
+        <v>80.826525708793852</v>
+      </c>
+      <c r="H63" s="77">
+        <v>36.83</v>
+      </c>
+      <c r="I63" s="77">
+        <v>42.15</v>
+      </c>
+      <c r="J63" s="89">
+        <v>3.2203882435887912E-2</v>
+      </c>
+      <c r="K63" s="89">
+        <v>14.444746130871575</v>
+      </c>
+      <c r="L63" s="89">
+        <v>43.321470937129291</v>
+      </c>
+      <c r="M63" s="89">
+        <v>56.678529062870709</v>
+      </c>
+      <c r="N63" s="77">
+        <v>27.799999999999997</v>
+      </c>
+      <c r="O63" s="77">
+        <v>41.089999999999996</v>
+      </c>
+    </row>
+    <row r="64" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="106" t="s">
+        <v>139</v>
+      </c>
+      <c r="B64" s="77">
+        <v>64.36</v>
+      </c>
+      <c r="C64" s="77">
+        <v>63.85</v>
+      </c>
+      <c r="D64" s="89">
+        <v>4.7424849254341733E-2</v>
+      </c>
+      <c r="E64" s="89">
+        <v>-0.79241765071472647</v>
+      </c>
+      <c r="F64" s="89">
+        <v>44.009397024275643</v>
+      </c>
+      <c r="G64" s="89">
+        <v>55.990602975724357</v>
+      </c>
+      <c r="H64" s="77">
+        <v>23.4</v>
+      </c>
+      <c r="I64" s="77">
+        <v>31.9</v>
+      </c>
+      <c r="J64" s="89">
+        <v>2.4372570574254435E-2</v>
+      </c>
+      <c r="K64" s="89">
+        <v>36.324786324786331</v>
+      </c>
+      <c r="L64" s="89">
+        <v>65.109717868338549</v>
+      </c>
+      <c r="M64" s="89">
+        <v>34.890282131661451</v>
+      </c>
+      <c r="N64" s="77">
+        <v>40.96</v>
+      </c>
+      <c r="O64" s="77">
+        <v>31.950000000000003</v>
+      </c>
+    </row>
+    <row r="65" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="106" t="s">
+        <v>31</v>
+      </c>
+      <c r="B65" s="77">
+        <v>59.59</v>
+      </c>
+      <c r="C65" s="77">
+        <v>44.79</v>
+      </c>
+      <c r="D65" s="89">
+        <v>3.3267956117493593E-2</v>
+      </c>
+      <c r="E65" s="89">
+        <v>-24.836381943279079</v>
+      </c>
+      <c r="F65" s="89">
+        <v>22.884572449207411</v>
+      </c>
+      <c r="G65" s="89">
+        <v>77.115427550792589</v>
+      </c>
+      <c r="H65" s="77">
+        <v>23.9</v>
+      </c>
+      <c r="I65" s="77">
+        <v>21.22</v>
+      </c>
+      <c r="J65" s="89">
+        <v>1.6212725629645115E-2</v>
+      </c>
+      <c r="K65" s="89">
+        <v>-11.213389121338912</v>
+      </c>
+      <c r="L65" s="89">
+        <v>59.142318567389253</v>
+      </c>
+      <c r="M65" s="89">
+        <v>40.857681432610747</v>
+      </c>
+      <c r="N65" s="77">
+        <v>35.690000000000005</v>
+      </c>
+      <c r="O65" s="77">
+        <v>23.57</v>
+      </c>
+    </row>
+    <row r="66" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="106" t="s">
+        <v>133</v>
+      </c>
+      <c r="B66" s="77">
+        <v>47.37</v>
+      </c>
+      <c r="C66" s="77">
+        <v>44.43</v>
+      </c>
+      <c r="D66" s="89">
+        <v>3.3000564641666459E-2</v>
+      </c>
+      <c r="E66" s="89">
+        <v>-6.2064597846738403</v>
+      </c>
+      <c r="F66" s="89">
+        <v>43.799234751294172</v>
+      </c>
+      <c r="G66" s="89">
+        <v>56.200765248705828</v>
+      </c>
+      <c r="H66" s="77">
+        <v>11.33</v>
+      </c>
+      <c r="I66" s="77">
+        <v>18.54</v>
+      </c>
+      <c r="J66" s="89">
+        <v>1.4165124089237532E-2</v>
+      </c>
+      <c r="K66" s="89">
+        <v>63.636363636363626</v>
+      </c>
+      <c r="L66" s="89">
+        <v>2.6429341963322486</v>
+      </c>
+      <c r="M66" s="89">
+        <v>97.357065803667751</v>
+      </c>
+      <c r="N66" s="77">
+        <v>36.04</v>
+      </c>
+      <c r="O66" s="77">
+        <v>25.89</v>
+      </c>
+    </row>
+    <row r="67" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="106" t="s">
+        <v>147</v>
+      </c>
+      <c r="B67" s="77">
+        <v>10.98</v>
+      </c>
+      <c r="C67" s="77">
+        <v>12.08</v>
+      </c>
+      <c r="D67" s="89">
+        <v>8.9724695221996571E-3</v>
+      </c>
+      <c r="E67" s="89">
+        <v>10.01821493624772</v>
+      </c>
+      <c r="F67" s="89">
+        <v>43.377483443708606</v>
+      </c>
+      <c r="G67" s="89">
+        <v>56.622516556291394</v>
+      </c>
+      <c r="H67" s="77">
+        <v>3.51</v>
+      </c>
+      <c r="I67" s="77">
+        <v>1.25</v>
+      </c>
+      <c r="J67" s="89">
+        <v>9.5503803190652187E-4</v>
+      </c>
+      <c r="K67" s="89">
+        <v>-64.387464387464391</v>
+      </c>
+      <c r="L67" s="89">
+        <v>4.8000000000000114</v>
+      </c>
+      <c r="M67" s="89">
+        <v>95.199999999999989</v>
+      </c>
+      <c r="N67" s="77">
+        <v>7.4700000000000006</v>
+      </c>
+      <c r="O67" s="77">
+        <v>10.83</v>
+      </c>
+    </row>
+    <row r="68" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="106" t="s">
+        <v>125</v>
+      </c>
+      <c r="B68" s="77">
+        <v>12.1</v>
+      </c>
+      <c r="C68" s="77">
+        <v>9.11</v>
+      </c>
+      <c r="D68" s="89">
+        <v>6.7664898466257345E-3</v>
+      </c>
+      <c r="E68" s="89">
+        <v>-24.710743801652896</v>
+      </c>
+      <c r="F68" s="89">
+        <v>74.753018660812288</v>
+      </c>
+      <c r="G68" s="89">
+        <v>25.246981339187709</v>
+      </c>
+      <c r="H68" s="77">
+        <v>10.41</v>
+      </c>
+      <c r="I68" s="77">
+        <v>0.67</v>
+      </c>
+      <c r="J68" s="89">
+        <v>5.1190038510189571E-4</v>
+      </c>
+      <c r="K68" s="89">
+        <v>-93.56388088376562</v>
+      </c>
+      <c r="L68" s="89">
+        <v>0</v>
+      </c>
+      <c r="M68" s="89">
         <v>100</v>
       </c>
-      <c r="B25" s="70">
-[...2056 lines deleted...]
-      <c r="N68" s="70">
+      <c r="N68" s="77">
         <v>1.6899999999999995</v>
       </c>
-      <c r="O68" s="70">
+      <c r="O68" s="77">
         <v>8.44</v>
       </c>
     </row>
-    <row r="69" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B69" s="70">
+    <row r="69" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="106" t="s">
+        <v>137</v>
+      </c>
+      <c r="B69" s="77">
         <v>-75.69</v>
       </c>
-      <c r="C69" s="70">
+      <c r="C69" s="77">
         <v>-7.71</v>
       </c>
-      <c r="D69" s="82">
+      <c r="D69" s="89">
         <v>-5.72663410729796E-3</v>
       </c>
-      <c r="E69" s="82">
+      <c r="E69" s="89">
         <v>-89.813713832738813</v>
       </c>
-      <c r="F69" s="82">
+      <c r="F69" s="89">
         <v>243.45006485084306</v>
       </c>
-      <c r="G69" s="82">
+      <c r="G69" s="89">
         <v>-143.45006485084306</v>
       </c>
-      <c r="H69" s="70">
+      <c r="H69" s="77">
         <v>1139.93</v>
       </c>
-      <c r="I69" s="70">
+      <c r="I69" s="77">
         <v>950.87</v>
       </c>
-      <c r="J69" s="82">
+      <c r="J69" s="89">
         <v>0.72649361071916352</v>
       </c>
-      <c r="K69" s="82">
+      <c r="K69" s="89">
         <v>-16.585228917565118</v>
       </c>
-      <c r="L69" s="82">
+      <c r="L69" s="89">
         <v>92.153501530177621</v>
       </c>
-      <c r="M69" s="82">
+      <c r="M69" s="89">
         <v>7.8464984698223734</v>
       </c>
-      <c r="N69" s="70">
+      <c r="N69" s="77">
         <v>-1215.6200000000001</v>
       </c>
-      <c r="O69" s="70">
+      <c r="O69" s="77">
         <v>-958.58</v>
       </c>
     </row>
-    <row r="70" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A70" s="109" t="s">
+    <row r="70" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="116" t="s">
         <v>61</v>
       </c>
-      <c r="B70" s="110">
+      <c r="B70" s="117">
         <v>6485.2399999999907</v>
       </c>
-      <c r="C70" s="110">
+      <c r="C70" s="117">
         <v>6302.5599999999977</v>
       </c>
-      <c r="D70" s="111">
+      <c r="D70" s="118">
         <v>4.6812522774697563</v>
       </c>
-      <c r="E70" s="111">
+      <c r="E70" s="118">
         <v>-2.8168579728736836</v>
       </c>
-      <c r="F70" s="111">
+      <c r="F70" s="118">
         <v>64.341949937802994</v>
       </c>
-      <c r="G70" s="111">
+      <c r="G70" s="118">
         <v>35.658050062197006</v>
       </c>
-      <c r="H70" s="110">
+      <c r="H70" s="117">
         <v>5272.9799999999959</v>
       </c>
-      <c r="I70" s="110">
+      <c r="I70" s="117">
         <v>5467.1200000000244</v>
       </c>
-      <c r="J70" s="111">
+      <c r="J70" s="118">
         <v>4.060725792566922</v>
       </c>
-      <c r="K70" s="111">
+      <c r="K70" s="118">
         <v>3.6817890452842352</v>
       </c>
-      <c r="L70" s="111">
+      <c r="L70" s="118">
         <v>67.631403737251048</v>
       </c>
-      <c r="M70" s="111">
+      <c r="M70" s="118">
         <v>32.368596262748952</v>
       </c>
-      <c r="N70" s="112">
+      <c r="N70" s="119">
         <v>1212.2599999999948</v>
       </c>
-      <c r="O70" s="112">
+      <c r="O70" s="119">
         <v>835.43999999997322</v>
       </c>
     </row>
-    <row r="71" spans="1:15" ht="1.5" customHeight="1" x14ac:dyDescent="0.2">
-[...17 lines deleted...]
-      <c r="A72" s="53" t="s">
+    <row r="71" spans="1:15" ht="1.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="108"/>
+      <c r="B71" s="109"/>
+      <c r="C71" s="109"/>
+      <c r="D71" s="110"/>
+      <c r="E71" s="110"/>
+      <c r="F71" s="110"/>
+      <c r="G71" s="110"/>
+      <c r="H71" s="109"/>
+      <c r="I71" s="109"/>
+      <c r="J71" s="110"/>
+      <c r="K71" s="110"/>
+      <c r="L71" s="110"/>
+      <c r="M71" s="110"/>
+      <c r="N71" s="94"/>
+      <c r="O71" s="94"/>
+    </row>
+    <row r="72" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A72" s="60" t="s">
         <v>75</v>
       </c>
-      <c r="B72" s="95"/>
-[...32 lines deleted...]
-    <row r="75" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="B72" s="102"/>
+      <c r="C72" s="102"/>
+      <c r="D72" s="102"/>
+      <c r="E72" s="102"/>
+      <c r="F72" s="102"/>
+      <c r="G72" s="102"/>
+      <c r="H72" s="102"/>
+      <c r="I72" s="102"/>
+      <c r="J72" s="102"/>
+      <c r="K72" s="102"/>
+      <c r="L72" s="102"/>
+      <c r="M72" s="102"/>
+      <c r="N72" s="102"/>
+      <c r="O72" s="102"/>
+    </row>
+    <row r="73" spans="1:15" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="74" spans="1:15" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="61"/>
+      <c r="B74" s="61"/>
+      <c r="C74" s="61"/>
+      <c r="D74" s="61"/>
+      <c r="E74" s="61"/>
+      <c r="F74" s="61"/>
+      <c r="G74" s="61"/>
+      <c r="H74" s="61"/>
+      <c r="I74" s="61"/>
+      <c r="J74" s="61"/>
+      <c r="K74" s="61"/>
+      <c r="L74" s="61"/>
+      <c r="M74" s="61"/>
+      <c r="N74" s="61"/>
+      <c r="O74" s="61"/>
+    </row>
+    <row r="75" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A75" s="16" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="76" spans="1:15" x14ac:dyDescent="0.2">
-      <c r="A76" s="55" t="s">
+    <row r="76" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A76" s="62" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="77" spans="1:15" x14ac:dyDescent="0.2">
-      <c r="A77" s="90"/>
+    <row r="77" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A77" s="97"/>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A7:O69">
     <sortCondition descending="1" ref="C7:C69"/>
   </sortState>
   <mergeCells count="3">
     <mergeCell ref="B4:G4"/>
     <mergeCell ref="H4:M4"/>
     <mergeCell ref="N4:O4"/>
   </mergeCells>
   <conditionalFormatting sqref="B7:E70 H7:K70">
     <cfRule type="cellIs" dxfId="2" priority="2" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B7:O70">
     <cfRule type="cellIs" dxfId="1" priority="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="N7:O70">
     <cfRule type="cellIs" dxfId="0" priority="4" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
     <hyperlink ref="A76" r:id="rId1" display="www.portugalglobal.pt" xr:uid="{0C2AFF00-9B5A-4B2D-86AD-BD3026A822FF}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="3.937007874015748E-2" right="3.937007874015748E-2" top="3.937007874015748E-2" bottom="3.937007874015748E-2" header="3.937007874015748E-2" footer="3.937007874015748E-2"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="1200" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <sheetPr codeName="Sheet9"/>
   <dimension ref="A1:J41"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A41" sqref="A41"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="13.5" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
     </row>
-    <row r="2" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
     </row>
-    <row r="3" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
     </row>
-    <row r="4" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A4" s="2"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
     </row>
-    <row r="5" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A5" s="2"/>
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
     </row>
-    <row r="6" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A6" s="2"/>
       <c r="B6" s="2"/>
       <c r="C6" s="2"/>
       <c r="D6" s="2"/>
       <c r="E6" s="2"/>
       <c r="F6" s="2"/>
       <c r="G6" s="2"/>
       <c r="H6" s="2"/>
       <c r="I6" s="2"/>
       <c r="J6" s="2"/>
     </row>
-    <row r="7" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A7" s="2"/>
       <c r="B7" s="2"/>
       <c r="C7" s="2"/>
       <c r="D7" s="2"/>
       <c r="E7" s="2"/>
       <c r="F7" s="2"/>
       <c r="G7" s="2"/>
       <c r="H7" s="2"/>
       <c r="I7" s="2"/>
       <c r="J7" s="2"/>
     </row>
-    <row r="8" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A8" s="2"/>
       <c r="B8" s="2"/>
       <c r="C8" s="2"/>
       <c r="D8" s="2"/>
       <c r="E8" s="2"/>
       <c r="F8" s="2"/>
       <c r="G8" s="2"/>
       <c r="H8" s="2"/>
       <c r="I8" s="2"/>
       <c r="J8" s="2"/>
     </row>
-    <row r="9" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A9" s="2"/>
       <c r="B9" s="2"/>
       <c r="C9" s="2"/>
       <c r="D9" s="2"/>
       <c r="E9" s="2"/>
       <c r="F9" s="2"/>
       <c r="G9" s="2"/>
       <c r="H9" s="2"/>
       <c r="I9" s="2"/>
       <c r="J9" s="2"/>
     </row>
-    <row r="10" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A10" s="2"/>
       <c r="B10" s="2"/>
       <c r="C10" s="2"/>
       <c r="D10" s="2"/>
       <c r="E10" s="2"/>
       <c r="F10" s="2"/>
       <c r="G10" s="2"/>
       <c r="H10" s="2"/>
       <c r="I10" s="2"/>
       <c r="J10" s="2"/>
     </row>
-    <row r="11" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A11" s="2"/>
       <c r="B11" s="2"/>
       <c r="C11" s="2"/>
       <c r="D11" s="2"/>
       <c r="E11" s="2"/>
       <c r="F11" s="2"/>
       <c r="G11" s="2"/>
       <c r="H11" s="2"/>
       <c r="I11" s="2"/>
       <c r="J11" s="2"/>
     </row>
-    <row r="12" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A12" s="2"/>
       <c r="B12" s="2"/>
       <c r="C12" s="2"/>
       <c r="D12" s="2"/>
       <c r="E12" s="2"/>
       <c r="F12" s="2"/>
       <c r="G12" s="2"/>
       <c r="H12" s="2"/>
       <c r="I12" s="2"/>
       <c r="J12" s="2"/>
     </row>
-    <row r="13" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A13" s="2"/>
       <c r="B13" s="2"/>
       <c r="C13" s="2"/>
       <c r="D13" s="2"/>
       <c r="E13" s="2"/>
       <c r="F13" s="2"/>
       <c r="G13" s="2"/>
       <c r="H13" s="2"/>
       <c r="I13" s="2"/>
       <c r="J13" s="2"/>
     </row>
-    <row r="14" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A14" s="2"/>
       <c r="B14" s="2"/>
       <c r="C14" s="2"/>
       <c r="D14" s="2"/>
       <c r="E14" s="2"/>
       <c r="F14" s="2"/>
       <c r="G14" s="2"/>
       <c r="H14" s="2"/>
       <c r="I14" s="2"/>
       <c r="J14" s="2"/>
     </row>
-    <row r="15" spans="1:10" ht="53.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:10" ht="52.8" x14ac:dyDescent="0.25">
       <c r="A15" s="2"/>
       <c r="B15" s="2"/>
       <c r="C15" s="2"/>
-      <c r="D15" s="35"/>
+      <c r="D15" s="42"/>
       <c r="E15" s="2"/>
       <c r="F15" s="2"/>
       <c r="G15" s="2"/>
       <c r="H15" s="2"/>
       <c r="I15" s="2"/>
       <c r="J15" s="2"/>
     </row>
-    <row r="16" spans="1:10" ht="53.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:10" ht="52.8" x14ac:dyDescent="0.25">
       <c r="A16" s="2"/>
       <c r="B16" s="2"/>
       <c r="C16" s="2"/>
-      <c r="D16" s="35"/>
+      <c r="D16" s="42"/>
       <c r="E16" s="2"/>
       <c r="F16" s="2"/>
       <c r="G16" s="2"/>
       <c r="H16" s="2"/>
       <c r="I16" s="2"/>
       <c r="J16" s="2"/>
     </row>
-    <row r="17" spans="1:10" ht="53.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:10" ht="52.8" x14ac:dyDescent="0.25">
       <c r="A17" s="2"/>
       <c r="B17" s="2"/>
       <c r="C17" s="2"/>
-      <c r="D17" s="35"/>
+      <c r="D17" s="42"/>
       <c r="E17" s="2"/>
       <c r="F17" s="2"/>
       <c r="G17" s="2"/>
       <c r="H17" s="2"/>
       <c r="I17" s="2"/>
       <c r="J17" s="2"/>
     </row>
-    <row r="18" spans="1:10" ht="26.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:10" ht="25.8" x14ac:dyDescent="0.25">
       <c r="A18" s="2"/>
       <c r="B18" s="2"/>
       <c r="C18" s="2"/>
-      <c r="D18" s="36"/>
+      <c r="D18" s="43"/>
       <c r="E18" s="2"/>
       <c r="F18" s="2"/>
       <c r="G18" s="2"/>
       <c r="H18" s="2"/>
       <c r="I18" s="2"/>
       <c r="J18" s="2"/>
     </row>
-    <row r="19" spans="1:10" ht="26.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:10" ht="25.8" x14ac:dyDescent="0.25">
       <c r="A19" s="2"/>
       <c r="B19" s="2"/>
       <c r="C19" s="2"/>
-      <c r="D19" s="36"/>
+      <c r="D19" s="43"/>
       <c r="E19" s="2"/>
       <c r="F19" s="2"/>
       <c r="G19" s="2"/>
       <c r="H19" s="2"/>
       <c r="I19" s="2"/>
       <c r="J19" s="2"/>
     </row>
-    <row r="20" spans="1:10" ht="26.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:10" ht="25.8" x14ac:dyDescent="0.25">
       <c r="A20" s="2"/>
       <c r="B20" s="2"/>
       <c r="C20" s="2"/>
-      <c r="D20" s="36"/>
+      <c r="D20" s="43"/>
       <c r="E20" s="2"/>
       <c r="F20" s="2"/>
       <c r="G20" s="2"/>
       <c r="H20" s="2"/>
       <c r="I20" s="2"/>
       <c r="J20" s="2"/>
     </row>
-    <row r="21" spans="1:10" ht="26.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:10" ht="25.8" x14ac:dyDescent="0.25">
       <c r="A21" s="2"/>
       <c r="B21" s="2"/>
       <c r="C21" s="2"/>
-      <c r="D21" s="36"/>
+      <c r="D21" s="43"/>
       <c r="E21" s="2"/>
       <c r="F21" s="2"/>
       <c r="G21" s="2"/>
       <c r="H21" s="2"/>
       <c r="I21" s="2"/>
       <c r="J21" s="2"/>
     </row>
-    <row r="22" spans="1:10" ht="19.5" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:10" ht="19.8" x14ac:dyDescent="0.25">
       <c r="A22" s="2"/>
       <c r="B22" s="2"/>
       <c r="C22" s="2"/>
-      <c r="D22" s="37"/>
+      <c r="D22" s="44"/>
       <c r="E22" s="2"/>
       <c r="F22" s="2"/>
       <c r="G22" s="2"/>
       <c r="H22" s="2"/>
       <c r="I22" s="2"/>
       <c r="J22" s="2"/>
     </row>
-    <row r="23" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A23" s="2"/>
       <c r="B23" s="2"/>
       <c r="C23" s="2"/>
       <c r="D23" s="2"/>
       <c r="E23" s="2"/>
       <c r="F23" s="2"/>
       <c r="G23" s="2"/>
       <c r="H23" s="2"/>
       <c r="I23" s="2"/>
       <c r="J23" s="2"/>
     </row>
-    <row r="24" spans="1:10" ht="26.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:10" ht="25.8" x14ac:dyDescent="0.25">
       <c r="A24" s="2"/>
       <c r="B24" s="2"/>
       <c r="C24" s="2"/>
-      <c r="D24" s="36"/>
+      <c r="D24" s="43"/>
       <c r="E24" s="2"/>
       <c r="F24" s="2"/>
       <c r="G24" s="2"/>
       <c r="H24" s="2"/>
       <c r="I24" s="2"/>
       <c r="J24" s="2"/>
     </row>
-    <row r="25" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A25" s="2"/>
       <c r="B25" s="2"/>
       <c r="C25" s="2"/>
       <c r="D25" s="2"/>
       <c r="E25" s="2"/>
       <c r="F25" s="2"/>
       <c r="G25" s="2"/>
       <c r="H25" s="2"/>
       <c r="I25" s="2"/>
       <c r="J25" s="2"/>
     </row>
-    <row r="26" spans="1:10" ht="15.75" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:10" ht="15.6" x14ac:dyDescent="0.25">
       <c r="A26" s="2"/>
       <c r="B26" s="2"/>
       <c r="C26" s="2"/>
-      <c r="D26" s="38"/>
+      <c r="D26" s="45"/>
       <c r="E26" s="2"/>
       <c r="F26" s="2"/>
       <c r="G26" s="2"/>
       <c r="H26" s="2"/>
       <c r="I26" s="2"/>
       <c r="J26" s="2"/>
     </row>
-    <row r="27" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A27" s="2"/>
       <c r="B27" s="2"/>
       <c r="C27" s="2"/>
       <c r="D27" s="2"/>
       <c r="E27" s="2"/>
       <c r="F27" s="2"/>
       <c r="G27" s="2"/>
       <c r="H27" s="2"/>
       <c r="I27" s="2"/>
       <c r="J27" s="2"/>
     </row>
-    <row r="28" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A28" s="2"/>
       <c r="B28" s="2"/>
       <c r="C28" s="2"/>
       <c r="D28" s="2"/>
       <c r="E28" s="2"/>
       <c r="F28" s="2"/>
       <c r="G28" s="2"/>
       <c r="H28" s="2"/>
       <c r="I28" s="2"/>
       <c r="J28" s="2"/>
     </row>
-    <row r="29" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A29" s="2"/>
       <c r="B29" s="2"/>
       <c r="C29" s="2"/>
       <c r="D29" s="2"/>
       <c r="E29" s="2"/>
       <c r="F29" s="2"/>
       <c r="G29" s="2"/>
       <c r="H29" s="2"/>
       <c r="I29" s="2"/>
       <c r="J29" s="2"/>
     </row>
-    <row r="30" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A30" s="2"/>
       <c r="B30" s="2"/>
       <c r="C30" s="2"/>
       <c r="D30" s="2"/>
       <c r="E30" s="2"/>
       <c r="F30" s="2"/>
       <c r="G30" s="2"/>
       <c r="H30" s="2"/>
       <c r="I30" s="2"/>
       <c r="J30" s="2"/>
     </row>
-    <row r="31" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A31" s="2"/>
       <c r="B31" s="2"/>
       <c r="C31" s="2"/>
       <c r="D31" s="2"/>
       <c r="E31" s="2"/>
       <c r="F31" s="2"/>
       <c r="G31" s="2"/>
       <c r="H31" s="2"/>
       <c r="I31" s="2"/>
       <c r="J31" s="2"/>
     </row>
-    <row r="32" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A32" s="2"/>
       <c r="B32" s="2"/>
       <c r="C32" s="2"/>
       <c r="D32" s="2"/>
       <c r="E32" s="2"/>
       <c r="F32" s="2"/>
       <c r="G32" s="2"/>
       <c r="H32" s="2"/>
       <c r="I32" s="2"/>
       <c r="J32" s="2"/>
     </row>
-    <row r="33" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A33" s="2"/>
       <c r="B33" s="2"/>
       <c r="C33" s="2"/>
       <c r="D33" s="2"/>
       <c r="E33" s="2"/>
       <c r="F33" s="2"/>
       <c r="G33" s="2"/>
       <c r="H33" s="2"/>
       <c r="I33" s="2"/>
       <c r="J33" s="2"/>
     </row>
-    <row r="34" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A34" s="2"/>
       <c r="B34" s="2"/>
       <c r="C34" s="2"/>
       <c r="D34" s="2"/>
       <c r="E34" s="2"/>
       <c r="F34" s="2"/>
       <c r="G34" s="2"/>
       <c r="H34" s="2"/>
       <c r="I34" s="2"/>
       <c r="J34" s="2"/>
     </row>
-    <row r="35" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A35" s="2"/>
       <c r="B35" s="2"/>
       <c r="C35" s="2"/>
       <c r="D35" s="2"/>
       <c r="E35" s="2"/>
       <c r="F35" s="2"/>
       <c r="G35" s="2"/>
       <c r="H35" s="2"/>
       <c r="I35" s="2"/>
       <c r="J35" s="2"/>
     </row>
-    <row r="36" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A36" s="2"/>
       <c r="B36" s="2"/>
       <c r="C36" s="2"/>
       <c r="D36" s="2"/>
       <c r="E36" s="2"/>
       <c r="F36" s="2"/>
       <c r="G36" s="2"/>
       <c r="H36" s="2"/>
       <c r="I36" s="2"/>
       <c r="J36" s="2"/>
     </row>
-    <row r="37" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A37" s="2"/>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
       <c r="H37" s="2"/>
       <c r="I37" s="2"/>
       <c r="J37" s="2"/>
     </row>
-    <row r="38" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A38" s="2"/>
       <c r="B38" s="2"/>
       <c r="C38" s="2"/>
       <c r="D38" s="2"/>
       <c r="E38" s="2"/>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
       <c r="H38" s="2"/>
       <c r="I38" s="2"/>
       <c r="J38" s="2"/>
     </row>
-    <row r="39" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A39" s="39" t="s">
+    <row r="39" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A39" s="46" t="s">
         <v>63</v>
       </c>
       <c r="B39" s="2"/>
       <c r="C39" s="2"/>
       <c r="D39" s="2"/>
       <c r="E39" s="2"/>
       <c r="F39" s="2"/>
       <c r="G39" s="2"/>
       <c r="H39" s="2"/>
       <c r="I39" s="2"/>
       <c r="J39" s="2"/>
     </row>
-    <row r="40" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A40" s="40" t="s">
+    <row r="40" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A40" s="47" t="s">
         <v>64</v>
       </c>
       <c r="B40" s="2"/>
       <c r="C40" s="2"/>
       <c r="D40" s="2"/>
       <c r="E40" s="2"/>
       <c r="F40" s="2"/>
       <c r="G40" s="2"/>
       <c r="H40" s="2"/>
       <c r="I40" s="2"/>
       <c r="J40" s="2"/>
     </row>
-    <row r="41" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A41" s="2"/>
       <c r="B41" s="2"/>
       <c r="C41" s="2"/>
       <c r="D41" s="2"/>
       <c r="E41" s="2"/>
       <c r="F41" s="2"/>
       <c r="G41" s="2"/>
       <c r="H41" s="2"/>
       <c r="I41" s="2"/>
       <c r="J41" s="2"/>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.78740157480314965" footer="0.78740157480314965"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">