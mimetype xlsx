--- v1 (2026-06-24)
+++ v2 (2026-07-26)
@@ -14,60 +14,60 @@
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\DBITD\_Conhecimento\Direção de Informação\Estatística\Templates\CIP Observatório\Bens+Serviços Finais\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{80B34149-F64C-4BF1-AB87-C60905945198}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A3AD7E07-4CBF-484F-8757-20125D1C6D17}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" tabRatio="914" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" tabRatio="906" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Capa" sheetId="40" r:id="rId1"/>
     <sheet name="Índice" sheetId="41" r:id="rId2"/>
     <sheet name="1 Balança Comercial" sheetId="27" r:id="rId3"/>
     <sheet name="2 Exportações por Componentes" sheetId="25" r:id="rId4"/>
     <sheet name="3 Importações por Componentes" sheetId="36" r:id="rId5"/>
     <sheet name="4 Saldos por Componentes" sheetId="39" r:id="rId6"/>
     <sheet name="5Países Mensal" sheetId="32" r:id="rId7"/>
     <sheet name="5Países Anual" sheetId="51" r:id="rId8"/>
     <sheet name=" " sheetId="42" r:id="rId9"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'1 Balança Comercial'!$A$1:$H$49</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'2 Exportações por Componentes'!$A$1:$I$48</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'3 Importações por Componentes'!$A$1:$I$48</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">'4 Saldos por Componentes'!$A$1:$G$47</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="7">'5Países Anual'!$A$1:$O$76</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">'5Países Mensal'!$A$1:$S$30</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="7">'5Países Anual'!$2:$7</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="6">'5Países Mensal'!$2:$7</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
@@ -318,60 +318,60 @@
   <si>
     <t>Tx. Cob. % 2025</t>
   </si>
   <si>
     <t>Var. %</t>
   </si>
   <si>
     <t>Bens % Total 25</t>
   </si>
   <si>
     <t>Serv  % Total 25</t>
   </si>
   <si>
     <t>% Total 2026</t>
   </si>
   <si>
     <t>Tx. Cob. % 2026</t>
   </si>
   <si>
     <t>Bens % Total 26</t>
   </si>
   <si>
     <t>Serv  % Total 26</t>
   </si>
   <si>
-    <t>2026 (janeiro a abril)</t>
-[...8 lines deleted...]
-    <t>2026 jan/abr</t>
+    <t>2026 (janeiro a maio)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Julho de 2026</t>
+  </si>
+  <si>
+    <t>2025 jan/mai</t>
+  </si>
+  <si>
+    <t>2026 jan/mai</t>
   </si>
   <si>
     <t>Agrícolas</t>
   </si>
   <si>
     <t>Alimentares</t>
   </si>
   <si>
     <t>Combustíveis Minerais</t>
   </si>
   <si>
     <t>Químicos</t>
   </si>
   <si>
     <t>Plásticos, Borracha</t>
   </si>
   <si>
     <t>Peles, Couros</t>
   </si>
   <si>
     <t>Madeira, Cortiça</t>
   </si>
   <si>
     <t>Pastas Celulósicas, Papel</t>
   </si>
@@ -524,51 +524,51 @@
   </si>
   <si>
     <t>Suécia</t>
   </si>
   <si>
     <t>Timor-Leste</t>
   </si>
   <si>
     <t>Tunísia</t>
   </si>
   <si>
     <t>Turquia</t>
   </si>
   <si>
     <t>Ucrânia</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="40" x14ac:knownFonts="1">
+  <fonts count="36" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color indexed="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="32"/>
       <color theme="0"/>
       <name val="Aptos"/>
@@ -620,82 +620,58 @@
       <sz val="12"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color indexed="10"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color indexed="9"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="10"/>
-[...4 lines deleted...]
-    <font>
       <sz val="9"/>
-      <name val="Aptos"/>
-[...4 lines deleted...]
-      <color rgb="FFC00000"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="0"/>
-      <name val="Aptos"/>
-[...10 lines deleted...]
-      <sz val="10"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="0"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="0"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF715C53"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="23"/>
       <name val="Aptos"/>
@@ -1014,51 +990,51 @@
         <color rgb="FF005629"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color theme="0" tint="-0.34998626667073579"/>
       </right>
       <top style="thin">
         <color theme="0" tint="-0.34998626667073579"/>
       </top>
       <bottom style="thin">
         <color rgb="FF005629"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="127">
+  <cellXfs count="120">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
@@ -1069,351 +1045,330 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="17" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="17" fillId="0" borderId="12" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="12" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="17" fillId="0" borderId="12" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="12" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="17" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="28" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="17" fontId="14" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="17" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="17" fillId="0" borderId="17" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="17" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="17" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="17" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="17" fillId="0" borderId="18" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="18" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="15" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="15" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="30" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="26" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="30" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="26" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="17" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="16" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="17" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="17" fontId="14" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="14" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="17" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="17" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="17" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="17" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="17" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="35" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="35" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="31" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="35" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="31" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="35" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="35" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="31" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="35" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="31" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="17" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="39" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="35" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="39" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="35" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="17" fontId="14" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="17" fillId="0" borderId="19" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="19" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="17" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="17" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="17" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="28">
     <dxf>
       <font>
         <condense val="0"/>
         <extend val="0"/>
         <color indexed="10"/>
@@ -1684,51 +1639,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>400050</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
-      <xdr:colOff>476250</xdr:colOff>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6983" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0500-0000471B0000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
@@ -3066,842 +3021,813 @@
     <row r="11" spans="1:1" s="13" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A11" s="12"/>
     </row>
     <row r="12" spans="1:1" s="13" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A12" s="12" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="13" spans="1:1" s="13" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" location="'1 Balança Comercial'!A2" display="Balança Comercial de Bens e Serviços" xr:uid="{00000000-0004-0000-0200-000000000000}"/>
     <hyperlink ref="A6" location="'2 Exportações por Componentes'!A1" display="Exportações por Tipos de Bens e de Serviços" xr:uid="{00000000-0004-0000-0200-000001000000}"/>
     <hyperlink ref="A8" location="'3 Importações por Componentes'!A1" display="Importações por Tipos de Bens e de Serviços" xr:uid="{00000000-0004-0000-0200-000002000000}"/>
     <hyperlink ref="A10" location="'4 Saldos por Componentes'!A1" display="Saldo Comercial por Tipos de Bens e de Serviços" xr:uid="{00000000-0004-0000-0200-000003000000}"/>
     <hyperlink ref="A12" location="Índice!A1" display="Principais Países Clientes e Fornecedores" xr:uid="{00000000-0004-0000-0200-000004000000}"/>
   </hyperlinks>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.78740157480314965" footer="0.78740157480314965"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr codeName="Sheet3"/>
-  <dimension ref="B1:K48"/>
+  <dimension ref="B1:H48"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B44" sqref="B44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.6640625" style="1" customWidth="1"/>
     <col min="2" max="2" width="33.6640625" style="1" customWidth="1"/>
     <col min="3" max="6" width="9.6640625" style="1" customWidth="1"/>
     <col min="7" max="7" width="10.6640625" style="1" customWidth="1"/>
     <col min="8" max="8" width="8.44140625" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:11" s="126" customFormat="1" ht="9.9" customHeight="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-      <c r="B2" s="68" t="s">
+    <row r="1" spans="2:8" s="119" customFormat="1" ht="9.9" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="2:8" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B2" s="61" t="s">
         <v>65</v>
       </c>
       <c r="C2" s="15"/>
       <c r="D2" s="15"/>
       <c r="E2" s="15"/>
       <c r="F2" s="15"/>
       <c r="G2" s="15"/>
       <c r="H2" s="15"/>
     </row>
-    <row r="3" spans="2:11" ht="9.9" customHeight="1" x14ac:dyDescent="0.25"/>
-[...2 lines deleted...]
-      <c r="C4" s="49" t="s">
+    <row r="3" spans="2:8" ht="9.9" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="4" spans="2:8" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B4" s="41"/>
+      <c r="C4" s="42" t="s">
         <v>87</v>
       </c>
-      <c r="D4" s="50" t="s">
+      <c r="D4" s="43" t="s">
         <v>76</v>
       </c>
-      <c r="E4" s="49" t="s">
+      <c r="E4" s="42" t="s">
         <v>88</v>
       </c>
-      <c r="F4" s="50" t="s">
+      <c r="F4" s="43" t="s">
         <v>81</v>
       </c>
-      <c r="G4" s="50" t="s">
+      <c r="G4" s="43" t="s">
         <v>62</v>
       </c>
-      <c r="H4" s="51" t="s">
+      <c r="H4" s="44" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="5" spans="2:11" ht="2.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="2:8" ht="2.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="16"/>
       <c r="C5" s="17"/>
       <c r="D5" s="18"/>
       <c r="E5" s="17"/>
       <c r="F5" s="18"/>
       <c r="G5" s="19"/>
       <c r="H5" s="19"/>
     </row>
-    <row r="6" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B6" s="20" t="s">
         <v>33</v>
       </c>
       <c r="C6" s="21"/>
       <c r="D6" s="21"/>
       <c r="E6" s="21"/>
       <c r="F6" s="21"/>
       <c r="G6" s="21"/>
       <c r="H6" s="21"/>
-      <c r="J6" s="22"/>
-[...3 lines deleted...]
-      <c r="B7" s="23" t="s">
+    </row>
+    <row r="7" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B7" s="22" t="s">
         <v>10</v>
       </c>
-      <c r="C7" s="24">
-[...2 lines deleted...]
-      <c r="D7" s="25">
+      <c r="C7" s="23">
+        <v>54273.479999999996</v>
+      </c>
+      <c r="D7" s="24">
         <v>100</v>
       </c>
-      <c r="E7" s="24">
-[...2 lines deleted...]
-      <c r="F7" s="25">
+      <c r="E7" s="23">
+        <v>56659.790000000008</v>
+      </c>
+      <c r="F7" s="24">
         <v>100</v>
       </c>
-      <c r="G7" s="26">
-[...7 lines deleted...]
-      <c r="B8" s="23" t="s">
+      <c r="G7" s="25">
+        <v>2386.3100000000122</v>
+      </c>
+      <c r="H7" s="26">
+        <v>4.3968251160603895</v>
+      </c>
+    </row>
+    <row r="8" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="C8" s="24">
-[...2 lines deleted...]
-      <c r="D8" s="25">
+      <c r="C8" s="23">
+        <v>53871.67</v>
+      </c>
+      <c r="D8" s="24">
         <v>100</v>
       </c>
-      <c r="E8" s="24">
-[...2 lines deleted...]
-      <c r="F8" s="25">
+      <c r="E8" s="23">
+        <v>57626.25</v>
+      </c>
+      <c r="F8" s="24">
         <v>100</v>
       </c>
-      <c r="G8" s="26">
-[...7 lines deleted...]
-      <c r="B9" s="23" t="s">
+      <c r="G8" s="25">
+        <v>3754.5800000000017</v>
+      </c>
+      <c r="H8" s="26">
+        <v>6.9694887869635416</v>
+      </c>
+    </row>
+    <row r="9" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B9" s="22" t="s">
         <v>41</v>
       </c>
-      <c r="C9" s="24">
-[...2 lines deleted...]
-      <c r="D9" s="25" t="s">
+      <c r="C9" s="23">
+        <v>401.80999999999767</v>
+      </c>
+      <c r="D9" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="E9" s="24">
-[...2 lines deleted...]
-      <c r="F9" s="25" t="s">
+      <c r="E9" s="23">
+        <v>-966.45999999999185</v>
+      </c>
+      <c r="F9" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="G9" s="26">
-[...2 lines deleted...]
-      <c r="H9" s="27" t="s">
+      <c r="G9" s="25">
+        <v>-1368.2699999999895</v>
+      </c>
+      <c r="H9" s="26" t="s">
         <v>9</v>
       </c>
-      <c r="I9" s="28"/>
-[...4 lines deleted...]
-      <c r="B10" s="52" t="s">
+    </row>
+    <row r="10" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="45" t="s">
         <v>6</v>
       </c>
-      <c r="C10" s="53">
-[...2 lines deleted...]
-      <c r="D10" s="54" t="s">
+      <c r="C10" s="46">
+        <v>100.74586512725519</v>
+      </c>
+      <c r="D10" s="47" t="s">
         <v>9</v>
       </c>
-      <c r="E10" s="53">
-[...2 lines deleted...]
-      <c r="F10" s="54" t="s">
+      <c r="E10" s="46">
+        <v>98.32288236697687</v>
+      </c>
+      <c r="F10" s="47" t="s">
         <v>9</v>
       </c>
-      <c r="G10" s="54">
-[...2 lines deleted...]
-      <c r="H10" s="53" t="s">
+      <c r="G10" s="47">
+        <v>-2.4229827602783161</v>
+      </c>
+      <c r="H10" s="46" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="11" spans="2:11" ht="0.9" customHeight="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-    <row r="12" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="2:8" ht="0.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B11" s="49"/>
+      <c r="C11" s="48"/>
+      <c r="D11" s="48"/>
+      <c r="E11" s="48"/>
+      <c r="F11" s="48"/>
+      <c r="G11" s="48"/>
+      <c r="H11" s="48"/>
+    </row>
+    <row r="12" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B12" s="20" t="s">
         <v>34</v>
       </c>
       <c r="C12" s="21"/>
       <c r="D12" s="21"/>
       <c r="E12" s="21"/>
       <c r="F12" s="21"/>
       <c r="G12" s="21"/>
       <c r="H12" s="21"/>
     </row>
-    <row r="13" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B13" s="23" t="s">
+    <row r="13" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B13" s="22" t="s">
         <v>12</v>
       </c>
-      <c r="C13" s="24">
-[...21 lines deleted...]
-      <c r="B14" s="23" t="s">
+      <c r="C13" s="23">
+        <v>35782.639999999999</v>
+      </c>
+      <c r="D13" s="24">
+        <v>65.930248069591272</v>
+      </c>
+      <c r="E13" s="23">
+        <v>37177.420000000006</v>
+      </c>
+      <c r="F13" s="24">
+        <v>65.615174359100166</v>
+      </c>
+      <c r="G13" s="25">
+        <v>1394.7800000000061</v>
+      </c>
+      <c r="H13" s="26">
+        <v>3.8979236858991011</v>
+      </c>
+    </row>
+    <row r="14" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B14" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="C14" s="24">
-[...21 lines deleted...]
-      <c r="B15" s="23" t="s">
+      <c r="C14" s="23">
+        <v>39897.69</v>
+      </c>
+      <c r="D14" s="24">
+        <v>74.060614790668282</v>
+      </c>
+      <c r="E14" s="23">
+        <v>42759.119999999995</v>
+      </c>
+      <c r="F14" s="24">
+        <v>74.200767879221701</v>
+      </c>
+      <c r="G14" s="25">
+        <v>2861.429999999993</v>
+      </c>
+      <c r="H14" s="26">
+        <v>7.1719189757602333</v>
+      </c>
+    </row>
+    <row r="15" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B15" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="C15" s="24">
-[...2 lines deleted...]
-      <c r="D15" s="25" t="s">
+      <c r="C15" s="23">
+        <v>-4115.0500000000029</v>
+      </c>
+      <c r="D15" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="E15" s="24">
-[...2 lines deleted...]
-      <c r="F15" s="25" t="s">
+      <c r="E15" s="23">
+        <v>-5581.6999999999898</v>
+      </c>
+      <c r="F15" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="G15" s="26">
-[...7 lines deleted...]
-      <c r="B16" s="23" t="s">
+      <c r="G15" s="25">
+        <v>-1466.6499999999869</v>
+      </c>
+      <c r="H15" s="26">
+        <v>35.641122222086871</v>
+      </c>
+    </row>
+    <row r="16" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B16" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="C16" s="27">
-[...2 lines deleted...]
-      <c r="D16" s="25" t="s">
+      <c r="C16" s="26">
+        <v>89.685994352053953</v>
+      </c>
+      <c r="D16" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="E16" s="27">
-[...2 lines deleted...]
-      <c r="F16" s="25" t="s">
+      <c r="E16" s="26">
+        <v>86.946176628518103</v>
+      </c>
+      <c r="F16" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="G16" s="25">
-[...7 lines deleted...]
-      <c r="B17" s="52" t="s">
+      <c r="G16" s="24">
+        <v>-2.7398177235358503</v>
+      </c>
+      <c r="H16" s="26"/>
+    </row>
+    <row r="17" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B17" s="45" t="s">
         <v>14</v>
       </c>
-      <c r="C17" s="53" t="s">
+      <c r="C17" s="46" t="s">
         <v>9</v>
       </c>
-      <c r="D17" s="54" t="s">
+      <c r="D17" s="47" t="s">
         <v>9</v>
       </c>
-      <c r="E17" s="53" t="s">
+      <c r="E17" s="46" t="s">
         <v>9</v>
       </c>
-      <c r="F17" s="54" t="s">
+      <c r="F17" s="47" t="s">
         <v>9</v>
       </c>
-      <c r="G17" s="54" t="s">
+      <c r="G17" s="47" t="s">
         <v>9</v>
       </c>
-      <c r="H17" s="53">
-[...12 lines deleted...]
-    <row r="19" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H17" s="46">
+        <v>2.5699107556766325</v>
+      </c>
+    </row>
+    <row r="18" spans="2:8" ht="0.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B18" s="49"/>
+      <c r="C18" s="48"/>
+      <c r="D18" s="48"/>
+      <c r="E18" s="48"/>
+      <c r="F18" s="48"/>
+      <c r="G18" s="48"/>
+      <c r="H18" s="48"/>
+    </row>
+    <row r="19" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B19" s="20" t="s">
         <v>35</v>
       </c>
       <c r="C19" s="21"/>
       <c r="D19" s="21"/>
       <c r="E19" s="21"/>
       <c r="F19" s="21"/>
       <c r="G19" s="21"/>
       <c r="H19" s="21"/>
     </row>
-    <row r="20" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B20" s="23" t="s">
+    <row r="20" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B20" s="22" t="s">
         <v>12</v>
       </c>
-      <c r="C20" s="24">
-[...22 lines deleted...]
-      <c r="B21" s="23" t="s">
+      <c r="C20" s="23">
+        <v>18490.839999999997</v>
+      </c>
+      <c r="D20" s="24">
+        <v>34.069751930408728</v>
+      </c>
+      <c r="E20" s="23">
+        <v>19482.370000000003</v>
+      </c>
+      <c r="F20" s="24">
+        <v>34.384825640899834</v>
+      </c>
+      <c r="G20" s="25">
+        <v>991.53000000000611</v>
+      </c>
+      <c r="H20" s="26">
+        <v>5.3622766732068765</v>
+      </c>
+    </row>
+    <row r="21" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B21" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="C21" s="24">
-[...22 lines deleted...]
-      <c r="B22" s="23" t="s">
+      <c r="C21" s="23">
+        <v>13973.979999999996</v>
+      </c>
+      <c r="D21" s="24">
+        <v>25.939385209331729</v>
+      </c>
+      <c r="E21" s="23">
+        <v>14867.130000000005</v>
+      </c>
+      <c r="F21" s="24">
+        <v>25.799232120778299</v>
+      </c>
+      <c r="G21" s="25">
+        <v>893.15000000000873</v>
+      </c>
+      <c r="H21" s="26">
+        <v>6.3915219572377309</v>
+      </c>
+    </row>
+    <row r="22" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B22" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="C22" s="24">
-[...2 lines deleted...]
-      <c r="D22" s="25" t="s">
+      <c r="C22" s="23">
+        <v>4516.8600000000006</v>
+      </c>
+      <c r="D22" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="E22" s="24">
-[...2 lines deleted...]
-      <c r="F22" s="25" t="s">
+      <c r="E22" s="23">
+        <v>4615.239999999998</v>
+      </c>
+      <c r="F22" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="G22" s="26">
-[...7 lines deleted...]
-      <c r="B23" s="23" t="s">
+      <c r="G22" s="25">
+        <v>98.379999999997381</v>
+      </c>
+      <c r="H22" s="26">
+        <v>2.1780617508622662</v>
+      </c>
+    </row>
+    <row r="23" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B23" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="C23" s="27">
-[...2 lines deleted...]
-      <c r="D23" s="25" t="s">
+      <c r="C23" s="26">
+        <v>132.32336098949619</v>
+      </c>
+      <c r="D23" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="E23" s="27">
-[...2 lines deleted...]
-      <c r="F23" s="25" t="s">
+      <c r="E23" s="26">
+        <v>131.04324775528292</v>
+      </c>
+      <c r="F23" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="G23" s="25">
-[...5 lines deleted...]
-      <c r="B24" s="52" t="s">
+      <c r="G23" s="24">
+        <v>-1.2801132342132746</v>
+      </c>
+      <c r="H23" s="26"/>
+    </row>
+    <row r="24" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B24" s="45" t="s">
         <v>14</v>
       </c>
-      <c r="C24" s="53" t="s">
+      <c r="C24" s="46" t="s">
         <v>9</v>
       </c>
-      <c r="D24" s="54" t="s">
+      <c r="D24" s="47" t="s">
         <v>9</v>
       </c>
-      <c r="E24" s="53" t="s">
+      <c r="E24" s="46" t="s">
         <v>9</v>
       </c>
-      <c r="F24" s="54" t="s">
+      <c r="F24" s="47" t="s">
         <v>9</v>
       </c>
-      <c r="G24" s="54" t="s">
+      <c r="G24" s="47" t="s">
         <v>9</v>
       </c>
-      <c r="H24" s="53">
-[...12 lines deleted...]
-    <row r="26" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H24" s="46">
+        <v>1.8269143603837568</v>
+      </c>
+    </row>
+    <row r="25" spans="2:8" ht="0.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B25" s="49"/>
+      <c r="C25" s="48"/>
+      <c r="D25" s="48"/>
+      <c r="E25" s="48"/>
+      <c r="F25" s="48"/>
+      <c r="G25" s="48"/>
+      <c r="H25" s="48"/>
+    </row>
+    <row r="26" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B26" s="20" t="s">
         <v>36</v>
       </c>
       <c r="C26" s="21"/>
       <c r="D26" s="21"/>
       <c r="E26" s="21"/>
       <c r="F26" s="21"/>
       <c r="G26" s="21"/>
       <c r="H26" s="21"/>
     </row>
-    <row r="27" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B27" s="23" t="s">
+    <row r="27" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B27" s="22" t="s">
         <v>12</v>
       </c>
-      <c r="C27" s="24">
-[...21 lines deleted...]
-      <c r="B28" s="23" t="s">
+      <c r="C27" s="23">
+        <v>31737.67</v>
+      </c>
+      <c r="D27" s="24">
+        <v>58.477307885914072</v>
+      </c>
+      <c r="E27" s="23">
+        <v>33167.839999999997</v>
+      </c>
+      <c r="F27" s="24">
+        <v>58.538586182546723</v>
+      </c>
+      <c r="G27" s="25">
+        <v>1430.1699999999983</v>
+      </c>
+      <c r="H27" s="26">
+        <v>4.5062224164533768</v>
+      </c>
+    </row>
+    <row r="28" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B28" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="C28" s="24">
-[...21 lines deleted...]
-      <c r="B29" s="23" t="s">
+      <c r="C28" s="23">
+        <v>43359.799999999996</v>
+      </c>
+      <c r="D28" s="24">
+        <v>80.487202271620689</v>
+      </c>
+      <c r="E28" s="23">
+        <v>45873.79</v>
+      </c>
+      <c r="F28" s="24">
+        <v>79.605717880306287</v>
+      </c>
+      <c r="G28" s="25">
+        <v>2513.9900000000052</v>
+      </c>
+      <c r="H28" s="26">
+        <v>5.7979741603974313</v>
+      </c>
+    </row>
+    <row r="29" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B29" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="C29" s="24">
-[...2 lines deleted...]
-      <c r="D29" s="25" t="s">
+      <c r="C29" s="23">
+        <v>-11622.129999999997</v>
+      </c>
+      <c r="D29" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="E29" s="24">
-[...2 lines deleted...]
-      <c r="F29" s="25" t="s">
+      <c r="E29" s="23">
+        <v>-12705.950000000004</v>
+      </c>
+      <c r="F29" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="G29" s="26">
-[...7 lines deleted...]
-      <c r="B30" s="23" t="s">
+      <c r="G29" s="25">
+        <v>-1083.820000000007</v>
+      </c>
+      <c r="H29" s="26">
+        <v>-9.3254850875012334</v>
+      </c>
+    </row>
+    <row r="30" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B30" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="C30" s="27">
-[...2 lines deleted...]
-      <c r="D30" s="25" t="s">
+      <c r="C30" s="26">
+        <v>73.196071015087711</v>
+      </c>
+      <c r="D30" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="E30" s="27">
-[...2 lines deleted...]
-      <c r="F30" s="25" t="s">
+      <c r="E30" s="26">
+        <v>72.30237571388804</v>
+      </c>
+      <c r="F30" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="G30" s="25">
-[...7 lines deleted...]
-      <c r="B31" s="52" t="s">
+      <c r="G30" s="24">
+        <v>-0.89369530119967067</v>
+      </c>
+      <c r="H30" s="26"/>
+    </row>
+    <row r="31" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B31" s="45" t="s">
         <v>14</v>
       </c>
-      <c r="C31" s="53" t="s">
+      <c r="C31" s="46" t="s">
         <v>9</v>
       </c>
-      <c r="D31" s="54" t="s">
+      <c r="D31" s="47" t="s">
         <v>9</v>
       </c>
-      <c r="E31" s="53" t="s">
+      <c r="E31" s="46" t="s">
         <v>9</v>
       </c>
-      <c r="F31" s="54" t="s">
+      <c r="F31" s="47" t="s">
         <v>9</v>
       </c>
-      <c r="G31" s="54" t="s">
+      <c r="G31" s="47" t="s">
         <v>9</v>
       </c>
-      <c r="H31" s="53">
-[...12 lines deleted...]
-    <row r="33" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H31" s="46">
+        <v>2.6351175564935181</v>
+      </c>
+    </row>
+    <row r="32" spans="2:8" ht="0.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B32" s="49"/>
+      <c r="C32" s="48"/>
+      <c r="D32" s="48"/>
+      <c r="E32" s="48"/>
+      <c r="F32" s="48"/>
+      <c r="G32" s="48"/>
+      <c r="H32" s="48"/>
+    </row>
+    <row r="33" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B33" s="20" t="s">
         <v>37</v>
       </c>
       <c r="C33" s="21"/>
       <c r="D33" s="21"/>
       <c r="E33" s="21"/>
       <c r="F33" s="21"/>
       <c r="G33" s="21"/>
       <c r="H33" s="21"/>
     </row>
-    <row r="34" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B34" s="23" t="s">
+    <row r="34" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B34" s="22" t="s">
         <v>12</v>
       </c>
-      <c r="C34" s="24">
-[...21 lines deleted...]
-      <c r="B35" s="23" t="s">
+      <c r="C34" s="23">
+        <v>22535.83</v>
+      </c>
+      <c r="D34" s="24">
+        <v>41.52272896449611</v>
+      </c>
+      <c r="E34" s="23">
+        <v>23491.96</v>
+      </c>
+      <c r="F34" s="24">
+        <v>41.461431466653856</v>
+      </c>
+      <c r="G34" s="25">
+        <v>956.12999999999738</v>
+      </c>
+      <c r="H34" s="26">
+        <v>4.2427103860829503</v>
+      </c>
+    </row>
+    <row r="35" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B35" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="C35" s="24">
-[...21 lines deleted...]
-      <c r="B36" s="23" t="s">
+      <c r="C35" s="23">
+        <v>10511.86</v>
+      </c>
+      <c r="D35" s="24">
+        <v>19.512779165747045</v>
+      </c>
+      <c r="E35" s="23">
+        <v>11752.460000000001</v>
+      </c>
+      <c r="F35" s="24">
+        <v>20.39428211969372</v>
+      </c>
+      <c r="G35" s="25">
+        <v>1240.6000000000004</v>
+      </c>
+      <c r="H35" s="26">
+        <v>11.801907559651672</v>
+      </c>
+    </row>
+    <row r="36" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B36" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="C36" s="24">
-[...2 lines deleted...]
-      <c r="D36" s="25" t="s">
+      <c r="C36" s="23">
+        <v>12023.970000000001</v>
+      </c>
+      <c r="D36" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="E36" s="24">
-[...2 lines deleted...]
-      <c r="F36" s="25" t="s">
+      <c r="E36" s="23">
+        <v>11739.499999999998</v>
+      </c>
+      <c r="F36" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="G36" s="26">
-[...7 lines deleted...]
-      <c r="B37" s="23" t="s">
+      <c r="G36" s="25">
+        <v>-284.47000000000298</v>
+      </c>
+      <c r="H36" s="26">
+        <v>-2.3658575329113676</v>
+      </c>
+    </row>
+    <row r="37" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B37" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="C37" s="27">
-[...2 lines deleted...]
-      <c r="D37" s="25" t="s">
+      <c r="C37" s="26">
+        <v>214.38479964535296</v>
+      </c>
+      <c r="D37" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="E37" s="27">
-[...2 lines deleted...]
-      <c r="F37" s="25" t="s">
+      <c r="E37" s="26">
+        <v>199.88972521497627</v>
+      </c>
+      <c r="F37" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="G37" s="25">
-[...5 lines deleted...]
-      <c r="B38" s="57" t="s">
+      <c r="G37" s="24">
+        <v>-14.49507443037669</v>
+      </c>
+      <c r="H37" s="26"/>
+    </row>
+    <row r="38" spans="2:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B38" s="50" t="s">
         <v>14</v>
       </c>
-      <c r="C38" s="58" t="s">
+      <c r="C38" s="51" t="s">
         <v>9</v>
       </c>
-      <c r="D38" s="59" t="s">
+      <c r="D38" s="52" t="s">
         <v>9</v>
       </c>
-      <c r="E38" s="58" t="s">
+      <c r="E38" s="51" t="s">
         <v>9</v>
       </c>
-      <c r="F38" s="59" t="s">
+      <c r="F38" s="52" t="s">
         <v>9</v>
       </c>
-      <c r="G38" s="59" t="s">
+      <c r="G38" s="52" t="s">
         <v>9</v>
       </c>
-      <c r="H38" s="58">
-[...15 lines deleted...]
-      <c r="B40" s="60" t="s">
+      <c r="H38" s="51">
+        <v>1.7616891343617498</v>
+      </c>
+    </row>
+    <row r="39" spans="2:8" s="31" customFormat="1" ht="3" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B39" s="28"/>
+      <c r="C39" s="29"/>
+      <c r="D39" s="29"/>
+      <c r="E39" s="29"/>
+      <c r="F39" s="29"/>
+      <c r="G39" s="29"/>
+      <c r="H39" s="30"/>
+    </row>
+    <row r="40" spans="2:8" x14ac:dyDescent="0.25">
+      <c r="B40" s="53" t="s">
         <v>73</v>
       </c>
-      <c r="C40" s="39"/>
-[...7 lines deleted...]
-      <c r="B41" s="60" t="s">
+      <c r="C40" s="32"/>
+      <c r="D40" s="32"/>
+      <c r="E40" s="32"/>
+      <c r="F40" s="32"/>
+      <c r="G40" s="32"/>
+      <c r="H40" s="33"/>
+    </row>
+    <row r="41" spans="2:8" x14ac:dyDescent="0.25">
+      <c r="B41" s="53" t="s">
         <v>74</v>
       </c>
-      <c r="C41" s="39"/>
-[...7 lines deleted...]
-      <c r="B42" s="60" t="s">
+      <c r="C41" s="32"/>
+      <c r="D41" s="32"/>
+      <c r="E41" s="32"/>
+      <c r="F41" s="32"/>
+      <c r="G41" s="32"/>
+      <c r="H41" s="33"/>
+    </row>
+    <row r="42" spans="2:8" x14ac:dyDescent="0.25">
+      <c r="B42" s="53" t="s">
         <v>38</v>
       </c>
-      <c r="C42" s="39"/>
-[...10 lines deleted...]
-      <c r="B44" s="61"/>
+      <c r="C42" s="32"/>
+      <c r="D42" s="32"/>
+      <c r="E42" s="32"/>
+      <c r="F42" s="32"/>
+      <c r="G42" s="32"/>
+      <c r="H42" s="33"/>
+    </row>
+    <row r="43" spans="2:8" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B43" s="53"/>
+    </row>
+    <row r="44" spans="2:8" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B44" s="54"/>
       <c r="C44" s="2"/>
       <c r="D44" s="2"/>
       <c r="E44" s="2"/>
       <c r="F44" s="2"/>
       <c r="G44" s="2"/>
       <c r="H44" s="2"/>
     </row>
-    <row r="45" spans="2:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-    <row r="46" spans="2:11" x14ac:dyDescent="0.25">
+    <row r="45" spans="2:8" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B45" s="53"/>
+    </row>
+    <row r="46" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B46" s="16" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="47" spans="2:11" x14ac:dyDescent="0.25">
-      <c r="B47" s="62" t="s">
+    <row r="47" spans="2:8" x14ac:dyDescent="0.25">
+      <c r="B47" s="55" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="48" spans="2:11" x14ac:dyDescent="0.25">
-      <c r="B48" s="41"/>
+    <row r="48" spans="2:8" x14ac:dyDescent="0.25">
+      <c r="B48" s="34"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2" type="noConversion"/>
   <conditionalFormatting sqref="B11:H11">
     <cfRule type="cellIs" dxfId="27" priority="24" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B18:H18">
     <cfRule type="cellIs" dxfId="26" priority="8" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B25:H25">
     <cfRule type="cellIs" dxfId="25" priority="5" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B32:H32">
     <cfRule type="cellIs" dxfId="24" priority="2" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C7:H10">
     <cfRule type="cellIs" dxfId="23" priority="23" stopIfTrue="1" operator="lessThan">
@@ -3949,7796 +3875,7796 @@
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
     <hyperlink ref="B47" r:id="rId1" display="www.portugalglobal.pt" xr:uid="{E211DFD0-9431-4190-A6C3-D1C91BB6375F}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr codeName="Sheet4"/>
   <dimension ref="A1:S52"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" workbookViewId="0">
       <selection activeCell="A44" sqref="A44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="12" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="38.6640625" style="16" customWidth="1"/>
-    <col min="2" max="2" width="7.6640625" style="60" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="20" max="16384" width="9.109375" style="60"/>
+    <col min="2" max="2" width="7.6640625" style="53" customWidth="1"/>
+    <col min="3" max="3" width="7.6640625" style="64" customWidth="1"/>
+    <col min="4" max="4" width="7.6640625" style="53" customWidth="1"/>
+    <col min="5" max="6" width="7.6640625" style="64" customWidth="1"/>
+    <col min="7" max="7" width="7.6640625" style="67" customWidth="1"/>
+    <col min="8" max="9" width="7.6640625" style="64" customWidth="1"/>
+    <col min="10" max="19" width="9.109375" style="80"/>
+    <col min="20" max="16384" width="9.109375" style="53"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="9.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="60"/>
-[...15 lines deleted...]
-      <c r="S1" s="60"/>
+      <c r="A1" s="53"/>
+      <c r="C1" s="53"/>
+      <c r="E1" s="53"/>
+      <c r="F1" s="53"/>
+      <c r="G1" s="53"/>
+      <c r="H1" s="53"/>
+      <c r="I1" s="53"/>
+      <c r="J1" s="53"/>
+      <c r="K1" s="53"/>
+      <c r="L1" s="53"/>
+      <c r="M1" s="53"/>
+      <c r="N1" s="53"/>
+      <c r="O1" s="53"/>
+      <c r="P1" s="53"/>
+      <c r="Q1" s="53"/>
+      <c r="R1" s="53"/>
+      <c r="S1" s="53"/>
     </row>
     <row r="2" spans="1:19" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="68" t="s">
+      <c r="A2" s="61" t="s">
         <v>66</v>
       </c>
-      <c r="B2" s="78"/>
-[...16 lines deleted...]
-      <c r="S2" s="60"/>
+      <c r="B2" s="71"/>
+      <c r="C2" s="72"/>
+      <c r="D2" s="72"/>
+      <c r="E2" s="72"/>
+      <c r="F2" s="72"/>
+      <c r="G2" s="72"/>
+      <c r="H2" s="72"/>
+      <c r="I2" s="72"/>
+      <c r="J2" s="53"/>
+      <c r="K2" s="53"/>
+      <c r="L2" s="53"/>
+      <c r="M2" s="53"/>
+      <c r="N2" s="53"/>
+      <c r="O2" s="53"/>
+      <c r="P2" s="53"/>
+      <c r="Q2" s="53"/>
+      <c r="R2" s="53"/>
+      <c r="S2" s="53"/>
     </row>
     <row r="3" spans="1:19" ht="9.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="78"/>
-[...17 lines deleted...]
-      <c r="S3" s="60"/>
+      <c r="A3" s="71"/>
+      <c r="B3" s="71"/>
+      <c r="C3" s="72"/>
+      <c r="D3" s="72"/>
+      <c r="E3" s="72"/>
+      <c r="F3" s="72"/>
+      <c r="G3" s="72"/>
+      <c r="H3" s="72"/>
+      <c r="I3" s="72"/>
+      <c r="J3" s="53"/>
+      <c r="K3" s="53"/>
+      <c r="L3" s="53"/>
+      <c r="M3" s="53"/>
+      <c r="N3" s="53"/>
+      <c r="O3" s="53"/>
+      <c r="P3" s="53"/>
+      <c r="Q3" s="53"/>
+      <c r="R3" s="53"/>
+      <c r="S3" s="53"/>
     </row>
     <row r="4" spans="1:19" s="16" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="63" t="s">
+      <c r="A4" s="56" t="s">
         <v>53</v>
       </c>
-      <c r="B4" s="80" t="s">
+      <c r="B4" s="73" t="s">
         <v>87</v>
       </c>
-      <c r="C4" s="81" t="s">
+      <c r="C4" s="74" t="s">
         <v>76</v>
       </c>
-      <c r="D4" s="80" t="s">
+      <c r="D4" s="73" t="s">
         <v>88</v>
       </c>
-      <c r="E4" s="81" t="s">
+      <c r="E4" s="74" t="s">
         <v>81</v>
       </c>
-      <c r="F4" s="81" t="s">
+      <c r="F4" s="74" t="s">
         <v>62</v>
       </c>
-      <c r="G4" s="81" t="s">
+      <c r="G4" s="74" t="s">
         <v>78</v>
       </c>
-      <c r="H4" s="81" t="s">
+      <c r="H4" s="74" t="s">
         <v>3</v>
       </c>
-      <c r="I4" s="82" t="s">
+      <c r="I4" s="75" t="s">
         <v>4</v>
       </c>
-      <c r="J4" s="83"/>
-[...8 lines deleted...]
-      <c r="S4" s="83"/>
+      <c r="J4" s="76"/>
+      <c r="K4" s="76"/>
+      <c r="L4" s="76"/>
+      <c r="M4" s="76"/>
+      <c r="N4" s="76"/>
+      <c r="O4" s="76"/>
+      <c r="P4" s="76"/>
+      <c r="Q4" s="76"/>
+      <c r="R4" s="76"/>
+      <c r="S4" s="76"/>
     </row>
     <row r="5" spans="1:19" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="64" t="s">
+      <c r="A5" s="57" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="84">
-[...2 lines deleted...]
-      <c r="C5" s="85">
+      <c r="B5" s="77">
+        <v>54273.479999999996</v>
+      </c>
+      <c r="C5" s="78">
         <v>100</v>
       </c>
-      <c r="D5" s="84">
-[...2 lines deleted...]
-      <c r="E5" s="85">
+      <c r="D5" s="77">
+        <v>56659.790000000008</v>
+      </c>
+      <c r="E5" s="78">
         <v>100</v>
       </c>
-      <c r="F5" s="84">
-[...8 lines deleted...]
-      <c r="I5" s="85">
+      <c r="F5" s="77">
+        <v>2386.3100000000122</v>
+      </c>
+      <c r="G5" s="79">
+        <v>4.3968251160603895</v>
+      </c>
+      <c r="H5" s="78">
+        <v>4.3968251160603895</v>
+      </c>
+      <c r="I5" s="78">
         <v>100</v>
       </c>
     </row>
     <row r="6" spans="1:19" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="65" t="s">
+      <c r="A6" s="58" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="77">
-[...21 lines deleted...]
-        <v>16.333469975509509</v>
+      <c r="B6" s="70">
+        <v>9878.82</v>
+      </c>
+      <c r="C6" s="81">
+        <v>18.201928455665641</v>
+      </c>
+      <c r="D6" s="70">
+        <v>10324.620000000001</v>
+      </c>
+      <c r="E6" s="81">
+        <v>18.22212895600213</v>
+      </c>
+      <c r="F6" s="70">
+        <v>445.80000000000109</v>
+      </c>
+      <c r="G6" s="82">
+        <v>4.5126847133564647</v>
+      </c>
+      <c r="H6" s="81">
+        <v>0.82139564295490375</v>
+      </c>
+      <c r="I6" s="81">
+        <v>18.681562747505513</v>
       </c>
     </row>
     <row r="7" spans="1:19" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="65" t="s">
+      <c r="A7" s="58" t="s">
         <v>102</v>
       </c>
-      <c r="B7" s="77">
-[...21 lines deleted...]
-        <v>18.614322727798232</v>
+      <c r="B7" s="70">
+        <v>5268.1791540000004</v>
+      </c>
+      <c r="C7" s="81">
+        <v>9.7067281368358937</v>
+      </c>
+      <c r="D7" s="70">
+        <v>5622.4086060000018</v>
+      </c>
+      <c r="E7" s="81">
+        <v>9.923101737581451</v>
+      </c>
+      <c r="F7" s="70">
+        <v>354.2294520000014</v>
+      </c>
+      <c r="G7" s="82">
+        <v>6.7239446807924814</v>
+      </c>
+      <c r="H7" s="81">
+        <v>0.65267503023576423</v>
+      </c>
+      <c r="I7" s="81">
+        <v>14.844234487556085</v>
       </c>
     </row>
     <row r="8" spans="1:19" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="65" t="s">
+      <c r="A8" s="58" t="s">
+        <v>103</v>
+      </c>
+      <c r="B8" s="70">
+        <v>4525.422043999999</v>
+      </c>
+      <c r="C8" s="81">
+        <v>8.3381829283841746</v>
+      </c>
+      <c r="D8" s="70">
+        <v>4638.3758350000007</v>
+      </c>
+      <c r="E8" s="81">
+        <v>8.1863625597624008</v>
+      </c>
+      <c r="F8" s="70">
+        <v>112.95379100000173</v>
+      </c>
+      <c r="G8" s="82">
+        <v>2.4959835768193326</v>
+      </c>
+      <c r="H8" s="81">
+        <v>0.20811967649762228</v>
+      </c>
+      <c r="I8" s="81">
+        <v>4.7334081070775023</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="58" t="s">
         <v>1</v>
       </c>
-      <c r="B8" s="77">
-[...50 lines deleted...]
-        <v>8.2161263519692191</v>
+      <c r="B9" s="70">
+        <v>4438.08</v>
+      </c>
+      <c r="C9" s="81">
+        <v>8.1772534210078298</v>
+      </c>
+      <c r="D9" s="70">
+        <v>4611.29</v>
+      </c>
+      <c r="E9" s="81">
+        <v>8.1385582262129805</v>
+      </c>
+      <c r="F9" s="70">
+        <v>173.21000000000004</v>
+      </c>
+      <c r="G9" s="82">
+        <v>3.9028138294037071</v>
+      </c>
+      <c r="H9" s="81">
+        <v>0.31914297738048131</v>
+      </c>
+      <c r="I9" s="81">
+        <v>7.2584869526590907</v>
       </c>
     </row>
     <row r="10" spans="1:19" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="65" t="s">
+      <c r="A10" s="58" t="s">
         <v>15</v>
       </c>
-      <c r="B10" s="77">
-[...21 lines deleted...]
-        <v>-7.4738014904507679</v>
+      <c r="B10" s="70">
+        <v>4129.79</v>
+      </c>
+      <c r="C10" s="81">
+        <v>7.609222773258689</v>
+      </c>
+      <c r="D10" s="70">
+        <v>3941</v>
+      </c>
+      <c r="E10" s="81">
+        <v>6.955549958797941</v>
+      </c>
+      <c r="F10" s="70">
+        <v>-188.78999999999996</v>
+      </c>
+      <c r="G10" s="82">
+        <v>-4.571418885706052</v>
+      </c>
+      <c r="H10" s="81">
+        <v>-0.34784944691219355</v>
+      </c>
+      <c r="I10" s="81">
+        <v>-7.9113778176347171</v>
       </c>
     </row>
     <row r="11" spans="1:19" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="65" t="s">
+      <c r="A11" s="58" t="s">
         <v>101</v>
       </c>
-      <c r="B11" s="77">
-[...21 lines deleted...]
-        <v>10.978334909973785</v>
+      <c r="B11" s="70">
+        <v>2680.118708</v>
+      </c>
+      <c r="C11" s="81">
+        <v>4.9381736863013028</v>
+      </c>
+      <c r="D11" s="70">
+        <v>2993.9918389999993</v>
+      </c>
+      <c r="E11" s="81">
+        <v>5.2841562579035308</v>
+      </c>
+      <c r="F11" s="70">
+        <v>313.87313099999938</v>
+      </c>
+      <c r="G11" s="82">
+        <v>11.711165257833771</v>
+      </c>
+      <c r="H11" s="81">
+        <v>0.57831768112160742</v>
+      </c>
+      <c r="I11" s="81">
+        <v>13.153074453863823</v>
       </c>
     </row>
     <row r="12" spans="1:19" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="65" t="s">
+      <c r="A12" s="58" t="s">
         <v>89</v>
       </c>
-      <c r="B12" s="77">
-[...21 lines deleted...]
-        <v>1.5700218627481772</v>
+      <c r="B12" s="70">
+        <v>2619.6426020000004</v>
+      </c>
+      <c r="C12" s="81">
+        <v>4.8267452206860524</v>
+      </c>
+      <c r="D12" s="70">
+        <v>2638.6701549999998</v>
+      </c>
+      <c r="E12" s="81">
+        <v>4.6570418898481609</v>
+      </c>
+      <c r="F12" s="70">
+        <v>19.027552999999443</v>
+      </c>
+      <c r="G12" s="82">
+        <v>0.72634156222198443</v>
+      </c>
+      <c r="H12" s="81">
+        <v>3.5058656640406041E-2</v>
+      </c>
+      <c r="I12" s="81">
+        <v>0.79736299977787239</v>
       </c>
     </row>
     <row r="13" spans="1:19" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="65" t="s">
+      <c r="A13" s="58" t="s">
         <v>48</v>
       </c>
-      <c r="B13" s="77">
-[...21 lines deleted...]
-        <v>12.236306877305804</v>
+      <c r="B13" s="70">
+        <v>2182.09</v>
+      </c>
+      <c r="C13" s="81">
+        <v>4.0205455776928263</v>
+      </c>
+      <c r="D13" s="70">
+        <v>2492.3900000000003</v>
+      </c>
+      <c r="E13" s="81">
+        <v>4.3988691098219741</v>
+      </c>
+      <c r="F13" s="70">
+        <v>310.30000000000018</v>
+      </c>
+      <c r="G13" s="82">
+        <v>14.220311719498286</v>
+      </c>
+      <c r="H13" s="81">
+        <v>0.57173411397242302</v>
+      </c>
+      <c r="I13" s="81">
+        <v>13.003339884591632</v>
       </c>
     </row>
     <row r="14" spans="1:19" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="65" t="s">
+      <c r="A14" s="58" t="s">
         <v>93</v>
       </c>
-      <c r="B14" s="77">
-[...21 lines deleted...]
-        <v>2.8078488317094021</v>
+      <c r="B14" s="70">
+        <v>2333.6249539999999</v>
+      </c>
+      <c r="C14" s="81">
+        <v>4.2997518382827122</v>
+      </c>
+      <c r="D14" s="70">
+        <v>2391.3588600000003</v>
+      </c>
+      <c r="E14" s="81">
+        <v>4.2205572240913707</v>
+      </c>
+      <c r="F14" s="70">
+        <v>57.733906000000388</v>
+      </c>
+      <c r="G14" s="82">
+        <v>2.4740010557840644</v>
+      </c>
+      <c r="H14" s="81">
+        <v>0.10637590587520901</v>
+      </c>
+      <c r="I14" s="81">
+        <v>2.4193799632067958</v>
       </c>
     </row>
     <row r="15" spans="1:19" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="65" t="s">
+      <c r="A15" s="58" t="s">
         <v>92</v>
       </c>
-      <c r="B15" s="77">
-[...21 lines deleted...]
-        <v>-75.908531674707277</v>
+      <c r="B15" s="70">
+        <v>3620.9751489999994</v>
+      </c>
+      <c r="C15" s="81">
+        <v>6.6717209749586708</v>
+      </c>
+      <c r="D15" s="70">
+        <v>2285.884845</v>
+      </c>
+      <c r="E15" s="81">
+        <v>4.0344040191465584</v>
+      </c>
+      <c r="F15" s="70">
+        <v>-1335.0903039999994</v>
+      </c>
+      <c r="G15" s="82">
+        <v>-36.871015377410409</v>
+      </c>
+      <c r="H15" s="81">
+        <v>-2.4599312666149276</v>
+      </c>
+      <c r="I15" s="81">
+        <v>-55.947898806106188</v>
       </c>
     </row>
     <row r="16" spans="1:19" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="65" t="s">
+      <c r="A16" s="58" t="s">
         <v>91</v>
       </c>
-      <c r="B16" s="77">
-[...21 lines deleted...]
-        <v>-3.8663102408055314</v>
+      <c r="B16" s="70">
+        <v>1954.9771369999999</v>
+      </c>
+      <c r="C16" s="81">
+        <v>3.6020854697358633</v>
+      </c>
+      <c r="D16" s="70">
+        <v>2089.979597</v>
+      </c>
+      <c r="E16" s="81">
+        <v>3.6886469169758658</v>
+      </c>
+      <c r="F16" s="70">
+        <v>135.00246000000016</v>
+      </c>
+      <c r="G16" s="82">
+        <v>6.9055774333590154</v>
+      </c>
+      <c r="H16" s="81">
+        <v>0.24874480132838386</v>
+      </c>
+      <c r="I16" s="81">
+        <v>5.6573730990524895</v>
       </c>
     </row>
     <row r="17" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="65" t="s">
+      <c r="A17" s="58" t="s">
         <v>90</v>
       </c>
-      <c r="B17" s="77">
-[...21 lines deleted...]
-        <v>3.6662866437528163</v>
+      <c r="B17" s="70">
+        <v>1688.0552370000003</v>
+      </c>
+      <c r="C17" s="81">
+        <v>3.1102763946590497</v>
+      </c>
+      <c r="D17" s="70">
+        <v>1737.8325579999998</v>
+      </c>
+      <c r="E17" s="81">
+        <v>3.0671355435662564</v>
+      </c>
+      <c r="F17" s="70">
+        <v>49.777320999999574</v>
+      </c>
+      <c r="G17" s="82">
+        <v>2.9487969296824361</v>
+      </c>
+      <c r="H17" s="81">
+        <v>9.1715734830343607E-2</v>
+      </c>
+      <c r="I17" s="81">
+        <v>2.085953669053866</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="65" t="s">
+      <c r="A18" s="58" t="s">
         <v>100</v>
       </c>
-      <c r="B18" s="77">
-[...21 lines deleted...]
-        <v>4.4236118205993202</v>
+      <c r="B18" s="70">
+        <v>1388.722021</v>
+      </c>
+      <c r="C18" s="81">
+        <v>2.5587488051254503</v>
+      </c>
+      <c r="D18" s="70">
+        <v>1511.4299309999999</v>
+      </c>
+      <c r="E18" s="81">
+        <v>2.667553005402949</v>
+      </c>
+      <c r="F18" s="70">
+        <v>122.70790999999986</v>
+      </c>
+      <c r="G18" s="82">
+        <v>8.8360311238990459</v>
+      </c>
+      <c r="H18" s="81">
+        <v>0.22609184080327974</v>
+      </c>
+      <c r="I18" s="81">
+        <v>5.1421613285784007</v>
       </c>
     </row>
     <row r="19" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="65" t="s">
+      <c r="A19" s="58" t="s">
         <v>98</v>
       </c>
-      <c r="B19" s="77">
-[...21 lines deleted...]
-        <v>3.2584177887091315</v>
+      <c r="B19" s="70">
+        <v>1323.6742550000001</v>
+      </c>
+      <c r="C19" s="81">
+        <v>2.4388969621995868</v>
+      </c>
+      <c r="D19" s="70">
+        <v>1363.2233590000001</v>
+      </c>
+      <c r="E19" s="81">
+        <v>2.4059802533683938</v>
+      </c>
+      <c r="F19" s="70">
+        <v>39.549103999999943</v>
+      </c>
+      <c r="G19" s="82">
+        <v>2.9878275452293916</v>
+      </c>
+      <c r="H19" s="81">
+        <v>7.287003523636211E-2</v>
+      </c>
+      <c r="I19" s="81">
+        <v>1.6573330371996824</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="65" t="s">
+      <c r="A20" s="58" t="s">
         <v>96</v>
       </c>
-      <c r="B20" s="77">
-[...21 lines deleted...]
-        <v>-3.8589490640011008</v>
+      <c r="B20" s="70">
+        <v>1366.874742</v>
+      </c>
+      <c r="C20" s="81">
+        <v>2.5184947455000124</v>
+      </c>
+      <c r="D20" s="70">
+        <v>1290.6131759999998</v>
+      </c>
+      <c r="E20" s="81">
+        <v>2.2778290847883476</v>
+      </c>
+      <c r="F20" s="70">
+        <v>-76.26156600000013</v>
+      </c>
+      <c r="G20" s="82">
+        <v>-5.579265140887367</v>
+      </c>
+      <c r="H20" s="81">
+        <v>-0.14051349941076216</v>
+      </c>
+      <c r="I20" s="81">
+        <v>-3.1957945950023143</v>
       </c>
     </row>
     <row r="21" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="65" t="s">
+      <c r="A21" s="58" t="s">
         <v>97</v>
       </c>
-      <c r="B21" s="77">
-[...21 lines deleted...]
-        <v>0.35732060458907533</v>
+      <c r="B21" s="70">
+        <v>1056.680636</v>
+      </c>
+      <c r="C21" s="81">
+        <v>1.94695574339438</v>
+      </c>
+      <c r="D21" s="70">
+        <v>1045.4469839999999</v>
+      </c>
+      <c r="E21" s="81">
+        <v>1.8451303543482949</v>
+      </c>
+      <c r="F21" s="70">
+        <v>-11.23365200000012</v>
+      </c>
+      <c r="G21" s="82">
+        <v>-1.0631075858950556</v>
+      </c>
+      <c r="H21" s="81">
+        <v>-2.0698234202045123E-2</v>
+      </c>
+      <c r="I21" s="81">
+        <v>-0.47075409313961986</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="65" t="s">
+      <c r="A22" s="58" t="s">
         <v>104</v>
       </c>
-      <c r="B22" s="77">
-[...21 lines deleted...]
-        <v>1.7992950314802494</v>
+      <c r="B22" s="70">
+        <v>1000.3766790000001</v>
+      </c>
+      <c r="C22" s="81">
+        <v>1.8432145478786328</v>
+      </c>
+      <c r="D22" s="70">
+        <v>994.67018299999995</v>
+      </c>
+      <c r="E22" s="81">
+        <v>1.7555133596506443</v>
+      </c>
+      <c r="F22" s="70">
+        <v>-5.7064960000001292</v>
+      </c>
+      <c r="G22" s="82">
+        <v>-0.57043472921664629</v>
+      </c>
+      <c r="H22" s="81">
+        <v>-1.051433591507331E-2</v>
+      </c>
+      <c r="I22" s="81">
+        <v>-0.23913473102824445</v>
       </c>
     </row>
     <row r="23" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="65" t="s">
+      <c r="A23" s="58" t="s">
         <v>95</v>
       </c>
-      <c r="B23" s="77">
-[...21 lines deleted...]
-        <v>1.1802936230147434</v>
+      <c r="B23" s="70">
+        <v>877.77845800000011</v>
+      </c>
+      <c r="C23" s="81">
+        <v>1.617324811307475</v>
+      </c>
+      <c r="D23" s="70">
+        <v>909.49551600000007</v>
+      </c>
+      <c r="E23" s="81">
+        <v>1.6051868812079959</v>
+      </c>
+      <c r="F23" s="70">
+        <v>31.717057999999952</v>
+      </c>
+      <c r="G23" s="82">
+        <v>3.6133329214146594</v>
+      </c>
+      <c r="H23" s="81">
+        <v>5.8439329853180504E-2</v>
+      </c>
+      <c r="I23" s="81">
+        <v>1.32912563749051</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="65" t="s">
+      <c r="A24" s="58" t="s">
         <v>99</v>
       </c>
-      <c r="B24" s="77">
-[...21 lines deleted...]
-        <v>0.70621706135233664</v>
+      <c r="B24" s="70">
+        <v>726.54716599999995</v>
+      </c>
+      <c r="C24" s="81">
+        <v>1.3386780541804211</v>
+      </c>
+      <c r="D24" s="70">
+        <v>735.67350800000008</v>
+      </c>
+      <c r="E24" s="81">
+        <v>1.2984049323161981</v>
+      </c>
+      <c r="F24" s="70">
+        <v>9.1263420000001361</v>
+      </c>
+      <c r="G24" s="82">
+        <v>1.2561251942176233</v>
+      </c>
+      <c r="H24" s="81">
+        <v>1.6815472308022512E-2</v>
+      </c>
+      <c r="I24" s="81">
+        <v>0.38244578449573147</v>
       </c>
     </row>
     <row r="25" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="65" t="s">
+      <c r="A25" s="58" t="s">
         <v>44</v>
       </c>
-      <c r="B25" s="77">
-[...21 lines deleted...]
-        <v>3.0513249035621466</v>
+      <c r="B25" s="70">
+        <v>460.39</v>
+      </c>
+      <c r="C25" s="81">
+        <v>0.84827801718260942</v>
+      </c>
+      <c r="D25" s="70">
+        <v>521.97</v>
+      </c>
+      <c r="E25" s="81">
+        <v>0.92123532402785102</v>
+      </c>
+      <c r="F25" s="70">
+        <v>61.580000000000041</v>
+      </c>
+      <c r="G25" s="82">
+        <v>13.375616325289439</v>
+      </c>
+      <c r="H25" s="81">
+        <v>0.11346241295011864</v>
+      </c>
+      <c r="I25" s="81">
+        <v>2.5805532391013628</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="65" t="s">
+      <c r="A26" s="58" t="s">
         <v>43</v>
       </c>
-      <c r="B26" s="77">
-[...21 lines deleted...]
-        <v>1.2019256035905324</v>
+      <c r="B26" s="70">
+        <v>399.15999999999997</v>
+      </c>
+      <c r="C26" s="81">
+        <v>0.7354604864106743</v>
+      </c>
+      <c r="D26" s="70">
+        <v>463.35999999999996</v>
+      </c>
+      <c r="E26" s="81">
+        <v>0.81779335927648145</v>
+      </c>
+      <c r="F26" s="70">
+        <v>64.199999999999989</v>
+      </c>
+      <c r="G26" s="82">
+        <v>16.083775929451846</v>
+      </c>
+      <c r="H26" s="81">
+        <v>0.11828981668394949</v>
+      </c>
+      <c r="I26" s="81">
+        <v>2.6903461830189563</v>
       </c>
     </row>
     <row r="27" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="65" t="s">
+      <c r="A27" s="58" t="s">
         <v>49</v>
       </c>
-      <c r="B27" s="77">
-[...21 lines deleted...]
-        <v>1.5172537024774233</v>
+      <c r="B27" s="70">
+        <v>327.56</v>
+      </c>
+      <c r="C27" s="81">
+        <v>0.60353601795941603</v>
+      </c>
+      <c r="D27" s="70">
+        <v>363.39000000000004</v>
+      </c>
+      <c r="E27" s="81">
+        <v>0.64135430081897582</v>
+      </c>
+      <c r="F27" s="70">
+        <v>35.830000000000041</v>
+      </c>
+      <c r="G27" s="82">
+        <v>10.93845402369033</v>
+      </c>
+      <c r="H27" s="81">
+        <v>6.6017509840902114E-2</v>
+      </c>
+      <c r="I27" s="81">
+        <v>1.5014813666288058</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="65" t="s">
+      <c r="A28" s="58" t="s">
         <v>46</v>
       </c>
-      <c r="B28" s="77">
-[...21 lines deleted...]
-        <v>0.67112330379759977</v>
+      <c r="B28" s="70">
+        <v>264.89</v>
+      </c>
+      <c r="C28" s="81">
+        <v>0.48806525765438291</v>
+      </c>
+      <c r="D28" s="70">
+        <v>287.7</v>
+      </c>
+      <c r="E28" s="81">
+        <v>0.5077675014326738</v>
+      </c>
+      <c r="F28" s="70">
+        <v>22.810000000000002</v>
+      </c>
+      <c r="G28" s="82">
+        <v>8.6111215976443063</v>
+      </c>
+      <c r="H28" s="81">
+        <v>4.2027892812474904E-2</v>
+      </c>
+      <c r="I28" s="81">
+        <v>0.95586910334365138</v>
       </c>
     </row>
     <row r="29" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="65" t="s">
+      <c r="A29" s="58" t="s">
         <v>94</v>
       </c>
-      <c r="B29" s="77">
-[...21 lines deleted...]
-        <v>0.29738577239617803</v>
+      <c r="B29" s="70">
+        <v>197.15915900000002</v>
+      </c>
+      <c r="C29" s="81">
+        <v>0.36326979401357717</v>
+      </c>
+      <c r="D29" s="70">
+        <v>195.42066699999998</v>
+      </c>
+      <c r="E29" s="81">
+        <v>0.34490185544281038</v>
+      </c>
+      <c r="F29" s="70">
+        <v>-1.7384920000000363</v>
+      </c>
+      <c r="G29" s="82">
+        <v>-0.8817708539728738</v>
+      </c>
+      <c r="H29" s="81">
+        <v>-3.2032071648990194E-3</v>
+      </c>
+      <c r="I29" s="81">
+        <v>-7.2852730785188322E-2</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="65" t="s">
+      <c r="A30" s="58" t="s">
         <v>42</v>
       </c>
-      <c r="B30" s="77">
-[...21 lines deleted...]
-        <v>2.2104499731971061</v>
+      <c r="B30" s="70">
+        <v>138.60999999999999</v>
+      </c>
+      <c r="C30" s="81">
+        <v>0.255391767765767</v>
+      </c>
+      <c r="D30" s="70">
+        <v>158.81000000000003</v>
+      </c>
+      <c r="E30" s="81">
+        <v>0.28028695482281174</v>
+      </c>
+      <c r="F30" s="70">
+        <v>20.200000000000045</v>
+      </c>
+      <c r="G30" s="82">
+        <v>14.573263112329593</v>
+      </c>
+      <c r="H30" s="81">
+        <v>3.7218914283734972E-2</v>
+      </c>
+      <c r="I30" s="81">
+        <v>0.84649521646391035</v>
       </c>
     </row>
     <row r="31" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="65" t="s">
+      <c r="A31" s="58" t="s">
         <v>45</v>
       </c>
-      <c r="B31" s="77">
-[...21 lines deleted...]
-        <v>-0.18394139101735446</v>
+      <c r="B31" s="70">
+        <v>134.24</v>
+      </c>
+      <c r="C31" s="81">
+        <v>0.24733995314101842</v>
+      </c>
+      <c r="D31" s="70">
+        <v>130.94</v>
+      </c>
+      <c r="E31" s="81">
+        <v>0.23109863273407821</v>
+      </c>
+      <c r="F31" s="70">
+        <v>-3.3000000000000114</v>
+      </c>
+      <c r="G31" s="82">
+        <v>-2.4582836710369569</v>
+      </c>
+      <c r="H31" s="81">
+        <v>-6.0803176800161172E-3</v>
+      </c>
+      <c r="I31" s="81">
+        <v>-0.1382888224916291</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="65" t="s">
+      <c r="A32" s="58" t="s">
         <v>50</v>
       </c>
-      <c r="B32" s="77">
-[...21 lines deleted...]
-        <v>1.1583052165778465</v>
+      <c r="B32" s="70">
+        <v>89.66</v>
+      </c>
+      <c r="C32" s="81">
+        <v>0.16520038884552823</v>
+      </c>
+      <c r="D32" s="70">
+        <v>113.77000000000001</v>
+      </c>
+      <c r="E32" s="81">
+        <v>0.2007949552936924</v>
+      </c>
+      <c r="F32" s="70">
+        <v>24.110000000000014</v>
+      </c>
+      <c r="G32" s="82">
+        <v>26.890475128262342</v>
+      </c>
+      <c r="H32" s="81">
+        <v>4.4423169474299445E-2</v>
+      </c>
+      <c r="I32" s="81">
+        <v>1.0103465182645963</v>
       </c>
     </row>
     <row r="33" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="65" t="s">
+      <c r="A33" s="58" t="s">
         <v>47</v>
       </c>
-      <c r="B33" s="77">
-[...21 lines deleted...]
-        <v>-0.40414551340669747</v>
+      <c r="B33" s="70">
+        <v>92.57</v>
+      </c>
+      <c r="C33" s="81">
+        <v>0.17056212352699698</v>
+      </c>
+      <c r="D33" s="70">
+        <v>82.72</v>
+      </c>
+      <c r="E33" s="81">
+        <v>0.14599418741227244</v>
+      </c>
+      <c r="F33" s="70">
+        <v>-9.8499999999999943</v>
+      </c>
+      <c r="G33" s="82">
+        <v>-10.640596305498537</v>
+      </c>
+      <c r="H33" s="81">
+        <v>-1.8148827014593489E-2</v>
+      </c>
+      <c r="I33" s="81">
+        <v>-0.41277118228561849</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="65" t="s">
+      <c r="A34" s="58" t="s">
         <v>105</v>
       </c>
-      <c r="B34" s="77">
-[...21 lines deleted...]
-        <v>5.1724410599228499</v>
+      <c r="B34" s="70">
+        <v>1830.9819699999998</v>
+      </c>
+      <c r="C34" s="81">
+        <v>3.3736218315096065</v>
+      </c>
+      <c r="D34" s="70">
+        <v>1931.8890670000001</v>
+      </c>
+      <c r="E34" s="81">
+        <v>3.4096297691890487</v>
+      </c>
+      <c r="F34" s="70">
+        <v>100.90709700000025</v>
+      </c>
+      <c r="G34" s="82">
+        <v>5.5110917886318811</v>
+      </c>
+      <c r="H34" s="81">
+        <v>0.1859233957358184</v>
+      </c>
+      <c r="I34" s="81">
+        <v>4.2285829167207831</v>
       </c>
     </row>
     <row r="35" spans="1:9" ht="2.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="65"/>
-      <c r="B35" s="77">
+      <c r="A35" s="58"/>
+      <c r="B35" s="70">
         <v>0</v>
       </c>
-      <c r="C35" s="88"/>
-      <c r="D35" s="77">
+      <c r="C35" s="81"/>
+      <c r="D35" s="70">
         <v>0</v>
       </c>
-      <c r="E35" s="88"/>
-[...3 lines deleted...]
-      <c r="I35" s="88"/>
+      <c r="E35" s="81"/>
+      <c r="F35" s="70"/>
+      <c r="G35" s="82"/>
+      <c r="H35" s="81"/>
+      <c r="I35" s="81"/>
     </row>
     <row r="36" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A36" s="69" t="s">
+      <c r="A36" s="62" t="s">
         <v>59</v>
       </c>
-      <c r="B36" s="90">
-[...21 lines deleted...]
-        <v>81.798408539083951</v>
+      <c r="B36" s="83">
+        <v>-2722.1700710000005</v>
+      </c>
+      <c r="C36" s="84">
+        <v>-5.0156541850642355</v>
+      </c>
+      <c r="D36" s="83">
+        <v>-1208.5346859999991</v>
+      </c>
+      <c r="E36" s="84">
+        <v>-2.1329671112441448</v>
+      </c>
+      <c r="F36" s="83">
+        <v>1513.6353850000014</v>
+      </c>
+      <c r="G36" s="85">
+        <v>-55.603997748897491</v>
+      </c>
+      <c r="H36" s="84">
+        <v>2.7889042401555999</v>
+      </c>
+      <c r="I36" s="84">
+        <v>63.429956082822173</v>
       </c>
     </row>
     <row r="37" spans="1:9" ht="3" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="93"/>
-[...7 lines deleted...]
-      <c r="I37" s="95"/>
+      <c r="A37" s="86"/>
+      <c r="B37" s="87"/>
+      <c r="C37" s="88"/>
+      <c r="D37" s="87"/>
+      <c r="E37" s="88"/>
+      <c r="F37" s="88"/>
+      <c r="G37" s="27"/>
+      <c r="H37" s="88"/>
+      <c r="I37" s="88"/>
     </row>
     <row r="38" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A38" s="67" t="s">
+      <c r="A38" s="60" t="s">
         <v>70</v>
       </c>
-      <c r="B38" s="70"/>
-[...6 lines deleted...]
-      <c r="I38" s="70"/>
+      <c r="B38" s="63"/>
+      <c r="C38" s="63"/>
+      <c r="D38" s="63"/>
+      <c r="E38" s="63"/>
+      <c r="F38" s="63"/>
+      <c r="G38" s="63"/>
+      <c r="H38" s="63"/>
+      <c r="I38" s="63"/>
     </row>
     <row r="39" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A39" s="67" t="s">
+      <c r="A39" s="60" t="s">
         <v>71</v>
       </c>
-      <c r="G39" s="72"/>
+      <c r="G39" s="65"/>
     </row>
     <row r="40" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A40" s="67" t="s">
+      <c r="A40" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="G40" s="72"/>
+      <c r="G40" s="65"/>
     </row>
     <row r="41" spans="1:9" ht="3" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="67"/>
-      <c r="G41" s="72"/>
+      <c r="A41" s="60"/>
+      <c r="G41" s="65"/>
     </row>
     <row r="42" spans="1:9" ht="105" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="121" t="s">
+      <c r="A42" s="114" t="s">
         <v>72</v>
       </c>
-      <c r="B42" s="122"/>
-[...6 lines deleted...]
-      <c r="I42" s="122"/>
+      <c r="B42" s="115"/>
+      <c r="C42" s="115"/>
+      <c r="D42" s="115"/>
+      <c r="E42" s="115"/>
+      <c r="F42" s="115"/>
+      <c r="G42" s="115"/>
+      <c r="H42" s="115"/>
+      <c r="I42" s="115"/>
     </row>
     <row r="43" spans="1:9" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="I43" s="73"/>
+      <c r="I43" s="66"/>
     </row>
     <row r="44" spans="1:9" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A44" s="61"/>
-[...7 lines deleted...]
-      <c r="I44" s="76"/>
+      <c r="A44" s="54"/>
+      <c r="B44" s="54"/>
+      <c r="C44" s="68"/>
+      <c r="D44" s="54"/>
+      <c r="E44" s="68"/>
+      <c r="F44" s="68"/>
+      <c r="G44" s="69"/>
+      <c r="H44" s="69"/>
+      <c r="I44" s="69"/>
     </row>
     <row r="45" spans="1:9" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A45" s="60"/>
-      <c r="I45" s="73"/>
+      <c r="A45" s="53"/>
+      <c r="I45" s="66"/>
     </row>
     <row r="46" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A46" s="16" t="s">
         <v>63</v>
       </c>
-      <c r="I46" s="73"/>
+      <c r="I46" s="66"/>
     </row>
     <row r="47" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A47" s="62" t="s">
+      <c r="A47" s="55" t="s">
         <v>64</v>
       </c>
-      <c r="I47" s="73"/>
+      <c r="I47" s="66"/>
     </row>
     <row r="48" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A48" s="97"/>
-      <c r="I48" s="73"/>
+      <c r="A48" s="90"/>
+      <c r="I48" s="66"/>
     </row>
     <row r="49" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A49" s="60"/>
-      <c r="I49" s="73"/>
+      <c r="A49" s="53"/>
+      <c r="I49" s="66"/>
     </row>
     <row r="50" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A50" s="60"/>
-      <c r="I50" s="73"/>
+      <c r="A50" s="53"/>
+      <c r="I50" s="66"/>
     </row>
     <row r="51" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="I51" s="73"/>
+      <c r="I51" s="66"/>
     </row>
     <row r="52" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="I52" s="73"/>
+      <c r="I52" s="66"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A42:I42"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <conditionalFormatting sqref="B35 D35">
     <cfRule type="cellIs" dxfId="14" priority="3" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B5:I36">
     <cfRule type="cellIs" dxfId="13" priority="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="12" priority="2" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
     <hyperlink ref="A47" r:id="rId1" display="www.portugalglobal.pt" xr:uid="{DB7C052A-4B42-4036-ABFF-F16F20BAB68C}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.39370078740157483" bottom="0.39370078740157483" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr codeName="Sheet5"/>
   <dimension ref="A1:R52"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A44" sqref="A44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="12" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="38.6640625" style="16" customWidth="1"/>
-    <col min="2" max="2" width="7.6640625" style="60" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="19" max="16384" width="9.109375" style="60"/>
+    <col min="2" max="2" width="7.6640625" style="53" customWidth="1"/>
+    <col min="3" max="3" width="7.6640625" style="64" customWidth="1"/>
+    <col min="4" max="4" width="7.6640625" style="53" customWidth="1"/>
+    <col min="5" max="6" width="7.6640625" style="64" customWidth="1"/>
+    <col min="7" max="7" width="7.6640625" style="67" customWidth="1"/>
+    <col min="8" max="9" width="7.6640625" style="64" customWidth="1"/>
+    <col min="10" max="18" width="9.109375" style="80"/>
+    <col min="19" max="16384" width="9.109375" style="53"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="9.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="60"/>
-[...14 lines deleted...]
-      <c r="R1" s="60"/>
+      <c r="A1" s="53"/>
+      <c r="C1" s="53"/>
+      <c r="E1" s="53"/>
+      <c r="F1" s="53"/>
+      <c r="G1" s="53"/>
+      <c r="H1" s="53"/>
+      <c r="I1" s="53"/>
+      <c r="J1" s="53"/>
+      <c r="K1" s="53"/>
+      <c r="L1" s="53"/>
+      <c r="M1" s="53"/>
+      <c r="N1" s="53"/>
+      <c r="O1" s="53"/>
+      <c r="P1" s="53"/>
+      <c r="Q1" s="53"/>
+      <c r="R1" s="53"/>
     </row>
     <row r="2" spans="1:18" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="68" t="s">
+      <c r="A2" s="61" t="s">
         <v>67</v>
       </c>
-      <c r="B2" s="78"/>
-[...15 lines deleted...]
-      <c r="R2" s="60"/>
+      <c r="B2" s="71"/>
+      <c r="C2" s="72"/>
+      <c r="D2" s="72"/>
+      <c r="E2" s="72"/>
+      <c r="F2" s="72"/>
+      <c r="G2" s="72"/>
+      <c r="H2" s="72"/>
+      <c r="I2" s="72"/>
+      <c r="J2" s="53"/>
+      <c r="K2" s="53"/>
+      <c r="L2" s="53"/>
+      <c r="M2" s="53"/>
+      <c r="N2" s="53"/>
+      <c r="O2" s="53"/>
+      <c r="P2" s="53"/>
+      <c r="Q2" s="53"/>
+      <c r="R2" s="53"/>
     </row>
     <row r="3" spans="1:18" ht="9.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="78"/>
-[...16 lines deleted...]
-      <c r="R3" s="60"/>
+      <c r="A3" s="71"/>
+      <c r="B3" s="71"/>
+      <c r="C3" s="72"/>
+      <c r="D3" s="72"/>
+      <c r="E3" s="72"/>
+      <c r="F3" s="72"/>
+      <c r="G3" s="72"/>
+      <c r="H3" s="72"/>
+      <c r="I3" s="72"/>
+      <c r="J3" s="53"/>
+      <c r="K3" s="53"/>
+      <c r="L3" s="53"/>
+      <c r="M3" s="53"/>
+      <c r="N3" s="53"/>
+      <c r="O3" s="53"/>
+      <c r="P3" s="53"/>
+      <c r="Q3" s="53"/>
+      <c r="R3" s="53"/>
     </row>
     <row r="4" spans="1:18" s="16" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="63" t="s">
+      <c r="A4" s="56" t="s">
         <v>52</v>
       </c>
-      <c r="B4" s="80" t="s">
+      <c r="B4" s="73" t="s">
         <v>87</v>
       </c>
-      <c r="C4" s="81" t="s">
+      <c r="C4" s="74" t="s">
         <v>76</v>
       </c>
-      <c r="D4" s="80" t="s">
+      <c r="D4" s="73" t="s">
         <v>88</v>
       </c>
-      <c r="E4" s="81" t="s">
+      <c r="E4" s="74" t="s">
         <v>81</v>
       </c>
-      <c r="F4" s="81" t="s">
+      <c r="F4" s="74" t="s">
         <v>62</v>
       </c>
-      <c r="G4" s="81" t="s">
+      <c r="G4" s="74" t="s">
         <v>78</v>
       </c>
-      <c r="H4" s="81" t="s">
+      <c r="H4" s="74" t="s">
         <v>3</v>
       </c>
-      <c r="I4" s="82" t="s">
+      <c r="I4" s="75" t="s">
         <v>4</v>
       </c>
-      <c r="J4" s="83"/>
-[...7 lines deleted...]
-      <c r="R4" s="83"/>
+      <c r="J4" s="76"/>
+      <c r="K4" s="76"/>
+      <c r="L4" s="76"/>
+      <c r="M4" s="76"/>
+      <c r="N4" s="76"/>
+      <c r="O4" s="76"/>
+      <c r="P4" s="76"/>
+      <c r="Q4" s="76"/>
+      <c r="R4" s="76"/>
     </row>
     <row r="5" spans="1:18" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="64" t="s">
+      <c r="A5" s="57" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="84">
-[...2 lines deleted...]
-      <c r="C5" s="85">
+      <c r="B5" s="77">
+        <v>53871.67</v>
+      </c>
+      <c r="C5" s="78">
         <v>100</v>
       </c>
-      <c r="D5" s="84">
-[...2 lines deleted...]
-      <c r="E5" s="85">
+      <c r="D5" s="77">
+        <v>57626.25</v>
+      </c>
+      <c r="E5" s="78">
         <v>100</v>
       </c>
-      <c r="F5" s="84">
-[...8 lines deleted...]
-      <c r="I5" s="85">
+      <c r="F5" s="77">
+        <v>3754.5800000000017</v>
+      </c>
+      <c r="G5" s="79">
+        <v>6.9694887869635416</v>
+      </c>
+      <c r="H5" s="78">
+        <v>6.9694887869635416</v>
+      </c>
+      <c r="I5" s="78">
         <v>100</v>
       </c>
     </row>
     <row r="6" spans="1:18" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="65" t="s">
+      <c r="A6" s="58" t="s">
         <v>102</v>
       </c>
-      <c r="B6" s="77">
-[...21 lines deleted...]
-        <v>43.611815847177922</v>
+      <c r="B6" s="70">
+        <v>8225.9627500000006</v>
+      </c>
+      <c r="C6" s="81">
+        <v>15.269552159790109</v>
+      </c>
+      <c r="D6" s="70">
+        <v>9565.0706609999979</v>
+      </c>
+      <c r="E6" s="81">
+        <v>16.598461050302593</v>
+      </c>
+      <c r="F6" s="70">
+        <v>1339.1079109999973</v>
+      </c>
+      <c r="G6" s="82">
+        <v>16.279041757148697</v>
+      </c>
+      <c r="H6" s="81">
+        <v>2.4857367722218329</v>
+      </c>
+      <c r="I6" s="81">
+        <v>35.665984237917336</v>
       </c>
     </row>
     <row r="7" spans="1:18" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="65" t="s">
+      <c r="A7" s="58" t="s">
         <v>103</v>
       </c>
-      <c r="B7" s="77">
-[...21 lines deleted...]
-        <v>23.526586824967151</v>
+      <c r="B7" s="70">
+        <v>6428.2930669999996</v>
+      </c>
+      <c r="C7" s="81">
+        <v>11.932604032880361</v>
+      </c>
+      <c r="D7" s="70">
+        <v>7211.7591599999996</v>
+      </c>
+      <c r="E7" s="81">
+        <v>12.514711889113034</v>
+      </c>
+      <c r="F7" s="70">
+        <v>783.466093</v>
+      </c>
+      <c r="G7" s="82">
+        <v>12.187778074742218</v>
+      </c>
+      <c r="H7" s="81">
+        <v>1.4543192980651984</v>
+      </c>
+      <c r="I7" s="81">
+        <v>20.86694365281868</v>
       </c>
     </row>
     <row r="8" spans="1:18" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="65" t="s">
+      <c r="A8" s="58" t="s">
         <v>92</v>
       </c>
-      <c r="B8" s="77">
-[...21 lines deleted...]
-        <v>-24.330005761772124</v>
+      <c r="B8" s="70">
+        <v>6910.5729740000006</v>
+      </c>
+      <c r="C8" s="81">
+        <v>12.82784248938264</v>
+      </c>
+      <c r="D8" s="70">
+        <v>5565.0291370000004</v>
+      </c>
+      <c r="E8" s="81">
+        <v>9.6571078926704406</v>
+      </c>
+      <c r="F8" s="70">
+        <v>-1345.5438370000002</v>
+      </c>
+      <c r="G8" s="82">
+        <v>-19.470799918652304</v>
+      </c>
+      <c r="H8" s="81">
+        <v>-2.4976835449875607</v>
+      </c>
+      <c r="I8" s="81">
+        <v>-35.83739957598452</v>
       </c>
     </row>
     <row r="9" spans="1:18" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="65" t="s">
+      <c r="A9" s="58" t="s">
         <v>89</v>
       </c>
-      <c r="B9" s="77">
-[...21 lines deleted...]
-        <v>6.8887932215220351</v>
+      <c r="B9" s="70">
+        <v>4957.2843919999996</v>
+      </c>
+      <c r="C9" s="81">
+        <v>9.2020247228274155</v>
+      </c>
+      <c r="D9" s="70">
+        <v>5107.6986219999999</v>
+      </c>
+      <c r="E9" s="81">
+        <v>8.8634929775926761</v>
+      </c>
+      <c r="F9" s="70">
+        <v>150.41423000000032</v>
+      </c>
+      <c r="G9" s="82">
+        <v>3.0342061924616797</v>
+      </c>
+      <c r="H9" s="81">
+        <v>0.27920840397188418</v>
+      </c>
+      <c r="I9" s="81">
+        <v>4.0061532847881853</v>
       </c>
     </row>
     <row r="10" spans="1:18" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="65" t="s">
+      <c r="A10" s="58" t="s">
         <v>91</v>
       </c>
-      <c r="B10" s="77">
-[...21 lines deleted...]
-        <v>0.38099286857235648</v>
+      <c r="B10" s="70">
+        <v>4220.3173549999992</v>
+      </c>
+      <c r="C10" s="81">
+        <v>7.8340199125068883</v>
+      </c>
+      <c r="D10" s="70">
+        <v>4716.888957000001</v>
+      </c>
+      <c r="E10" s="81">
+        <v>8.1853130422333589</v>
+      </c>
+      <c r="F10" s="70">
+        <v>496.5716020000018</v>
+      </c>
+      <c r="G10" s="82">
+        <v>11.76621472344233</v>
+      </c>
+      <c r="H10" s="81">
+        <v>0.92176760438278937</v>
+      </c>
+      <c r="I10" s="81">
+        <v>13.22575632960282</v>
       </c>
     </row>
     <row r="11" spans="1:18" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="65" t="s">
+      <c r="A11" s="58" t="s">
         <v>101</v>
       </c>
-      <c r="B11" s="77">
-[...21 lines deleted...]
-        <v>1.7277611728992892</v>
+      <c r="B11" s="70">
+        <v>3806.596986</v>
+      </c>
+      <c r="C11" s="81">
+        <v>7.0660460052565668</v>
+      </c>
+      <c r="D11" s="70">
+        <v>3892.9747010000001</v>
+      </c>
+      <c r="E11" s="81">
+        <v>6.7555579288952519</v>
+      </c>
+      <c r="F11" s="70">
+        <v>86.37771500000008</v>
+      </c>
+      <c r="G11" s="82">
+        <v>2.2691583931181118</v>
+      </c>
+      <c r="H11" s="81">
+        <v>0.16033977598986646</v>
+      </c>
+      <c r="I11" s="81">
+        <v>2.3005959388267141</v>
       </c>
     </row>
     <row r="12" spans="1:18" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="65" t="s">
+      <c r="A12" s="58" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="77">
-[...21 lines deleted...]
-        <v>6.7271158873458319</v>
+      <c r="B12" s="70">
+        <v>2973.4399999999996</v>
+      </c>
+      <c r="C12" s="81">
+        <v>5.5194873297969034</v>
+      </c>
+      <c r="D12" s="70">
+        <v>3326.5699999999997</v>
+      </c>
+      <c r="E12" s="81">
+        <v>5.7726643673673017</v>
+      </c>
+      <c r="F12" s="70">
+        <v>353.13000000000011</v>
+      </c>
+      <c r="G12" s="82">
+        <v>11.876143456736983</v>
+      </c>
+      <c r="H12" s="81">
+        <v>0.65550223336310187</v>
+      </c>
+      <c r="I12" s="81">
+        <v>9.4053129777498405</v>
       </c>
     </row>
     <row r="13" spans="1:18" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="65" t="s">
+      <c r="A13" s="58" t="s">
         <v>1</v>
       </c>
-      <c r="B13" s="77">
-[...21 lines deleted...]
-        <v>14.828167493069397</v>
+      <c r="B13" s="70">
+        <v>2296.02</v>
+      </c>
+      <c r="C13" s="81">
+        <v>4.2620174945384095</v>
+      </c>
+      <c r="D13" s="70">
+        <v>2836.3599999999997</v>
+      </c>
+      <c r="E13" s="81">
+        <v>4.9219930153358922</v>
+      </c>
+      <c r="F13" s="70">
+        <v>540.33999999999969</v>
+      </c>
+      <c r="G13" s="82">
+        <v>23.533767127464035</v>
+      </c>
+      <c r="H13" s="81">
+        <v>1.0030132720964464</v>
+      </c>
+      <c r="I13" s="81">
+        <v>14.391489860383835</v>
       </c>
     </row>
     <row r="14" spans="1:18" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="65" t="s">
+      <c r="A14" s="58" t="s">
         <v>93</v>
       </c>
-      <c r="B14" s="77">
-[...21 lines deleted...]
-        <v>-2.9707697069060283E-2</v>
+      <c r="B14" s="70">
+        <v>2620.8706509999997</v>
+      </c>
+      <c r="C14" s="81">
+        <v>4.8650258122683034</v>
+      </c>
+      <c r="D14" s="70">
+        <v>2621.3840200000004</v>
+      </c>
+      <c r="E14" s="81">
+        <v>4.5489408385935235</v>
+      </c>
+      <c r="F14" s="70">
+        <v>0.51336900000069363</v>
+      </c>
+      <c r="G14" s="82">
+        <v>1.9587727452509585E-2</v>
+      </c>
+      <c r="H14" s="81">
+        <v>9.529479966013558E-4</v>
+      </c>
+      <c r="I14" s="81">
+        <v>1.3673140537708435E-2</v>
       </c>
     </row>
     <row r="15" spans="1:18" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="65" t="s">
+      <c r="A15" s="58" t="s">
         <v>2</v>
       </c>
-      <c r="B15" s="77">
-[...21 lines deleted...]
-        <v>2.4808544543437132</v>
+      <c r="B15" s="70">
+        <v>2343.63</v>
+      </c>
+      <c r="C15" s="81">
+        <v>4.3503941867775771</v>
+      </c>
+      <c r="D15" s="70">
+        <v>2461.27</v>
+      </c>
+      <c r="E15" s="81">
+        <v>4.2710917333680394</v>
+      </c>
+      <c r="F15" s="70">
+        <v>117.63999999999987</v>
+      </c>
+      <c r="G15" s="82">
+        <v>5.0195636683264793</v>
+      </c>
+      <c r="H15" s="81">
+        <v>0.2183708060284745</v>
+      </c>
+      <c r="I15" s="81">
+        <v>3.1332399362911385</v>
       </c>
     </row>
     <row r="16" spans="1:18" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="65" t="s">
+      <c r="A16" s="58" t="s">
         <v>90</v>
       </c>
-      <c r="B16" s="77">
-[...21 lines deleted...]
-        <v>2.1425625069964362</v>
+      <c r="B16" s="70">
+        <v>2136.1106989999998</v>
+      </c>
+      <c r="C16" s="81">
+        <v>3.9651837394311329</v>
+      </c>
+      <c r="D16" s="70">
+        <v>2205.3604540000001</v>
+      </c>
+      <c r="E16" s="81">
+        <v>3.8270067096158442</v>
+      </c>
+      <c r="F16" s="70">
+        <v>69.249755000000278</v>
+      </c>
+      <c r="G16" s="82">
+        <v>3.2418617177667288</v>
+      </c>
+      <c r="H16" s="81">
+        <v>0.12854577368772918</v>
+      </c>
+      <c r="I16" s="81">
+        <v>1.8444074969770321</v>
       </c>
     </row>
     <row r="17" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="65" t="s">
+      <c r="A17" s="58" t="s">
         <v>104</v>
       </c>
-      <c r="B17" s="77">
-[...21 lines deleted...]
-        <v>3.0721447949796841</v>
+      <c r="B17" s="70">
+        <v>1185.8212120000001</v>
+      </c>
+      <c r="C17" s="81">
+        <v>2.201196309674454</v>
+      </c>
+      <c r="D17" s="70">
+        <v>1293.4808680000001</v>
+      </c>
+      <c r="E17" s="81">
+        <v>2.2446035756274267</v>
+      </c>
+      <c r="F17" s="70">
+        <v>107.65965600000004</v>
+      </c>
+      <c r="G17" s="82">
+        <v>9.0789112988139085</v>
+      </c>
+      <c r="H17" s="81">
+        <v>0.19984466046810884</v>
+      </c>
+      <c r="I17" s="81">
+        <v>2.8674220818307239</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="65" t="s">
+      <c r="A18" s="58" t="s">
         <v>98</v>
       </c>
-      <c r="B18" s="77">
-[...21 lines deleted...]
-        <v>-1.2936244509854242</v>
+      <c r="B18" s="70">
+        <v>1245.267523</v>
+      </c>
+      <c r="C18" s="81">
+        <v>2.3115443107666795</v>
+      </c>
+      <c r="D18" s="70">
+        <v>1246.6745620000002</v>
+      </c>
+      <c r="E18" s="81">
+        <v>2.1633796438255137</v>
+      </c>
+      <c r="F18" s="70">
+        <v>1.407039000000168</v>
+      </c>
+      <c r="G18" s="82">
+        <v>0.11299090147396126</v>
+      </c>
+      <c r="H18" s="81">
+        <v>2.6118347547053359E-3</v>
+      </c>
+      <c r="I18" s="81">
+        <v>3.7475270203329462E-2</v>
       </c>
     </row>
     <row r="19" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="65" t="s">
+      <c r="A19" s="58" t="s">
         <v>48</v>
       </c>
-      <c r="B19" s="77">
-[...21 lines deleted...]
-        <v>2.484476139678518</v>
+      <c r="B19" s="70">
+        <v>910.68000000000006</v>
+      </c>
+      <c r="C19" s="81">
+        <v>1.6904617955968326</v>
+      </c>
+      <c r="D19" s="70">
+        <v>994.2399999999999</v>
+      </c>
+      <c r="E19" s="81">
+        <v>1.7253248302639852</v>
+      </c>
+      <c r="F19" s="70">
+        <v>83.559999999999832</v>
+      </c>
+      <c r="G19" s="82">
+        <v>9.1755611191636834</v>
+      </c>
+      <c r="H19" s="81">
+        <v>0.1551093552510992</v>
+      </c>
+      <c r="I19" s="81">
+        <v>2.2255485300619453</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="65" t="s">
+      <c r="A20" s="58" t="s">
         <v>97</v>
       </c>
-      <c r="B20" s="77">
-[...21 lines deleted...]
-        <v>-1.1755537556876978</v>
+      <c r="B20" s="70">
+        <v>966.45325099999991</v>
+      </c>
+      <c r="C20" s="81">
+        <v>1.793991630480362</v>
+      </c>
+      <c r="D20" s="70">
+        <v>898.83266700000013</v>
+      </c>
+      <c r="E20" s="81">
+        <v>1.5597625509208046</v>
+      </c>
+      <c r="F20" s="70">
+        <v>-67.620583999999781</v>
+      </c>
+      <c r="G20" s="82">
+        <v>-6.9967775399412249</v>
+      </c>
+      <c r="H20" s="81">
+        <v>-0.12552160346987534</v>
+      </c>
+      <c r="I20" s="81">
+        <v>-1.8010159325410497</v>
       </c>
     </row>
     <row r="21" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="65" t="s">
+      <c r="A21" s="58" t="s">
         <v>100</v>
       </c>
-      <c r="B21" s="77">
-[...21 lines deleted...]
-        <v>1.0623727306848927</v>
+      <c r="B21" s="70">
+        <v>691.71188000000006</v>
+      </c>
+      <c r="C21" s="81">
+        <v>1.2839993265477014</v>
+      </c>
+      <c r="D21" s="70">
+        <v>726.63200499999994</v>
+      </c>
+      <c r="E21" s="81">
+        <v>1.2609392507754713</v>
+      </c>
+      <c r="F21" s="70">
+        <v>34.920124999999871</v>
+      </c>
+      <c r="G21" s="82">
+        <v>5.0483627663008868</v>
+      </c>
+      <c r="H21" s="81">
+        <v>6.4820943920988291E-2</v>
+      </c>
+      <c r="I21" s="81">
+        <v>0.93006741100202572</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="65" t="s">
+      <c r="A22" s="58" t="s">
         <v>96</v>
       </c>
-      <c r="B22" s="77">
-[...21 lines deleted...]
-        <v>-0.45365770464168409</v>
+      <c r="B22" s="70">
+        <v>715.36947099999998</v>
+      </c>
+      <c r="C22" s="81">
+        <v>1.327914042761251</v>
+      </c>
+      <c r="D22" s="70">
+        <v>686.59324700000013</v>
+      </c>
+      <c r="E22" s="81">
+        <v>1.1914591822303207</v>
+      </c>
+      <c r="F22" s="70">
+        <v>-28.776223999999843</v>
+      </c>
+      <c r="G22" s="82">
+        <v>-4.0225680807672939</v>
+      </c>
+      <c r="H22" s="81">
+        <v>-5.341624642414064E-2</v>
+      </c>
+      <c r="I22" s="81">
+        <v>-0.76642990694031898</v>
       </c>
     </row>
     <row r="23" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="65" t="s">
+      <c r="A23" s="58" t="s">
         <v>95</v>
       </c>
-      <c r="B23" s="77">
-[...21 lines deleted...]
-        <v>-0.52192400387191074</v>
+      <c r="B23" s="70">
+        <v>594.31913099999997</v>
+      </c>
+      <c r="C23" s="81">
+        <v>1.1032127479990874</v>
+      </c>
+      <c r="D23" s="70">
+        <v>568.77906000000007</v>
+      </c>
+      <c r="E23" s="81">
+        <v>0.98701383484089289</v>
+      </c>
+      <c r="F23" s="70">
+        <v>-25.540070999999898</v>
+      </c>
+      <c r="G23" s="82">
+        <v>-4.2973664598388801</v>
+      </c>
+      <c r="H23" s="81">
+        <v>-4.7409094613179617E-2</v>
+      </c>
+      <c r="I23" s="81">
+        <v>-0.68023776294551941</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="65" t="s">
+      <c r="A24" s="58" t="s">
+        <v>47</v>
+      </c>
+      <c r="B24" s="70">
+        <v>440.97</v>
+      </c>
+      <c r="C24" s="81">
+        <v>0.81855639522591372</v>
+      </c>
+      <c r="D24" s="70">
+        <v>457.26</v>
+      </c>
+      <c r="E24" s="81">
+        <v>0.79349254896856902</v>
+      </c>
+      <c r="F24" s="70">
+        <v>16.289999999999964</v>
+      </c>
+      <c r="G24" s="82">
+        <v>3.6941288523028692</v>
+      </c>
+      <c r="H24" s="81">
+        <v>3.023852796841079E-2</v>
+      </c>
+      <c r="I24" s="81">
+        <v>0.43387009998455101</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="58" t="s">
+        <v>99</v>
+      </c>
+      <c r="B25" s="70">
+        <v>438.04299400000002</v>
+      </c>
+      <c r="C25" s="81">
+        <v>0.8131231016228011</v>
+      </c>
+      <c r="D25" s="70">
+        <v>441.20397800000001</v>
+      </c>
+      <c r="E25" s="81">
+        <v>0.76563020845534813</v>
+      </c>
+      <c r="F25" s="70">
+        <v>3.1609839999999849</v>
+      </c>
+      <c r="G25" s="82">
+        <v>0.72161501115116222</v>
+      </c>
+      <c r="H25" s="81">
+        <v>5.8676183604480523E-3</v>
+      </c>
+      <c r="I25" s="81">
+        <v>8.4190082512557551E-2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="58" t="s">
         <v>43</v>
       </c>
-      <c r="B24" s="77">
-[...79 lines deleted...]
-        <v>-0.1402436077253863</v>
+      <c r="B26" s="70">
+        <v>425.23</v>
+      </c>
+      <c r="C26" s="81">
+        <v>0.78933881203237266</v>
+      </c>
+      <c r="D26" s="70">
+        <v>435.68999999999994</v>
+      </c>
+      <c r="E26" s="81">
+        <v>0.75606169063577788</v>
+      </c>
+      <c r="F26" s="70">
+        <v>10.459999999999923</v>
+      </c>
+      <c r="G26" s="82">
+        <v>2.4598452602121021</v>
+      </c>
+      <c r="H26" s="81">
+        <v>1.941651335479283E-2</v>
+      </c>
+      <c r="I26" s="81">
+        <v>0.27859307832034258</v>
       </c>
     </row>
     <row r="27" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="65" t="s">
+      <c r="A27" s="58" t="s">
         <v>94</v>
       </c>
-      <c r="B27" s="77">
-[...21 lines deleted...]
-        <v>0.25133330699380529</v>
+      <c r="B27" s="70">
+        <v>383.025733</v>
+      </c>
+      <c r="C27" s="81">
+        <v>0.71099658317627801</v>
+      </c>
+      <c r="D27" s="70">
+        <v>384.89194000000003</v>
+      </c>
+      <c r="E27" s="81">
+        <v>0.6679107871846599</v>
+      </c>
+      <c r="F27" s="70">
+        <v>1.8662070000000313</v>
+      </c>
+      <c r="G27" s="82">
+        <v>0.4872275774745482</v>
+      </c>
+      <c r="H27" s="81">
+        <v>3.4641714281365911E-3</v>
+      </c>
+      <c r="I27" s="81">
+        <v>4.9704813854013777E-2</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="65" t="s">
+      <c r="A28" s="58" t="s">
+        <v>45</v>
+      </c>
+      <c r="B28" s="70">
+        <v>344.82999999999993</v>
+      </c>
+      <c r="C28" s="81">
+        <v>0.64009524857870548</v>
+      </c>
+      <c r="D28" s="70">
+        <v>342.26</v>
+      </c>
+      <c r="E28" s="81">
+        <v>0.59393071733801861</v>
+      </c>
+      <c r="F28" s="70">
+        <v>-2.5699999999999363</v>
+      </c>
+      <c r="G28" s="82">
+        <v>-0.74529478293650109</v>
+      </c>
+      <c r="H28" s="81">
+        <v>-4.7705964934815206E-3</v>
+      </c>
+      <c r="I28" s="81">
+        <v>-6.8449733392281831E-2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="58" t="s">
         <v>49</v>
       </c>
-      <c r="B28" s="77">
-[...50 lines deleted...]
-        <v>-0.53140001185278762</v>
+      <c r="B29" s="70">
+        <v>276.01</v>
+      </c>
+      <c r="C29" s="81">
+        <v>0.5123472132941117</v>
+      </c>
+      <c r="D29" s="70">
+        <v>325.61</v>
+      </c>
+      <c r="E29" s="81">
+        <v>0.56503763475846513</v>
+      </c>
+      <c r="F29" s="70">
+        <v>49.600000000000023</v>
+      </c>
+      <c r="G29" s="82">
+        <v>17.970363392630713</v>
+      </c>
+      <c r="H29" s="81">
+        <v>9.2070656060968648E-2</v>
+      </c>
+      <c r="I29" s="81">
+        <v>1.3210532203335659</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="65" t="s">
+      <c r="A30" s="58" t="s">
         <v>46</v>
       </c>
-      <c r="B30" s="77">
-[...21 lines deleted...]
-        <v>1.3074284058658128</v>
+      <c r="B30" s="70">
+        <v>244.98</v>
+      </c>
+      <c r="C30" s="81">
+        <v>0.4547473653591953</v>
+      </c>
+      <c r="D30" s="70">
+        <v>264.51</v>
+      </c>
+      <c r="E30" s="81">
+        <v>0.45900956595301623</v>
+      </c>
+      <c r="F30" s="70">
+        <v>19.53</v>
+      </c>
+      <c r="G30" s="82">
+        <v>7.9720793534166052</v>
+      </c>
+      <c r="H30" s="81">
+        <v>3.6252820824006389E-2</v>
+      </c>
+      <c r="I30" s="81">
+        <v>0.52016470550634131</v>
       </c>
     </row>
     <row r="31" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="65" t="s">
+      <c r="A31" s="58" t="s">
         <v>44</v>
       </c>
-      <c r="B31" s="77">
-[...21 lines deleted...]
-        <v>0.16692676952252891</v>
+      <c r="B31" s="70">
+        <v>202.00000000000003</v>
+      </c>
+      <c r="C31" s="81">
+        <v>0.37496517186120282</v>
+      </c>
+      <c r="D31" s="70">
+        <v>203.79</v>
+      </c>
+      <c r="E31" s="81">
+        <v>0.35364091885208565</v>
+      </c>
+      <c r="F31" s="70">
+        <v>1.7899999999999636</v>
+      </c>
+      <c r="G31" s="82">
+        <v>0.88613861386136805</v>
+      </c>
+      <c r="H31" s="81">
+        <v>3.3227111763937593E-3</v>
+      </c>
+      <c r="I31" s="81">
+        <v>4.7675106137036974E-2</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="65" t="s">
+      <c r="A32" s="58" t="s">
+        <v>42</v>
+      </c>
+      <c r="B32" s="70">
+        <v>21.82</v>
+      </c>
+      <c r="C32" s="81">
+        <v>4.0503663613918037E-2</v>
+      </c>
+      <c r="D32" s="70">
+        <v>73.97</v>
+      </c>
+      <c r="E32" s="81">
+        <v>0.12836164074532005</v>
+      </c>
+      <c r="F32" s="70">
+        <v>52.15</v>
+      </c>
+      <c r="G32" s="82">
+        <v>239.00091659028413</v>
+      </c>
+      <c r="H32" s="81">
+        <v>9.6804127289909517E-2</v>
+      </c>
+      <c r="I32" s="81">
+        <v>1.3889702709757141</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="58" t="s">
         <v>50</v>
       </c>
-      <c r="B32" s="77">
-[...50 lines deleted...]
-        <v>-0.51724251463490079</v>
+      <c r="B33" s="70">
+        <v>32.28</v>
+      </c>
+      <c r="C33" s="81">
+        <v>5.992017696871102E-2</v>
+      </c>
+      <c r="D33" s="70">
+        <v>30.960000000000004</v>
+      </c>
+      <c r="E33" s="81">
+        <v>5.3725515715494256E-2</v>
+      </c>
+      <c r="F33" s="70">
+        <v>-1.3199999999999967</v>
+      </c>
+      <c r="G33" s="82">
+        <v>-4.0892193308550082</v>
+      </c>
+      <c r="H33" s="81">
+        <v>-2.4502674596870617E-3</v>
+      </c>
+      <c r="I33" s="81">
+        <v>-3.5157061508877055E-2</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="65" t="s">
+      <c r="A34" s="58" t="s">
         <v>105</v>
       </c>
-      <c r="B34" s="77">
-[...21 lines deleted...]
-        <v>1.6562908015777422</v>
+      <c r="B34" s="70">
+        <v>1585.4590799999999</v>
+      </c>
+      <c r="C34" s="81">
+        <v>2.9430293881737839</v>
+      </c>
+      <c r="D34" s="70">
+        <v>1626.503322</v>
+      </c>
+      <c r="E34" s="81">
+        <v>2.8225041920999545</v>
+      </c>
+      <c r="F34" s="70">
+        <v>41.044242000000168</v>
+      </c>
+      <c r="G34" s="82">
+        <v>2.5887922632478269</v>
+      </c>
+      <c r="H34" s="81">
+        <v>7.6188917106152776E-2</v>
+      </c>
+      <c r="I34" s="81">
+        <v>1.0931779852873065</v>
       </c>
     </row>
     <row r="35" spans="1:9" ht="2.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="65"/>
-[...7 lines deleted...]
-      <c r="I35" s="88"/>
+      <c r="A35" s="58"/>
+      <c r="B35" s="70"/>
+      <c r="C35" s="81"/>
+      <c r="D35" s="70"/>
+      <c r="E35" s="81"/>
+      <c r="F35" s="70"/>
+      <c r="G35" s="82"/>
+      <c r="H35" s="81"/>
+      <c r="I35" s="81"/>
     </row>
     <row r="36" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A36" s="69" t="s">
+      <c r="A36" s="62" t="s">
         <v>59</v>
       </c>
-      <c r="B36" s="90">
-[...21 lines deleted...]
-        <v>13.836030270704871</v>
+      <c r="B36" s="83">
+        <v>-3751.6991490000073</v>
+      </c>
+      <c r="C36" s="84">
+        <v>-6.9641411691896833</v>
+      </c>
+      <c r="D36" s="83">
+        <v>-2885.9973609999943</v>
+      </c>
+      <c r="E36" s="84">
+        <v>-5.0081297342790734</v>
+      </c>
+      <c r="F36" s="83">
+        <v>865.70178800001304</v>
+      </c>
+      <c r="G36" s="85">
+        <v>-23.074925616857115</v>
+      </c>
+      <c r="H36" s="84">
+        <v>1.6069703946434428</v>
+      </c>
+      <c r="I36" s="84">
+        <v>23.057220461410136</v>
       </c>
     </row>
     <row r="37" spans="1:9" ht="3" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="93"/>
-[...7 lines deleted...]
-      <c r="I37" s="95"/>
+      <c r="A37" s="86"/>
+      <c r="B37" s="87"/>
+      <c r="C37" s="88"/>
+      <c r="D37" s="87"/>
+      <c r="E37" s="88"/>
+      <c r="F37" s="88"/>
+      <c r="G37" s="27"/>
+      <c r="H37" s="88"/>
+      <c r="I37" s="88"/>
     </row>
     <row r="38" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A38" s="67" t="s">
+      <c r="A38" s="60" t="s">
         <v>70</v>
       </c>
-      <c r="B38" s="70"/>
-[...6 lines deleted...]
-      <c r="I38" s="70"/>
+      <c r="B38" s="63"/>
+      <c r="C38" s="63"/>
+      <c r="D38" s="63"/>
+      <c r="E38" s="63"/>
+      <c r="F38" s="63"/>
+      <c r="G38" s="63"/>
+      <c r="H38" s="63"/>
+      <c r="I38" s="63"/>
     </row>
     <row r="39" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A39" s="67" t="s">
+      <c r="A39" s="60" t="s">
         <v>71</v>
       </c>
-      <c r="G39" s="72"/>
+      <c r="G39" s="65"/>
     </row>
     <row r="40" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A40" s="67" t="s">
+      <c r="A40" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="G40" s="72"/>
+      <c r="G40" s="65"/>
     </row>
     <row r="41" spans="1:9" ht="3" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="67"/>
-      <c r="G41" s="72"/>
+      <c r="A41" s="60"/>
+      <c r="G41" s="65"/>
     </row>
     <row r="42" spans="1:9" ht="105" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="121" t="s">
+      <c r="A42" s="114" t="s">
         <v>72</v>
       </c>
-      <c r="B42" s="122"/>
-[...6 lines deleted...]
-      <c r="I42" s="122"/>
+      <c r="B42" s="115"/>
+      <c r="C42" s="115"/>
+      <c r="D42" s="115"/>
+      <c r="E42" s="115"/>
+      <c r="F42" s="115"/>
+      <c r="G42" s="115"/>
+      <c r="H42" s="115"/>
+      <c r="I42" s="115"/>
     </row>
     <row r="43" spans="1:9" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="I43" s="73"/>
+      <c r="I43" s="66"/>
     </row>
     <row r="44" spans="1:9" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A44" s="61"/>
-[...7 lines deleted...]
-      <c r="I44" s="76"/>
+      <c r="A44" s="54"/>
+      <c r="B44" s="54"/>
+      <c r="C44" s="68"/>
+      <c r="D44" s="54"/>
+      <c r="E44" s="68"/>
+      <c r="F44" s="68"/>
+      <c r="G44" s="69"/>
+      <c r="H44" s="69"/>
+      <c r="I44" s="69"/>
     </row>
     <row r="45" spans="1:9" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A45" s="60"/>
-      <c r="I45" s="73"/>
+      <c r="A45" s="53"/>
+      <c r="I45" s="66"/>
     </row>
     <row r="46" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A46" s="16" t="s">
         <v>63</v>
       </c>
-      <c r="I46" s="73"/>
+      <c r="I46" s="66"/>
     </row>
     <row r="47" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A47" s="62" t="s">
+      <c r="A47" s="55" t="s">
         <v>64</v>
       </c>
-      <c r="I47" s="73"/>
+      <c r="I47" s="66"/>
     </row>
     <row r="48" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A48" s="97"/>
-      <c r="I48" s="73"/>
+      <c r="A48" s="90"/>
+      <c r="I48" s="66"/>
     </row>
     <row r="49" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A49" s="60"/>
-      <c r="I49" s="73"/>
+      <c r="A49" s="53"/>
+      <c r="I49" s="66"/>
     </row>
     <row r="50" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A50" s="60"/>
-      <c r="I50" s="73"/>
+      <c r="A50" s="53"/>
+      <c r="I50" s="66"/>
     </row>
     <row r="51" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="I51" s="73"/>
+      <c r="I51" s="66"/>
     </row>
     <row r="52" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="I52" s="73"/>
+      <c r="I52" s="66"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A42:I42"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <conditionalFormatting sqref="B35 D35">
     <cfRule type="cellIs" dxfId="11" priority="3" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B5:I36">
     <cfRule type="cellIs" dxfId="10" priority="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="9" priority="2" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
     <hyperlink ref="A47" r:id="rId1" display="www.portugalglobal.pt" xr:uid="{FE25068E-F4E4-4B85-82B4-CE375AF210E2}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.39370078740157483" bottom="0.39370078740157483" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr codeName="Sheet6"/>
   <dimension ref="A1:W53"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A43" sqref="A43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="12" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="41.6640625" style="16" customWidth="1"/>
-    <col min="2" max="4" width="9.6640625" style="60" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="24" max="16384" width="9.109375" style="60"/>
+    <col min="2" max="4" width="9.6640625" style="53" customWidth="1"/>
+    <col min="5" max="5" width="9.6640625" style="64" customWidth="1"/>
+    <col min="6" max="6" width="8.6640625" style="64" customWidth="1"/>
+    <col min="7" max="7" width="8.44140625" style="67" customWidth="1"/>
+    <col min="8" max="8" width="9.109375" style="53"/>
+    <col min="9" max="23" width="9.109375" style="80"/>
+    <col min="24" max="16384" width="9.109375" style="53"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23" ht="9.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="60"/>
-[...17 lines deleted...]
-      <c r="W1" s="60"/>
+      <c r="A1" s="53"/>
+      <c r="E1" s="53"/>
+      <c r="F1" s="53"/>
+      <c r="G1" s="53"/>
+      <c r="I1" s="53"/>
+      <c r="J1" s="53"/>
+      <c r="K1" s="53"/>
+      <c r="L1" s="53"/>
+      <c r="M1" s="53"/>
+      <c r="N1" s="53"/>
+      <c r="O1" s="53"/>
+      <c r="P1" s="53"/>
+      <c r="Q1" s="53"/>
+      <c r="R1" s="53"/>
+      <c r="S1" s="53"/>
+      <c r="T1" s="53"/>
+      <c r="U1" s="53"/>
+      <c r="V1" s="53"/>
+      <c r="W1" s="53"/>
     </row>
     <row r="2" spans="1:23" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="68" t="s">
+      <c r="A2" s="61" t="s">
         <v>68</v>
       </c>
-      <c r="B2" s="78"/>
-[...20 lines deleted...]
-      <c r="W2" s="60"/>
+      <c r="B2" s="71"/>
+      <c r="C2" s="72"/>
+      <c r="D2" s="72"/>
+      <c r="E2" s="72"/>
+      <c r="F2" s="72"/>
+      <c r="G2" s="72"/>
+      <c r="H2" s="72"/>
+      <c r="I2" s="53"/>
+      <c r="J2" s="53"/>
+      <c r="K2" s="53"/>
+      <c r="L2" s="53"/>
+      <c r="M2" s="53"/>
+      <c r="N2" s="53"/>
+      <c r="O2" s="53"/>
+      <c r="P2" s="53"/>
+      <c r="Q2" s="53"/>
+      <c r="R2" s="53"/>
+      <c r="S2" s="53"/>
+      <c r="T2" s="53"/>
+      <c r="U2" s="53"/>
+      <c r="V2" s="53"/>
+      <c r="W2" s="53"/>
     </row>
     <row r="3" spans="1:23" ht="9.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="78"/>
-[...21 lines deleted...]
-      <c r="W3" s="60"/>
+      <c r="A3" s="71"/>
+      <c r="B3" s="71"/>
+      <c r="C3" s="72"/>
+      <c r="D3" s="72"/>
+      <c r="E3" s="72"/>
+      <c r="F3" s="72"/>
+      <c r="G3" s="72"/>
+      <c r="H3" s="72"/>
+      <c r="I3" s="53"/>
+      <c r="J3" s="53"/>
+      <c r="K3" s="53"/>
+      <c r="L3" s="53"/>
+      <c r="M3" s="53"/>
+      <c r="N3" s="53"/>
+      <c r="O3" s="53"/>
+      <c r="P3" s="53"/>
+      <c r="Q3" s="53"/>
+      <c r="R3" s="53"/>
+      <c r="S3" s="53"/>
+      <c r="T3" s="53"/>
+      <c r="U3" s="53"/>
+      <c r="V3" s="53"/>
+      <c r="W3" s="53"/>
     </row>
     <row r="4" spans="1:23" s="16" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="63" t="s">
+      <c r="A4" s="56" t="s">
         <v>29</v>
       </c>
-      <c r="B4" s="80" t="s">
+      <c r="B4" s="73" t="s">
         <v>87</v>
       </c>
-      <c r="C4" s="80" t="s">
+      <c r="C4" s="73" t="s">
         <v>77</v>
       </c>
-      <c r="D4" s="81" t="s">
+      <c r="D4" s="74" t="s">
         <v>88</v>
       </c>
-      <c r="E4" s="81" t="s">
+      <c r="E4" s="74" t="s">
         <v>82</v>
       </c>
-      <c r="F4" s="81" t="s">
+      <c r="F4" s="74" t="s">
         <v>62</v>
       </c>
-      <c r="G4" s="82" t="s">
+      <c r="G4" s="75" t="s">
         <v>78</v>
       </c>
-      <c r="I4" s="83"/>
-[...13 lines deleted...]
-      <c r="W4" s="83"/>
+      <c r="I4" s="76"/>
+      <c r="J4" s="76"/>
+      <c r="K4" s="76"/>
+      <c r="L4" s="76"/>
+      <c r="M4" s="76"/>
+      <c r="N4" s="76"/>
+      <c r="O4" s="76"/>
+      <c r="P4" s="76"/>
+      <c r="Q4" s="76"/>
+      <c r="R4" s="76"/>
+      <c r="S4" s="76"/>
+      <c r="T4" s="76"/>
+      <c r="U4" s="76"/>
+      <c r="V4" s="76"/>
+      <c r="W4" s="76"/>
     </row>
     <row r="5" spans="1:23" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="64" t="s">
+      <c r="A5" s="57" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="84">
-[...19 lines deleted...]
-      <c r="J5" s="67"/>
+      <c r="B5" s="77">
+        <v>401.80999999999767</v>
+      </c>
+      <c r="C5" s="77">
+        <v>100.74586512725519</v>
+      </c>
+      <c r="D5" s="77">
+        <v>-966.45999999999185</v>
+      </c>
+      <c r="E5" s="79">
+        <v>98.32288236697687</v>
+      </c>
+      <c r="F5" s="77">
+        <v>-1368.2699999999895</v>
+      </c>
+      <c r="G5" s="78">
+        <v>-340.52661705781276</v>
+      </c>
+      <c r="H5" s="60"/>
+      <c r="I5" s="60"/>
+      <c r="J5" s="60"/>
     </row>
     <row r="6" spans="1:23" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="65" t="s">
+      <c r="A6" s="58" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="77">
-[...18 lines deleted...]
-      <c r="I6" s="67"/>
+      <c r="B6" s="70">
+        <v>7535.19</v>
+      </c>
+      <c r="C6" s="70">
+        <v>421.51790171656785</v>
+      </c>
+      <c r="D6" s="70">
+        <v>7863.35</v>
+      </c>
+      <c r="E6" s="82">
+        <v>419.48343741239285</v>
+      </c>
+      <c r="F6" s="70">
+        <v>328.16000000000076</v>
+      </c>
+      <c r="G6" s="81">
+        <v>4.3550328525226414</v>
+      </c>
+      <c r="H6" s="60"/>
+      <c r="I6" s="60"/>
     </row>
     <row r="7" spans="1:23" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="65" t="s">
+      <c r="A7" s="58" t="s">
         <v>1</v>
       </c>
-      <c r="B7" s="77">
-[...18 lines deleted...]
-      <c r="I7" s="67"/>
+      <c r="B7" s="70">
+        <v>2142.06</v>
+      </c>
+      <c r="C7" s="70">
+        <v>193.29448349753051</v>
+      </c>
+      <c r="D7" s="70">
+        <v>1774.9300000000003</v>
+      </c>
+      <c r="E7" s="82">
+        <v>162.57774048428269</v>
+      </c>
+      <c r="F7" s="70">
+        <v>-367.12999999999965</v>
+      </c>
+      <c r="G7" s="81">
+        <v>-17.139109081911787</v>
+      </c>
+      <c r="H7" s="60"/>
+      <c r="I7" s="60"/>
     </row>
     <row r="8" spans="1:23" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="65" t="s">
+      <c r="A8" s="58" t="s">
         <v>48</v>
       </c>
-      <c r="B8" s="77">
-[...18 lines deleted...]
-      <c r="I8" s="67"/>
+      <c r="B8" s="70">
+        <v>1271.4100000000001</v>
+      </c>
+      <c r="C8" s="70">
+        <v>239.61105986735186</v>
+      </c>
+      <c r="D8" s="70">
+        <v>1498.1500000000005</v>
+      </c>
+      <c r="E8" s="82">
+        <v>250.68293369810112</v>
+      </c>
+      <c r="F8" s="70">
+        <v>226.74000000000046</v>
+      </c>
+      <c r="G8" s="81">
+        <v>17.833743638952065</v>
+      </c>
+      <c r="H8" s="60"/>
+      <c r="I8" s="60"/>
     </row>
     <row r="9" spans="1:23" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="65" t="s">
+      <c r="A9" s="58" t="s">
         <v>100</v>
       </c>
-      <c r="B9" s="77">
-[...19 lines deleted...]
-      <c r="J9" s="98"/>
+      <c r="B9" s="70">
+        <v>697.01014099999998</v>
+      </c>
+      <c r="C9" s="70">
+        <v>200.76596356853088</v>
+      </c>
+      <c r="D9" s="70">
+        <v>784.79792599999996</v>
+      </c>
+      <c r="E9" s="82">
+        <v>208.00486636973829</v>
+      </c>
+      <c r="F9" s="70">
+        <v>87.787784999999985</v>
+      </c>
+      <c r="G9" s="81">
+        <v>12.594907855149842</v>
+      </c>
+      <c r="H9" s="60"/>
+      <c r="I9" s="60"/>
+      <c r="J9" s="91"/>
     </row>
     <row r="10" spans="1:23" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="65" t="s">
+      <c r="A10" s="58" t="s">
         <v>15</v>
       </c>
-      <c r="B10" s="77">
-[...18 lines deleted...]
-      <c r="I10" s="67"/>
+      <c r="B10" s="70">
+        <v>1156.3500000000004</v>
+      </c>
+      <c r="C10" s="70">
+        <v>138.88929993542834</v>
+      </c>
+      <c r="D10" s="70">
+        <v>614.43000000000029</v>
+      </c>
+      <c r="E10" s="82">
+        <v>118.47037639370284</v>
+      </c>
+      <c r="F10" s="70">
+        <v>-541.92000000000007</v>
+      </c>
+      <c r="G10" s="81">
+        <v>-46.864703593202741</v>
+      </c>
+      <c r="H10" s="60"/>
+      <c r="I10" s="60"/>
     </row>
     <row r="11" spans="1:23" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="65" t="s">
+      <c r="A11" s="58" t="s">
         <v>96</v>
       </c>
-      <c r="B11" s="77">
-[...18 lines deleted...]
-      <c r="I11" s="67"/>
+      <c r="B11" s="70">
+        <v>651.50527099999999</v>
+      </c>
+      <c r="C11" s="70">
+        <v>191.07255724643582</v>
+      </c>
+      <c r="D11" s="70">
+        <v>604.01992899999971</v>
+      </c>
+      <c r="E11" s="82">
+        <v>187.97347361617724</v>
+      </c>
+      <c r="F11" s="70">
+        <v>-47.485342000000287</v>
+      </c>
+      <c r="G11" s="81">
+        <v>-7.2885583760688082</v>
+      </c>
+      <c r="H11" s="60"/>
+      <c r="I11" s="60"/>
     </row>
     <row r="12" spans="1:23" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="65" t="s">
+      <c r="A12" s="58" t="s">
+        <v>95</v>
+      </c>
+      <c r="B12" s="70">
+        <v>283.45932700000014</v>
+      </c>
+      <c r="C12" s="70">
+        <v>147.69480102769907</v>
+      </c>
+      <c r="D12" s="70">
+        <v>340.71645599999999</v>
+      </c>
+      <c r="E12" s="82">
+        <v>159.9031293451626</v>
+      </c>
+      <c r="F12" s="70">
+        <v>57.25712899999985</v>
+      </c>
+      <c r="G12" s="81">
+        <v>20.199416122934569</v>
+      </c>
+      <c r="H12" s="60"/>
+      <c r="I12" s="60"/>
+    </row>
+    <row r="13" spans="1:23" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="58" t="s">
+        <v>44</v>
+      </c>
+      <c r="B13" s="70">
+        <v>258.39</v>
+      </c>
+      <c r="C13" s="70">
+        <v>227.91584158415836</v>
+      </c>
+      <c r="D13" s="70">
+        <v>318.18000000000006</v>
+      </c>
+      <c r="E13" s="82">
+        <v>256.1313116443398</v>
+      </c>
+      <c r="F13" s="70">
+        <v>59.790000000000077</v>
+      </c>
+      <c r="G13" s="81">
+        <v>23.139440380819725</v>
+      </c>
+      <c r="H13" s="60"/>
+      <c r="I13" s="60"/>
+    </row>
+    <row r="14" spans="1:23" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="58" t="s">
         <v>99</v>
       </c>
-      <c r="B12" s="77">
-[...68 lines deleted...]
-      <c r="I14" s="67"/>
+      <c r="B14" s="70">
+        <v>288.50417199999993</v>
+      </c>
+      <c r="C14" s="70">
+        <v>165.86206741158378</v>
+      </c>
+      <c r="D14" s="70">
+        <v>294.46953000000008</v>
+      </c>
+      <c r="E14" s="82">
+        <v>166.7422654108527</v>
+      </c>
+      <c r="F14" s="70">
+        <v>5.9653580000001512</v>
+      </c>
+      <c r="G14" s="81">
+        <v>2.0676851771835563</v>
+      </c>
+      <c r="H14" s="60"/>
+      <c r="I14" s="60"/>
     </row>
     <row r="15" spans="1:23" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="65" t="s">
+      <c r="A15" s="58" t="s">
+        <v>97</v>
+      </c>
+      <c r="B15" s="70">
+        <v>90.22738500000014</v>
+      </c>
+      <c r="C15" s="70">
+        <v>109.33592855180949</v>
+      </c>
+      <c r="D15" s="70">
+        <v>146.6143169999998</v>
+      </c>
+      <c r="E15" s="82">
+        <v>116.31163645724503</v>
+      </c>
+      <c r="F15" s="70">
+        <v>56.386931999999661</v>
+      </c>
+      <c r="G15" s="81">
+        <v>62.494254931581551</v>
+      </c>
+      <c r="H15" s="60"/>
+      <c r="I15" s="60"/>
+    </row>
+    <row r="16" spans="1:23" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="58" t="s">
+        <v>98</v>
+      </c>
+      <c r="B16" s="70">
+        <v>78.406732000000147</v>
+      </c>
+      <c r="C16" s="70">
+        <v>106.29637652567287</v>
+      </c>
+      <c r="D16" s="70">
+        <v>116.54879699999992</v>
+      </c>
+      <c r="E16" s="82">
+        <v>109.34877477671674</v>
+      </c>
+      <c r="F16" s="70">
+        <v>38.142064999999775</v>
+      </c>
+      <c r="G16" s="81">
+        <v>48.646415973566789</v>
+      </c>
+      <c r="H16" s="60"/>
+      <c r="I16" s="60"/>
+    </row>
+    <row r="17" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="58" t="s">
         <v>42</v>
       </c>
-      <c r="B15" s="77">
-[...68 lines deleted...]
-      <c r="I17" s="67"/>
+      <c r="B17" s="70">
+        <v>116.78999999999999</v>
+      </c>
+      <c r="C17" s="70">
+        <v>635.24289642529789</v>
+      </c>
+      <c r="D17" s="70">
+        <v>84.840000000000032</v>
+      </c>
+      <c r="E17" s="82">
+        <v>214.69514668108695</v>
+      </c>
+      <c r="F17" s="70">
+        <v>-31.94999999999996</v>
+      </c>
+      <c r="G17" s="81">
+        <v>-27.356794246082682</v>
+      </c>
+      <c r="H17" s="60"/>
+      <c r="I17" s="60"/>
     </row>
     <row r="18" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="65" t="s">
+      <c r="A18" s="58" t="s">
         <v>50</v>
       </c>
-      <c r="B18" s="77">
-[...18 lines deleted...]
-      <c r="I18" s="67"/>
+      <c r="B18" s="70">
+        <v>57.379999999999995</v>
+      </c>
+      <c r="C18" s="70">
+        <v>277.75712515489465</v>
+      </c>
+      <c r="D18" s="70">
+        <v>82.81</v>
+      </c>
+      <c r="E18" s="82">
+        <v>367.47416020671835</v>
+      </c>
+      <c r="F18" s="70">
+        <v>25.430000000000007</v>
+      </c>
+      <c r="G18" s="81">
+        <v>44.318577901707926</v>
+      </c>
+      <c r="H18" s="60"/>
+      <c r="I18" s="60"/>
     </row>
     <row r="19" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="65" t="s">
+      <c r="A19" s="58" t="s">
         <v>49</v>
       </c>
-      <c r="B19" s="77">
-[...18 lines deleted...]
-      <c r="I19" s="67"/>
+      <c r="B19" s="70">
+        <v>51.550000000000011</v>
+      </c>
+      <c r="C19" s="70">
+        <v>118.67685953407485</v>
+      </c>
+      <c r="D19" s="70">
+        <v>37.78000000000003</v>
+      </c>
+      <c r="E19" s="82">
+        <v>111.60283775068334</v>
+      </c>
+      <c r="F19" s="70">
+        <v>-13.769999999999982</v>
+      </c>
+      <c r="G19" s="81">
+        <v>-26.711930164888415</v>
+      </c>
+      <c r="H19" s="60"/>
+      <c r="I19" s="60"/>
     </row>
     <row r="20" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="65" t="s">
+      <c r="A20" s="58" t="s">
+        <v>43</v>
+      </c>
+      <c r="B20" s="70">
+        <v>-26.07000000000005</v>
+      </c>
+      <c r="C20" s="70">
+        <v>93.869200197540152</v>
+      </c>
+      <c r="D20" s="70">
+        <v>27.670000000000016</v>
+      </c>
+      <c r="E20" s="82">
+        <v>106.35084578484704</v>
+      </c>
+      <c r="F20" s="70">
+        <v>53.740000000000066</v>
+      </c>
+      <c r="G20" s="81">
+        <v>206.13732259301867</v>
+      </c>
+      <c r="H20" s="60"/>
+      <c r="I20" s="60"/>
+    </row>
+    <row r="21" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="58" t="s">
         <v>46</v>
       </c>
-      <c r="B20" s="77">
-[...43 lines deleted...]
-      <c r="I21" s="67"/>
+      <c r="B21" s="70">
+        <v>19.909999999999997</v>
+      </c>
+      <c r="C21" s="70">
+        <v>108.1271940566577</v>
+      </c>
+      <c r="D21" s="70">
+        <v>23.189999999999998</v>
+      </c>
+      <c r="E21" s="82">
+        <v>108.76715436089373</v>
+      </c>
+      <c r="F21" s="70">
+        <v>3.2800000000000011</v>
+      </c>
+      <c r="G21" s="81">
+        <v>16.47413360120543</v>
+      </c>
+      <c r="H21" s="60"/>
+      <c r="I21" s="60"/>
     </row>
     <row r="22" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="65" t="s">
+      <c r="A22" s="58" t="s">
         <v>94</v>
       </c>
-      <c r="B22" s="77">
-[...18 lines deleted...]
-      <c r="I22" s="67"/>
+      <c r="B22" s="70">
+        <v>-185.86657399999999</v>
+      </c>
+      <c r="C22" s="70">
+        <v>51.474128763040582</v>
+      </c>
+      <c r="D22" s="70">
+        <v>-189.47127300000005</v>
+      </c>
+      <c r="E22" s="82">
+        <v>50.772865495702504</v>
+      </c>
+      <c r="F22" s="70">
+        <v>-3.6046990000000676</v>
+      </c>
+      <c r="G22" s="81">
+        <v>-1.9394014332023293</v>
+      </c>
+      <c r="H22" s="60"/>
+      <c r="I22" s="60"/>
     </row>
     <row r="23" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="65" t="s">
+      <c r="A23" s="58" t="s">
+        <v>45</v>
+      </c>
+      <c r="B23" s="70">
+        <v>-210.58999999999992</v>
+      </c>
+      <c r="C23" s="70">
+        <v>38.92932749470755</v>
+      </c>
+      <c r="D23" s="70">
+        <v>-211.32</v>
+      </c>
+      <c r="E23" s="82">
+        <v>38.257465085023085</v>
+      </c>
+      <c r="F23" s="70">
+        <v>-0.73000000000007503</v>
+      </c>
+      <c r="G23" s="81">
+        <v>-0.3466451398452326</v>
+      </c>
+      <c r="H23" s="60"/>
+      <c r="I23" s="60"/>
+    </row>
+    <row r="24" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="58" t="s">
         <v>93</v>
       </c>
-      <c r="B23" s="77">
-[...43 lines deleted...]
-      <c r="I24" s="67"/>
+      <c r="B24" s="70">
+        <v>-287.24569699999984</v>
+      </c>
+      <c r="C24" s="70">
+        <v>89.040065869317104</v>
+      </c>
+      <c r="D24" s="70">
+        <v>-230.02516000000014</v>
+      </c>
+      <c r="E24" s="82">
+        <v>91.225049125003821</v>
+      </c>
+      <c r="F24" s="70">
+        <v>57.220536999999695</v>
+      </c>
+      <c r="G24" s="81">
+        <v>19.920415726888933</v>
+      </c>
+      <c r="H24" s="60"/>
+      <c r="I24" s="60"/>
     </row>
     <row r="25" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="65" t="s">
+      <c r="A25" s="58" t="s">
         <v>104</v>
       </c>
-      <c r="B25" s="77">
-[...18 lines deleted...]
-      <c r="I25" s="67"/>
+      <c r="B25" s="70">
+        <v>-185.44453299999998</v>
+      </c>
+      <c r="C25" s="70">
+        <v>84.361509886702891</v>
+      </c>
+      <c r="D25" s="70">
+        <v>-298.81068500000015</v>
+      </c>
+      <c r="E25" s="82">
+        <v>76.89871629396221</v>
+      </c>
+      <c r="F25" s="70">
+        <v>-113.36615200000017</v>
+      </c>
+      <c r="G25" s="81">
+        <v>-61.132107895572304</v>
+      </c>
+      <c r="H25" s="60"/>
+      <c r="I25" s="60"/>
     </row>
     <row r="26" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="65" t="s">
+      <c r="A26" s="58" t="s">
         <v>47</v>
       </c>
-      <c r="B26" s="77">
-[...18 lines deleted...]
-      <c r="I26" s="67"/>
+      <c r="B26" s="70">
+        <v>-348.40000000000003</v>
+      </c>
+      <c r="C26" s="70">
+        <v>20.992357756763496</v>
+      </c>
+      <c r="D26" s="70">
+        <v>-374.53999999999996</v>
+      </c>
+      <c r="E26" s="82">
+        <v>18.090364344136812</v>
+      </c>
+      <c r="F26" s="70">
+        <v>-26.13999999999993</v>
+      </c>
+      <c r="G26" s="81">
+        <v>-7.5028702640642733</v>
+      </c>
+      <c r="H26" s="60"/>
+      <c r="I26" s="60"/>
     </row>
     <row r="27" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="65" t="s">
+      <c r="A27" s="58" t="s">
         <v>90</v>
       </c>
-      <c r="B27" s="77">
-[...18 lines deleted...]
-      <c r="I27" s="67"/>
+      <c r="B27" s="70">
+        <v>-448.05546199999958</v>
+      </c>
+      <c r="C27" s="70">
+        <v>79.024707745260926</v>
+      </c>
+      <c r="D27" s="70">
+        <v>-467.52789600000028</v>
+      </c>
+      <c r="E27" s="82">
+        <v>78.800386342649077</v>
+      </c>
+      <c r="F27" s="70">
+        <v>-19.472434000000703</v>
+      </c>
+      <c r="G27" s="81">
+        <v>-4.3459874170668451</v>
+      </c>
+      <c r="H27" s="60"/>
+      <c r="I27" s="60"/>
     </row>
     <row r="28" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="65" t="s">
+      <c r="A28" s="58" t="s">
         <v>101</v>
       </c>
-      <c r="B28" s="77">
-[...18 lines deleted...]
-      <c r="I28" s="67"/>
+      <c r="B28" s="70">
+        <v>-1126.478278</v>
+      </c>
+      <c r="C28" s="70">
+        <v>70.407209322578908</v>
+      </c>
+      <c r="D28" s="70">
+        <v>-898.98286200000075</v>
+      </c>
+      <c r="E28" s="82">
+        <v>76.907559615810598</v>
+      </c>
+      <c r="F28" s="70">
+        <v>227.4954159999993</v>
+      </c>
+      <c r="G28" s="81">
+        <v>20.195277658074758</v>
+      </c>
+      <c r="H28" s="60"/>
+      <c r="I28" s="60"/>
     </row>
     <row r="29" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="65" t="s">
+      <c r="A29" s="58" t="s">
+        <v>89</v>
+      </c>
+      <c r="B29" s="70">
+        <v>-2337.6417899999992</v>
+      </c>
+      <c r="C29" s="70">
+        <v>52.844307383847998</v>
+      </c>
+      <c r="D29" s="70">
+        <v>-2469.0284670000001</v>
+      </c>
+      <c r="E29" s="82">
+        <v>51.660647001267023</v>
+      </c>
+      <c r="F29" s="70">
+        <v>-131.38667700000087</v>
+      </c>
+      <c r="G29" s="81">
+        <v>-5.6204794747445419</v>
+      </c>
+      <c r="H29" s="60"/>
+      <c r="I29" s="60"/>
+    </row>
+    <row r="30" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="58" t="s">
+        <v>103</v>
+      </c>
+      <c r="B30" s="70">
+        <v>-1902.8710230000006</v>
+      </c>
+      <c r="C30" s="70">
+        <v>70.398502321425028</v>
+      </c>
+      <c r="D30" s="70">
+        <v>-2573.3833249999989</v>
+      </c>
+      <c r="E30" s="82">
+        <v>64.316843256867728</v>
+      </c>
+      <c r="F30" s="70">
+        <v>-670.51230199999827</v>
+      </c>
+      <c r="G30" s="81">
+        <v>-35.236875957199231</v>
+      </c>
+      <c r="H30" s="60"/>
+      <c r="I30" s="60"/>
+    </row>
+    <row r="31" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="58" t="s">
         <v>91</v>
       </c>
-      <c r="B29" s="77">
-[...68 lines deleted...]
-      <c r="I31" s="67"/>
+      <c r="B31" s="70">
+        <v>-2265.3402179999994</v>
+      </c>
+      <c r="C31" s="70">
+        <v>46.32298883125106</v>
+      </c>
+      <c r="D31" s="70">
+        <v>-2626.909360000001</v>
+      </c>
+      <c r="E31" s="82">
+        <v>44.308433292634739</v>
+      </c>
+      <c r="F31" s="70">
+        <v>-361.56914200000165</v>
+      </c>
+      <c r="G31" s="81">
+        <v>-15.960920091694666</v>
+      </c>
+      <c r="H31" s="60"/>
+      <c r="I31" s="60"/>
     </row>
     <row r="32" spans="1:9" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="65" t="s">
+      <c r="A32" s="58" t="s">
         <v>92</v>
       </c>
-      <c r="B32" s="77">
-[...18 lines deleted...]
-      <c r="I32" s="67"/>
+      <c r="B32" s="70">
+        <v>-3289.5978250000012</v>
+      </c>
+      <c r="C32" s="70">
+        <v>52.397611060955121</v>
+      </c>
+      <c r="D32" s="70">
+        <v>-3279.1442920000004</v>
+      </c>
+      <c r="E32" s="82">
+        <v>41.075882780234217</v>
+      </c>
+      <c r="F32" s="70">
+        <v>10.453533000000789</v>
+      </c>
+      <c r="G32" s="81">
+        <v>0.3177754107373531</v>
+      </c>
+      <c r="H32" s="60"/>
+      <c r="I32" s="60"/>
     </row>
     <row r="33" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="65" t="s">
+      <c r="A33" s="58" t="s">
         <v>102</v>
       </c>
-      <c r="B33" s="77">
-[...18 lines deleted...]
-      <c r="I33" s="67"/>
+      <c r="B33" s="70">
+        <v>-2957.7835960000002</v>
+      </c>
+      <c r="C33" s="70">
+        <v>64.04331400601103</v>
+      </c>
+      <c r="D33" s="70">
+        <v>-3942.6620549999961</v>
+      </c>
+      <c r="E33" s="82">
+        <v>58.780628029486991</v>
+      </c>
+      <c r="F33" s="70">
+        <v>-984.87845899999593</v>
+      </c>
+      <c r="G33" s="81">
+        <v>-33.297853850156919</v>
+      </c>
+      <c r="H33" s="60"/>
+      <c r="I33" s="60"/>
     </row>
     <row r="34" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="65" t="s">
+      <c r="A34" s="58" t="s">
         <v>105</v>
       </c>
-      <c r="B34" s="77">
-[...18 lines deleted...]
-      <c r="I34" s="67"/>
+      <c r="B34" s="70">
+        <v>245.52288999999996</v>
+      </c>
+      <c r="C34" s="70">
+        <v>115.48591780747819</v>
+      </c>
+      <c r="D34" s="70">
+        <v>305.38574500000004</v>
+      </c>
+      <c r="E34" s="82">
+        <v>118.77559921762028</v>
+      </c>
+      <c r="F34" s="70">
+        <v>59.862855000000081</v>
+      </c>
+      <c r="G34" s="81">
+        <v>24.381781674205648</v>
+      </c>
+      <c r="H34" s="60"/>
+      <c r="I34" s="60"/>
     </row>
     <row r="35" spans="1:11" ht="2.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="65"/>
-[...7 lines deleted...]
-      <c r="I35" s="67"/>
+      <c r="A35" s="58"/>
+      <c r="B35" s="70"/>
+      <c r="C35" s="70"/>
+      <c r="D35" s="70"/>
+      <c r="E35" s="82"/>
+      <c r="F35" s="70"/>
+      <c r="G35" s="81"/>
+      <c r="H35" s="60"/>
+      <c r="I35" s="60"/>
     </row>
     <row r="36" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A36" s="66" t="s">
+      <c r="A36" s="59" t="s">
         <v>60</v>
       </c>
-      <c r="B36" s="99">
-[...2 lines deleted...]
-      <c r="C36" s="100" t="s">
+      <c r="B36" s="92">
+        <v>1029.5290780000068</v>
+      </c>
+      <c r="C36" s="93" t="s">
         <v>9</v>
       </c>
-      <c r="D36" s="99">
-[...2 lines deleted...]
-      <c r="E36" s="100" t="s">
+      <c r="D36" s="92">
+        <v>1677.4626749999952</v>
+      </c>
+      <c r="E36" s="93" t="s">
         <v>9</v>
       </c>
-      <c r="F36" s="99">
-[...2 lines deleted...]
-      <c r="G36" s="101" t="s">
+      <c r="F36" s="92">
+        <v>647.93359699998837</v>
+      </c>
+      <c r="G36" s="94" t="s">
         <v>9</v>
       </c>
-      <c r="H36" s="67"/>
-      <c r="I36" s="67"/>
+      <c r="H36" s="60"/>
+      <c r="I36" s="60"/>
     </row>
     <row r="37" spans="1:11" ht="3" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="93"/>
-[...6 lines deleted...]
-      <c r="H37" s="67"/>
+      <c r="A37" s="86"/>
+      <c r="B37" s="87"/>
+      <c r="C37" s="87"/>
+      <c r="D37" s="87"/>
+      <c r="E37" s="88"/>
+      <c r="F37" s="88"/>
+      <c r="G37" s="27"/>
+      <c r="H37" s="60"/>
     </row>
     <row r="38" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A38" s="67" t="s">
+      <c r="A38" s="60" t="s">
         <v>70</v>
       </c>
-      <c r="B38" s="70"/>
-[...4 lines deleted...]
-      <c r="G38" s="70"/>
+      <c r="B38" s="63"/>
+      <c r="C38" s="63"/>
+      <c r="D38" s="63"/>
+      <c r="E38" s="63"/>
+      <c r="F38" s="63"/>
+      <c r="G38" s="63"/>
     </row>
     <row r="39" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A39" s="67" t="s">
+      <c r="A39" s="60" t="s">
         <v>71</v>
       </c>
-      <c r="G39" s="72"/>
+      <c r="G39" s="65"/>
     </row>
     <row r="40" spans="1:11" ht="3" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="67"/>
-      <c r="G40" s="72"/>
+      <c r="A40" s="60"/>
+      <c r="G40" s="65"/>
     </row>
     <row r="41" spans="1:11" ht="105" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="121" t="s">
+      <c r="A41" s="114" t="s">
         <v>72</v>
       </c>
-      <c r="B41" s="122"/>
-[...4 lines deleted...]
-      <c r="G41" s="122"/>
+      <c r="B41" s="115"/>
+      <c r="C41" s="115"/>
+      <c r="D41" s="115"/>
+      <c r="E41" s="115"/>
+      <c r="F41" s="115"/>
+      <c r="G41" s="115"/>
     </row>
     <row r="42" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="G42" s="72"/>
-[...2 lines deleted...]
-      <c r="K42" s="96"/>
+      <c r="G42" s="65"/>
+      <c r="I42" s="89"/>
+      <c r="J42" s="89"/>
+      <c r="K42" s="89"/>
     </row>
     <row r="43" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A43" s="61"/>
-[...8 lines deleted...]
-      <c r="K43" s="96"/>
+      <c r="A43" s="54"/>
+      <c r="B43" s="54"/>
+      <c r="C43" s="54"/>
+      <c r="D43" s="54"/>
+      <c r="E43" s="68"/>
+      <c r="F43" s="68"/>
+      <c r="G43" s="69"/>
+      <c r="I43" s="89"/>
+      <c r="J43" s="89"/>
+      <c r="K43" s="89"/>
     </row>
     <row r="44" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A44" s="60"/>
-[...3 lines deleted...]
-      <c r="K44" s="96"/>
+      <c r="A44" s="53"/>
+      <c r="G44" s="65"/>
+      <c r="I44" s="89"/>
+      <c r="J44" s="89"/>
+      <c r="K44" s="89"/>
     </row>
     <row r="45" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A45" s="16" t="s">
         <v>63</v>
       </c>
-      <c r="G45" s="72"/>
-[...2 lines deleted...]
-      <c r="K45" s="96"/>
+      <c r="G45" s="65"/>
+      <c r="I45" s="89"/>
+      <c r="J45" s="89"/>
+      <c r="K45" s="89"/>
     </row>
     <row r="46" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A46" s="62" t="s">
+      <c r="A46" s="55" t="s">
         <v>64</v>
       </c>
-      <c r="G46" s="72"/>
-[...2 lines deleted...]
-      <c r="K46" s="96"/>
+      <c r="G46" s="65"/>
+      <c r="I46" s="89"/>
+      <c r="J46" s="89"/>
+      <c r="K46" s="89"/>
     </row>
     <row r="47" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A47" s="97"/>
-[...2 lines deleted...]
-      <c r="K47" s="96"/>
+      <c r="A47" s="90"/>
+      <c r="I47" s="89"/>
+      <c r="J47" s="89"/>
+      <c r="K47" s="89"/>
     </row>
     <row r="48" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A48" s="60"/>
-[...2 lines deleted...]
-      <c r="K48" s="96"/>
+      <c r="A48" s="53"/>
+      <c r="I48" s="89"/>
+      <c r="J48" s="89"/>
+      <c r="K48" s="89"/>
     </row>
     <row r="49" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A49" s="60"/>
-[...2 lines deleted...]
-      <c r="K49" s="96"/>
+      <c r="A49" s="53"/>
+      <c r="I49" s="89"/>
+      <c r="J49" s="89"/>
+      <c r="K49" s="89"/>
     </row>
     <row r="50" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="I50" s="96"/>
-[...1 lines deleted...]
-      <c r="K50" s="96"/>
+      <c r="I50" s="89"/>
+      <c r="J50" s="89"/>
+      <c r="K50" s="89"/>
     </row>
     <row r="51" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="I51" s="96"/>
-[...1 lines deleted...]
-      <c r="K51" s="96"/>
+      <c r="I51" s="89"/>
+      <c r="J51" s="89"/>
+      <c r="K51" s="89"/>
     </row>
     <row r="53" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="K53" s="96"/>
+      <c r="K53" s="89"/>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A6:G33">
     <sortCondition descending="1" ref="D6:D33"/>
   </sortState>
   <mergeCells count="1">
     <mergeCell ref="A41:G41"/>
   </mergeCells>
   <conditionalFormatting sqref="B35:D35">
     <cfRule type="cellIs" dxfId="8" priority="4" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B5:G36">
     <cfRule type="cellIs" dxfId="7" priority="2" operator="lessThan">
       <formula>0</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="6" priority="3" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F35">
     <cfRule type="cellIs" dxfId="5" priority="1" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
     <hyperlink ref="A46" r:id="rId1" display="www.portugalglobal.pt" xr:uid="{F6747B1C-A8E8-4D4E-B39C-E5B91D75B63D}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <sheetPr codeName="Sheet7"/>
   <dimension ref="A1:S28"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A25" sqref="A25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="12" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="13.6640625" style="60" customWidth="1"/>
-[...16 lines deleted...]
-    <col min="20" max="16384" width="9.109375" style="60"/>
+    <col min="1" max="1" width="13.6640625" style="53" customWidth="1"/>
+    <col min="2" max="2" width="7.109375" style="53" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.109375" style="53" customWidth="1"/>
+    <col min="4" max="4" width="7.33203125" style="53" customWidth="1"/>
+    <col min="5" max="5" width="5.6640625" style="53" customWidth="1"/>
+    <col min="6" max="6" width="6.6640625" style="53" customWidth="1"/>
+    <col min="7" max="7" width="5.6640625" style="53" customWidth="1"/>
+    <col min="8" max="9" width="6.6640625" style="53" customWidth="1"/>
+    <col min="10" max="10" width="7.109375" style="53" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="7.109375" style="53" customWidth="1"/>
+    <col min="12" max="12" width="7.33203125" style="53" customWidth="1"/>
+    <col min="13" max="13" width="5.6640625" style="53" customWidth="1"/>
+    <col min="14" max="14" width="6.6640625" style="53" customWidth="1"/>
+    <col min="15" max="15" width="5.6640625" style="53" customWidth="1"/>
+    <col min="16" max="17" width="6.6640625" style="53" customWidth="1"/>
+    <col min="18" max="18" width="7.109375" style="53" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="7.33203125" style="53" customWidth="1"/>
+    <col min="20" max="16384" width="9.109375" style="53"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="9.9" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="1:19" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="68" t="s">
+      <c r="A2" s="61" t="s">
         <v>69</v>
       </c>
-      <c r="B2" s="78"/>
-[...8 lines deleted...]
-      <c r="K2" s="79"/>
+      <c r="B2" s="71"/>
+      <c r="C2" s="71"/>
+      <c r="D2" s="72"/>
+      <c r="E2" s="72"/>
+      <c r="F2" s="72"/>
+      <c r="G2" s="72"/>
+      <c r="H2" s="72"/>
+      <c r="I2" s="72"/>
+      <c r="J2" s="72"/>
+      <c r="K2" s="72"/>
     </row>
     <row r="3" spans="1:19" ht="9.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="78"/>
-[...13 lines deleted...]
-      <c r="B4" s="123" t="s">
+      <c r="A3" s="71"/>
+      <c r="B3" s="71"/>
+      <c r="C3" s="71"/>
+      <c r="D3" s="72"/>
+      <c r="E3" s="72"/>
+      <c r="F3" s="72"/>
+      <c r="G3" s="72"/>
+      <c r="H3" s="72"/>
+      <c r="I3" s="72"/>
+      <c r="J3" s="72"/>
+      <c r="K3" s="72"/>
+    </row>
+    <row r="4" spans="1:19" s="65" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="104"/>
+      <c r="B4" s="116" t="s">
         <v>39</v>
       </c>
-      <c r="C4" s="124"/>
-[...6 lines deleted...]
-      <c r="J4" s="123" t="s">
+      <c r="C4" s="117"/>
+      <c r="D4" s="117"/>
+      <c r="E4" s="117"/>
+      <c r="F4" s="117"/>
+      <c r="G4" s="117"/>
+      <c r="H4" s="117"/>
+      <c r="I4" s="118"/>
+      <c r="J4" s="116" t="s">
         <v>40</v>
       </c>
-      <c r="K4" s="124"/>
-[...6 lines deleted...]
-      <c r="R4" s="123" t="s">
+      <c r="K4" s="117"/>
+      <c r="L4" s="117"/>
+      <c r="M4" s="117"/>
+      <c r="N4" s="117"/>
+      <c r="O4" s="117"/>
+      <c r="P4" s="117"/>
+      <c r="Q4" s="117"/>
+      <c r="R4" s="116" t="s">
         <v>29</v>
       </c>
-      <c r="S4" s="124"/>
+      <c r="S4" s="117"/>
     </row>
     <row r="5" spans="1:19" ht="32.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="112"/>
-      <c r="B5" s="113" t="s">
+      <c r="A5" s="105"/>
+      <c r="B5" s="106" t="s">
         <v>87</v>
       </c>
-      <c r="C5" s="81" t="s">
+      <c r="C5" s="74" t="s">
         <v>76</v>
       </c>
-      <c r="D5" s="80" t="s">
+      <c r="D5" s="73" t="s">
         <v>88</v>
       </c>
-      <c r="E5" s="81" t="s">
+      <c r="E5" s="74" t="s">
         <v>81</v>
       </c>
-      <c r="F5" s="81" t="s">
+      <c r="F5" s="74" t="s">
         <v>62</v>
       </c>
-      <c r="G5" s="81" t="s">
+      <c r="G5" s="74" t="s">
         <v>78</v>
       </c>
-      <c r="H5" s="81" t="s">
+      <c r="H5" s="74" t="s">
         <v>83</v>
       </c>
-      <c r="I5" s="81" t="s">
+      <c r="I5" s="74" t="s">
         <v>84</v>
       </c>
-      <c r="J5" s="114" t="s">
+      <c r="J5" s="107" t="s">
         <v>87</v>
       </c>
-      <c r="K5" s="81" t="s">
+      <c r="K5" s="74" t="s">
         <v>76</v>
       </c>
-      <c r="L5" s="81" t="s">
+      <c r="L5" s="74" t="s">
         <v>88</v>
       </c>
-      <c r="M5" s="81" t="s">
+      <c r="M5" s="74" t="s">
         <v>81</v>
       </c>
-      <c r="N5" s="81" t="s">
+      <c r="N5" s="74" t="s">
         <v>62</v>
       </c>
-      <c r="O5" s="81" t="s">
+      <c r="O5" s="74" t="s">
         <v>78</v>
       </c>
-      <c r="P5" s="81" t="s">
+      <c r="P5" s="74" t="s">
         <v>83</v>
       </c>
-      <c r="Q5" s="114" t="s">
+      <c r="Q5" s="107" t="s">
         <v>84</v>
       </c>
-      <c r="R5" s="115" t="s">
+      <c r="R5" s="108" t="s">
         <v>87</v>
       </c>
-      <c r="S5" s="51" t="s">
+      <c r="S5" s="44" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="6" spans="1:19" s="105" customFormat="1" ht="2.1" customHeight="1" x14ac:dyDescent="0.25">
-[...18 lines deleted...]
-      <c r="S6" s="104"/>
+    <row r="6" spans="1:19" s="98" customFormat="1" ht="2.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="96"/>
+      <c r="B6" s="97"/>
+      <c r="C6" s="97"/>
+      <c r="D6" s="97"/>
+      <c r="E6" s="97"/>
+      <c r="F6" s="97"/>
+      <c r="G6" s="97"/>
+      <c r="H6" s="97"/>
+      <c r="I6" s="97"/>
+      <c r="J6" s="97"/>
+      <c r="K6" s="97"/>
+      <c r="L6" s="97"/>
+      <c r="M6" s="97"/>
+      <c r="N6" s="97"/>
+      <c r="O6" s="97"/>
+      <c r="P6" s="97"/>
+      <c r="Q6" s="97"/>
+      <c r="R6" s="97"/>
+      <c r="S6" s="97"/>
     </row>
     <row r="7" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="106" t="s">
+      <c r="A7" s="99" t="s">
         <v>0</v>
       </c>
-      <c r="B7" s="77">
-[...2 lines deleted...]
-      <c r="C7" s="89">
+      <c r="B7" s="70">
+        <v>54273.479999999996</v>
+      </c>
+      <c r="C7" s="82">
         <v>100</v>
       </c>
-      <c r="D7" s="77">
-[...2 lines deleted...]
-      <c r="E7" s="89">
+      <c r="D7" s="70">
+        <v>56659.790000000008</v>
+      </c>
+      <c r="E7" s="82">
         <v>100</v>
       </c>
-      <c r="F7" s="77">
-[...14 lines deleted...]
-      <c r="K7" s="89">
+      <c r="F7" s="70">
+        <v>2386.3100000000122</v>
+      </c>
+      <c r="G7" s="82">
+        <v>4.3968251160603895</v>
+      </c>
+      <c r="H7" s="82">
+        <v>58.538586182546723</v>
+      </c>
+      <c r="I7" s="100">
+        <v>41.461431466653856</v>
+      </c>
+      <c r="J7" s="70">
+        <v>53871.67</v>
+      </c>
+      <c r="K7" s="82">
         <v>100</v>
       </c>
-      <c r="L7" s="77">
-[...2 lines deleted...]
-      <c r="M7" s="89">
+      <c r="L7" s="70">
+        <v>57626.25</v>
+      </c>
+      <c r="M7" s="82">
         <v>100</v>
       </c>
-      <c r="N7" s="77">
-[...15 lines deleted...]
-        <v>-1111.169999999991</v>
+      <c r="N7" s="70">
+        <v>3754.5800000000017</v>
+      </c>
+      <c r="O7" s="82">
+        <v>6.9694887869635416</v>
+      </c>
+      <c r="P7" s="82">
+        <v>79.605717880306287</v>
+      </c>
+      <c r="Q7" s="82">
+        <v>20.39428211969372</v>
+      </c>
+      <c r="R7" s="70">
+        <v>401.80999999999767</v>
+      </c>
+      <c r="S7" s="70">
+        <v>-966.45999999999185</v>
       </c>
     </row>
     <row r="8" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="106" t="s">
+      <c r="A8" s="99" t="s">
         <v>22</v>
       </c>
-      <c r="B8" s="77">
-[...51 lines deleted...]
-        <v>-5205.01</v>
+      <c r="B8" s="70">
+        <v>10845.43</v>
+      </c>
+      <c r="C8" s="82">
+        <v>19.982927204962721</v>
+      </c>
+      <c r="D8" s="70">
+        <v>11118.07</v>
+      </c>
+      <c r="E8" s="82">
+        <v>19.622504778079829</v>
+      </c>
+      <c r="F8" s="70">
+        <v>272.63999999999942</v>
+      </c>
+      <c r="G8" s="82">
+        <v>2.5138698972746991</v>
+      </c>
+      <c r="H8" s="82">
+        <v>78.449946798320212</v>
+      </c>
+      <c r="I8" s="100">
+        <v>21.550053201679788</v>
+      </c>
+      <c r="J8" s="70">
+        <v>16690.28</v>
+      </c>
+      <c r="K8" s="82">
+        <v>30.981553012928686</v>
+      </c>
+      <c r="L8" s="70">
+        <v>17730.52</v>
+      </c>
+      <c r="M8" s="82">
+        <v>30.768130843148739</v>
+      </c>
+      <c r="N8" s="70">
+        <v>1040.2400000000016</v>
+      </c>
+      <c r="O8" s="82">
+        <v>6.2326096386639511</v>
+      </c>
+      <c r="P8" s="82">
+        <v>88.189912083796756</v>
+      </c>
+      <c r="Q8" s="82">
+        <v>11.810087916203246</v>
+      </c>
+      <c r="R8" s="70">
+        <v>-5844.8499999999985</v>
+      </c>
+      <c r="S8" s="70">
+        <v>-6612.4500000000007</v>
       </c>
     </row>
     <row r="9" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="106" t="s">
+      <c r="A9" s="99" t="s">
         <v>16</v>
       </c>
-      <c r="B9" s="77">
-[...51 lines deleted...]
-        <v>7.9599999999991269</v>
+      <c r="B9" s="70">
+        <v>6483.66</v>
+      </c>
+      <c r="C9" s="82">
+        <v>11.94627652400399</v>
+      </c>
+      <c r="D9" s="70">
+        <v>6822.1299999999992</v>
+      </c>
+      <c r="E9" s="82">
+        <v>12.040514092974927</v>
+      </c>
+      <c r="F9" s="70">
+        <v>338.46999999999935</v>
+      </c>
+      <c r="G9" s="82">
+        <v>5.2203539358942219</v>
+      </c>
+      <c r="H9" s="82">
+        <v>58.5770133374767</v>
+      </c>
+      <c r="I9" s="100">
+        <v>41.4229866625233</v>
+      </c>
+      <c r="J9" s="70">
+        <v>6239.89</v>
+      </c>
+      <c r="K9" s="82">
+        <v>11.582878347747528</v>
+      </c>
+      <c r="L9" s="70">
+        <v>6746.6</v>
+      </c>
+      <c r="M9" s="82">
+        <v>11.707511767640616</v>
+      </c>
+      <c r="N9" s="70">
+        <v>506.71000000000004</v>
+      </c>
+      <c r="O9" s="82">
+        <v>8.1204957138667524</v>
+      </c>
+      <c r="P9" s="82">
+        <v>85.552574630184097</v>
+      </c>
+      <c r="Q9" s="82">
+        <v>14.447425369815905</v>
+      </c>
+      <c r="R9" s="70">
+        <v>243.76999999999953</v>
+      </c>
+      <c r="S9" s="70">
+        <v>75.529999999998836</v>
       </c>
     </row>
     <row r="10" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="106" t="s">
+      <c r="A10" s="99" t="s">
         <v>23</v>
       </c>
-      <c r="B10" s="77">
-[...51 lines deleted...]
-        <v>1647.9299999999998</v>
+      <c r="B10" s="70">
+        <v>6508.49</v>
+      </c>
+      <c r="C10" s="82">
+        <v>11.992026308244839</v>
+      </c>
+      <c r="D10" s="70">
+        <v>6503.67</v>
+      </c>
+      <c r="E10" s="82">
+        <v>11.478457650478406</v>
+      </c>
+      <c r="F10" s="70">
+        <v>-4.819999999999709</v>
+      </c>
+      <c r="G10" s="82">
+        <v>-7.4057116166725445E-2</v>
+      </c>
+      <c r="H10" s="82">
+        <v>63.675893764597525</v>
+      </c>
+      <c r="I10" s="100">
+        <v>36.324106235402475</v>
+      </c>
+      <c r="J10" s="70">
+        <v>4335.1899999999996</v>
+      </c>
+      <c r="K10" s="82">
+        <v>8.0472537792127099</v>
+      </c>
+      <c r="L10" s="70">
+        <v>4343.3099999999995</v>
+      </c>
+      <c r="M10" s="82">
+        <v>7.5370339038198733</v>
+      </c>
+      <c r="N10" s="70">
+        <v>8.1199999999998909</v>
+      </c>
+      <c r="O10" s="82">
+        <v>0.18730436266922307</v>
+      </c>
+      <c r="P10" s="82">
+        <v>81.206038712410589</v>
+      </c>
+      <c r="Q10" s="82">
+        <v>18.793961287589418</v>
+      </c>
+      <c r="R10" s="70">
+        <v>2173.3000000000002</v>
+      </c>
+      <c r="S10" s="70">
+        <v>2160.3600000000006</v>
       </c>
     </row>
     <row r="11" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="106" t="s">
+      <c r="A11" s="99" t="s">
         <v>28</v>
       </c>
-      <c r="B11" s="77">
-[...51 lines deleted...]
-        <v>2091.4699999999993</v>
+      <c r="B11" s="70">
+        <v>4345.4799999999996</v>
+      </c>
+      <c r="C11" s="82">
+        <v>8.0066360218655603</v>
+      </c>
+      <c r="D11" s="70">
+        <v>4389.7999999999993</v>
+      </c>
+      <c r="E11" s="82">
+        <v>7.7476460819921833</v>
+      </c>
+      <c r="F11" s="70">
+        <v>44.319999999999709</v>
+      </c>
+      <c r="G11" s="82">
+        <v>1.0199103436214114</v>
+      </c>
+      <c r="H11" s="82">
+        <v>34.612738621349465</v>
+      </c>
+      <c r="I11" s="100">
+        <v>65.387261378650535</v>
+      </c>
+      <c r="J11" s="70">
+        <v>1569.1</v>
+      </c>
+      <c r="K11" s="82">
+        <v>2.9126626295416496</v>
+      </c>
+      <c r="L11" s="70">
+        <v>1601.3400000000001</v>
+      </c>
+      <c r="M11" s="82">
+        <v>2.7788377692457868</v>
+      </c>
+      <c r="N11" s="70">
+        <v>32.240000000000236</v>
+      </c>
+      <c r="O11" s="82">
+        <v>2.0546810273405289</v>
+      </c>
+      <c r="P11" s="82">
+        <v>31.275681616646068</v>
+      </c>
+      <c r="Q11" s="82">
+        <v>68.724318383353932</v>
+      </c>
+      <c r="R11" s="70">
+        <v>2776.3799999999997</v>
+      </c>
+      <c r="S11" s="70">
+        <v>2788.4599999999991</v>
       </c>
     </row>
     <row r="12" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="106" t="s">
+      <c r="A12" s="99" t="s">
         <v>30</v>
       </c>
-      <c r="B12" s="77">
-[...51 lines deleted...]
-        <v>1757.9599999999998</v>
+      <c r="B12" s="70">
+        <v>3796.08</v>
+      </c>
+      <c r="C12" s="82">
+        <v>6.994355254168334</v>
+      </c>
+      <c r="D12" s="70">
+        <v>4002.39</v>
+      </c>
+      <c r="E12" s="82">
+        <v>7.0638984013177586</v>
+      </c>
+      <c r="F12" s="70">
+        <v>206.30999999999995</v>
+      </c>
+      <c r="G12" s="82">
+        <v>5.4348169690838954</v>
+      </c>
+      <c r="H12" s="82">
+        <v>40.913304300680345</v>
+      </c>
+      <c r="I12" s="100">
+        <v>59.086695699319655</v>
+      </c>
+      <c r="J12" s="70">
+        <v>1498.53</v>
+      </c>
+      <c r="K12" s="82">
+        <v>2.7816661336097432</v>
+      </c>
+      <c r="L12" s="70">
+        <v>1609.09</v>
+      </c>
+      <c r="M12" s="82">
+        <v>2.7922865013774105</v>
+      </c>
+      <c r="N12" s="70">
+        <v>110.55999999999995</v>
+      </c>
+      <c r="O12" s="82">
+        <v>7.3778970057322812</v>
+      </c>
+      <c r="P12" s="82">
+        <v>58.374609251191664</v>
+      </c>
+      <c r="Q12" s="82">
+        <v>41.625390748808336</v>
+      </c>
+      <c r="R12" s="70">
+        <v>2297.5500000000002</v>
+      </c>
+      <c r="S12" s="70">
+        <v>2393.3000000000002</v>
       </c>
     </row>
     <row r="13" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="106" t="s">
+      <c r="A13" s="99" t="s">
         <v>32</v>
       </c>
-      <c r="B13" s="77">
-[...51 lines deleted...]
-        <v>-1417.5800000000002</v>
+      <c r="B13" s="70">
+        <v>2257.69</v>
+      </c>
+      <c r="C13" s="82">
+        <v>4.1598401281804671</v>
+      </c>
+      <c r="D13" s="70">
+        <v>2389.7200000000003</v>
+      </c>
+      <c r="E13" s="82">
+        <v>4.2176647672008665</v>
+      </c>
+      <c r="F13" s="70">
+        <v>132.0300000000002</v>
+      </c>
+      <c r="G13" s="82">
+        <v>5.8480127918359122</v>
+      </c>
+      <c r="H13" s="82">
+        <v>49.551830339956147</v>
+      </c>
+      <c r="I13" s="100">
+        <v>50.448169660043853</v>
+      </c>
+      <c r="J13" s="70">
+        <v>3063.5200000000004</v>
+      </c>
+      <c r="K13" s="82">
+        <v>5.6866995212882774</v>
+      </c>
+      <c r="L13" s="70">
+        <v>4083.2200000000003</v>
+      </c>
+      <c r="M13" s="82">
+        <v>7.0856944534825717</v>
+      </c>
+      <c r="N13" s="70">
+        <v>1019.6999999999998</v>
+      </c>
+      <c r="O13" s="82">
+        <v>33.285240507651324</v>
+      </c>
+      <c r="P13" s="82">
+        <v>86.847390050009551</v>
+      </c>
+      <c r="Q13" s="82">
+        <v>13.152609949990445</v>
+      </c>
+      <c r="R13" s="70">
+        <v>-805.83000000000038</v>
+      </c>
+      <c r="S13" s="70">
+        <v>-1693.5</v>
       </c>
     </row>
     <row r="14" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="106" t="s">
+      <c r="A14" s="99" t="s">
         <v>25</v>
       </c>
-      <c r="B14" s="77">
-[...51 lines deleted...]
-        <v>-381.72000000000025</v>
+      <c r="B14" s="70">
+        <v>2072.33</v>
+      </c>
+      <c r="C14" s="82">
+        <v>3.8183105266144719</v>
+      </c>
+      <c r="D14" s="70">
+        <v>2186.9</v>
+      </c>
+      <c r="E14" s="82">
+        <v>3.8597036805113465</v>
+      </c>
+      <c r="F14" s="70">
+        <v>114.57000000000016</v>
+      </c>
+      <c r="G14" s="82">
+        <v>5.5285596405977895</v>
+      </c>
+      <c r="H14" s="82">
+        <v>74.510951575289226</v>
+      </c>
+      <c r="I14" s="100">
+        <v>25.489048424710781</v>
+      </c>
+      <c r="J14" s="70">
+        <v>2715.83</v>
+      </c>
+      <c r="K14" s="82">
+        <v>5.041295359880249</v>
+      </c>
+      <c r="L14" s="70">
+        <v>2670.51</v>
+      </c>
+      <c r="M14" s="82">
+        <v>4.6341901477191385</v>
+      </c>
+      <c r="N14" s="70">
+        <v>-45.319999999999709</v>
+      </c>
+      <c r="O14" s="82">
+        <v>-1.6687347882599317</v>
+      </c>
+      <c r="P14" s="82">
+        <v>86.23671133978155</v>
+      </c>
+      <c r="Q14" s="82">
+        <v>13.763288660218457</v>
+      </c>
+      <c r="R14" s="70">
+        <v>-643.5</v>
+      </c>
+      <c r="S14" s="70">
+        <v>-483.61000000000013</v>
       </c>
     </row>
     <row r="15" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="106" t="s">
+      <c r="A15" s="99" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="77">
-[...51 lines deleted...]
-        <v>-263.13999999999987</v>
+      <c r="B15" s="70">
+        <v>1298.79</v>
+      </c>
+      <c r="C15" s="82">
+        <v>2.3930472120085167</v>
+      </c>
+      <c r="D15" s="70">
+        <v>1496.71</v>
+      </c>
+      <c r="E15" s="82">
+        <v>2.6415735038905015</v>
+      </c>
+      <c r="F15" s="70">
+        <v>197.92000000000007</v>
+      </c>
+      <c r="G15" s="82">
+        <v>15.238799190015328</v>
+      </c>
+      <c r="H15" s="82">
+        <v>21.191145913369994</v>
+      </c>
+      <c r="I15" s="100">
+        <v>78.808854086630006</v>
+      </c>
+      <c r="J15" s="70">
+        <v>1441.98</v>
+      </c>
+      <c r="K15" s="82">
+        <v>2.6766944481208772</v>
+      </c>
+      <c r="L15" s="70">
+        <v>2022.24</v>
+      </c>
+      <c r="M15" s="82">
+        <v>3.5092340730136007</v>
+      </c>
+      <c r="N15" s="70">
+        <v>580.26</v>
+      </c>
+      <c r="O15" s="82">
+        <v>40.240502642200305</v>
+      </c>
+      <c r="P15" s="82">
+        <v>78.384365851728774</v>
+      </c>
+      <c r="Q15" s="82">
+        <v>21.615634148271223</v>
+      </c>
+      <c r="R15" s="70">
+        <v>-143.19000000000005</v>
+      </c>
+      <c r="S15" s="70">
+        <v>-525.53</v>
       </c>
     </row>
     <row r="16" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="106" t="s">
+      <c r="A16" s="99" t="s">
         <v>19</v>
       </c>
-      <c r="B16" s="77">
-[...51 lines deleted...]
-        <v>-334.36999999999989</v>
+      <c r="B16" s="70">
+        <v>1281.8400000000001</v>
+      </c>
+      <c r="C16" s="82">
+        <v>2.3618164893793434</v>
+      </c>
+      <c r="D16" s="70">
+        <v>1369.82</v>
+      </c>
+      <c r="E16" s="82">
+        <v>2.4176227974018252</v>
+      </c>
+      <c r="F16" s="70">
+        <v>87.979999999999791</v>
+      </c>
+      <c r="G16" s="82">
+        <v>6.863571116519986</v>
+      </c>
+      <c r="H16" s="82">
+        <v>57.608298900585474</v>
+      </c>
+      <c r="I16" s="100">
+        <v>42.391701099414526</v>
+      </c>
+      <c r="J16" s="70">
+        <v>1763.19</v>
+      </c>
+      <c r="K16" s="82">
+        <v>3.2729447592770007</v>
+      </c>
+      <c r="L16" s="70">
+        <v>1747.0299999999997</v>
+      </c>
+      <c r="M16" s="82">
+        <v>3.0316565801175677</v>
+      </c>
+      <c r="N16" s="70">
+        <v>-16.160000000000309</v>
+      </c>
+      <c r="O16" s="82">
+        <v>-0.91652062454983907</v>
+      </c>
+      <c r="P16" s="82">
+        <v>85.471915193213619</v>
+      </c>
+      <c r="Q16" s="82">
+        <v>14.528084806786376</v>
+      </c>
+      <c r="R16" s="70">
+        <v>-481.34999999999991</v>
+      </c>
+      <c r="S16" s="70">
+        <v>-377.20999999999981</v>
       </c>
     </row>
     <row r="17" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="106" t="s">
+      <c r="A17" s="99" t="s">
         <v>24</v>
       </c>
-      <c r="B17" s="77">
-[...51 lines deleted...]
-        <v>35.310000000000059</v>
+      <c r="B17" s="70">
+        <v>1213.33</v>
+      </c>
+      <c r="C17" s="82">
+        <v>2.2355854093011907</v>
+      </c>
+      <c r="D17" s="70">
+        <v>1324.81</v>
+      </c>
+      <c r="E17" s="82">
+        <v>2.3381837454745242</v>
+      </c>
+      <c r="F17" s="70">
+        <v>111.48000000000002</v>
+      </c>
+      <c r="G17" s="82">
+        <v>9.1879373294981601</v>
+      </c>
+      <c r="H17" s="82">
+        <v>16.124576354345137</v>
+      </c>
+      <c r="I17" s="100">
+        <v>83.875423645654863</v>
+      </c>
+      <c r="J17" s="70">
+        <v>1072.73</v>
+      </c>
+      <c r="K17" s="82">
+        <v>1.9912692515379606</v>
+      </c>
+      <c r="L17" s="70">
+        <v>1204.8899999999999</v>
+      </c>
+      <c r="M17" s="82">
+        <v>2.0908700462029022</v>
+      </c>
+      <c r="N17" s="70">
+        <v>132.15999999999985</v>
+      </c>
+      <c r="O17" s="82">
+        <v>12.31996867804572</v>
+      </c>
+      <c r="P17" s="82">
+        <v>32.120774510536236</v>
+      </c>
+      <c r="Q17" s="82">
+        <v>67.879225489463764</v>
+      </c>
+      <c r="R17" s="70">
+        <v>140.59999999999991</v>
+      </c>
+      <c r="S17" s="70">
+        <v>119.92000000000007</v>
       </c>
     </row>
     <row r="18" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="106" t="s">
+      <c r="A18" s="99" t="s">
         <v>51</v>
       </c>
-      <c r="B18" s="77">
-[...51 lines deleted...]
-        <v>557.5</v>
+      <c r="B18" s="70">
+        <v>1138.1300000000001</v>
+      </c>
+      <c r="C18" s="82">
+        <v>2.097027867017188</v>
+      </c>
+      <c r="D18" s="70">
+        <v>1225.1400000000001</v>
+      </c>
+      <c r="E18" s="82">
+        <v>2.1622741630351965</v>
+      </c>
+      <c r="F18" s="70">
+        <v>87.009999999999991</v>
+      </c>
+      <c r="G18" s="82">
+        <v>7.6449966172581316</v>
+      </c>
+      <c r="H18" s="82">
+        <v>28.35757546076367</v>
+      </c>
+      <c r="I18" s="100">
+        <v>71.64242453923633</v>
+      </c>
+      <c r="J18" s="70">
+        <v>504.79</v>
+      </c>
+      <c r="K18" s="82">
+        <v>0.93702311437532937</v>
+      </c>
+      <c r="L18" s="70">
+        <v>522.20000000000005</v>
+      </c>
+      <c r="M18" s="82">
+        <v>0.90618424763020333</v>
+      </c>
+      <c r="N18" s="70">
+        <v>17.410000000000025</v>
+      </c>
+      <c r="O18" s="82">
+        <v>3.4489589730382977</v>
+      </c>
+      <c r="P18" s="82">
+        <v>34.333588663347385</v>
+      </c>
+      <c r="Q18" s="82">
+        <v>65.666411336652615</v>
+      </c>
+      <c r="R18" s="70">
+        <v>633.34000000000015</v>
+      </c>
+      <c r="S18" s="70">
+        <v>702.94</v>
       </c>
     </row>
     <row r="19" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="106" t="s">
+      <c r="A19" s="99" t="s">
         <v>17</v>
       </c>
-      <c r="B19" s="77">
-[...51 lines deleted...]
-        <v>774.11</v>
+      <c r="B19" s="70">
+        <v>1054.9499999999998</v>
+      </c>
+      <c r="C19" s="82">
+        <v>1.9437670110706</v>
+      </c>
+      <c r="D19" s="70">
+        <v>1056.55</v>
+      </c>
+      <c r="E19" s="82">
+        <v>1.8647262900197827</v>
+      </c>
+      <c r="F19" s="70">
+        <v>1.6000000000001364</v>
+      </c>
+      <c r="G19" s="82">
+        <v>0.15166595573251213</v>
+      </c>
+      <c r="H19" s="82">
+        <v>44.202356727083433</v>
+      </c>
+      <c r="I19" s="100">
+        <v>55.797643272916567</v>
+      </c>
+      <c r="J19" s="70">
+        <v>141.95000000000002</v>
+      </c>
+      <c r="K19" s="82">
+        <v>0.26349656507771158</v>
+      </c>
+      <c r="L19" s="70">
+        <v>162.28</v>
+      </c>
+      <c r="M19" s="82">
+        <v>0.28160777423483224</v>
+      </c>
+      <c r="N19" s="70">
+        <v>20.329999999999984</v>
+      </c>
+      <c r="O19" s="82">
+        <v>14.321944346600905</v>
+      </c>
+      <c r="P19" s="82">
+        <v>65.41779640128172</v>
+      </c>
+      <c r="Q19" s="82">
+        <v>34.582203598718273</v>
+      </c>
+      <c r="R19" s="70">
+        <v>912.99999999999977</v>
+      </c>
+      <c r="S19" s="70">
+        <v>894.27</v>
       </c>
     </row>
     <row r="20" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="106" t="s">
+      <c r="A20" s="99" t="s">
         <v>26</v>
       </c>
-      <c r="B20" s="77">
-[...51 lines deleted...]
-        <v>100.57000000000005</v>
+      <c r="B20" s="70">
+        <v>340.25000000000006</v>
+      </c>
+      <c r="C20" s="82">
+        <v>0.62691760321984158</v>
+      </c>
+      <c r="D20" s="70">
+        <v>371.62</v>
+      </c>
+      <c r="E20" s="82">
+        <v>0.65587959291765807</v>
+      </c>
+      <c r="F20" s="70">
+        <v>31.369999999999948</v>
+      </c>
+      <c r="G20" s="82">
+        <v>9.2196914033798514</v>
+      </c>
+      <c r="H20" s="82">
+        <v>15.069156665410901</v>
+      </c>
+      <c r="I20" s="100">
+        <v>84.930843334589099</v>
+      </c>
+      <c r="J20" s="70">
+        <v>210.27999999999997</v>
+      </c>
+      <c r="K20" s="82">
+        <v>0.39033503138105796</v>
+      </c>
+      <c r="L20" s="70">
+        <v>256.62</v>
+      </c>
+      <c r="M20" s="82">
+        <v>0.44531788898288543</v>
+      </c>
+      <c r="N20" s="70">
+        <v>46.340000000000032</v>
+      </c>
+      <c r="O20" s="82">
+        <v>22.037283621837567</v>
+      </c>
+      <c r="P20" s="82">
+        <v>13.931104356636268</v>
+      </c>
+      <c r="Q20" s="82">
+        <v>86.068895643363732</v>
+      </c>
+      <c r="R20" s="70">
+        <v>129.97000000000008</v>
+      </c>
+      <c r="S20" s="70">
+        <v>115</v>
       </c>
     </row>
     <row r="21" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="116" t="s">
+      <c r="A21" s="109" t="s">
         <v>61</v>
       </c>
-      <c r="B21" s="117">
-[...51 lines deleted...]
-        <v>-482.15999999998894</v>
+      <c r="B21" s="110">
+        <v>11637.029999999992</v>
+      </c>
+      <c r="C21" s="111">
+        <v>21.44146643996293</v>
+      </c>
+      <c r="D21" s="110">
+        <v>12402.460000000006</v>
+      </c>
+      <c r="E21" s="111">
+        <v>21.889350454705188</v>
+      </c>
+      <c r="F21" s="112">
+        <v>765.43000000001484</v>
+      </c>
+      <c r="G21" s="111">
+        <v>6.5775373957102063</v>
+      </c>
+      <c r="H21" s="111">
+        <v>65.691080640453634</v>
+      </c>
+      <c r="I21" s="113">
+        <v>34.308919359546373</v>
+      </c>
+      <c r="J21" s="110">
+        <v>12624.410000000003</v>
+      </c>
+      <c r="K21" s="111">
+        <v>23.434228046021229</v>
+      </c>
+      <c r="L21" s="110">
+        <v>12926.399999999994</v>
+      </c>
+      <c r="M21" s="111">
+        <v>22.814062671252387</v>
+      </c>
+      <c r="N21" s="112">
+        <v>301.98999999999069</v>
+      </c>
+      <c r="O21" s="111">
+        <v>2.3921117897786162</v>
+      </c>
+      <c r="P21" s="111">
+        <v>76.297499690555725</v>
+      </c>
+      <c r="Q21" s="111">
+        <v>23.702500309444272</v>
+      </c>
+      <c r="R21" s="112">
+        <v>-987.38000000001193</v>
+      </c>
+      <c r="S21" s="112">
+        <v>-523.93999999998778</v>
       </c>
     </row>
     <row r="22" spans="1:19" ht="2.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="108"/>
-[...17 lines deleted...]
-      <c r="S22" s="94"/>
+      <c r="A22" s="101"/>
+      <c r="B22" s="102"/>
+      <c r="C22" s="102"/>
+      <c r="D22" s="102"/>
+      <c r="E22" s="103"/>
+      <c r="F22" s="103"/>
+      <c r="G22" s="103"/>
+      <c r="H22" s="103"/>
+      <c r="I22" s="103"/>
+      <c r="J22" s="102"/>
+      <c r="K22" s="102"/>
+      <c r="L22" s="102"/>
+      <c r="M22" s="103"/>
+      <c r="N22" s="103"/>
+      <c r="O22" s="103"/>
+      <c r="P22" s="103"/>
+      <c r="Q22" s="103"/>
+      <c r="R22" s="87"/>
+      <c r="S22" s="87"/>
     </row>
     <row r="23" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A23" s="60" t="s">
+      <c r="A23" s="53" t="s">
         <v>75</v>
       </c>
-      <c r="B23" s="102"/>
-[...16 lines deleted...]
-      <c r="S23" s="102"/>
+      <c r="B23" s="95"/>
+      <c r="C23" s="95"/>
+      <c r="D23" s="95"/>
+      <c r="E23" s="95"/>
+      <c r="F23" s="95"/>
+      <c r="G23" s="95"/>
+      <c r="H23" s="95"/>
+      <c r="I23" s="95"/>
+      <c r="J23" s="95"/>
+      <c r="K23" s="95"/>
+      <c r="L23" s="95"/>
+      <c r="M23" s="95"/>
+      <c r="N23" s="95"/>
+      <c r="O23" s="95"/>
+      <c r="P23" s="95"/>
+      <c r="Q23" s="95"/>
+      <c r="R23" s="95"/>
+      <c r="S23" s="95"/>
     </row>
     <row r="24" spans="1:19" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="25" spans="1:19" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="61"/>
-[...17 lines deleted...]
-      <c r="S25" s="61"/>
+      <c r="A25" s="54"/>
+      <c r="B25" s="54"/>
+      <c r="C25" s="54"/>
+      <c r="D25" s="54"/>
+      <c r="E25" s="54"/>
+      <c r="F25" s="54"/>
+      <c r="G25" s="54"/>
+      <c r="H25" s="54"/>
+      <c r="I25" s="54"/>
+      <c r="J25" s="54"/>
+      <c r="K25" s="54"/>
+      <c r="L25" s="54"/>
+      <c r="M25" s="54"/>
+      <c r="N25" s="54"/>
+      <c r="O25" s="54"/>
+      <c r="P25" s="54"/>
+      <c r="Q25" s="54"/>
+      <c r="R25" s="54"/>
+      <c r="S25" s="54"/>
     </row>
     <row r="26" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A26" s="16" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="27" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A27" s="62" t="s">
+      <c r="A27" s="55" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="28" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A28" s="97"/>
+      <c r="A28" s="90"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="R4:S4"/>
     <mergeCell ref="B4:I4"/>
     <mergeCell ref="J4:Q4"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <conditionalFormatting sqref="B7:G21 J7:O21 R7:S21">
     <cfRule type="cellIs" dxfId="4" priority="2" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B7:S21">
     <cfRule type="cellIs" dxfId="3" priority="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
     <hyperlink ref="A27" r:id="rId1" display="www.portugalglobal.pt" xr:uid="{1E0E3979-1FEC-4F0A-AA55-9E905C82205E}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="3.937007874015748E-2" right="3.937007874015748E-2" top="3.937007874015748E-2" bottom="3.937007874015748E-2" header="3.937007874015748E-2" footer="3.937007874015748E-2"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="1200" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <sheetPr codeName="Sheet8"/>
   <dimension ref="A1:O77"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A74" sqref="A74"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="12" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="10.6640625" style="60" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="16" max="16384" width="9.109375" style="60"/>
+    <col min="1" max="1" width="10.6640625" style="53" customWidth="1"/>
+    <col min="2" max="3" width="6.6640625" style="53" customWidth="1"/>
+    <col min="4" max="5" width="5.6640625" style="53" customWidth="1"/>
+    <col min="6" max="9" width="6.6640625" style="53" customWidth="1"/>
+    <col min="10" max="11" width="5.6640625" style="53" customWidth="1"/>
+    <col min="12" max="15" width="6.6640625" style="53" customWidth="1"/>
+    <col min="16" max="16384" width="9.109375" style="53"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="1:15" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="68" t="s">
+      <c r="A2" s="61" t="s">
         <v>69</v>
       </c>
-      <c r="B2" s="78"/>
-[...5 lines deleted...]
-      <c r="H2" s="79"/>
+      <c r="B2" s="71"/>
+      <c r="C2" s="72"/>
+      <c r="D2" s="72"/>
+      <c r="E2" s="72"/>
+      <c r="F2" s="72"/>
+      <c r="G2" s="72"/>
+      <c r="H2" s="72"/>
     </row>
     <row r="3" spans="1:15" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="78"/>
-[...10 lines deleted...]
-      <c r="B4" s="123" t="s">
+      <c r="A3" s="71"/>
+      <c r="B3" s="71"/>
+      <c r="C3" s="72"/>
+      <c r="D3" s="72"/>
+      <c r="E3" s="72"/>
+      <c r="F3" s="72"/>
+      <c r="G3" s="72"/>
+      <c r="H3" s="72"/>
+    </row>
+    <row r="4" spans="1:15" s="65" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="104"/>
+      <c r="B4" s="116" t="s">
         <v>39</v>
       </c>
-      <c r="C4" s="124"/>
-[...4 lines deleted...]
-      <c r="H4" s="123" t="s">
+      <c r="C4" s="117"/>
+      <c r="D4" s="117"/>
+      <c r="E4" s="117"/>
+      <c r="F4" s="117"/>
+      <c r="G4" s="118"/>
+      <c r="H4" s="116" t="s">
         <v>40</v>
       </c>
-      <c r="I4" s="124"/>
-[...4 lines deleted...]
-      <c r="N4" s="123" t="s">
+      <c r="I4" s="117"/>
+      <c r="J4" s="117"/>
+      <c r="K4" s="117"/>
+      <c r="L4" s="117"/>
+      <c r="M4" s="117"/>
+      <c r="N4" s="116" t="s">
         <v>29</v>
       </c>
-      <c r="O4" s="124"/>
+      <c r="O4" s="117"/>
     </row>
     <row r="5" spans="1:15" ht="32.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="112"/>
-      <c r="B5" s="114">
+      <c r="A5" s="105"/>
+      <c r="B5" s="107">
         <v>2024</v>
       </c>
-      <c r="C5" s="81">
+      <c r="C5" s="74">
         <v>2025</v>
       </c>
-      <c r="D5" s="81" t="s">
+      <c r="D5" s="74" t="s">
         <v>76</v>
       </c>
-      <c r="E5" s="81" t="s">
+      <c r="E5" s="74" t="s">
         <v>78</v>
       </c>
-      <c r="F5" s="81" t="s">
+      <c r="F5" s="74" t="s">
         <v>79</v>
       </c>
-      <c r="G5" s="81" t="s">
+      <c r="G5" s="74" t="s">
         <v>80</v>
       </c>
-      <c r="H5" s="114">
+      <c r="H5" s="107">
         <v>2024</v>
       </c>
-      <c r="I5" s="81">
+      <c r="I5" s="74">
         <v>2025</v>
       </c>
-      <c r="J5" s="81" t="s">
+      <c r="J5" s="74" t="s">
         <v>76</v>
       </c>
-      <c r="K5" s="81" t="s">
+      <c r="K5" s="74" t="s">
         <v>78</v>
       </c>
-      <c r="L5" s="81" t="s">
+      <c r="L5" s="74" t="s">
         <v>79</v>
       </c>
-      <c r="M5" s="114" t="s">
+      <c r="M5" s="107" t="s">
         <v>80</v>
       </c>
-      <c r="N5" s="115">
+      <c r="N5" s="108">
         <v>2024</v>
       </c>
-      <c r="O5" s="51">
+      <c r="O5" s="44">
         <v>2025</v>
       </c>
     </row>
-    <row r="6" spans="1:15" s="105" customFormat="1" ht="2.1" customHeight="1" x14ac:dyDescent="0.25">
-[...14 lines deleted...]
-      <c r="O6" s="104"/>
+    <row r="6" spans="1:15" s="98" customFormat="1" ht="2.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="96"/>
+      <c r="B6" s="97"/>
+      <c r="C6" s="97"/>
+      <c r="D6" s="97"/>
+      <c r="E6" s="97"/>
+      <c r="F6" s="97"/>
+      <c r="G6" s="97"/>
+      <c r="H6" s="97"/>
+      <c r="I6" s="97"/>
+      <c r="J6" s="97"/>
+      <c r="K6" s="97"/>
+      <c r="L6" s="97"/>
+      <c r="M6" s="97"/>
+      <c r="N6" s="97"/>
+      <c r="O6" s="97"/>
     </row>
     <row r="7" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="106" t="s">
+      <c r="A7" s="99" t="s">
         <v>0</v>
       </c>
-      <c r="B7" s="77">
+      <c r="B7" s="70">
         <v>133348.72</v>
       </c>
-      <c r="C7" s="77">
+      <c r="C7" s="70">
         <v>134634.06</v>
       </c>
-      <c r="D7" s="89">
+      <c r="D7" s="82">
         <v>100</v>
       </c>
-      <c r="E7" s="89">
+      <c r="E7" s="82">
         <v>0.96389376665932491</v>
       </c>
-      <c r="F7" s="89">
+      <c r="F7" s="82">
         <v>55.061297267571071</v>
       </c>
-      <c r="G7" s="89">
+      <c r="G7" s="82">
         <v>44.938702732428929</v>
       </c>
-      <c r="H7" s="77">
+      <c r="H7" s="70">
         <v>126908.47</v>
       </c>
-      <c r="I7" s="77">
+      <c r="I7" s="70">
         <v>130884.84</v>
       </c>
-      <c r="J7" s="89">
+      <c r="J7" s="82">
         <v>100</v>
       </c>
-      <c r="K7" s="89">
+      <c r="K7" s="82">
         <v>3.1332581662989045</v>
       </c>
-      <c r="L7" s="89">
+      <c r="L7" s="82">
         <v>79.094332086130066</v>
       </c>
-      <c r="M7" s="89">
+      <c r="M7" s="82">
         <v>20.905667913869934</v>
       </c>
-      <c r="N7" s="77">
+      <c r="N7" s="70">
         <v>6440.25</v>
       </c>
-      <c r="O7" s="77">
+      <c r="O7" s="70">
         <v>3749.2200000000012</v>
       </c>
     </row>
     <row r="8" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="106" t="s">
+      <c r="A8" s="99" t="s">
         <v>22</v>
       </c>
-      <c r="B8" s="77">
+      <c r="B8" s="70">
         <v>25803.02</v>
       </c>
-      <c r="C8" s="77">
+      <c r="C8" s="70">
         <v>26151.759999999998</v>
       </c>
-      <c r="D8" s="89">
+      <c r="D8" s="82">
         <v>19.424326949658948</v>
       </c>
-      <c r="E8" s="89">
+      <c r="E8" s="82">
         <v>1.3515472219918363</v>
       </c>
-      <c r="F8" s="89">
+      <c r="F8" s="82">
         <v>76.182979654141832</v>
       </c>
-      <c r="G8" s="89">
+      <c r="G8" s="82">
         <v>23.817020345858175</v>
       </c>
-      <c r="H8" s="77">
+      <c r="H8" s="70">
         <v>39921.760000000002</v>
       </c>
-      <c r="I8" s="77">
+      <c r="I8" s="70">
         <v>41591.96</v>
       </c>
-      <c r="J8" s="89">
+      <c r="J8" s="82">
         <v>31.777522897227822</v>
       </c>
-      <c r="K8" s="89">
+      <c r="K8" s="82">
         <v>4.1836832845044833</v>
       </c>
-      <c r="L8" s="89">
+      <c r="L8" s="82">
         <v>87.801248125839706</v>
       </c>
-      <c r="M8" s="89">
+      <c r="M8" s="82">
         <v>12.198751874160294</v>
       </c>
-      <c r="N8" s="77">
+      <c r="N8" s="70">
         <v>-14118.740000000002</v>
       </c>
-      <c r="O8" s="77">
+      <c r="O8" s="70">
         <v>-15440.2</v>
       </c>
     </row>
     <row r="9" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="106" t="s">
+      <c r="A9" s="99" t="s">
         <v>23</v>
       </c>
-      <c r="B9" s="77">
+      <c r="B9" s="70">
         <v>16018.61</v>
       </c>
-      <c r="C9" s="77">
+      <c r="C9" s="70">
         <v>16139.22</v>
       </c>
-      <c r="D9" s="89">
+      <c r="D9" s="82">
         <v>11.987471818052578</v>
       </c>
-      <c r="E9" s="89">
+      <c r="E9" s="82">
         <v>0.75293674045375192</v>
       </c>
-      <c r="F9" s="89">
+      <c r="F9" s="82">
         <v>57.957199914246168</v>
       </c>
-      <c r="G9" s="89">
+      <c r="G9" s="82">
         <v>42.042800085753832</v>
       </c>
-      <c r="H9" s="77">
+      <c r="H9" s="70">
         <v>9554.6299999999992</v>
       </c>
-      <c r="I9" s="77">
+      <c r="I9" s="70">
         <v>10096.040000000001</v>
       </c>
-      <c r="J9" s="89">
+      <c r="J9" s="82">
         <v>7.7136817373196163</v>
       </c>
-      <c r="K9" s="89">
+      <c r="K9" s="82">
         <v>5.666467461325051</v>
       </c>
-      <c r="L9" s="89">
+      <c r="L9" s="82">
         <v>79.632509379915291</v>
       </c>
-      <c r="M9" s="89">
+      <c r="M9" s="82">
         <v>20.367490620084705</v>
       </c>
-      <c r="N9" s="77">
+      <c r="N9" s="70">
         <v>6463.9800000000014</v>
       </c>
-      <c r="O9" s="77">
+      <c r="O9" s="70">
         <v>6043.1799999999985</v>
       </c>
     </row>
     <row r="10" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="106" t="s">
+      <c r="A10" s="99" t="s">
         <v>16</v>
       </c>
-      <c r="B10" s="77">
+      <c r="B10" s="70">
         <v>15243.12</v>
       </c>
-      <c r="C10" s="77">
+      <c r="C10" s="70">
         <v>15873.78</v>
       </c>
-      <c r="D10" s="89">
+      <c r="D10" s="82">
         <v>11.790315169876035</v>
       </c>
-      <c r="E10" s="89">
+      <c r="E10" s="82">
         <v>4.1373419614881977</v>
       </c>
-      <c r="F10" s="89">
+      <c r="F10" s="82">
         <v>55.28147674970927</v>
       </c>
-      <c r="G10" s="89">
+      <c r="G10" s="82">
         <v>44.71852325029073</v>
       </c>
-      <c r="H10" s="77">
+      <c r="H10" s="70">
         <v>14116.84</v>
       </c>
-      <c r="I10" s="77">
+      <c r="I10" s="70">
         <v>15111.05</v>
       </c>
-      <c r="J10" s="89">
+      <c r="J10" s="82">
         <v>11.545301961632838</v>
       </c>
-      <c r="K10" s="89">
+      <c r="K10" s="82">
         <v>7.0427234423567828</v>
       </c>
-      <c r="L10" s="89">
+      <c r="L10" s="82">
         <v>85.613110935375104</v>
       </c>
-      <c r="M10" s="89">
+      <c r="M10" s="82">
         <v>14.386889064624897</v>
       </c>
-      <c r="N10" s="77">
+      <c r="N10" s="70">
         <v>1126.2800000000007</v>
       </c>
-      <c r="O10" s="77">
+      <c r="O10" s="70">
         <v>762.73000000000138</v>
       </c>
     </row>
     <row r="11" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="106" t="s">
+      <c r="A11" s="99" t="s">
         <v>28</v>
       </c>
-      <c r="B11" s="77">
+      <c r="B11" s="70">
         <v>11682.45</v>
       </c>
-      <c r="C11" s="77">
+      <c r="C11" s="70">
         <v>11404.48</v>
       </c>
-      <c r="D11" s="89">
+      <c r="D11" s="82">
         <v>8.4707242728920153</v>
       </c>
-      <c r="E11" s="89">
+      <c r="E11" s="82">
         <v>-2.3793810373680278</v>
       </c>
-      <c r="F11" s="89">
+      <c r="F11" s="82">
         <v>33.656510423973728</v>
       </c>
-      <c r="G11" s="89">
+      <c r="G11" s="82">
         <v>66.343489576026272</v>
       </c>
-      <c r="H11" s="77">
+      <c r="H11" s="70">
         <v>3756.54</v>
       </c>
-      <c r="I11" s="77">
+      <c r="I11" s="70">
         <v>3786.17</v>
       </c>
-      <c r="J11" s="89">
+      <c r="J11" s="82">
         <v>2.8927490762108126</v>
       </c>
-      <c r="K11" s="89">
+      <c r="K11" s="82">
         <v>0.78875773983506392</v>
       </c>
-      <c r="L11" s="89">
+      <c r="L11" s="82">
         <v>32.940676197846372</v>
       </c>
-      <c r="M11" s="89">
+      <c r="M11" s="82">
         <v>67.059323802153628</v>
       </c>
-      <c r="N11" s="77">
+      <c r="N11" s="70">
         <v>7925.9100000000008</v>
       </c>
-      <c r="O11" s="77">
+      <c r="O11" s="70">
         <v>7618.3099999999995</v>
       </c>
     </row>
     <row r="12" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="106" t="s">
+      <c r="A12" s="99" t="s">
         <v>30</v>
       </c>
-      <c r="B12" s="77">
+      <c r="B12" s="70">
         <v>10075.6</v>
       </c>
-      <c r="C12" s="77">
+      <c r="C12" s="70">
         <v>9688.92</v>
       </c>
-      <c r="D12" s="89">
+      <c r="D12" s="82">
         <v>7.1964850499197608</v>
       </c>
-      <c r="E12" s="89">
+      <c r="E12" s="82">
         <v>-3.8377863353050961</v>
       </c>
-      <c r="F12" s="89">
+      <c r="F12" s="82">
         <v>37.601610912258543</v>
       </c>
-      <c r="G12" s="89">
+      <c r="G12" s="82">
         <v>62.398389087741457</v>
       </c>
-      <c r="H12" s="77">
+      <c r="H12" s="70">
         <v>3724.73</v>
       </c>
-      <c r="I12" s="77">
+      <c r="I12" s="70">
         <v>3656.68</v>
       </c>
-      <c r="J12" s="89">
+      <c r="J12" s="82">
         <v>2.793814776409552</v>
       </c>
-      <c r="K12" s="89">
+      <c r="K12" s="82">
         <v>-1.826978062839459</v>
       </c>
-      <c r="L12" s="89">
+      <c r="L12" s="82">
         <v>56.336895763370052</v>
       </c>
-      <c r="M12" s="89">
+      <c r="M12" s="82">
         <v>43.663104236629948</v>
       </c>
-      <c r="N12" s="77">
+      <c r="N12" s="70">
         <v>6350.8700000000008</v>
       </c>
-      <c r="O12" s="77">
+      <c r="O12" s="70">
         <v>6032.24</v>
       </c>
     </row>
     <row r="13" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="106" t="s">
+      <c r="A13" s="99" t="s">
         <v>32</v>
       </c>
-      <c r="B13" s="77">
+      <c r="B13" s="70">
         <v>5457.47</v>
       </c>
-      <c r="C13" s="77">
+      <c r="C13" s="70">
         <v>5477.67</v>
       </c>
-      <c r="D13" s="89">
+      <c r="D13" s="82">
         <v>4.0685618483168371</v>
       </c>
-      <c r="E13" s="89">
+      <c r="E13" s="82">
         <v>0.37013487934885247</v>
       </c>
-      <c r="F13" s="89">
+      <c r="F13" s="82">
         <v>47.925486566368548</v>
       </c>
-      <c r="G13" s="89">
+      <c r="G13" s="82">
         <v>52.074513433631452</v>
       </c>
-      <c r="H13" s="77">
+      <c r="H13" s="70">
         <v>7219.62</v>
       </c>
-      <c r="I13" s="77">
+      <c r="I13" s="70">
         <v>7631.17</v>
       </c>
-      <c r="J13" s="89">
+      <c r="J13" s="82">
         <v>5.8304460623552741</v>
       </c>
-      <c r="K13" s="89">
+      <c r="K13" s="82">
         <v>5.7004385272355078</v>
       </c>
-      <c r="L13" s="89">
+      <c r="L13" s="82">
         <v>81.637547060280397</v>
       </c>
-      <c r="M13" s="89">
+      <c r="M13" s="82">
         <v>18.362452939719599</v>
       </c>
-      <c r="N13" s="77">
+      <c r="N13" s="70">
         <v>-1762.1499999999996</v>
       </c>
-      <c r="O13" s="77">
+      <c r="O13" s="70">
         <v>-2153.5</v>
       </c>
     </row>
     <row r="14" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="106" t="s">
+      <c r="A14" s="99" t="s">
         <v>25</v>
       </c>
-      <c r="B14" s="77">
+      <c r="B14" s="70">
         <v>5003.2</v>
       </c>
-      <c r="C14" s="77">
+      <c r="C14" s="70">
         <v>4964.1499999999996</v>
       </c>
-      <c r="D14" s="89">
+      <c r="D14" s="82">
         <v>3.6871427631314098</v>
       </c>
-      <c r="E14" s="89">
+      <c r="E14" s="82">
         <v>-0.78050047969300007</v>
       </c>
-      <c r="F14" s="89">
+      <c r="F14" s="82">
         <v>71.104217237593545</v>
       </c>
-      <c r="G14" s="89">
+      <c r="G14" s="82">
         <v>28.895782762406458</v>
       </c>
-      <c r="H14" s="77">
+      <c r="H14" s="70">
         <v>6341.21</v>
       </c>
-      <c r="I14" s="77">
+      <c r="I14" s="70">
         <v>6420.6</v>
       </c>
-      <c r="J14" s="89">
+      <c r="J14" s="82">
         <v>4.9055337501272112</v>
       </c>
-      <c r="K14" s="89">
+      <c r="K14" s="82">
         <v>1.2519692613870275</v>
       </c>
-      <c r="L14" s="89">
+      <c r="L14" s="82">
         <v>86.2508176805906</v>
       </c>
-      <c r="M14" s="89">
+      <c r="M14" s="82">
         <v>13.7491823194094</v>
       </c>
-      <c r="N14" s="77">
+      <c r="N14" s="70">
         <v>-1338.0100000000002</v>
       </c>
-      <c r="O14" s="77">
+      <c r="O14" s="70">
         <v>-1456.4500000000007</v>
       </c>
     </row>
     <row r="15" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="106" t="s">
+      <c r="A15" s="99" t="s">
         <v>24</v>
       </c>
-      <c r="B15" s="77">
+      <c r="B15" s="70">
         <v>3136.14</v>
       </c>
-      <c r="C15" s="77">
+      <c r="C15" s="70">
         <v>3306.89</v>
       </c>
-      <c r="D15" s="89">
+      <c r="D15" s="82">
         <v>2.4562061041611609</v>
       </c>
-      <c r="E15" s="89">
+      <c r="E15" s="82">
         <v>5.4445911215698279</v>
       </c>
-      <c r="F15" s="89">
+      <c r="F15" s="82">
         <v>14.106002921173669</v>
       </c>
-      <c r="G15" s="89">
+      <c r="G15" s="82">
         <v>85.893997078826331</v>
       </c>
-      <c r="H15" s="77">
+      <c r="H15" s="70">
         <v>2232.25</v>
       </c>
-      <c r="I15" s="77">
+      <c r="I15" s="70">
         <v>2584.7600000000002</v>
       </c>
-      <c r="J15" s="89">
+      <c r="J15" s="82">
         <v>1.9748352826805613</v>
       </c>
-      <c r="K15" s="89">
+      <c r="K15" s="82">
         <v>15.791689998880063</v>
       </c>
-      <c r="L15" s="89">
+      <c r="L15" s="82">
         <v>31.024156981692698</v>
       </c>
-      <c r="M15" s="89">
+      <c r="M15" s="82">
         <v>68.975843018307302</v>
       </c>
-      <c r="N15" s="77">
+      <c r="N15" s="70">
         <v>903.88999999999987</v>
       </c>
-      <c r="O15" s="77">
+      <c r="O15" s="70">
         <v>722.12999999999965</v>
       </c>
     </row>
     <row r="16" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="106" t="s">
+      <c r="A16" s="99" t="s">
         <v>20</v>
       </c>
-      <c r="B16" s="77">
+      <c r="B16" s="70">
         <v>3266.45</v>
       </c>
-      <c r="C16" s="77">
+      <c r="C16" s="70">
         <v>3281.37</v>
       </c>
-      <c r="D16" s="89">
+      <c r="D16" s="82">
         <v>2.4372510195414145</v>
       </c>
-      <c r="E16" s="89">
+      <c r="E16" s="82">
         <v>0.45676498951461292</v>
       </c>
-      <c r="F16" s="89">
+      <c r="F16" s="82">
         <v>21.939007182975416</v>
       </c>
-      <c r="G16" s="89">
+      <c r="G16" s="82">
         <v>78.060992817024584</v>
       </c>
-      <c r="H16" s="77">
+      <c r="H16" s="70">
         <v>4264.03</v>
       </c>
-      <c r="I16" s="77">
+      <c r="I16" s="70">
         <v>3255.16</v>
       </c>
-      <c r="J16" s="89">
+      <c r="J16" s="82">
         <v>2.4870412799526669</v>
       </c>
-      <c r="K16" s="89">
+      <c r="K16" s="82">
         <v>-23.660011772900283</v>
       </c>
-      <c r="L16" s="89">
+      <c r="L16" s="82">
         <v>75.967079959203232</v>
       </c>
-      <c r="M16" s="89">
+      <c r="M16" s="82">
         <v>24.032920040796764</v>
       </c>
-      <c r="N16" s="77">
+      <c r="N16" s="70">
         <v>-997.57999999999993</v>
       </c>
-      <c r="O16" s="77">
+      <c r="O16" s="70">
         <v>26.210000000000036</v>
       </c>
     </row>
     <row r="17" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="106" t="s">
+      <c r="A17" s="99" t="s">
         <v>19</v>
       </c>
-      <c r="B17" s="77">
+      <c r="B17" s="70">
         <v>3303.78</v>
       </c>
-      <c r="C17" s="77">
+      <c r="C17" s="70">
         <v>3263.8</v>
       </c>
-      <c r="D17" s="89">
+      <c r="D17" s="82">
         <v>2.4242008300128512</v>
       </c>
-      <c r="E17" s="89">
+      <c r="E17" s="82">
         <v>-1.2101290037472234</v>
       </c>
-      <c r="F17" s="89">
+      <c r="F17" s="82">
         <v>52.381886144984371</v>
       </c>
-      <c r="G17" s="89">
+      <c r="G17" s="82">
         <v>47.618113855015629</v>
       </c>
-      <c r="H17" s="77">
+      <c r="H17" s="70">
         <v>3908.63</v>
       </c>
-      <c r="I17" s="77">
+      <c r="I17" s="70">
         <v>4269.74</v>
       </c>
-      <c r="J17" s="89">
+      <c r="J17" s="82">
         <v>3.2622112690820417</v>
       </c>
-      <c r="K17" s="89">
+      <c r="K17" s="82">
         <v>9.2387869918615895</v>
       </c>
-      <c r="L17" s="89">
+      <c r="L17" s="82">
         <v>85.57125258212443</v>
       </c>
-      <c r="M17" s="89">
+      <c r="M17" s="82">
         <v>14.428747417875565</v>
       </c>
-      <c r="N17" s="77">
+      <c r="N17" s="70">
         <v>-604.84999999999991</v>
       </c>
-      <c r="O17" s="77">
+      <c r="O17" s="70">
         <v>-1005.9399999999996</v>
       </c>
     </row>
     <row r="18" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="106" t="s">
+      <c r="A18" s="99" t="s">
         <v>51</v>
       </c>
-      <c r="B18" s="77">
+      <c r="B18" s="70">
         <v>2948.73</v>
       </c>
-      <c r="C18" s="77">
+      <c r="C18" s="70">
         <v>3023.83</v>
       </c>
-      <c r="D18" s="89">
+      <c r="D18" s="82">
         <v>2.2459621287510756</v>
       </c>
-      <c r="E18" s="89">
+      <c r="E18" s="82">
         <v>2.5468591563147491</v>
       </c>
-      <c r="F18" s="89">
+      <c r="F18" s="82">
         <v>24.627707245446999</v>
       </c>
-      <c r="G18" s="89">
+      <c r="G18" s="82">
         <v>75.372292754553001</v>
       </c>
-      <c r="H18" s="77">
+      <c r="H18" s="70">
         <v>1213.0999999999999</v>
       </c>
-      <c r="I18" s="77">
+      <c r="I18" s="70">
         <v>1225.2</v>
       </c>
-      <c r="J18" s="89">
+      <c r="J18" s="82">
         <v>0.93609007735349659</v>
       </c>
-      <c r="K18" s="89">
+      <c r="K18" s="82">
         <v>0.99744456351497301</v>
       </c>
-      <c r="L18" s="89">
+      <c r="L18" s="82">
         <v>41.021057786483837</v>
       </c>
-      <c r="M18" s="89">
+      <c r="M18" s="82">
         <v>58.978942213516163</v>
       </c>
-      <c r="N18" s="77">
+      <c r="N18" s="70">
         <v>1735.63</v>
       </c>
-      <c r="O18" s="77">
+      <c r="O18" s="70">
         <v>1798.6299999999999</v>
       </c>
     </row>
     <row r="19" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="106" t="s">
+      <c r="A19" s="99" t="s">
         <v>17</v>
       </c>
-      <c r="B19" s="77">
+      <c r="B19" s="70">
         <v>2572.89</v>
       </c>
-      <c r="C19" s="77">
+      <c r="C19" s="70">
         <v>2507.65</v>
       </c>
-      <c r="D19" s="89">
+      <c r="D19" s="82">
         <v>1.8625673176609248</v>
       </c>
-      <c r="E19" s="89">
+      <c r="E19" s="82">
         <v>-2.535670005324743</v>
       </c>
-      <c r="F19" s="89">
+      <c r="F19" s="82">
         <v>44.004546088967757</v>
       </c>
-      <c r="G19" s="89">
+      <c r="G19" s="82">
         <v>55.995453911032243</v>
       </c>
-      <c r="H19" s="77">
+      <c r="H19" s="70">
         <v>234.4</v>
       </c>
-      <c r="I19" s="77">
+      <c r="I19" s="70">
         <v>357.51</v>
       </c>
-      <c r="J19" s="89">
+      <c r="J19" s="82">
         <v>0.27314851742952045</v>
       </c>
-      <c r="K19" s="89">
+      <c r="K19" s="82">
         <v>52.521331058020472</v>
       </c>
-      <c r="L19" s="89">
+      <c r="L19" s="82">
         <v>61.371709882241056</v>
       </c>
-      <c r="M19" s="89">
+      <c r="M19" s="82">
         <v>38.628290117758944</v>
       </c>
-      <c r="N19" s="77">
+      <c r="N19" s="70">
         <v>2338.4899999999998</v>
       </c>
-      <c r="O19" s="77">
+      <c r="O19" s="70">
         <v>2150.1400000000003</v>
       </c>
     </row>
     <row r="20" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="106" t="s">
+      <c r="A20" s="99" t="s">
         <v>140</v>
       </c>
-      <c r="B20" s="77">
+      <c r="B20" s="70">
         <v>1769.83</v>
       </c>
-      <c r="C20" s="77">
+      <c r="C20" s="70">
         <v>1937.28</v>
       </c>
-      <c r="D20" s="89">
+      <c r="D20" s="82">
         <v>1.4389226619177942</v>
       </c>
-      <c r="E20" s="89">
+      <c r="E20" s="82">
         <v>9.4613606956600389</v>
       </c>
-      <c r="F20" s="89">
+      <c r="F20" s="82">
         <v>62.511872315824249</v>
       </c>
-      <c r="G20" s="89">
+      <c r="G20" s="82">
         <v>37.488127684175751</v>
       </c>
-      <c r="H20" s="77">
+      <c r="H20" s="70">
         <v>1944.06</v>
       </c>
-      <c r="I20" s="77">
+      <c r="I20" s="70">
         <v>2119.9</v>
       </c>
-      <c r="J20" s="89">
+      <c r="J20" s="82">
         <v>1.6196680990709085</v>
       </c>
-      <c r="K20" s="89">
+      <c r="K20" s="82">
         <v>9.0449883234056649</v>
       </c>
-      <c r="L20" s="89">
+      <c r="L20" s="82">
         <v>91.866125760649084</v>
       </c>
-      <c r="M20" s="89">
+      <c r="M20" s="82">
         <v>8.1338742393509129</v>
       </c>
-      <c r="N20" s="77">
+      <c r="N20" s="70">
         <v>-174.23000000000002</v>
       </c>
-      <c r="O20" s="77">
+      <c r="O20" s="70">
         <v>-182.62000000000012</v>
       </c>
     </row>
     <row r="21" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="106" t="s">
+      <c r="A21" s="99" t="s">
         <v>146</v>
       </c>
-      <c r="B21" s="77">
+      <c r="B21" s="70">
         <v>1526.31</v>
       </c>
-      <c r="C21" s="77">
+      <c r="C21" s="70">
         <v>1604.25</v>
       </c>
-      <c r="D21" s="89">
+      <c r="D21" s="82">
         <v>1.191563264154702</v>
       </c>
-      <c r="E21" s="89">
+      <c r="E21" s="82">
         <v>5.1064331623326886</v>
       </c>
-      <c r="F21" s="89">
+      <c r="F21" s="82">
         <v>65.323983169705471</v>
       </c>
-      <c r="G21" s="89">
+      <c r="G21" s="82">
         <v>34.676016830294529</v>
       </c>
-      <c r="H21" s="77">
+      <c r="H21" s="70">
         <v>1155.83</v>
       </c>
-      <c r="I21" s="77">
+      <c r="I21" s="70">
         <v>1213.97</v>
       </c>
-      <c r="J21" s="89">
+      <c r="J21" s="82">
         <v>0.92751001567484814</v>
       </c>
-      <c r="K21" s="89">
+      <c r="K21" s="82">
         <v>5.0301514928666071</v>
       </c>
-      <c r="L21" s="89">
+      <c r="L21" s="82">
         <v>84.223662858225495</v>
       </c>
-      <c r="M21" s="89">
+      <c r="M21" s="82">
         <v>15.77633714177451</v>
       </c>
-      <c r="N21" s="77">
+      <c r="N21" s="70">
         <v>370.48</v>
       </c>
-      <c r="O21" s="77">
+      <c r="O21" s="70">
         <v>390.28</v>
       </c>
     </row>
     <row r="22" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="106" t="s">
+      <c r="A22" s="99" t="s">
         <v>113</v>
       </c>
-      <c r="B22" s="77">
+      <c r="B22" s="70">
         <v>1323.81</v>
       </c>
-      <c r="C22" s="77">
+      <c r="C22" s="70">
         <v>1403.91</v>
       </c>
-      <c r="D22" s="89">
+      <c r="D22" s="82">
         <v>1.0427599078568974</v>
       </c>
-      <c r="E22" s="89">
+      <c r="E22" s="82">
         <v>6.0507172479434459</v>
       </c>
-      <c r="F22" s="89">
+      <c r="F22" s="82">
         <v>29.591640489774989</v>
       </c>
-      <c r="G22" s="89">
+      <c r="G22" s="82">
         <v>70.408359510225011</v>
       </c>
-      <c r="H22" s="77">
+      <c r="H22" s="70">
         <v>458.81</v>
       </c>
-      <c r="I22" s="77">
+      <c r="I22" s="70">
         <v>543.85</v>
       </c>
-      <c r="J22" s="89">
+      <c r="J22" s="82">
         <v>0.41551794692188959</v>
       </c>
-      <c r="K22" s="89">
+      <c r="K22" s="82">
         <v>18.53490551644472</v>
       </c>
-      <c r="L22" s="89">
+      <c r="L22" s="82">
         <v>56.603842971407559</v>
       </c>
-      <c r="M22" s="89">
+      <c r="M22" s="82">
         <v>43.396157028592441</v>
       </c>
-      <c r="N22" s="77">
+      <c r="N22" s="70">
         <v>865</v>
       </c>
-      <c r="O22" s="77">
+      <c r="O22" s="70">
         <v>860.06000000000006</v>
       </c>
     </row>
     <row r="23" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="106" t="s">
+      <c r="A23" s="99" t="s">
         <v>149</v>
       </c>
-      <c r="B23" s="77">
+      <c r="B23" s="70">
         <v>839.08</v>
       </c>
-      <c r="C23" s="77">
+      <c r="C23" s="70">
         <v>1111.52</v>
       </c>
-      <c r="D23" s="89">
+      <c r="D23" s="82">
         <v>0.82558603669829167</v>
       </c>
-      <c r="E23" s="89">
+      <c r="E23" s="82">
         <v>32.468894503503833</v>
       </c>
-      <c r="F23" s="89">
+      <c r="F23" s="82">
         <v>81.743018569166537</v>
       </c>
-      <c r="G23" s="89">
+      <c r="G23" s="82">
         <v>18.256981430833456</v>
       </c>
-      <c r="H23" s="77">
+      <c r="H23" s="70">
         <v>1685.06</v>
       </c>
-      <c r="I23" s="77">
+      <c r="I23" s="70">
         <v>1827.9</v>
       </c>
-      <c r="J23" s="89">
+      <c r="J23" s="82">
         <v>1.3965712148175451</v>
       </c>
-      <c r="K23" s="89">
+      <c r="K23" s="82">
         <v>8.4768494890389743</v>
       </c>
-      <c r="L23" s="89">
+      <c r="L23" s="82">
         <v>84.394113463537394</v>
       </c>
-      <c r="M23" s="89">
+      <c r="M23" s="82">
         <v>15.605886536462608</v>
       </c>
-      <c r="N23" s="77">
+      <c r="N23" s="70">
         <v>-845.9799999999999</v>
       </c>
-      <c r="O23" s="77">
+      <c r="O23" s="70">
         <v>-716.38000000000011</v>
       </c>
     </row>
     <row r="24" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="106" t="s">
+      <c r="A24" s="99" t="s">
         <v>134</v>
       </c>
-      <c r="B24" s="77">
+      <c r="B24" s="70">
         <v>1224.9100000000001</v>
       </c>
-      <c r="C24" s="77">
+      <c r="C24" s="70">
         <v>1107.31</v>
       </c>
-      <c r="D24" s="89">
+      <c r="D24" s="82">
         <v>0.82245904193931318</v>
       </c>
-      <c r="E24" s="89">
+      <c r="E24" s="82">
         <v>-9.6007053579446762</v>
       </c>
-      <c r="F24" s="89">
+      <c r="F24" s="82">
         <v>90.677407410752181</v>
       </c>
-      <c r="G24" s="89">
+      <c r="G24" s="82">
         <v>9.322592589247817</v>
       </c>
-      <c r="H24" s="77">
+      <c r="H24" s="70">
         <v>653.04999999999995</v>
       </c>
-      <c r="I24" s="77">
+      <c r="I24" s="70">
         <v>623.41</v>
       </c>
-      <c r="J24" s="89">
+      <c r="J24" s="82">
         <v>0.4763042075766758</v>
       </c>
-      <c r="K24" s="89">
+      <c r="K24" s="82">
         <v>-4.5387030089579641</v>
       </c>
-      <c r="L24" s="89">
+      <c r="L24" s="82">
         <v>71.660704833095394</v>
       </c>
-      <c r="M24" s="89">
+      <c r="M24" s="82">
         <v>28.339295166904606</v>
       </c>
-      <c r="N24" s="77">
+      <c r="N24" s="70">
         <v>571.86000000000013</v>
       </c>
-      <c r="O24" s="77">
+      <c r="O24" s="70">
         <v>483.9</v>
       </c>
     </row>
     <row r="25" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="106" t="s">
+      <c r="A25" s="99" t="s">
         <v>117</v>
       </c>
-      <c r="B25" s="77">
+      <c r="B25" s="70">
         <v>1068.0999999999999</v>
       </c>
-      <c r="C25" s="77">
+      <c r="C25" s="70">
         <v>1062.6300000000001</v>
       </c>
-      <c r="D25" s="89">
+      <c r="D25" s="82">
         <v>0.78927278877276674</v>
       </c>
-      <c r="E25" s="89">
+      <c r="E25" s="82">
         <v>-0.51212433292760984</v>
       </c>
-      <c r="F25" s="89">
+      <c r="F25" s="82">
         <v>49.034941607144532</v>
       </c>
-      <c r="G25" s="89">
+      <c r="G25" s="82">
         <v>50.965058392855468</v>
       </c>
-      <c r="H25" s="77">
+      <c r="H25" s="70">
         <v>587.32000000000005</v>
       </c>
-      <c r="I25" s="77">
+      <c r="I25" s="70">
         <v>716.43</v>
       </c>
-      <c r="J25" s="89">
+      <c r="J25" s="82">
         <v>0.54737431775903156</v>
       </c>
-      <c r="K25" s="89">
+      <c r="K25" s="82">
         <v>21.982905400803631</v>
       </c>
-      <c r="L25" s="89">
+      <c r="L25" s="82">
         <v>79.896151752439181</v>
       </c>
-      <c r="M25" s="89">
+      <c r="M25" s="82">
         <v>20.103848247560823</v>
       </c>
-      <c r="N25" s="77">
+      <c r="N25" s="70">
         <v>480.77999999999986</v>
       </c>
-      <c r="O25" s="77">
+      <c r="O25" s="70">
         <v>346.20000000000016</v>
       </c>
     </row>
     <row r="26" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="106" t="s">
+      <c r="A26" s="99" t="s">
         <v>26</v>
       </c>
-      <c r="B26" s="77">
+      <c r="B26" s="70">
         <v>912.74</v>
       </c>
-      <c r="C26" s="77">
+      <c r="C26" s="70">
         <v>928.92</v>
       </c>
-      <c r="D26" s="89">
+      <c r="D26" s="82">
         <v>0.68995913812596898</v>
       </c>
-      <c r="E26" s="89">
+      <c r="E26" s="82">
         <v>1.7726844446392127</v>
       </c>
-      <c r="F26" s="89">
+      <c r="F26" s="82">
         <v>14.365069112517759</v>
       </c>
-      <c r="G26" s="89">
+      <c r="G26" s="82">
         <v>85.634930887482241</v>
       </c>
-      <c r="H26" s="77">
+      <c r="H26" s="70">
         <v>533.55999999999995</v>
       </c>
-      <c r="I26" s="77">
+      <c r="I26" s="70">
         <v>588.34</v>
       </c>
-      <c r="J26" s="89">
+      <c r="J26" s="82">
         <v>0.44950966055350644</v>
       </c>
-      <c r="K26" s="89">
+      <c r="K26" s="82">
         <v>10.266886573206405</v>
       </c>
-      <c r="L26" s="89">
+      <c r="L26" s="82">
         <v>18.725566849100858</v>
       </c>
-      <c r="M26" s="89">
+      <c r="M26" s="82">
         <v>81.274433150899142</v>
       </c>
-      <c r="N26" s="77">
+      <c r="N26" s="70">
         <v>379.18000000000006</v>
       </c>
-      <c r="O26" s="77">
+      <c r="O26" s="70">
         <v>340.57999999999993</v>
       </c>
     </row>
     <row r="27" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="106" t="s">
+      <c r="A27" s="99" t="s">
         <v>110</v>
       </c>
-      <c r="B27" s="77">
+      <c r="B27" s="70">
         <v>885.74</v>
       </c>
-      <c r="C27" s="77">
+      <c r="C27" s="70">
         <v>926.52</v>
       </c>
-      <c r="D27" s="89">
+      <c r="D27" s="82">
         <v>0.68817652828712139</v>
       </c>
-      <c r="E27" s="89">
+      <c r="E27" s="82">
         <v>4.604059882132451</v>
       </c>
-      <c r="F27" s="89">
+      <c r="F27" s="82">
         <v>51.137590122177606</v>
       </c>
-      <c r="G27" s="89">
+      <c r="G27" s="82">
         <v>48.862409877822394</v>
       </c>
-      <c r="H27" s="77">
+      <c r="H27" s="70">
         <v>705.8</v>
       </c>
-      <c r="I27" s="77">
+      <c r="I27" s="70">
         <v>699.97</v>
       </c>
-      <c r="J27" s="89">
+      <c r="J27" s="82">
         <v>0.53479837695488641</v>
       </c>
-      <c r="K27" s="89">
+      <c r="K27" s="82">
         <v>-0.82601303485405597</v>
       </c>
-      <c r="L27" s="89">
+      <c r="L27" s="82">
         <v>83.78787662328385</v>
       </c>
-      <c r="M27" s="89">
+      <c r="M27" s="82">
         <v>16.212123376716146</v>
       </c>
-      <c r="N27" s="77">
+      <c r="N27" s="70">
         <v>179.94000000000005</v>
       </c>
-      <c r="O27" s="77">
+      <c r="O27" s="70">
         <v>226.54999999999995</v>
       </c>
     </row>
     <row r="28" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="106" t="s">
+      <c r="A28" s="99" t="s">
         <v>141</v>
       </c>
-      <c r="B28" s="77">
+      <c r="B28" s="70">
         <v>876.29</v>
       </c>
-      <c r="C28" s="77">
+      <c r="C28" s="70">
         <v>914.64</v>
       </c>
-      <c r="D28" s="89">
+      <c r="D28" s="82">
         <v>0.6793526095848258</v>
       </c>
-      <c r="E28" s="89">
+      <c r="E28" s="82">
         <v>4.3764050713804821</v>
       </c>
-      <c r="F28" s="89">
+      <c r="F28" s="82">
         <v>75.342211143182013</v>
       </c>
-      <c r="G28" s="89">
+      <c r="G28" s="82">
         <v>24.657788856817984</v>
       </c>
-      <c r="H28" s="77">
+      <c r="H28" s="70">
         <v>916.01</v>
       </c>
-      <c r="I28" s="77">
+      <c r="I28" s="70">
         <v>974.5</v>
       </c>
-      <c r="J28" s="89">
+      <c r="J28" s="82">
         <v>0.74454764967432441</v>
       </c>
-      <c r="K28" s="89">
+      <c r="K28" s="82">
         <v>6.3853014705079651</v>
       </c>
-      <c r="L28" s="89">
+      <c r="L28" s="82">
         <v>93.575166752180607</v>
       </c>
-      <c r="M28" s="89">
+      <c r="M28" s="82">
         <v>6.4248332478193948</v>
       </c>
-      <c r="N28" s="77">
+      <c r="N28" s="70">
         <v>-39.720000000000027</v>
       </c>
-      <c r="O28" s="77">
+      <c r="O28" s="70">
         <v>-59.860000000000014</v>
       </c>
     </row>
     <row r="29" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="106" t="s">
+      <c r="A29" s="99" t="s">
         <v>21</v>
       </c>
-      <c r="B29" s="77">
+      <c r="B29" s="70">
         <v>796.78</v>
       </c>
-      <c r="C29" s="77">
+      <c r="C29" s="70">
         <v>805.9</v>
       </c>
-      <c r="D29" s="89">
+      <c r="D29" s="82">
         <v>0.59858552880303839</v>
       </c>
-      <c r="E29" s="89">
+      <c r="E29" s="82">
         <v>1.1446070433494822</v>
       </c>
-      <c r="F29" s="89">
+      <c r="F29" s="82">
         <v>67.533192703809405</v>
       </c>
-      <c r="G29" s="89">
+      <c r="G29" s="82">
         <v>32.466807296190595</v>
       </c>
-      <c r="H29" s="77">
+      <c r="H29" s="70">
         <v>4673.6099999999997</v>
       </c>
-      <c r="I29" s="77">
+      <c r="I29" s="70">
         <v>5123.46</v>
       </c>
-      <c r="J29" s="89">
+      <c r="J29" s="82">
         <v>3.9144793239614306</v>
       </c>
-      <c r="K29" s="89">
+      <c r="K29" s="82">
         <v>9.6253217534197422</v>
       </c>
-      <c r="L29" s="89">
+      <c r="L29" s="82">
         <v>82.069734124985843</v>
       </c>
-      <c r="M29" s="89">
+      <c r="M29" s="82">
         <v>17.93026587501415</v>
       </c>
-      <c r="N29" s="77">
+      <c r="N29" s="70">
         <v>-3876.83</v>
       </c>
-      <c r="O29" s="77">
+      <c r="O29" s="70">
         <v>-4317.5600000000004</v>
       </c>
     </row>
     <row r="30" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="106" t="s">
+      <c r="A30" s="99" t="s">
         <v>123</v>
       </c>
-      <c r="B30" s="77">
+      <c r="B30" s="70">
         <v>878.5</v>
       </c>
-      <c r="C30" s="77">
+      <c r="C30" s="70">
         <v>764.96</v>
       </c>
-      <c r="D30" s="89">
+      <c r="D30" s="82">
         <v>0.56817717596869621</v>
       </c>
-      <c r="E30" s="89">
+      <c r="E30" s="82">
         <v>-12.924302788844615</v>
       </c>
-      <c r="F30" s="89">
+      <c r="F30" s="82">
         <v>42.853221083455352</v>
       </c>
-      <c r="G30" s="89">
+      <c r="G30" s="82">
         <v>57.146778916544648</v>
       </c>
-      <c r="H30" s="77">
+      <c r="H30" s="70">
         <v>411.41</v>
       </c>
-      <c r="I30" s="77">
+      <c r="I30" s="70">
         <v>380.26</v>
       </c>
-      <c r="J30" s="89">
+      <c r="J30" s="82">
         <v>0.29053020961021919</v>
       </c>
-      <c r="K30" s="89">
+      <c r="K30" s="82">
         <v>-7.571522325660542</v>
       </c>
-      <c r="L30" s="89">
+      <c r="L30" s="82">
         <v>78.864461158154938</v>
       </c>
-      <c r="M30" s="89">
+      <c r="M30" s="82">
         <v>21.135538841845054</v>
       </c>
-      <c r="N30" s="77">
+      <c r="N30" s="70">
         <v>467.09</v>
       </c>
-      <c r="O30" s="77">
+      <c r="O30" s="70">
         <v>384.70000000000005</v>
       </c>
     </row>
     <row r="31" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="106" t="s">
+      <c r="A31" s="99" t="s">
         <v>143</v>
       </c>
-      <c r="B31" s="77">
+      <c r="B31" s="70">
         <v>707.27</v>
       </c>
-      <c r="C31" s="77">
+      <c r="C31" s="70">
         <v>746.02</v>
       </c>
-      <c r="D31" s="89">
+      <c r="D31" s="82">
         <v>0.55410941332379038</v>
       </c>
-      <c r="E31" s="89">
+      <c r="E31" s="82">
         <v>5.4788129003068136</v>
       </c>
-      <c r="F31" s="89">
+      <c r="F31" s="82">
         <v>74.556982386531189</v>
       </c>
-      <c r="G31" s="89">
+      <c r="G31" s="82">
         <v>25.443017613468811</v>
       </c>
-      <c r="H31" s="77">
+      <c r="H31" s="70">
         <v>584.07000000000005</v>
       </c>
-      <c r="I31" s="77">
+      <c r="I31" s="70">
         <v>486.06</v>
       </c>
-      <c r="J31" s="89">
+      <c r="J31" s="82">
         <v>0.37136462863078723</v>
       </c>
-      <c r="K31" s="89">
+      <c r="K31" s="82">
         <v>-16.780522882531208</v>
       </c>
-      <c r="L31" s="89">
+      <c r="L31" s="82">
         <v>87.729909887668185</v>
       </c>
-      <c r="M31" s="89">
+      <c r="M31" s="82">
         <v>12.270090112331811</v>
       </c>
-      <c r="N31" s="77">
+      <c r="N31" s="70">
         <v>123.19999999999993</v>
       </c>
-      <c r="O31" s="77">
+      <c r="O31" s="70">
         <v>259.95999999999998</v>
       </c>
     </row>
     <row r="32" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="106" t="s">
+      <c r="A32" s="99" t="s">
         <v>138</v>
       </c>
-      <c r="B32" s="77">
+      <c r="B32" s="70">
         <v>557.63</v>
       </c>
-      <c r="C32" s="77">
+      <c r="C32" s="70">
         <v>651.54999999999995</v>
       </c>
-      <c r="D32" s="89">
+      <c r="D32" s="82">
         <v>0.48394143354215119</v>
       </c>
-      <c r="E32" s="89">
+      <c r="E32" s="82">
         <v>16.842709323386469</v>
       </c>
-      <c r="F32" s="89">
+      <c r="F32" s="82">
         <v>40.211802624510774</v>
       </c>
-      <c r="G32" s="89">
+      <c r="G32" s="82">
         <v>59.788197375489226</v>
       </c>
-      <c r="H32" s="77">
+      <c r="H32" s="70">
         <v>643.29999999999995</v>
       </c>
-      <c r="I32" s="77">
+      <c r="I32" s="70">
         <v>227.83</v>
       </c>
-      <c r="J32" s="89">
+      <c r="J32" s="82">
         <v>0.17406905184741031</v>
       </c>
-      <c r="K32" s="89">
+      <c r="K32" s="82">
         <v>-64.584175345872836</v>
       </c>
-      <c r="L32" s="89">
+      <c r="L32" s="82">
         <v>52.196813413510078</v>
       </c>
-      <c r="M32" s="89">
+      <c r="M32" s="82">
         <v>47.803186586489922</v>
       </c>
-      <c r="N32" s="77">
+      <c r="N32" s="70">
         <v>-85.669999999999959</v>
       </c>
-      <c r="O32" s="77">
+      <c r="O32" s="70">
         <v>423.71999999999991</v>
       </c>
     </row>
     <row r="33" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="106" t="s">
+      <c r="A33" s="99" t="s">
         <v>112</v>
       </c>
-      <c r="B33" s="77">
+      <c r="B33" s="70">
         <v>650.98</v>
       </c>
-      <c r="C33" s="77">
+      <c r="C33" s="70">
         <v>632.14</v>
       </c>
-      <c r="D33" s="89">
+      <c r="D33" s="82">
         <v>0.46952457647047119</v>
       </c>
-      <c r="E33" s="89">
+      <c r="E33" s="82">
         <v>-2.8940981289747816</v>
       </c>
-      <c r="F33" s="89">
+      <c r="F33" s="82">
         <v>57.564779953807701</v>
       </c>
-      <c r="G33" s="89">
+      <c r="G33" s="82">
         <v>42.435220046192299</v>
       </c>
-      <c r="H33" s="77">
+      <c r="H33" s="70">
         <v>290.32</v>
       </c>
-      <c r="I33" s="77">
+      <c r="I33" s="70">
         <v>330.23</v>
       </c>
-      <c r="J33" s="89">
+      <c r="J33" s="82">
         <v>0.25230576742119259</v>
       </c>
-      <c r="K33" s="89">
+      <c r="K33" s="82">
         <v>13.74689997244421</v>
       </c>
-      <c r="L33" s="89">
+      <c r="L33" s="82">
         <v>5.0843351603428033</v>
       </c>
-      <c r="M33" s="89">
+      <c r="M33" s="82">
         <v>94.915664839657197</v>
       </c>
-      <c r="N33" s="77">
+      <c r="N33" s="70">
         <v>360.66</v>
       </c>
-      <c r="O33" s="77">
+      <c r="O33" s="70">
         <v>301.90999999999997</v>
       </c>
     </row>
     <row r="34" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="106" t="s">
+      <c r="A34" s="99" t="s">
         <v>120</v>
       </c>
-      <c r="B34" s="77">
+      <c r="B34" s="70">
         <v>620.76</v>
       </c>
-      <c r="C34" s="77">
+      <c r="C34" s="70">
         <v>584.5</v>
       </c>
-      <c r="D34" s="89">
+      <c r="D34" s="82">
         <v>0.43413977116934599</v>
       </c>
-      <c r="E34" s="89">
+      <c r="E34" s="82">
         <v>-5.8412268831754615</v>
       </c>
-      <c r="F34" s="89">
+      <c r="F34" s="82">
         <v>78.109495295124034</v>
       </c>
-      <c r="G34" s="89">
+      <c r="G34" s="82">
         <v>21.890504704875962</v>
       </c>
-      <c r="H34" s="77">
+      <c r="H34" s="70">
         <v>332.43</v>
       </c>
-      <c r="I34" s="77">
+      <c r="I34" s="70">
         <v>439.44</v>
       </c>
-      <c r="J34" s="89">
+      <c r="J34" s="82">
         <v>0.33574553019280157</v>
       </c>
-      <c r="K34" s="89">
+      <c r="K34" s="82">
         <v>32.190235538308812</v>
       </c>
-      <c r="L34" s="89">
+      <c r="L34" s="82">
         <v>96.993901328964142</v>
       </c>
-      <c r="M34" s="89">
+      <c r="M34" s="82">
         <v>3.0060986710358639</v>
       </c>
-      <c r="N34" s="77">
+      <c r="N34" s="70">
         <v>288.33</v>
       </c>
-      <c r="O34" s="77">
+      <c r="O34" s="70">
         <v>145.06</v>
       </c>
     </row>
     <row r="35" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="106" t="s">
+      <c r="A35" s="99" t="s">
         <v>127</v>
       </c>
-      <c r="B35" s="77">
+      <c r="B35" s="70">
         <v>517.30999999999995</v>
       </c>
-      <c r="C35" s="77">
+      <c r="C35" s="70">
         <v>578.54</v>
       </c>
-      <c r="D35" s="89">
+      <c r="D35" s="82">
         <v>0.4297129567362078</v>
       </c>
-      <c r="E35" s="89">
+      <c r="E35" s="82">
         <v>11.836229726856242</v>
       </c>
-      <c r="F35" s="89">
+      <c r="F35" s="82">
         <v>81.290835551560832</v>
       </c>
-      <c r="G35" s="89">
+      <c r="G35" s="82">
         <v>18.709164448439175</v>
       </c>
-      <c r="H35" s="77">
+      <c r="H35" s="70">
         <v>718.97</v>
       </c>
-      <c r="I35" s="77">
+      <c r="I35" s="70">
         <v>957.38</v>
       </c>
-      <c r="J35" s="89">
+      <c r="J35" s="82">
         <v>0.73146744878933267</v>
       </c>
-      <c r="K35" s="89">
+      <c r="K35" s="82">
         <v>33.159937132286458</v>
       </c>
-      <c r="L35" s="89">
+      <c r="L35" s="82">
         <v>87.669472936556019</v>
       </c>
-      <c r="M35" s="89">
+      <c r="M35" s="82">
         <v>12.330527063443983</v>
       </c>
-      <c r="N35" s="77">
+      <c r="N35" s="70">
         <v>-201.66000000000008</v>
       </c>
-      <c r="O35" s="77">
+      <c r="O35" s="70">
         <v>-378.84000000000003</v>
       </c>
     </row>
     <row r="36" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A36" s="106" t="s">
+      <c r="A36" s="99" t="s">
         <v>130</v>
       </c>
-      <c r="B36" s="77">
+      <c r="B36" s="70">
         <v>515.85</v>
       </c>
-      <c r="C36" s="77">
+      <c r="C36" s="70">
         <v>541.97</v>
       </c>
-      <c r="D36" s="89">
+      <c r="D36" s="82">
         <v>0.40255043931676732</v>
       </c>
-      <c r="E36" s="89">
+      <c r="E36" s="82">
         <v>5.0634874479015224</v>
       </c>
-      <c r="F36" s="89">
+      <c r="F36" s="82">
         <v>73.646142775430377</v>
       </c>
-      <c r="G36" s="89">
+      <c r="G36" s="82">
         <v>26.353857224569627</v>
       </c>
-      <c r="H36" s="77">
+      <c r="H36" s="70">
         <v>536.29999999999995</v>
       </c>
-      <c r="I36" s="77">
+      <c r="I36" s="70">
         <v>500.35</v>
       </c>
-      <c r="J36" s="89">
+      <c r="J36" s="82">
         <v>0.38228262341154257</v>
       </c>
-      <c r="K36" s="89">
+      <c r="K36" s="82">
         <v>-6.7033376841320029</v>
       </c>
-      <c r="L36" s="89">
+      <c r="L36" s="82">
         <v>58.91076246627361</v>
       </c>
-      <c r="M36" s="89">
+      <c r="M36" s="82">
         <v>41.08923753372639</v>
       </c>
-      <c r="N36" s="77">
+      <c r="N36" s="70">
         <v>-20.449999999999932</v>
       </c>
-      <c r="O36" s="77">
+      <c r="O36" s="70">
         <v>41.620000000000005</v>
       </c>
     </row>
     <row r="37" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="106" t="s">
+      <c r="A37" s="99" t="s">
         <v>119</v>
       </c>
-      <c r="B37" s="77">
+      <c r="B37" s="70">
         <v>430.16</v>
       </c>
-      <c r="C37" s="77">
+      <c r="C37" s="70">
         <v>538.23</v>
       </c>
-      <c r="D37" s="89">
+      <c r="D37" s="82">
         <v>0.39977253898456305</v>
       </c>
-      <c r="E37" s="89">
+      <c r="E37" s="82">
         <v>25.123209968383854</v>
       </c>
-      <c r="F37" s="89">
+      <c r="F37" s="82">
         <v>49.424967021533547</v>
       </c>
-      <c r="G37" s="89">
+      <c r="G37" s="82">
         <v>50.575032978466453</v>
       </c>
-      <c r="H37" s="77">
+      <c r="H37" s="70">
         <v>316.75</v>
       </c>
-      <c r="I37" s="77">
+      <c r="I37" s="70">
         <v>421.86</v>
       </c>
-      <c r="J37" s="89">
+      <c r="J37" s="82">
         <v>0.32231387531206823</v>
       </c>
-      <c r="K37" s="89">
+      <c r="K37" s="82">
         <v>33.183898973954228</v>
       </c>
-      <c r="L37" s="89">
+      <c r="L37" s="82">
         <v>14.848527947660358</v>
       </c>
-      <c r="M37" s="89">
+      <c r="M37" s="82">
         <v>85.151472052339642</v>
       </c>
-      <c r="N37" s="77">
+      <c r="N37" s="70">
         <v>113.41000000000003</v>
       </c>
-      <c r="O37" s="77">
+      <c r="O37" s="70">
         <v>116.37</v>
       </c>
     </row>
     <row r="38" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="106" t="s">
+      <c r="A38" s="99" t="s">
         <v>135</v>
       </c>
-      <c r="B38" s="77">
+      <c r="B38" s="70">
         <v>549.08000000000004</v>
       </c>
-      <c r="C38" s="77">
+      <c r="C38" s="70">
         <v>537.97</v>
       </c>
-      <c r="D38" s="89">
+      <c r="D38" s="82">
         <v>0.39957942291868792</v>
       </c>
-      <c r="E38" s="89">
+      <c r="E38" s="82">
         <v>-2.0233845705543843</v>
       </c>
-      <c r="F38" s="89">
+      <c r="F38" s="82">
         <v>71.619235273342383</v>
       </c>
-      <c r="G38" s="89">
+      <c r="G38" s="82">
         <v>28.38076472665762</v>
       </c>
-      <c r="H38" s="77">
+      <c r="H38" s="70">
         <v>275.45</v>
       </c>
-      <c r="I38" s="77">
+      <c r="I38" s="70">
         <v>276.27</v>
       </c>
-      <c r="J38" s="89">
+      <c r="J38" s="82">
         <v>0.21107868565985183</v>
       </c>
-      <c r="K38" s="89">
+      <c r="K38" s="82">
         <v>0.29769468143038419</v>
       </c>
-      <c r="L38" s="89">
+      <c r="L38" s="82">
         <v>27.733738733847318</v>
       </c>
-      <c r="M38" s="89">
+      <c r="M38" s="82">
         <v>72.266261266152682</v>
       </c>
-      <c r="N38" s="77">
+      <c r="N38" s="70">
         <v>273.63000000000005</v>
       </c>
-      <c r="O38" s="77">
+      <c r="O38" s="70">
         <v>261.70000000000005</v>
       </c>
     </row>
     <row r="39" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A39" s="106" t="s">
+      <c r="A39" s="99" t="s">
         <v>136</v>
       </c>
-      <c r="B39" s="77">
+      <c r="B39" s="70">
         <v>569.02</v>
       </c>
-      <c r="C39" s="77">
+      <c r="C39" s="70">
         <v>507.02</v>
       </c>
-      <c r="D39" s="89">
+      <c r="D39" s="82">
         <v>0.37659118353854887</v>
       </c>
-      <c r="E39" s="89">
+      <c r="E39" s="82">
         <v>-10.895926329478753</v>
       </c>
-      <c r="F39" s="89">
+      <c r="F39" s="82">
         <v>32.85077511735237</v>
       </c>
-      <c r="G39" s="89">
+      <c r="G39" s="82">
         <v>67.14922488264763</v>
       </c>
-      <c r="H39" s="77">
+      <c r="H39" s="70">
         <v>60.07</v>
       </c>
-      <c r="I39" s="77">
+      <c r="I39" s="70">
         <v>54.05</v>
       </c>
-      <c r="J39" s="89">
+      <c r="J39" s="82">
         <v>4.1295844499638003E-2</v>
       </c>
-      <c r="K39" s="89">
+      <c r="K39" s="82">
         <v>-10.021641418345268</v>
       </c>
-      <c r="L39" s="89">
+      <c r="L39" s="82">
         <v>53.265494912118406</v>
       </c>
-      <c r="M39" s="89">
+      <c r="M39" s="82">
         <v>46.734505087881594</v>
       </c>
-      <c r="N39" s="77">
+      <c r="N39" s="70">
         <v>508.95</v>
       </c>
-      <c r="O39" s="77">
+      <c r="O39" s="70">
         <v>452.96999999999997</v>
       </c>
     </row>
     <row r="40" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="106" t="s">
+      <c r="A40" s="99" t="s">
         <v>109</v>
       </c>
-      <c r="B40" s="77">
+      <c r="B40" s="70">
         <v>506.42</v>
       </c>
-      <c r="C40" s="77">
+      <c r="C40" s="70">
         <v>439.06</v>
       </c>
-      <c r="D40" s="89">
+      <c r="D40" s="82">
         <v>0.3261136149351806</v>
       </c>
-      <c r="E40" s="89">
+      <c r="E40" s="82">
         <v>-13.301212432368391</v>
       </c>
-      <c r="F40" s="89">
+      <c r="F40" s="82">
         <v>43.688789687058716</v>
       </c>
-      <c r="G40" s="89">
+      <c r="G40" s="82">
         <v>56.311210312941284</v>
       </c>
-      <c r="H40" s="77">
+      <c r="H40" s="70">
         <v>47.95</v>
       </c>
-      <c r="I40" s="77">
+      <c r="I40" s="70">
         <v>65.400000000000006</v>
       </c>
-      <c r="J40" s="89">
+      <c r="J40" s="82">
         <v>4.9967589829349221E-2</v>
       </c>
-      <c r="K40" s="89">
+      <c r="K40" s="82">
         <v>36.392075078206467</v>
       </c>
-      <c r="L40" s="89">
+      <c r="L40" s="82">
         <v>38.532110091743121</v>
       </c>
-      <c r="M40" s="89">
+      <c r="M40" s="82">
         <v>61.467889908256879</v>
       </c>
-      <c r="N40" s="77">
+      <c r="N40" s="70">
         <v>458.47</v>
       </c>
-      <c r="O40" s="77">
+      <c r="O40" s="70">
         <v>373.65999999999997</v>
       </c>
     </row>
     <row r="41" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="106" t="s">
+      <c r="A41" s="99" t="s">
         <v>106</v>
       </c>
-      <c r="B41" s="77">
+      <c r="B41" s="70">
         <v>347.72</v>
       </c>
-      <c r="C41" s="77">
+      <c r="C41" s="70">
         <v>368.56</v>
       </c>
-      <c r="D41" s="89">
+      <c r="D41" s="82">
         <v>0.27374945091903191</v>
       </c>
-      <c r="E41" s="89">
+      <c r="E41" s="82">
         <v>5.9933279650293265</v>
       </c>
-      <c r="F41" s="89">
+      <c r="F41" s="82">
         <v>67.26448882135881</v>
       </c>
-      <c r="G41" s="89">
+      <c r="G41" s="82">
         <v>32.735511178641197</v>
       </c>
-      <c r="H41" s="77">
+      <c r="H41" s="70">
         <v>227.66</v>
       </c>
-      <c r="I41" s="77">
+      <c r="I41" s="70">
         <v>305.70999999999998</v>
       </c>
-      <c r="J41" s="89">
+      <c r="J41" s="82">
         <v>0.23357174138731421</v>
       </c>
-      <c r="K41" s="89">
+      <c r="K41" s="82">
         <v>34.283580778353681</v>
       </c>
-      <c r="L41" s="89">
+      <c r="L41" s="82">
         <v>76.853881129174709</v>
       </c>
-      <c r="M41" s="89">
+      <c r="M41" s="82">
         <v>23.146118870825294</v>
       </c>
-      <c r="N41" s="77">
+      <c r="N41" s="70">
         <v>120.06000000000003</v>
       </c>
-      <c r="O41" s="77">
+      <c r="O41" s="70">
         <v>62.850000000000023</v>
       </c>
     </row>
     <row r="42" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="106" t="s">
+      <c r="A42" s="99" t="s">
         <v>124</v>
       </c>
-      <c r="B42" s="77">
+      <c r="B42" s="70">
         <v>351.5</v>
       </c>
-      <c r="C42" s="77">
+      <c r="C42" s="70">
         <v>350.82</v>
       </c>
-      <c r="D42" s="89">
+      <c r="D42" s="82">
         <v>0.26057299319354998</v>
       </c>
-      <c r="E42" s="89">
+      <c r="E42" s="82">
         <v>-0.19345661450924803</v>
       </c>
-      <c r="F42" s="89">
+      <c r="F42" s="82">
         <v>67.77834787070293</v>
       </c>
-      <c r="G42" s="89">
+      <c r="G42" s="82">
         <v>32.221652129297077</v>
       </c>
-      <c r="H42" s="77">
+      <c r="H42" s="70">
         <v>370.34</v>
       </c>
-      <c r="I42" s="77">
+      <c r="I42" s="70">
         <v>363.66</v>
       </c>
-      <c r="J42" s="89">
+      <c r="J42" s="82">
         <v>0.27784730454650058</v>
       </c>
-      <c r="K42" s="89">
+      <c r="K42" s="82">
         <v>-1.8037479073283875</v>
       </c>
-      <c r="L42" s="89">
+      <c r="L42" s="82">
         <v>61.93697409668372</v>
       </c>
-      <c r="M42" s="89">
+      <c r="M42" s="82">
         <v>38.06302590331628</v>
       </c>
-      <c r="N42" s="77">
+      <c r="N42" s="70">
         <v>-18.839999999999975</v>
       </c>
-      <c r="O42" s="77">
+      <c r="O42" s="70">
         <v>-12.840000000000032</v>
       </c>
     </row>
     <row r="43" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A43" s="106" t="s">
+      <c r="A43" s="99" t="s">
         <v>150</v>
       </c>
-      <c r="B43" s="77">
+      <c r="B43" s="70">
         <v>193.8</v>
       </c>
-      <c r="C43" s="77">
+      <c r="C43" s="70">
         <v>314.33999999999997</v>
       </c>
-      <c r="D43" s="89">
+      <c r="D43" s="82">
         <v>0.23347732364306625</v>
       </c>
-      <c r="E43" s="89">
+      <c r="E43" s="82">
         <v>62.198142414860655</v>
       </c>
-      <c r="F43" s="89">
+      <c r="F43" s="82">
         <v>60.829038620601892</v>
       </c>
-      <c r="G43" s="89">
+      <c r="G43" s="82">
         <v>39.170961379398108</v>
       </c>
-      <c r="H43" s="77">
+      <c r="H43" s="70">
         <v>312.05</v>
       </c>
-      <c r="I43" s="77">
+      <c r="I43" s="70">
         <v>120.75</v>
       </c>
-      <c r="J43" s="89">
+      <c r="J43" s="82">
         <v>9.2256673882170015E-2</v>
       </c>
-      <c r="K43" s="89">
+      <c r="K43" s="82">
         <v>-61.304278160551192</v>
       </c>
-      <c r="L43" s="89">
+      <c r="L43" s="82">
         <v>87.461697722567294</v>
       </c>
-      <c r="M43" s="89">
+      <c r="M43" s="82">
         <v>12.538302277432711</v>
       </c>
-      <c r="N43" s="77">
+      <c r="N43" s="70">
         <v>-118.25</v>
       </c>
-      <c r="O43" s="77">
+      <c r="O43" s="70">
         <v>193.58999999999997</v>
       </c>
     </row>
     <row r="44" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A44" s="106" t="s">
+      <c r="A44" s="99" t="s">
         <v>142</v>
       </c>
-      <c r="B44" s="77">
+      <c r="B44" s="70">
         <v>289.14</v>
       </c>
-      <c r="C44" s="77">
+      <c r="C44" s="70">
         <v>309.13</v>
       </c>
-      <c r="D44" s="89">
+      <c r="D44" s="82">
         <v>0.22960757478456789</v>
       </c>
-      <c r="E44" s="89">
+      <c r="E44" s="82">
         <v>6.913605865670613</v>
       </c>
-      <c r="F44" s="89">
+      <c r="F44" s="82">
         <v>46.145634522692724</v>
       </c>
-      <c r="G44" s="89">
+      <c r="G44" s="82">
         <v>53.854365477307276</v>
       </c>
-      <c r="H44" s="77">
+      <c r="H44" s="70">
         <v>809.21</v>
       </c>
-      <c r="I44" s="77">
+      <c r="I44" s="70">
         <v>787.55</v>
       </c>
-      <c r="J44" s="89">
+      <c r="J44" s="82">
         <v>0.60171216162238506</v>
       </c>
-      <c r="K44" s="89">
+      <c r="K44" s="82">
         <v>-2.6766846677623954</v>
       </c>
-      <c r="L44" s="89">
+      <c r="L44" s="82">
         <v>82.982667767125889</v>
       </c>
-      <c r="M44" s="89">
+      <c r="M44" s="82">
         <v>17.017332232874104</v>
       </c>
-      <c r="N44" s="77">
+      <c r="N44" s="70">
         <v>-520.07000000000005</v>
       </c>
-      <c r="O44" s="77">
+      <c r="O44" s="70">
         <v>-478.41999999999996</v>
       </c>
     </row>
     <row r="45" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A45" s="106" t="s">
+      <c r="A45" s="99" t="s">
         <v>107</v>
       </c>
-      <c r="B45" s="77">
+      <c r="B45" s="70">
         <v>282.29000000000002</v>
       </c>
-      <c r="C45" s="77">
+      <c r="C45" s="70">
         <v>308.29000000000002</v>
       </c>
-      <c r="D45" s="89">
+      <c r="D45" s="82">
         <v>0.22898366134097123</v>
       </c>
-      <c r="E45" s="89">
+      <c r="E45" s="82">
         <v>9.2103864819866086</v>
       </c>
-      <c r="F45" s="89">
+      <c r="F45" s="82">
         <v>56.745272308540663</v>
       </c>
-      <c r="G45" s="89">
+      <c r="G45" s="82">
         <v>43.254727691459337</v>
       </c>
-      <c r="H45" s="77">
+      <c r="H45" s="70">
         <v>516.42999999999995</v>
       </c>
-      <c r="I45" s="77">
+      <c r="I45" s="70">
         <v>283.99</v>
       </c>
-      <c r="J45" s="89">
+      <c r="J45" s="82">
         <v>0.21697700054490648</v>
       </c>
-      <c r="K45" s="89">
+      <c r="K45" s="82">
         <v>-45.009004124469911</v>
       </c>
-      <c r="L45" s="89">
+      <c r="L45" s="82">
         <v>76.851297580900734</v>
       </c>
-      <c r="M45" s="89">
+      <c r="M45" s="82">
         <v>23.148702419099262</v>
       </c>
-      <c r="N45" s="77">
+      <c r="N45" s="70">
         <v>-234.13999999999993</v>
       </c>
-      <c r="O45" s="77">
+      <c r="O45" s="70">
         <v>24.300000000000011</v>
       </c>
     </row>
     <row r="46" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="106" t="s">
+      <c r="A46" s="99" t="s">
         <v>128</v>
       </c>
-      <c r="B46" s="77">
+      <c r="B46" s="70">
         <v>271.75</v>
       </c>
-      <c r="C46" s="77">
+      <c r="C46" s="70">
         <v>291.7</v>
       </c>
-      <c r="D46" s="89">
+      <c r="D46" s="82">
         <v>0.21666137082993708</v>
       </c>
-      <c r="E46" s="89">
+      <c r="E46" s="82">
         <v>7.3413063477460865</v>
       </c>
-      <c r="F46" s="89">
+      <c r="F46" s="82">
         <v>59.718889269797735</v>
       </c>
-      <c r="G46" s="89">
+      <c r="G46" s="82">
         <v>40.281110730202265</v>
       </c>
-      <c r="H46" s="77">
+      <c r="H46" s="70">
         <v>1037.77</v>
       </c>
-      <c r="I46" s="77">
+      <c r="I46" s="70">
         <v>1043.95</v>
       </c>
-      <c r="J46" s="89">
+      <c r="J46" s="82">
         <v>0.79760956272705075</v>
       </c>
-      <c r="K46" s="89">
+      <c r="K46" s="82">
         <v>0.59550767511106162</v>
       </c>
-      <c r="L46" s="89">
+      <c r="L46" s="82">
         <v>80.429139326596101</v>
       </c>
-      <c r="M46" s="89">
+      <c r="M46" s="82">
         <v>19.570860673403896</v>
       </c>
-      <c r="N46" s="77">
+      <c r="N46" s="70">
         <v>-766.02</v>
       </c>
-      <c r="O46" s="77">
+      <c r="O46" s="70">
         <v>-752.25</v>
       </c>
     </row>
     <row r="47" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A47" s="106" t="s">
+      <c r="A47" s="99" t="s">
         <v>118</v>
       </c>
-      <c r="B47" s="77">
+      <c r="B47" s="70">
         <v>200.33</v>
       </c>
-      <c r="C47" s="77">
+      <c r="C47" s="70">
         <v>262.82</v>
       </c>
-      <c r="D47" s="89">
+      <c r="D47" s="82">
         <v>0.19521063243580414</v>
       </c>
-      <c r="E47" s="89">
+      <c r="E47" s="82">
         <v>31.193530674387247</v>
       </c>
-      <c r="F47" s="89">
+      <c r="F47" s="82">
         <v>94.349745072673315</v>
       </c>
-      <c r="G47" s="89">
+      <c r="G47" s="82">
         <v>5.6502549273266878</v>
       </c>
-      <c r="H47" s="77">
+      <c r="H47" s="70">
         <v>213.74</v>
       </c>
-      <c r="I47" s="77">
+      <c r="I47" s="70">
         <v>210.99</v>
       </c>
-      <c r="J47" s="89">
+      <c r="J47" s="82">
         <v>0.16120277948156564</v>
       </c>
-      <c r="K47" s="89">
+      <c r="K47" s="82">
         <v>-1.2866098998783568</v>
       </c>
-      <c r="L47" s="89">
+      <c r="L47" s="82">
         <v>59.154462296791316</v>
       </c>
-      <c r="M47" s="89">
+      <c r="M47" s="82">
         <v>40.845537703208684</v>
       </c>
-      <c r="N47" s="77">
+      <c r="N47" s="70">
         <v>-13.409999999999997</v>
       </c>
-      <c r="O47" s="77">
+      <c r="O47" s="70">
         <v>51.829999999999984</v>
       </c>
     </row>
     <row r="48" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A48" s="106" t="s">
+      <c r="A48" s="99" t="s">
         <v>27</v>
       </c>
-      <c r="B48" s="77">
+      <c r="B48" s="70">
         <v>181.1</v>
       </c>
-      <c r="C48" s="77">
+      <c r="C48" s="70">
         <v>239.7</v>
       </c>
-      <c r="D48" s="89">
+      <c r="D48" s="82">
         <v>0.17803815765490547</v>
       </c>
-      <c r="E48" s="89">
+      <c r="E48" s="82">
         <v>32.357813362782991</v>
       </c>
-      <c r="F48" s="89">
+      <c r="F48" s="82">
         <v>26.96287025448477</v>
       </c>
-      <c r="G48" s="89">
+      <c r="G48" s="82">
         <v>73.03712974551523</v>
       </c>
-      <c r="H48" s="77">
+      <c r="H48" s="70">
         <v>150.58000000000001</v>
       </c>
-      <c r="I48" s="77">
+      <c r="I48" s="70">
         <v>168.93</v>
       </c>
-      <c r="J48" s="89">
+      <c r="J48" s="82">
         <v>0.129067659783975</v>
       </c>
-      <c r="K48" s="89">
+      <c r="K48" s="82">
         <v>12.186213308540307</v>
       </c>
-      <c r="L48" s="89">
+      <c r="L48" s="82">
         <v>39.838986562481502</v>
       </c>
-      <c r="M48" s="89">
+      <c r="M48" s="82">
         <v>60.161013437518498</v>
       </c>
-      <c r="N48" s="77">
+      <c r="N48" s="70">
         <v>30.519999999999982</v>
       </c>
-      <c r="O48" s="77">
+      <c r="O48" s="70">
         <v>70.769999999999982</v>
       </c>
     </row>
     <row r="49" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A49" s="106" t="s">
+      <c r="A49" s="99" t="s">
         <v>132</v>
       </c>
-      <c r="B49" s="77">
+      <c r="B49" s="70">
         <v>203.7</v>
       </c>
-      <c r="C49" s="77">
+      <c r="C49" s="70">
         <v>235.76</v>
       </c>
-      <c r="D49" s="89">
+      <c r="D49" s="82">
         <v>0.17511170650279728</v>
       </c>
-      <c r="E49" s="89">
+      <c r="E49" s="82">
         <v>15.738831615120278</v>
       </c>
-      <c r="F49" s="89">
+      <c r="F49" s="82">
         <v>35.294367153036973</v>
       </c>
-      <c r="G49" s="89">
+      <c r="G49" s="82">
         <v>64.705632846963027</v>
       </c>
-      <c r="H49" s="77">
+      <c r="H49" s="70">
         <v>185.01</v>
       </c>
-      <c r="I49" s="77">
+      <c r="I49" s="70">
         <v>225.43</v>
       </c>
-      <c r="J49" s="89">
+      <c r="J49" s="82">
         <v>0.17223537882614978</v>
       </c>
-      <c r="K49" s="89">
+      <c r="K49" s="82">
         <v>21.847467704448416</v>
       </c>
-      <c r="L49" s="89">
+      <c r="L49" s="82">
         <v>45.357760723949781</v>
       </c>
-      <c r="M49" s="89">
+      <c r="M49" s="82">
         <v>54.642239276050219</v>
       </c>
-      <c r="N49" s="77">
+      <c r="N49" s="70">
         <v>18.689999999999998</v>
       </c>
-      <c r="O49" s="77">
+      <c r="O49" s="70">
         <v>10.329999999999984</v>
       </c>
     </row>
     <row r="50" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A50" s="106" t="s">
+      <c r="A50" s="99" t="s">
         <v>122</v>
       </c>
-      <c r="B50" s="77">
+      <c r="B50" s="70">
         <v>198.29</v>
       </c>
-      <c r="C50" s="77">
+      <c r="C50" s="70">
         <v>224.22</v>
       </c>
-      <c r="D50" s="89">
+      <c r="D50" s="82">
         <v>0.16654032419433834</v>
       </c>
-      <c r="E50" s="89">
+      <c r="E50" s="82">
         <v>13.076806697261588</v>
       </c>
-      <c r="F50" s="89">
+      <c r="F50" s="82">
         <v>35.862099723485869</v>
       </c>
-      <c r="G50" s="89">
+      <c r="G50" s="82">
         <v>64.137900276514131</v>
       </c>
-      <c r="H50" s="77">
+      <c r="H50" s="70">
         <v>97.11</v>
       </c>
-      <c r="I50" s="77">
+      <c r="I50" s="70">
         <v>105.92</v>
       </c>
-      <c r="J50" s="89">
+      <c r="J50" s="82">
         <v>8.0926102671631028E-2</v>
       </c>
-      <c r="K50" s="89">
+      <c r="K50" s="82">
         <v>9.0721861806199176</v>
       </c>
-      <c r="L50" s="89">
+      <c r="L50" s="82">
         <v>43.617824773413908</v>
       </c>
-      <c r="M50" s="89">
+      <c r="M50" s="82">
         <v>56.382175226586092</v>
       </c>
-      <c r="N50" s="77">
+      <c r="N50" s="70">
         <v>101.17999999999999</v>
       </c>
-      <c r="O50" s="77">
+      <c r="O50" s="70">
         <v>118.3</v>
       </c>
     </row>
     <row r="51" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A51" s="106" t="s">
+      <c r="A51" s="99" t="s">
         <v>108</v>
       </c>
-      <c r="B51" s="77">
+      <c r="B51" s="70">
         <v>385.65</v>
       </c>
-      <c r="C51" s="77">
+      <c r="C51" s="70">
         <v>214.84</v>
       </c>
-      <c r="D51" s="89">
+      <c r="D51" s="82">
         <v>0.15957329074084226</v>
       </c>
-      <c r="E51" s="89">
+      <c r="E51" s="82">
         <v>-44.291455983404639</v>
       </c>
-      <c r="F51" s="89">
+      <c r="F51" s="82">
         <v>93.418357847700619</v>
       </c>
-      <c r="G51" s="89">
+      <c r="G51" s="82">
         <v>6.581642152299386</v>
       </c>
-      <c r="H51" s="77">
+      <c r="H51" s="70">
         <v>1186.6600000000001</v>
       </c>
-      <c r="I51" s="77">
+      <c r="I51" s="70">
         <v>924.28</v>
       </c>
-      <c r="J51" s="89">
+      <c r="J51" s="82">
         <v>0.70617804170444798</v>
       </c>
-      <c r="K51" s="89">
+      <c r="K51" s="82">
         <v>-22.110798375271777</v>
       </c>
-      <c r="L51" s="89">
+      <c r="L51" s="82">
         <v>94.405374994590389</v>
       </c>
-      <c r="M51" s="89">
+      <c r="M51" s="82">
         <v>5.5946250054096165</v>
       </c>
-      <c r="N51" s="77">
+      <c r="N51" s="70">
         <v>-801.0100000000001</v>
       </c>
-      <c r="O51" s="77">
+      <c r="O51" s="70">
         <v>-709.43999999999994</v>
       </c>
     </row>
     <row r="52" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A52" s="106" t="s">
+      <c r="A52" s="99" t="s">
         <v>111</v>
       </c>
-      <c r="B52" s="77">
+      <c r="B52" s="70">
         <v>222.2</v>
       </c>
-      <c r="C52" s="77">
+      <c r="C52" s="70">
         <v>203.58</v>
       </c>
-      <c r="D52" s="89">
+      <c r="D52" s="82">
         <v>0.15120987958024887</v>
       </c>
-      <c r="E52" s="89">
+      <c r="E52" s="82">
         <v>-8.3798379837983692</v>
       </c>
-      <c r="F52" s="89">
+      <c r="F52" s="82">
         <v>53.512132822477653</v>
       </c>
-      <c r="G52" s="89">
+      <c r="G52" s="82">
         <v>46.487867177522347</v>
       </c>
-      <c r="H52" s="77">
+      <c r="H52" s="70">
         <v>167.99</v>
       </c>
-      <c r="I52" s="77">
+      <c r="I52" s="70">
         <v>157.27000000000001</v>
       </c>
-      <c r="J52" s="89">
+      <c r="J52" s="82">
         <v>0.12015906502235096</v>
       </c>
-      <c r="K52" s="89">
+      <c r="K52" s="82">
         <v>-6.3813322221560806</v>
       </c>
-      <c r="L52" s="89">
+      <c r="L52" s="82">
         <v>86.087620016532085</v>
       </c>
-      <c r="M52" s="89">
+      <c r="M52" s="82">
         <v>13.91237998346792</v>
       </c>
-      <c r="N52" s="77">
+      <c r="N52" s="70">
         <v>54.20999999999998</v>
       </c>
-      <c r="O52" s="77">
+      <c r="O52" s="70">
         <v>46.31</v>
       </c>
     </row>
     <row r="53" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A53" s="106" t="s">
+      <c r="A53" s="99" t="s">
         <v>148</v>
       </c>
-      <c r="B53" s="77">
+      <c r="B53" s="70">
         <v>157.66</v>
       </c>
-      <c r="C53" s="77">
+      <c r="C53" s="70">
         <v>166.53</v>
       </c>
-      <c r="D53" s="89">
+      <c r="D53" s="82">
         <v>0.12369084019303882</v>
       </c>
-      <c r="E53" s="89">
+      <c r="E53" s="82">
         <v>5.6260306989724755</v>
       </c>
-      <c r="F53" s="89">
+      <c r="F53" s="82">
         <v>93.604755899837869</v>
       </c>
-      <c r="G53" s="89">
+      <c r="G53" s="82">
         <v>6.3952441001621327</v>
       </c>
-      <c r="H53" s="77">
+      <c r="H53" s="70">
         <v>163.52000000000001</v>
       </c>
-      <c r="I53" s="77">
+      <c r="I53" s="70">
         <v>160.13</v>
       </c>
-      <c r="J53" s="89">
+      <c r="J53" s="82">
         <v>0.12234419203935307</v>
       </c>
-      <c r="K53" s="89">
+      <c r="K53" s="82">
         <v>-2.0731409001957037</v>
       </c>
-      <c r="L53" s="89">
+      <c r="L53" s="82">
         <v>33.12308749141323</v>
       </c>
-      <c r="M53" s="89">
+      <c r="M53" s="82">
         <v>66.87691250858677</v>
       </c>
-      <c r="N53" s="77">
+      <c r="N53" s="70">
         <v>-5.8600000000000136</v>
       </c>
-      <c r="O53" s="77">
+      <c r="O53" s="70">
         <v>6.4000000000000057</v>
       </c>
     </row>
     <row r="54" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A54" s="106" t="s">
+      <c r="A54" s="99" t="s">
         <v>114</v>
       </c>
-      <c r="B54" s="77">
+      <c r="B54" s="70">
         <v>150.36000000000001</v>
       </c>
-      <c r="C54" s="77">
+      <c r="C54" s="70">
         <v>159.36000000000001</v>
       </c>
-      <c r="D54" s="89">
+      <c r="D54" s="82">
         <v>0.11836529329948159</v>
       </c>
-      <c r="E54" s="89">
+      <c r="E54" s="82">
         <v>5.9856344772545889</v>
       </c>
-      <c r="F54" s="89">
+      <c r="F54" s="82">
         <v>40.775602409638566</v>
       </c>
-      <c r="G54" s="89">
+      <c r="G54" s="82">
         <v>59.224397590361434</v>
       </c>
-      <c r="H54" s="77">
+      <c r="H54" s="70">
         <v>49.38</v>
       </c>
-      <c r="I54" s="77">
+      <c r="I54" s="70">
         <v>53</v>
       </c>
-      <c r="J54" s="89">
+      <c r="J54" s="82">
         <v>4.0493612552836525E-2</v>
       </c>
-      <c r="K54" s="89">
+      <c r="K54" s="82">
         <v>7.3309031996759773</v>
       </c>
-      <c r="L54" s="89">
+      <c r="L54" s="82">
         <v>29.320754716981128</v>
       </c>
-      <c r="M54" s="89">
+      <c r="M54" s="82">
         <v>70.679245283018872</v>
       </c>
-      <c r="N54" s="77">
+      <c r="N54" s="70">
         <v>100.98000000000002</v>
       </c>
-      <c r="O54" s="77">
+      <c r="O54" s="70">
         <v>106.36000000000001</v>
       </c>
     </row>
     <row r="55" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A55" s="106" t="s">
+      <c r="A55" s="99" t="s">
         <v>131</v>
       </c>
-      <c r="B55" s="77">
+      <c r="B55" s="70">
         <v>123.62</v>
       </c>
-      <c r="C55" s="77">
+      <c r="C55" s="70">
         <v>158.30000000000001</v>
       </c>
-      <c r="D55" s="89">
+      <c r="D55" s="82">
         <v>0.11757797395399056</v>
       </c>
-      <c r="E55" s="89">
+      <c r="E55" s="82">
         <v>28.053712991425339</v>
       </c>
-      <c r="F55" s="89">
+      <c r="F55" s="82">
         <v>57.441566645609605</v>
       </c>
-      <c r="G55" s="89">
+      <c r="G55" s="82">
         <v>42.558433354390395</v>
       </c>
-      <c r="H55" s="77">
+      <c r="H55" s="70">
         <v>56.57</v>
       </c>
-      <c r="I55" s="77">
+      <c r="I55" s="70">
         <v>55.05</v>
       </c>
-      <c r="J55" s="89">
+      <c r="J55" s="82">
         <v>4.2059874925163221E-2</v>
       </c>
-      <c r="K55" s="89">
+      <c r="K55" s="82">
         <v>-2.6869365388014903</v>
       </c>
-      <c r="L55" s="89">
+      <c r="L55" s="82">
         <v>72.26158038147139</v>
       </c>
-      <c r="M55" s="89">
+      <c r="M55" s="82">
         <v>27.73841961852861</v>
       </c>
-      <c r="N55" s="77">
+      <c r="N55" s="70">
         <v>67.050000000000011</v>
       </c>
-      <c r="O55" s="77">
+      <c r="O55" s="70">
         <v>103.25000000000001</v>
       </c>
     </row>
     <row r="56" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A56" s="106" t="s">
+      <c r="A56" s="99" t="s">
         <v>115</v>
       </c>
-      <c r="B56" s="77">
+      <c r="B56" s="70">
         <v>136.4</v>
       </c>
-      <c r="C56" s="77">
+      <c r="C56" s="70">
         <v>146.03</v>
       </c>
-      <c r="D56" s="89">
+      <c r="D56" s="82">
         <v>0.10846438115288212</v>
       </c>
-      <c r="E56" s="89">
+      <c r="E56" s="82">
         <v>7.0601173020527819</v>
       </c>
-      <c r="F56" s="89">
+      <c r="F56" s="82">
         <v>49.311785249606245</v>
       </c>
-      <c r="G56" s="89">
+      <c r="G56" s="82">
         <v>50.688214750393755</v>
       </c>
-      <c r="H56" s="77">
+      <c r="H56" s="70">
         <v>73</v>
       </c>
-      <c r="I56" s="77">
+      <c r="I56" s="70">
         <v>86.61</v>
       </c>
-      <c r="J56" s="89">
+      <c r="J56" s="82">
         <v>6.6172675154739083E-2</v>
       </c>
-      <c r="K56" s="89">
+      <c r="K56" s="82">
         <v>18.643835616438356</v>
       </c>
-      <c r="L56" s="89">
+      <c r="L56" s="82">
         <v>72.116383789400757</v>
       </c>
-      <c r="M56" s="89">
+      <c r="M56" s="82">
         <v>27.883616210599239</v>
       </c>
-      <c r="N56" s="77">
+      <c r="N56" s="70">
         <v>63.400000000000006</v>
       </c>
-      <c r="O56" s="77">
+      <c r="O56" s="70">
         <v>59.42</v>
       </c>
     </row>
     <row r="57" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A57" s="106" t="s">
+      <c r="A57" s="99" t="s">
         <v>144</v>
       </c>
-      <c r="B57" s="77">
+      <c r="B57" s="70">
         <v>162.94999999999999</v>
       </c>
-      <c r="C57" s="77">
+      <c r="C57" s="70">
         <v>138.12</v>
       </c>
-      <c r="D57" s="89">
+      <c r="D57" s="82">
         <v>0.10258919622568019</v>
       </c>
-      <c r="E57" s="89">
+      <c r="E57" s="82">
         <v>-15.237803007057371</v>
       </c>
-      <c r="F57" s="89">
+      <c r="F57" s="82">
         <v>60.729800173761944</v>
       </c>
-      <c r="G57" s="89">
+      <c r="G57" s="82">
         <v>39.270199826238056</v>
       </c>
-      <c r="H57" s="77">
+      <c r="H57" s="70">
         <v>204.13</v>
       </c>
-      <c r="I57" s="77">
+      <c r="I57" s="70">
         <v>160.55000000000001</v>
       </c>
-      <c r="J57" s="89">
+      <c r="J57" s="82">
         <v>0.12266508481807367</v>
       </c>
-      <c r="K57" s="89">
+      <c r="K57" s="82">
         <v>-21.349140253759852</v>
       </c>
-      <c r="L57" s="89">
+      <c r="L57" s="82">
         <v>94.363126751790716</v>
       </c>
-      <c r="M57" s="89">
+      <c r="M57" s="82">
         <v>5.6368732482092812</v>
       </c>
-      <c r="N57" s="77">
+      <c r="N57" s="70">
         <v>-41.180000000000007</v>
       </c>
-      <c r="O57" s="77">
+      <c r="O57" s="70">
         <v>-22.430000000000007</v>
       </c>
     </row>
     <row r="58" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A58" s="106" t="s">
+      <c r="A58" s="99" t="s">
         <v>126</v>
       </c>
-      <c r="B58" s="77">
+      <c r="B58" s="70">
         <v>149.22</v>
       </c>
-      <c r="C58" s="77">
+      <c r="C58" s="70">
         <v>128.46</v>
       </c>
-      <c r="D58" s="89">
+      <c r="D58" s="82">
         <v>9.5414191624318551E-2</v>
       </c>
-      <c r="E58" s="89">
+      <c r="E58" s="82">
         <v>-13.912344189786886</v>
       </c>
-      <c r="F58" s="89">
+      <c r="F58" s="82">
         <v>77.471586486065704</v>
       </c>
-      <c r="G58" s="89">
+      <c r="G58" s="82">
         <v>22.528413513934296</v>
       </c>
-      <c r="H58" s="77">
+      <c r="H58" s="70">
         <v>9.23</v>
       </c>
-      <c r="I58" s="77">
+      <c r="I58" s="70">
         <v>10.42</v>
       </c>
-      <c r="J58" s="89">
+      <c r="J58" s="82">
         <v>7.9611970339727653E-3</v>
       </c>
-      <c r="K58" s="89">
+      <c r="K58" s="82">
         <v>12.892741061755139</v>
       </c>
-      <c r="L58" s="89">
+      <c r="L58" s="82">
         <v>24.568138195777351</v>
       </c>
-      <c r="M58" s="89">
+      <c r="M58" s="82">
         <v>75.431861804222649</v>
       </c>
-      <c r="N58" s="77">
+      <c r="N58" s="70">
         <v>139.99</v>
       </c>
-      <c r="O58" s="77">
+      <c r="O58" s="70">
         <v>118.04</v>
       </c>
     </row>
     <row r="59" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A59" s="106" t="s">
+      <c r="A59" s="99" t="s">
         <v>116</v>
       </c>
-      <c r="B59" s="77">
+      <c r="B59" s="70">
         <v>114.7</v>
       </c>
-      <c r="C59" s="77">
+      <c r="C59" s="70">
         <v>125.06</v>
       </c>
-      <c r="D59" s="89">
+      <c r="D59" s="82">
         <v>9.2888827685951095E-2</v>
       </c>
-      <c r="E59" s="89">
+      <c r="E59" s="82">
         <v>9.0322580645161281</v>
       </c>
-      <c r="F59" s="89">
+      <c r="F59" s="82">
         <v>61.514473052934591</v>
       </c>
-      <c r="G59" s="89">
+      <c r="G59" s="82">
         <v>38.485526947065409</v>
       </c>
-      <c r="H59" s="77">
+      <c r="H59" s="70">
         <v>98.26</v>
       </c>
-      <c r="I59" s="77">
+      <c r="I59" s="70">
         <v>97.21</v>
       </c>
-      <c r="J59" s="89">
+      <c r="J59" s="82">
         <v>7.4271397665306382E-2</v>
       </c>
-      <c r="K59" s="89">
+      <c r="K59" s="82">
         <v>-1.0685935273763598</v>
       </c>
-      <c r="L59" s="89">
+      <c r="L59" s="82">
         <v>72.842300174879128</v>
       </c>
-      <c r="M59" s="89">
+      <c r="M59" s="82">
         <v>27.157699825120872</v>
       </c>
-      <c r="N59" s="77">
+      <c r="N59" s="70">
         <v>16.439999999999998</v>
       </c>
-      <c r="O59" s="77">
+      <c r="O59" s="70">
         <v>27.850000000000009</v>
       </c>
     </row>
     <row r="60" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A60" s="106" t="s">
+      <c r="A60" s="99" t="s">
         <v>121</v>
       </c>
-      <c r="B60" s="77">
+      <c r="B60" s="70">
         <v>110.06</v>
       </c>
-      <c r="C60" s="77">
+      <c r="C60" s="70">
         <v>123</v>
       </c>
-      <c r="D60" s="89">
+      <c r="D60" s="82">
         <v>9.1358754240940226E-2</v>
       </c>
-      <c r="E60" s="89">
+      <c r="E60" s="82">
         <v>11.757223332727602</v>
       </c>
-      <c r="F60" s="89">
+      <c r="F60" s="82">
         <v>68.365853658536594</v>
       </c>
-      <c r="G60" s="89">
+      <c r="G60" s="82">
         <v>31.63414634146341</v>
       </c>
-      <c r="H60" s="77">
+      <c r="H60" s="70">
         <v>215.84</v>
       </c>
-      <c r="I60" s="77">
+      <c r="I60" s="70">
         <v>208.18</v>
       </c>
-      <c r="J60" s="89">
+      <c r="J60" s="82">
         <v>0.15905585398583977</v>
       </c>
-      <c r="K60" s="89">
+      <c r="K60" s="82">
         <v>-3.5489251297257209</v>
       </c>
-      <c r="L60" s="89">
+      <c r="L60" s="82">
         <v>92.909981746565478</v>
       </c>
-      <c r="M60" s="89">
+      <c r="M60" s="82">
         <v>7.0900182534345273</v>
       </c>
-      <c r="N60" s="77">
+      <c r="N60" s="70">
         <v>-105.78</v>
       </c>
-      <c r="O60" s="77">
+      <c r="O60" s="70">
         <v>-85.18</v>
       </c>
     </row>
     <row r="61" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A61" s="106" t="s">
+      <c r="A61" s="99" t="s">
         <v>145</v>
       </c>
-      <c r="B61" s="77">
+      <c r="B61" s="70">
         <v>100.87</v>
       </c>
-      <c r="C61" s="77">
+      <c r="C61" s="70">
         <v>106.64</v>
       </c>
-      <c r="D61" s="89">
+      <c r="D61" s="82">
         <v>7.9207297172795663E-2</v>
       </c>
-      <c r="E61" s="89">
+      <c r="E61" s="82">
         <v>5.7202339645087701</v>
       </c>
-      <c r="F61" s="89">
+      <c r="F61" s="82">
         <v>60.38072018004501</v>
       </c>
-      <c r="G61" s="89">
+      <c r="G61" s="82">
         <v>39.61927981995499</v>
       </c>
-      <c r="H61" s="77">
+      <c r="H61" s="70">
         <v>25.79</v>
       </c>
-      <c r="I61" s="77">
+      <c r="I61" s="70">
         <v>28.15</v>
       </c>
-      <c r="J61" s="89">
+      <c r="J61" s="82">
         <v>2.1507456478534869E-2</v>
       </c>
-      <c r="K61" s="89">
+      <c r="K61" s="82">
         <v>9.1508336564559887</v>
       </c>
-      <c r="L61" s="89">
+      <c r="L61" s="82">
         <v>7.6021314387211305</v>
       </c>
-      <c r="M61" s="89">
+      <c r="M61" s="82">
         <v>92.397868561278869</v>
       </c>
-      <c r="N61" s="77">
+      <c r="N61" s="70">
         <v>75.080000000000013</v>
       </c>
-      <c r="O61" s="77">
+      <c r="O61" s="70">
         <v>78.490000000000009</v>
       </c>
     </row>
     <row r="62" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A62" s="106" t="s">
+      <c r="A62" s="99" t="s">
         <v>18</v>
       </c>
-      <c r="B62" s="77">
+      <c r="B62" s="70">
         <v>108.8</v>
       </c>
-      <c r="C62" s="77">
+      <c r="C62" s="70">
         <v>98.09</v>
       </c>
-      <c r="D62" s="89">
+      <c r="D62" s="82">
         <v>7.2856749621901029E-2</v>
       </c>
-      <c r="E62" s="89">
+      <c r="E62" s="82">
         <v>-9.8437499999999947</v>
       </c>
-      <c r="F62" s="89">
+      <c r="F62" s="82">
         <v>35.243144051381378</v>
       </c>
-      <c r="G62" s="89">
+      <c r="G62" s="82">
         <v>64.756855948618622</v>
       </c>
-      <c r="H62" s="77">
+      <c r="H62" s="70">
         <v>198.04</v>
       </c>
-      <c r="I62" s="77">
+      <c r="I62" s="70">
         <v>236.49</v>
       </c>
-      <c r="J62" s="89">
+      <c r="J62" s="82">
         <v>0.1806855553324587</v>
       </c>
-      <c r="K62" s="89">
+      <c r="K62" s="82">
         <v>19.415269642496476</v>
       </c>
-      <c r="L62" s="89">
+      <c r="L62" s="82">
         <v>80.641887606241283</v>
       </c>
-      <c r="M62" s="89">
+      <c r="M62" s="82">
         <v>19.358112393758724</v>
       </c>
-      <c r="N62" s="77">
+      <c r="N62" s="70">
         <v>-89.24</v>
       </c>
-      <c r="O62" s="77">
+      <c r="O62" s="70">
         <v>-138.4</v>
       </c>
     </row>
     <row r="63" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A63" s="106" t="s">
+      <c r="A63" s="99" t="s">
         <v>129</v>
       </c>
-      <c r="B63" s="77">
+      <c r="B63" s="70">
         <v>64.63</v>
       </c>
-      <c r="C63" s="77">
+      <c r="C63" s="70">
         <v>83.24</v>
       </c>
-      <c r="D63" s="89">
+      <c r="D63" s="82">
         <v>6.1826851244031408E-2</v>
       </c>
-      <c r="E63" s="89">
+      <c r="E63" s="82">
         <v>28.794677394398889</v>
       </c>
-      <c r="F63" s="89">
+      <c r="F63" s="82">
         <v>19.173474291206148</v>
       </c>
-      <c r="G63" s="89">
+      <c r="G63" s="82">
         <v>80.826525708793852</v>
       </c>
-      <c r="H63" s="77">
+      <c r="H63" s="70">
         <v>36.83</v>
       </c>
-      <c r="I63" s="77">
+      <c r="I63" s="70">
         <v>42.15</v>
       </c>
-      <c r="J63" s="89">
+      <c r="J63" s="82">
         <v>3.2203882435887912E-2</v>
       </c>
-      <c r="K63" s="89">
+      <c r="K63" s="82">
         <v>14.444746130871575</v>
       </c>
-      <c r="L63" s="89">
+      <c r="L63" s="82">
         <v>43.321470937129291</v>
       </c>
-      <c r="M63" s="89">
+      <c r="M63" s="82">
         <v>56.678529062870709</v>
       </c>
-      <c r="N63" s="77">
+      <c r="N63" s="70">
         <v>27.799999999999997</v>
       </c>
-      <c r="O63" s="77">
+      <c r="O63" s="70">
         <v>41.089999999999996</v>
       </c>
     </row>
     <row r="64" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A64" s="106" t="s">
+      <c r="A64" s="99" t="s">
         <v>139</v>
       </c>
-      <c r="B64" s="77">
+      <c r="B64" s="70">
         <v>64.36</v>
       </c>
-      <c r="C64" s="77">
+      <c r="C64" s="70">
         <v>63.85</v>
       </c>
-      <c r="D64" s="89">
+      <c r="D64" s="82">
         <v>4.7424849254341733E-2</v>
       </c>
-      <c r="E64" s="89">
+      <c r="E64" s="82">
         <v>-0.79241765071472647</v>
       </c>
-      <c r="F64" s="89">
+      <c r="F64" s="82">
         <v>44.009397024275643</v>
       </c>
-      <c r="G64" s="89">
+      <c r="G64" s="82">
         <v>55.990602975724357</v>
       </c>
-      <c r="H64" s="77">
+      <c r="H64" s="70">
         <v>23.4</v>
       </c>
-      <c r="I64" s="77">
+      <c r="I64" s="70">
         <v>31.9</v>
       </c>
-      <c r="J64" s="89">
+      <c r="J64" s="82">
         <v>2.4372570574254435E-2</v>
       </c>
-      <c r="K64" s="89">
+      <c r="K64" s="82">
         <v>36.324786324786331</v>
       </c>
-      <c r="L64" s="89">
+      <c r="L64" s="82">
         <v>65.109717868338549</v>
       </c>
-      <c r="M64" s="89">
+      <c r="M64" s="82">
         <v>34.890282131661451</v>
       </c>
-      <c r="N64" s="77">
+      <c r="N64" s="70">
         <v>40.96</v>
       </c>
-      <c r="O64" s="77">
+      <c r="O64" s="70">
         <v>31.950000000000003</v>
       </c>
     </row>
     <row r="65" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A65" s="106" t="s">
+      <c r="A65" s="99" t="s">
         <v>31</v>
       </c>
-      <c r="B65" s="77">
+      <c r="B65" s="70">
         <v>59.59</v>
       </c>
-      <c r="C65" s="77">
+      <c r="C65" s="70">
         <v>44.79</v>
       </c>
-      <c r="D65" s="89">
+      <c r="D65" s="82">
         <v>3.3267956117493593E-2</v>
       </c>
-      <c r="E65" s="89">
+      <c r="E65" s="82">
         <v>-24.836381943279079</v>
       </c>
-      <c r="F65" s="89">
+      <c r="F65" s="82">
         <v>22.884572449207411</v>
       </c>
-      <c r="G65" s="89">
+      <c r="G65" s="82">
         <v>77.115427550792589</v>
       </c>
-      <c r="H65" s="77">
+      <c r="H65" s="70">
         <v>23.9</v>
       </c>
-      <c r="I65" s="77">
+      <c r="I65" s="70">
         <v>21.22</v>
       </c>
-      <c r="J65" s="89">
+      <c r="J65" s="82">
         <v>1.6212725629645115E-2</v>
       </c>
-      <c r="K65" s="89">
+      <c r="K65" s="82">
         <v>-11.213389121338912</v>
       </c>
-      <c r="L65" s="89">
+      <c r="L65" s="82">
         <v>59.142318567389253</v>
       </c>
-      <c r="M65" s="89">
+      <c r="M65" s="82">
         <v>40.857681432610747</v>
       </c>
-      <c r="N65" s="77">
+      <c r="N65" s="70">
         <v>35.690000000000005</v>
       </c>
-      <c r="O65" s="77">
+      <c r="O65" s="70">
         <v>23.57</v>
       </c>
     </row>
     <row r="66" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A66" s="106" t="s">
+      <c r="A66" s="99" t="s">
         <v>133</v>
       </c>
-      <c r="B66" s="77">
+      <c r="B66" s="70">
         <v>47.37</v>
       </c>
-      <c r="C66" s="77">
+      <c r="C66" s="70">
         <v>44.43</v>
       </c>
-      <c r="D66" s="89">
+      <c r="D66" s="82">
         <v>3.3000564641666459E-2</v>
       </c>
-      <c r="E66" s="89">
+      <c r="E66" s="82">
         <v>-6.2064597846738403</v>
       </c>
-      <c r="F66" s="89">
+      <c r="F66" s="82">
         <v>43.799234751294172</v>
       </c>
-      <c r="G66" s="89">
+      <c r="G66" s="82">
         <v>56.200765248705828</v>
       </c>
-      <c r="H66" s="77">
+      <c r="H66" s="70">
         <v>11.33</v>
       </c>
-      <c r="I66" s="77">
+      <c r="I66" s="70">
         <v>18.54</v>
       </c>
-      <c r="J66" s="89">
+      <c r="J66" s="82">
         <v>1.4165124089237532E-2</v>
       </c>
-      <c r="K66" s="89">
+      <c r="K66" s="82">
         <v>63.636363636363626</v>
       </c>
-      <c r="L66" s="89">
+      <c r="L66" s="82">
         <v>2.6429341963322486</v>
       </c>
-      <c r="M66" s="89">
+      <c r="M66" s="82">
         <v>97.357065803667751</v>
       </c>
-      <c r="N66" s="77">
+      <c r="N66" s="70">
         <v>36.04</v>
       </c>
-      <c r="O66" s="77">
+      <c r="O66" s="70">
         <v>25.89</v>
       </c>
     </row>
     <row r="67" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A67" s="106" t="s">
+      <c r="A67" s="99" t="s">
         <v>147</v>
       </c>
-      <c r="B67" s="77">
+      <c r="B67" s="70">
         <v>10.98</v>
       </c>
-      <c r="C67" s="77">
+      <c r="C67" s="70">
         <v>12.08</v>
       </c>
-      <c r="D67" s="89">
+      <c r="D67" s="82">
         <v>8.9724695221996571E-3</v>
       </c>
-      <c r="E67" s="89">
+      <c r="E67" s="82">
         <v>10.01821493624772</v>
       </c>
-      <c r="F67" s="89">
+      <c r="F67" s="82">
         <v>43.377483443708606</v>
       </c>
-      <c r="G67" s="89">
+      <c r="G67" s="82">
         <v>56.622516556291394</v>
       </c>
-      <c r="H67" s="77">
+      <c r="H67" s="70">
         <v>3.51</v>
       </c>
-      <c r="I67" s="77">
+      <c r="I67" s="70">
         <v>1.25</v>
       </c>
-      <c r="J67" s="89">
+      <c r="J67" s="82">
         <v>9.5503803190652187E-4</v>
       </c>
-      <c r="K67" s="89">
+      <c r="K67" s="82">
         <v>-64.387464387464391</v>
       </c>
-      <c r="L67" s="89">
+      <c r="L67" s="82">
         <v>4.8000000000000114</v>
       </c>
-      <c r="M67" s="89">
+      <c r="M67" s="82">
         <v>95.199999999999989</v>
       </c>
-      <c r="N67" s="77">
+      <c r="N67" s="70">
         <v>7.4700000000000006</v>
       </c>
-      <c r="O67" s="77">
+      <c r="O67" s="70">
         <v>10.83</v>
       </c>
     </row>
     <row r="68" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A68" s="106" t="s">
+      <c r="A68" s="99" t="s">
         <v>125</v>
       </c>
-      <c r="B68" s="77">
+      <c r="B68" s="70">
         <v>12.1</v>
       </c>
-      <c r="C68" s="77">
+      <c r="C68" s="70">
         <v>9.11</v>
       </c>
-      <c r="D68" s="89">
+      <c r="D68" s="82">
         <v>6.7664898466257345E-3</v>
       </c>
-      <c r="E68" s="89">
+      <c r="E68" s="82">
         <v>-24.710743801652896</v>
       </c>
-      <c r="F68" s="89">
+      <c r="F68" s="82">
         <v>74.753018660812288</v>
       </c>
-      <c r="G68" s="89">
+      <c r="G68" s="82">
         <v>25.246981339187709</v>
       </c>
-      <c r="H68" s="77">
+      <c r="H68" s="70">
         <v>10.41</v>
       </c>
-      <c r="I68" s="77">
+      <c r="I68" s="70">
         <v>0.67</v>
       </c>
-      <c r="J68" s="89">
+      <c r="J68" s="82">
         <v>5.1190038510189571E-4</v>
       </c>
-      <c r="K68" s="89">
+      <c r="K68" s="82">
         <v>-93.56388088376562</v>
       </c>
-      <c r="L68" s="89">
+      <c r="L68" s="82">
         <v>0</v>
       </c>
-      <c r="M68" s="89">
+      <c r="M68" s="82">
         <v>100</v>
       </c>
-      <c r="N68" s="77">
+      <c r="N68" s="70">
         <v>1.6899999999999995</v>
       </c>
-      <c r="O68" s="77">
+      <c r="O68" s="70">
         <v>8.44</v>
       </c>
     </row>
     <row r="69" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A69" s="106" t="s">
+      <c r="A69" s="99" t="s">
         <v>137</v>
       </c>
-      <c r="B69" s="77">
+      <c r="B69" s="70">
         <v>-75.69</v>
       </c>
-      <c r="C69" s="77">
+      <c r="C69" s="70">
         <v>-7.71</v>
       </c>
-      <c r="D69" s="89">
+      <c r="D69" s="82">
         <v>-5.72663410729796E-3</v>
       </c>
-      <c r="E69" s="89">
+      <c r="E69" s="82">
         <v>-89.813713832738813</v>
       </c>
-      <c r="F69" s="89">
+      <c r="F69" s="82">
         <v>243.45006485084306</v>
       </c>
-      <c r="G69" s="89">
+      <c r="G69" s="82">
         <v>-143.45006485084306</v>
       </c>
-      <c r="H69" s="77">
+      <c r="H69" s="70">
         <v>1139.93</v>
       </c>
-      <c r="I69" s="77">
+      <c r="I69" s="70">
         <v>950.87</v>
       </c>
-      <c r="J69" s="89">
+      <c r="J69" s="82">
         <v>0.72649361071916352</v>
       </c>
-      <c r="K69" s="89">
+      <c r="K69" s="82">
         <v>-16.585228917565118</v>
       </c>
-      <c r="L69" s="89">
+      <c r="L69" s="82">
         <v>92.153501530177621</v>
       </c>
-      <c r="M69" s="89">
+      <c r="M69" s="82">
         <v>7.8464984698223734</v>
       </c>
-      <c r="N69" s="77">
+      <c r="N69" s="70">
         <v>-1215.6200000000001</v>
       </c>
-      <c r="O69" s="77">
+      <c r="O69" s="70">
         <v>-958.58</v>
       </c>
     </row>
     <row r="70" spans="1:15" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A70" s="116" t="s">
+      <c r="A70" s="109" t="s">
         <v>61</v>
       </c>
-      <c r="B70" s="117">
+      <c r="B70" s="110">
         <v>6485.2399999999907</v>
       </c>
-      <c r="C70" s="117">
+      <c r="C70" s="110">
         <v>6302.5599999999977</v>
       </c>
-      <c r="D70" s="118">
+      <c r="D70" s="111">
         <v>4.6812522774697563</v>
       </c>
-      <c r="E70" s="118">
+      <c r="E70" s="111">
         <v>-2.8168579728736836</v>
       </c>
-      <c r="F70" s="118">
+      <c r="F70" s="111">
         <v>64.341949937802994</v>
       </c>
-      <c r="G70" s="118">
+      <c r="G70" s="111">
         <v>35.658050062197006</v>
       </c>
-      <c r="H70" s="117">
+      <c r="H70" s="110">
         <v>5272.9799999999959</v>
       </c>
-      <c r="I70" s="117">
+      <c r="I70" s="110">
         <v>5467.1200000000244</v>
       </c>
-      <c r="J70" s="118">
+      <c r="J70" s="111">
         <v>4.060725792566922</v>
       </c>
-      <c r="K70" s="118">
+      <c r="K70" s="111">
         <v>3.6817890452842352</v>
       </c>
-      <c r="L70" s="118">
+      <c r="L70" s="111">
         <v>67.631403737251048</v>
       </c>
-      <c r="M70" s="118">
+      <c r="M70" s="111">
         <v>32.368596262748952</v>
       </c>
-      <c r="N70" s="119">
+      <c r="N70" s="112">
         <v>1212.2599999999948</v>
       </c>
-      <c r="O70" s="119">
+      <c r="O70" s="112">
         <v>835.43999999997322</v>
       </c>
     </row>
     <row r="71" spans="1:15" ht="1.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A71" s="108"/>
-[...13 lines deleted...]
-      <c r="O71" s="94"/>
+      <c r="A71" s="101"/>
+      <c r="B71" s="102"/>
+      <c r="C71" s="102"/>
+      <c r="D71" s="103"/>
+      <c r="E71" s="103"/>
+      <c r="F71" s="103"/>
+      <c r="G71" s="103"/>
+      <c r="H71" s="102"/>
+      <c r="I71" s="102"/>
+      <c r="J71" s="103"/>
+      <c r="K71" s="103"/>
+      <c r="L71" s="103"/>
+      <c r="M71" s="103"/>
+      <c r="N71" s="87"/>
+      <c r="O71" s="87"/>
     </row>
     <row r="72" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A72" s="60" t="s">
+      <c r="A72" s="53" t="s">
         <v>75</v>
       </c>
-      <c r="B72" s="102"/>
-[...12 lines deleted...]
-      <c r="O72" s="102"/>
+      <c r="B72" s="95"/>
+      <c r="C72" s="95"/>
+      <c r="D72" s="95"/>
+      <c r="E72" s="95"/>
+      <c r="F72" s="95"/>
+      <c r="G72" s="95"/>
+      <c r="H72" s="95"/>
+      <c r="I72" s="95"/>
+      <c r="J72" s="95"/>
+      <c r="K72" s="95"/>
+      <c r="L72" s="95"/>
+      <c r="M72" s="95"/>
+      <c r="N72" s="95"/>
+      <c r="O72" s="95"/>
     </row>
     <row r="73" spans="1:15" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="74" spans="1:15" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A74" s="61"/>
-[...13 lines deleted...]
-      <c r="O74" s="61"/>
+      <c r="A74" s="54"/>
+      <c r="B74" s="54"/>
+      <c r="C74" s="54"/>
+      <c r="D74" s="54"/>
+      <c r="E74" s="54"/>
+      <c r="F74" s="54"/>
+      <c r="G74" s="54"/>
+      <c r="H74" s="54"/>
+      <c r="I74" s="54"/>
+      <c r="J74" s="54"/>
+      <c r="K74" s="54"/>
+      <c r="L74" s="54"/>
+      <c r="M74" s="54"/>
+      <c r="N74" s="54"/>
+      <c r="O74" s="54"/>
     </row>
     <row r="75" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A75" s="16" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="76" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A76" s="62" t="s">
+      <c r="A76" s="55" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="77" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A77" s="97"/>
+      <c r="A77" s="90"/>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A7:O69">
     <sortCondition descending="1" ref="C7:C69"/>
   </sortState>
   <mergeCells count="3">
     <mergeCell ref="B4:G4"/>
     <mergeCell ref="H4:M4"/>
     <mergeCell ref="N4:O4"/>
   </mergeCells>
   <conditionalFormatting sqref="B7:E70 H7:K70">
     <cfRule type="cellIs" dxfId="2" priority="2" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B7:O70">
     <cfRule type="cellIs" dxfId="1" priority="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="N7:O70">
     <cfRule type="cellIs" dxfId="0" priority="4" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
@@ -11917,183 +11843,183 @@
       <c r="C13" s="2"/>
       <c r="D13" s="2"/>
       <c r="E13" s="2"/>
       <c r="F13" s="2"/>
       <c r="G13" s="2"/>
       <c r="H13" s="2"/>
       <c r="I13" s="2"/>
       <c r="J13" s="2"/>
     </row>
     <row r="14" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A14" s="2"/>
       <c r="B14" s="2"/>
       <c r="C14" s="2"/>
       <c r="D14" s="2"/>
       <c r="E14" s="2"/>
       <c r="F14" s="2"/>
       <c r="G14" s="2"/>
       <c r="H14" s="2"/>
       <c r="I14" s="2"/>
       <c r="J14" s="2"/>
     </row>
     <row r="15" spans="1:10" ht="52.8" x14ac:dyDescent="0.25">
       <c r="A15" s="2"/>
       <c r="B15" s="2"/>
       <c r="C15" s="2"/>
-      <c r="D15" s="42"/>
+      <c r="D15" s="35"/>
       <c r="E15" s="2"/>
       <c r="F15" s="2"/>
       <c r="G15" s="2"/>
       <c r="H15" s="2"/>
       <c r="I15" s="2"/>
       <c r="J15" s="2"/>
     </row>
     <row r="16" spans="1:10" ht="52.8" x14ac:dyDescent="0.25">
       <c r="A16" s="2"/>
       <c r="B16" s="2"/>
       <c r="C16" s="2"/>
-      <c r="D16" s="42"/>
+      <c r="D16" s="35"/>
       <c r="E16" s="2"/>
       <c r="F16" s="2"/>
       <c r="G16" s="2"/>
       <c r="H16" s="2"/>
       <c r="I16" s="2"/>
       <c r="J16" s="2"/>
     </row>
     <row r="17" spans="1:10" ht="52.8" x14ac:dyDescent="0.25">
       <c r="A17" s="2"/>
       <c r="B17" s="2"/>
       <c r="C17" s="2"/>
-      <c r="D17" s="42"/>
+      <c r="D17" s="35"/>
       <c r="E17" s="2"/>
       <c r="F17" s="2"/>
       <c r="G17" s="2"/>
       <c r="H17" s="2"/>
       <c r="I17" s="2"/>
       <c r="J17" s="2"/>
     </row>
     <row r="18" spans="1:10" ht="25.8" x14ac:dyDescent="0.25">
       <c r="A18" s="2"/>
       <c r="B18" s="2"/>
       <c r="C18" s="2"/>
-      <c r="D18" s="43"/>
+      <c r="D18" s="36"/>
       <c r="E18" s="2"/>
       <c r="F18" s="2"/>
       <c r="G18" s="2"/>
       <c r="H18" s="2"/>
       <c r="I18" s="2"/>
       <c r="J18" s="2"/>
     </row>
     <row r="19" spans="1:10" ht="25.8" x14ac:dyDescent="0.25">
       <c r="A19" s="2"/>
       <c r="B19" s="2"/>
       <c r="C19" s="2"/>
-      <c r="D19" s="43"/>
+      <c r="D19" s="36"/>
       <c r="E19" s="2"/>
       <c r="F19" s="2"/>
       <c r="G19" s="2"/>
       <c r="H19" s="2"/>
       <c r="I19" s="2"/>
       <c r="J19" s="2"/>
     </row>
     <row r="20" spans="1:10" ht="25.8" x14ac:dyDescent="0.25">
       <c r="A20" s="2"/>
       <c r="B20" s="2"/>
       <c r="C20" s="2"/>
-      <c r="D20" s="43"/>
+      <c r="D20" s="36"/>
       <c r="E20" s="2"/>
       <c r="F20" s="2"/>
       <c r="G20" s="2"/>
       <c r="H20" s="2"/>
       <c r="I20" s="2"/>
       <c r="J20" s="2"/>
     </row>
     <row r="21" spans="1:10" ht="25.8" x14ac:dyDescent="0.25">
       <c r="A21" s="2"/>
       <c r="B21" s="2"/>
       <c r="C21" s="2"/>
-      <c r="D21" s="43"/>
+      <c r="D21" s="36"/>
       <c r="E21" s="2"/>
       <c r="F21" s="2"/>
       <c r="G21" s="2"/>
       <c r="H21" s="2"/>
       <c r="I21" s="2"/>
       <c r="J21" s="2"/>
     </row>
     <row r="22" spans="1:10" ht="19.8" x14ac:dyDescent="0.25">
       <c r="A22" s="2"/>
       <c r="B22" s="2"/>
       <c r="C22" s="2"/>
-      <c r="D22" s="44"/>
+      <c r="D22" s="37"/>
       <c r="E22" s="2"/>
       <c r="F22" s="2"/>
       <c r="G22" s="2"/>
       <c r="H22" s="2"/>
       <c r="I22" s="2"/>
       <c r="J22" s="2"/>
     </row>
     <row r="23" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A23" s="2"/>
       <c r="B23" s="2"/>
       <c r="C23" s="2"/>
       <c r="D23" s="2"/>
       <c r="E23" s="2"/>
       <c r="F23" s="2"/>
       <c r="G23" s="2"/>
       <c r="H23" s="2"/>
       <c r="I23" s="2"/>
       <c r="J23" s="2"/>
     </row>
     <row r="24" spans="1:10" ht="25.8" x14ac:dyDescent="0.25">
       <c r="A24" s="2"/>
       <c r="B24" s="2"/>
       <c r="C24" s="2"/>
-      <c r="D24" s="43"/>
+      <c r="D24" s="36"/>
       <c r="E24" s="2"/>
       <c r="F24" s="2"/>
       <c r="G24" s="2"/>
       <c r="H24" s="2"/>
       <c r="I24" s="2"/>
       <c r="J24" s="2"/>
     </row>
     <row r="25" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A25" s="2"/>
       <c r="B25" s="2"/>
       <c r="C25" s="2"/>
       <c r="D25" s="2"/>
       <c r="E25" s="2"/>
       <c r="F25" s="2"/>
       <c r="G25" s="2"/>
       <c r="H25" s="2"/>
       <c r="I25" s="2"/>
       <c r="J25" s="2"/>
     </row>
     <row r="26" spans="1:10" ht="15.6" x14ac:dyDescent="0.25">
       <c r="A26" s="2"/>
       <c r="B26" s="2"/>
       <c r="C26" s="2"/>
-      <c r="D26" s="45"/>
+      <c r="D26" s="38"/>
       <c r="E26" s="2"/>
       <c r="F26" s="2"/>
       <c r="G26" s="2"/>
       <c r="H26" s="2"/>
       <c r="I26" s="2"/>
       <c r="J26" s="2"/>
     </row>
     <row r="27" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A27" s="2"/>
       <c r="B27" s="2"/>
       <c r="C27" s="2"/>
       <c r="D27" s="2"/>
       <c r="E27" s="2"/>
       <c r="F27" s="2"/>
       <c r="G27" s="2"/>
       <c r="H27" s="2"/>
       <c r="I27" s="2"/>
       <c r="J27" s="2"/>
     </row>
     <row r="28" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A28" s="2"/>
       <c r="B28" s="2"/>
       <c r="C28" s="2"/>
       <c r="D28" s="2"/>
       <c r="E28" s="2"/>
@@ -12202,65 +12128,65 @@
     <row r="37" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A37" s="2"/>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
       <c r="H37" s="2"/>
       <c r="I37" s="2"/>
       <c r="J37" s="2"/>
     </row>
     <row r="38" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A38" s="2"/>
       <c r="B38" s="2"/>
       <c r="C38" s="2"/>
       <c r="D38" s="2"/>
       <c r="E38" s="2"/>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
       <c r="H38" s="2"/>
       <c r="I38" s="2"/>
       <c r="J38" s="2"/>
     </row>
     <row r="39" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A39" s="46" t="s">
+      <c r="A39" s="39" t="s">
         <v>63</v>
       </c>
       <c r="B39" s="2"/>
       <c r="C39" s="2"/>
       <c r="D39" s="2"/>
       <c r="E39" s="2"/>
       <c r="F39" s="2"/>
       <c r="G39" s="2"/>
       <c r="H39" s="2"/>
       <c r="I39" s="2"/>
       <c r="J39" s="2"/>
     </row>
     <row r="40" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A40" s="47" t="s">
+      <c r="A40" s="40" t="s">
         <v>64</v>
       </c>
       <c r="B40" s="2"/>
       <c r="C40" s="2"/>
       <c r="D40" s="2"/>
       <c r="E40" s="2"/>
       <c r="F40" s="2"/>
       <c r="G40" s="2"/>
       <c r="H40" s="2"/>
       <c r="I40" s="2"/>
       <c r="J40" s="2"/>
     </row>
     <row r="41" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A41" s="2"/>
       <c r="B41" s="2"/>
       <c r="C41" s="2"/>
       <c r="D41" s="2"/>
       <c r="E41" s="2"/>
       <c r="F41" s="2"/>
       <c r="G41" s="2"/>
       <c r="H41" s="2"/>
       <c r="I41" s="2"/>
       <c r="J41" s="2"/>
     </row>
   </sheetData>